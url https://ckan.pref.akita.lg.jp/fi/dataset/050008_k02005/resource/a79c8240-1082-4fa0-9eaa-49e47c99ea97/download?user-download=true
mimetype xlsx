--- v0 (2026-03-30)
+++ v1 (2026-08-30)
@@ -1,294 +1,464 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="20361"/>
-[...6 lines deleted...]
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{FC8616FF-0D7A-40FF-B212-AA800B39204E}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="20417"/>
+  <workbookPr filterPrivacy="1"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C0A423C4-96BD-4B58-A065-3356A782F993}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="9990" windowHeight="4380" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="20490" windowHeight="7455" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+      </xcalcf:calcFeatures>
+    </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="10" uniqueCount="10">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="12" uniqueCount="12">
   <si>
     <t>遺失物取扱状況</t>
+  </si>
+  <si>
+    <t>証明書類・カード類</t>
+    <rPh sb="0" eb="2">
+      <t>ショウメイ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>ショルイ</t>
+    </rPh>
+    <rPh sb="8" eb="9">
+      <t>ルイ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>件数(件)</t>
     <rPh sb="0" eb="2">
       <t>ケンスウ</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>ケン</t>
     </rPh>
-    <phoneticPr fontId="3"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>現金(千円)</t>
     <rPh sb="0" eb="2">
       <t>ゲンキン</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>セン</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>エン</t>
     </rPh>
-    <phoneticPr fontId="3"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>物品(点)</t>
     <rPh sb="0" eb="2">
       <t>ブッピン</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>テン</t>
     </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>財布類</t>
+    <rPh sb="0" eb="2">
+      <t>サイフ</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>ルイ</t>
+    </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
-    <t>物品(うちその他の物品)</t>
-    <rPh sb="7" eb="8">
+    <t>携帯電話類</t>
+    <rPh sb="0" eb="2">
+      <t>ケイタイ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>デンワ</t>
+    </rPh>
+    <rPh sb="4" eb="5">
+      <t>ルイ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>鍵類</t>
+    <rPh sb="0" eb="1">
+      <t>カギ</t>
+    </rPh>
+    <rPh sb="1" eb="2">
+      <t>ルイ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>その他の物品</t>
+    <rPh sb="2" eb="3">
       <t>タ</t>
     </rPh>
-    <rPh sb="9" eb="11">
+    <rPh sb="4" eb="6">
       <t>ブッピン</t>
     </rPh>
-    <phoneticPr fontId="4"/>
-[...9 lines deleted...]
-    <rPh sb="9" eb="10">
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>書類・紙類</t>
+    <rPh sb="0" eb="2">
+      <t>ショルイ</t>
+    </rPh>
+    <rPh sb="3" eb="4">
+      <t>カミ</t>
+    </rPh>
+    <rPh sb="4" eb="5">
       <t>ルイ</t>
     </rPh>
-    <phoneticPr fontId="4"/>
-[...45 lines deleted...]
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>項目</t>
+    <rPh sb="0" eb="2">
+      <t>コウモク</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>年</t>
+    <rPh sb="0" eb="1">
+      <t>ネン</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="5" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="游ゴシック"/>
       <family val="3"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="6"/>
+      <name val="游ゴシック"/>
+      <family val="3"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
       <name val="游ゴシック"/>
       <family val="3"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="游ゴシック"/>
       <family val="3"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
-      <charset val="128"/>
-[...6 lines deleted...]
-      <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="2">
+  <borders count="8">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="5">
+  <cellXfs count="14">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="0" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="38" fontId="0" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="桁区切り" xfId="1" builtinId="6"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+</file>
+
+<file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>1</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>666115</xdr:colOff>
+      <xdr:row>2</xdr:row>
+      <xdr:rowOff>237490</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="2" name="直線 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000002000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="9525" y="276225"/>
+          <a:ext cx="656590" cy="418465"/>
+        </a:xfrm>
+        <a:prstGeom prst="line">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:ln>
+          <a:headEnd type="none"/>
+          <a:tailEnd type="none"/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="1">
+          <a:schemeClr val="dk1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="dk1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="dk1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </xdr:style>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -539,294 +709,305 @@
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
           <a:tileRect/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
   <dimension ref="A1:J8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="F8" sqref="F8"/>
+      <selection activeCell="E11" sqref="E11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="12.625" defaultRowHeight="18.75" x14ac:dyDescent="0.4"/>
   <cols>
-    <col min="1" max="1" width="8.625" style="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="9" max="16384" width="12.625" style="1"/>
+    <col min="1" max="1" width="8.75" style="1" customWidth="1"/>
+    <col min="2" max="10" width="12.5" style="1" customWidth="1"/>
+    <col min="11" max="16384" width="12.625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="21" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="2" spans="1:10" ht="56.25" x14ac:dyDescent="0.4">
-[...4 lines deleted...]
-      <c r="C2" s="3" t="s">
+    <row r="2" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A2" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="B2" s="10" t="s">
         <v>2</v>
       </c>
-      <c r="D2" s="3" t="s">
+      <c r="C2" s="11" t="s">
         <v>3</v>
       </c>
-      <c r="E2" s="3" t="s">
-[...14 lines deleted...]
-      <c r="J2" s="3" t="s">
+      <c r="D2" s="12" t="s">
         <v>4</v>
       </c>
+      <c r="E2" s="7"/>
+      <c r="F2" s="7"/>
+      <c r="G2" s="7"/>
+      <c r="H2" s="7"/>
+      <c r="I2" s="7"/>
+      <c r="J2" s="9"/>
     </row>
     <row r="3" spans="1:10" ht="21" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A3" s="2">
-[...16 lines deleted...]
-      <c r="J3" s="4"/>
+      <c r="A3" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B3" s="10"/>
+      <c r="C3" s="11"/>
+      <c r="D3" s="13"/>
+      <c r="E3" s="8" t="s">
+        <v>1</v>
+      </c>
+      <c r="F3" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="G3" s="8" t="s">
+        <v>6</v>
+      </c>
+      <c r="H3" s="8" t="s">
+        <v>9</v>
+      </c>
+      <c r="I3" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="J3" s="8" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="4" spans="1:10" ht="21" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A4" s="2">
-[...16 lines deleted...]
-      <c r="J4" s="4"/>
+      <c r="A4" s="4">
+        <v>2021</v>
+      </c>
+      <c r="B4" s="6">
+        <v>16225</v>
+      </c>
+      <c r="C4" s="6">
+        <v>117983</v>
+      </c>
+      <c r="D4" s="6">
+        <v>52161</v>
+      </c>
+      <c r="E4" s="6">
+        <v>28721</v>
+      </c>
+      <c r="F4" s="6">
+        <v>4460</v>
+      </c>
+      <c r="G4" s="6">
+        <v>3121</v>
+      </c>
+      <c r="H4" s="6">
+        <v>2341</v>
+      </c>
+      <c r="I4" s="6">
+        <v>2659</v>
+      </c>
+      <c r="J4" s="6">
+        <v>10859</v>
+      </c>
     </row>
     <row r="5" spans="1:10" ht="21" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A5" s="2">
-[...16 lines deleted...]
-      <c r="J5" s="4"/>
+      <c r="A5" s="5">
+        <v>2022</v>
+      </c>
+      <c r="B5" s="6">
+        <v>18270</v>
+      </c>
+      <c r="C5" s="6">
+        <v>131144</v>
+      </c>
+      <c r="D5" s="6">
+        <v>57515</v>
+      </c>
+      <c r="E5" s="6">
+        <v>31427</v>
+      </c>
+      <c r="F5" s="6">
+        <v>4880</v>
+      </c>
+      <c r="G5" s="6">
+        <v>3491</v>
+      </c>
+      <c r="H5" s="6">
+        <v>3021</v>
+      </c>
+      <c r="I5" s="6">
+        <v>2982</v>
+      </c>
+      <c r="J5" s="6">
+        <v>11714</v>
+      </c>
     </row>
     <row r="6" spans="1:10" ht="21" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A6" s="2">
-[...27 lines deleted...]
-        <v>11714</v>
+      <c r="A6" s="5">
+        <v>2023</v>
+      </c>
+      <c r="B6" s="6">
+        <v>19460</v>
+      </c>
+      <c r="C6" s="6">
+        <v>149246</v>
+      </c>
+      <c r="D6" s="6">
+        <v>58189</v>
+      </c>
+      <c r="E6" s="6">
+        <v>31545</v>
+      </c>
+      <c r="F6" s="6">
+        <v>5090</v>
+      </c>
+      <c r="G6" s="6">
+        <v>3582</v>
+      </c>
+      <c r="H6" s="6">
+        <v>2354</v>
+      </c>
+      <c r="I6" s="6">
+        <v>3167</v>
+      </c>
+      <c r="J6" s="6">
+        <v>12451</v>
       </c>
     </row>
     <row r="7" spans="1:10" ht="21" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A7" s="2">
-[...27 lines deleted...]
-        <v>12451</v>
+      <c r="A7" s="5">
+        <v>2024</v>
+      </c>
+      <c r="B7" s="6">
+        <v>18069</v>
+      </c>
+      <c r="C7" s="6">
+        <v>142600</v>
+      </c>
+      <c r="D7" s="6">
+        <v>50091</v>
+      </c>
+      <c r="E7" s="6">
+        <v>27147</v>
+      </c>
+      <c r="F7" s="6">
+        <v>4957</v>
+      </c>
+      <c r="G7" s="6">
+        <v>3113</v>
+      </c>
+      <c r="H7" s="6">
+        <v>1601</v>
+      </c>
+      <c r="I7" s="6">
+        <v>2872</v>
+      </c>
+      <c r="J7" s="6">
+        <v>10401</v>
       </c>
     </row>
-    <row r="8" spans="1:10" ht="21" customHeight="1" x14ac:dyDescent="0.4">
-[...28 lines deleted...]
-        <v>10401</v>
+    <row r="8" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="A8" s="5">
+        <v>2025</v>
+      </c>
+      <c r="B8" s="6">
+        <v>17829</v>
+      </c>
+      <c r="C8" s="6">
+        <v>132282</v>
+      </c>
+      <c r="D8" s="6">
+        <v>49657</v>
+      </c>
+      <c r="E8" s="6">
+        <v>27078</v>
+      </c>
+      <c r="F8" s="6">
+        <v>4732</v>
+      </c>
+      <c r="G8" s="6">
+        <v>3016</v>
+      </c>
+      <c r="H8" s="6">
+        <v>1533</v>
+      </c>
+      <c r="I8" s="6">
+        <v>2764</v>
+      </c>
+      <c r="J8" s="6">
+        <v>10534</v>
       </c>
     </row>
   </sheetData>
+  <mergeCells count="3">
+    <mergeCell ref="B2:B3"/>
+    <mergeCell ref="C2:C3"/>
+    <mergeCell ref="D2:D3"/>
+  </mergeCells>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="99" orientation="landscape" r:id="rId1"/>
+  <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>藤井美穂</dc:creator>
-[...1 lines deleted...]
-  <cp:lastPrinted></cp:lastPrinted>
+  <dc:creator/>
+  <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...15 lines deleted...]
-</file>