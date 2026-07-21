--- v1 (2026-06-03)
+++ v2 (2026-07-21)
@@ -17,125 +17,125 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr/>
   <bookViews>
     <workbookView xWindow="-26340" yWindow="300" windowWidth="24795" windowHeight="14250"/>
   </bookViews>
   <sheets>
     <sheet name="秋田空港利用者状況（定期便）" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029" concurrentCalc="1"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" count="9" uniqueCount="9">
   <si>
-    <t>欠航率</t>
+    <t>搭乗率</t>
     <rPh sb="0" eb="3">
-      <t>ケッコウリツ</t>
+      <t>トウジョウリツ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>搭乗率</t>
+    <t>欠航率</t>
     <rPh sb="0" eb="3">
-      <t>トウジョウリツ</t>
+      <t>ケッコウリツ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>利用者数</t>
     <rPh sb="0" eb="3">
       <t>リヨウシャ</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>スウ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>欠航</t>
+    <t>対前年同月比</t>
+    <rPh sb="0" eb="1">
+      <t>タイ</t>
+    </rPh>
+    <rPh sb="1" eb="3">
+      <t>ゼンネン</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>ドウゲツ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>運行回数実績</t>
     <rPh sb="0" eb="2">
-      <t>ケッコウ</t>
+      <t>ウンコウ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>カイスウ</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>ジッセキ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>対前年同月利用者増減数</t>
     <rPh sb="0" eb="1">
       <t>タイ</t>
     </rPh>
     <rPh sb="1" eb="3">
       <t>ゼンネン</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>ドウゲツ</t>
     </rPh>
     <rPh sb="5" eb="8">
       <t>リヨウシャ</t>
     </rPh>
     <rPh sb="8" eb="10">
       <t>ゾウゲン</t>
     </rPh>
     <rPh sb="10" eb="11">
       <t>スウ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>運行回数実績</t>
+    <t>欠航</t>
     <rPh sb="0" eb="2">
-      <t>ウンコウ</t>
-[...18 lines deleted...]
-      <t>ドウゲツ</t>
+      <t>ケッコウ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>年月</t>
     <rPh sb="0" eb="2">
       <t>ネンゲツ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>運行回数予定</t>
     <rPh sb="0" eb="2">
       <t>ウンコウ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>カイスウ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>ヨテイ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
 </sst>
 </file>
@@ -517,98 +517,98 @@
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
           <a:tileRect/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-  <dimension ref="A1:I101"/>
+  <dimension ref="A1:I102"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
       <pane xSplit="1" ySplit="1" topLeftCell="B78" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
-      <selection pane="bottomRight" activeCell="A101" sqref="A101"/>
+      <selection pane="bottomRight" activeCell="I102" sqref="I102"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.75"/>
   <cols>
     <col min="1" max="1" width="10.77734375" customWidth="1"/>
     <col min="2" max="3" width="12.77734375" customWidth="1"/>
     <col min="4" max="4" width="4.88671875" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="7.77734375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="12.77734375" customWidth="1"/>
     <col min="7" max="7" width="6.88671875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="16.5546875" customWidth="1"/>
     <col min="9" max="9" width="12.77734375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
         <v>7</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>8</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>6</v>
+        <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="1">
         <v>43101</v>
       </c>
       <c r="B2" s="3">
         <v>1302</v>
       </c>
       <c r="C2" s="3">
         <v>1246</v>
       </c>
       <c r="D2" s="3">
         <v>56</v>
       </c>
       <c r="E2" s="4">
         <f t="shared" ref="E2:E65" si="0">D2/B2</f>
         <v>4.3010752688172046e-002</v>
       </c>
       <c r="F2" s="3">
         <v>86551</v>
       </c>
       <c r="G2" s="4">
         <v>0.54700000000000004</v>
       </c>
@@ -2554,51 +2554,51 @@
       <c r="G65" s="4">
         <v>0.58899999999999997</v>
       </c>
       <c r="H65" s="3">
         <v>23492</v>
       </c>
       <c r="I65" s="4">
         <f t="shared" si="1"/>
         <v>1.362441372500617</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" s="1">
         <v>45047</v>
       </c>
       <c r="B66" s="3">
         <v>1302</v>
       </c>
       <c r="C66" s="3">
         <v>1300</v>
       </c>
       <c r="D66" s="3">
         <v>0</v>
       </c>
       <c r="E66" s="4">
-        <f t="shared" ref="E66:E101" si="2">D66/B66</f>
+        <f t="shared" ref="E66:E102" si="2">D66/B66</f>
         <v>0</v>
       </c>
       <c r="F66" s="3">
         <v>105179</v>
       </c>
       <c r="G66" s="4">
         <v>0.58899999999999997</v>
       </c>
       <c r="H66" s="3">
         <v>36874</v>
       </c>
       <c r="I66" s="4">
         <f t="shared" si="1"/>
         <v>1.5398433496815753</v>
       </c>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" s="1">
         <v>45078</v>
       </c>
       <c r="B67" s="3">
         <v>1260</v>
       </c>
       <c r="C67" s="3">
         <v>1254</v>
@@ -3634,50 +3634,80 @@
       </c>
       <c r="B101" s="3">
         <v>1212</v>
       </c>
       <c r="C101" s="3">
         <v>1193</v>
       </c>
       <c r="D101" s="3">
         <v>19</v>
       </c>
       <c r="E101" s="4">
         <f t="shared" si="2"/>
         <v>1.5676567656765675e-002</v>
       </c>
       <c r="F101" s="3">
         <v>92737</v>
       </c>
       <c r="G101" s="4">
         <v>0.68599999999999994</v>
       </c>
       <c r="H101" s="3">
         <v>-1256</v>
       </c>
       <c r="I101" s="4">
         <v>0.98699999999999999</v>
+      </c>
+    </row>
+    <row r="102" spans="1:9">
+      <c r="A102" s="1">
+        <v>46143</v>
+      </c>
+      <c r="B102" s="3">
+        <v>1302</v>
+      </c>
+      <c r="C102" s="3">
+        <v>1297</v>
+      </c>
+      <c r="D102" s="3">
+        <v>5</v>
+      </c>
+      <c r="E102" s="4">
+        <f t="shared" si="2"/>
+        <v>3.8402457757296467e-003</v>
+      </c>
+      <c r="F102" s="3">
+        <v>105639</v>
+      </c>
+      <c r="G102" s="4">
+        <v>0.82</v>
+      </c>
+      <c r="H102" s="3">
+        <v>-1651</v>
+      </c>
+      <c r="I102" s="4">
+        <v>0.98499999999999999</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" fitToWidth="1" fitToHeight="1" orientation="portrait" usePrinterDefaults="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>JUST Calc</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
@@ -3690,29 +3720,29 @@
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties">
   <property fmtid="{DCFEDD21-7773-49B2-8022-6FC58DB5260B}" pid="2" name="SavedVersions">
     <vt:vector size="2" baseType="lpwstr">
       <vt:lpwstr>3.0.2.0</vt:lpwstr>
       <vt:lpwstr>3.1.10.0</vt:lpwstr>
     </vt:vector>
   </property>
   <property fmtid="{DCFEDD21-7773-49B2-8022-6FC58DB5260B}" pid="3" name="LastSavedVersion">
     <vt:lpwstr>3.1.10.0</vt:lpwstr>
   </property>
   <property fmtid="{DCFEDD21-7773-49B2-8022-6FC58DB5260B}" pid="4" name="LastSavedDate">
-    <vt:filetime>2026-05-21T01:11:17Z</vt:filetime>
+    <vt:filetime>2026-06-26T00:26:32Z</vt:filetime>
   </property>
 </Properties>
 </file>