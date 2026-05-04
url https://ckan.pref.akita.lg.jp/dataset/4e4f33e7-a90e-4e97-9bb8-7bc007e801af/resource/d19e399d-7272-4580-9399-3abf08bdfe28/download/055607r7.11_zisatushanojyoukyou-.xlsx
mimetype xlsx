--- v0 (2026-01-04)
+++ v1 (2026-05-04)
@@ -6,61 +6,64 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720"/>
   </bookViews>
   <sheets>
     <sheet name="月別自殺者統計" sheetId="1" r:id="rId1"/>
   </sheets>
+  <definedNames>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">月別自殺者統計!$A$1:$BB$29</definedName>
+  </definedNames>
   <calcPr calcId="191029" concurrentCalc="1"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" count="81" uniqueCount="81">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" count="82" uniqueCount="82">
   <si>
     <t>その他</t>
     <rPh sb="2" eb="3">
       <t>タ</t>
     </rPh>
     <phoneticPr fontId="18"/>
   </si>
   <si>
     <t>H20</t>
   </si>
   <si>
     <t>H25</t>
   </si>
   <si>
     <t>由利本荘署</t>
     <rPh sb="0" eb="4">
       <t>ユリホンジョウ</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>ショ</t>
     </rPh>
     <phoneticPr fontId="18"/>
   </si>
   <si>
     <t>合計（人）</t>
@@ -579,50 +582,53 @@
   </si>
   <si>
     <t>H18</t>
   </si>
   <si>
     <t>H19</t>
   </si>
   <si>
     <t>家庭問題</t>
     <rPh sb="0" eb="2">
       <t>カテイ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>モンダイ</t>
     </rPh>
     <phoneticPr fontId="18"/>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>R6</t>
   </si>
   <si>
     <t>R7</t>
+  </si>
+  <si>
+    <t>R8</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
   <fonts count="19">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Meiryo UI"/>
       <family val="3"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Meiryo UI"/>
       <family val="3"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF9C5700"/>
       <name val="Meiryo UI"/>
       <family val="2"/>
     </font>
@@ -1528,57 +1534,57 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
           <a:tileRect/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:BB28"/>
+  <dimension ref="A1:BB29"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" zoomScale="85" zoomScaleNormal="85" zoomScaleSheetLayoutView="85" workbookViewId="0">
-      <pane xSplit="2" ySplit="2" topLeftCell="C21" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="2" ySplit="2" topLeftCell="C15" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
-      <selection pane="bottomRight" activeCell="P29" sqref="P29"/>
+      <selection pane="bottomRight" activeCell="E36" sqref="E36"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.75"/>
   <sheetData>
     <row r="1" spans="1:54" ht="30" customHeight="1">
       <c r="A1" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="2" spans="1:54" ht="30" customHeight="1">
       <c r="A2" s="1" t="s">
         <v>26</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>13</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>4</v>
       </c>
       <c r="D2" s="1" t="s">
         <v>28</v>
       </c>
       <c r="E2" s="1" t="s">
         <v>29</v>
       </c>
@@ -5819,92 +5825,94 @@
       <c r="AX27" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AY27" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AZ27" s="3" t="s">
         <v>78</v>
       </c>
       <c r="BA27" s="3" t="s">
         <v>78</v>
       </c>
       <c r="BB27" s="3" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="28" spans="1:54" ht="30" customHeight="1">
       <c r="A28" s="3">
         <v>2025</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>80</v>
       </c>
       <c r="C28" s="3">
         <f>SUM(F28:Q28)</f>
-        <v>162</v>
+        <v>172</v>
       </c>
       <c r="D28" s="3">
-        <v>29</v>
+        <v>122</v>
       </c>
       <c r="E28" s="3">
-        <v>17</v>
+        <v>50</v>
       </c>
       <c r="F28" s="3">
         <v>16</v>
       </c>
       <c r="G28" s="3">
         <v>15</v>
       </c>
       <c r="H28" s="3">
         <v>15</v>
       </c>
       <c r="I28" s="3">
         <v>11</v>
       </c>
       <c r="J28" s="3">
         <v>20</v>
       </c>
       <c r="K28" s="3">
         <v>20</v>
       </c>
       <c r="L28" s="3">
         <v>10</v>
       </c>
       <c r="M28" s="3">
         <v>14</v>
       </c>
       <c r="N28" s="3">
         <v>9</v>
       </c>
       <c r="O28" s="3">
         <v>17</v>
       </c>
       <c r="P28" s="3">
         <v>15</v>
       </c>
-      <c r="Q28" s="3"/>
+      <c r="Q28" s="3">
+        <v>10</v>
+      </c>
       <c r="R28" s="3" t="s">
         <v>78</v>
       </c>
       <c r="S28" s="3" t="s">
         <v>78</v>
       </c>
       <c r="T28" s="3" t="s">
         <v>78</v>
       </c>
       <c r="U28" s="3" t="s">
         <v>78</v>
       </c>
       <c r="V28" s="3" t="s">
         <v>78</v>
       </c>
       <c r="W28" s="3" t="s">
         <v>78</v>
       </c>
       <c r="X28" s="3" t="s">
         <v>78</v>
       </c>
       <c r="Y28" s="3" t="s">
         <v>78</v>
       </c>
       <c r="Z28" s="3" t="s">
@@ -5970,50 +5978,197 @@
       <c r="AT28" s="3" t="s">
         <v>5</v>
       </c>
       <c r="AU28" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AV28" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AW28" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AX28" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AY28" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AZ28" s="3" t="s">
         <v>78</v>
       </c>
       <c r="BA28" s="3" t="s">
         <v>78</v>
       </c>
       <c r="BB28" s="3" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="29" spans="1:54" ht="30" customHeight="1">
+      <c r="A29" s="3">
+        <v>2026</v>
+      </c>
+      <c r="B29" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="C29" s="3">
+        <f>SUM(F29:H29)</f>
+        <v>42</v>
+      </c>
+      <c r="D29" s="3">
+        <v>33</v>
+      </c>
+      <c r="E29" s="3">
+        <v>9</v>
+      </c>
+      <c r="F29" s="3">
+        <v>12</v>
+      </c>
+      <c r="G29" s="3">
+        <v>9</v>
+      </c>
+      <c r="H29" s="3">
+        <v>21</v>
+      </c>
+      <c r="I29" s="3"/>
+      <c r="J29" s="3"/>
+      <c r="K29" s="3"/>
+      <c r="L29" s="3"/>
+      <c r="M29" s="3"/>
+      <c r="N29" s="3"/>
+      <c r="O29" s="3"/>
+      <c r="P29" s="3"/>
+      <c r="Q29" s="3"/>
+      <c r="R29" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="S29" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="T29" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="U29" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="V29" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="W29" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="X29" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Y29" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Z29" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="AA29" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="AB29" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="AC29" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="AD29" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="AE29" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="AF29" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="AG29" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="AH29" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="AI29" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="AJ29" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="AK29" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="AL29" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="AM29" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="AN29" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="AO29" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="AP29" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="AQ29" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="AR29" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="AS29" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="AT29" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="AU29" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="AV29" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="AW29" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="AX29" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="AY29" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="AZ29" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="BA29" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="BB29" s="3" t="s">
         <v>78</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="18"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="22" fitToWidth="1" fitToHeight="1" orientation="landscape" usePrinterDefaults="1" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>JUST Calc</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
@@ -6027,29 +6182,29 @@
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties">
   <property fmtid="{DCFEDD21-7773-49B2-8022-6FC58DB5260B}" pid="2" name="SavedVersions">
     <vt:vector size="2" baseType="lpwstr">
       <vt:lpwstr>3.1.10.0</vt:lpwstr>
       <vt:lpwstr>3.1.9.0</vt:lpwstr>
     </vt:vector>
   </property>
   <property fmtid="{DCFEDD21-7773-49B2-8022-6FC58DB5260B}" pid="3" name="LastSavedVersion">
     <vt:lpwstr>3.1.10.0</vt:lpwstr>
   </property>
   <property fmtid="{DCFEDD21-7773-49B2-8022-6FC58DB5260B}" pid="4" name="LastSavedDate">
-    <vt:filetime>2025-12-25T04:29:13Z</vt:filetime>
+    <vt:filetime>2026-04-24T02:21:48Z</vt:filetime>
   </property>
 </Properties>
 </file>