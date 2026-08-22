--- v0 (2026-04-22)
+++ v1 (2026-08-22)
@@ -11,60 +11,60 @@
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27928"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\10944\Desktop\2024(R6)年度_移動理由調査報告書\03_公表\OD用ファイル(Excel,csv)\2024年度\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\10944\Desktop\2025(R7)年度移動理由実態調査報告書\03_公表\OD用ファイル(Excel,csv)\2024年度報告書\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F814EAD2-C506-4DAD-88E3-500CE5432397}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A8D2FD9C-E5D9-4597-846C-D2A5BFDB5F01}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="2670" yWindow="825" windowWidth="21600" windowHeight="11235" xr2:uid="{2BE21948-2EB1-4D81-97E6-55F946EFAE15}"/>
+    <workbookView xWindow="5124" yWindow="0" windowWidth="17280" windowHeight="12336" xr2:uid="{2BE21948-2EB1-4D81-97E6-55F946EFAE15}"/>
   </bookViews>
   <sheets>
     <sheet name="表1" sheetId="1" r:id="rId1"/>
     <sheet name="表2-1" sheetId="2" r:id="rId2"/>
     <sheet name="表2-2" sheetId="10" r:id="rId3"/>
     <sheet name="表2-3" sheetId="11" r:id="rId4"/>
     <sheet name="表3-1" sheetId="9" r:id="rId5"/>
     <sheet name="表3-2" sheetId="5" r:id="rId6"/>
     <sheet name="表3-3" sheetId="12" r:id="rId7"/>
     <sheet name="表3-4" sheetId="14" r:id="rId8"/>
     <sheet name="表3-5" sheetId="13" r:id="rId9"/>
     <sheet name="表3-6" sheetId="19" r:id="rId10"/>
     <sheet name="表4-1" sheetId="4" r:id="rId11"/>
     <sheet name="表4-2" sheetId="18" r:id="rId12"/>
     <sheet name="表5-1" sheetId="7" r:id="rId13"/>
     <sheet name="表5-2" sheetId="16" r:id="rId14"/>
   </sheets>
   <definedNames>
     <definedName name="_Regression_Int" localSheetId="10" hidden="1">1</definedName>
     <definedName name="_Regression_Int" localSheetId="11" hidden="1">1</definedName>
     <definedName name="_Regression_Int" localSheetId="12" hidden="1">1</definedName>
     <definedName name="_Regression_Int" localSheetId="13" hidden="1">1</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">表1!$A$1:$L$9</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="5">'表3-2'!$A$1:$L$16</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="7">'表3-4'!$A$1:$L$16</definedName>
@@ -527,389 +527,389 @@
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>小計</t>
     <rPh sb="0" eb="2">
       <t>ショウケイ</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>65歳以上</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>60～64歳</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>同居</t>
     <rPh sb="0" eb="2">
       <t>ドウキョ</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
-    <t>表１_転入・転出区分別移動理由割合（2024年度）</t>
+    <t>表１_転入・転出区分別移動理由割合（2025年度）</t>
     <rPh sb="3" eb="4">
       <t>テン</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>ニュウ</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>テンシュツ</t>
     </rPh>
     <rPh sb="8" eb="10">
       <t>クブン</t>
     </rPh>
     <rPh sb="10" eb="11">
       <t>ベツ</t>
     </rPh>
     <rPh sb="11" eb="13">
       <t>イドウ</t>
     </rPh>
     <rPh sb="13" eb="15">
       <t>リユウ</t>
     </rPh>
     <rPh sb="15" eb="17">
       <t>ワリアイ</t>
     </rPh>
     <phoneticPr fontId="5"/>
   </si>
   <si>
-    <t>表５－２_５年以上居住予定者の移動理由割合－県外転出(2024年度)</t>
+    <t>表２－１_年齢階級別移動理由割合－県外転入(2025年度)</t>
+    <rPh sb="5" eb="7">
+      <t>ネンレイ</t>
+    </rPh>
+    <rPh sb="10" eb="12">
+      <t>イドウ</t>
+    </rPh>
+    <rPh sb="12" eb="14">
+      <t>リユウ</t>
+    </rPh>
+    <rPh sb="17" eb="19">
+      <t>ケンガイ</t>
+    </rPh>
+    <rPh sb="19" eb="21">
+      <t>テンニュウ</t>
+    </rPh>
+    <phoneticPr fontId="5"/>
+  </si>
+  <si>
+    <t>表２－２_年齢階級別移動理由割合－県外転出(2025年度)</t>
+    <rPh sb="5" eb="7">
+      <t>ネンレイ</t>
+    </rPh>
+    <rPh sb="10" eb="12">
+      <t>イドウ</t>
+    </rPh>
+    <rPh sb="12" eb="14">
+      <t>リユウ</t>
+    </rPh>
+    <rPh sb="17" eb="19">
+      <t>ケンガイ</t>
+    </rPh>
+    <rPh sb="19" eb="21">
+      <t>テンシュツ</t>
+    </rPh>
+    <phoneticPr fontId="5"/>
+  </si>
+  <si>
+    <t>表２－３_年齢階級別移動理由割合－県内移動(2025年度)</t>
+    <rPh sb="5" eb="7">
+      <t>ネンレイ</t>
+    </rPh>
+    <rPh sb="10" eb="12">
+      <t>イドウ</t>
+    </rPh>
+    <rPh sb="12" eb="14">
+      <t>リユウ</t>
+    </rPh>
+    <rPh sb="17" eb="19">
+      <t>ケンナイ</t>
+    </rPh>
+    <rPh sb="19" eb="21">
+      <t>イドウ</t>
+    </rPh>
+    <phoneticPr fontId="5"/>
+  </si>
+  <si>
+    <t>表３－１_男女別移動理由割合－県外転入(2025年度)</t>
+    <rPh sb="5" eb="7">
+      <t>ダンジョ</t>
+    </rPh>
+    <rPh sb="7" eb="8">
+      <t>クベツ</t>
+    </rPh>
+    <rPh sb="8" eb="10">
+      <t>イドウ</t>
+    </rPh>
+    <rPh sb="10" eb="12">
+      <t>リユウ</t>
+    </rPh>
+    <rPh sb="15" eb="17">
+      <t>ケンガイ</t>
+    </rPh>
+    <rPh sb="17" eb="19">
+      <t>テンニュウ</t>
+    </rPh>
+    <phoneticPr fontId="5"/>
+  </si>
+  <si>
+    <t>表３－２_男女、年齢階級別移動理由割合－県外転入(2025年度)</t>
+    <rPh sb="5" eb="7">
+      <t>ダンジョ</t>
+    </rPh>
+    <rPh sb="8" eb="10">
+      <t>ネンレイ</t>
+    </rPh>
+    <rPh sb="10" eb="12">
+      <t>カイキュウ</t>
+    </rPh>
+    <rPh sb="12" eb="13">
+      <t>ベツ</t>
+    </rPh>
+    <rPh sb="13" eb="15">
+      <t>イドウ</t>
+    </rPh>
+    <rPh sb="15" eb="17">
+      <t>リユウ</t>
+    </rPh>
+    <rPh sb="20" eb="22">
+      <t>ケンガイ</t>
+    </rPh>
+    <rPh sb="22" eb="24">
+      <t>テンニュウ</t>
+    </rPh>
+    <phoneticPr fontId="13"/>
+  </si>
+  <si>
+    <t>表３－３_男女別移動理由割合－県外転出(2025年度)</t>
+    <rPh sb="5" eb="7">
+      <t>ダンジョ</t>
+    </rPh>
+    <rPh sb="7" eb="8">
+      <t>クベツ</t>
+    </rPh>
+    <rPh sb="8" eb="10">
+      <t>イドウ</t>
+    </rPh>
+    <rPh sb="10" eb="12">
+      <t>リユウ</t>
+    </rPh>
+    <rPh sb="15" eb="17">
+      <t>ケンガイ</t>
+    </rPh>
+    <rPh sb="17" eb="19">
+      <t>テンシュツ</t>
+    </rPh>
+    <phoneticPr fontId="5"/>
+  </si>
+  <si>
+    <t>表３－４_男女、年齢階級別移動理由割合－県外転出(2025年度)</t>
+    <rPh sb="5" eb="7">
+      <t>ダンジョ</t>
+    </rPh>
+    <rPh sb="8" eb="10">
+      <t>ネンレイ</t>
+    </rPh>
+    <rPh sb="10" eb="12">
+      <t>カイキュウ</t>
+    </rPh>
+    <rPh sb="12" eb="13">
+      <t>ベツ</t>
+    </rPh>
+    <rPh sb="13" eb="15">
+      <t>イドウ</t>
+    </rPh>
+    <rPh sb="15" eb="17">
+      <t>リユウ</t>
+    </rPh>
+    <rPh sb="20" eb="22">
+      <t>ケンガイ</t>
+    </rPh>
+    <rPh sb="22" eb="24">
+      <t>テンシュツ</t>
+    </rPh>
+    <phoneticPr fontId="13"/>
+  </si>
+  <si>
+    <t>表３－５_男女別移動理由割合－県内移動(2025年度)</t>
+    <rPh sb="5" eb="7">
+      <t>ダンジョ</t>
+    </rPh>
+    <rPh sb="7" eb="8">
+      <t>クベツ</t>
+    </rPh>
+    <rPh sb="8" eb="10">
+      <t>イドウ</t>
+    </rPh>
+    <rPh sb="10" eb="12">
+      <t>リユウ</t>
+    </rPh>
+    <rPh sb="15" eb="17">
+      <t>ケンナイ</t>
+    </rPh>
+    <rPh sb="17" eb="19">
+      <t>イドウ</t>
+    </rPh>
+    <phoneticPr fontId="5"/>
+  </si>
+  <si>
+    <t>表３－６_男女、年齢階級別移動理由割合－県内移動(2025年度)</t>
+    <rPh sb="5" eb="7">
+      <t>ダンジョ</t>
+    </rPh>
+    <rPh sb="8" eb="10">
+      <t>ネンレイ</t>
+    </rPh>
+    <rPh sb="10" eb="12">
+      <t>カイキュウ</t>
+    </rPh>
+    <rPh sb="12" eb="13">
+      <t>ベツ</t>
+    </rPh>
+    <rPh sb="13" eb="15">
+      <t>イドウ</t>
+    </rPh>
+    <rPh sb="15" eb="17">
+      <t>リユウ</t>
+    </rPh>
+    <rPh sb="20" eb="22">
+      <t>ケンナイ</t>
+    </rPh>
+    <rPh sb="22" eb="24">
+      <t>イドウ</t>
+    </rPh>
+    <phoneticPr fontId="13"/>
+  </si>
+  <si>
+    <t>表４－１_県出身者・県外出身者の移動理由割合＿県外転入(2025年度)</t>
+    <rPh sb="5" eb="6">
+      <t>ケン</t>
+    </rPh>
     <rPh sb="6" eb="9">
-      <t>ネンイジョウ</t>
-[...1 lines deleted...]
-    <rPh sb="9" eb="11">
+      <t>シュッシンシャ</t>
+    </rPh>
+    <rPh sb="10" eb="12">
+      <t>ケンガイ</t>
+    </rPh>
+    <rPh sb="12" eb="15">
+      <t>シュッシンシャ</t>
+    </rPh>
+    <rPh sb="16" eb="18">
+      <t>イドウ</t>
+    </rPh>
+    <rPh sb="18" eb="20">
+      <t>リユウ</t>
+    </rPh>
+    <rPh sb="23" eb="25">
+      <t>ケンガイ</t>
+    </rPh>
+    <rPh sb="25" eb="27">
+      <t>テンニュウ</t>
+    </rPh>
+    <phoneticPr fontId="13"/>
+  </si>
+  <si>
+    <t>表４－２_県出身者・県外出身者の移動理由割合＿県外転出(2025年度)</t>
+    <rPh sb="5" eb="6">
+      <t>ケン</t>
+    </rPh>
+    <rPh sb="6" eb="9">
+      <t>シュッシンシャ</t>
+    </rPh>
+    <rPh sb="10" eb="12">
+      <t>ケンガイ</t>
+    </rPh>
+    <rPh sb="12" eb="15">
+      <t>シュッシンシャ</t>
+    </rPh>
+    <rPh sb="16" eb="18">
+      <t>イドウ</t>
+    </rPh>
+    <rPh sb="18" eb="20">
+      <t>リユウ</t>
+    </rPh>
+    <rPh sb="23" eb="25">
+      <t>ケンガイ</t>
+    </rPh>
+    <rPh sb="25" eb="27">
+      <t>テンシュツ</t>
+    </rPh>
+    <phoneticPr fontId="13"/>
+  </si>
+  <si>
+    <t>表５－１_５年居住予定者の移動理由割合－県外転入(2025年度)</t>
+    <rPh sb="6" eb="7">
+      <t>ネン</t>
+    </rPh>
+    <rPh sb="7" eb="9">
       <t>キョジュウ</t>
     </rPh>
-    <rPh sb="11" eb="14">
+    <rPh sb="9" eb="12">
       <t>ヨテイシャ</t>
     </rPh>
-    <rPh sb="15" eb="17">
+    <rPh sb="13" eb="15">
       <t>イドウ</t>
     </rPh>
-    <rPh sb="19" eb="21">
+    <rPh sb="17" eb="19">
       <t>ワリアイ</t>
     </rPh>
+    <rPh sb="20" eb="22">
+      <t>ケンガイ</t>
+    </rPh>
     <rPh sb="22" eb="24">
-      <t>ケンガイ</t>
-[...2 lines deleted...]
-      <t>テンシュツ</t>
+      <t>テンニュウ</t>
     </rPh>
     <phoneticPr fontId="11"/>
   </si>
   <si>
-    <t>表５－１_５年居住予定者の移動理由割合－県外転入(2024年度)</t>
-[...3 lines deleted...]
-    <rPh sb="7" eb="9">
+    <t>表５－２_５年以上居住予定者の移動理由割合－県外転出(2025年度)</t>
+    <rPh sb="6" eb="9">
+      <t>ネンイジョウ</t>
+    </rPh>
+    <rPh sb="9" eb="11">
       <t>キョジュウ</t>
     </rPh>
-    <rPh sb="9" eb="12">
+    <rPh sb="11" eb="14">
       <t>ヨテイシャ</t>
     </rPh>
-    <rPh sb="13" eb="15">
+    <rPh sb="15" eb="17">
       <t>イドウ</t>
     </rPh>
-    <rPh sb="17" eb="19">
+    <rPh sb="19" eb="21">
       <t>ワリアイ</t>
     </rPh>
-    <rPh sb="20" eb="22">
+    <rPh sb="22" eb="24">
       <t>ケンガイ</t>
     </rPh>
-    <rPh sb="22" eb="24">
-      <t>テンニュウ</t>
+    <rPh sb="24" eb="26">
+      <t>テンシュツ</t>
     </rPh>
     <phoneticPr fontId="11"/>
-  </si>
-[...261 lines deleted...]
-    <phoneticPr fontId="5"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="5">
     <numFmt numFmtId="176" formatCode="#,##0.0;[Red]\-#,##0.0"/>
     <numFmt numFmtId="177" formatCode="0.0"/>
     <numFmt numFmtId="178" formatCode="#,##0.0"/>
     <numFmt numFmtId="179" formatCode="#,##0.0;&quot;△ &quot;#,##0.0"/>
     <numFmt numFmtId="180" formatCode="&quot;(&quot;#,##0&quot;)&quot;"/>
   </numFmts>
   <fonts count="24" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
@@ -3017,51 +3017,51 @@
       </right>
       <top style="hair">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="16" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="258">
+  <cellXfs count="261">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="38" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="38" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="38" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="2" applyFont="1"/>
     <xf numFmtId="3" fontId="12" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="2" applyFont="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
@@ -3787,50 +3787,59 @@
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="150" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="151" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="152" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="153" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="6" fillId="0" borderId="154" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="155" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="156" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="6" fillId="0" borderId="157" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="9" fillId="0" borderId="116" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="9" fillId="0" borderId="36" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="179" fontId="9" fillId="0" borderId="114" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="7">
     <cellStyle name="パーセント" xfId="1" builtinId="5"/>
     <cellStyle name="パーセント 2" xfId="4" xr:uid="{DF5ADC91-FF40-44DB-BB53-782386B823A8}"/>
     <cellStyle name="桁区切り 2" xfId="6" xr:uid="{A6EA8CE7-04FC-43DA-8E78-10EC33B96FE6}"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
     <cellStyle name="標準 2" xfId="5" xr:uid="{66A5EC13-6B2A-4969-9AE2-B463CE6F3016}"/>
     <cellStyle name="標準_結果の概要３　ｐ１５～２６" xfId="2" xr:uid="{5656F0FD-477D-425D-BE83-87829D688D99}"/>
     <cellStyle name="標準_表５－１，２p17" xfId="3" xr:uid="{D7A4B4F1-D121-4203-AFAC-AEB8AC8F6F5C}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -4177,5081 +4186,5081 @@
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BB989C72-1FEC-45AE-9540-0639C6666876}">
   <sheetPr>
     <tabColor theme="5" tint="0.39997558519241921"/>
     <outlinePr showOutlineSymbols="0"/>
     <pageSetUpPr autoPageBreaks="0" fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:L9"/>
   <sheetViews>
     <sheetView tabSelected="1" showOutlineSymbols="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.75" defaultRowHeight="13.5" x14ac:dyDescent="0.15"/>
+  <sheetFormatPr defaultColWidth="9.77734375" defaultRowHeight="13.2" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="9.75" customWidth="1"/>
+    <col min="1" max="1" width="9.77734375" customWidth="1"/>
     <col min="2" max="2" width="7" customWidth="1"/>
     <col min="3" max="12" width="9" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="1" spans="1:12" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="17" t="s">
         <v>70</v>
       </c>
       <c r="B1" s="18"/>
       <c r="C1" s="18"/>
       <c r="D1" s="18"/>
       <c r="E1" s="18"/>
       <c r="F1" s="18"/>
       <c r="G1" s="18"/>
       <c r="H1" s="18"/>
       <c r="I1" s="18"/>
       <c r="J1" s="18"/>
       <c r="K1" s="18"/>
       <c r="L1" s="18"/>
     </row>
-    <row r="2" spans="1:12" ht="18.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="2" spans="1:12" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="19"/>
       <c r="B2" s="19"/>
       <c r="C2" s="19"/>
       <c r="D2" s="19"/>
       <c r="E2" s="19"/>
       <c r="F2" s="19"/>
       <c r="G2" s="19"/>
       <c r="H2" s="19"/>
       <c r="I2" s="19"/>
       <c r="J2" s="19"/>
       <c r="K2" s="19"/>
       <c r="L2" s="20"/>
     </row>
-    <row r="3" spans="1:12" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="3" spans="1:12" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="21"/>
       <c r="B3" s="22"/>
       <c r="C3" s="23" t="s">
         <v>14</v>
       </c>
       <c r="D3" s="24"/>
       <c r="E3" s="24"/>
       <c r="F3" s="180"/>
       <c r="G3" s="24"/>
       <c r="H3" s="24"/>
       <c r="I3" s="24"/>
       <c r="J3" s="24"/>
       <c r="K3" s="180"/>
       <c r="L3" s="25"/>
     </row>
-    <row r="4" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="4" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="26" t="s">
         <v>15</v>
       </c>
       <c r="B4" s="27" t="s">
         <v>16</v>
       </c>
       <c r="C4" s="28" t="s">
         <v>17</v>
       </c>
       <c r="D4" s="29"/>
       <c r="E4" s="30"/>
       <c r="F4" s="181"/>
       <c r="G4" s="31" t="s">
         <v>18</v>
       </c>
       <c r="H4" s="32"/>
       <c r="I4" s="32"/>
       <c r="J4" s="33"/>
       <c r="K4" s="184"/>
       <c r="L4" s="34"/>
     </row>
-    <row r="5" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="5" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="26"/>
       <c r="B5" s="35"/>
       <c r="C5" s="36" t="s">
         <v>0</v>
       </c>
       <c r="D5" s="37" t="s">
         <v>19</v>
       </c>
       <c r="E5" s="36" t="s">
         <v>20</v>
       </c>
       <c r="F5" s="182" t="s">
         <v>42</v>
       </c>
       <c r="G5" s="36" t="s">
         <v>1</v>
       </c>
       <c r="H5" s="36" t="s">
         <v>21</v>
       </c>
       <c r="I5" s="36" t="s">
         <v>22</v>
       </c>
       <c r="J5" s="36" t="s">
         <v>2</v>
       </c>
       <c r="K5" s="182" t="s">
         <v>42</v>
       </c>
       <c r="L5" s="38" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="6" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="6" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="39"/>
       <c r="B6" s="40"/>
       <c r="C6" s="40"/>
       <c r="D6" s="40" t="s">
         <v>20</v>
       </c>
       <c r="E6" s="40" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="183"/>
       <c r="G6" s="40"/>
       <c r="H6" s="40" t="s">
         <v>24</v>
       </c>
       <c r="I6" s="40" t="s">
         <v>25</v>
       </c>
       <c r="J6" s="40" t="s">
         <v>53</v>
       </c>
       <c r="K6" s="183"/>
       <c r="L6" s="41"/>
     </row>
-    <row r="7" spans="1:12" ht="30" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="7" spans="1:12" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="172" t="s">
         <v>39</v>
       </c>
       <c r="B7" s="173">
         <v>100</v>
       </c>
       <c r="C7" s="174">
-        <v>22.7</v>
+        <v>19.8</v>
       </c>
       <c r="D7" s="174">
-        <v>24.1</v>
+        <v>23.2</v>
       </c>
       <c r="E7" s="174">
-        <v>6.1</v>
+        <v>6.4</v>
       </c>
       <c r="F7" s="174">
-        <v>52.9</v>
+        <v>49.4</v>
       </c>
       <c r="G7" s="174">
-        <v>6.6</v>
+        <v>5.4</v>
       </c>
       <c r="H7" s="174">
-        <v>5.9</v>
+        <v>5</v>
       </c>
       <c r="I7" s="174">
-        <v>16.399999999999999</v>
+        <v>17.899999999999999</v>
       </c>
       <c r="J7" s="174">
-        <v>3.9</v>
+        <v>4.4000000000000004</v>
       </c>
       <c r="K7" s="174">
-        <v>32.799999999999997</v>
+        <v>32.699999999999996</v>
       </c>
       <c r="L7" s="174">
-        <v>14.2</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:12" ht="30" customHeight="1" x14ac:dyDescent="0.15">
+        <v>17.899999999999999</v>
+      </c>
+    </row>
+    <row r="8" spans="1:12" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="175" t="s">
         <v>40</v>
       </c>
       <c r="B8" s="173">
         <v>100</v>
       </c>
       <c r="C8" s="176">
-        <v>19.399999999999999</v>
+        <v>17.7</v>
       </c>
       <c r="D8" s="176">
-        <v>29.1</v>
+        <v>27</v>
       </c>
       <c r="E8" s="176">
-        <v>16.100000000000001</v>
+        <v>12.8</v>
       </c>
       <c r="F8" s="176">
-        <v>64.599999999999994</v>
+        <v>57.5</v>
       </c>
       <c r="G8" s="176">
-        <v>14.3</v>
+        <v>13.2</v>
       </c>
       <c r="H8" s="176">
-        <v>3.9</v>
+        <v>3.8</v>
       </c>
       <c r="I8" s="176">
-        <v>6.4</v>
+        <v>5.0999999999999996</v>
       </c>
       <c r="J8" s="176">
-        <v>2.9</v>
+        <v>3.5</v>
       </c>
       <c r="K8" s="176">
-        <v>27.5</v>
+        <v>25.6</v>
       </c>
       <c r="L8" s="176">
-        <v>7.8</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:12" ht="30" customHeight="1" x14ac:dyDescent="0.15">
+        <v>16.8</v>
+      </c>
+    </row>
+    <row r="9" spans="1:12" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="177" t="s">
         <v>41</v>
       </c>
       <c r="B9" s="178">
         <v>100</v>
       </c>
       <c r="C9" s="179">
-        <v>24.9</v>
+        <v>22.9</v>
       </c>
       <c r="D9" s="179">
         <v>12.6</v>
       </c>
       <c r="E9" s="179">
-        <v>5</v>
+        <v>4.5</v>
       </c>
       <c r="F9" s="179">
-        <v>42.5</v>
+        <v>40</v>
       </c>
       <c r="G9" s="179">
-        <v>2.2999999999999998</v>
+        <v>2.7</v>
       </c>
       <c r="H9" s="179">
-        <v>13.1</v>
+        <v>13.6</v>
       </c>
       <c r="I9" s="179">
-        <v>7.2</v>
+        <v>9.1999999999999993</v>
       </c>
       <c r="J9" s="179">
-        <v>20.3</v>
+        <v>19.899999999999999</v>
       </c>
       <c r="K9" s="179">
-        <v>42.9</v>
+        <v>45.4</v>
       </c>
       <c r="L9" s="179">
-        <v>14.7</v>
+        <v>14.6</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="4"/>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.78740157480314965" bottom="0.39370078740157483" header="0.19685039370078741" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" scale="85" firstPageNumber="4" orientation="portrait" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter scaleWithDoc="0" alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{43FDA41C-D176-4112-BE2A-DDB710EE8D01}">
   <sheetPr>
     <tabColor theme="5" tint="0.39997558519241921"/>
     <outlinePr showOutlineSymbols="0"/>
     <pageSetUpPr autoPageBreaks="0" fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:L16"/>
   <sheetViews>
     <sheetView showGridLines="0" showOutlineSymbols="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.75" defaultRowHeight="19.5" customHeight="1" x14ac:dyDescent="0.15"/>
+  <sheetFormatPr defaultColWidth="9.77734375" defaultRowHeight="19.5" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="9.5" style="15" bestFit="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="13" max="16384" width="9.75" style="12"/>
+    <col min="1" max="1" width="9.44140625" style="15" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="6.21875" style="15" customWidth="1"/>
+    <col min="3" max="3" width="8.109375" style="15" customWidth="1"/>
+    <col min="4" max="12" width="8.109375" style="1" customWidth="1"/>
+    <col min="13" max="16384" width="9.77734375" style="12"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12" ht="19.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="1" spans="1:12" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="126" t="s">
-        <v>75</v>
+        <v>79</v>
       </c>
       <c r="B1" s="126"/>
       <c r="C1" s="139"/>
       <c r="D1" s="139"/>
       <c r="E1" s="139"/>
       <c r="F1" s="139"/>
       <c r="G1" s="139"/>
       <c r="H1" s="139"/>
       <c r="I1" s="139"/>
       <c r="J1" s="139"/>
       <c r="K1" s="139"/>
       <c r="L1" s="139"/>
     </row>
-    <row r="2" spans="1:12" s="140" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="2" spans="1:12" s="140" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="13"/>
       <c r="B2" s="13"/>
       <c r="C2" s="13"/>
       <c r="D2" s="13"/>
       <c r="E2" s="13"/>
       <c r="F2" s="13"/>
       <c r="G2" s="13"/>
       <c r="H2" s="13"/>
       <c r="I2" s="13"/>
       <c r="J2" s="13"/>
       <c r="K2" s="13"/>
       <c r="L2" s="14"/>
     </row>
-    <row r="3" spans="1:12" s="46" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="3" spans="1:12" s="46" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="141"/>
       <c r="B3" s="223"/>
       <c r="C3" s="211" t="s">
         <v>26</v>
       </c>
       <c r="D3" s="129"/>
       <c r="E3" s="129"/>
       <c r="F3" s="211"/>
       <c r="G3" s="129"/>
       <c r="H3" s="129"/>
       <c r="I3" s="129"/>
       <c r="J3" s="129"/>
       <c r="K3" s="211"/>
       <c r="L3" s="92"/>
     </row>
-    <row r="4" spans="1:12" s="46" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="4" spans="1:12" s="46" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="215" t="s">
         <v>5</v>
       </c>
       <c r="B4" s="224" t="s">
         <v>56</v>
       </c>
       <c r="C4" s="221" t="s">
         <v>27</v>
       </c>
       <c r="D4" s="131"/>
       <c r="E4" s="131"/>
       <c r="F4" s="212"/>
       <c r="G4" s="132" t="s">
         <v>18</v>
       </c>
       <c r="H4" s="133"/>
       <c r="I4" s="133"/>
       <c r="J4" s="134"/>
       <c r="K4" s="212"/>
       <c r="L4" s="135"/>
     </row>
-    <row r="5" spans="1:12" s="46" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="5" spans="1:12" s="46" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="77"/>
       <c r="B5" s="225"/>
       <c r="C5" s="222" t="s">
         <v>12</v>
       </c>
       <c r="D5" s="136" t="s">
         <v>28</v>
       </c>
       <c r="E5" s="137" t="s">
         <v>20</v>
       </c>
       <c r="F5" s="213" t="s">
         <v>55</v>
       </c>
       <c r="G5" s="136" t="s">
         <v>1</v>
       </c>
       <c r="H5" s="138" t="s">
         <v>21</v>
       </c>
       <c r="I5" s="138" t="s">
         <v>22</v>
       </c>
       <c r="J5" s="138" t="s">
         <v>2</v>
       </c>
       <c r="K5" s="213" t="s">
         <v>55</v>
       </c>
       <c r="L5" s="56" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="6" spans="1:12" s="46" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="6" spans="1:12" s="46" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="52"/>
       <c r="B6" s="225"/>
       <c r="C6" s="193"/>
       <c r="D6" s="16" t="s">
         <v>29</v>
       </c>
       <c r="E6" s="218" t="s">
         <v>30</v>
       </c>
       <c r="F6" s="218"/>
       <c r="G6" s="16"/>
       <c r="H6" s="16" t="s">
         <v>31</v>
       </c>
       <c r="I6" s="16" t="s">
         <v>65</v>
       </c>
       <c r="J6" s="16" t="s">
         <v>54</v>
       </c>
       <c r="K6" s="218"/>
       <c r="L6" s="219"/>
     </row>
-    <row r="7" spans="1:12" ht="19.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="7" spans="1:12" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="216" t="s">
         <v>11</v>
       </c>
       <c r="B7" s="226" t="s">
         <v>59</v>
       </c>
       <c r="C7" s="220">
-        <v>15.2</v>
+        <v>13.4</v>
       </c>
       <c r="D7" s="214">
-        <v>9.8000000000000007</v>
+        <v>17.899999999999999</v>
       </c>
       <c r="E7" s="214">
-        <v>26.5</v>
+        <v>21.6</v>
       </c>
       <c r="F7" s="214">
-        <v>51.5</v>
+        <v>52.9</v>
       </c>
       <c r="G7" s="214">
-        <v>22</v>
+        <v>20.9</v>
       </c>
       <c r="H7" s="214">
-        <v>0.8</v>
+        <v>3</v>
       </c>
       <c r="I7" s="214">
-        <v>0</v>
+        <v>9.6999999999999993</v>
       </c>
       <c r="J7" s="214">
-        <v>14.4</v>
+        <v>9.6999999999999993</v>
       </c>
       <c r="K7" s="214">
-        <v>37.200000000000003</v>
+        <v>43.3</v>
       </c>
       <c r="L7" s="214">
-        <v>11.4</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:12" ht="19.5" customHeight="1" x14ac:dyDescent="0.15">
+        <v>3.7</v>
+      </c>
+    </row>
+    <row r="8" spans="1:12" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="217"/>
       <c r="B8" s="227" t="s">
         <v>60</v>
       </c>
       <c r="C8" s="142">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="D8" s="143">
-        <v>15.7</v>
+        <v>11.8</v>
       </c>
       <c r="E8" s="143">
-        <v>20.9</v>
+        <v>12.6</v>
       </c>
       <c r="F8" s="143">
-        <v>43.599999999999994</v>
+        <v>29.4</v>
       </c>
       <c r="G8" s="143">
-        <v>13</v>
+        <v>24.4</v>
       </c>
       <c r="H8" s="143">
-        <v>13</v>
+        <v>8.4</v>
       </c>
       <c r="I8" s="143">
-        <v>10.4</v>
+        <v>8.4</v>
       </c>
       <c r="J8" s="143">
-        <v>13</v>
+        <v>14.3</v>
       </c>
       <c r="K8" s="143">
-        <v>49.4</v>
+        <v>55.5</v>
       </c>
       <c r="L8" s="143">
-        <v>7</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:12" ht="19.5" customHeight="1" x14ac:dyDescent="0.15">
+        <v>15.1</v>
+      </c>
+    </row>
+    <row r="9" spans="1:12" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="216" t="s">
         <v>10</v>
       </c>
       <c r="B9" s="226" t="s">
         <v>59</v>
       </c>
       <c r="C9" s="220">
-        <v>20.6</v>
+        <v>23.2</v>
       </c>
       <c r="D9" s="214">
-        <v>20.100000000000001</v>
+        <v>18.2</v>
       </c>
       <c r="E9" s="214">
-        <v>19.3</v>
+        <v>19.5</v>
       </c>
       <c r="F9" s="214">
-        <v>60</v>
+        <v>60.9</v>
       </c>
       <c r="G9" s="214">
-        <v>4.0999999999999996</v>
+        <v>2.6</v>
       </c>
       <c r="H9" s="214">
-        <v>7.1</v>
+        <v>9.1999999999999993</v>
       </c>
       <c r="I9" s="214">
-        <v>5.0999999999999996</v>
+        <v>3.2</v>
       </c>
       <c r="J9" s="214">
-        <v>15</v>
+        <v>13.4</v>
       </c>
       <c r="K9" s="214">
-        <v>31.299999999999997</v>
+        <v>28.4</v>
       </c>
       <c r="L9" s="214">
-        <v>8.6999999999999993</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:12" ht="19.5" customHeight="1" x14ac:dyDescent="0.15">
+        <v>10.8</v>
+      </c>
+    </row>
+    <row r="10" spans="1:12" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="217"/>
       <c r="B10" s="227" t="s">
         <v>60</v>
       </c>
       <c r="C10" s="142">
-        <v>14.9</v>
+        <v>14.3</v>
       </c>
       <c r="D10" s="143">
-        <v>18.2</v>
+        <v>20.5</v>
       </c>
       <c r="E10" s="143">
-        <v>17.399999999999999</v>
+        <v>16.399999999999999</v>
       </c>
       <c r="F10" s="143">
-        <v>50.5</v>
+        <v>51.199999999999996</v>
       </c>
       <c r="G10" s="143">
-        <v>1.4</v>
+        <v>3.2</v>
       </c>
       <c r="H10" s="143">
-        <v>13.3</v>
+        <v>12.3</v>
       </c>
       <c r="I10" s="143">
-        <v>7.1</v>
+        <v>8.5</v>
       </c>
       <c r="J10" s="143">
-        <v>14.4</v>
+        <v>12.9</v>
       </c>
       <c r="K10" s="143">
-        <v>36.200000000000003</v>
+        <v>36.9</v>
       </c>
       <c r="L10" s="143">
-        <v>13.3</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:12" ht="19.5" customHeight="1" x14ac:dyDescent="0.15">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="11" spans="1:12" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="216" t="s">
         <v>9</v>
       </c>
       <c r="B11" s="226" t="s">
         <v>59</v>
       </c>
       <c r="C11" s="220">
-        <v>35</v>
+        <v>31.5</v>
       </c>
       <c r="D11" s="214">
-        <v>15.8</v>
+        <v>13.7</v>
       </c>
       <c r="E11" s="214">
-        <v>0.2</v>
+        <v>1.2</v>
       </c>
       <c r="F11" s="214">
-        <v>51</v>
+        <v>46.400000000000006</v>
       </c>
       <c r="G11" s="214">
         <v>0</v>
       </c>
       <c r="H11" s="214">
-        <v>18</v>
+        <v>16.100000000000001</v>
       </c>
       <c r="I11" s="214">
-        <v>5.3</v>
+        <v>5.5</v>
       </c>
       <c r="J11" s="214">
-        <v>18.7</v>
+        <v>22</v>
       </c>
       <c r="K11" s="214">
-        <v>42</v>
+        <v>43.6</v>
       </c>
       <c r="L11" s="214">
-        <v>7</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:12" ht="19.5" customHeight="1" x14ac:dyDescent="0.15">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="12" spans="1:12" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="217"/>
       <c r="B12" s="227" t="s">
         <v>60</v>
       </c>
       <c r="C12" s="142">
-        <v>24.1</v>
+        <v>19.2</v>
       </c>
       <c r="D12" s="143">
-        <v>13.5</v>
+        <v>18.899999999999999</v>
       </c>
       <c r="E12" s="143">
-        <v>1.2</v>
+        <v>0.3</v>
       </c>
       <c r="F12" s="143">
-        <v>38.800000000000004</v>
+        <v>38.399999999999991</v>
       </c>
       <c r="G12" s="143">
-        <v>0.6</v>
+        <v>0.3</v>
       </c>
       <c r="H12" s="143">
-        <v>26.2</v>
+        <v>24</v>
       </c>
       <c r="I12" s="143">
-        <v>7.9</v>
+        <v>7.2</v>
       </c>
       <c r="J12" s="143">
-        <v>17.600000000000001</v>
+        <v>16.5</v>
       </c>
       <c r="K12" s="143">
-        <v>52.300000000000004</v>
+        <v>48</v>
       </c>
       <c r="L12" s="143">
-        <v>8.8000000000000007</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:12" ht="19.5" customHeight="1" x14ac:dyDescent="0.15">
+        <v>13.8</v>
+      </c>
+    </row>
+    <row r="13" spans="1:12" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="216" t="s">
         <v>57</v>
       </c>
       <c r="B13" s="226" t="s">
         <v>59</v>
       </c>
       <c r="C13" s="220">
-        <v>39.5</v>
+        <v>37.299999999999997</v>
       </c>
       <c r="D13" s="214">
-        <v>12.6</v>
+        <v>11.7</v>
       </c>
       <c r="E13" s="214">
         <v>0</v>
       </c>
       <c r="F13" s="214">
-        <v>52.1</v>
+        <v>49</v>
       </c>
       <c r="G13" s="214">
         <v>0</v>
       </c>
       <c r="H13" s="214">
-        <v>9.9</v>
+        <v>11.4</v>
       </c>
       <c r="I13" s="214">
-        <v>2.9</v>
+        <v>4.4000000000000004</v>
       </c>
       <c r="J13" s="214">
-        <v>27.5</v>
+        <v>25</v>
       </c>
       <c r="K13" s="214">
-        <v>40.299999999999997</v>
+        <v>40.799999999999997</v>
       </c>
       <c r="L13" s="214">
-        <v>7.6</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:12" ht="19.5" customHeight="1" x14ac:dyDescent="0.15">
+        <v>10.1</v>
+      </c>
+    </row>
+    <row r="14" spans="1:12" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="217"/>
       <c r="B14" s="227" t="s">
         <v>60</v>
       </c>
       <c r="C14" s="142">
-        <v>17.5</v>
+        <v>22.6</v>
       </c>
       <c r="D14" s="143">
-        <v>13.8</v>
+        <v>16.3</v>
       </c>
       <c r="E14" s="143">
-        <v>0.5</v>
+        <v>0</v>
       </c>
       <c r="F14" s="143">
-        <v>31.8</v>
+        <v>38.900000000000006</v>
       </c>
       <c r="G14" s="143">
         <v>0.5</v>
       </c>
       <c r="H14" s="143">
-        <v>28</v>
+        <v>28.4</v>
       </c>
       <c r="I14" s="143">
-        <v>6.9</v>
+        <v>6.8</v>
       </c>
       <c r="J14" s="143">
-        <v>19</v>
+        <v>16.8</v>
       </c>
       <c r="K14" s="143">
-        <v>54.4</v>
+        <v>52.5</v>
       </c>
       <c r="L14" s="143">
-        <v>13.8</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:12" ht="19.5" customHeight="1" x14ac:dyDescent="0.15">
+        <v>8.4</v>
+      </c>
+    </row>
+    <row r="15" spans="1:12" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="216" t="s">
         <v>58</v>
       </c>
       <c r="B15" s="226" t="s">
         <v>59</v>
       </c>
       <c r="C15" s="220">
-        <v>39</v>
+        <v>32.6</v>
       </c>
       <c r="D15" s="214">
-        <v>12.7</v>
+        <v>10.7</v>
       </c>
       <c r="E15" s="214">
         <v>0.5</v>
       </c>
       <c r="F15" s="214">
-        <v>52.2</v>
+        <v>43.8</v>
       </c>
       <c r="G15" s="214">
-        <v>1</v>
+        <v>0.5</v>
       </c>
       <c r="H15" s="214">
-        <v>13.7</v>
+        <v>11.8</v>
       </c>
       <c r="I15" s="214">
-        <v>4.4000000000000004</v>
+        <v>7.5</v>
       </c>
       <c r="J15" s="214">
-        <v>21</v>
+        <v>26.2</v>
       </c>
       <c r="K15" s="214">
-        <v>40.1</v>
+        <v>46</v>
       </c>
       <c r="L15" s="214">
-        <v>7.8</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:12" ht="19.5" customHeight="1" x14ac:dyDescent="0.15">
+        <v>10.199999999999999</v>
+      </c>
+    </row>
+    <row r="16" spans="1:12" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="217"/>
       <c r="B16" s="227" t="s">
         <v>60</v>
       </c>
       <c r="C16" s="142">
-        <v>20.5</v>
+        <v>13.7</v>
       </c>
       <c r="D16" s="143">
-        <v>9.6</v>
+        <v>15.3</v>
       </c>
       <c r="E16" s="143">
         <v>0</v>
       </c>
       <c r="F16" s="143">
-        <v>30.1</v>
+        <v>29</v>
       </c>
       <c r="G16" s="143">
-        <v>1.2</v>
+        <v>1.6</v>
       </c>
       <c r="H16" s="143">
-        <v>28.9</v>
+        <v>34.700000000000003</v>
       </c>
       <c r="I16" s="143">
-        <v>10.8</v>
+        <v>9.6999999999999993</v>
       </c>
       <c r="J16" s="143">
-        <v>16.899999999999999</v>
+        <v>14.5</v>
       </c>
       <c r="K16" s="143">
-        <v>57.8</v>
+        <v>60.5</v>
       </c>
       <c r="L16" s="143">
-        <v>12</v>
+        <v>10.5</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="4"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.59055118110236227" bottom="0.39370078740157483" header="0.59055118110236227" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" scale="95" orientation="portrait" r:id="rId1"/>
   <headerFooter scaleWithDoc="0" alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7E689121-4E59-4F5B-A48D-2B01293C3ACB}">
   <sheetPr transitionEvaluation="1">
     <tabColor theme="5" tint="0.39997558519241921"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:L9"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="80" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.5" defaultRowHeight="13.5" x14ac:dyDescent="0.15"/>
+  <sheetFormatPr defaultColWidth="8.44140625" defaultRowHeight="13.2" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="14.25" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="7" max="11" width="8.25" customWidth="1"/>
+    <col min="1" max="1" width="14.21875" customWidth="1"/>
+    <col min="2" max="2" width="6.44140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="11" width="8.21875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="1" spans="1:12" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="126" t="s">
-        <v>74</v>
+        <v>80</v>
       </c>
       <c r="B1" s="127"/>
       <c r="C1" s="127"/>
       <c r="D1" s="127"/>
       <c r="E1" s="127"/>
       <c r="F1" s="127"/>
       <c r="G1" s="127"/>
       <c r="H1" s="127"/>
       <c r="I1" s="127"/>
       <c r="J1" s="127"/>
       <c r="K1" s="194"/>
       <c r="L1" s="195"/>
     </row>
-    <row r="2" spans="1:12" ht="18.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="2" spans="1:12" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="8"/>
       <c r="B2" s="9"/>
       <c r="C2" s="9"/>
       <c r="D2" s="9"/>
       <c r="E2" s="9"/>
       <c r="F2" s="9"/>
       <c r="G2" s="9"/>
       <c r="H2" s="9"/>
       <c r="I2" s="9"/>
       <c r="J2" s="128"/>
       <c r="K2" s="7"/>
       <c r="L2" s="7"/>
     </row>
-    <row r="3" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="3" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="228"/>
       <c r="B3" s="105"/>
       <c r="C3" s="91" t="s">
         <v>26</v>
       </c>
       <c r="D3" s="91"/>
       <c r="E3" s="91"/>
       <c r="F3" s="129"/>
       <c r="G3" s="91"/>
       <c r="H3" s="91"/>
       <c r="I3" s="91"/>
       <c r="J3" s="91"/>
       <c r="K3" s="189"/>
       <c r="L3" s="92"/>
     </row>
-    <row r="4" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="4" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="229" t="s">
         <v>48</v>
       </c>
       <c r="B4" s="106" t="s">
         <v>16</v>
       </c>
       <c r="C4" s="93" t="s">
         <v>27</v>
       </c>
       <c r="D4" s="93"/>
       <c r="E4" s="93"/>
       <c r="F4" s="185"/>
       <c r="G4" s="94" t="s">
         <v>18</v>
       </c>
       <c r="H4" s="95"/>
       <c r="I4" s="95"/>
       <c r="J4" s="96"/>
       <c r="K4" s="190"/>
       <c r="L4" s="97"/>
     </row>
-    <row r="5" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="5" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="16"/>
       <c r="B5" s="16"/>
       <c r="C5" s="107" t="s">
         <v>12</v>
       </c>
       <c r="D5" s="98" t="s">
         <v>28</v>
       </c>
       <c r="E5" s="99" t="s">
         <v>20</v>
       </c>
       <c r="F5" s="137" t="s">
         <v>42</v>
       </c>
       <c r="G5" s="98" t="s">
         <v>1</v>
       </c>
       <c r="H5" s="100" t="s">
         <v>21</v>
       </c>
       <c r="I5" s="100" t="s">
         <v>22</v>
       </c>
       <c r="J5" s="100" t="s">
         <v>2</v>
       </c>
       <c r="K5" s="137" t="s">
         <v>42</v>
       </c>
       <c r="L5" s="56" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="6" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="6" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="230"/>
       <c r="B6" s="109"/>
       <c r="C6" s="110"/>
       <c r="D6" s="111" t="s">
         <v>29</v>
       </c>
       <c r="E6" s="112" t="s">
         <v>30</v>
       </c>
       <c r="F6" s="186"/>
       <c r="G6" s="111"/>
       <c r="H6" s="111" t="s">
         <v>31</v>
       </c>
       <c r="I6" s="111" t="s">
         <v>65</v>
       </c>
       <c r="J6" s="111" t="s">
         <v>54</v>
       </c>
       <c r="K6" s="186"/>
       <c r="L6" s="113"/>
     </row>
-    <row r="7" spans="1:12" ht="27" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="7" spans="1:12" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="231" t="s">
         <v>45</v>
       </c>
       <c r="B7" s="115">
         <v>100</v>
       </c>
       <c r="C7" s="116">
-        <v>14.2</v>
+        <v>11.8</v>
       </c>
       <c r="D7" s="117">
-        <v>23.7</v>
+        <v>21.4</v>
       </c>
       <c r="E7" s="117">
-        <v>5.4</v>
+        <v>4.5</v>
       </c>
       <c r="F7" s="187">
-        <v>43.3</v>
+        <v>37.700000000000003</v>
       </c>
       <c r="G7" s="117">
         <v>3.1</v>
       </c>
       <c r="H7" s="117">
-        <v>6.1</v>
+        <v>4.5999999999999996</v>
       </c>
       <c r="I7" s="117">
-        <v>26.9</v>
+        <v>27.5</v>
       </c>
       <c r="J7" s="117">
-        <v>4.0999999999999996</v>
+        <v>4.7</v>
       </c>
       <c r="K7" s="191">
-        <v>40.199999999999996</v>
+        <v>39.900000000000006</v>
       </c>
       <c r="L7" s="117">
-        <v>16.5</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:12" ht="27" customHeight="1" x14ac:dyDescent="0.15">
+        <v>22.4</v>
+      </c>
+    </row>
+    <row r="8" spans="1:12" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="232" t="s">
         <v>46</v>
       </c>
       <c r="B8" s="119">
         <v>100</v>
       </c>
       <c r="C8" s="120">
-        <v>33</v>
+        <v>29.8</v>
       </c>
       <c r="D8" s="119">
-        <v>24.6</v>
+        <v>25.6</v>
       </c>
       <c r="E8" s="119">
-        <v>7</v>
+        <v>8.8000000000000007</v>
       </c>
       <c r="F8" s="119">
-        <v>64.599999999999994</v>
+        <v>64.2</v>
       </c>
       <c r="G8" s="119">
-        <v>10.7</v>
+        <v>8.4</v>
       </c>
       <c r="H8" s="119">
-        <v>5.8</v>
+        <v>5.5</v>
       </c>
       <c r="I8" s="119">
-        <v>3.8</v>
+        <v>5.7</v>
       </c>
       <c r="J8" s="119">
-        <v>3.7</v>
+        <v>4</v>
       </c>
       <c r="K8" s="192">
-        <v>24</v>
+        <v>23.6</v>
       </c>
       <c r="L8" s="121">
-        <v>11.4</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:12" ht="27" customHeight="1" x14ac:dyDescent="0.15">
+        <v>12.2</v>
+      </c>
+    </row>
+    <row r="9" spans="1:12" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="233" t="s">
         <v>47</v>
       </c>
       <c r="B9" s="123" t="s">
         <v>13</v>
       </c>
       <c r="C9" s="124">
-        <v>-18.8</v>
+        <v>-18</v>
       </c>
       <c r="D9" s="125">
-        <v>-0.90000000000000213</v>
+        <v>-4.2000000000000028</v>
       </c>
       <c r="E9" s="125">
-        <v>-1.5999999999999996</v>
+        <v>-4.3000000000000007</v>
       </c>
       <c r="F9" s="188">
-        <v>-21.299999999999997</v>
+        <v>-26.5</v>
       </c>
       <c r="G9" s="125">
-        <v>-7.6</v>
+        <v>-5.3000000000000007</v>
       </c>
       <c r="H9" s="125">
-        <v>0.29999999999999982</v>
+        <v>-0.90000000000000036</v>
       </c>
       <c r="I9" s="125">
-        <v>23.099999999999998</v>
+        <v>21.8</v>
       </c>
       <c r="J9" s="125">
-        <v>0.39999999999999947</v>
+        <v>0.70000000000000018</v>
       </c>
       <c r="K9" s="188">
-        <v>16.199999999999996</v>
+        <v>16.300000000000004</v>
       </c>
       <c r="L9" s="125">
-        <v>5.0999999999999996</v>
+        <v>10.199999999999999</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="4"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.78740157480314965" bottom="0.62992125984251968" header="0.51181102362204722" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" scale="80" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{780A19B9-598C-4A4C-93FF-F46B48C18A22}">
   <sheetPr transitionEvaluation="1">
     <tabColor theme="5" tint="0.39997558519241921"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:L9"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="80" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.5" defaultRowHeight="13.5" x14ac:dyDescent="0.15"/>
+  <sheetFormatPr defaultColWidth="8.44140625" defaultRowHeight="13.2" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="14.25" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="7" max="11" width="8.25" customWidth="1"/>
+    <col min="1" max="1" width="14.21875" customWidth="1"/>
+    <col min="2" max="2" width="6.44140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="11" width="8.21875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="1" spans="1:12" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="126" t="s">
-        <v>73</v>
+        <v>81</v>
       </c>
       <c r="B1" s="127"/>
       <c r="C1" s="127"/>
       <c r="D1" s="127"/>
       <c r="E1" s="127"/>
       <c r="F1" s="127"/>
       <c r="G1" s="127"/>
       <c r="H1" s="127"/>
       <c r="I1" s="127"/>
       <c r="J1" s="127"/>
       <c r="K1" s="194"/>
       <c r="L1" s="195"/>
     </row>
-    <row r="2" spans="1:12" ht="18.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="2" spans="1:12" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="8"/>
       <c r="B2" s="9"/>
       <c r="C2" s="9"/>
       <c r="D2" s="9"/>
       <c r="E2" s="9"/>
       <c r="F2" s="9"/>
       <c r="G2" s="9"/>
       <c r="H2" s="9"/>
       <c r="I2" s="9"/>
       <c r="J2" s="128"/>
       <c r="K2" s="7"/>
       <c r="L2" s="7"/>
     </row>
-    <row r="3" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="3" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="228"/>
       <c r="B3" s="105"/>
       <c r="C3" s="91" t="s">
         <v>26</v>
       </c>
       <c r="D3" s="91"/>
       <c r="E3" s="91"/>
       <c r="F3" s="129"/>
       <c r="G3" s="91"/>
       <c r="H3" s="91"/>
       <c r="I3" s="91"/>
       <c r="J3" s="91"/>
       <c r="K3" s="189"/>
       <c r="L3" s="92"/>
     </row>
-    <row r="4" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="4" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="229" t="s">
         <v>48</v>
       </c>
       <c r="B4" s="106" t="s">
         <v>16</v>
       </c>
       <c r="C4" s="93" t="s">
         <v>27</v>
       </c>
       <c r="D4" s="93"/>
       <c r="E4" s="93"/>
       <c r="F4" s="185"/>
       <c r="G4" s="94" t="s">
         <v>18</v>
       </c>
       <c r="H4" s="95"/>
       <c r="I4" s="95"/>
       <c r="J4" s="96"/>
       <c r="K4" s="190"/>
       <c r="L4" s="97"/>
     </row>
-    <row r="5" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="5" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="16"/>
       <c r="B5" s="16"/>
       <c r="C5" s="107" t="s">
         <v>12</v>
       </c>
       <c r="D5" s="98" t="s">
         <v>28</v>
       </c>
       <c r="E5" s="99" t="s">
         <v>20</v>
       </c>
       <c r="F5" s="137" t="s">
         <v>42</v>
       </c>
       <c r="G5" s="98" t="s">
         <v>1</v>
       </c>
       <c r="H5" s="100" t="s">
         <v>21</v>
       </c>
       <c r="I5" s="100" t="s">
         <v>22</v>
       </c>
       <c r="J5" s="100" t="s">
         <v>2</v>
       </c>
       <c r="K5" s="137" t="s">
         <v>42</v>
       </c>
       <c r="L5" s="56" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="6" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="6" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="230"/>
       <c r="B6" s="109"/>
       <c r="C6" s="110"/>
       <c r="D6" s="111" t="s">
         <v>29</v>
       </c>
       <c r="E6" s="112" t="s">
         <v>30</v>
       </c>
       <c r="F6" s="186"/>
       <c r="G6" s="111"/>
       <c r="H6" s="111" t="s">
         <v>31</v>
       </c>
       <c r="I6" s="111" t="s">
         <v>65</v>
       </c>
       <c r="J6" s="111" t="s">
         <v>54</v>
       </c>
       <c r="K6" s="186"/>
       <c r="L6" s="113"/>
     </row>
-    <row r="7" spans="1:12" ht="27" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="7" spans="1:12" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="231" t="s">
         <v>45</v>
       </c>
       <c r="B7" s="115">
         <v>100</v>
       </c>
       <c r="C7" s="116">
-        <v>10.7</v>
+        <v>10</v>
       </c>
       <c r="D7" s="117">
-        <v>32.200000000000003</v>
+        <v>29.4</v>
       </c>
       <c r="E7" s="117">
-        <v>20.399999999999999</v>
+        <v>16.899999999999999</v>
       </c>
       <c r="F7" s="187">
-        <v>63.300000000000004</v>
+        <v>56.3</v>
       </c>
       <c r="G7" s="117">
-        <v>18.100000000000001</v>
+        <v>16.399999999999999</v>
       </c>
       <c r="H7" s="117">
         <v>4.3</v>
       </c>
       <c r="I7" s="117">
-        <v>4.8</v>
+        <v>3.5</v>
       </c>
       <c r="J7" s="117">
-        <v>2.6</v>
+        <v>3.5</v>
       </c>
       <c r="K7" s="191">
-        <v>29.800000000000004</v>
+        <v>27.7</v>
       </c>
       <c r="L7" s="117">
-        <v>6.7</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:12" ht="27" customHeight="1" x14ac:dyDescent="0.15">
+        <v>15.9</v>
+      </c>
+    </row>
+    <row r="8" spans="1:12" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="232" t="s">
         <v>46</v>
       </c>
       <c r="B8" s="119">
         <v>100</v>
       </c>
       <c r="C8" s="120">
-        <v>39.799999999999997</v>
+        <v>35.700000000000003</v>
       </c>
       <c r="D8" s="119">
-        <v>21.7</v>
+        <v>21.3</v>
       </c>
       <c r="E8" s="119">
-        <v>5.9</v>
+        <v>3.1</v>
       </c>
       <c r="F8" s="119">
-        <v>67.400000000000006</v>
+        <v>60.1</v>
       </c>
       <c r="G8" s="119">
-        <v>5.3</v>
+        <v>5.6</v>
       </c>
       <c r="H8" s="119">
-        <v>2.9</v>
+        <v>2.7</v>
       </c>
       <c r="I8" s="119">
-        <v>10.3</v>
+        <v>9</v>
       </c>
       <c r="J8" s="119">
-        <v>3.7</v>
+        <v>3.6</v>
       </c>
       <c r="K8" s="192">
-        <v>22.2</v>
+        <v>20.900000000000002</v>
       </c>
       <c r="L8" s="121">
-        <v>10.4</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:12" ht="27" customHeight="1" x14ac:dyDescent="0.15">
+        <v>18.899999999999999</v>
+      </c>
+    </row>
+    <row r="9" spans="1:12" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="233" t="s">
         <v>47</v>
       </c>
       <c r="B9" s="123" t="s">
         <v>13</v>
       </c>
       <c r="C9" s="124">
-        <v>-29.099999999999998</v>
+        <v>-25.700000000000003</v>
       </c>
       <c r="D9" s="125">
-        <v>10.500000000000004</v>
+        <v>8.0999999999999979</v>
       </c>
       <c r="E9" s="125">
-        <v>14.499999999999998</v>
+        <v>13.799999999999999</v>
       </c>
       <c r="F9" s="188">
-        <v>-4.1000000000000014</v>
+        <v>-3.8000000000000043</v>
       </c>
       <c r="G9" s="125">
-        <v>12.8</v>
+        <v>10.799999999999999</v>
       </c>
       <c r="H9" s="125">
-        <v>1.4</v>
+        <v>1.5999999999999996</v>
       </c>
       <c r="I9" s="125">
-        <v>-5.5000000000000009</v>
+        <v>-5.5</v>
       </c>
       <c r="J9" s="125">
-        <v>-1.1000000000000001</v>
+        <v>-0.10000000000000009</v>
       </c>
       <c r="K9" s="188">
-        <v>7.600000000000005</v>
+        <v>6.7999999999999972</v>
       </c>
       <c r="L9" s="125">
-        <v>-3.7</v>
+        <v>-2.9999999999999982</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="4"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.78740157480314965" bottom="0.62992125984251968" header="0.51181102362204722" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" scale="80" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{05D34846-21E6-4DB6-90E4-FA65E878BCF9}">
   <sheetPr transitionEvaluation="1">
     <tabColor theme="5" tint="0.39997558519241921"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:L9"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="120" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.5" defaultRowHeight="17.25" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="8.44140625" defaultRowHeight="16.2" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="14.25" style="146" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="13" max="16384" width="8.5" style="145"/>
+    <col min="1" max="1" width="14.21875" style="146" customWidth="1"/>
+    <col min="2" max="2" width="6.44140625" style="146" bestFit="1" customWidth="1"/>
+    <col min="3" max="12" width="8.44140625" style="146"/>
+    <col min="13" max="16384" width="8.44140625" style="145"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A1" s="43" t="s">
-        <v>72</v>
+        <v>82</v>
       </c>
       <c r="B1" s="144"/>
       <c r="C1" s="144"/>
       <c r="D1" s="144"/>
       <c r="E1" s="144"/>
       <c r="F1" s="144"/>
       <c r="G1" s="144"/>
       <c r="H1" s="144"/>
       <c r="I1" s="144"/>
       <c r="J1" s="144"/>
       <c r="K1" s="144"/>
       <c r="L1" s="144"/>
     </row>
-    <row r="2" spans="1:12" s="10" customFormat="1" ht="13.5" x14ac:dyDescent="0.15">
+    <row r="2" spans="1:12" s="10" customFormat="1" ht="13.2" x14ac:dyDescent="0.2">
       <c r="A2" s="147"/>
       <c r="B2" s="148"/>
       <c r="C2" s="148"/>
       <c r="D2" s="148"/>
       <c r="E2" s="148"/>
       <c r="F2" s="148"/>
       <c r="G2" s="148"/>
       <c r="H2" s="148"/>
       <c r="I2" s="148"/>
       <c r="J2" s="148"/>
       <c r="K2" s="148"/>
       <c r="L2" s="149"/>
     </row>
-    <row r="3" spans="1:12" s="10" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="3" spans="1:12" s="10" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="150"/>
       <c r="B3" s="151"/>
       <c r="C3" s="152" t="s">
         <v>36</v>
       </c>
       <c r="D3" s="153"/>
       <c r="E3" s="153"/>
       <c r="F3" s="204"/>
       <c r="G3" s="153"/>
       <c r="H3" s="153"/>
       <c r="I3" s="153"/>
       <c r="J3" s="153"/>
       <c r="K3" s="204"/>
       <c r="L3" s="154"/>
     </row>
-    <row r="4" spans="1:12" s="10" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="4" spans="1:12" s="10" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="155" t="s">
         <v>37</v>
       </c>
       <c r="B4" s="156" t="s">
         <v>38</v>
       </c>
       <c r="C4" s="157" t="s">
         <v>17</v>
       </c>
       <c r="D4" s="158"/>
       <c r="E4" s="159"/>
       <c r="F4" s="205"/>
       <c r="G4" s="160" t="s">
         <v>18</v>
       </c>
       <c r="H4" s="161"/>
       <c r="I4" s="161"/>
       <c r="J4" s="162"/>
       <c r="K4" s="208"/>
       <c r="L4" s="163"/>
     </row>
-    <row r="5" spans="1:12" s="10" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="5" spans="1:12" s="10" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="164"/>
       <c r="B5" s="165"/>
       <c r="C5" s="166" t="s">
         <v>0</v>
       </c>
       <c r="D5" s="167" t="s">
         <v>19</v>
       </c>
       <c r="E5" s="166" t="s">
         <v>20</v>
       </c>
       <c r="F5" s="206" t="s">
         <v>42</v>
       </c>
       <c r="G5" s="166" t="s">
         <v>1</v>
       </c>
       <c r="H5" s="166" t="s">
         <v>21</v>
       </c>
       <c r="I5" s="166" t="s">
         <v>22</v>
       </c>
       <c r="J5" s="166" t="s">
         <v>2</v>
       </c>
       <c r="K5" s="206" t="s">
         <v>42</v>
       </c>
       <c r="L5" s="168" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="6" spans="1:12" s="10" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="6" spans="1:12" s="10" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="169"/>
       <c r="B6" s="170"/>
       <c r="C6" s="170"/>
       <c r="D6" s="170" t="s">
         <v>20</v>
       </c>
       <c r="E6" s="170" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="207"/>
       <c r="G6" s="170"/>
       <c r="H6" s="170" t="s">
         <v>24</v>
       </c>
       <c r="I6" s="170" t="s">
         <v>25</v>
       </c>
       <c r="J6" s="170" t="s">
         <v>54</v>
       </c>
       <c r="K6" s="209"/>
       <c r="L6" s="171"/>
     </row>
-    <row r="7" spans="1:12" s="11" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="7" spans="1:12" s="11" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="197" t="s">
         <v>49</v>
       </c>
       <c r="B7" s="202">
         <v>100</v>
       </c>
       <c r="C7" s="198">
-        <v>11.2</v>
+        <v>8</v>
       </c>
       <c r="D7" s="198">
-        <v>26.7</v>
+        <v>23.1</v>
       </c>
       <c r="E7" s="198">
-        <v>4.4000000000000004</v>
+        <v>4.3</v>
       </c>
       <c r="F7" s="198">
-        <v>42.3</v>
+        <v>35.4</v>
       </c>
       <c r="G7" s="198">
-        <v>1.9</v>
+        <v>1.7</v>
       </c>
       <c r="H7" s="198">
-        <v>8.4</v>
+        <v>6.7</v>
       </c>
       <c r="I7" s="198">
-        <v>30.1</v>
+        <v>34.200000000000003</v>
       </c>
       <c r="J7" s="198">
-        <v>7.3</v>
+        <v>7.9</v>
       </c>
       <c r="K7" s="198">
-        <v>47.7</v>
+        <v>50.5</v>
       </c>
       <c r="L7" s="198">
-        <v>10</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:12" s="11" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.15">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="8" spans="1:12" s="11" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="199" t="s">
         <v>50</v>
       </c>
       <c r="B8" s="203">
         <v>100</v>
       </c>
       <c r="C8" s="200">
-        <v>13.9</v>
+        <v>11.1</v>
       </c>
       <c r="D8" s="200">
-        <v>27</v>
+        <v>27.1</v>
       </c>
       <c r="E8" s="200">
-        <v>6.1</v>
+        <v>5.6</v>
       </c>
       <c r="F8" s="200">
-        <v>47</v>
+        <v>43.800000000000004</v>
       </c>
       <c r="G8" s="200">
-        <v>8</v>
+        <v>0.9</v>
       </c>
       <c r="H8" s="200">
-        <v>11.4</v>
+        <v>14.9</v>
       </c>
       <c r="I8" s="200">
-        <v>9.8000000000000007</v>
+        <v>15.6</v>
       </c>
       <c r="J8" s="200">
-        <v>11.2</v>
+        <v>10.199999999999999</v>
       </c>
       <c r="K8" s="200">
-        <v>40.4</v>
+        <v>41.599999999999994</v>
       </c>
       <c r="L8" s="200">
-        <v>12.7</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:12" s="11" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.15">
+        <v>14.7</v>
+      </c>
+    </row>
+    <row r="9" spans="1:12" s="11" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="234" t="s">
         <v>51</v>
       </c>
       <c r="B9" s="201" t="s">
         <v>52</v>
       </c>
       <c r="C9" s="196">
-        <v>-2.7000000000000011</v>
+        <v>-3.0999999999999996</v>
       </c>
       <c r="D9" s="196">
-        <v>-0.30000000000000071</v>
+        <v>-4</v>
       </c>
       <c r="E9" s="196">
-        <v>-1.6999999999999993</v>
+        <v>-1.2999999999999998</v>
       </c>
       <c r="F9" s="196">
-        <v>-4.7000000000000028</v>
+        <v>-8.4000000000000057</v>
       </c>
       <c r="G9" s="196">
-        <v>-6.1</v>
+        <v>0.79999999999999993</v>
       </c>
       <c r="H9" s="196">
-        <v>-3</v>
+        <v>-8.1999999999999993</v>
       </c>
       <c r="I9" s="196">
-        <v>20.3</v>
+        <v>18.600000000000001</v>
       </c>
       <c r="J9" s="196">
-        <v>-3.8999999999999995</v>
+        <v>-2.2999999999999989</v>
       </c>
       <c r="K9" s="196">
-        <v>7.3000000000000043</v>
+        <v>8.9000000000000057</v>
       </c>
       <c r="L9" s="196">
-        <v>-2.6999999999999993</v>
+        <v>-0.69999999999999929</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="4"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.78740157480314965" bottom="0.62992125984251968" header="0.51181102362204722" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" scale="85" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{41A3989D-D829-430C-AED8-D07B497EEBEF}">
   <sheetPr transitionEvaluation="1">
     <tabColor theme="5" tint="0.39997558519241921"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:L9"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="120" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.5" defaultRowHeight="17.25" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="8.44140625" defaultRowHeight="16.2" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="14.25" style="146" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="13" max="16384" width="8.5" style="145"/>
+    <col min="1" max="1" width="14.21875" style="146" customWidth="1"/>
+    <col min="2" max="2" width="6.44140625" style="146" bestFit="1" customWidth="1"/>
+    <col min="3" max="10" width="8.44140625" style="146"/>
+    <col min="11" max="11" width="9.109375" style="146" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="8.6640625" style="145" customWidth="1"/>
+    <col min="13" max="16384" width="8.44140625" style="145"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A1" s="43" t="s">
-        <v>71</v>
+        <v>83</v>
       </c>
       <c r="B1" s="144"/>
       <c r="C1" s="144"/>
       <c r="D1" s="144"/>
       <c r="E1" s="144"/>
       <c r="F1" s="144"/>
       <c r="G1" s="144"/>
       <c r="H1" s="144"/>
       <c r="I1" s="144"/>
       <c r="J1" s="144"/>
       <c r="K1" s="43"/>
       <c r="L1" s="210"/>
     </row>
-    <row r="2" spans="1:12" s="10" customFormat="1" ht="13.5" x14ac:dyDescent="0.15">
+    <row r="2" spans="1:12" s="10" customFormat="1" ht="13.2" x14ac:dyDescent="0.2">
       <c r="A2" s="147"/>
       <c r="B2" s="148"/>
       <c r="C2" s="148"/>
       <c r="D2" s="148"/>
       <c r="E2" s="148"/>
       <c r="F2" s="148"/>
       <c r="G2" s="148"/>
       <c r="H2" s="148"/>
       <c r="I2" s="148"/>
       <c r="J2" s="149"/>
     </row>
-    <row r="3" spans="1:12" s="10" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="3" spans="1:12" s="10" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="150"/>
       <c r="B3" s="151"/>
       <c r="C3" s="152" t="s">
         <v>36</v>
       </c>
       <c r="D3" s="153"/>
       <c r="E3" s="153"/>
       <c r="F3" s="204"/>
       <c r="G3" s="153"/>
       <c r="H3" s="153"/>
       <c r="I3" s="153"/>
       <c r="J3" s="153"/>
       <c r="K3" s="204"/>
       <c r="L3" s="154"/>
     </row>
-    <row r="4" spans="1:12" s="10" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="4" spans="1:12" s="10" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="155" t="s">
         <v>37</v>
       </c>
       <c r="B4" s="156" t="s">
         <v>38</v>
       </c>
       <c r="C4" s="157" t="s">
         <v>17</v>
       </c>
       <c r="D4" s="158"/>
       <c r="E4" s="159"/>
       <c r="F4" s="205"/>
       <c r="G4" s="160" t="s">
         <v>18</v>
       </c>
       <c r="H4" s="161"/>
       <c r="I4" s="161"/>
       <c r="J4" s="162"/>
       <c r="K4" s="208"/>
       <c r="L4" s="163"/>
     </row>
-    <row r="5" spans="1:12" s="10" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="5" spans="1:12" s="10" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="164"/>
       <c r="B5" s="165"/>
       <c r="C5" s="166" t="s">
         <v>0</v>
       </c>
       <c r="D5" s="167" t="s">
         <v>19</v>
       </c>
       <c r="E5" s="166" t="s">
         <v>20</v>
       </c>
       <c r="F5" s="206" t="s">
         <v>42</v>
       </c>
       <c r="G5" s="166" t="s">
         <v>1</v>
       </c>
       <c r="H5" s="166" t="s">
         <v>21</v>
       </c>
       <c r="I5" s="166" t="s">
         <v>22</v>
       </c>
       <c r="J5" s="166" t="s">
         <v>2</v>
       </c>
       <c r="K5" s="206" t="s">
         <v>42</v>
       </c>
       <c r="L5" s="168" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="6" spans="1:12" s="10" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="6" spans="1:12" s="10" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="169"/>
       <c r="B6" s="170"/>
       <c r="C6" s="170"/>
       <c r="D6" s="170" t="s">
         <v>20</v>
       </c>
       <c r="E6" s="170" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="207"/>
       <c r="G6" s="170"/>
       <c r="H6" s="170" t="s">
         <v>24</v>
       </c>
       <c r="I6" s="170" t="s">
         <v>25</v>
       </c>
       <c r="J6" s="170" t="s">
         <v>54</v>
       </c>
       <c r="K6" s="209"/>
       <c r="L6" s="171"/>
     </row>
-    <row r="7" spans="1:12" s="11" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="7" spans="1:12" s="11" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="197" t="s">
         <v>49</v>
       </c>
       <c r="B7" s="202">
         <v>100</v>
       </c>
-      <c r="C7" s="198">
-[...14 lines deleted...]
-      <c r="H7" s="198">
+      <c r="C7" s="258">
+        <v>7.3</v>
+      </c>
+      <c r="D7" s="258">
+        <v>37.200000000000003</v>
+      </c>
+      <c r="E7" s="258">
+        <v>18.399999999999999</v>
+      </c>
+      <c r="F7" s="258">
+        <v>62.9</v>
+      </c>
+      <c r="G7" s="258">
+        <v>7.1</v>
+      </c>
+      <c r="H7" s="258">
+        <v>7.1</v>
+      </c>
+      <c r="I7" s="258">
         <v>7.2</v>
       </c>
-      <c r="I7" s="198">
-[...12 lines deleted...]
-    <row r="8" spans="1:12" s="11" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="J7" s="258">
+        <v>5.6</v>
+      </c>
+      <c r="K7" s="258">
+        <v>27</v>
+      </c>
+      <c r="L7" s="258">
+        <v>10.1</v>
+      </c>
+    </row>
+    <row r="8" spans="1:12" s="11" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="199" t="s">
         <v>50</v>
       </c>
       <c r="B8" s="203">
         <v>100</v>
       </c>
-      <c r="C8" s="200">
-[...17 lines deleted...]
-      <c r="I8" s="200">
+      <c r="C8" s="259">
+        <v>23.7</v>
+      </c>
+      <c r="D8" s="259">
+        <v>31</v>
+      </c>
+      <c r="E8" s="259">
+        <v>2.4</v>
+      </c>
+      <c r="F8" s="259">
+        <v>57.1</v>
+      </c>
+      <c r="G8" s="259">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="H8" s="259">
+        <v>5.4</v>
+      </c>
+      <c r="I8" s="259">
         <v>14.6</v>
       </c>
-      <c r="J8" s="200">
-[...9 lines deleted...]
-    <row r="9" spans="1:12" s="11" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="J8" s="259">
+        <v>7.8</v>
+      </c>
+      <c r="K8" s="259">
+        <v>32.699999999999996</v>
+      </c>
+      <c r="L8" s="259">
+        <v>10.199999999999999</v>
+      </c>
+    </row>
+    <row r="9" spans="1:12" s="11" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="234" t="s">
         <v>51</v>
       </c>
       <c r="B9" s="201" t="s">
         <v>52</v>
       </c>
-      <c r="C9" s="196">
-[...27 lines deleted...]
-        <v>-0.30000000000000071</v>
+      <c r="C9" s="260">
+        <v>-16.399999999999999</v>
+      </c>
+      <c r="D9" s="260">
+        <v>6.2000000000000028</v>
+      </c>
+      <c r="E9" s="260">
+        <v>15.999999999999998</v>
+      </c>
+      <c r="F9" s="260">
+        <v>5.7999999999999972</v>
+      </c>
+      <c r="G9" s="260">
+        <v>2.1999999999999993</v>
+      </c>
+      <c r="H9" s="260">
+        <v>1.6999999999999993</v>
+      </c>
+      <c r="I9" s="260">
+        <v>-7.3999999999999995</v>
+      </c>
+      <c r="J9" s="260">
+        <v>-2.2000000000000002</v>
+      </c>
+      <c r="K9" s="260">
+        <v>-5.6999999999999957</v>
+      </c>
+      <c r="L9" s="260">
+        <v>-9.9999999999999645E-2</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="4"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.78740157480314965" bottom="0.62992125984251968" header="0.51181102362204722" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" scale="82" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DCED3DB5-D4CE-4ED0-9C84-A16535C20BFC}">
   <sheetPr>
     <tabColor theme="5" tint="0.39997558519241921"/>
     <outlinePr showOutlineSymbols="0"/>
     <pageSetUpPr autoPageBreaks="0" fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:K15"/>
   <sheetViews>
     <sheetView showGridLines="0" showOutlineSymbols="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.75" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.15"/>
+  <sheetFormatPr defaultColWidth="9.77734375" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="10.625" customWidth="1"/>
-    <col min="2" max="11" width="8.75" customWidth="1"/>
+    <col min="1" max="1" width="10.6640625" customWidth="1"/>
+    <col min="2" max="11" width="8.77734375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" ht="19.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="1" spans="1:11" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="42" t="s">
-        <v>83</v>
+        <v>71</v>
       </c>
       <c r="B1" s="43"/>
       <c r="C1" s="43"/>
       <c r="D1" s="43"/>
       <c r="E1" s="43"/>
       <c r="F1" s="43"/>
       <c r="G1" s="43"/>
       <c r="H1" s="43"/>
       <c r="I1" s="43"/>
       <c r="J1" s="43"/>
       <c r="K1" s="43"/>
     </row>
-    <row r="2" spans="1:11" ht="19.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="2" spans="1:11" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="3"/>
       <c r="B2" s="3"/>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="F2" s="3"/>
       <c r="G2" s="3"/>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="3"/>
       <c r="K2" s="4"/>
     </row>
-    <row r="3" spans="1:11" ht="19.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="3" spans="1:11" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="248"/>
       <c r="B3" s="242" t="s">
         <v>26</v>
       </c>
       <c r="C3" s="44"/>
       <c r="D3" s="44"/>
       <c r="E3" s="211"/>
       <c r="F3" s="44"/>
       <c r="G3" s="44"/>
       <c r="H3" s="44"/>
       <c r="I3" s="44"/>
       <c r="J3" s="211"/>
       <c r="K3" s="45"/>
     </row>
-    <row r="4" spans="1:11" ht="19.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="4" spans="1:11" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="249" t="s">
         <v>5</v>
       </c>
       <c r="B4" s="243" t="s">
         <v>27</v>
       </c>
       <c r="C4" s="47"/>
       <c r="D4" s="47"/>
       <c r="E4" s="212"/>
       <c r="F4" s="48" t="s">
         <v>18</v>
       </c>
       <c r="G4" s="49"/>
       <c r="H4" s="49"/>
       <c r="I4" s="50"/>
       <c r="J4" s="212"/>
       <c r="K4" s="51"/>
     </row>
-    <row r="5" spans="1:11" ht="19.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="5" spans="1:11" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="250"/>
       <c r="B5" s="244" t="s">
         <v>12</v>
       </c>
       <c r="C5" s="53" t="s">
         <v>28</v>
       </c>
       <c r="D5" s="54" t="s">
         <v>20</v>
       </c>
       <c r="E5" s="213" t="s">
         <v>66</v>
       </c>
       <c r="F5" s="53" t="s">
         <v>1</v>
       </c>
       <c r="G5" s="55" t="s">
         <v>21</v>
       </c>
       <c r="H5" s="55" t="s">
         <v>22</v>
       </c>
       <c r="I5" s="55" t="s">
         <v>2</v>
       </c>
       <c r="J5" s="213" t="s">
         <v>66</v>
       </c>
       <c r="K5" s="56" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="6" spans="1:11" ht="19.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="6" spans="1:11" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="251"/>
       <c r="B6" s="245"/>
       <c r="C6" s="57" t="s">
         <v>29</v>
       </c>
       <c r="D6" s="58" t="s">
         <v>30</v>
       </c>
       <c r="E6" s="235"/>
       <c r="F6" s="57"/>
       <c r="G6" s="57" t="s">
         <v>31</v>
       </c>
       <c r="H6" s="57" t="s">
         <v>69</v>
       </c>
       <c r="I6" s="57" t="s">
         <v>54</v>
       </c>
       <c r="J6" s="235"/>
       <c r="K6" s="59"/>
     </row>
-    <row r="7" spans="1:11" ht="19.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="7" spans="1:11" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="255" t="s">
         <v>32</v>
       </c>
       <c r="B7" s="247">
-        <v>26.6</v>
+        <v>16.8</v>
       </c>
       <c r="C7" s="60">
-        <v>18.3</v>
+        <v>13.6</v>
       </c>
       <c r="D7" s="60">
         <v>0</v>
       </c>
       <c r="E7" s="236">
-        <v>44.900000000000006</v>
+        <v>30.4</v>
       </c>
       <c r="F7" s="60">
-        <v>5.4</v>
+        <v>2.6</v>
       </c>
       <c r="G7" s="60">
-        <v>17.3</v>
+        <v>14.7</v>
       </c>
       <c r="H7" s="60">
-        <v>12.6</v>
+        <v>14.7</v>
       </c>
       <c r="I7" s="60">
-        <v>4.3</v>
+        <v>9.1999999999999993</v>
       </c>
       <c r="J7" s="236">
-        <v>39.6</v>
+        <v>41.2</v>
       </c>
       <c r="K7" s="61">
-        <v>15.5</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:11" ht="19.5" customHeight="1" x14ac:dyDescent="0.15">
+        <v>28.6</v>
+      </c>
+    </row>
+    <row r="8" spans="1:11" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="256" t="s">
         <v>33</v>
       </c>
       <c r="B8" s="62">
-        <v>6.7</v>
+        <v>2.8</v>
       </c>
       <c r="C8" s="63">
-        <v>12.4</v>
+        <v>11.6</v>
       </c>
       <c r="D8" s="63">
-        <v>6.4</v>
+        <v>9.5</v>
       </c>
       <c r="E8" s="63">
-        <v>25.5</v>
+        <v>23.9</v>
       </c>
       <c r="F8" s="63">
-        <v>55.5</v>
+        <v>53.9</v>
       </c>
       <c r="G8" s="63">
-        <v>1.1000000000000001</v>
+        <v>0.4</v>
       </c>
       <c r="H8" s="63">
-        <v>9.5</v>
+        <v>8.5</v>
       </c>
       <c r="I8" s="63">
         <v>1.1000000000000001</v>
       </c>
       <c r="J8" s="63">
-        <v>67.199999999999989</v>
+        <v>63.9</v>
       </c>
       <c r="K8" s="64">
-        <v>7.4</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:11" ht="19.5" customHeight="1" x14ac:dyDescent="0.15">
+        <v>12.3</v>
+      </c>
+    </row>
+    <row r="9" spans="1:11" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="256" t="s">
         <v>10</v>
       </c>
       <c r="B9" s="62">
         <v>11.7</v>
       </c>
       <c r="C9" s="63">
-        <v>27.6</v>
+        <v>30.5</v>
       </c>
       <c r="D9" s="63">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="E9" s="63">
-        <v>62.3</v>
+        <v>62.2</v>
       </c>
       <c r="F9" s="63">
-        <v>9.3000000000000007</v>
+        <v>6.7</v>
       </c>
       <c r="G9" s="63">
-        <v>2.2999999999999998</v>
+        <v>2.6</v>
       </c>
       <c r="H9" s="63">
-        <v>12.1</v>
+        <v>10.6</v>
       </c>
       <c r="I9" s="63">
-        <v>0.8</v>
+        <v>1.3</v>
       </c>
       <c r="J9" s="63">
-        <v>24.500000000000004</v>
+        <v>21.2</v>
       </c>
       <c r="K9" s="64">
-        <v>13.2</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:11" ht="19.5" customHeight="1" x14ac:dyDescent="0.15">
+        <v>16.600000000000001</v>
+      </c>
+    </row>
+    <row r="10" spans="1:11" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="256" t="s">
         <v>9</v>
       </c>
       <c r="B10" s="65">
-        <v>28.1</v>
+        <v>23.3</v>
       </c>
       <c r="C10" s="66">
-        <v>32.6</v>
+        <v>30.3</v>
       </c>
       <c r="D10" s="66">
-        <v>3.1</v>
+        <v>5.8</v>
       </c>
       <c r="E10" s="66">
-        <v>63.800000000000004</v>
+        <v>59.4</v>
       </c>
       <c r="F10" s="66">
-        <v>1.4</v>
+        <v>0.8</v>
       </c>
       <c r="G10" s="66">
-        <v>9.5</v>
+        <v>7</v>
       </c>
       <c r="H10" s="66">
-        <v>12.8</v>
+        <v>15.1</v>
       </c>
       <c r="I10" s="66">
-        <v>2.1</v>
+        <v>1.9</v>
       </c>
       <c r="J10" s="66">
-        <v>25.800000000000004</v>
+        <v>24.799999999999997</v>
       </c>
       <c r="K10" s="64">
-        <v>10.4</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:11" ht="19.5" customHeight="1" x14ac:dyDescent="0.15">
+        <v>15.9</v>
+      </c>
+    </row>
+    <row r="11" spans="1:11" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="256" t="s">
         <v>8</v>
       </c>
       <c r="B11" s="62">
-        <v>28.6</v>
+        <v>26.1</v>
       </c>
       <c r="C11" s="63">
-        <v>31.1</v>
+        <v>27.1</v>
       </c>
       <c r="D11" s="63">
-        <v>0.5</v>
+        <v>1.2</v>
       </c>
       <c r="E11" s="63">
-        <v>60.2</v>
+        <v>54.400000000000006</v>
       </c>
       <c r="F11" s="63">
-        <v>0.5</v>
+        <v>0.4</v>
       </c>
       <c r="G11" s="63">
-        <v>8.6</v>
+        <v>7.8</v>
       </c>
       <c r="H11" s="63">
-        <v>14.8</v>
+        <v>15.9</v>
       </c>
       <c r="I11" s="63">
-        <v>2.8</v>
+        <v>4.5999999999999996</v>
       </c>
       <c r="J11" s="63">
-        <v>26.7</v>
+        <v>28.700000000000003</v>
       </c>
       <c r="K11" s="64">
-        <v>13.1</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:11" ht="19.5" customHeight="1" x14ac:dyDescent="0.15">
+        <v>16.899999999999999</v>
+      </c>
+    </row>
+    <row r="12" spans="1:11" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="256" t="s">
         <v>7</v>
       </c>
       <c r="B12" s="62">
-        <v>35.9</v>
+        <v>34.799999999999997</v>
       </c>
       <c r="C12" s="63">
-        <v>22.9</v>
+        <v>25.9</v>
       </c>
       <c r="D12" s="63">
-        <v>0.4</v>
+        <v>1.1000000000000001</v>
       </c>
       <c r="E12" s="63">
-        <v>59.199999999999996</v>
+        <v>61.8</v>
       </c>
       <c r="F12" s="63">
-        <v>1.4</v>
+        <v>0</v>
       </c>
       <c r="G12" s="63">
-        <v>5.0999999999999996</v>
+        <v>5</v>
       </c>
       <c r="H12" s="63">
-        <v>17.100000000000001</v>
+        <v>15</v>
       </c>
       <c r="I12" s="63">
-        <v>2.7</v>
+        <v>2.5</v>
       </c>
       <c r="J12" s="63">
-        <v>26.3</v>
+        <v>22.5</v>
       </c>
       <c r="K12" s="64">
-        <v>14.5</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:11" ht="19.5" customHeight="1" x14ac:dyDescent="0.15">
+        <v>15.7</v>
+      </c>
+    </row>
+    <row r="13" spans="1:11" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="256" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="62">
-        <v>37.1</v>
+        <v>36.9</v>
       </c>
       <c r="C13" s="63">
-        <v>20.5</v>
+        <v>15</v>
       </c>
       <c r="D13" s="63">
         <v>0.3</v>
       </c>
       <c r="E13" s="63">
-        <v>57.9</v>
+        <v>52.199999999999996</v>
       </c>
       <c r="F13" s="63">
-        <v>0.5</v>
+        <v>0</v>
       </c>
       <c r="G13" s="63">
-        <v>2.4</v>
+        <v>3.2</v>
       </c>
       <c r="H13" s="63">
-        <v>22.4</v>
+        <v>29.2</v>
       </c>
       <c r="I13" s="63">
-        <v>6.3</v>
+        <v>4.0999999999999996</v>
       </c>
       <c r="J13" s="63">
-        <v>31.599999999999998</v>
+        <v>36.5</v>
       </c>
       <c r="K13" s="64">
-        <v>10.5</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:11" ht="19.5" customHeight="1" x14ac:dyDescent="0.15">
+        <v>11.2</v>
+      </c>
+    </row>
+    <row r="14" spans="1:11" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="256" t="s">
         <v>68</v>
       </c>
       <c r="B14" s="62">
-        <v>15.6</v>
+        <v>11.7</v>
       </c>
       <c r="C14" s="63">
-        <v>9.6999999999999993</v>
+        <v>12.3</v>
       </c>
       <c r="D14" s="63">
         <v>0</v>
       </c>
       <c r="E14" s="63">
-        <v>25.299999999999997</v>
+        <v>24</v>
       </c>
       <c r="F14" s="63">
+        <v>0</v>
+      </c>
+      <c r="G14" s="63">
         <v>0.6</v>
       </c>
-      <c r="G14" s="63">
-[...1 lines deleted...]
-      </c>
       <c r="H14" s="63">
-        <v>49.4</v>
+        <v>51.9</v>
       </c>
       <c r="I14" s="63">
-        <v>8.4</v>
+        <v>9.3000000000000007</v>
       </c>
       <c r="J14" s="63">
-        <v>60.3</v>
+        <v>61.8</v>
       </c>
       <c r="K14" s="64">
-        <v>14.3</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:11" ht="19.5" customHeight="1" x14ac:dyDescent="0.15">
+        <v>14.2</v>
+      </c>
+    </row>
+    <row r="15" spans="1:11" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="257" t="s">
         <v>67</v>
       </c>
       <c r="B15" s="67">
-        <v>2.8</v>
+        <v>1.7</v>
       </c>
       <c r="C15" s="68">
-        <v>3.9</v>
+        <v>3</v>
       </c>
       <c r="D15" s="68">
-        <v>0.8</v>
+        <v>0.3</v>
       </c>
       <c r="E15" s="68">
-        <v>7.4999999999999991</v>
+        <v>5</v>
       </c>
       <c r="F15" s="68">
-        <v>0.8</v>
+        <v>0</v>
       </c>
       <c r="G15" s="68">
-        <v>2</v>
+        <v>2.2999999999999998</v>
       </c>
       <c r="H15" s="68">
-        <v>27.2</v>
+        <v>34.4</v>
       </c>
       <c r="I15" s="68">
-        <v>22.8</v>
+        <v>19.7</v>
       </c>
       <c r="J15" s="68">
-        <v>52.8</v>
+        <v>56.399999999999991</v>
       </c>
       <c r="K15" s="69">
-        <v>39.799999999999997</v>
+        <v>38.5</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="4"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.78740157480314965" bottom="0.59055118110236227" header="0.59055118110236227" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter scaleWithDoc="0" alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C83577D5-4300-473D-BBE5-9105400D2E13}">
   <sheetPr>
     <tabColor theme="5" tint="0.39997558519241921"/>
     <outlinePr showOutlineSymbols="0"/>
     <pageSetUpPr autoPageBreaks="0" fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:K15"/>
   <sheetViews>
     <sheetView showGridLines="0" showOutlineSymbols="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.75" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.15"/>
+  <sheetFormatPr defaultColWidth="9.77734375" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="10.625" customWidth="1"/>
-    <col min="2" max="11" width="8.75" customWidth="1"/>
+    <col min="1" max="1" width="10.6640625" customWidth="1"/>
+    <col min="2" max="11" width="8.77734375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" ht="19.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="1" spans="1:11" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="42" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="B1" s="42"/>
       <c r="C1" s="42"/>
       <c r="D1" s="42"/>
       <c r="E1" s="42"/>
       <c r="F1" s="42"/>
       <c r="G1" s="42"/>
       <c r="H1" s="42"/>
       <c r="I1" s="42"/>
       <c r="J1" s="42"/>
       <c r="K1" s="42"/>
     </row>
-    <row r="2" spans="1:11" ht="19.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="2" spans="1:11" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="3"/>
       <c r="B2" s="3"/>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="F2" s="3"/>
       <c r="G2" s="3"/>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="3"/>
       <c r="K2" s="4"/>
     </row>
-    <row r="3" spans="1:11" ht="19.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="3" spans="1:11" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="248"/>
       <c r="B3" s="242" t="s">
         <v>26</v>
       </c>
       <c r="C3" s="70"/>
       <c r="D3" s="70"/>
       <c r="E3" s="238"/>
       <c r="F3" s="70"/>
       <c r="G3" s="70"/>
       <c r="H3" s="70"/>
       <c r="I3" s="70"/>
       <c r="J3" s="238"/>
       <c r="K3" s="71"/>
     </row>
-    <row r="4" spans="1:11" ht="19.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="4" spans="1:11" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="249" t="s">
         <v>5</v>
       </c>
       <c r="B4" s="243" t="s">
         <v>27</v>
       </c>
       <c r="C4" s="72"/>
       <c r="D4" s="72"/>
       <c r="E4" s="239"/>
       <c r="F4" s="73" t="s">
         <v>18</v>
       </c>
       <c r="G4" s="74"/>
       <c r="H4" s="74"/>
       <c r="I4" s="75"/>
       <c r="J4" s="239"/>
       <c r="K4" s="76"/>
     </row>
-    <row r="5" spans="1:11" ht="19.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="5" spans="1:11" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="250"/>
       <c r="B5" s="244" t="s">
         <v>12</v>
       </c>
       <c r="C5" s="78" t="s">
         <v>28</v>
       </c>
       <c r="D5" s="79" t="s">
         <v>20</v>
       </c>
       <c r="E5" s="240" t="s">
         <v>66</v>
       </c>
       <c r="F5" s="78" t="s">
         <v>1</v>
       </c>
       <c r="G5" s="80" t="s">
         <v>21</v>
       </c>
       <c r="H5" s="80" t="s">
         <v>22</v>
       </c>
       <c r="I5" s="80" t="s">
         <v>2</v>
       </c>
       <c r="J5" s="240" t="s">
         <v>66</v>
       </c>
       <c r="K5" s="56" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="6" spans="1:11" ht="19.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="6" spans="1:11" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="251"/>
       <c r="B6" s="245"/>
       <c r="C6" s="57" t="s">
         <v>29</v>
       </c>
       <c r="D6" s="58" t="s">
         <v>30</v>
       </c>
       <c r="E6" s="235"/>
       <c r="F6" s="57"/>
       <c r="G6" s="57" t="s">
         <v>31</v>
       </c>
       <c r="H6" s="57" t="s">
         <v>69</v>
       </c>
       <c r="I6" s="57" t="s">
         <v>54</v>
       </c>
       <c r="J6" s="235"/>
       <c r="K6" s="59"/>
     </row>
-    <row r="7" spans="1:11" ht="19.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="7" spans="1:11" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="255" t="s">
         <v>32</v>
       </c>
       <c r="B7" s="246">
-        <v>43.5</v>
+        <v>33.299999999999997</v>
       </c>
       <c r="C7" s="81">
-        <v>17.3</v>
+        <v>19.3</v>
       </c>
       <c r="D7" s="81">
-        <v>0.5</v>
+        <v>0.4</v>
       </c>
       <c r="E7" s="241">
-        <v>61.3</v>
+        <v>52.999999999999993</v>
       </c>
       <c r="F7" s="81">
-        <v>4.7</v>
+        <v>6.8</v>
       </c>
       <c r="G7" s="81">
-        <v>6.3</v>
+        <v>5.6</v>
       </c>
       <c r="H7" s="81">
-        <v>5.2</v>
+        <v>6.4</v>
       </c>
       <c r="I7" s="81">
-        <v>9.4</v>
+        <v>10.4</v>
       </c>
       <c r="J7" s="241">
-        <v>25.6</v>
+        <v>29.199999999999996</v>
       </c>
       <c r="K7" s="82">
-        <v>13.1</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:11" ht="19.5" customHeight="1" x14ac:dyDescent="0.15">
+        <v>17.7</v>
+      </c>
+    </row>
+    <row r="8" spans="1:11" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="256" t="s">
         <v>33</v>
       </c>
       <c r="B8" s="83">
-        <v>1.4</v>
+        <v>1.3</v>
       </c>
       <c r="C8" s="84">
-        <v>12.6</v>
+        <v>12.1</v>
       </c>
       <c r="D8" s="84">
-        <v>24.8</v>
+        <v>22.4</v>
       </c>
       <c r="E8" s="84">
-        <v>38.799999999999997</v>
+        <v>35.799999999999997</v>
       </c>
       <c r="F8" s="84">
-        <v>58.2</v>
+        <v>53.5</v>
       </c>
       <c r="G8" s="84">
-        <v>0.1</v>
+        <v>0.4</v>
       </c>
       <c r="H8" s="84">
-        <v>0.7</v>
+        <v>0.6</v>
       </c>
       <c r="I8" s="84">
-        <v>0.4</v>
+        <v>0.2</v>
       </c>
       <c r="J8" s="84">
-        <v>59.400000000000006</v>
+        <v>54.7</v>
       </c>
       <c r="K8" s="85">
-        <v>1.8</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:11" ht="19.5" customHeight="1" x14ac:dyDescent="0.15">
+        <v>9.5</v>
+      </c>
+    </row>
+    <row r="9" spans="1:11" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="256" t="s">
         <v>10</v>
       </c>
       <c r="B9" s="83">
-        <v>7.4</v>
+        <v>7</v>
       </c>
       <c r="C9" s="84">
-        <v>35.799999999999997</v>
+        <v>32</v>
       </c>
       <c r="D9" s="84">
-        <v>39.299999999999997</v>
+        <v>30.8</v>
       </c>
       <c r="E9" s="84">
-        <v>82.5</v>
+        <v>69.8</v>
       </c>
       <c r="F9" s="84">
-        <v>10.199999999999999</v>
+        <v>9.5</v>
       </c>
       <c r="G9" s="84">
-        <v>2</v>
+        <v>1.7</v>
       </c>
       <c r="H9" s="84">
-        <v>2.1</v>
+        <v>2.4</v>
       </c>
       <c r="I9" s="84">
-        <v>0.5</v>
+        <v>0.7</v>
       </c>
       <c r="J9" s="84">
-        <v>14.799999999999999</v>
+        <v>14.299999999999999</v>
       </c>
       <c r="K9" s="85">
-        <v>2.7</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:11" ht="19.5" customHeight="1" x14ac:dyDescent="0.15">
+        <v>15.9</v>
+      </c>
+    </row>
+    <row r="10" spans="1:11" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="256" t="s">
         <v>9</v>
       </c>
       <c r="B10" s="86">
-        <v>25.6</v>
+        <v>23.1</v>
       </c>
       <c r="C10" s="87">
-        <v>45.7</v>
+        <v>41.3</v>
       </c>
       <c r="D10" s="87">
-        <v>3.5</v>
+        <v>3.4</v>
       </c>
       <c r="E10" s="87">
-        <v>74.800000000000011</v>
+        <v>67.800000000000011</v>
       </c>
       <c r="F10" s="87">
-        <v>2.6</v>
+        <v>1.2</v>
       </c>
       <c r="G10" s="87">
-        <v>9.1999999999999993</v>
+        <v>9.4</v>
       </c>
       <c r="H10" s="87">
-        <v>3.3</v>
+        <v>4</v>
       </c>
       <c r="I10" s="87">
-        <v>3.1</v>
+        <v>1.6</v>
       </c>
       <c r="J10" s="87">
-        <v>18.2</v>
+        <v>16.2</v>
       </c>
       <c r="K10" s="85">
-        <v>7</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:11" ht="19.5" customHeight="1" x14ac:dyDescent="0.15">
+        <v>16.2</v>
+      </c>
+    </row>
+    <row r="11" spans="1:11" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="256" t="s">
         <v>8</v>
       </c>
       <c r="B11" s="83">
-        <v>36.9</v>
+        <v>31.1</v>
       </c>
       <c r="C11" s="84">
-        <v>37.700000000000003</v>
+        <v>33.6</v>
       </c>
       <c r="D11" s="84">
-        <v>0.7</v>
+        <v>0.9</v>
       </c>
       <c r="E11" s="84">
-        <v>75.3</v>
+        <v>65.600000000000009</v>
       </c>
       <c r="F11" s="84">
-        <v>0.2</v>
+        <v>0.6</v>
       </c>
       <c r="G11" s="84">
-        <v>7.9</v>
+        <v>8.4</v>
       </c>
       <c r="H11" s="84">
-        <v>4.3</v>
+        <v>5</v>
       </c>
       <c r="I11" s="84">
-        <v>3.1</v>
+        <v>2.8</v>
       </c>
       <c r="J11" s="84">
-        <v>15.499999999999998</v>
+        <v>16.8</v>
       </c>
       <c r="K11" s="85">
-        <v>9.1999999999999993</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:11" ht="19.5" customHeight="1" x14ac:dyDescent="0.15">
+        <v>17.600000000000001</v>
+      </c>
+    </row>
+    <row r="12" spans="1:11" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="256" t="s">
         <v>7</v>
       </c>
       <c r="B12" s="83">
-        <v>46.5</v>
+        <v>33.299999999999997</v>
       </c>
       <c r="C12" s="84">
-        <v>31.7</v>
+        <v>27.7</v>
       </c>
       <c r="D12" s="84">
         <v>0</v>
       </c>
       <c r="E12" s="84">
-        <v>78.2</v>
+        <v>61</v>
       </c>
       <c r="F12" s="84">
-        <v>2.6</v>
+        <v>2.7</v>
       </c>
       <c r="G12" s="84">
-        <v>2.6</v>
+        <v>4</v>
       </c>
       <c r="H12" s="84">
-        <v>7.3</v>
+        <v>4.5999999999999996</v>
       </c>
       <c r="I12" s="84">
-        <v>1.7</v>
+        <v>5.6</v>
       </c>
       <c r="J12" s="84">
-        <v>14.2</v>
+        <v>16.899999999999999</v>
       </c>
       <c r="K12" s="85">
-        <v>7.6</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:11" ht="19.5" customHeight="1" x14ac:dyDescent="0.15">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="13" spans="1:11" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="256" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="83">
-        <v>42.6</v>
+        <v>38</v>
       </c>
       <c r="C13" s="84">
-        <v>23.4</v>
+        <v>23.9</v>
       </c>
       <c r="D13" s="84">
+        <v>1.6</v>
+      </c>
+      <c r="E13" s="84">
+        <v>63.5</v>
+      </c>
+      <c r="F13" s="84">
         <v>2</v>
       </c>
-      <c r="E13" s="84">
-[...4 lines deleted...]
-      </c>
       <c r="G13" s="84">
-        <v>5.0999999999999996</v>
+        <v>3</v>
       </c>
       <c r="H13" s="84">
-        <v>7.6</v>
+        <v>7.9</v>
       </c>
       <c r="I13" s="84">
-        <v>4.5999999999999996</v>
+        <v>7.2</v>
       </c>
       <c r="J13" s="84">
-        <v>18.299999999999997</v>
+        <v>20.100000000000001</v>
       </c>
       <c r="K13" s="85">
-        <v>13.7</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:11" ht="19.5" customHeight="1" x14ac:dyDescent="0.15">
+        <v>16.399999999999999</v>
+      </c>
+    </row>
+    <row r="14" spans="1:11" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="256" t="s">
         <v>68</v>
       </c>
       <c r="B14" s="83">
-        <v>15.4</v>
+        <v>26.7</v>
       </c>
       <c r="C14" s="84">
-        <v>20.5</v>
+        <v>18.899999999999999</v>
       </c>
       <c r="D14" s="84">
+        <v>3.3</v>
+      </c>
+      <c r="E14" s="84">
+        <v>48.899999999999991</v>
+      </c>
+      <c r="F14" s="84">
         <v>0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1.3</v>
       </c>
       <c r="G14" s="84">
         <v>0</v>
       </c>
       <c r="H14" s="84">
-        <v>28.2</v>
+        <v>14.4</v>
       </c>
       <c r="I14" s="84">
-        <v>17.899999999999999</v>
+        <v>18.899999999999999</v>
       </c>
       <c r="J14" s="84">
-        <v>47.4</v>
+        <v>33.299999999999997</v>
       </c>
       <c r="K14" s="85">
-        <v>16.7</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:11" ht="19.5" customHeight="1" x14ac:dyDescent="0.15">
+        <v>17.8</v>
+      </c>
+    </row>
+    <row r="15" spans="1:11" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="257" t="s">
         <v>67</v>
       </c>
       <c r="B15" s="88">
-        <v>1.3</v>
+        <v>4.8</v>
       </c>
       <c r="C15" s="89">
-        <v>3.8</v>
+        <v>4.8</v>
       </c>
       <c r="D15" s="89">
         <v>0</v>
       </c>
       <c r="E15" s="89">
-        <v>5.0999999999999996</v>
+        <v>9.6</v>
       </c>
       <c r="F15" s="89">
-        <v>0</v>
+        <v>0.4</v>
       </c>
       <c r="G15" s="89">
-        <v>2.6</v>
+        <v>0.4</v>
       </c>
       <c r="H15" s="89">
-        <v>45.5</v>
+        <v>31.6</v>
       </c>
       <c r="I15" s="89">
-        <v>11.5</v>
+        <v>15.4</v>
       </c>
       <c r="J15" s="89">
-        <v>59.6</v>
+        <v>47.8</v>
       </c>
       <c r="K15" s="90">
-        <v>35.299999999999997</v>
+        <v>42.5</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="4"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.78740157480314965" bottom="0.59055118110236227" header="0.59055118110236227" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter scaleWithDoc="0" alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6EA64B62-F083-4E02-B84C-FC14DE25C197}">
   <sheetPr>
     <tabColor theme="5" tint="0.39997558519241921"/>
     <outlinePr showOutlineSymbols="0"/>
     <pageSetUpPr autoPageBreaks="0" fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:K15"/>
   <sheetViews>
     <sheetView showGridLines="0" showOutlineSymbols="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.75" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.15"/>
+  <sheetFormatPr defaultColWidth="9.77734375" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="10.625" customWidth="1"/>
-    <col min="2" max="11" width="8.75" customWidth="1"/>
+    <col min="1" max="1" width="10.6640625" customWidth="1"/>
+    <col min="2" max="11" width="8.77734375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" ht="19.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="1" spans="1:11" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="42" t="s">
-        <v>81</v>
+        <v>73</v>
       </c>
       <c r="B1" s="42"/>
       <c r="C1" s="42"/>
       <c r="D1" s="42"/>
       <c r="E1" s="42"/>
       <c r="F1" s="42"/>
       <c r="G1" s="42"/>
       <c r="H1" s="42"/>
       <c r="I1" s="42"/>
       <c r="J1" s="42"/>
       <c r="K1" s="42"/>
     </row>
-    <row r="2" spans="1:11" ht="19.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="2" spans="1:11" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="3"/>
       <c r="B2" s="3"/>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="F2" s="3"/>
       <c r="G2" s="3"/>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="3"/>
       <c r="K2" s="4"/>
     </row>
-    <row r="3" spans="1:11" ht="19.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="3" spans="1:11" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="248"/>
       <c r="B3" s="242" t="s">
         <v>26</v>
       </c>
       <c r="C3" s="91"/>
       <c r="D3" s="91"/>
       <c r="E3" s="211"/>
       <c r="F3" s="91"/>
       <c r="G3" s="91"/>
       <c r="H3" s="91"/>
       <c r="I3" s="91"/>
       <c r="J3" s="211"/>
       <c r="K3" s="92"/>
     </row>
-    <row r="4" spans="1:11" ht="19.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="4" spans="1:11" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="249" t="s">
         <v>5</v>
       </c>
       <c r="B4" s="243" t="s">
         <v>27</v>
       </c>
       <c r="C4" s="93"/>
       <c r="D4" s="93"/>
       <c r="E4" s="212"/>
       <c r="F4" s="94" t="s">
         <v>18</v>
       </c>
       <c r="G4" s="95"/>
       <c r="H4" s="95"/>
       <c r="I4" s="96"/>
       <c r="J4" s="212"/>
       <c r="K4" s="97"/>
     </row>
-    <row r="5" spans="1:11" ht="19.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="5" spans="1:11" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="250"/>
       <c r="B5" s="244" t="s">
         <v>12</v>
       </c>
       <c r="C5" s="98" t="s">
         <v>28</v>
       </c>
       <c r="D5" s="99" t="s">
         <v>20</v>
       </c>
       <c r="E5" s="213" t="s">
         <v>66</v>
       </c>
       <c r="F5" s="98" t="s">
         <v>1</v>
       </c>
       <c r="G5" s="100" t="s">
         <v>21</v>
       </c>
       <c r="H5" s="100" t="s">
         <v>22</v>
       </c>
       <c r="I5" s="100" t="s">
         <v>2</v>
       </c>
       <c r="J5" s="213" t="s">
         <v>66</v>
       </c>
       <c r="K5" s="56" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="6" spans="1:11" ht="19.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="6" spans="1:11" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="251"/>
       <c r="B6" s="245"/>
       <c r="C6" s="57" t="s">
         <v>29</v>
       </c>
       <c r="D6" s="58" t="s">
         <v>30</v>
       </c>
       <c r="E6" s="235"/>
       <c r="F6" s="57"/>
       <c r="G6" s="57" t="s">
         <v>31</v>
       </c>
       <c r="H6" s="57" t="s">
         <v>69</v>
       </c>
       <c r="I6" s="57" t="s">
         <v>54</v>
       </c>
       <c r="J6" s="235"/>
       <c r="K6" s="59"/>
     </row>
-    <row r="7" spans="1:11" ht="19.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="7" spans="1:11" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="252" t="s">
         <v>32</v>
       </c>
       <c r="B7" s="246">
-        <v>20.5</v>
+        <v>17.5</v>
       </c>
       <c r="C7" s="101">
-        <v>6.5</v>
+        <v>5.0999999999999996</v>
       </c>
       <c r="D7" s="101">
-        <v>0</v>
+        <v>0.3</v>
       </c>
       <c r="E7" s="237">
-        <v>27</v>
+        <v>22.900000000000002</v>
       </c>
       <c r="F7" s="101">
-        <v>2.7</v>
+        <v>5.5</v>
       </c>
       <c r="G7" s="101">
-        <v>15.4</v>
+        <v>20.2</v>
       </c>
       <c r="H7" s="101">
-        <v>8.1999999999999993</v>
+        <v>10.3</v>
       </c>
       <c r="I7" s="101">
-        <v>33.799999999999997</v>
+        <v>29.5</v>
       </c>
       <c r="J7" s="237">
-        <v>60.099999999999994</v>
+        <v>65.5</v>
       </c>
       <c r="K7" s="102">
-        <v>13</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:11" ht="19.5" customHeight="1" x14ac:dyDescent="0.15">
+        <v>11.6</v>
+      </c>
+    </row>
+    <row r="8" spans="1:11" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="253" t="s">
         <v>11</v>
       </c>
       <c r="B8" s="83">
-        <v>11.3</v>
+        <v>9.5</v>
       </c>
       <c r="C8" s="84">
-        <v>12.6</v>
+        <v>15</v>
       </c>
       <c r="D8" s="84">
-        <v>23.9</v>
+        <v>17.399999999999999</v>
       </c>
       <c r="E8" s="84">
-        <v>47.8</v>
+        <v>41.9</v>
       </c>
       <c r="F8" s="84">
-        <v>17.8</v>
+        <v>22.5</v>
       </c>
       <c r="G8" s="84">
-        <v>6.5</v>
+        <v>5.5</v>
       </c>
       <c r="H8" s="84">
-        <v>4.9000000000000004</v>
+        <v>9.1</v>
       </c>
       <c r="I8" s="84">
-        <v>13.8</v>
+        <v>11.9</v>
       </c>
       <c r="J8" s="84">
-        <v>43</v>
+        <v>49</v>
       </c>
       <c r="K8" s="85">
-        <v>9.3000000000000007</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:11" ht="19.5" customHeight="1" x14ac:dyDescent="0.15">
+        <v>9.1</v>
+      </c>
+    </row>
+    <row r="9" spans="1:11" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="253" t="s">
         <v>10</v>
       </c>
       <c r="B9" s="83">
+        <v>18.899999999999999</v>
+      </c>
+      <c r="C9" s="84">
+        <v>19.2</v>
+      </c>
+      <c r="D9" s="84">
         <v>18</v>
       </c>
-      <c r="C9" s="84">
-[...4 lines deleted...]
-      </c>
       <c r="E9" s="84">
-        <v>55.6</v>
+        <v>56.099999999999994</v>
       </c>
       <c r="F9" s="84">
-        <v>2.8</v>
+        <v>2.9</v>
       </c>
       <c r="G9" s="84">
-        <v>10.1</v>
+        <v>10.8</v>
       </c>
       <c r="H9" s="84">
-        <v>6</v>
+        <v>5.7</v>
       </c>
       <c r="I9" s="84">
-        <v>14.7</v>
+        <v>13.1</v>
       </c>
       <c r="J9" s="84">
-        <v>33.599999999999994</v>
+        <v>32.5</v>
       </c>
       <c r="K9" s="85">
-        <v>10.9</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:11" ht="19.5" customHeight="1" x14ac:dyDescent="0.15">
+        <v>11.3</v>
+      </c>
+    </row>
+    <row r="10" spans="1:11" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="253" t="s">
         <v>9</v>
       </c>
       <c r="B10" s="86">
-        <v>30</v>
+        <v>26.1</v>
       </c>
       <c r="C10" s="87">
-        <v>14.9</v>
+        <v>16</v>
       </c>
       <c r="D10" s="87">
-        <v>0.7</v>
+        <v>0.8</v>
       </c>
       <c r="E10" s="87">
-        <v>45.6</v>
+        <v>42.9</v>
       </c>
       <c r="F10" s="87">
-        <v>0.3</v>
+        <v>0.1</v>
       </c>
       <c r="G10" s="87">
-        <v>21.6</v>
+        <v>19.600000000000001</v>
       </c>
       <c r="H10" s="87">
-        <v>6.5</v>
+        <v>6.2</v>
       </c>
       <c r="I10" s="87">
-        <v>18.2</v>
+        <v>19.600000000000001</v>
       </c>
       <c r="J10" s="87">
-        <v>46.6</v>
+        <v>45.5</v>
       </c>
       <c r="K10" s="85">
-        <v>7.8</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:11" ht="19.5" customHeight="1" x14ac:dyDescent="0.15">
+        <v>11.6</v>
+      </c>
+    </row>
+    <row r="11" spans="1:11" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="253" t="s">
         <v>8</v>
       </c>
       <c r="B11" s="83">
-        <v>32.4</v>
+        <v>29.3</v>
       </c>
       <c r="C11" s="84">
-        <v>12.6</v>
+        <v>13.1</v>
       </c>
       <c r="D11" s="84">
-        <v>0.2</v>
+        <v>0.1</v>
       </c>
       <c r="E11" s="84">
-        <v>45.2</v>
+        <v>42.5</v>
       </c>
       <c r="F11" s="84">
         <v>0.5</v>
       </c>
       <c r="G11" s="84">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="H11" s="84">
-        <v>5</v>
+        <v>6.5</v>
       </c>
       <c r="I11" s="84">
-        <v>22.8</v>
+        <v>21.8</v>
       </c>
       <c r="J11" s="84">
-        <v>45.3</v>
+        <v>47.8</v>
       </c>
       <c r="K11" s="85">
-        <v>9.5</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:11" ht="19.5" customHeight="1" x14ac:dyDescent="0.15">
+        <v>9.8000000000000007</v>
+      </c>
+    </row>
+    <row r="12" spans="1:11" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="253" t="s">
         <v>7</v>
       </c>
       <c r="B12" s="83">
-        <v>35.799999999999997</v>
+        <v>32.9</v>
       </c>
       <c r="C12" s="84">
-        <v>12.2</v>
+        <v>12.3</v>
       </c>
       <c r="D12" s="84">
-        <v>0.4</v>
+        <v>1</v>
       </c>
       <c r="E12" s="84">
-        <v>48.4</v>
+        <v>46.2</v>
       </c>
       <c r="F12" s="84">
-        <v>1.4</v>
+        <v>1.8</v>
       </c>
       <c r="G12" s="84">
-        <v>14.8</v>
+        <v>15.3</v>
       </c>
       <c r="H12" s="84">
-        <v>6.2</v>
+        <v>8.1</v>
       </c>
       <c r="I12" s="84">
-        <v>20</v>
+        <v>21.2</v>
       </c>
       <c r="J12" s="84">
-        <v>42.4</v>
+        <v>46.400000000000006</v>
       </c>
       <c r="K12" s="85">
-        <v>9.1999999999999993</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:11" ht="19.5" customHeight="1" x14ac:dyDescent="0.15">
+        <v>7.3</v>
+      </c>
+    </row>
+    <row r="13" spans="1:11" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="253" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="83">
-        <v>32.5</v>
+        <v>32</v>
       </c>
       <c r="C13" s="84">
-        <v>9.5</v>
+        <v>8.1</v>
       </c>
       <c r="D13" s="84">
         <v>0</v>
       </c>
       <c r="E13" s="84">
-        <v>42</v>
+        <v>40.1</v>
       </c>
       <c r="F13" s="84">
-        <v>1.6</v>
+        <v>0.8</v>
       </c>
       <c r="G13" s="84">
-        <v>6.6</v>
+        <v>7.3</v>
       </c>
       <c r="H13" s="84">
-        <v>10.6</v>
+        <v>16.399999999999999</v>
       </c>
       <c r="I13" s="84">
-        <v>22.2</v>
+        <v>22.4</v>
       </c>
       <c r="J13" s="84">
-        <v>41</v>
+        <v>46.9</v>
       </c>
       <c r="K13" s="85">
-        <v>16.899999999999999</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:11" ht="19.5" customHeight="1" x14ac:dyDescent="0.15">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="14" spans="1:11" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="253" t="s">
         <v>68</v>
       </c>
       <c r="B14" s="83">
-        <v>13.5</v>
+        <v>10.4</v>
       </c>
       <c r="C14" s="84">
-        <v>8.3000000000000007</v>
+        <v>2.8</v>
       </c>
       <c r="D14" s="84">
         <v>0</v>
       </c>
       <c r="E14" s="84">
-        <v>21.8</v>
+        <v>13.2</v>
       </c>
       <c r="F14" s="84">
         <v>0</v>
       </c>
       <c r="G14" s="84">
-        <v>5.2</v>
+        <v>8.5</v>
       </c>
       <c r="H14" s="84">
-        <v>20.8</v>
+        <v>30.2</v>
       </c>
       <c r="I14" s="84">
-        <v>34.4</v>
+        <v>26.4</v>
       </c>
       <c r="J14" s="84">
-        <v>60.4</v>
+        <v>65.099999999999994</v>
       </c>
       <c r="K14" s="85">
-        <v>17.7</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:11" ht="19.5" customHeight="1" x14ac:dyDescent="0.15">
+        <v>21.7</v>
+      </c>
+    </row>
+    <row r="15" spans="1:11" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="254" t="s">
         <v>67</v>
       </c>
       <c r="B15" s="88">
-        <v>1.5</v>
+        <v>0.9</v>
       </c>
       <c r="C15" s="89">
-        <v>2.5</v>
+        <v>1.7</v>
       </c>
       <c r="D15" s="89">
+        <v>0.3</v>
+      </c>
+      <c r="E15" s="89">
+        <v>2.9</v>
+      </c>
+      <c r="F15" s="89">
         <v>0</v>
       </c>
-      <c r="E15" s="89">
-[...4 lines deleted...]
-      </c>
       <c r="G15" s="89">
-        <v>2.2000000000000002</v>
+        <v>1.2</v>
       </c>
       <c r="H15" s="89">
-        <v>11.1</v>
+        <v>16.3</v>
       </c>
       <c r="I15" s="89">
-        <v>19.7</v>
+        <v>23</v>
       </c>
       <c r="J15" s="89">
-        <v>33.6</v>
+        <v>40.5</v>
       </c>
       <c r="K15" s="90">
-        <v>62.5</v>
+        <v>56.6</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="4"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.78740157480314965" bottom="0.59055118110236227" header="0.59055118110236227" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter scaleWithDoc="0" alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F4A8708C-0EC8-4588-AE42-271CA48C0912}">
   <sheetPr>
     <tabColor theme="5" tint="0.39997558519241921"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:L9"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.625" defaultRowHeight="16.5" customHeight="1" x14ac:dyDescent="0.15"/>
+  <sheetFormatPr defaultColWidth="8.6640625" defaultRowHeight="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="8.625" customWidth="1"/>
-    <col min="2" max="2" width="8.125" customWidth="1"/>
+    <col min="1" max="1" width="8.6640625" customWidth="1"/>
+    <col min="2" max="2" width="8.109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="1" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="103" t="s">
-        <v>80</v>
+        <v>74</v>
       </c>
       <c r="B1" s="104"/>
       <c r="C1" s="104"/>
       <c r="D1" s="104"/>
       <c r="E1" s="104"/>
       <c r="F1" s="104"/>
       <c r="G1" s="104"/>
       <c r="H1" s="104"/>
       <c r="I1" s="104"/>
       <c r="J1" s="104"/>
       <c r="K1" s="104"/>
       <c r="L1" s="104"/>
     </row>
-    <row r="2" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="2" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="5"/>
       <c r="B2" s="5"/>
       <c r="C2" s="5"/>
       <c r="D2" s="5"/>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
       <c r="J2" s="6"/>
       <c r="K2" s="6"/>
       <c r="L2" s="2"/>
     </row>
-    <row r="3" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="3" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="105"/>
       <c r="B3" s="105"/>
       <c r="C3" s="91" t="s">
         <v>26</v>
       </c>
       <c r="D3" s="91"/>
       <c r="E3" s="91"/>
       <c r="F3" s="129"/>
       <c r="G3" s="91"/>
       <c r="H3" s="91"/>
       <c r="I3" s="91"/>
       <c r="J3" s="91"/>
       <c r="K3" s="189"/>
       <c r="L3" s="92"/>
     </row>
-    <row r="4" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="4" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="16" t="s">
         <v>34</v>
       </c>
       <c r="B4" s="106" t="s">
         <v>16</v>
       </c>
       <c r="C4" s="93" t="s">
         <v>27</v>
       </c>
       <c r="D4" s="93"/>
       <c r="E4" s="93"/>
       <c r="F4" s="185"/>
       <c r="G4" s="94" t="s">
         <v>18</v>
       </c>
       <c r="H4" s="95"/>
       <c r="I4" s="95"/>
       <c r="J4" s="96"/>
       <c r="K4" s="190"/>
       <c r="L4" s="97"/>
     </row>
-    <row r="5" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="5" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="16"/>
       <c r="B5" s="16"/>
       <c r="C5" s="107" t="s">
         <v>12</v>
       </c>
       <c r="D5" s="98" t="s">
         <v>28</v>
       </c>
       <c r="E5" s="99" t="s">
         <v>20</v>
       </c>
       <c r="F5" s="137" t="s">
         <v>42</v>
       </c>
       <c r="G5" s="98" t="s">
         <v>1</v>
       </c>
       <c r="H5" s="100" t="s">
         <v>21</v>
       </c>
       <c r="I5" s="100" t="s">
         <v>22</v>
       </c>
       <c r="J5" s="100" t="s">
         <v>2</v>
       </c>
       <c r="K5" s="137" t="s">
         <v>42</v>
       </c>
       <c r="L5" s="56" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="6" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="6" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="108"/>
       <c r="B6" s="109"/>
       <c r="C6" s="110"/>
       <c r="D6" s="111" t="s">
         <v>29</v>
       </c>
       <c r="E6" s="112" t="s">
         <v>30</v>
       </c>
       <c r="F6" s="186"/>
       <c r="G6" s="111"/>
       <c r="H6" s="111" t="s">
         <v>31</v>
       </c>
       <c r="I6" s="111"/>
       <c r="J6" s="111" t="s">
         <v>54</v>
       </c>
       <c r="K6" s="186"/>
       <c r="L6" s="113"/>
     </row>
-    <row r="7" spans="1:12" ht="27" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="7" spans="1:12" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="114" t="s">
         <v>43</v>
       </c>
       <c r="B7" s="115">
         <v>100</v>
       </c>
       <c r="C7" s="116">
-        <v>29.9</v>
+        <v>26.6</v>
       </c>
       <c r="D7" s="117">
-        <v>25</v>
+        <v>24.7</v>
       </c>
       <c r="E7" s="117">
-        <v>5.9</v>
+        <v>6.6</v>
       </c>
       <c r="F7" s="187">
-        <v>60.8</v>
+        <v>57.9</v>
       </c>
       <c r="G7" s="117">
-        <v>5.8</v>
+        <v>5.0999999999999996</v>
       </c>
       <c r="H7" s="117">
-        <v>2.2000000000000002</v>
+        <v>1.9</v>
       </c>
       <c r="I7" s="117">
-        <v>16.399999999999999</v>
+        <v>16.600000000000001</v>
       </c>
       <c r="J7" s="117">
-        <v>3.6</v>
+        <v>4.8</v>
       </c>
       <c r="K7" s="191">
-        <v>28</v>
+        <v>28.400000000000002</v>
       </c>
       <c r="L7" s="117">
-        <v>11.2</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:12" ht="27" customHeight="1" x14ac:dyDescent="0.15">
+        <v>13.7</v>
+      </c>
+    </row>
+    <row r="8" spans="1:12" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="118" t="s">
         <v>44</v>
       </c>
       <c r="B8" s="119">
         <v>100</v>
       </c>
       <c r="C8" s="120">
-        <v>10.7</v>
+        <v>9.4</v>
       </c>
       <c r="D8" s="119">
-        <v>22.8</v>
+        <v>21.1</v>
       </c>
       <c r="E8" s="119">
-        <v>6.5</v>
+        <v>6.3</v>
       </c>
       <c r="F8" s="119">
-        <v>40</v>
+        <v>36.799999999999997</v>
       </c>
       <c r="G8" s="119">
-        <v>8</v>
+        <v>5.9</v>
       </c>
       <c r="H8" s="119">
-        <v>12.3</v>
+        <v>9.8000000000000007</v>
       </c>
       <c r="I8" s="119">
-        <v>16.3</v>
+        <v>19.5</v>
       </c>
       <c r="J8" s="119">
-        <v>4.5</v>
+        <v>3.7</v>
       </c>
       <c r="K8" s="192">
-        <v>41.1</v>
+        <v>38.900000000000006</v>
       </c>
       <c r="L8" s="121">
-        <v>19</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:12" ht="27" customHeight="1" x14ac:dyDescent="0.15">
+        <v>24.4</v>
+      </c>
+    </row>
+    <row r="9" spans="1:12" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="122" t="s">
         <v>35</v>
       </c>
       <c r="B9" s="123" t="s">
         <v>13</v>
       </c>
       <c r="C9" s="124">
-        <v>19.2</v>
+        <v>17.200000000000003</v>
       </c>
       <c r="D9" s="125">
-        <v>2.1999999999999993</v>
+        <v>3.5999999999999979</v>
       </c>
       <c r="E9" s="125">
-        <v>-0.59999999999999964</v>
+        <v>0.29999999999999982</v>
       </c>
       <c r="F9" s="188">
-        <v>20.799999999999997</v>
+        <v>21.1</v>
       </c>
       <c r="G9" s="125">
-        <v>-2.2000000000000002</v>
+        <v>-0.80000000000000071</v>
       </c>
       <c r="H9" s="125">
-        <v>-10.100000000000001</v>
+        <v>-7.9</v>
       </c>
       <c r="I9" s="125">
-        <v>9.9999999999997868E-2</v>
+        <v>-2.8999999999999986</v>
       </c>
       <c r="J9" s="125">
-        <v>-0.89999999999999991</v>
+        <v>1.0999999999999996</v>
       </c>
       <c r="K9" s="188">
-        <v>-13.100000000000001</v>
+        <v>-10.500000000000004</v>
       </c>
       <c r="L9" s="125">
-        <v>-7.8000000000000007</v>
+        <v>-10.7</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="4"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="81" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C1EA91BB-27A7-4D5E-9B2E-474C773D7A51}">
   <sheetPr>
     <tabColor theme="5" tint="0.39997558519241921"/>
     <outlinePr showOutlineSymbols="0"/>
     <pageSetUpPr autoPageBreaks="0" fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:L16"/>
   <sheetViews>
     <sheetView showGridLines="0" showOutlineSymbols="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.75" defaultRowHeight="19.5" customHeight="1" x14ac:dyDescent="0.15"/>
+  <sheetFormatPr defaultColWidth="9.77734375" defaultRowHeight="19.5" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="9.5" style="15" bestFit="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="13" max="16384" width="9.75" style="12"/>
+    <col min="1" max="1" width="9.44140625" style="15" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="6.21875" style="15" customWidth="1"/>
+    <col min="3" max="3" width="8.109375" style="15" customWidth="1"/>
+    <col min="4" max="12" width="8.109375" style="1" customWidth="1"/>
+    <col min="13" max="16384" width="9.77734375" style="12"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12" ht="19.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="1" spans="1:12" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="126" t="s">
-        <v>79</v>
+        <v>75</v>
       </c>
       <c r="B1" s="126"/>
       <c r="C1" s="139"/>
       <c r="D1" s="139"/>
       <c r="E1" s="139"/>
       <c r="F1" s="139"/>
       <c r="G1" s="139"/>
       <c r="H1" s="139"/>
       <c r="I1" s="139"/>
       <c r="J1" s="139"/>
       <c r="K1" s="139"/>
       <c r="L1" s="139"/>
     </row>
-    <row r="2" spans="1:12" s="140" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="2" spans="1:12" s="140" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="13"/>
       <c r="B2" s="13"/>
       <c r="C2" s="13"/>
       <c r="D2" s="13"/>
       <c r="E2" s="13"/>
       <c r="F2" s="13"/>
       <c r="G2" s="13"/>
       <c r="H2" s="13"/>
       <c r="I2" s="13"/>
       <c r="J2" s="13"/>
       <c r="K2" s="13"/>
       <c r="L2" s="14"/>
     </row>
-    <row r="3" spans="1:12" s="46" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="3" spans="1:12" s="46" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="141"/>
       <c r="B3" s="223"/>
       <c r="C3" s="211" t="s">
         <v>26</v>
       </c>
       <c r="D3" s="129"/>
       <c r="E3" s="129"/>
       <c r="F3" s="211"/>
       <c r="G3" s="129"/>
       <c r="H3" s="129"/>
       <c r="I3" s="129"/>
       <c r="J3" s="129"/>
       <c r="K3" s="211"/>
       <c r="L3" s="130"/>
     </row>
-    <row r="4" spans="1:12" s="46" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="4" spans="1:12" s="46" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="215" t="s">
         <v>5</v>
       </c>
       <c r="B4" s="224" t="s">
         <v>56</v>
       </c>
       <c r="C4" s="221" t="s">
         <v>27</v>
       </c>
       <c r="D4" s="131"/>
       <c r="E4" s="131"/>
       <c r="F4" s="212"/>
       <c r="G4" s="132" t="s">
         <v>18</v>
       </c>
       <c r="H4" s="133"/>
       <c r="I4" s="133"/>
       <c r="J4" s="134"/>
       <c r="K4" s="212"/>
       <c r="L4" s="135"/>
     </row>
-    <row r="5" spans="1:12" s="46" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="5" spans="1:12" s="46" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="77"/>
       <c r="B5" s="225"/>
       <c r="C5" s="222" t="s">
         <v>12</v>
       </c>
       <c r="D5" s="136" t="s">
         <v>28</v>
       </c>
       <c r="E5" s="137" t="s">
         <v>20</v>
       </c>
       <c r="F5" s="213" t="s">
         <v>55</v>
       </c>
       <c r="G5" s="136" t="s">
         <v>1</v>
       </c>
       <c r="H5" s="138" t="s">
         <v>21</v>
       </c>
       <c r="I5" s="138" t="s">
         <v>22</v>
       </c>
       <c r="J5" s="138" t="s">
         <v>2</v>
       </c>
       <c r="K5" s="213" t="s">
         <v>55</v>
       </c>
       <c r="L5" s="56" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="6" spans="1:12" s="46" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="6" spans="1:12" s="46" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="52"/>
       <c r="B6" s="225"/>
       <c r="C6" s="193"/>
       <c r="D6" s="16" t="s">
         <v>29</v>
       </c>
       <c r="E6" s="218" t="s">
         <v>30</v>
       </c>
       <c r="F6" s="218"/>
       <c r="G6" s="16"/>
       <c r="H6" s="16" t="s">
         <v>31</v>
       </c>
       <c r="I6" s="16" t="s">
         <v>65</v>
       </c>
       <c r="J6" s="16" t="s">
         <v>54</v>
       </c>
       <c r="K6" s="218"/>
       <c r="L6" s="219"/>
     </row>
-    <row r="7" spans="1:12" ht="19.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="7" spans="1:12" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="216" t="s">
         <v>33</v>
       </c>
       <c r="B7" s="226" t="s">
         <v>59</v>
       </c>
       <c r="C7" s="220">
-        <v>9.8000000000000007</v>
+        <v>3.9</v>
       </c>
       <c r="D7" s="214">
-        <v>13.9</v>
+        <v>10.5</v>
       </c>
       <c r="E7" s="214">
-        <v>6.9</v>
+        <v>9.1999999999999993</v>
       </c>
       <c r="F7" s="214">
-        <v>30.6</v>
+        <v>23.6</v>
       </c>
       <c r="G7" s="214">
-        <v>54.9</v>
+        <v>56.9</v>
       </c>
       <c r="H7" s="214">
-        <v>0.6</v>
+        <v>0</v>
       </c>
       <c r="I7" s="214">
-        <v>9.1999999999999993</v>
+        <v>6.5</v>
       </c>
       <c r="J7" s="214">
-        <v>0.6</v>
+        <v>0.7</v>
       </c>
       <c r="K7" s="214">
-        <v>65.3</v>
+        <v>64.099999999999994</v>
       </c>
       <c r="L7" s="214">
-        <v>4</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:12" ht="19.5" customHeight="1" x14ac:dyDescent="0.15">
+        <v>12.4</v>
+      </c>
+    </row>
+    <row r="8" spans="1:12" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="217"/>
       <c r="B8" s="227" t="s">
         <v>60</v>
       </c>
       <c r="C8" s="142">
-        <v>1.8</v>
+        <v>1.5</v>
       </c>
       <c r="D8" s="143">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="E8" s="143">
-        <v>5.5</v>
+        <v>9.9</v>
       </c>
       <c r="F8" s="143">
-        <v>17.3</v>
+        <v>24.4</v>
       </c>
       <c r="G8" s="143">
-        <v>56.4</v>
+        <v>50.4</v>
       </c>
       <c r="H8" s="143">
-        <v>1.8</v>
+        <v>0.8</v>
       </c>
       <c r="I8" s="143">
-        <v>10</v>
+        <v>10.7</v>
       </c>
       <c r="J8" s="143">
-        <v>1.8</v>
+        <v>1.5</v>
       </c>
       <c r="K8" s="143">
-        <v>69.999999999999986</v>
+        <v>63.399999999999991</v>
       </c>
       <c r="L8" s="143">
-        <v>12.7</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:12" ht="19.5" customHeight="1" x14ac:dyDescent="0.15">
+        <v>12.2</v>
+      </c>
+    </row>
+    <row r="9" spans="1:12" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="216" t="s">
         <v>61</v>
       </c>
       <c r="B9" s="226" t="s">
         <v>59</v>
       </c>
       <c r="C9" s="220">
+        <v>16.899999999999999</v>
+      </c>
+      <c r="D9" s="214">
+        <v>28.3</v>
+      </c>
+      <c r="E9" s="214">
+        <v>20.9</v>
+      </c>
+      <c r="F9" s="214">
+        <v>66.099999999999994</v>
+      </c>
+      <c r="G9" s="214">
+        <v>7.1</v>
+      </c>
+      <c r="H9" s="214">
+        <v>1.5</v>
+      </c>
+      <c r="I9" s="214">
+        <v>9.6999999999999993</v>
+      </c>
+      <c r="J9" s="214">
+        <v>1.3</v>
+      </c>
+      <c r="K9" s="214">
+        <v>19.599999999999998</v>
+      </c>
+      <c r="L9" s="214">
         <v>14.3</v>
       </c>
-      <c r="D9" s="214">
-[...27 lines deleted...]
-    <row r="10" spans="1:12" ht="19.5" customHeight="1" x14ac:dyDescent="0.15">
+    </row>
+    <row r="10" spans="1:12" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="217"/>
       <c r="B10" s="227" t="s">
         <v>60</v>
       </c>
       <c r="C10" s="142">
-        <v>8.3000000000000007</v>
+        <v>4.8</v>
       </c>
       <c r="D10" s="143">
-        <v>25.6</v>
+        <v>33.5</v>
       </c>
       <c r="E10" s="143">
-        <v>22.8</v>
+        <v>18.8</v>
       </c>
       <c r="F10" s="143">
-        <v>56.7</v>
+        <v>57.099999999999994</v>
       </c>
       <c r="G10" s="143">
-        <v>9.3000000000000007</v>
+        <v>6.3</v>
       </c>
       <c r="H10" s="143">
-        <v>3.5</v>
+        <v>4</v>
       </c>
       <c r="I10" s="143">
-        <v>14.5</v>
+        <v>11.8</v>
       </c>
       <c r="J10" s="143">
-        <v>1</v>
+        <v>1.3</v>
       </c>
       <c r="K10" s="143">
-        <v>28.3</v>
+        <v>23.400000000000002</v>
       </c>
       <c r="L10" s="143">
-        <v>15</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:12" ht="19.5" customHeight="1" x14ac:dyDescent="0.15">
+        <v>19.8</v>
+      </c>
+    </row>
+    <row r="11" spans="1:12" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="216" t="s">
         <v>62</v>
       </c>
       <c r="B11" s="226" t="s">
         <v>59</v>
       </c>
       <c r="C11" s="220">
-        <v>34.5</v>
+        <v>30</v>
       </c>
       <c r="D11" s="214">
-        <v>33.799999999999997</v>
+        <v>31.6</v>
       </c>
       <c r="E11" s="214">
-        <v>4.4000000000000004</v>
+        <v>7.3</v>
       </c>
       <c r="F11" s="214">
-        <v>72.7</v>
+        <v>68.900000000000006</v>
       </c>
       <c r="G11" s="214">
-        <v>1.2</v>
+        <v>0.5</v>
       </c>
       <c r="H11" s="214">
-        <v>5.0999999999999996</v>
+        <v>3.2</v>
       </c>
       <c r="I11" s="214">
+        <v>12.8</v>
+      </c>
+      <c r="J11" s="214">
+        <v>1.6</v>
+      </c>
+      <c r="K11" s="214">
+        <v>18.100000000000001</v>
+      </c>
+      <c r="L11" s="214">
         <v>13</v>
       </c>
-      <c r="J11" s="214">
-[...9 lines deleted...]
-    <row r="12" spans="1:12" ht="19.5" customHeight="1" x14ac:dyDescent="0.15">
+    </row>
+    <row r="12" spans="1:12" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="217"/>
       <c r="B12" s="227" t="s">
         <v>60</v>
       </c>
       <c r="C12" s="142">
-        <v>18</v>
+        <v>13.9</v>
       </c>
       <c r="D12" s="143">
-        <v>30.5</v>
+        <v>28.2</v>
       </c>
       <c r="E12" s="143">
-        <v>1.1000000000000001</v>
+        <v>3.6</v>
       </c>
       <c r="F12" s="143">
-        <v>49.6</v>
+        <v>45.7</v>
       </c>
       <c r="G12" s="143">
-        <v>1.8</v>
+        <v>1.3</v>
       </c>
       <c r="H12" s="143">
-        <v>16.5</v>
+        <v>12.3</v>
       </c>
       <c r="I12" s="143">
-        <v>12.5</v>
+        <v>18.399999999999999</v>
       </c>
       <c r="J12" s="143">
-        <v>3.3</v>
+        <v>2.2999999999999998</v>
       </c>
       <c r="K12" s="143">
-        <v>34.1</v>
+        <v>34.299999999999997</v>
       </c>
       <c r="L12" s="143">
-        <v>16.2</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:12" ht="19.5" customHeight="1" x14ac:dyDescent="0.15">
+        <v>20.100000000000001</v>
+      </c>
+    </row>
+    <row r="13" spans="1:12" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="216" t="s">
         <v>63</v>
       </c>
       <c r="B13" s="226" t="s">
         <v>59</v>
       </c>
       <c r="C13" s="220">
-        <v>37.1</v>
+        <v>30.9</v>
       </c>
       <c r="D13" s="214">
-        <v>31.8</v>
+        <v>31.2</v>
       </c>
       <c r="E13" s="214">
-        <v>0.9</v>
+        <v>1.1000000000000001</v>
       </c>
       <c r="F13" s="214">
-        <v>69.800000000000011</v>
+        <v>63.199999999999996</v>
       </c>
       <c r="G13" s="214">
-        <v>0.3</v>
+        <v>0.4</v>
       </c>
       <c r="H13" s="214">
-        <v>2.8</v>
+        <v>3</v>
       </c>
       <c r="I13" s="214">
-        <v>14.8</v>
+        <v>13.4</v>
       </c>
       <c r="J13" s="214">
-        <v>2.2000000000000002</v>
+        <v>4.8</v>
       </c>
       <c r="K13" s="214">
-        <v>20.099999999999998</v>
+        <v>21.6</v>
       </c>
       <c r="L13" s="214">
-        <v>10.1</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:12" ht="19.5" customHeight="1" x14ac:dyDescent="0.15">
+        <v>15.2</v>
+      </c>
+    </row>
+    <row r="14" spans="1:12" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="217"/>
       <c r="B14" s="227" t="s">
         <v>60</v>
       </c>
       <c r="C14" s="142">
-        <v>11.4</v>
+        <v>16.100000000000001</v>
       </c>
       <c r="D14" s="143">
-        <v>27.5</v>
+        <v>23</v>
       </c>
       <c r="E14" s="143">
-        <v>0.6</v>
+        <v>1.9</v>
       </c>
       <c r="F14" s="143">
-        <v>39.5</v>
+        <v>41</v>
       </c>
       <c r="G14" s="143">
         <v>0.6</v>
       </c>
       <c r="H14" s="143">
-        <v>23.4</v>
+        <v>16.8</v>
       </c>
       <c r="I14" s="143">
-        <v>14.4</v>
+        <v>17.399999999999999</v>
       </c>
       <c r="J14" s="143">
-        <v>2.4</v>
+        <v>2.5</v>
       </c>
       <c r="K14" s="143">
-        <v>40.799999999999997</v>
+        <v>37.299999999999997</v>
       </c>
       <c r="L14" s="143">
-        <v>19.8</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:12" ht="19.5" customHeight="1" x14ac:dyDescent="0.15">
+        <v>21.7</v>
+      </c>
+    </row>
+    <row r="15" spans="1:12" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="216" t="s">
         <v>64</v>
       </c>
       <c r="B15" s="226" t="s">
         <v>59</v>
       </c>
       <c r="C15" s="220">
-        <v>36.700000000000003</v>
+        <v>38.1</v>
       </c>
       <c r="D15" s="214">
-        <v>31.6</v>
+        <v>28.7</v>
       </c>
       <c r="E15" s="214">
-        <v>0</v>
+        <v>0.5</v>
       </c>
       <c r="F15" s="214">
-        <v>68.300000000000011</v>
+        <v>67.3</v>
       </c>
       <c r="G15" s="214">
         <v>0.5</v>
       </c>
       <c r="H15" s="214">
-        <v>2.8</v>
+        <v>2</v>
       </c>
       <c r="I15" s="214">
-        <v>15.3</v>
+        <v>14.9</v>
       </c>
       <c r="J15" s="214">
-        <v>2.8</v>
+        <v>5.4</v>
       </c>
       <c r="K15" s="214">
-        <v>21.400000000000002</v>
+        <v>22.799999999999997</v>
       </c>
       <c r="L15" s="214">
-        <v>10.199999999999999</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:12" ht="19.5" customHeight="1" x14ac:dyDescent="0.15">
+        <v>9.9</v>
+      </c>
+    </row>
+    <row r="16" spans="1:12" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="217"/>
       <c r="B16" s="227" t="s">
         <v>60</v>
       </c>
       <c r="C16" s="142">
-        <v>13</v>
+        <v>10.5</v>
       </c>
       <c r="D16" s="143">
-        <v>34</v>
+        <v>21.1</v>
       </c>
       <c r="E16" s="143">
+        <v>1.5</v>
+      </c>
+      <c r="F16" s="143">
+        <v>33.1</v>
+      </c>
+      <c r="G16" s="143">
         <v>0</v>
       </c>
-      <c r="F16" s="143">
-[...4 lines deleted...]
-      </c>
       <c r="H16" s="143">
-        <v>15</v>
+        <v>15.8</v>
       </c>
       <c r="I16" s="143">
-        <v>14</v>
+        <v>21.1</v>
       </c>
       <c r="J16" s="143">
-        <v>5</v>
+        <v>5.3</v>
       </c>
       <c r="K16" s="143">
-        <v>35</v>
+        <v>42.2</v>
       </c>
       <c r="L16" s="143">
-        <v>18</v>
+        <v>24.8</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="4"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.59055118110236227" bottom="0.39370078740157483" header="0.59055118110236227" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" scale="95" orientation="portrait" r:id="rId1"/>
   <headerFooter scaleWithDoc="0" alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4E9AF440-B60B-4809-8FDB-87750F155DC2}">
   <sheetPr>
     <tabColor theme="5" tint="0.39997558519241921"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:L9"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.625" defaultRowHeight="16.5" customHeight="1" x14ac:dyDescent="0.15"/>
+  <sheetFormatPr defaultColWidth="8.6640625" defaultRowHeight="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
   <sheetData>
-    <row r="1" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="1" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="103" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="B1" s="104"/>
       <c r="C1" s="104"/>
       <c r="D1" s="104"/>
       <c r="E1" s="104"/>
       <c r="F1" s="104"/>
       <c r="G1" s="104"/>
       <c r="H1" s="104"/>
       <c r="I1" s="104"/>
       <c r="J1" s="104"/>
     </row>
-    <row r="2" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="2" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="5"/>
       <c r="B2" s="5"/>
       <c r="C2" s="5"/>
       <c r="D2" s="5"/>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="6"/>
       <c r="J2" s="2"/>
     </row>
-    <row r="3" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="3" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="105"/>
       <c r="B3" s="105"/>
       <c r="C3" s="91" t="s">
         <v>26</v>
       </c>
       <c r="D3" s="91"/>
       <c r="E3" s="91"/>
       <c r="F3" s="129"/>
       <c r="G3" s="91"/>
       <c r="H3" s="91"/>
       <c r="I3" s="91"/>
       <c r="J3" s="91"/>
       <c r="K3" s="189"/>
       <c r="L3" s="92"/>
     </row>
-    <row r="4" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="4" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="16" t="s">
         <v>34</v>
       </c>
       <c r="B4" s="106" t="s">
         <v>16</v>
       </c>
       <c r="C4" s="93" t="s">
         <v>27</v>
       </c>
       <c r="D4" s="93"/>
       <c r="E4" s="93"/>
       <c r="F4" s="185"/>
       <c r="G4" s="94" t="s">
         <v>18</v>
       </c>
       <c r="H4" s="95"/>
       <c r="I4" s="95"/>
       <c r="J4" s="96"/>
       <c r="K4" s="190"/>
       <c r="L4" s="97"/>
     </row>
-    <row r="5" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="5" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="16"/>
       <c r="B5" s="16"/>
       <c r="C5" s="107" t="s">
         <v>12</v>
       </c>
       <c r="D5" s="98" t="s">
         <v>28</v>
       </c>
       <c r="E5" s="99" t="s">
         <v>20</v>
       </c>
       <c r="F5" s="137" t="s">
         <v>42</v>
       </c>
       <c r="G5" s="98" t="s">
         <v>1</v>
       </c>
       <c r="H5" s="100" t="s">
         <v>21</v>
       </c>
       <c r="I5" s="100" t="s">
         <v>22</v>
       </c>
       <c r="J5" s="100" t="s">
         <v>2</v>
       </c>
       <c r="K5" s="137" t="s">
         <v>42</v>
       </c>
       <c r="L5" s="56" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="6" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="6" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="108"/>
       <c r="B6" s="109"/>
       <c r="C6" s="110"/>
       <c r="D6" s="111" t="s">
         <v>29</v>
       </c>
       <c r="E6" s="112" t="s">
         <v>30</v>
       </c>
       <c r="F6" s="186"/>
       <c r="G6" s="111"/>
       <c r="H6" s="111" t="s">
         <v>31</v>
       </c>
       <c r="I6" s="111"/>
       <c r="J6" s="111" t="s">
         <v>54</v>
       </c>
       <c r="K6" s="186"/>
       <c r="L6" s="113"/>
     </row>
-    <row r="7" spans="1:12" ht="27" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="7" spans="1:12" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="114" t="s">
         <v>43</v>
       </c>
       <c r="B7" s="115">
         <v>100</v>
       </c>
       <c r="C7" s="116">
-        <v>27.3</v>
+        <v>24.5</v>
       </c>
       <c r="D7" s="117">
-        <v>30.2</v>
+        <v>29</v>
       </c>
       <c r="E7" s="117">
-        <v>14.3</v>
+        <v>12.8</v>
       </c>
       <c r="F7" s="187">
-        <v>71.8</v>
+        <v>66.3</v>
       </c>
       <c r="G7" s="117">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="H7" s="117">
-        <v>1</v>
+        <v>1.5</v>
       </c>
       <c r="I7" s="117">
-        <v>5.7</v>
+        <v>3.6</v>
       </c>
       <c r="J7" s="117">
-        <v>2.8</v>
+        <v>3</v>
       </c>
       <c r="K7" s="191">
-        <v>22.5</v>
+        <v>19.100000000000001</v>
       </c>
       <c r="L7" s="117">
-        <v>5.6</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:12" ht="27" customHeight="1" x14ac:dyDescent="0.15">
+        <v>14.7</v>
+      </c>
+    </row>
+    <row r="8" spans="1:12" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="118" t="s">
         <v>44</v>
       </c>
       <c r="B8" s="119">
         <v>100</v>
       </c>
       <c r="C8" s="120">
-        <v>9.6999999999999993</v>
+        <v>9.1999999999999993</v>
       </c>
       <c r="D8" s="119">
-        <v>27.8</v>
+        <v>24.3</v>
       </c>
       <c r="E8" s="119">
-        <v>18.3</v>
+        <v>13</v>
       </c>
       <c r="F8" s="119">
-        <v>55.8</v>
+        <v>46.5</v>
       </c>
       <c r="G8" s="119">
-        <v>16.2</v>
+        <v>15.9</v>
       </c>
       <c r="H8" s="119">
-        <v>7.5</v>
+        <v>6.9</v>
       </c>
       <c r="I8" s="119">
-        <v>7.1</v>
+        <v>6.9</v>
       </c>
       <c r="J8" s="119">
-        <v>3.1</v>
+        <v>4.0999999999999996</v>
       </c>
       <c r="K8" s="192">
-        <v>33.9</v>
+        <v>33.800000000000004</v>
       </c>
       <c r="L8" s="121">
-        <v>10.4</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:12" ht="27" customHeight="1" x14ac:dyDescent="0.15">
+        <v>19.8</v>
+      </c>
+    </row>
+    <row r="9" spans="1:12" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="122" t="s">
         <v>35</v>
       </c>
       <c r="B9" s="123" t="s">
         <v>13</v>
       </c>
       <c r="C9" s="124">
-        <v>17.600000000000001</v>
+        <v>15.3</v>
       </c>
       <c r="D9" s="125">
-        <v>2.3999999999999986</v>
+        <v>4.6999999999999993</v>
       </c>
       <c r="E9" s="125">
-        <v>-4</v>
+        <v>-0.19999999999999929</v>
       </c>
       <c r="F9" s="188">
-        <v>16</v>
+        <v>19.799999999999997</v>
       </c>
       <c r="G9" s="125">
-        <v>-3.1999999999999993</v>
+        <v>-4.9000000000000004</v>
       </c>
       <c r="H9" s="125">
-        <v>-6.5</v>
+        <v>-5.4</v>
       </c>
       <c r="I9" s="125">
-        <v>-1.3999999999999995</v>
+        <v>-3.3000000000000003</v>
       </c>
       <c r="J9" s="125">
-        <v>-0.30000000000000027</v>
+        <v>-1.0999999999999996</v>
       </c>
       <c r="K9" s="188">
-        <v>-11.399999999999999</v>
+        <v>-14.700000000000003</v>
       </c>
       <c r="L9" s="125">
-        <v>-4.8000000000000007</v>
+        <v>-5.1000000000000014</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="4"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="86" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6604C2DC-E36E-4D69-9905-D3FC7C79884B}">
   <sheetPr>
     <tabColor theme="5" tint="0.39997558519241921"/>
     <outlinePr showOutlineSymbols="0"/>
     <pageSetUpPr autoPageBreaks="0" fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:L16"/>
   <sheetViews>
     <sheetView showGridLines="0" showOutlineSymbols="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.75" defaultRowHeight="19.5" customHeight="1" x14ac:dyDescent="0.15"/>
+  <sheetFormatPr defaultColWidth="9.77734375" defaultRowHeight="19.5" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="9.5" style="15" bestFit="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="13" max="16384" width="9.75" style="12"/>
+    <col min="1" max="1" width="9.44140625" style="15" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="6.21875" style="15" customWidth="1"/>
+    <col min="3" max="3" width="8.109375" style="15" customWidth="1"/>
+    <col min="4" max="12" width="8.109375" style="1" customWidth="1"/>
+    <col min="13" max="16384" width="9.77734375" style="12"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12" ht="19.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="1" spans="1:12" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="126" t="s">
         <v>77</v>
       </c>
       <c r="B1" s="126"/>
       <c r="C1" s="139"/>
       <c r="D1" s="139"/>
       <c r="E1" s="139"/>
       <c r="F1" s="139"/>
       <c r="G1" s="139"/>
       <c r="H1" s="139"/>
       <c r="I1" s="139"/>
       <c r="J1" s="139"/>
       <c r="K1" s="139"/>
       <c r="L1" s="139"/>
     </row>
-    <row r="2" spans="1:12" s="140" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="2" spans="1:12" s="140" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="13"/>
       <c r="B2" s="13"/>
       <c r="C2" s="13"/>
       <c r="D2" s="13"/>
       <c r="E2" s="13"/>
       <c r="F2" s="13"/>
       <c r="G2" s="13"/>
       <c r="H2" s="13"/>
       <c r="I2" s="13"/>
       <c r="J2" s="13"/>
       <c r="K2" s="13"/>
       <c r="L2" s="14"/>
     </row>
-    <row r="3" spans="1:12" s="46" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="3" spans="1:12" s="46" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="141"/>
       <c r="B3" s="223"/>
       <c r="C3" s="211" t="s">
         <v>26</v>
       </c>
       <c r="D3" s="129"/>
       <c r="E3" s="129"/>
       <c r="F3" s="211"/>
       <c r="G3" s="129"/>
       <c r="H3" s="129"/>
       <c r="I3" s="129"/>
       <c r="J3" s="129"/>
       <c r="K3" s="211"/>
       <c r="L3" s="92"/>
     </row>
-    <row r="4" spans="1:12" s="46" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="4" spans="1:12" s="46" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="215" t="s">
         <v>5</v>
       </c>
       <c r="B4" s="224" t="s">
         <v>56</v>
       </c>
       <c r="C4" s="221" t="s">
         <v>27</v>
       </c>
       <c r="D4" s="131"/>
       <c r="E4" s="131"/>
       <c r="F4" s="212"/>
       <c r="G4" s="132" t="s">
         <v>18</v>
       </c>
       <c r="H4" s="133"/>
       <c r="I4" s="133"/>
       <c r="J4" s="134"/>
       <c r="K4" s="212"/>
       <c r="L4" s="135"/>
     </row>
-    <row r="5" spans="1:12" s="46" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="5" spans="1:12" s="46" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="77"/>
       <c r="B5" s="225"/>
       <c r="C5" s="222" t="s">
         <v>12</v>
       </c>
       <c r="D5" s="136" t="s">
         <v>28</v>
       </c>
       <c r="E5" s="137" t="s">
         <v>20</v>
       </c>
       <c r="F5" s="213" t="s">
         <v>55</v>
       </c>
       <c r="G5" s="136" t="s">
         <v>1</v>
       </c>
       <c r="H5" s="138" t="s">
         <v>21</v>
       </c>
       <c r="I5" s="138" t="s">
         <v>22</v>
       </c>
       <c r="J5" s="138" t="s">
         <v>2</v>
       </c>
       <c r="K5" s="213" t="s">
         <v>55</v>
       </c>
       <c r="L5" s="56" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="6" spans="1:12" s="46" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="6" spans="1:12" s="46" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="52"/>
       <c r="B6" s="225"/>
       <c r="C6" s="193"/>
       <c r="D6" s="16" t="s">
         <v>29</v>
       </c>
       <c r="E6" s="218" t="s">
         <v>30</v>
       </c>
       <c r="F6" s="218"/>
       <c r="G6" s="16"/>
       <c r="H6" s="16" t="s">
         <v>31</v>
       </c>
       <c r="I6" s="16" t="s">
         <v>65</v>
       </c>
       <c r="J6" s="16" t="s">
         <v>54</v>
       </c>
       <c r="K6" s="218"/>
       <c r="L6" s="219"/>
     </row>
-    <row r="7" spans="1:12" ht="19.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="7" spans="1:12" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="216" t="s">
         <v>11</v>
       </c>
       <c r="B7" s="226" t="s">
         <v>59</v>
       </c>
       <c r="C7" s="220">
-        <v>1.9</v>
+        <v>1.1000000000000001</v>
       </c>
       <c r="D7" s="214">
-        <v>15.4</v>
+        <v>15.2</v>
       </c>
       <c r="E7" s="214">
-        <v>27.5</v>
+        <v>28</v>
       </c>
       <c r="F7" s="214">
-        <v>44.8</v>
+        <v>44.3</v>
       </c>
       <c r="G7" s="214">
-        <v>52.8</v>
+        <v>45.2</v>
       </c>
       <c r="H7" s="214">
-        <v>0</v>
+        <v>0.2</v>
       </c>
       <c r="I7" s="214">
-        <v>0.5</v>
+        <v>0.7</v>
       </c>
       <c r="J7" s="214">
-        <v>0.3</v>
+        <v>0.4</v>
       </c>
       <c r="K7" s="214">
-        <v>53.599999999999994</v>
+        <v>46.500000000000007</v>
       </c>
       <c r="L7" s="214">
-        <v>1.6</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:12" ht="19.5" customHeight="1" x14ac:dyDescent="0.15">
+        <v>9.3000000000000007</v>
+      </c>
+    </row>
+    <row r="8" spans="1:12" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="217"/>
       <c r="B8" s="227" t="s">
         <v>60</v>
       </c>
       <c r="C8" s="142">
-        <v>0.8</v>
+        <v>1.6</v>
       </c>
       <c r="D8" s="143">
-        <v>9.8000000000000007</v>
+        <v>8.6</v>
       </c>
       <c r="E8" s="143">
-        <v>21.6</v>
+        <v>16.100000000000001</v>
       </c>
       <c r="F8" s="143">
-        <v>32.200000000000003</v>
+        <v>26.3</v>
       </c>
       <c r="G8" s="143">
-        <v>64</v>
+        <v>62.9</v>
       </c>
       <c r="H8" s="143">
-        <v>0.3</v>
+        <v>0.5</v>
       </c>
       <c r="I8" s="143">
-        <v>0.8</v>
+        <v>0.5</v>
       </c>
       <c r="J8" s="143">
-        <v>0.6</v>
+        <v>0</v>
       </c>
       <c r="K8" s="143">
-        <v>65.699999999999989</v>
+        <v>63.9</v>
       </c>
       <c r="L8" s="143">
-        <v>2</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:12" ht="19.5" customHeight="1" x14ac:dyDescent="0.15">
+        <v>9.9</v>
+      </c>
+    </row>
+    <row r="9" spans="1:12" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="216" t="s">
         <v>10</v>
       </c>
       <c r="B9" s="226" t="s">
         <v>59</v>
       </c>
       <c r="C9" s="220">
-        <v>9.6999999999999993</v>
+        <v>8.4</v>
       </c>
       <c r="D9" s="214">
-        <v>35.700000000000003</v>
+        <v>32.200000000000003</v>
       </c>
       <c r="E9" s="214">
-        <v>35.9</v>
+        <v>29.8</v>
       </c>
       <c r="F9" s="214">
-        <v>81.300000000000011</v>
+        <v>70.400000000000006</v>
       </c>
       <c r="G9" s="214">
-        <v>12</v>
+        <v>11.3</v>
       </c>
       <c r="H9" s="214">
-        <v>0.7</v>
+        <v>1.1000000000000001</v>
       </c>
       <c r="I9" s="214">
-        <v>2.4</v>
+        <v>2.9</v>
       </c>
       <c r="J9" s="214">
         <v>0.5</v>
       </c>
       <c r="K9" s="214">
-        <v>15.6</v>
+        <v>15.8</v>
       </c>
       <c r="L9" s="214">
-        <v>3.1</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:12" ht="19.5" customHeight="1" x14ac:dyDescent="0.15">
+        <v>13.8</v>
+      </c>
+    </row>
+    <row r="10" spans="1:12" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="217"/>
       <c r="B10" s="227" t="s">
         <v>60</v>
       </c>
       <c r="C10" s="142">
-        <v>5.0999999999999996</v>
+        <v>5.5</v>
       </c>
       <c r="D10" s="143">
-        <v>35.9</v>
+        <v>31.7</v>
       </c>
       <c r="E10" s="143">
-        <v>42.9</v>
+        <v>31.9</v>
       </c>
       <c r="F10" s="143">
-        <v>83.9</v>
+        <v>69.099999999999994</v>
       </c>
       <c r="G10" s="143">
-        <v>8.3000000000000007</v>
+        <v>7.6</v>
       </c>
       <c r="H10" s="143">
-        <v>3.4</v>
+        <v>2.2999999999999998</v>
       </c>
       <c r="I10" s="143">
         <v>1.9</v>
       </c>
       <c r="J10" s="143">
-        <v>0.4</v>
+        <v>0.9</v>
       </c>
       <c r="K10" s="143">
-        <v>14.000000000000002</v>
+        <v>12.7</v>
       </c>
       <c r="L10" s="143">
-        <v>2.2999999999999998</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:12" ht="19.5" customHeight="1" x14ac:dyDescent="0.15">
+        <v>18.2</v>
+      </c>
+    </row>
+    <row r="11" spans="1:12" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="216" t="s">
         <v>9</v>
       </c>
       <c r="B11" s="226" t="s">
         <v>59</v>
       </c>
       <c r="C11" s="220">
-        <v>32.1</v>
+        <v>30.7</v>
       </c>
       <c r="D11" s="214">
-        <v>47.5</v>
+        <v>41.4</v>
       </c>
       <c r="E11" s="214">
-        <v>3.9</v>
+        <v>3.7</v>
       </c>
       <c r="F11" s="214">
-        <v>83.5</v>
+        <v>75.8</v>
       </c>
       <c r="G11" s="214">
-        <v>2.6</v>
+        <v>1.3</v>
       </c>
       <c r="H11" s="214">
-        <v>2.6</v>
+        <v>5.6</v>
       </c>
       <c r="I11" s="214">
-        <v>4.3</v>
+        <v>2.4</v>
       </c>
       <c r="J11" s="214">
-        <v>3.3</v>
+        <v>0.8</v>
       </c>
       <c r="K11" s="214">
-        <v>12.8</v>
+        <v>10.1</v>
       </c>
       <c r="L11" s="214">
-        <v>3.6</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:12" ht="19.5" customHeight="1" x14ac:dyDescent="0.15">
+        <v>13.9</v>
+      </c>
+    </row>
+    <row r="12" spans="1:12" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="217"/>
       <c r="B12" s="227" t="s">
         <v>60</v>
       </c>
       <c r="C12" s="142">
-        <v>18.100000000000001</v>
+        <v>13.7</v>
       </c>
       <c r="D12" s="143">
-        <v>43.7</v>
+        <v>41.2</v>
       </c>
       <c r="E12" s="143">
-        <v>3</v>
+        <v>2.9</v>
       </c>
       <c r="F12" s="143">
-        <v>64.800000000000011</v>
+        <v>57.800000000000004</v>
       </c>
       <c r="G12" s="143">
+        <v>1</v>
+      </c>
+      <c r="H12" s="143">
+        <v>14.1</v>
+      </c>
+      <c r="I12" s="143">
+        <v>5.9</v>
+      </c>
+      <c r="J12" s="143">
         <v>2.6</v>
       </c>
-      <c r="H12" s="143">
-[...7 lines deleted...]
-      </c>
       <c r="K12" s="143">
-        <v>24.5</v>
+        <v>23.6</v>
       </c>
       <c r="L12" s="143">
-        <v>10.7</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:12" ht="19.5" customHeight="1" x14ac:dyDescent="0.15">
+        <v>18.600000000000001</v>
+      </c>
+    </row>
+    <row r="13" spans="1:12" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="216" t="s">
         <v>57</v>
       </c>
       <c r="B13" s="226" t="s">
         <v>59</v>
       </c>
       <c r="C13" s="220">
-        <v>47.6</v>
+        <v>35</v>
       </c>
       <c r="D13" s="214">
-        <v>39.5</v>
+        <v>40.5</v>
       </c>
       <c r="E13" s="214">
         <v>0.4</v>
       </c>
       <c r="F13" s="214">
-        <v>87.5</v>
+        <v>75.900000000000006</v>
       </c>
       <c r="G13" s="214">
         <v>0</v>
       </c>
       <c r="H13" s="214">
-        <v>2.6</v>
+        <v>0.8</v>
       </c>
       <c r="I13" s="214">
-        <v>2.1</v>
+        <v>4.2</v>
       </c>
       <c r="J13" s="214">
-        <v>3</v>
+        <v>2.5</v>
       </c>
       <c r="K13" s="214">
-        <v>7.7</v>
+        <v>7.5</v>
       </c>
       <c r="L13" s="214">
-        <v>4.7</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:12" ht="19.5" customHeight="1" x14ac:dyDescent="0.15">
+        <v>16.5</v>
+      </c>
+    </row>
+    <row r="14" spans="1:12" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="217"/>
       <c r="B14" s="227" t="s">
         <v>60</v>
       </c>
       <c r="C14" s="142">
-        <v>18.100000000000001</v>
+        <v>18.8</v>
       </c>
       <c r="D14" s="143">
-        <v>39.4</v>
+        <v>30.2</v>
       </c>
       <c r="E14" s="143">
-        <v>1.6</v>
+        <v>2</v>
       </c>
       <c r="F14" s="143">
-        <v>59.1</v>
+        <v>51</v>
       </c>
       <c r="G14" s="143">
-        <v>0.8</v>
+        <v>0.7</v>
       </c>
       <c r="H14" s="143">
-        <v>18.899999999999999</v>
+        <v>18.8</v>
       </c>
       <c r="I14" s="143">
-        <v>6.3</v>
+        <v>8.1</v>
       </c>
       <c r="J14" s="143">
-        <v>2.4</v>
+        <v>2.7</v>
       </c>
       <c r="K14" s="143">
-        <v>28.4</v>
+        <v>30.3</v>
       </c>
       <c r="L14" s="143">
-        <v>12.6</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:12" ht="19.5" customHeight="1" x14ac:dyDescent="0.15">
+        <v>18.8</v>
+      </c>
+    </row>
+    <row r="15" spans="1:12" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="216" t="s">
         <v>58</v>
       </c>
       <c r="B15" s="226" t="s">
         <v>59</v>
       </c>
       <c r="C15" s="220">
-        <v>48.4</v>
+        <v>44.6</v>
       </c>
       <c r="D15" s="214">
-        <v>35.200000000000003</v>
+        <v>33.299999999999997</v>
       </c>
       <c r="E15" s="214">
-        <v>0.8</v>
+        <v>0</v>
       </c>
       <c r="F15" s="214">
-        <v>84.399999999999991</v>
+        <v>77.900000000000006</v>
       </c>
       <c r="G15" s="214">
         <v>0</v>
       </c>
       <c r="H15" s="214">
-        <v>0</v>
+        <v>2.4</v>
       </c>
       <c r="I15" s="214">
-        <v>6.6</v>
+        <v>0.6</v>
       </c>
       <c r="J15" s="214">
-        <v>1.6</v>
+        <v>2.4</v>
       </c>
       <c r="K15" s="214">
-        <v>8.1999999999999993</v>
+        <v>5.4</v>
       </c>
       <c r="L15" s="214">
-        <v>7.4</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:12" ht="19.5" customHeight="1" x14ac:dyDescent="0.15">
+        <v>16.7</v>
+      </c>
+    </row>
+    <row r="16" spans="1:12" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="217"/>
       <c r="B16" s="227" t="s">
         <v>60</v>
       </c>
       <c r="C16" s="142">
-        <v>16.899999999999999</v>
+        <v>15.9</v>
       </c>
       <c r="D16" s="143">
-        <v>32.4</v>
+        <v>20.5</v>
       </c>
       <c r="E16" s="143">
-        <v>0</v>
+        <v>2.2999999999999998</v>
       </c>
       <c r="F16" s="143">
-        <v>49.3</v>
+        <v>38.699999999999996</v>
       </c>
       <c r="G16" s="143">
-        <v>0</v>
+        <v>3.4</v>
       </c>
       <c r="H16" s="143">
-        <v>19.7</v>
+        <v>22.7</v>
       </c>
       <c r="I16" s="143">
-        <v>4.2</v>
+        <v>10.199999999999999</v>
       </c>
       <c r="J16" s="143">
-        <v>5.6</v>
+        <v>4.5</v>
       </c>
       <c r="K16" s="143">
-        <v>29.5</v>
+        <v>40.799999999999997</v>
       </c>
       <c r="L16" s="143">
-        <v>21.1</v>
+        <v>20.5</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="4"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.59055118110236227" bottom="0.39370078740157483" header="0.59055118110236227" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" scale="95" orientation="portrait" r:id="rId1"/>
   <headerFooter scaleWithDoc="0" alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9229D10A-064A-4F15-9F7A-DA75775A7704}">
   <sheetPr>
     <tabColor theme="5" tint="0.39997558519241921"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:L9"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.625" defaultRowHeight="16.5" customHeight="1" x14ac:dyDescent="0.15"/>
+  <sheetFormatPr defaultColWidth="8.6640625" defaultRowHeight="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
   <sheetData>
-    <row r="1" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="1" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="103" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="B1" s="104"/>
       <c r="C1" s="104"/>
       <c r="D1" s="104"/>
       <c r="E1" s="104"/>
       <c r="F1" s="104"/>
       <c r="G1" s="104"/>
       <c r="H1" s="104"/>
       <c r="I1" s="104"/>
       <c r="J1" s="104"/>
     </row>
-    <row r="2" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="2" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="5"/>
       <c r="B2" s="5"/>
       <c r="C2" s="5"/>
       <c r="D2" s="5"/>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="6"/>
       <c r="J2" s="2"/>
     </row>
-    <row r="3" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="3" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="105"/>
       <c r="B3" s="105"/>
       <c r="C3" s="91" t="s">
         <v>26</v>
       </c>
       <c r="D3" s="91"/>
       <c r="E3" s="91"/>
       <c r="F3" s="129"/>
       <c r="G3" s="91"/>
       <c r="H3" s="91"/>
       <c r="I3" s="91"/>
       <c r="J3" s="91"/>
       <c r="K3" s="189"/>
       <c r="L3" s="92"/>
     </row>
-    <row r="4" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="4" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="16" t="s">
         <v>34</v>
       </c>
       <c r="B4" s="106" t="s">
         <v>16</v>
       </c>
       <c r="C4" s="93" t="s">
         <v>27</v>
       </c>
       <c r="D4" s="93"/>
       <c r="E4" s="93"/>
       <c r="F4" s="185"/>
       <c r="G4" s="94" t="s">
         <v>18</v>
       </c>
       <c r="H4" s="95"/>
       <c r="I4" s="95"/>
       <c r="J4" s="96"/>
       <c r="K4" s="190"/>
       <c r="L4" s="97"/>
     </row>
-    <row r="5" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="5" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="16"/>
       <c r="B5" s="16"/>
       <c r="C5" s="107" t="s">
         <v>12</v>
       </c>
       <c r="D5" s="98" t="s">
         <v>28</v>
       </c>
       <c r="E5" s="99" t="s">
         <v>20</v>
       </c>
       <c r="F5" s="137" t="s">
         <v>42</v>
       </c>
       <c r="G5" s="98" t="s">
         <v>1</v>
       </c>
       <c r="H5" s="100" t="s">
         <v>21</v>
       </c>
       <c r="I5" s="100" t="s">
         <v>22</v>
       </c>
       <c r="J5" s="100" t="s">
         <v>2</v>
       </c>
       <c r="K5" s="137" t="s">
         <v>42</v>
       </c>
       <c r="L5" s="56" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="6" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="6" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="108"/>
       <c r="B6" s="109"/>
       <c r="C6" s="110"/>
       <c r="D6" s="111" t="s">
         <v>29</v>
       </c>
       <c r="E6" s="112" t="s">
         <v>30</v>
       </c>
       <c r="F6" s="186"/>
       <c r="G6" s="111"/>
       <c r="H6" s="111" t="s">
         <v>31</v>
       </c>
       <c r="I6" s="111"/>
       <c r="J6" s="111" t="s">
         <v>54</v>
       </c>
       <c r="K6" s="186"/>
       <c r="L6" s="113"/>
     </row>
-    <row r="7" spans="1:12" ht="27" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="7" spans="1:12" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="114" t="s">
         <v>43</v>
       </c>
       <c r="B7" s="115">
         <v>100</v>
       </c>
       <c r="C7" s="116">
-        <v>32</v>
+        <v>30.2</v>
       </c>
       <c r="D7" s="117">
-        <v>12.8</v>
+        <v>11.8</v>
       </c>
       <c r="E7" s="117">
-        <v>4.7</v>
+        <v>4.5999999999999996</v>
       </c>
       <c r="F7" s="187">
-        <v>49.5</v>
+        <v>46.6</v>
       </c>
       <c r="G7" s="117">
-        <v>2.5</v>
+        <v>2.2000000000000002</v>
       </c>
       <c r="H7" s="117">
-        <v>8.6</v>
+        <v>9.1999999999999993</v>
       </c>
       <c r="I7" s="117">
-        <v>6</v>
+        <v>7.4</v>
       </c>
       <c r="J7" s="117">
-        <v>22.4</v>
+        <v>22.2</v>
       </c>
       <c r="K7" s="191">
-        <v>39.5</v>
+        <v>41</v>
       </c>
       <c r="L7" s="117">
-        <v>11</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:12" ht="27" customHeight="1" x14ac:dyDescent="0.15">
+        <v>12.3</v>
+      </c>
+    </row>
+    <row r="8" spans="1:12" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="118" t="s">
         <v>44</v>
       </c>
       <c r="B8" s="119">
         <v>100</v>
       </c>
       <c r="C8" s="120">
-        <v>14.9</v>
+        <v>13.2</v>
       </c>
       <c r="D8" s="119">
-        <v>12.2</v>
+        <v>13.7</v>
       </c>
       <c r="E8" s="119">
-        <v>5.5</v>
+        <v>4.2</v>
       </c>
       <c r="F8" s="119">
-        <v>32.6</v>
+        <v>31.099999999999998</v>
       </c>
       <c r="G8" s="119">
-        <v>2</v>
+        <v>3.2</v>
       </c>
       <c r="H8" s="119">
-        <v>19.600000000000001</v>
+        <v>19.5</v>
       </c>
       <c r="I8" s="119">
-        <v>8.9</v>
+        <v>11.5</v>
       </c>
       <c r="J8" s="119">
-        <v>17.3</v>
+        <v>16.899999999999999</v>
       </c>
       <c r="K8" s="192">
-        <v>47.8</v>
+        <v>51.1</v>
       </c>
       <c r="L8" s="121">
-        <v>19.7</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:12" ht="27" customHeight="1" x14ac:dyDescent="0.15">
+        <v>17.7</v>
+      </c>
+    </row>
+    <row r="9" spans="1:12" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="122" t="s">
         <v>35</v>
       </c>
       <c r="B9" s="123" t="s">
         <v>13</v>
       </c>
       <c r="C9" s="124">
-        <v>17.100000000000001</v>
+        <v>17</v>
       </c>
       <c r="D9" s="125">
-        <v>0.60000000000000142</v>
+        <v>-1.8999999999999986</v>
       </c>
       <c r="E9" s="125">
-        <v>-0.79999999999999982</v>
+        <v>0.39999999999999947</v>
       </c>
       <c r="F9" s="188">
-        <v>16.899999999999999</v>
+        <v>15.500000000000004</v>
       </c>
       <c r="G9" s="125">
-        <v>0.5</v>
+        <v>-1</v>
       </c>
       <c r="H9" s="125">
-        <v>-11.000000000000002</v>
+        <v>-10.3</v>
       </c>
       <c r="I9" s="125">
-        <v>-2.9000000000000004</v>
+        <v>-4.0999999999999996</v>
       </c>
       <c r="J9" s="125">
-        <v>5.0999999999999979</v>
+        <v>5.3000000000000007</v>
       </c>
       <c r="K9" s="188">
-        <v>-8.2999999999999972</v>
+        <v>-10.100000000000001</v>
       </c>
       <c r="L9" s="125">
-        <v>-8.6999999999999993</v>
+        <v>-5.3999999999999986</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="4"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="86" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>