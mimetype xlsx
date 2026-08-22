--- v0 (2026-04-30)
+++ v1 (2026-08-22)
@@ -1,72 +1,72 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27928"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\10944\Desktop\2024(R6)年度_移動理由調査報告書\03_公表\OD用ファイル(Excel,csv)\2024年度\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\10944\Desktop\2025(R7)年度移動理由実態調査報告書\03_公表\OD用ファイル(Excel,csv)\2024年度報告書\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{5968C5B2-1BF4-4410-89B7-741CD290C18B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D73993A5-600C-4CE0-B10A-7EAF7CAD3242}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="1185" yWindow="615" windowWidth="18165" windowHeight="12780" xr2:uid="{19C68B53-5E46-4113-A7C4-E6EB736DAB9B}"/>
+    <workbookView xWindow="1500" yWindow="0" windowWidth="17280" windowHeight="12336" xr2:uid="{19C68B53-5E46-4113-A7C4-E6EB736DAB9B}"/>
   </bookViews>
   <sheets>
-    <sheet name="2024" sheetId="2" r:id="rId1"/>
-[...1 lines deleted...]
-    <sheet name="2022" sheetId="4" r:id="rId3"/>
+    <sheet name="2023" sheetId="3" r:id="rId1"/>
+    <sheet name="2024" sheetId="2" r:id="rId2"/>
+    <sheet name="2025" sheetId="4" r:id="rId3"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">'2022'!$B$3:$J$103</definedName>
-[...1 lines deleted...]
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'2024'!$B$3:$J$103</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'2023'!$B$3:$J$103</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'2024'!$B$3:$J$103</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">'2025'!$B$3:$J$103</definedName>
+    <definedName name="Print_Area_MI" localSheetId="0">#REF!</definedName>
+    <definedName name="Print_Area_MI" localSheetId="1">#REF!</definedName>
     <definedName name="Print_Area_MI" localSheetId="2">#REF!</definedName>
-    <definedName name="Print_Area_MI" localSheetId="1">#REF!</definedName>
-    <definedName name="Print_Area_MI" localSheetId="0">#REF!</definedName>
     <definedName name="Print_Area_MI">#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="411" uniqueCount="43">
   <si>
@@ -424,51 +424,51 @@
     </rPh>
     <rPh sb="11" eb="13">
       <t>テンニュウ</t>
     </rPh>
     <rPh sb="14" eb="18">
       <t>テンシュツクブン</t>
     </rPh>
     <rPh sb="18" eb="19">
       <t>ベツ</t>
     </rPh>
     <rPh sb="19" eb="21">
       <t>イドウ</t>
     </rPh>
     <rPh sb="21" eb="23">
       <t>リユウ</t>
     </rPh>
     <rPh sb="23" eb="25">
       <t>ワリアイ</t>
     </rPh>
     <rPh sb="30" eb="32">
       <t>ネンド</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>【参考表】県内市町村、転入・転出区分別移動理由割合_2022年度</t>
+    <t>【参考表】県内市町村、転入・転出区分別移動理由割合_2025年度</t>
     <rPh sb="5" eb="7">
       <t>ケンナイ</t>
     </rPh>
     <rPh sb="7" eb="10">
       <t>シチョウソン</t>
     </rPh>
     <rPh sb="11" eb="13">
       <t>テンニュウ</t>
     </rPh>
     <rPh sb="14" eb="18">
       <t>テンシュツクブン</t>
     </rPh>
     <rPh sb="18" eb="19">
       <t>ベツ</t>
     </rPh>
     <rPh sb="19" eb="21">
       <t>イドウ</t>
     </rPh>
     <rPh sb="21" eb="23">
       <t>リユウ</t>
     </rPh>
     <rPh sb="23" eb="25">
       <t>ワリアイ</t>
     </rPh>
     <rPh sb="30" eb="32">
@@ -1306,9747 +1306,9749 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CD11E9D3-11E3-4E8F-9B9C-DA4F30C816F0}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AE374D4F-CE84-42AC-9746-EAFAC049EF04}">
   <sheetPr>
     <tabColor rgb="FFFFC000"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:K104"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="120" zoomScaleNormal="120" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.15"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="2" width="13.75" style="2" customWidth="1"/>
-    <col min="3" max="10" width="7.75" style="1" customWidth="1"/>
+    <col min="1" max="2" width="13.77734375" style="2" customWidth="1"/>
+    <col min="3" max="10" width="7.77734375" style="1" customWidth="1"/>
     <col min="11" max="11" width="9" style="1" customWidth="1"/>
     <col min="12" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:11" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A1" s="32" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:11" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="2" spans="1:11" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="6"/>
       <c r="B2" s="5"/>
       <c r="C2" s="26" t="s">
         <v>39</v>
       </c>
       <c r="D2" s="26"/>
       <c r="E2" s="26"/>
       <c r="F2" s="26"/>
       <c r="G2" s="26"/>
       <c r="H2" s="26"/>
       <c r="I2" s="26"/>
       <c r="J2" s="27"/>
     </row>
-    <row r="3" spans="1:11" s="4" customFormat="1" ht="24.75" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:11" s="4" customFormat="1" ht="24.6" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A3" s="7" t="s">
         <v>33</v>
       </c>
       <c r="B3" s="8" t="s">
         <v>32</v>
       </c>
       <c r="C3" s="9" t="s">
         <v>31</v>
       </c>
       <c r="D3" s="10" t="s">
         <v>34</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>35</v>
       </c>
       <c r="F3" s="11" t="s">
         <v>30</v>
       </c>
       <c r="G3" s="10" t="s">
         <v>36</v>
       </c>
       <c r="H3" s="10" t="s">
         <v>37</v>
       </c>
       <c r="I3" s="11" t="s">
         <v>38</v>
       </c>
       <c r="J3" s="12" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="4" spans="1:11" ht="15" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+    <row r="4" spans="1:11" ht="15" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
       <c r="A4" s="28" t="s">
         <v>28</v>
       </c>
       <c r="B4" s="22" t="s">
         <v>3</v>
       </c>
       <c r="C4" s="13">
-        <v>35.299999999999997</v>
+        <v>30.3</v>
       </c>
       <c r="D4" s="14">
-        <v>19.399999999999999</v>
+        <v>17.5</v>
       </c>
       <c r="E4" s="14">
-        <v>4.9000000000000004</v>
+        <v>5</v>
       </c>
       <c r="F4" s="14">
-        <v>9.1999999999999993</v>
+        <v>16.399999999999999</v>
       </c>
       <c r="G4" s="14">
-        <v>4.9000000000000004</v>
+        <v>4.7</v>
       </c>
       <c r="H4" s="14">
-        <v>12.6</v>
+        <v>10.9</v>
       </c>
       <c r="I4" s="14">
-        <v>4.7</v>
+        <v>2.8</v>
       </c>
       <c r="J4" s="15">
-        <v>9.1</v>
+        <v>12.3</v>
       </c>
       <c r="K4" s="3"/>
     </row>
-    <row r="5" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="5" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="29"/>
       <c r="B5" s="23" t="s">
         <v>2</v>
       </c>
       <c r="C5" s="16">
-        <v>29.9</v>
+        <v>32.299999999999997</v>
       </c>
       <c r="D5" s="17">
-        <v>18.8</v>
+        <v>12.4</v>
       </c>
       <c r="E5" s="17">
-        <v>3.8</v>
+        <v>5.0999999999999996</v>
       </c>
       <c r="F5" s="17">
-        <v>3.8</v>
+        <v>4.0999999999999996</v>
       </c>
       <c r="G5" s="17">
-        <v>11.5</v>
+        <v>17.100000000000001</v>
       </c>
       <c r="H5" s="17">
-        <v>3.8</v>
+        <v>4.5999999999999996</v>
       </c>
       <c r="I5" s="17">
-        <v>19.5</v>
+        <v>16.600000000000001</v>
       </c>
       <c r="J5" s="18">
-        <v>8.9</v>
+        <v>7.8</v>
       </c>
       <c r="K5" s="3"/>
     </row>
-    <row r="6" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="6" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="29"/>
       <c r="B6" s="23" t="s">
         <v>1</v>
       </c>
       <c r="C6" s="16">
-        <v>25.5</v>
+        <v>29.9</v>
       </c>
       <c r="D6" s="17">
-        <v>22.5</v>
+        <v>25.3</v>
       </c>
       <c r="E6" s="17">
-        <v>16.8</v>
+        <v>13.8</v>
       </c>
       <c r="F6" s="17">
-        <v>14.6</v>
+        <v>16.899999999999999</v>
       </c>
       <c r="G6" s="17">
-        <v>4.9000000000000004</v>
+        <v>4.5999999999999996</v>
       </c>
       <c r="H6" s="17">
-        <v>5.8</v>
+        <v>1.5</v>
       </c>
       <c r="I6" s="17">
-        <v>4.0999999999999996</v>
+        <v>1.9</v>
       </c>
       <c r="J6" s="18">
-        <v>5.8</v>
+        <v>6.1</v>
       </c>
       <c r="K6" s="3"/>
     </row>
-    <row r="7" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="7" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="25"/>
       <c r="B7" s="23" t="s">
         <v>0</v>
       </c>
       <c r="C7" s="16">
-        <v>39.299999999999997</v>
+        <v>27.6</v>
       </c>
       <c r="D7" s="17">
-        <v>19.3</v>
+        <v>16.3</v>
       </c>
       <c r="E7" s="17">
-        <v>11.3</v>
+        <v>4.9000000000000004</v>
       </c>
       <c r="F7" s="17">
-        <v>3.3</v>
+        <v>1.6</v>
       </c>
       <c r="G7" s="17">
-        <v>4.7</v>
+        <v>12.2</v>
       </c>
       <c r="H7" s="17">
-        <v>7.3</v>
+        <v>13</v>
       </c>
       <c r="I7" s="17">
-        <v>8</v>
+        <v>12.2</v>
       </c>
       <c r="J7" s="18">
-        <v>6.7</v>
+        <v>12.2</v>
       </c>
       <c r="K7" s="3"/>
     </row>
-    <row r="8" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="8" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="30" t="s">
         <v>27</v>
       </c>
       <c r="B8" s="23" t="s">
         <v>3</v>
       </c>
       <c r="C8" s="16">
-        <v>25.8</v>
+        <v>29.6</v>
       </c>
       <c r="D8" s="17">
-        <v>26</v>
+        <v>25.1</v>
       </c>
       <c r="E8" s="17">
-        <v>5.3</v>
+        <v>6.5</v>
       </c>
       <c r="F8" s="17">
-        <v>2.6</v>
+        <v>1</v>
       </c>
       <c r="G8" s="17">
-        <v>6.3</v>
+        <v>3.3</v>
       </c>
       <c r="H8" s="17">
-        <v>16.399999999999999</v>
+        <v>20.100000000000001</v>
       </c>
       <c r="I8" s="17">
-        <v>4.8</v>
+        <v>1.8</v>
       </c>
       <c r="J8" s="18">
-        <v>12.7</v>
+        <v>12.6</v>
       </c>
       <c r="K8" s="3"/>
     </row>
-    <row r="9" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="9" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="29"/>
       <c r="B9" s="23" t="s">
         <v>2</v>
       </c>
       <c r="C9" s="16">
-        <v>37.9</v>
+        <v>30.8</v>
       </c>
       <c r="D9" s="17">
-        <v>11.8</v>
+        <v>12.1</v>
       </c>
       <c r="E9" s="17">
-        <v>3.9</v>
+        <v>3.6</v>
       </c>
       <c r="F9" s="17">
-        <v>1.2</v>
+        <v>2.9</v>
       </c>
       <c r="G9" s="17">
-        <v>16.100000000000001</v>
+        <v>15.8</v>
       </c>
       <c r="H9" s="17">
-        <v>5.5</v>
+        <v>3.6</v>
       </c>
       <c r="I9" s="17">
+        <v>16.3</v>
+      </c>
+      <c r="J9" s="18">
         <v>14.8</v>
       </c>
-      <c r="J9" s="18">
-[...1 lines deleted...]
-      </c>
       <c r="K9" s="3"/>
     </row>
-    <row r="10" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="10" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="29"/>
       <c r="B10" s="23" t="s">
         <v>1</v>
       </c>
       <c r="C10" s="16">
-        <v>25.8</v>
+        <v>29.8</v>
       </c>
       <c r="D10" s="17">
-        <v>26.1</v>
+        <v>30.6</v>
       </c>
       <c r="E10" s="17">
-        <v>13.3</v>
+        <v>13.6</v>
       </c>
       <c r="F10" s="17">
-        <v>14.9</v>
+        <v>8.4</v>
       </c>
       <c r="G10" s="17">
-        <v>3.8</v>
+        <v>5.0999999999999996</v>
       </c>
       <c r="H10" s="17">
-        <v>5.7</v>
+        <v>5.0999999999999996</v>
       </c>
       <c r="I10" s="17">
-        <v>3.8</v>
+        <v>1.1000000000000001</v>
       </c>
       <c r="J10" s="18">
-        <v>6.5</v>
+        <v>6.2</v>
       </c>
       <c r="K10" s="3"/>
     </row>
-    <row r="11" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="11" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="25"/>
       <c r="B11" s="23" t="s">
         <v>0</v>
       </c>
       <c r="C11" s="16">
-        <v>32.1</v>
+        <v>42.7</v>
       </c>
       <c r="D11" s="17">
-        <v>17.899999999999999</v>
+        <v>16.399999999999999</v>
       </c>
       <c r="E11" s="17">
-        <v>4.0999999999999996</v>
+        <v>3.8</v>
       </c>
       <c r="F11" s="17">
-        <v>6</v>
+        <v>3.8</v>
       </c>
       <c r="G11" s="17">
-        <v>12.8</v>
+        <v>5.7</v>
       </c>
       <c r="H11" s="17">
-        <v>3.2</v>
+        <v>5</v>
       </c>
       <c r="I11" s="17">
-        <v>11</v>
+        <v>13.7</v>
       </c>
       <c r="J11" s="18">
-        <v>12.8</v>
+        <v>8.8000000000000007</v>
       </c>
       <c r="K11" s="3"/>
     </row>
-    <row r="12" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="12" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="30" t="s">
         <v>26</v>
       </c>
       <c r="B12" s="23" t="s">
         <v>3</v>
       </c>
       <c r="C12" s="16">
-        <v>23.6</v>
+        <v>32.200000000000003</v>
       </c>
       <c r="D12" s="17">
-        <v>21.5</v>
+        <v>18.8</v>
       </c>
       <c r="E12" s="17">
-        <v>5.8</v>
+        <v>3.8</v>
       </c>
       <c r="F12" s="17">
-        <v>3.3</v>
+        <v>1.7</v>
       </c>
       <c r="G12" s="17">
-        <v>5</v>
+        <v>4.5</v>
       </c>
       <c r="H12" s="17">
-        <v>22.7</v>
+        <v>21.1</v>
       </c>
       <c r="I12" s="17">
-        <v>2.9</v>
+        <v>4.7</v>
       </c>
       <c r="J12" s="18">
-        <v>15.3</v>
+        <v>13.2</v>
       </c>
       <c r="K12" s="3"/>
     </row>
-    <row r="13" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="13" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="29"/>
       <c r="B13" s="23" t="s">
         <v>2</v>
       </c>
       <c r="C13" s="16">
-        <v>24.9</v>
+        <v>32</v>
       </c>
       <c r="D13" s="17">
-        <v>11.6</v>
+        <v>9.9</v>
       </c>
       <c r="E13" s="17">
-        <v>5.8</v>
+        <v>4.4000000000000004</v>
       </c>
       <c r="F13" s="17">
-        <v>1.6</v>
+        <v>2.2000000000000002</v>
       </c>
       <c r="G13" s="17">
-        <v>17.5</v>
+        <v>13.3</v>
       </c>
       <c r="H13" s="17">
+        <v>6.5</v>
+      </c>
+      <c r="I13" s="17">
+        <v>25.4</v>
+      </c>
+      <c r="J13" s="18">
         <v>6.3</v>
       </c>
-      <c r="I13" s="17">
-[...4 lines deleted...]
-      </c>
       <c r="K13" s="3"/>
     </row>
-    <row r="14" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="14" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="29"/>
       <c r="B14" s="23" t="s">
         <v>1</v>
       </c>
       <c r="C14" s="16">
-        <v>11.6</v>
+        <v>18</v>
       </c>
       <c r="D14" s="17">
-        <v>33.9</v>
+        <v>33.200000000000003</v>
       </c>
       <c r="E14" s="17">
-        <v>22.3</v>
+        <v>19.399999999999999</v>
       </c>
       <c r="F14" s="17">
-        <v>18.5</v>
+        <v>12.6</v>
       </c>
       <c r="G14" s="17">
-        <v>3.8</v>
+        <v>4.5999999999999996</v>
       </c>
       <c r="H14" s="17">
-        <v>5.6</v>
+        <v>6</v>
       </c>
       <c r="I14" s="17">
-        <v>0.9</v>
+        <v>2.8</v>
       </c>
       <c r="J14" s="18">
         <v>3.4</v>
       </c>
       <c r="K14" s="3"/>
     </row>
-    <row r="15" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="15" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="25"/>
       <c r="B15" s="23" t="s">
         <v>0</v>
       </c>
       <c r="C15" s="16">
-        <v>17</v>
+        <v>20.8</v>
       </c>
       <c r="D15" s="17">
-        <v>13.2</v>
+        <v>11.6</v>
       </c>
       <c r="E15" s="17">
-        <v>12.6</v>
+        <v>6.8</v>
       </c>
       <c r="F15" s="17">
-        <v>4.4000000000000004</v>
+        <v>5.0999999999999996</v>
       </c>
       <c r="G15" s="17">
-        <v>17</v>
+        <v>16.399999999999999</v>
       </c>
       <c r="H15" s="17">
-        <v>6</v>
+        <v>6.3</v>
       </c>
       <c r="I15" s="17">
-        <v>17.600000000000001</v>
+        <v>24.4</v>
       </c>
       <c r="J15" s="18">
-        <v>12.1</v>
+        <v>8.6</v>
       </c>
       <c r="K15" s="3"/>
     </row>
-    <row r="16" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="16" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="30" t="s">
         <v>25</v>
       </c>
       <c r="B16" s="23" t="s">
         <v>3</v>
       </c>
       <c r="C16" s="16">
-        <v>31.5</v>
+        <v>35.9</v>
       </c>
       <c r="D16" s="17">
-        <v>25.4</v>
+        <v>23.8</v>
       </c>
       <c r="E16" s="17">
-        <v>9</v>
+        <v>5.6</v>
       </c>
       <c r="F16" s="17">
-        <v>1.7</v>
+        <v>1.6</v>
       </c>
       <c r="G16" s="17">
-        <v>6.8</v>
+        <v>5</v>
       </c>
       <c r="H16" s="17">
-        <v>15.5</v>
+        <v>13.4</v>
       </c>
       <c r="I16" s="17">
-        <v>2.4</v>
+        <v>5.3</v>
       </c>
       <c r="J16" s="18">
-        <v>7.7</v>
+        <v>9.4</v>
       </c>
       <c r="K16" s="3"/>
     </row>
-    <row r="17" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="17" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="29"/>
       <c r="B17" s="23" t="s">
         <v>2</v>
       </c>
       <c r="C17" s="16">
-        <v>40.799999999999997</v>
+        <v>38.700000000000003</v>
       </c>
       <c r="D17" s="17">
-        <v>18.399999999999999</v>
+        <v>20.3</v>
       </c>
       <c r="E17" s="17">
+        <v>5.9</v>
+      </c>
+      <c r="F17" s="17">
+        <v>3.5</v>
+      </c>
+      <c r="G17" s="17">
         <v>7.4</v>
       </c>
-      <c r="F17" s="17">
-[...4 lines deleted...]
-      </c>
       <c r="H17" s="17">
-        <v>9.1</v>
+        <v>3.5</v>
       </c>
       <c r="I17" s="17">
-        <v>10.7</v>
+        <v>13.7</v>
       </c>
       <c r="J17" s="18">
-        <v>4.5</v>
+        <v>7</v>
       </c>
       <c r="K17" s="3"/>
     </row>
-    <row r="18" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="18" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="29"/>
       <c r="B18" s="23" t="s">
         <v>1</v>
       </c>
       <c r="C18" s="16">
-        <v>30.2</v>
+        <v>29.6</v>
       </c>
       <c r="D18" s="17">
-        <v>28.7</v>
+        <v>25.4</v>
       </c>
       <c r="E18" s="17">
-        <v>13</v>
+        <v>15.2</v>
       </c>
       <c r="F18" s="17">
-        <v>11.5</v>
+        <v>12</v>
       </c>
       <c r="G18" s="17">
-        <v>3.4</v>
+        <v>3.9</v>
       </c>
       <c r="H18" s="17">
-        <v>5</v>
+        <v>5.4</v>
       </c>
       <c r="I18" s="17">
-        <v>2.2999999999999998</v>
+        <v>3</v>
       </c>
       <c r="J18" s="18">
-        <v>5.9</v>
+        <v>5.4</v>
       </c>
       <c r="K18" s="3"/>
     </row>
-    <row r="19" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="19" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="25"/>
       <c r="B19" s="23" t="s">
         <v>0</v>
       </c>
       <c r="C19" s="16">
-        <v>39.6</v>
+        <v>46</v>
       </c>
       <c r="D19" s="17">
-        <v>13</v>
+        <v>15.2</v>
       </c>
       <c r="E19" s="17">
-        <v>6.5</v>
+        <v>11.2</v>
       </c>
       <c r="F19" s="17">
-        <v>4.3</v>
+        <v>4.4000000000000004</v>
       </c>
       <c r="G19" s="17">
-        <v>6.2</v>
+        <v>6.8</v>
       </c>
       <c r="H19" s="17">
-        <v>9.9</v>
+        <v>5.2</v>
       </c>
       <c r="I19" s="17">
-        <v>13.6</v>
+        <v>4.8</v>
       </c>
       <c r="J19" s="18">
-        <v>6.8</v>
+        <v>6.4</v>
       </c>
       <c r="K19" s="3"/>
     </row>
-    <row r="20" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="20" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="30" t="s">
         <v>24</v>
       </c>
       <c r="B20" s="23" t="s">
         <v>3</v>
       </c>
       <c r="C20" s="16">
-        <v>26.6</v>
+        <v>25</v>
       </c>
       <c r="D20" s="17">
-        <v>22</v>
+        <v>21.4</v>
       </c>
       <c r="E20" s="17">
-        <v>2.2999999999999998</v>
+        <v>5</v>
       </c>
       <c r="F20" s="17">
-        <v>0.6</v>
+        <v>0.7</v>
       </c>
       <c r="G20" s="17">
-        <v>6.2</v>
+        <v>6.4</v>
       </c>
       <c r="H20" s="17">
-        <v>22</v>
+        <v>26.4</v>
       </c>
       <c r="I20" s="17">
-        <v>4.5</v>
+        <v>1.4</v>
       </c>
       <c r="J20" s="18">
-        <v>15.8</v>
+        <v>13.6</v>
       </c>
       <c r="K20" s="3"/>
     </row>
-    <row r="21" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="21" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="29"/>
       <c r="B21" s="23" t="s">
         <v>2</v>
       </c>
       <c r="C21" s="16">
-        <v>22.1</v>
+        <v>20.100000000000001</v>
       </c>
       <c r="D21" s="17">
-        <v>10</v>
+        <v>12.4</v>
       </c>
       <c r="E21" s="17">
-        <v>3.7</v>
+        <v>1.8</v>
       </c>
       <c r="F21" s="17">
-        <v>0</v>
+        <v>2.4</v>
       </c>
       <c r="G21" s="17">
-        <v>11.1</v>
+        <v>17.8</v>
       </c>
       <c r="H21" s="17">
-        <v>10.5</v>
+        <v>9.5</v>
       </c>
       <c r="I21" s="17">
-        <v>20.5</v>
+        <v>17.8</v>
       </c>
       <c r="J21" s="18">
-        <v>22.1</v>
+        <v>18.3</v>
       </c>
       <c r="K21" s="3"/>
     </row>
-    <row r="22" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="22" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="29"/>
       <c r="B22" s="23" t="s">
         <v>1</v>
       </c>
       <c r="C22" s="16">
-        <v>24.4</v>
+        <v>24.8</v>
       </c>
       <c r="D22" s="17">
-        <v>26.9</v>
+        <v>29.6</v>
       </c>
       <c r="E22" s="17">
-        <v>12.6</v>
+        <v>13.6</v>
       </c>
       <c r="F22" s="17">
-        <v>9.1999999999999993</v>
+        <v>14.4</v>
       </c>
       <c r="G22" s="17">
-        <v>5.9</v>
+        <v>1.6</v>
       </c>
       <c r="H22" s="17">
-        <v>7.6</v>
+        <v>5.6</v>
       </c>
       <c r="I22" s="17">
-        <v>2.5</v>
+        <v>3.2</v>
       </c>
       <c r="J22" s="18">
-        <v>10.9</v>
+        <v>7.2</v>
       </c>
       <c r="K22" s="3"/>
     </row>
-    <row r="23" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="23" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="25"/>
       <c r="B23" s="23" t="s">
         <v>0</v>
       </c>
       <c r="C23" s="16">
-        <v>11</v>
+        <v>14.9</v>
       </c>
       <c r="D23" s="17">
-        <v>11.9</v>
+        <v>10.199999999999999</v>
       </c>
       <c r="E23" s="17">
-        <v>4.3</v>
+        <v>3.8</v>
       </c>
       <c r="F23" s="17">
-        <v>3.3</v>
+        <v>4.7</v>
       </c>
       <c r="G23" s="17">
-        <v>15.2</v>
+        <v>17.899999999999999</v>
       </c>
       <c r="H23" s="17">
-        <v>6.7</v>
+        <v>7.7</v>
       </c>
       <c r="I23" s="17">
-        <v>28.6</v>
+        <v>20.399999999999999</v>
       </c>
       <c r="J23" s="18">
-        <v>19</v>
+        <v>20.399999999999999</v>
       </c>
       <c r="K23" s="3"/>
     </row>
-    <row r="24" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="24" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="30" t="s">
         <v>23</v>
       </c>
       <c r="B24" s="23" t="s">
         <v>3</v>
       </c>
       <c r="C24" s="16">
-        <v>18.899999999999999</v>
+        <v>17.5</v>
       </c>
       <c r="D24" s="17">
-        <v>32.799999999999997</v>
+        <v>15.9</v>
       </c>
       <c r="E24" s="17">
-        <v>6.1</v>
+        <v>11.1</v>
       </c>
       <c r="F24" s="17">
-        <v>1.7</v>
+        <v>0</v>
       </c>
       <c r="G24" s="17">
-        <v>5.6</v>
+        <v>7.9</v>
       </c>
       <c r="H24" s="17">
-        <v>19.399999999999999</v>
+        <v>17.5</v>
       </c>
       <c r="I24" s="17">
-        <v>0.6</v>
+        <v>1.6</v>
       </c>
       <c r="J24" s="18">
-        <v>15</v>
+        <v>28.6</v>
       </c>
       <c r="K24" s="3"/>
     </row>
-    <row r="25" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="25" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="29"/>
       <c r="B25" s="23" t="s">
         <v>2</v>
       </c>
       <c r="C25" s="16">
-        <v>26.8</v>
+        <v>29.6</v>
       </c>
       <c r="D25" s="17">
-        <v>9.6</v>
+        <v>16.7</v>
       </c>
       <c r="E25" s="17">
-        <v>3.8</v>
+        <v>5.6</v>
       </c>
       <c r="F25" s="17">
-        <v>1.3</v>
+        <v>0</v>
       </c>
       <c r="G25" s="17">
-        <v>21.7</v>
+        <v>14.8</v>
       </c>
       <c r="H25" s="17">
-        <v>10.199999999999999</v>
+        <v>5.6</v>
       </c>
       <c r="I25" s="17">
-        <v>18.5</v>
+        <v>1.9</v>
       </c>
       <c r="J25" s="18">
-        <v>8.3000000000000007</v>
+        <v>25.9</v>
       </c>
       <c r="K25" s="3"/>
     </row>
-    <row r="26" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="26" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="29"/>
       <c r="B26" s="23" t="s">
         <v>1</v>
       </c>
       <c r="C26" s="16">
-        <v>14.3</v>
+        <v>21</v>
       </c>
       <c r="D26" s="17">
-        <v>32.299999999999997</v>
+        <v>11</v>
       </c>
       <c r="E26" s="17">
-        <v>16.100000000000001</v>
+        <v>37</v>
       </c>
       <c r="F26" s="17">
-        <v>11.5</v>
+        <v>17</v>
       </c>
       <c r="G26" s="17">
-        <v>5.5</v>
+        <v>3</v>
       </c>
       <c r="H26" s="17">
-        <v>5.5</v>
+        <v>1</v>
       </c>
       <c r="I26" s="17">
-        <v>3.2</v>
+        <v>2</v>
       </c>
       <c r="J26" s="18">
-        <v>11.5</v>
+        <v>8</v>
       </c>
       <c r="K26" s="3"/>
     </row>
-    <row r="27" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="27" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="25"/>
       <c r="B27" s="23" t="s">
         <v>0</v>
       </c>
       <c r="C27" s="16">
-        <v>25.7</v>
+        <v>31.7</v>
       </c>
       <c r="D27" s="17">
-        <v>12.9</v>
+        <v>6.1</v>
       </c>
       <c r="E27" s="17">
-        <v>4.8</v>
+        <v>7.3</v>
       </c>
       <c r="F27" s="17">
-        <v>4.8</v>
+        <v>3.7</v>
       </c>
       <c r="G27" s="17">
-        <v>14.3</v>
+        <v>15.9</v>
       </c>
       <c r="H27" s="17">
-        <v>4.3</v>
+        <v>4.9000000000000004</v>
       </c>
       <c r="I27" s="17">
-        <v>14.3</v>
+        <v>18.3</v>
       </c>
       <c r="J27" s="18">
-        <v>19</v>
+        <v>12.2</v>
       </c>
       <c r="K27" s="3"/>
     </row>
-    <row r="28" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="28" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="30" t="s">
         <v>22</v>
       </c>
       <c r="B28" s="23" t="s">
         <v>3</v>
       </c>
       <c r="C28" s="16">
-        <v>24.9</v>
+        <v>22.9</v>
       </c>
       <c r="D28" s="17">
-        <v>19.2</v>
+        <v>20.3</v>
       </c>
       <c r="E28" s="17">
-        <v>5.6</v>
+        <v>4.2</v>
       </c>
       <c r="F28" s="17">
-        <v>5.6</v>
+        <v>1</v>
       </c>
       <c r="G28" s="17">
-        <v>10.7</v>
+        <v>4.7</v>
       </c>
       <c r="H28" s="17">
-        <v>16.399999999999999</v>
+        <v>19.3</v>
       </c>
       <c r="I28" s="17">
         <v>7.3</v>
       </c>
       <c r="J28" s="18">
-        <v>10.199999999999999</v>
+        <v>20.3</v>
       </c>
       <c r="K28" s="3"/>
     </row>
-    <row r="29" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="29" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="29"/>
       <c r="B29" s="23" t="s">
         <v>2</v>
       </c>
       <c r="C29" s="16">
-        <v>49.5</v>
+        <v>53.1</v>
       </c>
       <c r="D29" s="17">
-        <v>15.6</v>
+        <v>10.9</v>
       </c>
       <c r="E29" s="17">
-        <v>3.7</v>
+        <v>3.9</v>
       </c>
       <c r="F29" s="17">
-        <v>1.8</v>
+        <v>0</v>
       </c>
       <c r="G29" s="17">
-        <v>9.1999999999999993</v>
+        <v>9.4</v>
       </c>
       <c r="H29" s="17">
-        <v>0.9</v>
+        <v>7</v>
       </c>
       <c r="I29" s="17">
-        <v>8.3000000000000007</v>
+        <v>7</v>
       </c>
       <c r="J29" s="18">
-        <v>11</v>
+        <v>8.6</v>
       </c>
       <c r="K29" s="3"/>
     </row>
-    <row r="30" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="30" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="29"/>
       <c r="B30" s="23" t="s">
         <v>1</v>
       </c>
       <c r="C30" s="16">
-        <v>13</v>
+        <v>14.5</v>
       </c>
       <c r="D30" s="17">
-        <v>33.200000000000003</v>
+        <v>33.299999999999997</v>
       </c>
       <c r="E30" s="17">
-        <v>15</v>
+        <v>17.899999999999999</v>
       </c>
       <c r="F30" s="17">
-        <v>13</v>
+        <v>10.6</v>
       </c>
       <c r="G30" s="17">
-        <v>2.1</v>
+        <v>2.4</v>
       </c>
       <c r="H30" s="17">
-        <v>9.3000000000000007</v>
+        <v>8.1999999999999993</v>
       </c>
       <c r="I30" s="17">
         <v>0.5</v>
       </c>
       <c r="J30" s="18">
-        <v>14</v>
+        <v>12.6</v>
       </c>
       <c r="K30" s="3"/>
     </row>
-    <row r="31" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="31" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="25"/>
       <c r="B31" s="23" t="s">
         <v>0</v>
       </c>
       <c r="C31" s="16">
-        <v>34.4</v>
+        <v>39.200000000000003</v>
       </c>
       <c r="D31" s="17">
-        <v>12.3</v>
+        <v>7.5</v>
       </c>
       <c r="E31" s="17">
-        <v>5.7</v>
+        <v>5</v>
       </c>
       <c r="F31" s="17">
-        <v>2.5</v>
+        <v>3.3</v>
       </c>
       <c r="G31" s="17">
-        <v>9</v>
+        <v>11.7</v>
       </c>
       <c r="H31" s="17">
-        <v>15.6</v>
+        <v>3.3</v>
       </c>
       <c r="I31" s="17">
-        <v>4.9000000000000004</v>
+        <v>16.7</v>
       </c>
       <c r="J31" s="18">
-        <v>15.6</v>
+        <v>13.3</v>
       </c>
       <c r="K31" s="3"/>
     </row>
-    <row r="32" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="32" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="30" t="s">
         <v>21</v>
       </c>
       <c r="B32" s="23" t="s">
         <v>3</v>
       </c>
       <c r="C32" s="16">
-        <v>22.8</v>
+        <v>18.3</v>
       </c>
       <c r="D32" s="17">
-        <v>16.5</v>
+        <v>22</v>
       </c>
       <c r="E32" s="17">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F32" s="17">
-        <v>19.899999999999999</v>
+        <v>11.4</v>
       </c>
       <c r="G32" s="17">
-        <v>5.2</v>
+        <v>3.3</v>
       </c>
       <c r="H32" s="17">
-        <v>11.8</v>
+        <v>18.7</v>
       </c>
       <c r="I32" s="17">
-        <v>1.7</v>
+        <v>3.9</v>
       </c>
       <c r="J32" s="18">
-        <v>13</v>
+        <v>12.4</v>
       </c>
       <c r="K32" s="3"/>
     </row>
-    <row r="33" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="33" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="29"/>
       <c r="B33" s="23" t="s">
         <v>2</v>
       </c>
       <c r="C33" s="16">
-        <v>30.2</v>
+        <v>30.9</v>
       </c>
       <c r="D33" s="17">
-        <v>17</v>
+        <v>14.1</v>
       </c>
       <c r="E33" s="17">
-        <v>7</v>
+        <v>8.5</v>
       </c>
       <c r="F33" s="17">
-        <v>2.9</v>
+        <v>3</v>
       </c>
       <c r="G33" s="17">
-        <v>12.6</v>
+        <v>12</v>
       </c>
       <c r="H33" s="17">
-        <v>8.1999999999999993</v>
+        <v>5.4</v>
       </c>
       <c r="I33" s="17">
-        <v>17.3</v>
+        <v>17.600000000000001</v>
       </c>
       <c r="J33" s="18">
-        <v>4.7</v>
+        <v>8.5</v>
       </c>
       <c r="K33" s="3"/>
     </row>
-    <row r="34" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="34" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="29"/>
       <c r="B34" s="23" t="s">
         <v>1</v>
       </c>
       <c r="C34" s="16">
-        <v>20.6</v>
+        <v>22</v>
       </c>
       <c r="D34" s="17">
-        <v>31</v>
+        <v>31.7</v>
       </c>
       <c r="E34" s="17">
-        <v>17</v>
+        <v>15.5</v>
       </c>
       <c r="F34" s="17">
-        <v>14.9</v>
+        <v>10.199999999999999</v>
       </c>
       <c r="G34" s="17">
-        <v>2.9</v>
+        <v>3.1</v>
       </c>
       <c r="H34" s="17">
-        <v>6.8</v>
+        <v>5.8</v>
       </c>
       <c r="I34" s="17">
-        <v>1.8</v>
+        <v>4.4000000000000004</v>
       </c>
       <c r="J34" s="18">
-        <v>5</v>
+        <v>7.3</v>
       </c>
       <c r="K34" s="3"/>
     </row>
-    <row r="35" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="35" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="25"/>
       <c r="B35" s="23" t="s">
         <v>0</v>
       </c>
       <c r="C35" s="16">
-        <v>25.5</v>
+        <v>23.3</v>
       </c>
       <c r="D35" s="17">
-        <v>11.5</v>
+        <v>20.9</v>
       </c>
       <c r="E35" s="17">
-        <v>7.6</v>
+        <v>5.4</v>
       </c>
       <c r="F35" s="17">
-        <v>1.7</v>
+        <v>3</v>
       </c>
       <c r="G35" s="17">
-        <v>14</v>
+        <v>14.6</v>
       </c>
       <c r="H35" s="17">
-        <v>6.2</v>
+        <v>5.7</v>
       </c>
       <c r="I35" s="17">
-        <v>23.8</v>
+        <v>21.4</v>
       </c>
       <c r="J35" s="18">
-        <v>9.8000000000000007</v>
+        <v>5.7</v>
       </c>
       <c r="K35" s="3"/>
     </row>
-    <row r="36" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="36" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="30" t="s">
         <v>20</v>
       </c>
       <c r="B36" s="23" t="s">
         <v>3</v>
       </c>
       <c r="C36" s="16">
-        <v>19.3</v>
+        <v>18.600000000000001</v>
       </c>
       <c r="D36" s="17">
-        <v>20</v>
+        <v>22.1</v>
       </c>
       <c r="E36" s="17">
-        <v>5.3</v>
+        <v>4.4000000000000004</v>
       </c>
       <c r="F36" s="17">
-        <v>10</v>
+        <v>7.1</v>
       </c>
       <c r="G36" s="17">
-        <v>6.7</v>
+        <v>11.5</v>
       </c>
       <c r="H36" s="17">
-        <v>24</v>
+        <v>17.7</v>
       </c>
       <c r="I36" s="17">
-        <v>0.7</v>
+        <v>10.6</v>
       </c>
       <c r="J36" s="18">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="K36" s="3"/>
     </row>
-    <row r="37" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="37" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="29"/>
       <c r="B37" s="23" t="s">
         <v>2</v>
       </c>
       <c r="C37" s="16">
-        <v>7.4</v>
+        <v>11.7</v>
       </c>
       <c r="D37" s="17">
-        <v>6</v>
+        <v>6.3</v>
       </c>
       <c r="E37" s="17">
-        <v>2.6</v>
+        <v>2.7</v>
       </c>
       <c r="F37" s="17">
-        <v>4</v>
+        <v>4.7</v>
       </c>
       <c r="G37" s="17">
-        <v>17.899999999999999</v>
+        <v>14.1</v>
       </c>
       <c r="H37" s="17">
-        <v>7.4</v>
+        <v>5.0999999999999996</v>
       </c>
       <c r="I37" s="17">
-        <v>42.2</v>
+        <v>48.4</v>
       </c>
       <c r="J37" s="18">
-        <v>12.5</v>
+        <v>7</v>
       </c>
       <c r="K37" s="3"/>
     </row>
-    <row r="38" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="38" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="29"/>
       <c r="B38" s="23" t="s">
         <v>1</v>
       </c>
       <c r="C38" s="16">
-        <v>19.3</v>
+        <v>15.2</v>
       </c>
       <c r="D38" s="17">
-        <v>30</v>
+        <v>27.2</v>
       </c>
       <c r="E38" s="17">
-        <v>18</v>
+        <v>27.2</v>
       </c>
       <c r="F38" s="17">
-        <v>10.7</v>
+        <v>20.7</v>
       </c>
       <c r="G38" s="17">
-        <v>7.3</v>
+        <v>1.1000000000000001</v>
       </c>
       <c r="H38" s="17">
-        <v>6.7</v>
+        <v>1.1000000000000001</v>
       </c>
       <c r="I38" s="17">
-        <v>0.7</v>
+        <v>4.3</v>
       </c>
       <c r="J38" s="18">
-        <v>7.3</v>
+        <v>3.3</v>
       </c>
       <c r="K38" s="3"/>
     </row>
-    <row r="39" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="39" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="25"/>
       <c r="B39" s="23" t="s">
         <v>0</v>
       </c>
       <c r="C39" s="16">
-        <v>13.4</v>
+        <v>11.9</v>
       </c>
       <c r="D39" s="17">
-        <v>12.6</v>
+        <v>13.9</v>
       </c>
       <c r="E39" s="17">
-        <v>2.6</v>
+        <v>10.9</v>
       </c>
       <c r="F39" s="17">
-        <v>3.5</v>
+        <v>3</v>
       </c>
       <c r="G39" s="17">
-        <v>22.1</v>
+        <v>19.8</v>
       </c>
       <c r="H39" s="17">
-        <v>7.8</v>
+        <v>4</v>
       </c>
       <c r="I39" s="17">
-        <v>24.2</v>
+        <v>25.7</v>
       </c>
       <c r="J39" s="18">
-        <v>13.9</v>
+        <v>10.9</v>
       </c>
       <c r="K39" s="3"/>
     </row>
-    <row r="40" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="40" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A40" s="30" t="s">
         <v>19</v>
       </c>
       <c r="B40" s="23" t="s">
         <v>3</v>
       </c>
       <c r="C40" s="16">
-        <v>20.7</v>
+        <v>23.3</v>
       </c>
       <c r="D40" s="17">
-        <v>24.7</v>
+        <v>23</v>
       </c>
       <c r="E40" s="17">
-        <v>4.3</v>
+        <v>5.8</v>
       </c>
       <c r="F40" s="17">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G40" s="17">
-        <v>6.5</v>
+        <v>5.4</v>
       </c>
       <c r="H40" s="17">
-        <v>11.1</v>
+        <v>17.2</v>
       </c>
       <c r="I40" s="17">
-        <v>4.7</v>
+        <v>7</v>
       </c>
       <c r="J40" s="18">
-        <v>26</v>
+        <v>15.3</v>
       </c>
       <c r="K40" s="3"/>
     </row>
-    <row r="41" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="41" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="29"/>
       <c r="B41" s="23" t="s">
         <v>2</v>
       </c>
       <c r="C41" s="16">
-        <v>22.8</v>
+        <v>23</v>
       </c>
       <c r="D41" s="17">
+        <v>7.2</v>
+      </c>
+      <c r="E41" s="17">
+        <v>3.5</v>
+      </c>
+      <c r="F41" s="17">
+        <v>0.3</v>
+      </c>
+      <c r="G41" s="17">
+        <v>15.4</v>
+      </c>
+      <c r="H41" s="17">
         <v>10.1</v>
       </c>
-      <c r="E41" s="17">
-[...10 lines deleted...]
-      </c>
       <c r="I41" s="17">
-        <v>19.100000000000001</v>
+        <v>21.4</v>
       </c>
       <c r="J41" s="18">
-        <v>23.5</v>
+        <v>19.2</v>
       </c>
       <c r="K41" s="3"/>
     </row>
-    <row r="42" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="42" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A42" s="29"/>
       <c r="B42" s="23" t="s">
         <v>1</v>
       </c>
       <c r="C42" s="16">
-        <v>18.5</v>
+        <v>19.2</v>
       </c>
       <c r="D42" s="17">
-        <v>25.9</v>
+        <v>26.5</v>
       </c>
       <c r="E42" s="17">
-        <v>20.100000000000001</v>
+        <v>13</v>
       </c>
       <c r="F42" s="17">
-        <v>16.600000000000001</v>
+        <v>11.9</v>
       </c>
       <c r="G42" s="17">
-        <v>4</v>
+        <v>5.9</v>
       </c>
       <c r="H42" s="17">
-        <v>6.6</v>
+        <v>6.5</v>
       </c>
       <c r="I42" s="17">
-        <v>2.9</v>
+        <v>3.8</v>
       </c>
       <c r="J42" s="18">
-        <v>5.5</v>
+        <v>13.2</v>
       </c>
       <c r="K42" s="3"/>
     </row>
-    <row r="43" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="43" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A43" s="25"/>
       <c r="B43" s="23" t="s">
         <v>0</v>
       </c>
       <c r="C43" s="16">
-        <v>23.6</v>
+        <v>22.2</v>
       </c>
       <c r="D43" s="17">
-        <v>10.4</v>
+        <v>11.6</v>
       </c>
       <c r="E43" s="17">
-        <v>8</v>
+        <v>6.6</v>
       </c>
       <c r="F43" s="17">
-        <v>2.1</v>
+        <v>2.2999999999999998</v>
       </c>
       <c r="G43" s="17">
-        <v>13.8</v>
+        <v>13.3</v>
       </c>
       <c r="H43" s="17">
-        <v>5.8</v>
+        <v>7.2</v>
       </c>
       <c r="I43" s="17">
-        <v>23.9</v>
+        <v>19.2</v>
       </c>
       <c r="J43" s="18">
-        <v>12.3</v>
+        <v>17.5</v>
       </c>
       <c r="K43" s="3"/>
     </row>
-    <row r="44" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="44" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A44" s="30" t="s">
         <v>18</v>
       </c>
       <c r="B44" s="23" t="s">
         <v>3</v>
       </c>
       <c r="C44" s="16">
-        <v>15.7</v>
+        <v>12.5</v>
       </c>
       <c r="D44" s="17">
-        <v>21.6</v>
+        <v>16.2</v>
       </c>
       <c r="E44" s="17">
-        <v>7.8</v>
+        <v>4.4000000000000004</v>
       </c>
       <c r="F44" s="17">
-        <v>1</v>
+        <v>2.2000000000000002</v>
       </c>
       <c r="G44" s="17">
-        <v>4.9000000000000004</v>
+        <v>11.8</v>
       </c>
       <c r="H44" s="17">
-        <v>31.4</v>
+        <v>25.7</v>
       </c>
       <c r="I44" s="17">
-        <v>2.9</v>
+        <v>5.0999999999999996</v>
       </c>
       <c r="J44" s="18">
-        <v>14.7</v>
+        <v>22.1</v>
       </c>
       <c r="K44" s="3"/>
     </row>
-    <row r="45" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="45" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A45" s="29"/>
       <c r="B45" s="23" t="s">
         <v>2</v>
       </c>
       <c r="C45" s="16">
-        <v>33.700000000000003</v>
+        <v>44.5</v>
       </c>
       <c r="D45" s="17">
-        <v>6.3</v>
+        <v>13.3</v>
       </c>
       <c r="E45" s="17">
-        <v>6.9</v>
+        <v>3.9</v>
       </c>
       <c r="F45" s="17">
-        <v>6.9</v>
+        <v>4.7</v>
       </c>
       <c r="G45" s="17">
-        <v>10.9</v>
+        <v>9.4</v>
       </c>
       <c r="H45" s="17">
-        <v>7.4</v>
+        <v>7.8</v>
       </c>
       <c r="I45" s="17">
-        <v>12.6</v>
+        <v>11.7</v>
       </c>
       <c r="J45" s="18">
-        <v>15.4</v>
+        <v>4.7</v>
       </c>
       <c r="K45" s="3"/>
     </row>
-    <row r="46" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="46" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A46" s="29"/>
       <c r="B46" s="23" t="s">
         <v>1</v>
       </c>
       <c r="C46" s="16">
-        <v>10.8</v>
+        <v>13.4</v>
       </c>
       <c r="D46" s="17">
-        <v>38.1</v>
+        <v>38.5</v>
       </c>
       <c r="E46" s="17">
-        <v>16.5</v>
+        <v>16.2</v>
       </c>
       <c r="F46" s="17">
-        <v>12.9</v>
+        <v>15.1</v>
       </c>
       <c r="G46" s="17">
-        <v>2.2000000000000002</v>
+        <v>4.5</v>
       </c>
       <c r="H46" s="17">
-        <v>5</v>
+        <v>3.9</v>
       </c>
       <c r="I46" s="17">
-        <v>2.2000000000000002</v>
+        <v>3.9</v>
       </c>
       <c r="J46" s="18">
-        <v>12.2</v>
+        <v>4.5</v>
       </c>
       <c r="K46" s="3"/>
     </row>
-    <row r="47" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="47" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A47" s="25"/>
       <c r="B47" s="23" t="s">
         <v>0</v>
       </c>
       <c r="C47" s="16">
-        <v>35.200000000000003</v>
+        <v>29.9</v>
       </c>
       <c r="D47" s="17">
-        <v>17.899999999999999</v>
+        <v>12.9</v>
       </c>
       <c r="E47" s="17">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="F47" s="17">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="G47" s="17">
-        <v>12.8</v>
+        <v>16.399999999999999</v>
       </c>
       <c r="H47" s="17">
-        <v>4.5</v>
+        <v>7.5</v>
       </c>
       <c r="I47" s="17">
-        <v>10.6</v>
+        <v>15.4</v>
       </c>
       <c r="J47" s="18">
-        <v>8.9</v>
+        <v>9</v>
       </c>
       <c r="K47" s="3"/>
     </row>
-    <row r="48" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="48" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A48" s="30" t="s">
         <v>17</v>
       </c>
       <c r="B48" s="23" t="s">
         <v>3</v>
       </c>
       <c r="C48" s="16">
-        <v>14.8</v>
+        <v>15.2</v>
       </c>
       <c r="D48" s="17">
-        <v>34.799999999999997</v>
+        <v>29.8</v>
       </c>
       <c r="E48" s="17">
-        <v>16.100000000000001</v>
+        <v>10.6</v>
       </c>
       <c r="F48" s="17">
-        <v>1.7</v>
+        <v>1.3</v>
       </c>
       <c r="G48" s="17">
-        <v>3.5</v>
+        <v>8.6</v>
       </c>
       <c r="H48" s="17">
-        <v>13</v>
+        <v>9.9</v>
       </c>
       <c r="I48" s="17">
-        <v>5.2</v>
+        <v>4</v>
       </c>
       <c r="J48" s="18">
-        <v>10.9</v>
+        <v>20.5</v>
       </c>
       <c r="K48" s="3"/>
     </row>
-    <row r="49" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="49" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A49" s="29"/>
       <c r="B49" s="23" t="s">
         <v>2</v>
       </c>
       <c r="C49" s="16">
-        <v>8.5</v>
+        <v>13.8</v>
       </c>
       <c r="D49" s="17">
-        <v>16.399999999999999</v>
+        <v>11.7</v>
       </c>
       <c r="E49" s="17">
-        <v>23.4</v>
+        <v>17.899999999999999</v>
       </c>
       <c r="F49" s="17">
-        <v>0</v>
+        <v>0.7</v>
       </c>
       <c r="G49" s="17">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="H49" s="17">
-        <v>5</v>
+        <v>6.9</v>
       </c>
       <c r="I49" s="17">
-        <v>22.9</v>
+        <v>31</v>
       </c>
       <c r="J49" s="18">
-        <v>13.9</v>
+        <v>9</v>
       </c>
       <c r="K49" s="3"/>
     </row>
-    <row r="50" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="50" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A50" s="29"/>
       <c r="B50" s="23" t="s">
         <v>1</v>
       </c>
       <c r="C50" s="16">
-        <v>10.1</v>
+        <v>25.9</v>
       </c>
       <c r="D50" s="17">
-        <v>33.1</v>
+        <v>27</v>
       </c>
       <c r="E50" s="17">
-        <v>18.899999999999999</v>
+        <v>16.899999999999999</v>
       </c>
       <c r="F50" s="17">
-        <v>14.9</v>
+        <v>9.5</v>
       </c>
       <c r="G50" s="17">
-        <v>2</v>
+        <v>3.7</v>
       </c>
       <c r="H50" s="17">
-        <v>10.1</v>
+        <v>5.3</v>
       </c>
       <c r="I50" s="17">
-        <v>3.4</v>
+        <v>3.2</v>
       </c>
       <c r="J50" s="18">
-        <v>7.4</v>
+        <v>8.5</v>
       </c>
       <c r="K50" s="3"/>
     </row>
-    <row r="51" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="51" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A51" s="25"/>
       <c r="B51" s="23" t="s">
         <v>0</v>
       </c>
       <c r="C51" s="16">
-        <v>10.6</v>
+        <v>22.4</v>
       </c>
       <c r="D51" s="17">
-        <v>14.4</v>
+        <v>8.3000000000000007</v>
       </c>
       <c r="E51" s="17">
-        <v>11.4</v>
+        <v>5.4</v>
       </c>
       <c r="F51" s="17">
-        <v>3</v>
+        <v>0.5</v>
       </c>
       <c r="G51" s="17">
-        <v>18.2</v>
+        <v>12.7</v>
       </c>
       <c r="H51" s="17">
-        <v>7.6</v>
+        <v>4.9000000000000004</v>
       </c>
       <c r="I51" s="17">
-        <v>22.7</v>
+        <v>33.700000000000003</v>
       </c>
       <c r="J51" s="18">
-        <v>12.1</v>
+        <v>12.2</v>
       </c>
       <c r="K51" s="3"/>
     </row>
-    <row r="52" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="52" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A52" s="30" t="s">
         <v>16</v>
       </c>
       <c r="B52" s="23" t="s">
         <v>3</v>
       </c>
       <c r="C52" s="16">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="D52" s="17">
-        <v>19.600000000000001</v>
+        <v>26.8</v>
       </c>
       <c r="E52" s="17">
-        <v>8</v>
+        <v>3.9</v>
       </c>
       <c r="F52" s="17">
-        <v>2.7</v>
+        <v>0</v>
       </c>
       <c r="G52" s="17">
-        <v>11.6</v>
+        <v>6.3</v>
       </c>
       <c r="H52" s="17">
-        <v>27.7</v>
+        <v>23.6</v>
       </c>
       <c r="I52" s="17">
-        <v>9.8000000000000007</v>
+        <v>7.1</v>
       </c>
       <c r="J52" s="18">
-        <v>3.6</v>
+        <v>17.3</v>
       </c>
       <c r="K52" s="3"/>
     </row>
-    <row r="53" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="53" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A53" s="29"/>
       <c r="B53" s="23" t="s">
         <v>2</v>
       </c>
       <c r="C53" s="16">
-        <v>34.299999999999997</v>
+        <v>22.2</v>
       </c>
       <c r="D53" s="17">
-        <v>15.2</v>
+        <v>6</v>
       </c>
       <c r="E53" s="17">
-        <v>7.6</v>
+        <v>3.4</v>
       </c>
       <c r="F53" s="17">
-        <v>3.8</v>
+        <v>2.6</v>
       </c>
       <c r="G53" s="17">
-        <v>9.5</v>
+        <v>19.7</v>
       </c>
       <c r="H53" s="17">
-        <v>10.5</v>
+        <v>20.5</v>
       </c>
       <c r="I53" s="17">
-        <v>10.5</v>
+        <v>15.4</v>
       </c>
       <c r="J53" s="18">
-        <v>8.6</v>
+        <v>10.3</v>
       </c>
       <c r="K53" s="3"/>
     </row>
-    <row r="54" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="54" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A54" s="29"/>
       <c r="B54" s="23" t="s">
         <v>1</v>
       </c>
       <c r="C54" s="16">
+        <v>12.5</v>
+      </c>
+      <c r="D54" s="17">
+        <v>25</v>
+      </c>
+      <c r="E54" s="17">
+        <v>15.2</v>
+      </c>
+      <c r="F54" s="17">
         <v>16.8</v>
       </c>
-      <c r="D54" s="17">
-[...7 lines deleted...]
-      </c>
       <c r="G54" s="17">
-        <v>1.8</v>
+        <v>7.6</v>
       </c>
       <c r="H54" s="17">
-        <v>4.8</v>
+        <v>6.5</v>
       </c>
       <c r="I54" s="17">
-        <v>7.2</v>
+        <v>7.1</v>
       </c>
       <c r="J54" s="18">
-        <v>6.6</v>
+        <v>9.1999999999999993</v>
       </c>
       <c r="K54" s="3"/>
     </row>
-    <row r="55" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="55" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A55" s="25"/>
       <c r="B55" s="23" t="s">
         <v>0</v>
       </c>
       <c r="C55" s="16">
-        <v>17.5</v>
+        <v>20.100000000000001</v>
       </c>
       <c r="D55" s="17">
-        <v>16.399999999999999</v>
+        <v>15.5</v>
       </c>
       <c r="E55" s="17">
-        <v>3.8</v>
+        <v>8.8000000000000007</v>
       </c>
       <c r="F55" s="17">
-        <v>5.5</v>
+        <v>2.6</v>
       </c>
       <c r="G55" s="17">
-        <v>14.8</v>
+        <v>19.600000000000001</v>
       </c>
       <c r="H55" s="17">
-        <v>2.2000000000000002</v>
+        <v>5.2</v>
       </c>
       <c r="I55" s="17">
-        <v>23.5</v>
+        <v>16</v>
       </c>
       <c r="J55" s="18">
-        <v>16.399999999999999</v>
+        <v>12.4</v>
       </c>
       <c r="K55" s="3"/>
     </row>
-    <row r="56" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="56" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A56" s="30" t="s">
         <v>15</v>
       </c>
       <c r="B56" s="23" t="s">
         <v>3</v>
       </c>
       <c r="C56" s="33">
-        <v>18.2</v>
+        <v>29.6</v>
       </c>
       <c r="D56" s="34">
-        <v>24.7</v>
+        <v>18.5</v>
       </c>
       <c r="E56" s="34">
-        <v>1.3</v>
+        <v>7.4</v>
       </c>
       <c r="F56" s="34">
         <v>0</v>
       </c>
       <c r="G56" s="34">
-        <v>6.5</v>
+        <v>3.7</v>
       </c>
       <c r="H56" s="34">
-        <v>15.6</v>
+        <v>24.1</v>
       </c>
       <c r="I56" s="34">
-        <v>5.2</v>
+        <v>3.7</v>
       </c>
       <c r="J56" s="35">
-        <v>28.6</v>
+        <v>13</v>
       </c>
       <c r="K56" s="3"/>
     </row>
-    <row r="57" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="57" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A57" s="29"/>
       <c r="B57" s="23" t="s">
         <v>2</v>
       </c>
       <c r="C57" s="16">
-        <v>19.399999999999999</v>
+        <v>15.6</v>
       </c>
       <c r="D57" s="17">
-        <v>12.9</v>
+        <v>4.4000000000000004</v>
       </c>
       <c r="E57" s="17">
-        <v>3.2</v>
+        <v>2.2000000000000002</v>
       </c>
       <c r="F57" s="17">
-        <v>0</v>
+        <v>4.4000000000000004</v>
       </c>
       <c r="G57" s="17">
-        <v>12.9</v>
+        <v>13.3</v>
       </c>
       <c r="H57" s="17">
-        <v>9.6999999999999993</v>
+        <v>15.6</v>
       </c>
       <c r="I57" s="17">
-        <v>22.6</v>
+        <v>24.4</v>
       </c>
       <c r="J57" s="18">
-        <v>19.399999999999999</v>
+        <v>20</v>
       </c>
       <c r="K57" s="3"/>
     </row>
-    <row r="58" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="58" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A58" s="29"/>
       <c r="B58" s="23" t="s">
         <v>1</v>
       </c>
       <c r="C58" s="16">
-        <v>7.6</v>
+        <v>28.3</v>
       </c>
       <c r="D58" s="17">
-        <v>28.8</v>
+        <v>24.5</v>
       </c>
       <c r="E58" s="17">
-        <v>6.1</v>
+        <v>15.1</v>
       </c>
       <c r="F58" s="17">
-        <v>3</v>
+        <v>11.3</v>
       </c>
       <c r="G58" s="17">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="H58" s="17">
-        <v>18.2</v>
+        <v>7.5</v>
       </c>
       <c r="I58" s="17">
-        <v>10.6</v>
+        <v>0</v>
       </c>
       <c r="J58" s="18">
-        <v>22.7</v>
+        <v>13.2</v>
       </c>
       <c r="K58" s="3"/>
     </row>
-    <row r="59" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="59" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A59" s="25"/>
       <c r="B59" s="23" t="s">
         <v>0</v>
       </c>
       <c r="C59" s="16">
-        <v>21.4</v>
+        <v>19.399999999999999</v>
       </c>
       <c r="D59" s="17">
-        <v>7.1</v>
+        <v>5.6</v>
       </c>
       <c r="E59" s="17">
-        <v>2.4</v>
+        <v>5.6</v>
       </c>
       <c r="F59" s="17">
         <v>0</v>
       </c>
       <c r="G59" s="17">
-        <v>7.1</v>
+        <v>16.7</v>
       </c>
       <c r="H59" s="17">
-        <v>7.1</v>
+        <v>16.7</v>
       </c>
       <c r="I59" s="17">
-        <v>28.6</v>
+        <v>19.399999999999999</v>
       </c>
       <c r="J59" s="18">
-        <v>26.2</v>
+        <v>16.7</v>
       </c>
       <c r="K59" s="3"/>
     </row>
-    <row r="60" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="60" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A60" s="30" t="s">
         <v>14</v>
       </c>
       <c r="B60" s="23" t="s">
         <v>3</v>
       </c>
       <c r="C60" s="16">
         <v>0</v>
       </c>
       <c r="D60" s="17">
         <v>0</v>
       </c>
       <c r="E60" s="17">
         <v>0</v>
       </c>
       <c r="F60" s="17">
-        <v>33.299999999999997</v>
+        <v>0</v>
       </c>
       <c r="G60" s="17">
         <v>0</v>
       </c>
       <c r="H60" s="17">
-        <v>66.7</v>
+        <v>50</v>
       </c>
       <c r="I60" s="17">
         <v>0</v>
       </c>
       <c r="J60" s="18">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="K60" s="3"/>
     </row>
-    <row r="61" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="61" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A61" s="29"/>
       <c r="B61" s="23" t="s">
         <v>2</v>
       </c>
       <c r="C61" s="16">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="D61" s="17">
-        <v>60</v>
+        <v>0</v>
       </c>
       <c r="E61" s="17">
         <v>0</v>
       </c>
       <c r="F61" s="17">
         <v>0</v>
       </c>
       <c r="G61" s="17">
         <v>0</v>
       </c>
       <c r="H61" s="17">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="I61" s="17">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="J61" s="18">
         <v>0</v>
       </c>
       <c r="K61" s="3"/>
     </row>
-    <row r="62" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="62" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A62" s="29"/>
       <c r="B62" s="23" t="s">
         <v>1</v>
       </c>
       <c r="C62" s="16">
+        <v>0</v>
+      </c>
+      <c r="D62" s="17">
+        <v>0</v>
+      </c>
+      <c r="E62" s="17">
+        <v>33.299999999999997</v>
+      </c>
+      <c r="F62" s="17">
+        <v>50</v>
+      </c>
+      <c r="G62" s="17">
+        <v>0</v>
+      </c>
+      <c r="H62" s="17">
+        <v>0</v>
+      </c>
+      <c r="I62" s="17">
+        <v>0</v>
+      </c>
+      <c r="J62" s="18">
         <v>16.7</v>
       </c>
-      <c r="D62" s="17">
-[...19 lines deleted...]
-      </c>
       <c r="K62" s="3"/>
     </row>
-    <row r="63" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="63" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A63" s="25"/>
       <c r="B63" s="23" t="s">
         <v>0</v>
       </c>
       <c r="C63" s="16">
-        <v>0</v>
+        <v>16.7</v>
       </c>
       <c r="D63" s="17">
-        <v>29.2</v>
+        <v>16.7</v>
       </c>
       <c r="E63" s="17">
-        <v>4.2</v>
+        <v>0</v>
       </c>
       <c r="F63" s="17">
         <v>0</v>
       </c>
       <c r="G63" s="17">
-        <v>8.3000000000000007</v>
+        <v>16.7</v>
       </c>
       <c r="H63" s="17">
-        <v>12.5</v>
+        <v>0</v>
       </c>
       <c r="I63" s="17">
-        <v>25</v>
+        <v>0</v>
       </c>
       <c r="J63" s="18">
-        <v>20.8</v>
+        <v>50</v>
       </c>
       <c r="K63" s="3"/>
     </row>
-    <row r="64" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="64" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A64" s="30" t="s">
         <v>13</v>
       </c>
       <c r="B64" s="23" t="s">
         <v>3</v>
       </c>
       <c r="C64" s="16">
-        <v>0</v>
+        <v>4.3</v>
       </c>
       <c r="D64" s="17">
-        <v>37.5</v>
+        <v>47.8</v>
       </c>
       <c r="E64" s="17">
-        <v>6.3</v>
+        <v>4.3</v>
       </c>
       <c r="F64" s="17">
         <v>0</v>
       </c>
       <c r="G64" s="17">
-        <v>0</v>
+        <v>4.3</v>
       </c>
       <c r="H64" s="17">
-        <v>37.5</v>
+        <v>21.7</v>
       </c>
       <c r="I64" s="17">
         <v>0</v>
       </c>
       <c r="J64" s="18">
-        <v>18.8</v>
+        <v>17.399999999999999</v>
       </c>
       <c r="K64" s="3"/>
     </row>
-    <row r="65" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="65" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A65" s="29"/>
       <c r="B65" s="23" t="s">
         <v>2</v>
       </c>
       <c r="C65" s="16">
-        <v>0</v>
+        <v>6.3</v>
       </c>
       <c r="D65" s="17">
-        <v>6.7</v>
+        <v>12.5</v>
       </c>
       <c r="E65" s="17">
         <v>0</v>
       </c>
       <c r="F65" s="17">
         <v>0</v>
       </c>
       <c r="G65" s="17">
-        <v>13.3</v>
+        <v>6.3</v>
       </c>
       <c r="H65" s="17">
-        <v>13.3</v>
+        <v>6.3</v>
       </c>
       <c r="I65" s="17">
-        <v>6.7</v>
+        <v>0</v>
       </c>
       <c r="J65" s="18">
-        <v>60</v>
+        <v>68.8</v>
       </c>
       <c r="K65" s="3"/>
     </row>
-    <row r="66" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="66" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A66" s="29"/>
       <c r="B66" s="23" t="s">
         <v>1</v>
       </c>
       <c r="C66" s="16">
-        <v>8.8000000000000007</v>
+        <v>6.7</v>
       </c>
       <c r="D66" s="17">
-        <v>41.2</v>
+        <v>20</v>
       </c>
       <c r="E66" s="17">
-        <v>20.6</v>
+        <v>13.3</v>
       </c>
       <c r="F66" s="17">
-        <v>11.8</v>
+        <v>6.7</v>
       </c>
       <c r="G66" s="17">
-        <v>0</v>
+        <v>6.7</v>
       </c>
       <c r="H66" s="17">
-        <v>5.9</v>
+        <v>26.7</v>
       </c>
       <c r="I66" s="17">
         <v>0</v>
       </c>
       <c r="J66" s="18">
-        <v>11.8</v>
+        <v>20</v>
       </c>
       <c r="K66" s="3"/>
     </row>
-    <row r="67" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="67" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A67" s="25"/>
       <c r="B67" s="23" t="s">
         <v>0</v>
       </c>
       <c r="C67" s="16">
-        <v>0</v>
+        <v>11.4</v>
       </c>
       <c r="D67" s="17">
-        <v>22.2</v>
+        <v>8.6</v>
       </c>
       <c r="E67" s="17">
-        <v>7.4</v>
+        <v>0</v>
       </c>
       <c r="F67" s="17">
-        <v>0</v>
+        <v>2.9</v>
       </c>
       <c r="G67" s="17">
-        <v>7.4</v>
+        <v>5.7</v>
       </c>
       <c r="H67" s="17">
-        <v>3.7</v>
+        <v>8.6</v>
       </c>
       <c r="I67" s="17">
-        <v>33.299999999999997</v>
+        <v>31.4</v>
       </c>
       <c r="J67" s="18">
-        <v>25.9</v>
+        <v>31.4</v>
       </c>
       <c r="K67" s="3"/>
     </row>
-    <row r="68" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="68" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A68" s="30" t="s">
         <v>12</v>
       </c>
       <c r="B68" s="23" t="s">
         <v>3</v>
       </c>
       <c r="C68" s="16">
-        <v>7.7</v>
+        <v>5.4</v>
       </c>
       <c r="D68" s="17">
-        <v>36.299999999999997</v>
+        <v>42.4</v>
       </c>
       <c r="E68" s="17">
-        <v>4.4000000000000004</v>
+        <v>4.3</v>
       </c>
       <c r="F68" s="17">
-        <v>3.3</v>
+        <v>0</v>
       </c>
       <c r="G68" s="17">
-        <v>5.5</v>
+        <v>5.4</v>
       </c>
       <c r="H68" s="17">
-        <v>22</v>
+        <v>30.4</v>
       </c>
       <c r="I68" s="17">
-        <v>4.4000000000000004</v>
+        <v>5.4</v>
       </c>
       <c r="J68" s="18">
-        <v>16.5</v>
+        <v>6.5</v>
       </c>
       <c r="K68" s="3"/>
     </row>
-    <row r="69" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="69" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A69" s="29"/>
       <c r="B69" s="23" t="s">
         <v>2</v>
       </c>
       <c r="C69" s="16">
-        <v>8.5</v>
+        <v>12.8</v>
       </c>
       <c r="D69" s="17">
-        <v>8.5</v>
+        <v>18.3</v>
       </c>
       <c r="E69" s="17">
-        <v>0.8</v>
+        <v>0</v>
       </c>
       <c r="F69" s="17">
         <v>0</v>
       </c>
       <c r="G69" s="17">
-        <v>13.8</v>
+        <v>4.5999999999999996</v>
       </c>
       <c r="H69" s="17">
-        <v>16.899999999999999</v>
+        <v>20.2</v>
       </c>
       <c r="I69" s="17">
-        <v>30</v>
+        <v>21.1</v>
       </c>
       <c r="J69" s="18">
-        <v>21.5</v>
+        <v>22.9</v>
       </c>
       <c r="K69" s="3"/>
     </row>
-    <row r="70" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="70" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A70" s="29"/>
       <c r="B70" s="23" t="s">
         <v>1</v>
       </c>
       <c r="C70" s="16">
-        <v>12.7</v>
+        <v>8.8000000000000007</v>
       </c>
       <c r="D70" s="17">
-        <v>29.1</v>
+        <v>27.4</v>
       </c>
       <c r="E70" s="17">
-        <v>12.7</v>
+        <v>15.9</v>
       </c>
       <c r="F70" s="17">
-        <v>16.399999999999999</v>
+        <v>12.4</v>
       </c>
       <c r="G70" s="17">
-        <v>4.5</v>
+        <v>7.1</v>
       </c>
       <c r="H70" s="17">
-        <v>2.7</v>
+        <v>11.5</v>
       </c>
       <c r="I70" s="17">
-        <v>4.5</v>
+        <v>7.1</v>
       </c>
       <c r="J70" s="18">
-        <v>17.3</v>
+        <v>9.6999999999999993</v>
       </c>
       <c r="K70" s="3"/>
     </row>
-    <row r="71" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="71" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A71" s="25"/>
       <c r="B71" s="23" t="s">
         <v>0</v>
       </c>
       <c r="C71" s="16">
-        <v>8.1</v>
+        <v>9.3000000000000007</v>
       </c>
       <c r="D71" s="17">
-        <v>9.5</v>
+        <v>14.3</v>
       </c>
       <c r="E71" s="17">
-        <v>4.0999999999999996</v>
+        <v>4.3</v>
       </c>
       <c r="F71" s="17">
-        <v>2</v>
+        <v>5.6</v>
       </c>
       <c r="G71" s="17">
-        <v>16.2</v>
+        <v>18.600000000000001</v>
       </c>
       <c r="H71" s="17">
-        <v>4.7</v>
+        <v>5.6</v>
       </c>
       <c r="I71" s="17">
-        <v>39.200000000000003</v>
+        <v>31.1</v>
       </c>
       <c r="J71" s="18">
-        <v>16.2</v>
+        <v>11.2</v>
       </c>
       <c r="K71" s="3"/>
     </row>
-    <row r="72" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="72" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A72" s="30" t="s">
         <v>11</v>
       </c>
       <c r="B72" s="23" t="s">
         <v>3</v>
       </c>
       <c r="C72" s="16">
+        <v>13.6</v>
+      </c>
+      <c r="D72" s="17">
+        <v>22.7</v>
+      </c>
+      <c r="E72" s="17">
         <v>4.5</v>
       </c>
-      <c r="D72" s="17">
-[...4 lines deleted...]
-      </c>
       <c r="F72" s="17">
-        <v>0</v>
+        <v>4.5</v>
       </c>
       <c r="G72" s="17">
-        <v>9.1</v>
+        <v>0</v>
       </c>
       <c r="H72" s="17">
-        <v>50</v>
+        <v>22.7</v>
       </c>
       <c r="I72" s="17">
         <v>0</v>
       </c>
       <c r="J72" s="18">
-        <v>27.3</v>
+        <v>31.8</v>
       </c>
       <c r="K72" s="3"/>
     </row>
-    <row r="73" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="73" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A73" s="29"/>
       <c r="B73" s="23" t="s">
         <v>2</v>
       </c>
       <c r="C73" s="16">
-        <v>8.3000000000000007</v>
+        <v>9.1</v>
       </c>
       <c r="D73" s="17">
-        <v>25</v>
+        <v>21.2</v>
       </c>
       <c r="E73" s="17">
         <v>0</v>
       </c>
       <c r="F73" s="17">
-        <v>2.8</v>
+        <v>0</v>
       </c>
       <c r="G73" s="17">
-        <v>13.9</v>
+        <v>12.1</v>
       </c>
       <c r="H73" s="17">
-        <v>5.6</v>
+        <v>18.2</v>
       </c>
       <c r="I73" s="17">
         <v>33.299999999999997</v>
       </c>
       <c r="J73" s="18">
-        <v>11.1</v>
+        <v>6.1</v>
       </c>
       <c r="K73" s="3"/>
     </row>
-    <row r="74" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="74" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A74" s="29"/>
       <c r="B74" s="23" t="s">
         <v>1</v>
       </c>
       <c r="C74" s="16">
-        <v>8.6999999999999993</v>
+        <v>13.5</v>
       </c>
       <c r="D74" s="17">
-        <v>13</v>
+        <v>32.4</v>
       </c>
       <c r="E74" s="17">
-        <v>26.1</v>
+        <v>24.3</v>
       </c>
       <c r="F74" s="17">
-        <v>26.1</v>
+        <v>8.1</v>
       </c>
       <c r="G74" s="17">
-        <v>17.399999999999999</v>
+        <v>10.8</v>
       </c>
       <c r="H74" s="17">
-        <v>4.3</v>
+        <v>0</v>
       </c>
       <c r="I74" s="17">
-        <v>0</v>
+        <v>8.1</v>
       </c>
       <c r="J74" s="18">
-        <v>4.3</v>
+        <v>2.7</v>
       </c>
       <c r="K74" s="3"/>
     </row>
-    <row r="75" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="75" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A75" s="25"/>
       <c r="B75" s="23" t="s">
         <v>0</v>
       </c>
       <c r="C75" s="16">
-        <v>3.3</v>
+        <v>1.6</v>
       </c>
       <c r="D75" s="17">
-        <v>3.3</v>
+        <v>14.5</v>
       </c>
       <c r="E75" s="17">
-        <v>6.7</v>
+        <v>9.6999999999999993</v>
       </c>
       <c r="F75" s="17">
-        <v>11.7</v>
+        <v>4.8</v>
       </c>
       <c r="G75" s="17">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="H75" s="17">
-        <v>6.7</v>
+        <v>3.2</v>
       </c>
       <c r="I75" s="17">
-        <v>18.3</v>
+        <v>29</v>
       </c>
       <c r="J75" s="18">
-        <v>35</v>
+        <v>16.100000000000001</v>
       </c>
       <c r="K75" s="3"/>
     </row>
-    <row r="76" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="76" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A76" s="30" t="s">
         <v>10</v>
       </c>
       <c r="B76" s="23" t="s">
         <v>3</v>
       </c>
       <c r="C76" s="16">
-        <v>14.5</v>
+        <v>7.4</v>
       </c>
       <c r="D76" s="17">
-        <v>14.5</v>
+        <v>7.4</v>
       </c>
       <c r="E76" s="17">
-        <v>3.6</v>
+        <v>11.1</v>
       </c>
       <c r="F76" s="17">
-        <v>16.399999999999999</v>
+        <v>3.7</v>
       </c>
       <c r="G76" s="17">
-        <v>5.5</v>
+        <v>29.6</v>
       </c>
       <c r="H76" s="17">
-        <v>14.5</v>
+        <v>3.7</v>
       </c>
       <c r="I76" s="17">
-        <v>12.7</v>
+        <v>14.8</v>
       </c>
       <c r="J76" s="18">
-        <v>18.2</v>
+        <v>22.2</v>
       </c>
       <c r="K76" s="3"/>
     </row>
-    <row r="77" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="77" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A77" s="29"/>
       <c r="B77" s="23" t="s">
         <v>2</v>
       </c>
       <c r="C77" s="16">
-        <v>32.1</v>
+        <v>15.9</v>
       </c>
       <c r="D77" s="17">
-        <v>11.9</v>
+        <v>13</v>
       </c>
       <c r="E77" s="17">
-        <v>1.2</v>
+        <v>4.3</v>
       </c>
       <c r="F77" s="17">
         <v>0</v>
       </c>
       <c r="G77" s="17">
-        <v>9.5</v>
+        <v>17.399999999999999</v>
       </c>
       <c r="H77" s="17">
-        <v>9.5</v>
+        <v>14.5</v>
       </c>
       <c r="I77" s="17">
-        <v>17.899999999999999</v>
+        <v>21.7</v>
       </c>
       <c r="J77" s="18">
-        <v>17.899999999999999</v>
+        <v>13</v>
       </c>
       <c r="K77" s="3"/>
     </row>
-    <row r="78" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="78" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A78" s="29"/>
       <c r="B78" s="23" t="s">
         <v>1</v>
       </c>
       <c r="C78" s="16">
-        <v>20.5</v>
+        <v>10.5</v>
       </c>
       <c r="D78" s="17">
-        <v>20.5</v>
+        <v>22.8</v>
       </c>
       <c r="E78" s="17">
-        <v>11.4</v>
+        <v>17.5</v>
       </c>
       <c r="F78" s="17">
-        <v>11.4</v>
+        <v>10.5</v>
       </c>
       <c r="G78" s="17">
-        <v>11.4</v>
+        <v>0</v>
       </c>
       <c r="H78" s="17">
-        <v>4.5</v>
+        <v>8.8000000000000007</v>
       </c>
       <c r="I78" s="17">
-        <v>6.8</v>
+        <v>12.3</v>
       </c>
       <c r="J78" s="18">
-        <v>13.6</v>
+        <v>17.5</v>
       </c>
       <c r="K78" s="3"/>
     </row>
-    <row r="79" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="79" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A79" s="25"/>
       <c r="B79" s="23" t="s">
         <v>0</v>
       </c>
       <c r="C79" s="16">
-        <v>15.1</v>
+        <v>26.5</v>
       </c>
       <c r="D79" s="17">
-        <v>12.3</v>
+        <v>4.4000000000000004</v>
       </c>
       <c r="E79" s="17">
-        <v>1.9</v>
+        <v>1.8</v>
       </c>
       <c r="F79" s="17">
-        <v>0</v>
+        <v>0.9</v>
       </c>
       <c r="G79" s="17">
-        <v>11.3</v>
+        <v>8</v>
       </c>
       <c r="H79" s="17">
-        <v>1.9</v>
+        <v>3.5</v>
       </c>
       <c r="I79" s="17">
-        <v>33</v>
+        <v>27.4</v>
       </c>
       <c r="J79" s="18">
-        <v>24.5</v>
+        <v>27.4</v>
       </c>
       <c r="K79" s="3"/>
     </row>
-    <row r="80" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="80" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A80" s="30" t="s">
         <v>9</v>
       </c>
       <c r="B80" s="23" t="s">
         <v>3</v>
       </c>
       <c r="C80" s="16">
-        <v>12.1</v>
+        <v>16.100000000000001</v>
       </c>
       <c r="D80" s="17">
-        <v>33.299999999999997</v>
+        <v>29</v>
       </c>
       <c r="E80" s="17">
-        <v>3</v>
+        <v>9.6999999999999993</v>
       </c>
       <c r="F80" s="17">
-        <v>3</v>
+        <v>6.5</v>
       </c>
       <c r="G80" s="17">
-        <v>0</v>
+        <v>12.9</v>
       </c>
       <c r="H80" s="17">
-        <v>27.3</v>
+        <v>9.6999999999999993</v>
       </c>
       <c r="I80" s="17">
-        <v>0</v>
+        <v>3.2</v>
       </c>
       <c r="J80" s="18">
-        <v>21.2</v>
+        <v>12.9</v>
       </c>
       <c r="K80" s="3"/>
     </row>
-    <row r="81" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="81" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A81" s="29"/>
       <c r="B81" s="23" t="s">
         <v>2</v>
       </c>
       <c r="C81" s="16">
-        <v>6.5</v>
+        <v>7.5</v>
       </c>
       <c r="D81" s="17">
-        <v>11.7</v>
+        <v>7.5</v>
       </c>
       <c r="E81" s="17">
         <v>0</v>
       </c>
       <c r="F81" s="17">
-        <v>1.3</v>
+        <v>0</v>
       </c>
       <c r="G81" s="17">
-        <v>14.3</v>
+        <v>11.9</v>
       </c>
       <c r="H81" s="17">
-        <v>6.5</v>
+        <v>6</v>
       </c>
       <c r="I81" s="17">
-        <v>24.7</v>
+        <v>25.4</v>
       </c>
       <c r="J81" s="18">
-        <v>35.1</v>
+        <v>41.8</v>
       </c>
       <c r="K81" s="3"/>
     </row>
-    <row r="82" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="82" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A82" s="29"/>
       <c r="B82" s="23" t="s">
         <v>1</v>
       </c>
       <c r="C82" s="16">
+        <v>6.1</v>
+      </c>
+      <c r="D82" s="17">
+        <v>30.3</v>
+      </c>
+      <c r="E82" s="17">
+        <v>24.2</v>
+      </c>
+      <c r="F82" s="17">
+        <v>18.2</v>
+      </c>
+      <c r="G82" s="17">
         <v>9.1</v>
       </c>
-      <c r="D82" s="17">
-[...10 lines deleted...]
-      </c>
       <c r="H82" s="17">
-        <v>4.5</v>
+        <v>0</v>
       </c>
       <c r="I82" s="17">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="J82" s="18">
-        <v>18.2</v>
+        <v>9.1</v>
       </c>
       <c r="K82" s="3"/>
     </row>
-    <row r="83" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="83" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A83" s="25"/>
       <c r="B83" s="23" t="s">
         <v>0</v>
       </c>
       <c r="C83" s="16">
-        <v>8.8000000000000007</v>
+        <v>4.2</v>
       </c>
       <c r="D83" s="17">
-        <v>15.8</v>
+        <v>11.1</v>
       </c>
       <c r="E83" s="17">
-        <v>0</v>
+        <v>6.9</v>
       </c>
       <c r="F83" s="17">
-        <v>3.5</v>
+        <v>0</v>
       </c>
       <c r="G83" s="17">
-        <v>24.6</v>
+        <v>11.1</v>
       </c>
       <c r="H83" s="17">
-        <v>0</v>
+        <v>5.6</v>
       </c>
       <c r="I83" s="17">
-        <v>8.8000000000000007</v>
+        <v>47.2</v>
       </c>
       <c r="J83" s="18">
-        <v>38.6</v>
+        <v>13.9</v>
       </c>
       <c r="K83" s="3"/>
     </row>
-    <row r="84" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="84" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A84" s="30" t="s">
         <v>8</v>
       </c>
       <c r="B84" s="23" t="s">
         <v>3</v>
       </c>
       <c r="C84" s="16">
-        <v>15.4</v>
+        <v>14.3</v>
       </c>
       <c r="D84" s="17">
-        <v>23.1</v>
+        <v>28.6</v>
       </c>
       <c r="E84" s="17">
-        <v>0</v>
+        <v>3.6</v>
       </c>
       <c r="F84" s="17">
         <v>0</v>
       </c>
       <c r="G84" s="17">
-        <v>15.4</v>
+        <v>14.3</v>
       </c>
       <c r="H84" s="17">
-        <v>38.5</v>
+        <v>14.3</v>
       </c>
       <c r="I84" s="17">
         <v>0</v>
       </c>
       <c r="J84" s="18">
-        <v>7.7</v>
+        <v>25</v>
       </c>
       <c r="K84" s="3"/>
     </row>
-    <row r="85" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="85" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A85" s="29"/>
       <c r="B85" s="23" t="s">
         <v>2</v>
       </c>
       <c r="C85" s="16">
-        <v>7.5</v>
+        <v>6.1</v>
       </c>
       <c r="D85" s="17">
-        <v>18.899999999999999</v>
+        <v>1.5</v>
       </c>
       <c r="E85" s="17">
         <v>0</v>
       </c>
       <c r="F85" s="17">
-        <v>1.9</v>
+        <v>0</v>
       </c>
       <c r="G85" s="17">
-        <v>15.1</v>
+        <v>16.7</v>
       </c>
       <c r="H85" s="17">
-        <v>3.8</v>
+        <v>7.6</v>
       </c>
       <c r="I85" s="17">
-        <v>11.3</v>
+        <v>33.299999999999997</v>
       </c>
       <c r="J85" s="18">
-        <v>41.5</v>
+        <v>34.799999999999997</v>
       </c>
       <c r="K85" s="3"/>
     </row>
-    <row r="86" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="86" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A86" s="29"/>
       <c r="B86" s="23" t="s">
         <v>1</v>
       </c>
       <c r="C86" s="16">
-        <v>19.2</v>
+        <v>6.9</v>
       </c>
       <c r="D86" s="17">
-        <v>30.8</v>
+        <v>37.9</v>
       </c>
       <c r="E86" s="17">
-        <v>11.5</v>
+        <v>34.5</v>
       </c>
       <c r="F86" s="17">
-        <v>30.8</v>
+        <v>13.8</v>
       </c>
       <c r="G86" s="17">
-        <v>0</v>
+        <v>3.4</v>
       </c>
       <c r="H86" s="17">
-        <v>3.8</v>
+        <v>3.4</v>
       </c>
       <c r="I86" s="17">
         <v>0</v>
       </c>
       <c r="J86" s="18">
-        <v>3.8</v>
+        <v>0</v>
       </c>
       <c r="K86" s="3"/>
     </row>
-    <row r="87" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="87" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A87" s="25"/>
       <c r="B87" s="23" t="s">
         <v>0</v>
       </c>
       <c r="C87" s="16">
-        <v>6.8</v>
+        <v>5.3</v>
       </c>
       <c r="D87" s="17">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="E87" s="17">
-        <v>2.2999999999999998</v>
+        <v>5.3</v>
       </c>
       <c r="F87" s="17">
         <v>0</v>
       </c>
       <c r="G87" s="17">
-        <v>20.5</v>
+        <v>10.7</v>
       </c>
       <c r="H87" s="17">
-        <v>3.4</v>
+        <v>6.7</v>
       </c>
       <c r="I87" s="17">
-        <v>40.9</v>
+        <v>33.299999999999997</v>
       </c>
       <c r="J87" s="18">
-        <v>18.2</v>
+        <v>22.7</v>
       </c>
       <c r="K87" s="3"/>
     </row>
-    <row r="88" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="88" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A88" s="30" t="s">
         <v>7</v>
       </c>
       <c r="B88" s="23" t="s">
         <v>3</v>
       </c>
       <c r="C88" s="16">
-        <v>4</v>
+        <v>7.6</v>
       </c>
       <c r="D88" s="17">
-        <v>14</v>
+        <v>9.5</v>
       </c>
       <c r="E88" s="17">
-        <v>3</v>
+        <v>1.9</v>
       </c>
       <c r="F88" s="17">
-        <v>69</v>
+        <v>61</v>
       </c>
       <c r="G88" s="17">
         <v>1</v>
       </c>
       <c r="H88" s="17">
-        <v>5</v>
+        <v>9.5</v>
       </c>
       <c r="I88" s="17">
-        <v>2</v>
+        <v>2.9</v>
       </c>
       <c r="J88" s="18">
-        <v>2</v>
+        <v>6.7</v>
       </c>
       <c r="K88" s="3"/>
     </row>
-    <row r="89" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="89" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A89" s="29"/>
       <c r="B89" s="23" t="s">
         <v>2</v>
       </c>
       <c r="C89" s="16">
-        <v>9.6</v>
+        <v>2.4</v>
       </c>
       <c r="D89" s="17">
-        <v>1.9</v>
+        <v>17.100000000000001</v>
       </c>
       <c r="E89" s="17">
-        <v>1.9</v>
+        <v>12.2</v>
       </c>
       <c r="F89" s="17">
-        <v>15.4</v>
+        <v>19.5</v>
       </c>
       <c r="G89" s="17">
-        <v>11.5</v>
+        <v>4.9000000000000004</v>
       </c>
       <c r="H89" s="17">
-        <v>5.8</v>
+        <v>2.4</v>
       </c>
       <c r="I89" s="17">
-        <v>34.6</v>
+        <v>19.5</v>
       </c>
       <c r="J89" s="18">
-        <v>19.2</v>
+        <v>22</v>
       </c>
       <c r="K89" s="3"/>
     </row>
-    <row r="90" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="90" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A90" s="29"/>
       <c r="B90" s="23" t="s">
         <v>1</v>
       </c>
       <c r="C90" s="16">
-        <v>20.6</v>
+        <v>4.5</v>
       </c>
       <c r="D90" s="17">
-        <v>7.4</v>
+        <v>25</v>
       </c>
       <c r="E90" s="17">
-        <v>17.600000000000001</v>
+        <v>15.9</v>
       </c>
       <c r="F90" s="17">
-        <v>26.5</v>
+        <v>36.4</v>
       </c>
       <c r="G90" s="17">
-        <v>1.5</v>
+        <v>0</v>
       </c>
       <c r="H90" s="17">
-        <v>8.8000000000000007</v>
+        <v>5.7</v>
       </c>
       <c r="I90" s="17">
-        <v>5.9</v>
+        <v>5.7</v>
       </c>
       <c r="J90" s="18">
-        <v>11.8</v>
+        <v>6.8</v>
       </c>
       <c r="K90" s="3"/>
     </row>
-    <row r="91" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="91" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A91" s="25"/>
       <c r="B91" s="23" t="s">
         <v>0</v>
       </c>
       <c r="C91" s="16">
-        <v>10.9</v>
+        <v>1.6</v>
       </c>
       <c r="D91" s="17">
-        <v>2.2000000000000002</v>
+        <v>9.8000000000000007</v>
       </c>
       <c r="E91" s="17">
-        <v>6.5</v>
+        <v>9.8000000000000007</v>
       </c>
       <c r="F91" s="17">
-        <v>6.5</v>
+        <v>16.399999999999999</v>
       </c>
       <c r="G91" s="17">
-        <v>6.5</v>
+        <v>8.1999999999999993</v>
       </c>
       <c r="H91" s="17">
-        <v>6.5</v>
+        <v>9.8000000000000007</v>
       </c>
       <c r="I91" s="17">
-        <v>50</v>
+        <v>32.799999999999997</v>
       </c>
       <c r="J91" s="18">
-        <v>10.9</v>
+        <v>11.5</v>
       </c>
       <c r="K91" s="3"/>
     </row>
-    <row r="92" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="92" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A92" s="30" t="s">
         <v>6</v>
       </c>
       <c r="B92" s="23" t="s">
         <v>3</v>
       </c>
       <c r="C92" s="16">
-        <v>5</v>
+        <v>1.7</v>
       </c>
       <c r="D92" s="17">
-        <v>47.5</v>
+        <v>23.7</v>
       </c>
       <c r="E92" s="17">
-        <v>7.5</v>
+        <v>16.899999999999999</v>
       </c>
       <c r="F92" s="17">
-        <v>2.5</v>
+        <v>3.4</v>
       </c>
       <c r="G92" s="17">
-        <v>10</v>
+        <v>8.5</v>
       </c>
       <c r="H92" s="17">
-        <v>15</v>
+        <v>27.1</v>
       </c>
       <c r="I92" s="17">
-        <v>0</v>
+        <v>1.7</v>
       </c>
       <c r="J92" s="18">
-        <v>12.5</v>
+        <v>16.899999999999999</v>
       </c>
       <c r="K92" s="3"/>
     </row>
-    <row r="93" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="93" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A93" s="29"/>
       <c r="B93" s="23" t="s">
         <v>2</v>
       </c>
       <c r="C93" s="16">
-        <v>16.2</v>
+        <v>5.7</v>
       </c>
       <c r="D93" s="17">
-        <v>5.9</v>
+        <v>5.7</v>
       </c>
       <c r="E93" s="17">
-        <v>0</v>
+        <v>4.3</v>
       </c>
       <c r="F93" s="17">
-        <v>2.9</v>
+        <v>0</v>
       </c>
       <c r="G93" s="17">
-        <v>7.4</v>
+        <v>25.7</v>
       </c>
       <c r="H93" s="17">
-        <v>11.8</v>
+        <v>7.1</v>
       </c>
       <c r="I93" s="17">
-        <v>35.299999999999997</v>
+        <v>34.299999999999997</v>
       </c>
       <c r="J93" s="18">
-        <v>20.6</v>
+        <v>17.100000000000001</v>
       </c>
       <c r="K93" s="3"/>
     </row>
-    <row r="94" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="94" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A94" s="29"/>
       <c r="B94" s="23" t="s">
         <v>1</v>
       </c>
       <c r="C94" s="16">
-        <v>8.9</v>
+        <v>7.3</v>
       </c>
       <c r="D94" s="17">
-        <v>40</v>
+        <v>26</v>
       </c>
       <c r="E94" s="17">
-        <v>15.6</v>
+        <v>19.8</v>
       </c>
       <c r="F94" s="17">
-        <v>17.8</v>
+        <v>21.9</v>
       </c>
       <c r="G94" s="17">
-        <v>6.7</v>
+        <v>4.2</v>
       </c>
       <c r="H94" s="17">
-        <v>6.7</v>
+        <v>5.2</v>
       </c>
       <c r="I94" s="17">
-        <v>2.2000000000000002</v>
+        <v>7.3</v>
       </c>
       <c r="J94" s="18">
-        <v>2.2000000000000002</v>
+        <v>8.3000000000000007</v>
       </c>
       <c r="K94" s="3"/>
     </row>
-    <row r="95" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="95" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A95" s="25"/>
       <c r="B95" s="23" t="s">
         <v>0</v>
       </c>
       <c r="C95" s="16">
-        <v>17.5</v>
+        <v>8.6999999999999993</v>
       </c>
       <c r="D95" s="17">
-        <v>17.5</v>
+        <v>14.4</v>
       </c>
       <c r="E95" s="17">
-        <v>3.1</v>
+        <v>6.7</v>
       </c>
       <c r="F95" s="17">
-        <v>1</v>
+        <v>5.8</v>
       </c>
       <c r="G95" s="17">
-        <v>25.8</v>
+        <v>25</v>
       </c>
       <c r="H95" s="17">
-        <v>2.1</v>
+        <v>2.9</v>
       </c>
       <c r="I95" s="17">
-        <v>14.4</v>
+        <v>24</v>
       </c>
       <c r="J95" s="18">
-        <v>18.600000000000001</v>
+        <v>12.5</v>
       </c>
       <c r="K95" s="3"/>
     </row>
-    <row r="96" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="96" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A96" s="30" t="s">
         <v>5</v>
       </c>
       <c r="B96" s="23" t="s">
         <v>3</v>
       </c>
       <c r="C96" s="16">
-        <v>7.5</v>
+        <v>9.6</v>
       </c>
       <c r="D96" s="17">
-        <v>36.6</v>
+        <v>37.5</v>
       </c>
       <c r="E96" s="17">
-        <v>4.3</v>
+        <v>2.9</v>
       </c>
       <c r="F96" s="17">
-        <v>5.4</v>
+        <v>4.8</v>
       </c>
       <c r="G96" s="17">
-        <v>4.3</v>
+        <v>4.8</v>
       </c>
       <c r="H96" s="17">
-        <v>21.5</v>
+        <v>23.1</v>
       </c>
       <c r="I96" s="17">
-        <v>1.1000000000000001</v>
+        <v>3.8</v>
       </c>
       <c r="J96" s="18">
-        <v>19.399999999999999</v>
+        <v>13.5</v>
       </c>
       <c r="K96" s="3"/>
     </row>
-    <row r="97" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="97" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A97" s="29"/>
       <c r="B97" s="23" t="s">
         <v>2</v>
       </c>
       <c r="C97" s="16">
-        <v>17.899999999999999</v>
+        <v>7.1</v>
       </c>
       <c r="D97" s="17">
-        <v>10.3</v>
+        <v>15.7</v>
       </c>
       <c r="E97" s="17">
-        <v>1.3</v>
+        <v>0</v>
       </c>
       <c r="F97" s="17">
-        <v>1.3</v>
+        <v>5.7</v>
       </c>
       <c r="G97" s="17">
-        <v>15.4</v>
+        <v>27.1</v>
       </c>
       <c r="H97" s="17">
-        <v>14.1</v>
+        <v>10</v>
       </c>
       <c r="I97" s="17">
-        <v>16.7</v>
+        <v>25.7</v>
       </c>
       <c r="J97" s="18">
-        <v>23.1</v>
+        <v>8.6</v>
       </c>
       <c r="K97" s="3"/>
     </row>
-    <row r="98" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="98" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A98" s="29"/>
       <c r="B98" s="23" t="s">
         <v>1</v>
       </c>
       <c r="C98" s="16">
-        <v>6.8</v>
+        <v>5.4</v>
       </c>
       <c r="D98" s="17">
-        <v>34.1</v>
+        <v>30.4</v>
       </c>
       <c r="E98" s="17">
-        <v>13.6</v>
+        <v>21.7</v>
       </c>
       <c r="F98" s="17">
-        <v>10.199999999999999</v>
+        <v>21.7</v>
       </c>
       <c r="G98" s="17">
-        <v>5.7</v>
+        <v>5.4</v>
       </c>
       <c r="H98" s="17">
-        <v>6.8</v>
+        <v>4.3</v>
       </c>
       <c r="I98" s="17">
-        <v>5.7</v>
+        <v>2.2000000000000002</v>
       </c>
       <c r="J98" s="18">
-        <v>17</v>
+        <v>8.6999999999999993</v>
       </c>
       <c r="K98" s="3"/>
     </row>
-    <row r="99" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="99" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A99" s="25"/>
       <c r="B99" s="23" t="s">
         <v>0</v>
       </c>
       <c r="C99" s="16">
-        <v>15.1</v>
+        <v>11.5</v>
       </c>
       <c r="D99" s="17">
-        <v>7.6</v>
+        <v>13.5</v>
       </c>
       <c r="E99" s="17">
-        <v>5.9</v>
+        <v>4.8</v>
       </c>
       <c r="F99" s="17">
-        <v>1.7</v>
+        <v>5.8</v>
       </c>
       <c r="G99" s="17">
-        <v>31.1</v>
+        <v>14.4</v>
       </c>
       <c r="H99" s="17">
-        <v>2.5</v>
+        <v>5.8</v>
       </c>
       <c r="I99" s="17">
-        <v>24.4</v>
+        <v>31.7</v>
       </c>
       <c r="J99" s="18">
-        <v>11.8</v>
+        <v>12.5</v>
       </c>
       <c r="K99" s="3"/>
     </row>
-    <row r="100" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="100" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A100" s="30" t="s">
         <v>4</v>
       </c>
       <c r="B100" s="23" t="s">
         <v>3</v>
       </c>
       <c r="C100" s="16">
-        <v>11.1</v>
+        <v>27.8</v>
       </c>
       <c r="D100" s="17">
-        <v>55.6</v>
+        <v>58.3</v>
       </c>
       <c r="E100" s="17">
-        <v>3.7</v>
+        <v>0</v>
       </c>
       <c r="F100" s="17">
         <v>0</v>
       </c>
       <c r="G100" s="17">
-        <v>0</v>
+        <v>2.8</v>
       </c>
       <c r="H100" s="17">
-        <v>11.1</v>
+        <v>5.6</v>
       </c>
       <c r="I100" s="17">
-        <v>11.1</v>
+        <v>0</v>
       </c>
       <c r="J100" s="18">
-        <v>7.4</v>
+        <v>5.6</v>
       </c>
       <c r="K100" s="3"/>
     </row>
-    <row r="101" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="101" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A101" s="29"/>
       <c r="B101" s="23" t="s">
         <v>2</v>
       </c>
       <c r="C101" s="16">
-        <v>8.3000000000000007</v>
+        <v>33.299999999999997</v>
       </c>
       <c r="D101" s="17">
-        <v>33.299999999999997</v>
+        <v>50</v>
       </c>
       <c r="E101" s="17">
-        <v>8.3000000000000007</v>
+        <v>0</v>
       </c>
       <c r="F101" s="17">
         <v>0</v>
       </c>
       <c r="G101" s="17">
         <v>0</v>
       </c>
       <c r="H101" s="17">
         <v>8.3000000000000007</v>
       </c>
       <c r="I101" s="17">
-        <v>41.7</v>
+        <v>0</v>
       </c>
       <c r="J101" s="18">
-        <v>0</v>
+        <v>8.3000000000000007</v>
       </c>
       <c r="K101" s="3"/>
     </row>
-    <row r="102" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="102" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A102" s="29"/>
       <c r="B102" s="23" t="s">
         <v>1</v>
       </c>
       <c r="C102" s="16">
-        <v>55.2</v>
+        <v>13.3</v>
       </c>
       <c r="D102" s="17">
-        <v>24.1</v>
+        <v>26.7</v>
       </c>
       <c r="E102" s="17">
-        <v>6.9</v>
+        <v>20</v>
       </c>
       <c r="F102" s="17">
-        <v>0</v>
+        <v>6.7</v>
       </c>
       <c r="G102" s="17">
-        <v>6.9</v>
+        <v>13.3</v>
       </c>
       <c r="H102" s="17">
-        <v>6.9</v>
+        <v>0</v>
       </c>
       <c r="I102" s="17">
         <v>0</v>
       </c>
       <c r="J102" s="18">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="K102" s="3"/>
     </row>
-    <row r="103" spans="1:11" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="103" spans="1:11" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A103" s="31"/>
       <c r="B103" s="24" t="s">
         <v>0</v>
       </c>
       <c r="C103" s="19">
-        <v>21.4</v>
+        <v>11.5</v>
       </c>
       <c r="D103" s="20">
-        <v>7.1</v>
+        <v>0</v>
       </c>
       <c r="E103" s="20">
-        <v>7.1</v>
+        <v>11.5</v>
       </c>
       <c r="F103" s="20">
         <v>0</v>
       </c>
       <c r="G103" s="20">
-        <v>14.3</v>
+        <v>3.8</v>
       </c>
       <c r="H103" s="20">
-        <v>0</v>
+        <v>11.5</v>
       </c>
       <c r="I103" s="20">
-        <v>42.9</v>
+        <v>61.5</v>
       </c>
       <c r="J103" s="21">
-        <v>7.1</v>
+        <v>0</v>
       </c>
       <c r="K103" s="3"/>
     </row>
-    <row r="104" spans="1:11" ht="15" customHeight="1" thickTop="1" x14ac:dyDescent="0.15"/>
+    <row r="104" spans="1:11" ht="15" customHeight="1" thickTop="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <phoneticPr fontId="1"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.6692913385826772" right="0.6692913385826772" top="0.59055118110236227" bottom="0.39370078740157483" header="0.47244094488188981" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" firstPageNumber="25" fitToHeight="0" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AE374D4F-CE84-42AC-9746-EAFAC049EF04}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CD11E9D3-11E3-4E8F-9B9C-DA4F30C816F0}">
   <sheetPr>
     <tabColor rgb="FFFFC000"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:K104"/>
   <sheetViews>
-    <sheetView zoomScale="120" zoomScaleNormal="120" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
+    <sheetView zoomScale="120" zoomScaleNormal="120" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="E14" sqref="E14"/>
+    </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.15"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="2" width="13.75" style="2" customWidth="1"/>
-    <col min="3" max="10" width="7.75" style="1" customWidth="1"/>
+    <col min="1" max="2" width="13.77734375" style="2" customWidth="1"/>
+    <col min="3" max="10" width="7.77734375" style="1" customWidth="1"/>
     <col min="11" max="11" width="9" style="1" customWidth="1"/>
     <col min="12" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:11" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A1" s="32" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:11" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="2" spans="1:11" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="6"/>
       <c r="B2" s="5"/>
       <c r="C2" s="26" t="s">
         <v>39</v>
       </c>
       <c r="D2" s="26"/>
       <c r="E2" s="26"/>
       <c r="F2" s="26"/>
       <c r="G2" s="26"/>
       <c r="H2" s="26"/>
       <c r="I2" s="26"/>
       <c r="J2" s="27"/>
     </row>
-    <row r="3" spans="1:11" s="4" customFormat="1" ht="24.75" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:11" s="4" customFormat="1" ht="24.6" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A3" s="7" t="s">
         <v>33</v>
       </c>
       <c r="B3" s="8" t="s">
         <v>32</v>
       </c>
       <c r="C3" s="9" t="s">
         <v>31</v>
       </c>
       <c r="D3" s="10" t="s">
         <v>34</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>35</v>
       </c>
       <c r="F3" s="11" t="s">
         <v>30</v>
       </c>
       <c r="G3" s="10" t="s">
         <v>36</v>
       </c>
       <c r="H3" s="10" t="s">
         <v>37</v>
       </c>
       <c r="I3" s="11" t="s">
         <v>38</v>
       </c>
       <c r="J3" s="12" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="4" spans="1:11" ht="15" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+    <row r="4" spans="1:11" ht="15" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
       <c r="A4" s="28" t="s">
         <v>28</v>
       </c>
       <c r="B4" s="22" t="s">
         <v>3</v>
       </c>
       <c r="C4" s="13">
-        <v>30.3</v>
+        <v>35.299999999999997</v>
       </c>
       <c r="D4" s="14">
-        <v>17.5</v>
+        <v>19.399999999999999</v>
       </c>
       <c r="E4" s="14">
-        <v>5</v>
+        <v>4.9000000000000004</v>
       </c>
       <c r="F4" s="14">
-        <v>16.399999999999999</v>
+        <v>9.1999999999999993</v>
       </c>
       <c r="G4" s="14">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="H4" s="14">
+        <v>12.6</v>
+      </c>
+      <c r="I4" s="14">
         <v>4.7</v>
       </c>
-      <c r="H4" s="14">
-[...4 lines deleted...]
-      </c>
       <c r="J4" s="15">
-        <v>12.3</v>
+        <v>9.1</v>
       </c>
       <c r="K4" s="3"/>
     </row>
-    <row r="5" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="5" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="29"/>
       <c r="B5" s="23" t="s">
         <v>2</v>
       </c>
       <c r="C5" s="16">
-        <v>32.299999999999997</v>
+        <v>29.9</v>
       </c>
       <c r="D5" s="17">
-        <v>12.4</v>
+        <v>18.8</v>
       </c>
       <c r="E5" s="17">
-        <v>5.0999999999999996</v>
+        <v>3.8</v>
       </c>
       <c r="F5" s="17">
-        <v>4.0999999999999996</v>
+        <v>3.8</v>
       </c>
       <c r="G5" s="17">
-        <v>17.100000000000001</v>
+        <v>11.5</v>
       </c>
       <c r="H5" s="17">
-        <v>4.5999999999999996</v>
+        <v>3.8</v>
       </c>
       <c r="I5" s="17">
-        <v>16.600000000000001</v>
+        <v>19.5</v>
       </c>
       <c r="J5" s="18">
-        <v>7.8</v>
+        <v>8.9</v>
       </c>
       <c r="K5" s="3"/>
     </row>
-    <row r="6" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="6" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="29"/>
       <c r="B6" s="23" t="s">
         <v>1</v>
       </c>
       <c r="C6" s="16">
-        <v>29.9</v>
+        <v>25.5</v>
       </c>
       <c r="D6" s="17">
-        <v>25.3</v>
+        <v>22.5</v>
       </c>
       <c r="E6" s="17">
-        <v>13.8</v>
+        <v>16.8</v>
       </c>
       <c r="F6" s="17">
-        <v>16.899999999999999</v>
+        <v>14.6</v>
       </c>
       <c r="G6" s="17">
-        <v>4.5999999999999996</v>
+        <v>4.9000000000000004</v>
       </c>
       <c r="H6" s="17">
-        <v>1.5</v>
+        <v>5.8</v>
       </c>
       <c r="I6" s="17">
-        <v>1.9</v>
+        <v>4.0999999999999996</v>
       </c>
       <c r="J6" s="18">
-        <v>6.1</v>
+        <v>5.8</v>
       </c>
       <c r="K6" s="3"/>
     </row>
-    <row r="7" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="7" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="25"/>
       <c r="B7" s="23" t="s">
         <v>0</v>
       </c>
       <c r="C7" s="16">
-        <v>27.6</v>
+        <v>39.299999999999997</v>
       </c>
       <c r="D7" s="17">
-        <v>16.3</v>
+        <v>19.3</v>
       </c>
       <c r="E7" s="17">
-        <v>4.9000000000000004</v>
+        <v>11.3</v>
       </c>
       <c r="F7" s="17">
-        <v>1.6</v>
+        <v>3.3</v>
       </c>
       <c r="G7" s="17">
-        <v>12.2</v>
+        <v>4.7</v>
       </c>
       <c r="H7" s="17">
-        <v>13</v>
+        <v>7.3</v>
       </c>
       <c r="I7" s="17">
-        <v>12.2</v>
+        <v>8</v>
       </c>
       <c r="J7" s="18">
-        <v>12.2</v>
+        <v>6.7</v>
       </c>
       <c r="K7" s="3"/>
     </row>
-    <row r="8" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="8" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="30" t="s">
         <v>27</v>
       </c>
       <c r="B8" s="23" t="s">
         <v>3</v>
       </c>
       <c r="C8" s="16">
-        <v>29.6</v>
+        <v>25.8</v>
       </c>
       <c r="D8" s="17">
-        <v>25.1</v>
+        <v>26</v>
       </c>
       <c r="E8" s="17">
-        <v>6.5</v>
+        <v>5.3</v>
       </c>
       <c r="F8" s="17">
-        <v>1</v>
+        <v>2.6</v>
       </c>
       <c r="G8" s="17">
-        <v>3.3</v>
+        <v>6.3</v>
       </c>
       <c r="H8" s="17">
-        <v>20.100000000000001</v>
+        <v>16.399999999999999</v>
       </c>
       <c r="I8" s="17">
-        <v>1.8</v>
+        <v>4.8</v>
       </c>
       <c r="J8" s="18">
-        <v>12.6</v>
+        <v>12.7</v>
       </c>
       <c r="K8" s="3"/>
     </row>
-    <row r="9" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="9" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="29"/>
       <c r="B9" s="23" t="s">
         <v>2</v>
       </c>
       <c r="C9" s="16">
-        <v>30.8</v>
+        <v>37.9</v>
       </c>
       <c r="D9" s="17">
-        <v>12.1</v>
+        <v>11.8</v>
       </c>
       <c r="E9" s="17">
-        <v>3.6</v>
+        <v>3.9</v>
       </c>
       <c r="F9" s="17">
-        <v>2.9</v>
+        <v>1.2</v>
       </c>
       <c r="G9" s="17">
-        <v>15.8</v>
+        <v>16.100000000000001</v>
       </c>
       <c r="H9" s="17">
-        <v>3.6</v>
+        <v>5.5</v>
       </c>
       <c r="I9" s="17">
-        <v>16.3</v>
+        <v>14.8</v>
       </c>
       <c r="J9" s="18">
-        <v>14.8</v>
+        <v>8.8000000000000007</v>
       </c>
       <c r="K9" s="3"/>
     </row>
-    <row r="10" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="10" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="29"/>
       <c r="B10" s="23" t="s">
         <v>1</v>
       </c>
       <c r="C10" s="16">
-        <v>29.8</v>
+        <v>25.8</v>
       </c>
       <c r="D10" s="17">
-        <v>30.6</v>
+        <v>26.1</v>
       </c>
       <c r="E10" s="17">
-        <v>13.6</v>
+        <v>13.3</v>
       </c>
       <c r="F10" s="17">
-        <v>8.4</v>
+        <v>14.9</v>
       </c>
       <c r="G10" s="17">
-        <v>5.0999999999999996</v>
+        <v>3.8</v>
       </c>
       <c r="H10" s="17">
-        <v>5.0999999999999996</v>
+        <v>5.7</v>
       </c>
       <c r="I10" s="17">
-        <v>1.1000000000000001</v>
+        <v>3.8</v>
       </c>
       <c r="J10" s="18">
-        <v>6.2</v>
+        <v>6.5</v>
       </c>
       <c r="K10" s="3"/>
     </row>
-    <row r="11" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="11" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="25"/>
       <c r="B11" s="23" t="s">
         <v>0</v>
       </c>
       <c r="C11" s="16">
-        <v>42.7</v>
+        <v>32.1</v>
       </c>
       <c r="D11" s="17">
-        <v>16.399999999999999</v>
+        <v>17.899999999999999</v>
       </c>
       <c r="E11" s="17">
-        <v>3.8</v>
+        <v>4.0999999999999996</v>
       </c>
       <c r="F11" s="17">
-        <v>3.8</v>
+        <v>6</v>
       </c>
       <c r="G11" s="17">
-        <v>5.7</v>
+        <v>12.8</v>
       </c>
       <c r="H11" s="17">
-        <v>5</v>
+        <v>3.2</v>
       </c>
       <c r="I11" s="17">
-        <v>13.7</v>
+        <v>11</v>
       </c>
       <c r="J11" s="18">
-        <v>8.8000000000000007</v>
+        <v>12.8</v>
       </c>
       <c r="K11" s="3"/>
     </row>
-    <row r="12" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="12" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="30" t="s">
         <v>26</v>
       </c>
       <c r="B12" s="23" t="s">
         <v>3</v>
       </c>
       <c r="C12" s="16">
-        <v>32.200000000000003</v>
+        <v>23.6</v>
       </c>
       <c r="D12" s="17">
-        <v>18.8</v>
+        <v>21.5</v>
       </c>
       <c r="E12" s="17">
-        <v>3.8</v>
+        <v>5.8</v>
       </c>
       <c r="F12" s="17">
-        <v>1.7</v>
+        <v>3.3</v>
       </c>
       <c r="G12" s="17">
-        <v>4.5</v>
+        <v>5</v>
       </c>
       <c r="H12" s="17">
-        <v>21.1</v>
+        <v>22.7</v>
       </c>
       <c r="I12" s="17">
-        <v>4.7</v>
+        <v>2.9</v>
       </c>
       <c r="J12" s="18">
-        <v>13.2</v>
+        <v>15.3</v>
       </c>
       <c r="K12" s="3"/>
     </row>
-    <row r="13" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="13" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="29"/>
       <c r="B13" s="23" t="s">
         <v>2</v>
       </c>
       <c r="C13" s="16">
-        <v>32</v>
+        <v>24.9</v>
       </c>
       <c r="D13" s="17">
-        <v>9.9</v>
+        <v>11.6</v>
       </c>
       <c r="E13" s="17">
-        <v>4.4000000000000004</v>
+        <v>5.8</v>
       </c>
       <c r="F13" s="17">
-        <v>2.2000000000000002</v>
+        <v>1.6</v>
       </c>
       <c r="G13" s="17">
-        <v>13.3</v>
+        <v>17.5</v>
       </c>
       <c r="H13" s="17">
-        <v>6.5</v>
+        <v>6.3</v>
       </c>
       <c r="I13" s="17">
-        <v>25.4</v>
+        <v>18</v>
       </c>
       <c r="J13" s="18">
-        <v>6.3</v>
+        <v>14.3</v>
       </c>
       <c r="K13" s="3"/>
     </row>
-    <row r="14" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="14" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="29"/>
       <c r="B14" s="23" t="s">
         <v>1</v>
       </c>
       <c r="C14" s="16">
-        <v>18</v>
+        <v>11.6</v>
       </c>
       <c r="D14" s="17">
-        <v>33.200000000000003</v>
+        <v>33.9</v>
       </c>
       <c r="E14" s="17">
-        <v>19.399999999999999</v>
+        <v>22.3</v>
       </c>
       <c r="F14" s="17">
-        <v>12.6</v>
+        <v>18.5</v>
       </c>
       <c r="G14" s="17">
-        <v>4.5999999999999996</v>
+        <v>3.8</v>
       </c>
       <c r="H14" s="17">
-        <v>6</v>
+        <v>5.6</v>
       </c>
       <c r="I14" s="17">
-        <v>2.8</v>
+        <v>0.9</v>
       </c>
       <c r="J14" s="18">
         <v>3.4</v>
       </c>
       <c r="K14" s="3"/>
     </row>
-    <row r="15" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="15" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="25"/>
       <c r="B15" s="23" t="s">
         <v>0</v>
       </c>
       <c r="C15" s="16">
-        <v>20.8</v>
+        <v>17</v>
       </c>
       <c r="D15" s="17">
-        <v>11.6</v>
+        <v>13.2</v>
       </c>
       <c r="E15" s="17">
-        <v>6.8</v>
+        <v>12.6</v>
       </c>
       <c r="F15" s="17">
-        <v>5.0999999999999996</v>
+        <v>4.4000000000000004</v>
       </c>
       <c r="G15" s="17">
-        <v>16.399999999999999</v>
+        <v>17</v>
       </c>
       <c r="H15" s="17">
-        <v>6.3</v>
+        <v>6</v>
       </c>
       <c r="I15" s="17">
-        <v>24.4</v>
+        <v>17.600000000000001</v>
       </c>
       <c r="J15" s="18">
-        <v>8.6</v>
+        <v>12.1</v>
       </c>
       <c r="K15" s="3"/>
     </row>
-    <row r="16" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="16" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="30" t="s">
         <v>25</v>
       </c>
       <c r="B16" s="23" t="s">
         <v>3</v>
       </c>
       <c r="C16" s="16">
-        <v>35.9</v>
+        <v>31.5</v>
       </c>
       <c r="D16" s="17">
-        <v>23.8</v>
+        <v>25.4</v>
       </c>
       <c r="E16" s="17">
-        <v>5.6</v>
+        <v>9</v>
       </c>
       <c r="F16" s="17">
-        <v>1.6</v>
+        <v>1.7</v>
       </c>
       <c r="G16" s="17">
-        <v>5</v>
+        <v>6.8</v>
       </c>
       <c r="H16" s="17">
-        <v>13.4</v>
+        <v>15.5</v>
       </c>
       <c r="I16" s="17">
-        <v>5.3</v>
+        <v>2.4</v>
       </c>
       <c r="J16" s="18">
-        <v>9.4</v>
+        <v>7.7</v>
       </c>
       <c r="K16" s="3"/>
     </row>
-    <row r="17" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="17" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="29"/>
       <c r="B17" s="23" t="s">
         <v>2</v>
       </c>
       <c r="C17" s="16">
-        <v>38.700000000000003</v>
+        <v>40.799999999999997</v>
       </c>
       <c r="D17" s="17">
-        <v>20.3</v>
+        <v>18.399999999999999</v>
       </c>
       <c r="E17" s="17">
-        <v>5.9</v>
+        <v>7.4</v>
       </c>
       <c r="F17" s="17">
-        <v>3.5</v>
+        <v>2.2999999999999998</v>
       </c>
       <c r="G17" s="17">
-        <v>7.4</v>
+        <v>6.8</v>
       </c>
       <c r="H17" s="17">
-        <v>3.5</v>
+        <v>9.1</v>
       </c>
       <c r="I17" s="17">
-        <v>13.7</v>
+        <v>10.7</v>
       </c>
       <c r="J17" s="18">
-        <v>7</v>
+        <v>4.5</v>
       </c>
       <c r="K17" s="3"/>
     </row>
-    <row r="18" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="18" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="29"/>
       <c r="B18" s="23" t="s">
         <v>1</v>
       </c>
       <c r="C18" s="16">
-        <v>29.6</v>
+        <v>30.2</v>
       </c>
       <c r="D18" s="17">
-        <v>25.4</v>
+        <v>28.7</v>
       </c>
       <c r="E18" s="17">
-        <v>15.2</v>
+        <v>13</v>
       </c>
       <c r="F18" s="17">
-        <v>12</v>
+        <v>11.5</v>
       </c>
       <c r="G18" s="17">
-        <v>3.9</v>
+        <v>3.4</v>
       </c>
       <c r="H18" s="17">
-        <v>5.4</v>
+        <v>5</v>
       </c>
       <c r="I18" s="17">
-        <v>3</v>
+        <v>2.2999999999999998</v>
       </c>
       <c r="J18" s="18">
-        <v>5.4</v>
+        <v>5.9</v>
       </c>
       <c r="K18" s="3"/>
     </row>
-    <row r="19" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="19" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="25"/>
       <c r="B19" s="23" t="s">
         <v>0</v>
       </c>
       <c r="C19" s="16">
-        <v>46</v>
+        <v>39.6</v>
       </c>
       <c r="D19" s="17">
-        <v>15.2</v>
+        <v>13</v>
       </c>
       <c r="E19" s="17">
-        <v>11.2</v>
+        <v>6.5</v>
       </c>
       <c r="F19" s="17">
-        <v>4.4000000000000004</v>
+        <v>4.3</v>
       </c>
       <c r="G19" s="17">
+        <v>6.2</v>
+      </c>
+      <c r="H19" s="17">
+        <v>9.9</v>
+      </c>
+      <c r="I19" s="17">
+        <v>13.6</v>
+      </c>
+      <c r="J19" s="18">
         <v>6.8</v>
       </c>
-      <c r="H19" s="17">
-[...7 lines deleted...]
-      </c>
       <c r="K19" s="3"/>
     </row>
-    <row r="20" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="20" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="30" t="s">
         <v>24</v>
       </c>
       <c r="B20" s="23" t="s">
         <v>3</v>
       </c>
       <c r="C20" s="16">
-        <v>25</v>
+        <v>26.6</v>
       </c>
       <c r="D20" s="17">
-        <v>21.4</v>
+        <v>22</v>
       </c>
       <c r="E20" s="17">
-        <v>5</v>
+        <v>2.2999999999999998</v>
       </c>
       <c r="F20" s="17">
-        <v>0.7</v>
+        <v>0.6</v>
       </c>
       <c r="G20" s="17">
-        <v>6.4</v>
+        <v>6.2</v>
       </c>
       <c r="H20" s="17">
-        <v>26.4</v>
+        <v>22</v>
       </c>
       <c r="I20" s="17">
-        <v>1.4</v>
+        <v>4.5</v>
       </c>
       <c r="J20" s="18">
-        <v>13.6</v>
+        <v>15.8</v>
       </c>
       <c r="K20" s="3"/>
     </row>
-    <row r="21" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="21" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="29"/>
       <c r="B21" s="23" t="s">
         <v>2</v>
       </c>
       <c r="C21" s="16">
-        <v>20.100000000000001</v>
+        <v>22.1</v>
       </c>
       <c r="D21" s="17">
-        <v>12.4</v>
+        <v>10</v>
       </c>
       <c r="E21" s="17">
-        <v>1.8</v>
+        <v>3.7</v>
       </c>
       <c r="F21" s="17">
-        <v>2.4</v>
+        <v>0</v>
       </c>
       <c r="G21" s="17">
-        <v>17.8</v>
+        <v>11.1</v>
       </c>
       <c r="H21" s="17">
-        <v>9.5</v>
+        <v>10.5</v>
       </c>
       <c r="I21" s="17">
-        <v>17.8</v>
+        <v>20.5</v>
       </c>
       <c r="J21" s="18">
-        <v>18.3</v>
+        <v>22.1</v>
       </c>
       <c r="K21" s="3"/>
     </row>
-    <row r="22" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="22" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="29"/>
       <c r="B22" s="23" t="s">
         <v>1</v>
       </c>
       <c r="C22" s="16">
-        <v>24.8</v>
+        <v>24.4</v>
       </c>
       <c r="D22" s="17">
-        <v>29.6</v>
+        <v>26.9</v>
       </c>
       <c r="E22" s="17">
-        <v>13.6</v>
+        <v>12.6</v>
       </c>
       <c r="F22" s="17">
-        <v>14.4</v>
+        <v>9.1999999999999993</v>
       </c>
       <c r="G22" s="17">
-        <v>1.6</v>
+        <v>5.9</v>
       </c>
       <c r="H22" s="17">
-        <v>5.6</v>
+        <v>7.6</v>
       </c>
       <c r="I22" s="17">
-        <v>3.2</v>
+        <v>2.5</v>
       </c>
       <c r="J22" s="18">
-        <v>7.2</v>
+        <v>10.9</v>
       </c>
       <c r="K22" s="3"/>
     </row>
-    <row r="23" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="23" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="25"/>
       <c r="B23" s="23" t="s">
         <v>0</v>
       </c>
       <c r="C23" s="16">
-        <v>14.9</v>
+        <v>11</v>
       </c>
       <c r="D23" s="17">
-        <v>10.199999999999999</v>
+        <v>11.9</v>
       </c>
       <c r="E23" s="17">
-        <v>3.8</v>
+        <v>4.3</v>
       </c>
       <c r="F23" s="17">
-        <v>4.7</v>
+        <v>3.3</v>
       </c>
       <c r="G23" s="17">
-        <v>17.899999999999999</v>
+        <v>15.2</v>
       </c>
       <c r="H23" s="17">
-        <v>7.7</v>
+        <v>6.7</v>
       </c>
       <c r="I23" s="17">
-        <v>20.399999999999999</v>
+        <v>28.6</v>
       </c>
       <c r="J23" s="18">
-        <v>20.399999999999999</v>
+        <v>19</v>
       </c>
       <c r="K23" s="3"/>
     </row>
-    <row r="24" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="24" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="30" t="s">
         <v>23</v>
       </c>
       <c r="B24" s="23" t="s">
         <v>3</v>
       </c>
       <c r="C24" s="16">
-        <v>17.5</v>
+        <v>18.899999999999999</v>
       </c>
       <c r="D24" s="17">
-        <v>15.9</v>
+        <v>32.799999999999997</v>
       </c>
       <c r="E24" s="17">
-        <v>11.1</v>
+        <v>6.1</v>
       </c>
       <c r="F24" s="17">
-        <v>0</v>
+        <v>1.7</v>
       </c>
       <c r="G24" s="17">
-        <v>7.9</v>
+        <v>5.6</v>
       </c>
       <c r="H24" s="17">
-        <v>17.5</v>
+        <v>19.399999999999999</v>
       </c>
       <c r="I24" s="17">
-        <v>1.6</v>
+        <v>0.6</v>
       </c>
       <c r="J24" s="18">
-        <v>28.6</v>
+        <v>15</v>
       </c>
       <c r="K24" s="3"/>
     </row>
-    <row r="25" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="25" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="29"/>
       <c r="B25" s="23" t="s">
         <v>2</v>
       </c>
       <c r="C25" s="16">
-        <v>29.6</v>
+        <v>26.8</v>
       </c>
       <c r="D25" s="17">
-        <v>16.7</v>
+        <v>9.6</v>
       </c>
       <c r="E25" s="17">
-        <v>5.6</v>
+        <v>3.8</v>
       </c>
       <c r="F25" s="17">
-        <v>0</v>
+        <v>1.3</v>
       </c>
       <c r="G25" s="17">
-        <v>14.8</v>
+        <v>21.7</v>
       </c>
       <c r="H25" s="17">
-        <v>5.6</v>
+        <v>10.199999999999999</v>
       </c>
       <c r="I25" s="17">
-        <v>1.9</v>
+        <v>18.5</v>
       </c>
       <c r="J25" s="18">
-        <v>25.9</v>
+        <v>8.3000000000000007</v>
       </c>
       <c r="K25" s="3"/>
     </row>
-    <row r="26" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="26" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="29"/>
       <c r="B26" s="23" t="s">
         <v>1</v>
       </c>
       <c r="C26" s="16">
-        <v>21</v>
+        <v>14.3</v>
       </c>
       <c r="D26" s="17">
-        <v>11</v>
+        <v>32.299999999999997</v>
       </c>
       <c r="E26" s="17">
-        <v>37</v>
+        <v>16.100000000000001</v>
       </c>
       <c r="F26" s="17">
-        <v>17</v>
+        <v>11.5</v>
       </c>
       <c r="G26" s="17">
-        <v>3</v>
+        <v>5.5</v>
       </c>
       <c r="H26" s="17">
-        <v>1</v>
+        <v>5.5</v>
       </c>
       <c r="I26" s="17">
-        <v>2</v>
+        <v>3.2</v>
       </c>
       <c r="J26" s="18">
-        <v>8</v>
+        <v>11.5</v>
       </c>
       <c r="K26" s="3"/>
     </row>
-    <row r="27" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="27" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="25"/>
       <c r="B27" s="23" t="s">
         <v>0</v>
       </c>
       <c r="C27" s="16">
-        <v>31.7</v>
+        <v>25.7</v>
       </c>
       <c r="D27" s="17">
-        <v>6.1</v>
+        <v>12.9</v>
       </c>
       <c r="E27" s="17">
-        <v>7.3</v>
+        <v>4.8</v>
       </c>
       <c r="F27" s="17">
-        <v>3.7</v>
+        <v>4.8</v>
       </c>
       <c r="G27" s="17">
-        <v>15.9</v>
+        <v>14.3</v>
       </c>
       <c r="H27" s="17">
-        <v>4.9000000000000004</v>
+        <v>4.3</v>
       </c>
       <c r="I27" s="17">
-        <v>18.3</v>
+        <v>14.3</v>
       </c>
       <c r="J27" s="18">
-        <v>12.2</v>
+        <v>19</v>
       </c>
       <c r="K27" s="3"/>
     </row>
-    <row r="28" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="28" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="30" t="s">
         <v>22</v>
       </c>
       <c r="B28" s="23" t="s">
         <v>3</v>
       </c>
       <c r="C28" s="16">
-        <v>22.9</v>
+        <v>24.9</v>
       </c>
       <c r="D28" s="17">
-        <v>20.3</v>
+        <v>19.2</v>
       </c>
       <c r="E28" s="17">
-        <v>4.2</v>
+        <v>5.6</v>
       </c>
       <c r="F28" s="17">
-        <v>1</v>
+        <v>5.6</v>
       </c>
       <c r="G28" s="17">
-        <v>4.7</v>
+        <v>10.7</v>
       </c>
       <c r="H28" s="17">
-        <v>19.3</v>
+        <v>16.399999999999999</v>
       </c>
       <c r="I28" s="17">
         <v>7.3</v>
       </c>
       <c r="J28" s="18">
-        <v>20.3</v>
+        <v>10.199999999999999</v>
       </c>
       <c r="K28" s="3"/>
     </row>
-    <row r="29" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="29" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="29"/>
       <c r="B29" s="23" t="s">
         <v>2</v>
       </c>
       <c r="C29" s="16">
-        <v>53.1</v>
+        <v>49.5</v>
       </c>
       <c r="D29" s="17">
-        <v>10.9</v>
+        <v>15.6</v>
       </c>
       <c r="E29" s="17">
-        <v>3.9</v>
+        <v>3.7</v>
       </c>
       <c r="F29" s="17">
-        <v>0</v>
+        <v>1.8</v>
       </c>
       <c r="G29" s="17">
-        <v>9.4</v>
+        <v>9.1999999999999993</v>
       </c>
       <c r="H29" s="17">
-        <v>7</v>
+        <v>0.9</v>
       </c>
       <c r="I29" s="17">
-        <v>7</v>
+        <v>8.3000000000000007</v>
       </c>
       <c r="J29" s="18">
-        <v>8.6</v>
+        <v>11</v>
       </c>
       <c r="K29" s="3"/>
     </row>
-    <row r="30" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="30" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="29"/>
       <c r="B30" s="23" t="s">
         <v>1</v>
       </c>
       <c r="C30" s="16">
-        <v>14.5</v>
+        <v>13</v>
       </c>
       <c r="D30" s="17">
-        <v>33.299999999999997</v>
+        <v>33.200000000000003</v>
       </c>
       <c r="E30" s="17">
-        <v>17.899999999999999</v>
+        <v>15</v>
       </c>
       <c r="F30" s="17">
-        <v>10.6</v>
+        <v>13</v>
       </c>
       <c r="G30" s="17">
-        <v>2.4</v>
+        <v>2.1</v>
       </c>
       <c r="H30" s="17">
-        <v>8.1999999999999993</v>
+        <v>9.3000000000000007</v>
       </c>
       <c r="I30" s="17">
         <v>0.5</v>
       </c>
       <c r="J30" s="18">
-        <v>12.6</v>
+        <v>14</v>
       </c>
       <c r="K30" s="3"/>
     </row>
-    <row r="31" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="31" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="25"/>
       <c r="B31" s="23" t="s">
         <v>0</v>
       </c>
       <c r="C31" s="16">
-        <v>39.200000000000003</v>
+        <v>34.4</v>
       </c>
       <c r="D31" s="17">
-        <v>7.5</v>
+        <v>12.3</v>
       </c>
       <c r="E31" s="17">
-        <v>5</v>
+        <v>5.7</v>
       </c>
       <c r="F31" s="17">
-        <v>3.3</v>
+        <v>2.5</v>
       </c>
       <c r="G31" s="17">
-        <v>11.7</v>
+        <v>9</v>
       </c>
       <c r="H31" s="17">
-        <v>3.3</v>
+        <v>15.6</v>
       </c>
       <c r="I31" s="17">
-        <v>16.7</v>
+        <v>4.9000000000000004</v>
       </c>
       <c r="J31" s="18">
-        <v>13.3</v>
+        <v>15.6</v>
       </c>
       <c r="K31" s="3"/>
     </row>
-    <row r="32" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="32" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="30" t="s">
         <v>21</v>
       </c>
       <c r="B32" s="23" t="s">
         <v>3</v>
       </c>
       <c r="C32" s="16">
-        <v>18.3</v>
+        <v>22.8</v>
       </c>
       <c r="D32" s="17">
-        <v>22</v>
+        <v>16.5</v>
       </c>
       <c r="E32" s="17">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F32" s="17">
-        <v>11.4</v>
+        <v>19.899999999999999</v>
       </c>
       <c r="G32" s="17">
-        <v>3.3</v>
+        <v>5.2</v>
       </c>
       <c r="H32" s="17">
-        <v>18.7</v>
+        <v>11.8</v>
       </c>
       <c r="I32" s="17">
-        <v>3.9</v>
+        <v>1.7</v>
       </c>
       <c r="J32" s="18">
-        <v>12.4</v>
+        <v>13</v>
       </c>
       <c r="K32" s="3"/>
     </row>
-    <row r="33" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="33" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="29"/>
       <c r="B33" s="23" t="s">
         <v>2</v>
       </c>
       <c r="C33" s="16">
-        <v>30.9</v>
+        <v>30.2</v>
       </c>
       <c r="D33" s="17">
-        <v>14.1</v>
+        <v>17</v>
       </c>
       <c r="E33" s="17">
-        <v>8.5</v>
+        <v>7</v>
       </c>
       <c r="F33" s="17">
-        <v>3</v>
+        <v>2.9</v>
       </c>
       <c r="G33" s="17">
-        <v>12</v>
+        <v>12.6</v>
       </c>
       <c r="H33" s="17">
-        <v>5.4</v>
+        <v>8.1999999999999993</v>
       </c>
       <c r="I33" s="17">
-        <v>17.600000000000001</v>
+        <v>17.3</v>
       </c>
       <c r="J33" s="18">
-        <v>8.5</v>
+        <v>4.7</v>
       </c>
       <c r="K33" s="3"/>
     </row>
-    <row r="34" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="34" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="29"/>
       <c r="B34" s="23" t="s">
         <v>1</v>
       </c>
       <c r="C34" s="16">
-        <v>22</v>
+        <v>20.6</v>
       </c>
       <c r="D34" s="17">
-        <v>31.7</v>
+        <v>31</v>
       </c>
       <c r="E34" s="17">
-        <v>15.5</v>
+        <v>17</v>
       </c>
       <c r="F34" s="17">
-        <v>10.199999999999999</v>
+        <v>14.9</v>
       </c>
       <c r="G34" s="17">
-        <v>3.1</v>
+        <v>2.9</v>
       </c>
       <c r="H34" s="17">
-        <v>5.8</v>
+        <v>6.8</v>
       </c>
       <c r="I34" s="17">
-        <v>4.4000000000000004</v>
+        <v>1.8</v>
       </c>
       <c r="J34" s="18">
-        <v>7.3</v>
+        <v>5</v>
       </c>
       <c r="K34" s="3"/>
     </row>
-    <row r="35" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="35" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="25"/>
       <c r="B35" s="23" t="s">
         <v>0</v>
       </c>
       <c r="C35" s="16">
-        <v>23.3</v>
+        <v>25.5</v>
       </c>
       <c r="D35" s="17">
-        <v>20.9</v>
+        <v>11.5</v>
       </c>
       <c r="E35" s="17">
-        <v>5.4</v>
+        <v>7.6</v>
       </c>
       <c r="F35" s="17">
-        <v>3</v>
+        <v>1.7</v>
       </c>
       <c r="G35" s="17">
-        <v>14.6</v>
+        <v>14</v>
       </c>
       <c r="H35" s="17">
-        <v>5.7</v>
+        <v>6.2</v>
       </c>
       <c r="I35" s="17">
-        <v>21.4</v>
+        <v>23.8</v>
       </c>
       <c r="J35" s="18">
-        <v>5.7</v>
+        <v>9.8000000000000007</v>
       </c>
       <c r="K35" s="3"/>
     </row>
-    <row r="36" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="36" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="30" t="s">
         <v>20</v>
       </c>
       <c r="B36" s="23" t="s">
         <v>3</v>
       </c>
       <c r="C36" s="16">
-        <v>18.600000000000001</v>
+        <v>19.3</v>
       </c>
       <c r="D36" s="17">
-        <v>22.1</v>
+        <v>20</v>
       </c>
       <c r="E36" s="17">
-        <v>4.4000000000000004</v>
+        <v>5.3</v>
       </c>
       <c r="F36" s="17">
-        <v>7.1</v>
+        <v>10</v>
       </c>
       <c r="G36" s="17">
-        <v>11.5</v>
+        <v>6.7</v>
       </c>
       <c r="H36" s="17">
-        <v>17.7</v>
+        <v>24</v>
       </c>
       <c r="I36" s="17">
-        <v>10.6</v>
+        <v>0.7</v>
       </c>
       <c r="J36" s="18">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="K36" s="3"/>
     </row>
-    <row r="37" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="37" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="29"/>
       <c r="B37" s="23" t="s">
         <v>2</v>
       </c>
       <c r="C37" s="16">
-        <v>11.7</v>
+        <v>7.4</v>
       </c>
       <c r="D37" s="17">
-        <v>6.3</v>
+        <v>6</v>
       </c>
       <c r="E37" s="17">
-        <v>2.7</v>
+        <v>2.6</v>
       </c>
       <c r="F37" s="17">
-        <v>4.7</v>
+        <v>4</v>
       </c>
       <c r="G37" s="17">
-        <v>14.1</v>
+        <v>17.899999999999999</v>
       </c>
       <c r="H37" s="17">
-        <v>5.0999999999999996</v>
+        <v>7.4</v>
       </c>
       <c r="I37" s="17">
-        <v>48.4</v>
+        <v>42.2</v>
       </c>
       <c r="J37" s="18">
-        <v>7</v>
+        <v>12.5</v>
       </c>
       <c r="K37" s="3"/>
     </row>
-    <row r="38" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="38" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="29"/>
       <c r="B38" s="23" t="s">
         <v>1</v>
       </c>
       <c r="C38" s="16">
-        <v>15.2</v>
+        <v>19.3</v>
       </c>
       <c r="D38" s="17">
-        <v>27.2</v>
+        <v>30</v>
       </c>
       <c r="E38" s="17">
-        <v>27.2</v>
+        <v>18</v>
       </c>
       <c r="F38" s="17">
-        <v>20.7</v>
+        <v>10.7</v>
       </c>
       <c r="G38" s="17">
-        <v>1.1000000000000001</v>
+        <v>7.3</v>
       </c>
       <c r="H38" s="17">
-        <v>1.1000000000000001</v>
+        <v>6.7</v>
       </c>
       <c r="I38" s="17">
-        <v>4.3</v>
+        <v>0.7</v>
       </c>
       <c r="J38" s="18">
-        <v>3.3</v>
+        <v>7.3</v>
       </c>
       <c r="K38" s="3"/>
     </row>
-    <row r="39" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="39" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="25"/>
       <c r="B39" s="23" t="s">
         <v>0</v>
       </c>
       <c r="C39" s="16">
-        <v>11.9</v>
+        <v>13.4</v>
       </c>
       <c r="D39" s="17">
+        <v>12.6</v>
+      </c>
+      <c r="E39" s="17">
+        <v>2.6</v>
+      </c>
+      <c r="F39" s="17">
+        <v>3.5</v>
+      </c>
+      <c r="G39" s="17">
+        <v>22.1</v>
+      </c>
+      <c r="H39" s="17">
+        <v>7.8</v>
+      </c>
+      <c r="I39" s="17">
+        <v>24.2</v>
+      </c>
+      <c r="J39" s="18">
         <v>13.9</v>
       </c>
-      <c r="E39" s="17">
-[...16 lines deleted...]
-      </c>
       <c r="K39" s="3"/>
     </row>
-    <row r="40" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="40" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A40" s="30" t="s">
         <v>19</v>
       </c>
       <c r="B40" s="23" t="s">
         <v>3</v>
       </c>
       <c r="C40" s="16">
-        <v>23.3</v>
+        <v>20.7</v>
       </c>
       <c r="D40" s="17">
-        <v>23</v>
+        <v>24.7</v>
       </c>
       <c r="E40" s="17">
-        <v>5.8</v>
+        <v>4.3</v>
       </c>
       <c r="F40" s="17">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G40" s="17">
-        <v>5.4</v>
+        <v>6.5</v>
       </c>
       <c r="H40" s="17">
-        <v>17.2</v>
+        <v>11.1</v>
       </c>
       <c r="I40" s="17">
-        <v>7</v>
+        <v>4.7</v>
       </c>
       <c r="J40" s="18">
-        <v>15.3</v>
+        <v>26</v>
       </c>
       <c r="K40" s="3"/>
     </row>
-    <row r="41" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="41" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="29"/>
       <c r="B41" s="23" t="s">
         <v>2</v>
       </c>
       <c r="C41" s="16">
-        <v>23</v>
+        <v>22.8</v>
       </c>
       <c r="D41" s="17">
-        <v>7.2</v>
+        <v>10.1</v>
       </c>
       <c r="E41" s="17">
-        <v>3.5</v>
+        <v>3.7</v>
       </c>
       <c r="F41" s="17">
-        <v>0.3</v>
+        <v>1.2</v>
       </c>
       <c r="G41" s="17">
-        <v>15.4</v>
+        <v>14.2</v>
       </c>
       <c r="H41" s="17">
-        <v>10.1</v>
+        <v>5.5</v>
       </c>
       <c r="I41" s="17">
-        <v>21.4</v>
+        <v>19.100000000000001</v>
       </c>
       <c r="J41" s="18">
-        <v>19.2</v>
+        <v>23.5</v>
       </c>
       <c r="K41" s="3"/>
     </row>
-    <row r="42" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="42" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A42" s="29"/>
       <c r="B42" s="23" t="s">
         <v>1</v>
       </c>
       <c r="C42" s="16">
-        <v>19.2</v>
+        <v>18.5</v>
       </c>
       <c r="D42" s="17">
-        <v>26.5</v>
+        <v>25.9</v>
       </c>
       <c r="E42" s="17">
-        <v>13</v>
+        <v>20.100000000000001</v>
       </c>
       <c r="F42" s="17">
-        <v>11.9</v>
+        <v>16.600000000000001</v>
       </c>
       <c r="G42" s="17">
-        <v>5.9</v>
+        <v>4</v>
       </c>
       <c r="H42" s="17">
-        <v>6.5</v>
+        <v>6.6</v>
       </c>
       <c r="I42" s="17">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J42" s="18">
-        <v>13.2</v>
+        <v>5.5</v>
       </c>
       <c r="K42" s="3"/>
     </row>
-    <row r="43" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="43" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A43" s="25"/>
       <c r="B43" s="23" t="s">
         <v>0</v>
       </c>
       <c r="C43" s="16">
-        <v>22.2</v>
+        <v>23.6</v>
       </c>
       <c r="D43" s="17">
-        <v>11.6</v>
+        <v>10.4</v>
       </c>
       <c r="E43" s="17">
-        <v>6.6</v>
+        <v>8</v>
       </c>
       <c r="F43" s="17">
-        <v>2.2999999999999998</v>
+        <v>2.1</v>
       </c>
       <c r="G43" s="17">
-        <v>13.3</v>
+        <v>13.8</v>
       </c>
       <c r="H43" s="17">
-        <v>7.2</v>
+        <v>5.8</v>
       </c>
       <c r="I43" s="17">
-        <v>19.2</v>
+        <v>23.9</v>
       </c>
       <c r="J43" s="18">
-        <v>17.5</v>
+        <v>12.3</v>
       </c>
       <c r="K43" s="3"/>
     </row>
-    <row r="44" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="44" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A44" s="30" t="s">
         <v>18</v>
       </c>
       <c r="B44" s="23" t="s">
         <v>3</v>
       </c>
       <c r="C44" s="16">
-        <v>12.5</v>
+        <v>15.7</v>
       </c>
       <c r="D44" s="17">
-        <v>16.2</v>
+        <v>21.6</v>
       </c>
       <c r="E44" s="17">
-        <v>4.4000000000000004</v>
+        <v>7.8</v>
       </c>
       <c r="F44" s="17">
-        <v>2.2000000000000002</v>
+        <v>1</v>
       </c>
       <c r="G44" s="17">
-        <v>11.8</v>
+        <v>4.9000000000000004</v>
       </c>
       <c r="H44" s="17">
-        <v>25.7</v>
+        <v>31.4</v>
       </c>
       <c r="I44" s="17">
-        <v>5.0999999999999996</v>
+        <v>2.9</v>
       </c>
       <c r="J44" s="18">
-        <v>22.1</v>
+        <v>14.7</v>
       </c>
       <c r="K44" s="3"/>
     </row>
-    <row r="45" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="45" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A45" s="29"/>
       <c r="B45" s="23" t="s">
         <v>2</v>
       </c>
       <c r="C45" s="16">
-        <v>44.5</v>
+        <v>33.700000000000003</v>
       </c>
       <c r="D45" s="17">
-        <v>13.3</v>
+        <v>6.3</v>
       </c>
       <c r="E45" s="17">
-        <v>3.9</v>
+        <v>6.9</v>
       </c>
       <c r="F45" s="17">
-        <v>4.7</v>
+        <v>6.9</v>
       </c>
       <c r="G45" s="17">
-        <v>9.4</v>
+        <v>10.9</v>
       </c>
       <c r="H45" s="17">
-        <v>7.8</v>
+        <v>7.4</v>
       </c>
       <c r="I45" s="17">
-        <v>11.7</v>
+        <v>12.6</v>
       </c>
       <c r="J45" s="18">
-        <v>4.7</v>
+        <v>15.4</v>
       </c>
       <c r="K45" s="3"/>
     </row>
-    <row r="46" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="46" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A46" s="29"/>
       <c r="B46" s="23" t="s">
         <v>1</v>
       </c>
       <c r="C46" s="16">
-        <v>13.4</v>
+        <v>10.8</v>
       </c>
       <c r="D46" s="17">
-        <v>38.5</v>
+        <v>38.1</v>
       </c>
       <c r="E46" s="17">
-        <v>16.2</v>
+        <v>16.5</v>
       </c>
       <c r="F46" s="17">
-        <v>15.1</v>
+        <v>12.9</v>
       </c>
       <c r="G46" s="17">
-        <v>4.5</v>
+        <v>2.2000000000000002</v>
       </c>
       <c r="H46" s="17">
-        <v>3.9</v>
+        <v>5</v>
       </c>
       <c r="I46" s="17">
-        <v>3.9</v>
+        <v>2.2000000000000002</v>
       </c>
       <c r="J46" s="18">
-        <v>4.5</v>
+        <v>12.2</v>
       </c>
       <c r="K46" s="3"/>
     </row>
-    <row r="47" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="47" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A47" s="25"/>
       <c r="B47" s="23" t="s">
         <v>0</v>
       </c>
       <c r="C47" s="16">
-        <v>29.9</v>
+        <v>35.200000000000003</v>
       </c>
       <c r="D47" s="17">
-        <v>12.9</v>
+        <v>17.899999999999999</v>
       </c>
       <c r="E47" s="17">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="F47" s="17">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="G47" s="17">
-        <v>16.399999999999999</v>
+        <v>12.8</v>
       </c>
       <c r="H47" s="17">
-        <v>7.5</v>
+        <v>4.5</v>
       </c>
       <c r="I47" s="17">
-        <v>15.4</v>
+        <v>10.6</v>
       </c>
       <c r="J47" s="18">
-        <v>9</v>
+        <v>8.9</v>
       </c>
       <c r="K47" s="3"/>
     </row>
-    <row r="48" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="48" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A48" s="30" t="s">
         <v>17</v>
       </c>
       <c r="B48" s="23" t="s">
         <v>3</v>
       </c>
       <c r="C48" s="16">
-        <v>15.2</v>
+        <v>14.8</v>
       </c>
       <c r="D48" s="17">
-        <v>29.8</v>
+        <v>34.799999999999997</v>
       </c>
       <c r="E48" s="17">
-        <v>10.6</v>
+        <v>16.100000000000001</v>
       </c>
       <c r="F48" s="17">
-        <v>1.3</v>
+        <v>1.7</v>
       </c>
       <c r="G48" s="17">
-        <v>8.6</v>
+        <v>3.5</v>
       </c>
       <c r="H48" s="17">
-        <v>9.9</v>
+        <v>13</v>
       </c>
       <c r="I48" s="17">
-        <v>4</v>
+        <v>5.2</v>
       </c>
       <c r="J48" s="18">
-        <v>20.5</v>
+        <v>10.9</v>
       </c>
       <c r="K48" s="3"/>
     </row>
-    <row r="49" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="49" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A49" s="29"/>
       <c r="B49" s="23" t="s">
         <v>2</v>
       </c>
       <c r="C49" s="16">
-        <v>13.8</v>
+        <v>8.5</v>
       </c>
       <c r="D49" s="17">
-        <v>11.7</v>
+        <v>16.399999999999999</v>
       </c>
       <c r="E49" s="17">
-        <v>17.899999999999999</v>
+        <v>23.4</v>
       </c>
       <c r="F49" s="17">
-        <v>0.7</v>
+        <v>0</v>
       </c>
       <c r="G49" s="17">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="H49" s="17">
-        <v>6.9</v>
+        <v>5</v>
       </c>
       <c r="I49" s="17">
-        <v>31</v>
+        <v>22.9</v>
       </c>
       <c r="J49" s="18">
-        <v>9</v>
+        <v>13.9</v>
       </c>
       <c r="K49" s="3"/>
     </row>
-    <row r="50" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="50" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A50" s="29"/>
       <c r="B50" s="23" t="s">
         <v>1</v>
       </c>
       <c r="C50" s="16">
-        <v>25.9</v>
+        <v>10.1</v>
       </c>
       <c r="D50" s="17">
-        <v>27</v>
+        <v>33.1</v>
       </c>
       <c r="E50" s="17">
-        <v>16.899999999999999</v>
+        <v>18.899999999999999</v>
       </c>
       <c r="F50" s="17">
-        <v>9.5</v>
+        <v>14.9</v>
       </c>
       <c r="G50" s="17">
-        <v>3.7</v>
+        <v>2</v>
       </c>
       <c r="H50" s="17">
-        <v>5.3</v>
+        <v>10.1</v>
       </c>
       <c r="I50" s="17">
-        <v>3.2</v>
+        <v>3.4</v>
       </c>
       <c r="J50" s="18">
-        <v>8.5</v>
+        <v>7.4</v>
       </c>
       <c r="K50" s="3"/>
     </row>
-    <row r="51" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="51" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A51" s="25"/>
       <c r="B51" s="23" t="s">
         <v>0</v>
       </c>
       <c r="C51" s="16">
-        <v>22.4</v>
+        <v>10.6</v>
       </c>
       <c r="D51" s="17">
-        <v>8.3000000000000007</v>
+        <v>14.4</v>
       </c>
       <c r="E51" s="17">
-        <v>5.4</v>
+        <v>11.4</v>
       </c>
       <c r="F51" s="17">
-        <v>0.5</v>
+        <v>3</v>
       </c>
       <c r="G51" s="17">
-        <v>12.7</v>
+        <v>18.2</v>
       </c>
       <c r="H51" s="17">
-        <v>4.9000000000000004</v>
+        <v>7.6</v>
       </c>
       <c r="I51" s="17">
-        <v>33.700000000000003</v>
+        <v>22.7</v>
       </c>
       <c r="J51" s="18">
-        <v>12.2</v>
+        <v>12.1</v>
       </c>
       <c r="K51" s="3"/>
     </row>
-    <row r="52" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="52" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A52" s="30" t="s">
         <v>16</v>
       </c>
       <c r="B52" s="23" t="s">
         <v>3</v>
       </c>
       <c r="C52" s="16">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="D52" s="17">
-        <v>26.8</v>
+        <v>19.600000000000001</v>
       </c>
       <c r="E52" s="17">
-        <v>3.9</v>
+        <v>8</v>
       </c>
       <c r="F52" s="17">
-        <v>0</v>
+        <v>2.7</v>
       </c>
       <c r="G52" s="17">
-        <v>6.3</v>
+        <v>11.6</v>
       </c>
       <c r="H52" s="17">
-        <v>23.6</v>
+        <v>27.7</v>
       </c>
       <c r="I52" s="17">
-        <v>7.1</v>
+        <v>9.8000000000000007</v>
       </c>
       <c r="J52" s="18">
-        <v>17.3</v>
+        <v>3.6</v>
       </c>
       <c r="K52" s="3"/>
     </row>
-    <row r="53" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="53" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A53" s="29"/>
       <c r="B53" s="23" t="s">
         <v>2</v>
       </c>
       <c r="C53" s="16">
-        <v>22.2</v>
+        <v>34.299999999999997</v>
       </c>
       <c r="D53" s="17">
-        <v>6</v>
+        <v>15.2</v>
       </c>
       <c r="E53" s="17">
-        <v>3.4</v>
+        <v>7.6</v>
       </c>
       <c r="F53" s="17">
-        <v>2.6</v>
+        <v>3.8</v>
       </c>
       <c r="G53" s="17">
-        <v>19.7</v>
+        <v>9.5</v>
       </c>
       <c r="H53" s="17">
-        <v>20.5</v>
+        <v>10.5</v>
       </c>
       <c r="I53" s="17">
-        <v>15.4</v>
+        <v>10.5</v>
       </c>
       <c r="J53" s="18">
-        <v>10.3</v>
+        <v>8.6</v>
       </c>
       <c r="K53" s="3"/>
     </row>
-    <row r="54" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="54" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A54" s="29"/>
       <c r="B54" s="23" t="s">
         <v>1</v>
       </c>
       <c r="C54" s="16">
-        <v>12.5</v>
+        <v>16.8</v>
       </c>
       <c r="D54" s="17">
-        <v>25</v>
+        <v>31.7</v>
       </c>
       <c r="E54" s="17">
-        <v>15.2</v>
+        <v>12.6</v>
       </c>
       <c r="F54" s="17">
-        <v>16.8</v>
+        <v>18.600000000000001</v>
       </c>
       <c r="G54" s="17">
-        <v>7.6</v>
+        <v>1.8</v>
       </c>
       <c r="H54" s="17">
-        <v>6.5</v>
+        <v>4.8</v>
       </c>
       <c r="I54" s="17">
-        <v>7.1</v>
+        <v>7.2</v>
       </c>
       <c r="J54" s="18">
-        <v>9.1999999999999993</v>
+        <v>6.6</v>
       </c>
       <c r="K54" s="3"/>
     </row>
-    <row r="55" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="55" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A55" s="25"/>
       <c r="B55" s="23" t="s">
         <v>0</v>
       </c>
       <c r="C55" s="16">
-        <v>20.100000000000001</v>
+        <v>17.5</v>
       </c>
       <c r="D55" s="17">
-        <v>15.5</v>
+        <v>16.399999999999999</v>
       </c>
       <c r="E55" s="17">
-        <v>8.8000000000000007</v>
+        <v>3.8</v>
       </c>
       <c r="F55" s="17">
-        <v>2.6</v>
+        <v>5.5</v>
       </c>
       <c r="G55" s="17">
-        <v>19.600000000000001</v>
+        <v>14.8</v>
       </c>
       <c r="H55" s="17">
-        <v>5.2</v>
+        <v>2.2000000000000002</v>
       </c>
       <c r="I55" s="17">
-        <v>16</v>
+        <v>23.5</v>
       </c>
       <c r="J55" s="18">
-        <v>12.4</v>
+        <v>16.399999999999999</v>
       </c>
       <c r="K55" s="3"/>
     </row>
-    <row r="56" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="56" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A56" s="30" t="s">
         <v>15</v>
       </c>
       <c r="B56" s="23" t="s">
         <v>3</v>
       </c>
       <c r="C56" s="33">
-        <v>29.6</v>
+        <v>18.2</v>
       </c>
       <c r="D56" s="34">
-        <v>18.5</v>
+        <v>24.7</v>
       </c>
       <c r="E56" s="34">
-        <v>7.4</v>
+        <v>1.3</v>
       </c>
       <c r="F56" s="34">
         <v>0</v>
       </c>
       <c r="G56" s="34">
-        <v>3.7</v>
+        <v>6.5</v>
       </c>
       <c r="H56" s="34">
-        <v>24.1</v>
+        <v>15.6</v>
       </c>
       <c r="I56" s="34">
-        <v>3.7</v>
+        <v>5.2</v>
       </c>
       <c r="J56" s="35">
-        <v>13</v>
+        <v>28.6</v>
       </c>
       <c r="K56" s="3"/>
     </row>
-    <row r="57" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="57" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A57" s="29"/>
       <c r="B57" s="23" t="s">
         <v>2</v>
       </c>
       <c r="C57" s="16">
-        <v>15.6</v>
+        <v>19.399999999999999</v>
       </c>
       <c r="D57" s="17">
-        <v>4.4000000000000004</v>
+        <v>12.9</v>
       </c>
       <c r="E57" s="17">
-        <v>2.2000000000000002</v>
+        <v>3.2</v>
       </c>
       <c r="F57" s="17">
-        <v>4.4000000000000004</v>
+        <v>0</v>
       </c>
       <c r="G57" s="17">
-        <v>13.3</v>
+        <v>12.9</v>
       </c>
       <c r="H57" s="17">
-        <v>15.6</v>
+        <v>9.6999999999999993</v>
       </c>
       <c r="I57" s="17">
-        <v>24.4</v>
+        <v>22.6</v>
       </c>
       <c r="J57" s="18">
-        <v>20</v>
+        <v>19.399999999999999</v>
       </c>
       <c r="K57" s="3"/>
     </row>
-    <row r="58" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="58" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A58" s="29"/>
       <c r="B58" s="23" t="s">
         <v>1</v>
       </c>
       <c r="C58" s="16">
-        <v>28.3</v>
+        <v>7.6</v>
       </c>
       <c r="D58" s="17">
-        <v>24.5</v>
+        <v>28.8</v>
       </c>
       <c r="E58" s="17">
-        <v>15.1</v>
+        <v>6.1</v>
       </c>
       <c r="F58" s="17">
-        <v>11.3</v>
+        <v>3</v>
       </c>
       <c r="G58" s="17">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="H58" s="17">
-        <v>7.5</v>
+        <v>18.2</v>
       </c>
       <c r="I58" s="17">
-        <v>0</v>
+        <v>10.6</v>
       </c>
       <c r="J58" s="18">
-        <v>13.2</v>
+        <v>22.7</v>
       </c>
       <c r="K58" s="3"/>
     </row>
-    <row r="59" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="59" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A59" s="25"/>
       <c r="B59" s="23" t="s">
         <v>0</v>
       </c>
       <c r="C59" s="16">
-        <v>19.399999999999999</v>
+        <v>21.4</v>
       </c>
       <c r="D59" s="17">
-        <v>5.6</v>
+        <v>7.1</v>
       </c>
       <c r="E59" s="17">
-        <v>5.6</v>
+        <v>2.4</v>
       </c>
       <c r="F59" s="17">
         <v>0</v>
       </c>
       <c r="G59" s="17">
-        <v>16.7</v>
+        <v>7.1</v>
       </c>
       <c r="H59" s="17">
-        <v>16.7</v>
+        <v>7.1</v>
       </c>
       <c r="I59" s="17">
-        <v>19.399999999999999</v>
+        <v>28.6</v>
       </c>
       <c r="J59" s="18">
-        <v>16.7</v>
+        <v>26.2</v>
       </c>
       <c r="K59" s="3"/>
     </row>
-    <row r="60" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="60" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A60" s="30" t="s">
         <v>14</v>
       </c>
       <c r="B60" s="23" t="s">
         <v>3</v>
       </c>
       <c r="C60" s="16">
         <v>0</v>
       </c>
       <c r="D60" s="17">
         <v>0</v>
       </c>
       <c r="E60" s="17">
         <v>0</v>
       </c>
       <c r="F60" s="17">
-        <v>0</v>
+        <v>33.299999999999997</v>
       </c>
       <c r="G60" s="17">
         <v>0</v>
       </c>
       <c r="H60" s="17">
-        <v>50</v>
+        <v>66.7</v>
       </c>
       <c r="I60" s="17">
         <v>0</v>
       </c>
       <c r="J60" s="18">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="K60" s="3"/>
     </row>
-    <row r="61" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="61" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A61" s="29"/>
       <c r="B61" s="23" t="s">
         <v>2</v>
       </c>
       <c r="C61" s="16">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="D61" s="17">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="E61" s="17">
         <v>0</v>
       </c>
       <c r="F61" s="17">
         <v>0</v>
       </c>
       <c r="G61" s="17">
         <v>0</v>
       </c>
       <c r="H61" s="17">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="I61" s="17">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="J61" s="18">
         <v>0</v>
       </c>
       <c r="K61" s="3"/>
     </row>
-    <row r="62" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="62" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A62" s="29"/>
       <c r="B62" s="23" t="s">
         <v>1</v>
       </c>
       <c r="C62" s="16">
-        <v>0</v>
+        <v>16.7</v>
       </c>
       <c r="D62" s="17">
-        <v>0</v>
+        <v>16.7</v>
       </c>
       <c r="E62" s="17">
-        <v>33.299999999999997</v>
+        <v>0</v>
       </c>
       <c r="F62" s="17">
+        <v>16.7</v>
+      </c>
+      <c r="G62" s="17">
+        <v>0</v>
+      </c>
+      <c r="H62" s="17">
         <v>50</v>
       </c>
-      <c r="G62" s="17">
-[...4 lines deleted...]
-      </c>
       <c r="I62" s="17">
         <v>0</v>
       </c>
       <c r="J62" s="18">
-        <v>16.7</v>
+        <v>0</v>
       </c>
       <c r="K62" s="3"/>
     </row>
-    <row r="63" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="63" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A63" s="25"/>
       <c r="B63" s="23" t="s">
         <v>0</v>
       </c>
       <c r="C63" s="16">
-        <v>16.7</v>
+        <v>0</v>
       </c>
       <c r="D63" s="17">
-        <v>16.7</v>
+        <v>29.2</v>
       </c>
       <c r="E63" s="17">
-        <v>0</v>
+        <v>4.2</v>
       </c>
       <c r="F63" s="17">
         <v>0</v>
       </c>
       <c r="G63" s="17">
-        <v>16.7</v>
+        <v>8.3000000000000007</v>
       </c>
       <c r="H63" s="17">
-        <v>0</v>
+        <v>12.5</v>
       </c>
       <c r="I63" s="17">
-        <v>0</v>
+        <v>25</v>
       </c>
       <c r="J63" s="18">
-        <v>50</v>
+        <v>20.8</v>
       </c>
       <c r="K63" s="3"/>
     </row>
-    <row r="64" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="64" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A64" s="30" t="s">
         <v>13</v>
       </c>
       <c r="B64" s="23" t="s">
         <v>3</v>
       </c>
       <c r="C64" s="16">
-        <v>4.3</v>
+        <v>0</v>
       </c>
       <c r="D64" s="17">
-        <v>47.8</v>
+        <v>37.5</v>
       </c>
       <c r="E64" s="17">
-        <v>4.3</v>
+        <v>6.3</v>
       </c>
       <c r="F64" s="17">
         <v>0</v>
       </c>
       <c r="G64" s="17">
-        <v>4.3</v>
+        <v>0</v>
       </c>
       <c r="H64" s="17">
-        <v>21.7</v>
+        <v>37.5</v>
       </c>
       <c r="I64" s="17">
         <v>0</v>
       </c>
       <c r="J64" s="18">
-        <v>17.399999999999999</v>
+        <v>18.8</v>
       </c>
       <c r="K64" s="3"/>
     </row>
-    <row r="65" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="65" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A65" s="29"/>
       <c r="B65" s="23" t="s">
         <v>2</v>
       </c>
       <c r="C65" s="16">
-        <v>6.3</v>
+        <v>0</v>
       </c>
       <c r="D65" s="17">
-        <v>12.5</v>
+        <v>6.7</v>
       </c>
       <c r="E65" s="17">
         <v>0</v>
       </c>
       <c r="F65" s="17">
         <v>0</v>
       </c>
       <c r="G65" s="17">
-        <v>6.3</v>
+        <v>13.3</v>
       </c>
       <c r="H65" s="17">
-        <v>6.3</v>
+        <v>13.3</v>
       </c>
       <c r="I65" s="17">
-        <v>0</v>
+        <v>6.7</v>
       </c>
       <c r="J65" s="18">
-        <v>68.8</v>
+        <v>60</v>
       </c>
       <c r="K65" s="3"/>
     </row>
-    <row r="66" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="66" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A66" s="29"/>
       <c r="B66" s="23" t="s">
         <v>1</v>
       </c>
       <c r="C66" s="16">
-        <v>6.7</v>
+        <v>8.8000000000000007</v>
       </c>
       <c r="D66" s="17">
-        <v>20</v>
+        <v>41.2</v>
       </c>
       <c r="E66" s="17">
-        <v>13.3</v>
+        <v>20.6</v>
       </c>
       <c r="F66" s="17">
-        <v>6.7</v>
+        <v>11.8</v>
       </c>
       <c r="G66" s="17">
-        <v>6.7</v>
+        <v>0</v>
       </c>
       <c r="H66" s="17">
-        <v>26.7</v>
+        <v>5.9</v>
       </c>
       <c r="I66" s="17">
         <v>0</v>
       </c>
       <c r="J66" s="18">
-        <v>20</v>
+        <v>11.8</v>
       </c>
       <c r="K66" s="3"/>
     </row>
-    <row r="67" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="67" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A67" s="25"/>
       <c r="B67" s="23" t="s">
         <v>0</v>
       </c>
       <c r="C67" s="16">
-        <v>11.4</v>
+        <v>0</v>
       </c>
       <c r="D67" s="17">
-        <v>8.6</v>
+        <v>22.2</v>
       </c>
       <c r="E67" s="17">
-        <v>0</v>
+        <v>7.4</v>
       </c>
       <c r="F67" s="17">
-        <v>2.9</v>
+        <v>0</v>
       </c>
       <c r="G67" s="17">
-        <v>5.7</v>
+        <v>7.4</v>
       </c>
       <c r="H67" s="17">
-        <v>8.6</v>
+        <v>3.7</v>
       </c>
       <c r="I67" s="17">
-        <v>31.4</v>
+        <v>33.299999999999997</v>
       </c>
       <c r="J67" s="18">
-        <v>31.4</v>
+        <v>25.9</v>
       </c>
       <c r="K67" s="3"/>
     </row>
-    <row r="68" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="68" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A68" s="30" t="s">
         <v>12</v>
       </c>
       <c r="B68" s="23" t="s">
         <v>3</v>
       </c>
       <c r="C68" s="16">
-        <v>5.4</v>
+        <v>7.7</v>
       </c>
       <c r="D68" s="17">
-        <v>42.4</v>
+        <v>36.299999999999997</v>
       </c>
       <c r="E68" s="17">
-        <v>4.3</v>
+        <v>4.4000000000000004</v>
       </c>
       <c r="F68" s="17">
-        <v>0</v>
+        <v>3.3</v>
       </c>
       <c r="G68" s="17">
-        <v>5.4</v>
+        <v>5.5</v>
       </c>
       <c r="H68" s="17">
-        <v>30.4</v>
+        <v>22</v>
       </c>
       <c r="I68" s="17">
-        <v>5.4</v>
+        <v>4.4000000000000004</v>
       </c>
       <c r="J68" s="18">
-        <v>6.5</v>
+        <v>16.5</v>
       </c>
       <c r="K68" s="3"/>
     </row>
-    <row r="69" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="69" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A69" s="29"/>
       <c r="B69" s="23" t="s">
         <v>2</v>
       </c>
       <c r="C69" s="16">
-        <v>12.8</v>
+        <v>8.5</v>
       </c>
       <c r="D69" s="17">
-        <v>18.3</v>
+        <v>8.5</v>
       </c>
       <c r="E69" s="17">
-        <v>0</v>
+        <v>0.8</v>
       </c>
       <c r="F69" s="17">
         <v>0</v>
       </c>
       <c r="G69" s="17">
-        <v>4.5999999999999996</v>
+        <v>13.8</v>
       </c>
       <c r="H69" s="17">
-        <v>20.2</v>
+        <v>16.899999999999999</v>
       </c>
       <c r="I69" s="17">
-        <v>21.1</v>
+        <v>30</v>
       </c>
       <c r="J69" s="18">
-        <v>22.9</v>
+        <v>21.5</v>
       </c>
       <c r="K69" s="3"/>
     </row>
-    <row r="70" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="70" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A70" s="29"/>
       <c r="B70" s="23" t="s">
         <v>1</v>
       </c>
       <c r="C70" s="16">
-        <v>8.8000000000000007</v>
+        <v>12.7</v>
       </c>
       <c r="D70" s="17">
-        <v>27.4</v>
+        <v>29.1</v>
       </c>
       <c r="E70" s="17">
-        <v>15.9</v>
+        <v>12.7</v>
       </c>
       <c r="F70" s="17">
-        <v>12.4</v>
+        <v>16.399999999999999</v>
       </c>
       <c r="G70" s="17">
-        <v>7.1</v>
+        <v>4.5</v>
       </c>
       <c r="H70" s="17">
-        <v>11.5</v>
+        <v>2.7</v>
       </c>
       <c r="I70" s="17">
-        <v>7.1</v>
+        <v>4.5</v>
       </c>
       <c r="J70" s="18">
-        <v>9.6999999999999993</v>
+        <v>17.3</v>
       </c>
       <c r="K70" s="3"/>
     </row>
-    <row r="71" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="71" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A71" s="25"/>
       <c r="B71" s="23" t="s">
         <v>0</v>
       </c>
       <c r="C71" s="16">
-        <v>9.3000000000000007</v>
+        <v>8.1</v>
       </c>
       <c r="D71" s="17">
-        <v>14.3</v>
+        <v>9.5</v>
       </c>
       <c r="E71" s="17">
-        <v>4.3</v>
+        <v>4.0999999999999996</v>
       </c>
       <c r="F71" s="17">
-        <v>5.6</v>
+        <v>2</v>
       </c>
       <c r="G71" s="17">
-        <v>18.600000000000001</v>
+        <v>16.2</v>
       </c>
       <c r="H71" s="17">
-        <v>5.6</v>
+        <v>4.7</v>
       </c>
       <c r="I71" s="17">
-        <v>31.1</v>
+        <v>39.200000000000003</v>
       </c>
       <c r="J71" s="18">
-        <v>11.2</v>
+        <v>16.2</v>
       </c>
       <c r="K71" s="3"/>
     </row>
-    <row r="72" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="72" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A72" s="30" t="s">
         <v>11</v>
       </c>
       <c r="B72" s="23" t="s">
         <v>3</v>
       </c>
       <c r="C72" s="16">
-        <v>13.6</v>
+        <v>4.5</v>
       </c>
       <c r="D72" s="17">
-        <v>22.7</v>
+        <v>9.1</v>
       </c>
       <c r="E72" s="17">
-        <v>4.5</v>
+        <v>0</v>
       </c>
       <c r="F72" s="17">
-        <v>4.5</v>
+        <v>0</v>
       </c>
       <c r="G72" s="17">
-        <v>0</v>
+        <v>9.1</v>
       </c>
       <c r="H72" s="17">
-        <v>22.7</v>
+        <v>50</v>
       </c>
       <c r="I72" s="17">
         <v>0</v>
       </c>
       <c r="J72" s="18">
-        <v>31.8</v>
+        <v>27.3</v>
       </c>
       <c r="K72" s="3"/>
     </row>
-    <row r="73" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="73" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A73" s="29"/>
       <c r="B73" s="23" t="s">
         <v>2</v>
       </c>
       <c r="C73" s="16">
-        <v>9.1</v>
+        <v>8.3000000000000007</v>
       </c>
       <c r="D73" s="17">
-        <v>21.2</v>
+        <v>25</v>
       </c>
       <c r="E73" s="17">
         <v>0</v>
       </c>
       <c r="F73" s="17">
-        <v>0</v>
+        <v>2.8</v>
       </c>
       <c r="G73" s="17">
-        <v>12.1</v>
+        <v>13.9</v>
       </c>
       <c r="H73" s="17">
-        <v>18.2</v>
+        <v>5.6</v>
       </c>
       <c r="I73" s="17">
         <v>33.299999999999997</v>
       </c>
       <c r="J73" s="18">
-        <v>6.1</v>
+        <v>11.1</v>
       </c>
       <c r="K73" s="3"/>
     </row>
-    <row r="74" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="74" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A74" s="29"/>
       <c r="B74" s="23" t="s">
         <v>1</v>
       </c>
       <c r="C74" s="16">
-        <v>13.5</v>
+        <v>8.6999999999999993</v>
       </c>
       <c r="D74" s="17">
-        <v>32.4</v>
+        <v>13</v>
       </c>
       <c r="E74" s="17">
-        <v>24.3</v>
+        <v>26.1</v>
       </c>
       <c r="F74" s="17">
-        <v>8.1</v>
+        <v>26.1</v>
       </c>
       <c r="G74" s="17">
-        <v>10.8</v>
+        <v>17.399999999999999</v>
       </c>
       <c r="H74" s="17">
-        <v>0</v>
+        <v>4.3</v>
       </c>
       <c r="I74" s="17">
-        <v>8.1</v>
+        <v>0</v>
       </c>
       <c r="J74" s="18">
-        <v>2.7</v>
+        <v>4.3</v>
       </c>
       <c r="K74" s="3"/>
     </row>
-    <row r="75" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="75" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A75" s="25"/>
       <c r="B75" s="23" t="s">
         <v>0</v>
       </c>
       <c r="C75" s="16">
-        <v>1.6</v>
+        <v>3.3</v>
       </c>
       <c r="D75" s="17">
-        <v>14.5</v>
+        <v>3.3</v>
       </c>
       <c r="E75" s="17">
-        <v>9.6999999999999993</v>
+        <v>6.7</v>
       </c>
       <c r="F75" s="17">
-        <v>4.8</v>
+        <v>11.7</v>
       </c>
       <c r="G75" s="17">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="H75" s="17">
-        <v>3.2</v>
+        <v>6.7</v>
       </c>
       <c r="I75" s="17">
-        <v>29</v>
+        <v>18.3</v>
       </c>
       <c r="J75" s="18">
-        <v>16.100000000000001</v>
+        <v>35</v>
       </c>
       <c r="K75" s="3"/>
     </row>
-    <row r="76" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="76" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A76" s="30" t="s">
         <v>10</v>
       </c>
       <c r="B76" s="23" t="s">
         <v>3</v>
       </c>
       <c r="C76" s="16">
-        <v>7.4</v>
+        <v>14.5</v>
       </c>
       <c r="D76" s="17">
-        <v>7.4</v>
+        <v>14.5</v>
       </c>
       <c r="E76" s="17">
-        <v>11.1</v>
+        <v>3.6</v>
       </c>
       <c r="F76" s="17">
-        <v>3.7</v>
+        <v>16.399999999999999</v>
       </c>
       <c r="G76" s="17">
-        <v>29.6</v>
+        <v>5.5</v>
       </c>
       <c r="H76" s="17">
-        <v>3.7</v>
+        <v>14.5</v>
       </c>
       <c r="I76" s="17">
-        <v>14.8</v>
+        <v>12.7</v>
       </c>
       <c r="J76" s="18">
-        <v>22.2</v>
+        <v>18.2</v>
       </c>
       <c r="K76" s="3"/>
     </row>
-    <row r="77" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="77" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A77" s="29"/>
       <c r="B77" s="23" t="s">
         <v>2</v>
       </c>
       <c r="C77" s="16">
-        <v>15.9</v>
+        <v>32.1</v>
       </c>
       <c r="D77" s="17">
-        <v>13</v>
+        <v>11.9</v>
       </c>
       <c r="E77" s="17">
-        <v>4.3</v>
+        <v>1.2</v>
       </c>
       <c r="F77" s="17">
         <v>0</v>
       </c>
       <c r="G77" s="17">
-        <v>17.399999999999999</v>
+        <v>9.5</v>
       </c>
       <c r="H77" s="17">
-        <v>14.5</v>
+        <v>9.5</v>
       </c>
       <c r="I77" s="17">
-        <v>21.7</v>
+        <v>17.899999999999999</v>
       </c>
       <c r="J77" s="18">
-        <v>13</v>
+        <v>17.899999999999999</v>
       </c>
       <c r="K77" s="3"/>
     </row>
-    <row r="78" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="78" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A78" s="29"/>
       <c r="B78" s="23" t="s">
         <v>1</v>
       </c>
       <c r="C78" s="16">
-        <v>10.5</v>
+        <v>20.5</v>
       </c>
       <c r="D78" s="17">
-        <v>22.8</v>
+        <v>20.5</v>
       </c>
       <c r="E78" s="17">
-        <v>17.5</v>
+        <v>11.4</v>
       </c>
       <c r="F78" s="17">
-        <v>10.5</v>
+        <v>11.4</v>
       </c>
       <c r="G78" s="17">
-        <v>0</v>
+        <v>11.4</v>
       </c>
       <c r="H78" s="17">
-        <v>8.8000000000000007</v>
+        <v>4.5</v>
       </c>
       <c r="I78" s="17">
-        <v>12.3</v>
+        <v>6.8</v>
       </c>
       <c r="J78" s="18">
-        <v>17.5</v>
+        <v>13.6</v>
       </c>
       <c r="K78" s="3"/>
     </row>
-    <row r="79" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="79" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A79" s="25"/>
       <c r="B79" s="23" t="s">
         <v>0</v>
       </c>
       <c r="C79" s="16">
-        <v>26.5</v>
+        <v>15.1</v>
       </c>
       <c r="D79" s="17">
-        <v>4.4000000000000004</v>
+        <v>12.3</v>
       </c>
       <c r="E79" s="17">
-        <v>1.8</v>
+        <v>1.9</v>
       </c>
       <c r="F79" s="17">
-        <v>0.9</v>
+        <v>0</v>
       </c>
       <c r="G79" s="17">
-        <v>8</v>
+        <v>11.3</v>
       </c>
       <c r="H79" s="17">
-        <v>3.5</v>
+        <v>1.9</v>
       </c>
       <c r="I79" s="17">
-        <v>27.4</v>
+        <v>33</v>
       </c>
       <c r="J79" s="18">
-        <v>27.4</v>
+        <v>24.5</v>
       </c>
       <c r="K79" s="3"/>
     </row>
-    <row r="80" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="80" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A80" s="30" t="s">
         <v>9</v>
       </c>
       <c r="B80" s="23" t="s">
         <v>3</v>
       </c>
       <c r="C80" s="16">
-        <v>16.100000000000001</v>
+        <v>12.1</v>
       </c>
       <c r="D80" s="17">
-        <v>29</v>
+        <v>33.299999999999997</v>
       </c>
       <c r="E80" s="17">
-        <v>9.6999999999999993</v>
+        <v>3</v>
       </c>
       <c r="F80" s="17">
-        <v>6.5</v>
+        <v>3</v>
       </c>
       <c r="G80" s="17">
-        <v>12.9</v>
+        <v>0</v>
       </c>
       <c r="H80" s="17">
-        <v>9.6999999999999993</v>
+        <v>27.3</v>
       </c>
       <c r="I80" s="17">
-        <v>3.2</v>
+        <v>0</v>
       </c>
       <c r="J80" s="18">
-        <v>12.9</v>
+        <v>21.2</v>
       </c>
       <c r="K80" s="3"/>
     </row>
-    <row r="81" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="81" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A81" s="29"/>
       <c r="B81" s="23" t="s">
         <v>2</v>
       </c>
       <c r="C81" s="16">
-        <v>7.5</v>
+        <v>6.5</v>
       </c>
       <c r="D81" s="17">
-        <v>7.5</v>
+        <v>11.7</v>
       </c>
       <c r="E81" s="17">
         <v>0</v>
       </c>
       <c r="F81" s="17">
-        <v>0</v>
+        <v>1.3</v>
       </c>
       <c r="G81" s="17">
-        <v>11.9</v>
+        <v>14.3</v>
       </c>
       <c r="H81" s="17">
-        <v>6</v>
+        <v>6.5</v>
       </c>
       <c r="I81" s="17">
-        <v>25.4</v>
+        <v>24.7</v>
       </c>
       <c r="J81" s="18">
-        <v>41.8</v>
+        <v>35.1</v>
       </c>
       <c r="K81" s="3"/>
     </row>
-    <row r="82" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="82" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A82" s="29"/>
       <c r="B82" s="23" t="s">
         <v>1</v>
       </c>
       <c r="C82" s="16">
-        <v>6.1</v>
+        <v>9.1</v>
       </c>
       <c r="D82" s="17">
-        <v>30.3</v>
+        <v>31.8</v>
       </c>
       <c r="E82" s="17">
-        <v>24.2</v>
+        <v>31.8</v>
       </c>
       <c r="F82" s="17">
+        <v>4.5</v>
+      </c>
+      <c r="G82" s="17">
+        <v>0</v>
+      </c>
+      <c r="H82" s="17">
+        <v>4.5</v>
+      </c>
+      <c r="I82" s="17">
+        <v>0</v>
+      </c>
+      <c r="J82" s="18">
         <v>18.2</v>
       </c>
-      <c r="G82" s="17">
-[...10 lines deleted...]
-      </c>
       <c r="K82" s="3"/>
     </row>
-    <row r="83" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="83" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A83" s="25"/>
       <c r="B83" s="23" t="s">
         <v>0</v>
       </c>
       <c r="C83" s="16">
-        <v>4.2</v>
+        <v>8.8000000000000007</v>
       </c>
       <c r="D83" s="17">
-        <v>11.1</v>
+        <v>15.8</v>
       </c>
       <c r="E83" s="17">
-        <v>6.9</v>
+        <v>0</v>
       </c>
       <c r="F83" s="17">
-        <v>0</v>
+        <v>3.5</v>
       </c>
       <c r="G83" s="17">
-        <v>11.1</v>
+        <v>24.6</v>
       </c>
       <c r="H83" s="17">
-        <v>5.6</v>
+        <v>0</v>
       </c>
       <c r="I83" s="17">
-        <v>47.2</v>
+        <v>8.8000000000000007</v>
       </c>
       <c r="J83" s="18">
-        <v>13.9</v>
+        <v>38.6</v>
       </c>
       <c r="K83" s="3"/>
     </row>
-    <row r="84" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="84" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A84" s="30" t="s">
         <v>8</v>
       </c>
       <c r="B84" s="23" t="s">
         <v>3</v>
       </c>
       <c r="C84" s="16">
-        <v>14.3</v>
+        <v>15.4</v>
       </c>
       <c r="D84" s="17">
-        <v>28.6</v>
+        <v>23.1</v>
       </c>
       <c r="E84" s="17">
-        <v>3.6</v>
+        <v>0</v>
       </c>
       <c r="F84" s="17">
         <v>0</v>
       </c>
       <c r="G84" s="17">
-        <v>14.3</v>
+        <v>15.4</v>
       </c>
       <c r="H84" s="17">
-        <v>14.3</v>
+        <v>38.5</v>
       </c>
       <c r="I84" s="17">
         <v>0</v>
       </c>
       <c r="J84" s="18">
-        <v>25</v>
+        <v>7.7</v>
       </c>
       <c r="K84" s="3"/>
     </row>
-    <row r="85" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="85" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A85" s="29"/>
       <c r="B85" s="23" t="s">
         <v>2</v>
       </c>
       <c r="C85" s="16">
-        <v>6.1</v>
+        <v>7.5</v>
       </c>
       <c r="D85" s="17">
-        <v>1.5</v>
+        <v>18.899999999999999</v>
       </c>
       <c r="E85" s="17">
         <v>0</v>
       </c>
       <c r="F85" s="17">
-        <v>0</v>
+        <v>1.9</v>
       </c>
       <c r="G85" s="17">
-        <v>16.7</v>
+        <v>15.1</v>
       </c>
       <c r="H85" s="17">
-        <v>7.6</v>
+        <v>3.8</v>
       </c>
       <c r="I85" s="17">
-        <v>33.299999999999997</v>
+        <v>11.3</v>
       </c>
       <c r="J85" s="18">
-        <v>34.799999999999997</v>
+        <v>41.5</v>
       </c>
       <c r="K85" s="3"/>
     </row>
-    <row r="86" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="86" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A86" s="29"/>
       <c r="B86" s="23" t="s">
         <v>1</v>
       </c>
       <c r="C86" s="16">
-        <v>6.9</v>
+        <v>19.2</v>
       </c>
       <c r="D86" s="17">
-        <v>37.9</v>
+        <v>30.8</v>
       </c>
       <c r="E86" s="17">
-        <v>34.5</v>
+        <v>11.5</v>
       </c>
       <c r="F86" s="17">
-        <v>13.8</v>
+        <v>30.8</v>
       </c>
       <c r="G86" s="17">
-        <v>3.4</v>
+        <v>0</v>
       </c>
       <c r="H86" s="17">
-        <v>3.4</v>
+        <v>3.8</v>
       </c>
       <c r="I86" s="17">
         <v>0</v>
       </c>
       <c r="J86" s="18">
-        <v>0</v>
+        <v>3.8</v>
       </c>
       <c r="K86" s="3"/>
     </row>
-    <row r="87" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="87" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A87" s="25"/>
       <c r="B87" s="23" t="s">
         <v>0</v>
       </c>
       <c r="C87" s="16">
-        <v>5.3</v>
+        <v>6.8</v>
       </c>
       <c r="D87" s="17">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="E87" s="17">
-        <v>5.3</v>
+        <v>2.2999999999999998</v>
       </c>
       <c r="F87" s="17">
         <v>0</v>
       </c>
       <c r="G87" s="17">
-        <v>10.7</v>
+        <v>20.5</v>
       </c>
       <c r="H87" s="17">
-        <v>6.7</v>
+        <v>3.4</v>
       </c>
       <c r="I87" s="17">
-        <v>33.299999999999997</v>
+        <v>40.9</v>
       </c>
       <c r="J87" s="18">
-        <v>22.7</v>
+        <v>18.2</v>
       </c>
       <c r="K87" s="3"/>
     </row>
-    <row r="88" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="88" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A88" s="30" t="s">
         <v>7</v>
       </c>
       <c r="B88" s="23" t="s">
         <v>3</v>
       </c>
       <c r="C88" s="16">
-        <v>7.6</v>
+        <v>4</v>
       </c>
       <c r="D88" s="17">
-        <v>9.5</v>
+        <v>14</v>
       </c>
       <c r="E88" s="17">
-        <v>1.9</v>
+        <v>3</v>
       </c>
       <c r="F88" s="17">
-        <v>61</v>
+        <v>69</v>
       </c>
       <c r="G88" s="17">
         <v>1</v>
       </c>
       <c r="H88" s="17">
-        <v>9.5</v>
+        <v>5</v>
       </c>
       <c r="I88" s="17">
-        <v>2.9</v>
+        <v>2</v>
       </c>
       <c r="J88" s="18">
-        <v>6.7</v>
+        <v>2</v>
       </c>
       <c r="K88" s="3"/>
     </row>
-    <row r="89" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="89" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A89" s="29"/>
       <c r="B89" s="23" t="s">
         <v>2</v>
       </c>
       <c r="C89" s="16">
-        <v>2.4</v>
+        <v>9.6</v>
       </c>
       <c r="D89" s="17">
-        <v>17.100000000000001</v>
+        <v>1.9</v>
       </c>
       <c r="E89" s="17">
-        <v>12.2</v>
+        <v>1.9</v>
       </c>
       <c r="F89" s="17">
-        <v>19.5</v>
+        <v>15.4</v>
       </c>
       <c r="G89" s="17">
-        <v>4.9000000000000004</v>
+        <v>11.5</v>
       </c>
       <c r="H89" s="17">
-        <v>2.4</v>
+        <v>5.8</v>
       </c>
       <c r="I89" s="17">
-        <v>19.5</v>
+        <v>34.6</v>
       </c>
       <c r="J89" s="18">
-        <v>22</v>
+        <v>19.2</v>
       </c>
       <c r="K89" s="3"/>
     </row>
-    <row r="90" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="90" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A90" s="29"/>
       <c r="B90" s="23" t="s">
         <v>1</v>
       </c>
       <c r="C90" s="16">
-        <v>4.5</v>
+        <v>20.6</v>
       </c>
       <c r="D90" s="17">
-        <v>25</v>
+        <v>7.4</v>
       </c>
       <c r="E90" s="17">
-        <v>15.9</v>
+        <v>17.600000000000001</v>
       </c>
       <c r="F90" s="17">
-        <v>36.4</v>
+        <v>26.5</v>
       </c>
       <c r="G90" s="17">
-        <v>0</v>
+        <v>1.5</v>
       </c>
       <c r="H90" s="17">
-        <v>5.7</v>
+        <v>8.8000000000000007</v>
       </c>
       <c r="I90" s="17">
-        <v>5.7</v>
+        <v>5.9</v>
       </c>
       <c r="J90" s="18">
-        <v>6.8</v>
+        <v>11.8</v>
       </c>
       <c r="K90" s="3"/>
     </row>
-    <row r="91" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="91" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A91" s="25"/>
       <c r="B91" s="23" t="s">
         <v>0</v>
       </c>
       <c r="C91" s="16">
-        <v>1.6</v>
+        <v>10.9</v>
       </c>
       <c r="D91" s="17">
-        <v>9.8000000000000007</v>
+        <v>2.2000000000000002</v>
       </c>
       <c r="E91" s="17">
-        <v>9.8000000000000007</v>
+        <v>6.5</v>
       </c>
       <c r="F91" s="17">
-        <v>16.399999999999999</v>
+        <v>6.5</v>
       </c>
       <c r="G91" s="17">
-        <v>8.1999999999999993</v>
+        <v>6.5</v>
       </c>
       <c r="H91" s="17">
-        <v>9.8000000000000007</v>
+        <v>6.5</v>
       </c>
       <c r="I91" s="17">
-        <v>32.799999999999997</v>
+        <v>50</v>
       </c>
       <c r="J91" s="18">
-        <v>11.5</v>
+        <v>10.9</v>
       </c>
       <c r="K91" s="3"/>
     </row>
-    <row r="92" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="92" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A92" s="30" t="s">
         <v>6</v>
       </c>
       <c r="B92" s="23" t="s">
         <v>3</v>
       </c>
       <c r="C92" s="16">
-        <v>1.7</v>
+        <v>5</v>
       </c>
       <c r="D92" s="17">
-        <v>23.7</v>
+        <v>47.5</v>
       </c>
       <c r="E92" s="17">
-        <v>16.899999999999999</v>
+        <v>7.5</v>
       </c>
       <c r="F92" s="17">
-        <v>3.4</v>
+        <v>2.5</v>
       </c>
       <c r="G92" s="17">
-        <v>8.5</v>
+        <v>10</v>
       </c>
       <c r="H92" s="17">
-        <v>27.1</v>
+        <v>15</v>
       </c>
       <c r="I92" s="17">
-        <v>1.7</v>
+        <v>0</v>
       </c>
       <c r="J92" s="18">
-        <v>16.899999999999999</v>
+        <v>12.5</v>
       </c>
       <c r="K92" s="3"/>
     </row>
-    <row r="93" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="93" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A93" s="29"/>
       <c r="B93" s="23" t="s">
         <v>2</v>
       </c>
       <c r="C93" s="16">
-        <v>5.7</v>
+        <v>16.2</v>
       </c>
       <c r="D93" s="17">
-        <v>5.7</v>
+        <v>5.9</v>
       </c>
       <c r="E93" s="17">
-        <v>4.3</v>
+        <v>0</v>
       </c>
       <c r="F93" s="17">
-        <v>0</v>
+        <v>2.9</v>
       </c>
       <c r="G93" s="17">
-        <v>25.7</v>
+        <v>7.4</v>
       </c>
       <c r="H93" s="17">
-        <v>7.1</v>
+        <v>11.8</v>
       </c>
       <c r="I93" s="17">
-        <v>34.299999999999997</v>
+        <v>35.299999999999997</v>
       </c>
       <c r="J93" s="18">
-        <v>17.100000000000001</v>
+        <v>20.6</v>
       </c>
       <c r="K93" s="3"/>
     </row>
-    <row r="94" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="94" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A94" s="29"/>
       <c r="B94" s="23" t="s">
         <v>1</v>
       </c>
       <c r="C94" s="16">
-        <v>7.3</v>
+        <v>8.9</v>
       </c>
       <c r="D94" s="17">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="E94" s="17">
-        <v>19.8</v>
+        <v>15.6</v>
       </c>
       <c r="F94" s="17">
-        <v>21.9</v>
+        <v>17.8</v>
       </c>
       <c r="G94" s="17">
-        <v>4.2</v>
+        <v>6.7</v>
       </c>
       <c r="H94" s="17">
-        <v>5.2</v>
+        <v>6.7</v>
       </c>
       <c r="I94" s="17">
-        <v>7.3</v>
+        <v>2.2000000000000002</v>
       </c>
       <c r="J94" s="18">
-        <v>8.3000000000000007</v>
+        <v>2.2000000000000002</v>
       </c>
       <c r="K94" s="3"/>
     </row>
-    <row r="95" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="95" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A95" s="25"/>
       <c r="B95" s="23" t="s">
         <v>0</v>
       </c>
       <c r="C95" s="16">
-        <v>8.6999999999999993</v>
+        <v>17.5</v>
       </c>
       <c r="D95" s="17">
+        <v>17.5</v>
+      </c>
+      <c r="E95" s="17">
+        <v>3.1</v>
+      </c>
+      <c r="F95" s="17">
+        <v>1</v>
+      </c>
+      <c r="G95" s="17">
+        <v>25.8</v>
+      </c>
+      <c r="H95" s="17">
+        <v>2.1</v>
+      </c>
+      <c r="I95" s="17">
         <v>14.4</v>
       </c>
-      <c r="E95" s="17">
-[...13 lines deleted...]
-      </c>
       <c r="J95" s="18">
-        <v>12.5</v>
+        <v>18.600000000000001</v>
       </c>
       <c r="K95" s="3"/>
     </row>
-    <row r="96" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="96" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A96" s="30" t="s">
         <v>5</v>
       </c>
       <c r="B96" s="23" t="s">
         <v>3</v>
       </c>
       <c r="C96" s="16">
-        <v>9.6</v>
+        <v>7.5</v>
       </c>
       <c r="D96" s="17">
-        <v>37.5</v>
+        <v>36.6</v>
       </c>
       <c r="E96" s="17">
-        <v>2.9</v>
+        <v>4.3</v>
       </c>
       <c r="F96" s="17">
-        <v>4.8</v>
+        <v>5.4</v>
       </c>
       <c r="G96" s="17">
-        <v>4.8</v>
+        <v>4.3</v>
       </c>
       <c r="H96" s="17">
-        <v>23.1</v>
+        <v>21.5</v>
       </c>
       <c r="I96" s="17">
-        <v>3.8</v>
+        <v>1.1000000000000001</v>
       </c>
       <c r="J96" s="18">
-        <v>13.5</v>
+        <v>19.399999999999999</v>
       </c>
       <c r="K96" s="3"/>
     </row>
-    <row r="97" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="97" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A97" s="29"/>
       <c r="B97" s="23" t="s">
         <v>2</v>
       </c>
       <c r="C97" s="16">
-        <v>7.1</v>
+        <v>17.899999999999999</v>
       </c>
       <c r="D97" s="17">
-        <v>15.7</v>
+        <v>10.3</v>
       </c>
       <c r="E97" s="17">
-        <v>0</v>
+        <v>1.3</v>
       </c>
       <c r="F97" s="17">
-        <v>5.7</v>
+        <v>1.3</v>
       </c>
       <c r="G97" s="17">
-        <v>27.1</v>
+        <v>15.4</v>
       </c>
       <c r="H97" s="17">
-        <v>10</v>
+        <v>14.1</v>
       </c>
       <c r="I97" s="17">
-        <v>25.7</v>
+        <v>16.7</v>
       </c>
       <c r="J97" s="18">
-        <v>8.6</v>
+        <v>23.1</v>
       </c>
       <c r="K97" s="3"/>
     </row>
-    <row r="98" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="98" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A98" s="29"/>
       <c r="B98" s="23" t="s">
         <v>1</v>
       </c>
       <c r="C98" s="16">
-        <v>5.4</v>
+        <v>6.8</v>
       </c>
       <c r="D98" s="17">
-        <v>30.4</v>
+        <v>34.1</v>
       </c>
       <c r="E98" s="17">
-        <v>21.7</v>
+        <v>13.6</v>
       </c>
       <c r="F98" s="17">
-        <v>21.7</v>
+        <v>10.199999999999999</v>
       </c>
       <c r="G98" s="17">
-        <v>5.4</v>
+        <v>5.7</v>
       </c>
       <c r="H98" s="17">
-        <v>4.3</v>
+        <v>6.8</v>
       </c>
       <c r="I98" s="17">
-        <v>2.2000000000000002</v>
+        <v>5.7</v>
       </c>
       <c r="J98" s="18">
-        <v>8.6999999999999993</v>
+        <v>17</v>
       </c>
       <c r="K98" s="3"/>
     </row>
-    <row r="99" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="99" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A99" s="25"/>
       <c r="B99" s="23" t="s">
         <v>0</v>
       </c>
       <c r="C99" s="16">
-        <v>11.5</v>
+        <v>15.1</v>
       </c>
       <c r="D99" s="17">
-        <v>13.5</v>
+        <v>7.6</v>
       </c>
       <c r="E99" s="17">
-        <v>4.8</v>
+        <v>5.9</v>
       </c>
       <c r="F99" s="17">
-        <v>5.8</v>
+        <v>1.7</v>
       </c>
       <c r="G99" s="17">
-        <v>14.4</v>
+        <v>31.1</v>
       </c>
       <c r="H99" s="17">
-        <v>5.8</v>
+        <v>2.5</v>
       </c>
       <c r="I99" s="17">
-        <v>31.7</v>
+        <v>24.4</v>
       </c>
       <c r="J99" s="18">
-        <v>12.5</v>
+        <v>11.8</v>
       </c>
       <c r="K99" s="3"/>
     </row>
-    <row r="100" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="100" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A100" s="30" t="s">
         <v>4</v>
       </c>
       <c r="B100" s="23" t="s">
         <v>3</v>
       </c>
       <c r="C100" s="16">
-        <v>27.8</v>
+        <v>11.1</v>
       </c>
       <c r="D100" s="17">
-        <v>58.3</v>
+        <v>55.6</v>
       </c>
       <c r="E100" s="17">
-        <v>0</v>
+        <v>3.7</v>
       </c>
       <c r="F100" s="17">
         <v>0</v>
       </c>
       <c r="G100" s="17">
-        <v>2.8</v>
+        <v>0</v>
       </c>
       <c r="H100" s="17">
-        <v>5.6</v>
+        <v>11.1</v>
       </c>
       <c r="I100" s="17">
-        <v>0</v>
+        <v>11.1</v>
       </c>
       <c r="J100" s="18">
-        <v>5.6</v>
+        <v>7.4</v>
       </c>
       <c r="K100" s="3"/>
     </row>
-    <row r="101" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="101" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A101" s="29"/>
       <c r="B101" s="23" t="s">
         <v>2</v>
       </c>
       <c r="C101" s="16">
+        <v>8.3000000000000007</v>
+      </c>
+      <c r="D101" s="17">
         <v>33.299999999999997</v>
       </c>
-      <c r="D101" s="17">
-[...1 lines deleted...]
-      </c>
       <c r="E101" s="17">
-        <v>0</v>
+        <v>8.3000000000000007</v>
       </c>
       <c r="F101" s="17">
         <v>0</v>
       </c>
       <c r="G101" s="17">
         <v>0</v>
       </c>
       <c r="H101" s="17">
         <v>8.3000000000000007</v>
       </c>
       <c r="I101" s="17">
-        <v>0</v>
+        <v>41.7</v>
       </c>
       <c r="J101" s="18">
-        <v>8.3000000000000007</v>
+        <v>0</v>
       </c>
       <c r="K101" s="3"/>
     </row>
-    <row r="102" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="102" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A102" s="29"/>
       <c r="B102" s="23" t="s">
         <v>1</v>
       </c>
       <c r="C102" s="16">
-        <v>13.3</v>
+        <v>55.2</v>
       </c>
       <c r="D102" s="17">
-        <v>26.7</v>
+        <v>24.1</v>
       </c>
       <c r="E102" s="17">
-        <v>20</v>
+        <v>6.9</v>
       </c>
       <c r="F102" s="17">
-        <v>6.7</v>
+        <v>0</v>
       </c>
       <c r="G102" s="17">
-        <v>13.3</v>
+        <v>6.9</v>
       </c>
       <c r="H102" s="17">
-        <v>0</v>
+        <v>6.9</v>
       </c>
       <c r="I102" s="17">
         <v>0</v>
       </c>
       <c r="J102" s="18">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="K102" s="3"/>
     </row>
-    <row r="103" spans="1:11" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="103" spans="1:11" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A103" s="31"/>
       <c r="B103" s="24" t="s">
         <v>0</v>
       </c>
       <c r="C103" s="19">
-        <v>11.5</v>
+        <v>21.4</v>
       </c>
       <c r="D103" s="20">
-        <v>0</v>
+        <v>7.1</v>
       </c>
       <c r="E103" s="20">
-        <v>11.5</v>
+        <v>7.1</v>
       </c>
       <c r="F103" s="20">
         <v>0</v>
       </c>
       <c r="G103" s="20">
-        <v>3.8</v>
+        <v>14.3</v>
       </c>
       <c r="H103" s="20">
-        <v>11.5</v>
+        <v>0</v>
       </c>
       <c r="I103" s="20">
-        <v>61.5</v>
+        <v>42.9</v>
       </c>
       <c r="J103" s="21">
-        <v>0</v>
+        <v>7.1</v>
       </c>
       <c r="K103" s="3"/>
     </row>
-    <row r="104" spans="1:11" ht="15" customHeight="1" thickTop="1" x14ac:dyDescent="0.15"/>
+    <row r="104" spans="1:11" ht="15" customHeight="1" thickTop="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <phoneticPr fontId="1"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.6692913385826772" right="0.6692913385826772" top="0.59055118110236227" bottom="0.39370078740157483" header="0.47244094488188981" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" firstPageNumber="25" fitToHeight="0" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7D300817-B28C-4E1E-8B0F-7C753E67D6ED}">
   <sheetPr>
     <tabColor rgb="FFFFC000"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:K104"/>
   <sheetViews>
     <sheetView zoomScale="120" zoomScaleNormal="120" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.15"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="2" width="13.75" style="2" customWidth="1"/>
-    <col min="3" max="10" width="7.75" style="1" customWidth="1"/>
+    <col min="1" max="2" width="13.77734375" style="2" customWidth="1"/>
+    <col min="3" max="10" width="7.77734375" style="1" customWidth="1"/>
     <col min="11" max="11" width="9" style="1" customWidth="1"/>
     <col min="12" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:11" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A1" s="32" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="2" spans="1:11" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="2" spans="1:11" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="6"/>
       <c r="B2" s="5"/>
       <c r="C2" s="26" t="s">
         <v>39</v>
       </c>
       <c r="D2" s="26"/>
       <c r="E2" s="26"/>
       <c r="F2" s="26"/>
       <c r="G2" s="26"/>
       <c r="H2" s="26"/>
       <c r="I2" s="26"/>
       <c r="J2" s="27"/>
     </row>
-    <row r="3" spans="1:11" s="4" customFormat="1" ht="24.75" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:11" s="4" customFormat="1" ht="24.6" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A3" s="7" t="s">
         <v>33</v>
       </c>
       <c r="B3" s="8" t="s">
         <v>32</v>
       </c>
       <c r="C3" s="9" t="s">
         <v>31</v>
       </c>
       <c r="D3" s="10" t="s">
         <v>34</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>35</v>
       </c>
       <c r="F3" s="11" t="s">
         <v>30</v>
       </c>
       <c r="G3" s="10" t="s">
         <v>36</v>
       </c>
       <c r="H3" s="10" t="s">
         <v>37</v>
       </c>
       <c r="I3" s="11" t="s">
         <v>38</v>
       </c>
       <c r="J3" s="12" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="4" spans="1:11" ht="15" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+    <row r="4" spans="1:11" ht="15" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
       <c r="A4" s="28" t="s">
         <v>28</v>
       </c>
       <c r="B4" s="22" t="s">
         <v>3</v>
       </c>
       <c r="C4" s="13">
-        <v>35.35</v>
+        <v>26.7</v>
       </c>
       <c r="D4" s="14">
-        <v>17.78</v>
+        <v>21.4</v>
       </c>
       <c r="E4" s="14">
-        <v>10.3</v>
+        <v>6.7</v>
       </c>
       <c r="F4" s="14">
-        <v>12.32</v>
+        <v>14.2</v>
       </c>
       <c r="G4" s="14">
-        <v>4.8499999999999996</v>
+        <v>3.1</v>
       </c>
       <c r="H4" s="14">
-        <v>9.2899999999999991</v>
+        <v>12.5</v>
       </c>
       <c r="I4" s="14">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J4" s="15">
-        <v>7.27</v>
+        <v>12.8</v>
       </c>
       <c r="K4" s="3"/>
     </row>
-    <row r="5" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="5" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="29"/>
       <c r="B5" s="23" t="s">
         <v>2</v>
       </c>
       <c r="C5" s="16">
-        <v>31.29</v>
+        <v>32.5</v>
       </c>
       <c r="D5" s="17">
-        <v>14.42</v>
+        <v>20.9</v>
       </c>
       <c r="E5" s="17">
-        <v>8.9</v>
+        <v>7.4</v>
       </c>
       <c r="F5" s="17">
-        <v>3.07</v>
+        <v>2.2999999999999998</v>
       </c>
       <c r="G5" s="17">
-        <v>11.96</v>
+        <v>10.3</v>
       </c>
       <c r="H5" s="17">
-        <v>5.52</v>
+        <v>7.1</v>
       </c>
       <c r="I5" s="17">
-        <v>12.58</v>
+        <v>12.9</v>
       </c>
       <c r="J5" s="18">
-        <v>12.27</v>
+        <v>6.8</v>
       </c>
       <c r="K5" s="3"/>
     </row>
-    <row r="6" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="6" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="29"/>
       <c r="B6" s="23" t="s">
         <v>1</v>
       </c>
       <c r="C6" s="16">
-        <v>42.15</v>
+        <v>25.1</v>
       </c>
       <c r="D6" s="17">
-        <v>19.559999999999999</v>
+        <v>26.4</v>
       </c>
       <c r="E6" s="17">
         <v>13.5</v>
       </c>
       <c r="F6" s="17">
-        <v>12.4</v>
+        <v>17.7</v>
       </c>
       <c r="G6" s="17">
-        <v>2.2000000000000002</v>
+        <v>2.6</v>
       </c>
       <c r="H6" s="17">
-        <v>4.41</v>
+        <v>2.9</v>
       </c>
       <c r="I6" s="17">
-        <v>2.75</v>
+        <v>3.2</v>
       </c>
       <c r="J6" s="18">
-        <v>3.03</v>
+        <v>8.6999999999999993</v>
       </c>
       <c r="K6" s="3"/>
     </row>
-    <row r="7" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="7" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="25"/>
       <c r="B7" s="23" t="s">
         <v>0</v>
       </c>
       <c r="C7" s="16">
-        <v>30.91</v>
+        <v>33.1</v>
       </c>
       <c r="D7" s="17">
-        <v>8.18</v>
+        <v>15</v>
       </c>
       <c r="E7" s="17">
-        <v>9.09</v>
+        <v>5</v>
       </c>
       <c r="F7" s="17">
-        <v>3.64</v>
+        <v>2.5</v>
       </c>
       <c r="G7" s="17">
-        <v>10</v>
+        <v>10.6</v>
       </c>
       <c r="H7" s="17">
-        <v>10</v>
+        <v>6.9</v>
       </c>
       <c r="I7" s="17">
-        <v>18.18</v>
+        <v>16.3</v>
       </c>
       <c r="J7" s="18">
-        <v>10</v>
+        <v>10.6</v>
       </c>
       <c r="K7" s="3"/>
     </row>
-    <row r="8" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="8" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="30" t="s">
         <v>27</v>
       </c>
       <c r="B8" s="23" t="s">
         <v>3</v>
       </c>
       <c r="C8" s="16">
-        <v>29.5</v>
+        <v>22.8</v>
       </c>
       <c r="D8" s="17">
-        <v>20.75</v>
+        <v>28.7</v>
       </c>
       <c r="E8" s="17">
-        <v>6</v>
+        <v>6.5</v>
       </c>
       <c r="F8" s="17">
-        <v>3</v>
+        <v>2.2999999999999998</v>
       </c>
       <c r="G8" s="17">
-        <v>4.25</v>
+        <v>2.9</v>
       </c>
       <c r="H8" s="17">
-        <v>20.5</v>
+        <v>18.600000000000001</v>
       </c>
       <c r="I8" s="17">
-        <v>3.25</v>
+        <v>4.2</v>
       </c>
       <c r="J8" s="18">
-        <v>12.75</v>
+        <v>14</v>
       </c>
       <c r="K8" s="3"/>
     </row>
-    <row r="9" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="9" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="29"/>
       <c r="B9" s="23" t="s">
         <v>2</v>
       </c>
       <c r="C9" s="16">
-        <v>33.54</v>
+        <v>28.9</v>
       </c>
       <c r="D9" s="17">
-        <v>11.49</v>
+        <v>18.8</v>
       </c>
       <c r="E9" s="17">
-        <v>6.52</v>
+        <v>5</v>
       </c>
       <c r="F9" s="17">
-        <v>1.24</v>
+        <v>3.2</v>
       </c>
       <c r="G9" s="17">
-        <v>12.73</v>
+        <v>11</v>
       </c>
       <c r="H9" s="17">
-        <v>6.83</v>
+        <v>8.6999999999999993</v>
       </c>
       <c r="I9" s="17">
-        <v>18.32</v>
+        <v>14.2</v>
       </c>
       <c r="J9" s="18">
-        <v>9.32</v>
+        <v>10.1</v>
       </c>
       <c r="K9" s="3"/>
     </row>
-    <row r="10" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="10" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="29"/>
       <c r="B10" s="23" t="s">
         <v>1</v>
       </c>
       <c r="C10" s="16">
-        <v>23.72</v>
+        <v>32.299999999999997</v>
       </c>
       <c r="D10" s="17">
-        <v>28.53</v>
+        <v>27.6</v>
       </c>
       <c r="E10" s="17">
-        <v>12.18</v>
+        <v>11.6</v>
       </c>
       <c r="F10" s="17">
-        <v>17.95</v>
+        <v>14.2</v>
       </c>
       <c r="G10" s="17">
-        <v>3.85</v>
+        <v>2.2999999999999998</v>
       </c>
       <c r="H10" s="17">
-        <v>3.85</v>
+        <v>2.1</v>
       </c>
       <c r="I10" s="17">
-        <v>3.85</v>
+        <v>2.6</v>
       </c>
       <c r="J10" s="18">
-        <v>6.09</v>
+        <v>7.2</v>
       </c>
       <c r="K10" s="3"/>
     </row>
-    <row r="11" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="11" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="25"/>
       <c r="B11" s="23" t="s">
         <v>0</v>
       </c>
       <c r="C11" s="16">
-        <v>29.91</v>
+        <v>27.5</v>
       </c>
       <c r="D11" s="17">
-        <v>12.99</v>
+        <v>14</v>
       </c>
       <c r="E11" s="17">
-        <v>5.44</v>
+        <v>5.0999999999999996</v>
       </c>
       <c r="F11" s="17">
-        <v>4.53</v>
+        <v>3.4</v>
       </c>
       <c r="G11" s="17">
-        <v>11.18</v>
+        <v>12.4</v>
       </c>
       <c r="H11" s="17">
-        <v>8.76</v>
+        <v>9</v>
       </c>
       <c r="I11" s="17">
-        <v>16.010000000000002</v>
+        <v>15.2</v>
       </c>
       <c r="J11" s="18">
-        <v>11.18</v>
+        <v>13.5</v>
       </c>
       <c r="K11" s="3"/>
     </row>
-    <row r="12" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="12" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="30" t="s">
         <v>26</v>
       </c>
       <c r="B12" s="23" t="s">
         <v>3</v>
       </c>
       <c r="C12" s="16">
-        <v>19.7</v>
+        <v>29</v>
       </c>
       <c r="D12" s="17">
-        <v>23.28</v>
+        <v>18.5</v>
       </c>
       <c r="E12" s="17">
-        <v>5.97</v>
+        <v>7</v>
       </c>
       <c r="F12" s="17">
-        <v>3.58</v>
+        <v>1.6</v>
       </c>
       <c r="G12" s="17">
-        <v>8.66</v>
+        <v>6.1</v>
       </c>
       <c r="H12" s="17">
-        <v>24.18</v>
+        <v>21</v>
       </c>
       <c r="I12" s="17">
-        <v>1.19</v>
+        <v>2.9</v>
       </c>
       <c r="J12" s="18">
-        <v>13.43</v>
+        <v>14</v>
       </c>
       <c r="K12" s="3"/>
     </row>
-    <row r="13" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="13" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="29"/>
       <c r="B13" s="23" t="s">
         <v>2</v>
       </c>
       <c r="C13" s="16">
-        <v>32.17</v>
+        <v>22.4</v>
       </c>
       <c r="D13" s="17">
-        <v>8.74</v>
+        <v>11.8</v>
       </c>
       <c r="E13" s="17">
-        <v>5.59</v>
+        <v>3.4</v>
       </c>
       <c r="F13" s="17">
-        <v>2.1</v>
+        <v>1.2</v>
       </c>
       <c r="G13" s="17">
-        <v>16.78</v>
+        <v>18.399999999999999</v>
       </c>
       <c r="H13" s="17">
-        <v>5.59</v>
+        <v>10.6</v>
       </c>
       <c r="I13" s="17">
-        <v>21.33</v>
+        <v>25.2</v>
       </c>
       <c r="J13" s="18">
-        <v>7.69</v>
+        <v>6.9</v>
       </c>
       <c r="K13" s="3"/>
     </row>
-    <row r="14" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="14" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="29"/>
       <c r="B14" s="23" t="s">
         <v>1</v>
       </c>
       <c r="C14" s="16">
-        <v>12.17</v>
+        <v>22.6</v>
       </c>
       <c r="D14" s="17">
-        <v>28.57</v>
+        <v>30.4</v>
       </c>
       <c r="E14" s="17">
-        <v>20.37</v>
+        <v>13.5</v>
       </c>
       <c r="F14" s="17">
-        <v>20.63</v>
+        <v>16.600000000000001</v>
       </c>
       <c r="G14" s="17">
-        <v>5.82</v>
+        <v>3.1</v>
       </c>
       <c r="H14" s="17">
-        <v>3.97</v>
+        <v>4</v>
       </c>
       <c r="I14" s="17">
-        <v>3.97</v>
+        <v>5.5</v>
       </c>
       <c r="J14" s="18">
-        <v>4.5</v>
+        <v>4.3</v>
       </c>
       <c r="K14" s="3"/>
     </row>
-    <row r="15" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="15" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="25"/>
       <c r="B15" s="23" t="s">
         <v>0</v>
       </c>
       <c r="C15" s="16">
-        <v>24.19</v>
+        <v>28.1</v>
       </c>
       <c r="D15" s="17">
-        <v>12.64</v>
+        <v>10.8</v>
       </c>
       <c r="E15" s="17">
-        <v>9.0299999999999994</v>
+        <v>8</v>
       </c>
       <c r="F15" s="17">
-        <v>3.97</v>
+        <v>2.1</v>
       </c>
       <c r="G15" s="17">
-        <v>12.64</v>
+        <v>16.3</v>
       </c>
       <c r="H15" s="17">
-        <v>3.61</v>
+        <v>9.4</v>
       </c>
       <c r="I15" s="17">
-        <v>22.74</v>
+        <v>13.5</v>
       </c>
       <c r="J15" s="18">
-        <v>11.19</v>
+        <v>11.8</v>
       </c>
       <c r="K15" s="3"/>
     </row>
-    <row r="16" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="16" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="30" t="s">
         <v>25</v>
       </c>
       <c r="B16" s="23" t="s">
         <v>3</v>
       </c>
       <c r="C16" s="16">
-        <v>30.89</v>
+        <v>27.4</v>
       </c>
       <c r="D16" s="17">
-        <v>23.04</v>
+        <v>24.7</v>
       </c>
       <c r="E16" s="17">
-        <v>8.4</v>
+        <v>7.6</v>
       </c>
       <c r="F16" s="17">
-        <v>2.71</v>
+        <v>1.3</v>
       </c>
       <c r="G16" s="17">
-        <v>4.88</v>
+        <v>4.9000000000000004</v>
       </c>
       <c r="H16" s="17">
-        <v>21.68</v>
+        <v>16.899999999999999</v>
       </c>
       <c r="I16" s="17">
-        <v>1.08</v>
+        <v>4.2</v>
       </c>
       <c r="J16" s="18">
-        <v>7.32</v>
+        <v>12.9</v>
       </c>
       <c r="K16" s="3"/>
     </row>
-    <row r="17" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="17" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="29"/>
       <c r="B17" s="23" t="s">
         <v>2</v>
       </c>
       <c r="C17" s="16">
-        <v>42.46</v>
+        <v>34.1</v>
       </c>
       <c r="D17" s="17">
-        <v>10.53</v>
+        <v>20.100000000000001</v>
       </c>
       <c r="E17" s="17">
-        <v>6.67</v>
+        <v>5.7</v>
       </c>
       <c r="F17" s="17">
-        <v>4.5599999999999996</v>
+        <v>3.7</v>
       </c>
       <c r="G17" s="17">
-        <v>11.23</v>
+        <v>12</v>
       </c>
       <c r="H17" s="17">
-        <v>5.61</v>
+        <v>6.3</v>
       </c>
       <c r="I17" s="17">
-        <v>13.33</v>
+        <v>10.9</v>
       </c>
       <c r="J17" s="18">
-        <v>5.61</v>
+        <v>7.2</v>
       </c>
       <c r="K17" s="3"/>
     </row>
-    <row r="18" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="18" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="29"/>
       <c r="B18" s="23" t="s">
         <v>1</v>
       </c>
       <c r="C18" s="16">
-        <v>28.66</v>
+        <v>23.1</v>
       </c>
       <c r="D18" s="17">
-        <v>30.54</v>
+        <v>29.1</v>
       </c>
       <c r="E18" s="17">
-        <v>12.76</v>
+        <v>14</v>
       </c>
       <c r="F18" s="17">
-        <v>11.09</v>
+        <v>13.6</v>
       </c>
       <c r="G18" s="17">
-        <v>3.56</v>
+        <v>4.7</v>
       </c>
       <c r="H18" s="17">
-        <v>5.86</v>
+        <v>6.3</v>
       </c>
       <c r="I18" s="17">
-        <v>2.09</v>
+        <v>3.5</v>
       </c>
       <c r="J18" s="18">
-        <v>5.44</v>
+        <v>5.8</v>
       </c>
       <c r="K18" s="3"/>
     </row>
-    <row r="19" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="19" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="25"/>
       <c r="B19" s="23" t="s">
         <v>0</v>
       </c>
       <c r="C19" s="16">
-        <v>44.64</v>
+        <v>39</v>
       </c>
       <c r="D19" s="17">
-        <v>16.43</v>
+        <v>15.2</v>
       </c>
       <c r="E19" s="17">
-        <v>6.43</v>
+        <v>5</v>
       </c>
       <c r="F19" s="17">
-        <v>3.57</v>
+        <v>7.4</v>
       </c>
       <c r="G19" s="17">
-        <v>8.57</v>
+        <v>8.9</v>
       </c>
       <c r="H19" s="17">
-        <v>7.86</v>
+        <v>7.4</v>
       </c>
       <c r="I19" s="17">
-        <v>7.5</v>
+        <v>12.1</v>
       </c>
       <c r="J19" s="18">
         <v>5</v>
       </c>
       <c r="K19" s="3"/>
     </row>
-    <row r="20" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="20" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="30" t="s">
         <v>24</v>
       </c>
       <c r="B20" s="23" t="s">
         <v>3</v>
       </c>
       <c r="C20" s="16">
-        <v>31.78</v>
+        <v>16.7</v>
       </c>
       <c r="D20" s="17">
-        <v>14.73</v>
+        <v>17.3</v>
       </c>
       <c r="E20" s="17">
-        <v>3.1</v>
+        <v>2.5</v>
       </c>
       <c r="F20" s="17">
-        <v>2.33</v>
+        <v>2.5</v>
       </c>
       <c r="G20" s="17">
-        <v>6.2</v>
+        <v>2.5</v>
       </c>
       <c r="H20" s="17">
-        <v>17.829999999999998</v>
+        <v>28.4</v>
       </c>
       <c r="I20" s="17">
-        <v>3.88</v>
+        <v>2.5</v>
       </c>
       <c r="J20" s="18">
-        <v>20.16</v>
+        <v>27.8</v>
       </c>
       <c r="K20" s="3"/>
     </row>
-    <row r="21" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="21" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="29"/>
       <c r="B21" s="23" t="s">
         <v>2</v>
       </c>
       <c r="C21" s="16">
-        <v>30.66</v>
+        <v>16.7</v>
       </c>
       <c r="D21" s="17">
-        <v>10.220000000000001</v>
+        <v>10</v>
       </c>
       <c r="E21" s="17">
-        <v>5.1100000000000003</v>
+        <v>2.4</v>
       </c>
       <c r="F21" s="17">
-        <v>0.73</v>
+        <v>1</v>
       </c>
       <c r="G21" s="17">
-        <v>14.6</v>
+        <v>11.5</v>
       </c>
       <c r="H21" s="17">
-        <v>8.76</v>
+        <v>17.2</v>
       </c>
       <c r="I21" s="17">
-        <v>8.76</v>
+        <v>20.6</v>
       </c>
       <c r="J21" s="18">
-        <v>21.17</v>
+        <v>20.6</v>
       </c>
       <c r="K21" s="3"/>
     </row>
-    <row r="22" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="22" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="29"/>
       <c r="B22" s="23" t="s">
         <v>1</v>
       </c>
       <c r="C22" s="16">
-        <v>25.17</v>
+        <v>18.399999999999999</v>
       </c>
       <c r="D22" s="17">
-        <v>24.48</v>
+        <v>32.700000000000003</v>
       </c>
       <c r="E22" s="17">
-        <v>18.18</v>
+        <v>10.199999999999999</v>
       </c>
       <c r="F22" s="17">
-        <v>12.59</v>
+        <v>4.8</v>
       </c>
       <c r="G22" s="17">
-        <v>4.2</v>
+        <v>4.0999999999999996</v>
       </c>
       <c r="H22" s="17">
-        <v>4.9000000000000004</v>
+        <v>7.5</v>
       </c>
       <c r="I22" s="17">
-        <v>2.8</v>
+        <v>3.4</v>
       </c>
       <c r="J22" s="18">
-        <v>7.69</v>
+        <v>19</v>
       </c>
       <c r="K22" s="3"/>
     </row>
-    <row r="23" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="23" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="25"/>
       <c r="B23" s="23" t="s">
         <v>0</v>
       </c>
       <c r="C23" s="16">
-        <v>17.41</v>
+        <v>11.9</v>
       </c>
       <c r="D23" s="17">
-        <v>12.15</v>
+        <v>12.8</v>
       </c>
       <c r="E23" s="17">
-        <v>8.1</v>
+        <v>3.3</v>
       </c>
       <c r="F23" s="17">
-        <v>2.4300000000000002</v>
+        <v>2.5</v>
       </c>
       <c r="G23" s="17">
-        <v>19.03</v>
+        <v>15.2</v>
       </c>
       <c r="H23" s="17">
-        <v>4.45</v>
+        <v>3.7</v>
       </c>
       <c r="I23" s="17">
-        <v>23.08</v>
+        <v>30.9</v>
       </c>
       <c r="J23" s="18">
-        <v>13.36</v>
+        <v>19.8</v>
       </c>
       <c r="K23" s="3"/>
     </row>
-    <row r="24" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="24" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="30" t="s">
         <v>23</v>
       </c>
       <c r="B24" s="23" t="s">
         <v>3</v>
       </c>
       <c r="C24" s="16">
-        <v>23.26</v>
+        <v>11.7</v>
       </c>
       <c r="D24" s="17">
-        <v>22.48</v>
+        <v>32.299999999999997</v>
       </c>
       <c r="E24" s="17">
-        <v>12.4</v>
+        <v>5.5</v>
       </c>
       <c r="F24" s="17">
-        <v>0</v>
+        <v>0.7</v>
       </c>
       <c r="G24" s="17">
         <v>6.2</v>
       </c>
       <c r="H24" s="17">
-        <v>15.5</v>
+        <v>18.2</v>
       </c>
       <c r="I24" s="17">
-        <v>0</v>
+        <v>6.9</v>
       </c>
       <c r="J24" s="18">
-        <v>20.16</v>
+        <v>18.600000000000001</v>
       </c>
       <c r="K24" s="3"/>
     </row>
-    <row r="25" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="25" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="29"/>
       <c r="B25" s="23" t="s">
         <v>2</v>
       </c>
       <c r="C25" s="16">
-        <v>17.170000000000002</v>
+        <v>24.3</v>
       </c>
       <c r="D25" s="17">
-        <v>4.04</v>
+        <v>17.399999999999999</v>
       </c>
       <c r="E25" s="17">
-        <v>7.07</v>
+        <v>2.9</v>
       </c>
       <c r="F25" s="17">
-        <v>0</v>
+        <v>0.7</v>
       </c>
       <c r="G25" s="17">
-        <v>21.21</v>
+        <v>14.9</v>
       </c>
       <c r="H25" s="17">
-        <v>9.09</v>
+        <v>9.1</v>
       </c>
       <c r="I25" s="17">
-        <v>30.3</v>
+        <v>15.6</v>
       </c>
       <c r="J25" s="18">
-        <v>11.11</v>
+        <v>15.2</v>
       </c>
       <c r="K25" s="3"/>
     </row>
-    <row r="26" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="26" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="29"/>
       <c r="B26" s="23" t="s">
         <v>1</v>
       </c>
       <c r="C26" s="16">
-        <v>15.12</v>
+        <v>18.3</v>
       </c>
       <c r="D26" s="17">
-        <v>25.37</v>
+        <v>30.9</v>
       </c>
       <c r="E26" s="17">
-        <v>31.22</v>
+        <v>13</v>
       </c>
       <c r="F26" s="17">
-        <v>11.22</v>
+        <v>8</v>
       </c>
       <c r="G26" s="17">
-        <v>6.34</v>
+        <v>6.6</v>
       </c>
       <c r="H26" s="17">
-        <v>4.88</v>
+        <v>5.6</v>
       </c>
       <c r="I26" s="17">
-        <v>1.46</v>
+        <v>6.6</v>
       </c>
       <c r="J26" s="18">
-        <v>4.3899999999999997</v>
+        <v>11</v>
       </c>
       <c r="K26" s="3"/>
     </row>
-    <row r="27" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="27" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="25"/>
       <c r="B27" s="23" t="s">
         <v>0</v>
       </c>
       <c r="C27" s="16">
-        <v>27.27</v>
+        <v>23.5</v>
       </c>
       <c r="D27" s="17">
-        <v>7.69</v>
+        <v>13.3</v>
       </c>
       <c r="E27" s="17">
-        <v>9.09</v>
+        <v>3.1</v>
       </c>
       <c r="F27" s="17">
-        <v>2.8</v>
+        <v>0.8</v>
       </c>
       <c r="G27" s="17">
-        <v>18.18</v>
+        <v>19.600000000000001</v>
       </c>
       <c r="H27" s="17">
-        <v>8.39</v>
+        <v>7.5</v>
       </c>
       <c r="I27" s="17">
-        <v>14.69</v>
+        <v>23.9</v>
       </c>
       <c r="J27" s="18">
-        <v>11.89</v>
+        <v>8.1999999999999993</v>
       </c>
       <c r="K27" s="3"/>
     </row>
-    <row r="28" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="28" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="30" t="s">
         <v>22</v>
       </c>
       <c r="B28" s="23" t="s">
         <v>3</v>
       </c>
       <c r="C28" s="16">
-        <v>28.5</v>
+        <v>23.1</v>
       </c>
       <c r="D28" s="17">
-        <v>23.19</v>
+        <v>17.3</v>
       </c>
       <c r="E28" s="17">
-        <v>2.9</v>
+        <v>7.7</v>
       </c>
       <c r="F28" s="17">
-        <v>3.86</v>
+        <v>4.5</v>
       </c>
       <c r="G28" s="17">
-        <v>4.83</v>
+        <v>7.1</v>
       </c>
       <c r="H28" s="17">
-        <v>17.87</v>
+        <v>22.4</v>
       </c>
       <c r="I28" s="17">
-        <v>3.86</v>
+        <v>3.8</v>
       </c>
       <c r="J28" s="18">
-        <v>14.98</v>
+        <v>14.1</v>
       </c>
       <c r="K28" s="3"/>
     </row>
-    <row r="29" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="29" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="29"/>
       <c r="B29" s="23" t="s">
         <v>2</v>
       </c>
       <c r="C29" s="16">
-        <v>48.89</v>
+        <v>38.700000000000003</v>
       </c>
       <c r="D29" s="17">
-        <v>9.6300000000000008</v>
+        <v>13.7</v>
       </c>
       <c r="E29" s="17">
-        <v>5.93</v>
+        <v>8.9</v>
       </c>
       <c r="F29" s="17">
-        <v>1.48</v>
+        <v>0.8</v>
       </c>
       <c r="G29" s="17">
-        <v>6.67</v>
+        <v>10.5</v>
       </c>
       <c r="H29" s="17">
-        <v>5.93</v>
+        <v>8.9</v>
       </c>
       <c r="I29" s="17">
-        <v>10.37</v>
+        <v>10.5</v>
       </c>
       <c r="J29" s="18">
-        <v>11.11</v>
+        <v>8.1</v>
       </c>
       <c r="K29" s="3"/>
     </row>
-    <row r="30" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="30" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="29"/>
       <c r="B30" s="23" t="s">
         <v>1</v>
       </c>
       <c r="C30" s="16">
-        <v>18.690000000000001</v>
+        <v>13.9</v>
       </c>
       <c r="D30" s="17">
-        <v>23.68</v>
+        <v>27.3</v>
       </c>
       <c r="E30" s="17">
-        <v>17.760000000000002</v>
+        <v>11.8</v>
       </c>
       <c r="F30" s="17">
-        <v>15.58</v>
+        <v>21.4</v>
       </c>
       <c r="G30" s="17">
-        <v>4.05</v>
+        <v>3.7</v>
       </c>
       <c r="H30" s="17">
-        <v>6.23</v>
+        <v>7</v>
       </c>
       <c r="I30" s="17">
-        <v>1.56</v>
+        <v>5.3</v>
       </c>
       <c r="J30" s="18">
-        <v>12.46</v>
+        <v>9.6</v>
       </c>
       <c r="K30" s="3"/>
     </row>
-    <row r="31" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="31" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="25"/>
       <c r="B31" s="23" t="s">
         <v>0</v>
       </c>
       <c r="C31" s="16">
-        <v>33.56</v>
+        <v>32.700000000000003</v>
       </c>
       <c r="D31" s="17">
-        <v>8.7200000000000006</v>
+        <v>14.2</v>
       </c>
       <c r="E31" s="17">
-        <v>4.03</v>
+        <v>4.4000000000000004</v>
       </c>
       <c r="F31" s="17">
-        <v>2.0099999999999998</v>
+        <v>2.7</v>
       </c>
       <c r="G31" s="17">
-        <v>17.45</v>
+        <v>10.6</v>
       </c>
       <c r="H31" s="17">
-        <v>4.03</v>
+        <v>4.4000000000000004</v>
       </c>
       <c r="I31" s="17">
-        <v>15.44</v>
+        <v>19.5</v>
       </c>
       <c r="J31" s="18">
-        <v>14.77</v>
+        <v>11.5</v>
       </c>
       <c r="K31" s="3"/>
     </row>
-    <row r="32" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="32" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="30" t="s">
         <v>21</v>
       </c>
       <c r="B32" s="23" t="s">
         <v>3</v>
       </c>
       <c r="C32" s="16">
-        <v>23.13</v>
+        <v>20.2</v>
       </c>
       <c r="D32" s="17">
-        <v>23.37</v>
+        <v>21.2</v>
       </c>
       <c r="E32" s="17">
-        <v>8.92</v>
+        <v>6.4</v>
       </c>
       <c r="F32" s="17">
-        <v>10.84</v>
+        <v>11.6</v>
       </c>
       <c r="G32" s="17">
-        <v>5.3</v>
+        <v>7.9</v>
       </c>
       <c r="H32" s="17">
-        <v>13.98</v>
+        <v>15.5</v>
       </c>
       <c r="I32" s="17">
-        <v>2.41</v>
+        <v>4.7</v>
       </c>
       <c r="J32" s="18">
-        <v>12.05</v>
+        <v>12.6</v>
       </c>
       <c r="K32" s="3"/>
     </row>
-    <row r="33" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="33" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="29"/>
       <c r="B33" s="23" t="s">
         <v>2</v>
       </c>
       <c r="C33" s="16">
-        <v>31.09</v>
+        <v>26.2</v>
       </c>
       <c r="D33" s="17">
-        <v>14.77</v>
+        <v>11.6</v>
       </c>
       <c r="E33" s="17">
-        <v>7.51</v>
+        <v>5.9</v>
       </c>
       <c r="F33" s="17">
-        <v>3.37</v>
+        <v>5.2</v>
       </c>
       <c r="G33" s="17">
-        <v>11.66</v>
+        <v>12.1</v>
       </c>
       <c r="H33" s="17">
-        <v>5.96</v>
+        <v>8.6</v>
       </c>
       <c r="I33" s="17">
-        <v>19.170000000000002</v>
+        <v>18</v>
       </c>
       <c r="J33" s="18">
-        <v>6.48</v>
+        <v>12.3</v>
       </c>
       <c r="K33" s="3"/>
     </row>
-    <row r="34" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="34" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="29"/>
       <c r="B34" s="23" t="s">
         <v>1</v>
       </c>
       <c r="C34" s="16">
-        <v>23.59</v>
+        <v>20.100000000000001</v>
       </c>
       <c r="D34" s="17">
-        <v>31.62</v>
+        <v>29.2</v>
       </c>
       <c r="E34" s="17">
-        <v>11.11</v>
+        <v>16.399999999999999</v>
       </c>
       <c r="F34" s="17">
-        <v>15.56</v>
+        <v>14.2</v>
       </c>
       <c r="G34" s="17">
-        <v>3.59</v>
+        <v>6.2</v>
       </c>
       <c r="H34" s="17">
-        <v>5.81</v>
+        <v>4.8</v>
       </c>
       <c r="I34" s="17">
-        <v>2.56</v>
+        <v>3</v>
       </c>
       <c r="J34" s="18">
-        <v>6.15</v>
+        <v>6.2</v>
       </c>
       <c r="K34" s="3"/>
     </row>
-    <row r="35" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="35" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="25"/>
       <c r="B35" s="23" t="s">
         <v>0</v>
       </c>
       <c r="C35" s="16">
-        <v>27.23</v>
+        <v>25</v>
       </c>
       <c r="D35" s="17">
-        <v>11.98</v>
+        <v>18.399999999999999</v>
       </c>
       <c r="E35" s="17">
-        <v>6.32</v>
+        <v>3</v>
       </c>
       <c r="F35" s="17">
-        <v>3.49</v>
+        <v>3.3</v>
       </c>
       <c r="G35" s="17">
-        <v>13.73</v>
+        <v>15.4</v>
       </c>
       <c r="H35" s="17">
-        <v>7.84</v>
+        <v>5.0999999999999996</v>
       </c>
       <c r="I35" s="17">
-        <v>20.7</v>
+        <v>20.5</v>
       </c>
       <c r="J35" s="18">
-        <v>8.7100000000000009</v>
+        <v>9.3000000000000007</v>
       </c>
       <c r="K35" s="3"/>
     </row>
-    <row r="36" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="36" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="30" t="s">
         <v>20</v>
       </c>
       <c r="B36" s="23" t="s">
         <v>3</v>
       </c>
       <c r="C36" s="16">
-        <v>14.67</v>
+        <v>14</v>
       </c>
       <c r="D36" s="17">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="E36" s="17">
-        <v>8</v>
+        <v>3.3</v>
       </c>
       <c r="F36" s="17">
-        <v>9.33</v>
+        <v>16</v>
       </c>
       <c r="G36" s="17">
         <v>8</v>
       </c>
       <c r="H36" s="17">
-        <v>21.33</v>
+        <v>20.7</v>
       </c>
       <c r="I36" s="17">
         <v>4</v>
       </c>
       <c r="J36" s="18">
-        <v>10.67</v>
+        <v>22</v>
       </c>
       <c r="K36" s="3"/>
     </row>
-    <row r="37" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="37" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="29"/>
       <c r="B37" s="23" t="s">
         <v>2</v>
       </c>
       <c r="C37" s="16">
-        <v>7.73</v>
+        <v>12.9</v>
       </c>
       <c r="D37" s="17">
-        <v>6.76</v>
+        <v>10.5</v>
       </c>
       <c r="E37" s="17">
-        <v>4.3499999999999996</v>
+        <v>4.0999999999999996</v>
       </c>
       <c r="F37" s="17">
-        <v>1.93</v>
+        <v>3.4</v>
       </c>
       <c r="G37" s="17">
-        <v>14.01</v>
+        <v>20.7</v>
       </c>
       <c r="H37" s="17">
-        <v>6.76</v>
+        <v>5.4</v>
       </c>
       <c r="I37" s="17">
-        <v>46.86</v>
+        <v>34.9</v>
       </c>
       <c r="J37" s="18">
-        <v>11.59</v>
+        <v>8.1</v>
       </c>
       <c r="K37" s="3"/>
     </row>
-    <row r="38" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="38" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="29"/>
       <c r="B38" s="23" t="s">
         <v>1</v>
       </c>
       <c r="C38" s="16">
-        <v>22.43</v>
+        <v>14.6</v>
       </c>
       <c r="D38" s="17">
-        <v>27.1</v>
+        <v>27.6</v>
       </c>
       <c r="E38" s="17">
-        <v>18.690000000000001</v>
+        <v>21.1</v>
       </c>
       <c r="F38" s="17">
-        <v>20.56</v>
+        <v>8.1</v>
       </c>
       <c r="G38" s="17">
-        <v>2.8</v>
+        <v>9.8000000000000007</v>
       </c>
       <c r="H38" s="17">
-        <v>2.8</v>
+        <v>10.6</v>
       </c>
       <c r="I38" s="17">
-        <v>1.87</v>
+        <v>3.3</v>
       </c>
       <c r="J38" s="18">
-        <v>3.74</v>
+        <v>4.9000000000000004</v>
       </c>
       <c r="K38" s="3"/>
     </row>
-    <row r="39" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="39" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="25"/>
       <c r="B39" s="23" t="s">
         <v>0</v>
       </c>
       <c r="C39" s="16">
-        <v>9.8800000000000008</v>
+        <v>9.1</v>
       </c>
       <c r="D39" s="17">
-        <v>9.26</v>
+        <v>8.1</v>
       </c>
       <c r="E39" s="17">
-        <v>4.9400000000000004</v>
+        <v>7.7</v>
       </c>
       <c r="F39" s="17">
-        <v>4.9400000000000004</v>
+        <v>2.9</v>
       </c>
       <c r="G39" s="17">
-        <v>23.46</v>
+        <v>23</v>
       </c>
       <c r="H39" s="17">
-        <v>6.79</v>
+        <v>6.7</v>
       </c>
       <c r="I39" s="17">
-        <v>30.86</v>
+        <v>28.2</v>
       </c>
       <c r="J39" s="18">
-        <v>9.8800000000000008</v>
+        <v>14.4</v>
       </c>
       <c r="K39" s="3"/>
     </row>
-    <row r="40" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="40" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A40" s="30" t="s">
         <v>19</v>
       </c>
       <c r="B40" s="23" t="s">
         <v>3</v>
       </c>
       <c r="C40" s="16">
-        <v>28.85</v>
+        <v>18.8</v>
       </c>
       <c r="D40" s="17">
-        <v>20.45</v>
+        <v>21.9</v>
       </c>
       <c r="E40" s="17">
-        <v>7.84</v>
+        <v>5.0999999999999996</v>
       </c>
       <c r="F40" s="17">
-        <v>3.64</v>
+        <v>1.2</v>
       </c>
       <c r="G40" s="17">
-        <v>3.92</v>
+        <v>4.3</v>
       </c>
       <c r="H40" s="17">
-        <v>20.73</v>
+        <v>14.2</v>
       </c>
       <c r="I40" s="17">
-        <v>3.36</v>
+        <v>5.0999999999999996</v>
       </c>
       <c r="J40" s="18">
-        <v>11.2</v>
+        <v>29.3</v>
       </c>
       <c r="K40" s="3"/>
     </row>
-    <row r="41" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="41" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="29"/>
       <c r="B41" s="23" t="s">
         <v>2</v>
       </c>
       <c r="C41" s="16">
-        <v>25.38</v>
+        <v>22.7</v>
       </c>
       <c r="D41" s="17">
-        <v>9.6300000000000008</v>
+        <v>6.7</v>
       </c>
       <c r="E41" s="17">
-        <v>4.16</v>
+        <v>2.4</v>
       </c>
       <c r="F41" s="17">
-        <v>2.19</v>
+        <v>0.9</v>
       </c>
       <c r="G41" s="17">
-        <v>10.94</v>
+        <v>13.4</v>
       </c>
       <c r="H41" s="17">
-        <v>8.32</v>
+        <v>6.7</v>
       </c>
       <c r="I41" s="17">
-        <v>23.85</v>
+        <v>18</v>
       </c>
       <c r="J41" s="18">
-        <v>15.54</v>
+        <v>29.4</v>
       </c>
       <c r="K41" s="3"/>
     </row>
-    <row r="42" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="42" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A42" s="29"/>
       <c r="B42" s="23" t="s">
         <v>1</v>
       </c>
       <c r="C42" s="16">
-        <v>20.190000000000001</v>
+        <v>9.1999999999999993</v>
       </c>
       <c r="D42" s="17">
-        <v>23.75</v>
+        <v>14.8</v>
       </c>
       <c r="E42" s="17">
-        <v>20.190000000000001</v>
+        <v>6.5</v>
       </c>
       <c r="F42" s="17">
-        <v>16.86</v>
+        <v>6.7</v>
       </c>
       <c r="G42" s="17">
-        <v>6.89</v>
+        <v>2.2999999999999998</v>
       </c>
       <c r="H42" s="17">
-        <v>2.14</v>
+        <v>2.6</v>
       </c>
       <c r="I42" s="17">
-        <v>2.85</v>
+        <v>1.6</v>
       </c>
       <c r="J42" s="18">
-        <v>7.13</v>
+        <v>56.2</v>
       </c>
       <c r="K42" s="3"/>
     </row>
-    <row r="43" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="43" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A43" s="25"/>
       <c r="B43" s="23" t="s">
         <v>0</v>
       </c>
       <c r="C43" s="16">
-        <v>22.06</v>
+        <v>8.9</v>
       </c>
       <c r="D43" s="17">
-        <v>12.75</v>
+        <v>10</v>
       </c>
       <c r="E43" s="17">
-        <v>7.35</v>
+        <v>3.3</v>
       </c>
       <c r="F43" s="17">
-        <v>3.43</v>
+        <v>2.5</v>
       </c>
       <c r="G43" s="17">
-        <v>17.399999999999999</v>
+        <v>8.5</v>
       </c>
       <c r="H43" s="17">
-        <v>4.66</v>
+        <v>4.4000000000000004</v>
       </c>
       <c r="I43" s="17">
-        <v>18.38</v>
+        <v>10.7</v>
       </c>
       <c r="J43" s="18">
-        <v>13.97</v>
+        <v>51.6</v>
       </c>
       <c r="K43" s="3"/>
     </row>
-    <row r="44" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="44" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A44" s="30" t="s">
         <v>18</v>
       </c>
       <c r="B44" s="23" t="s">
         <v>3</v>
       </c>
       <c r="C44" s="16">
-        <v>26.19</v>
+        <v>11.9</v>
       </c>
       <c r="D44" s="17">
-        <v>19.84</v>
+        <v>23.9</v>
       </c>
       <c r="E44" s="17">
-        <v>3.17</v>
+        <v>6</v>
       </c>
       <c r="F44" s="17">
-        <v>1.59</v>
+        <v>4.5</v>
       </c>
       <c r="G44" s="17">
-        <v>3.17</v>
+        <v>3</v>
       </c>
       <c r="H44" s="17">
-        <v>30.16</v>
+        <v>29.9</v>
       </c>
       <c r="I44" s="17">
-        <v>5.56</v>
+        <v>6</v>
       </c>
       <c r="J44" s="18">
-        <v>10.32</v>
+        <v>14.9</v>
       </c>
       <c r="K44" s="3"/>
     </row>
-    <row r="45" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="45" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A45" s="29"/>
       <c r="B45" s="23" t="s">
         <v>2</v>
       </c>
       <c r="C45" s="16">
-        <v>41.4</v>
+        <v>33.9</v>
       </c>
       <c r="D45" s="17">
-        <v>14.01</v>
+        <v>14.4</v>
       </c>
       <c r="E45" s="17">
-        <v>4.46</v>
+        <v>6.8</v>
       </c>
       <c r="F45" s="17">
-        <v>3.18</v>
+        <v>0</v>
       </c>
       <c r="G45" s="17">
-        <v>11.46</v>
+        <v>9.3000000000000007</v>
       </c>
       <c r="H45" s="17">
-        <v>6.37</v>
+        <v>6.8</v>
       </c>
       <c r="I45" s="17">
-        <v>10.83</v>
+        <v>16.100000000000001</v>
       </c>
       <c r="J45" s="18">
-        <v>8.2799999999999994</v>
+        <v>12.7</v>
       </c>
       <c r="K45" s="3"/>
     </row>
-    <row r="46" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="46" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A46" s="29"/>
       <c r="B46" s="23" t="s">
         <v>1</v>
       </c>
       <c r="C46" s="16">
-        <v>16.48</v>
+        <v>14.6</v>
       </c>
       <c r="D46" s="17">
-        <v>30.22</v>
+        <v>30.9</v>
       </c>
       <c r="E46" s="17">
-        <v>19.78</v>
+        <v>14.6</v>
       </c>
       <c r="F46" s="17">
-        <v>16.48</v>
+        <v>15.4</v>
       </c>
       <c r="G46" s="17">
-        <v>2.75</v>
+        <v>1.6</v>
       </c>
       <c r="H46" s="17">
-        <v>5.49</v>
+        <v>8.1</v>
       </c>
       <c r="I46" s="17">
-        <v>3.3</v>
+        <v>5.7</v>
       </c>
       <c r="J46" s="18">
-        <v>5.49</v>
+        <v>8.9</v>
       </c>
       <c r="K46" s="3"/>
     </row>
-    <row r="47" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="47" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A47" s="25"/>
       <c r="B47" s="23" t="s">
         <v>0</v>
       </c>
       <c r="C47" s="16">
-        <v>38.83</v>
+        <v>34</v>
       </c>
       <c r="D47" s="17">
-        <v>12.14</v>
+        <v>14.2</v>
       </c>
       <c r="E47" s="17">
-        <v>5.34</v>
+        <v>6.4</v>
       </c>
       <c r="F47" s="17">
-        <v>3.88</v>
+        <v>5</v>
       </c>
       <c r="G47" s="17">
-        <v>12.62</v>
+        <v>12.1</v>
       </c>
       <c r="H47" s="17">
-        <v>5.83</v>
+        <v>6.4</v>
       </c>
       <c r="I47" s="17">
-        <v>16.02</v>
+        <v>12.1</v>
       </c>
       <c r="J47" s="18">
-        <v>5.34</v>
+        <v>9.9</v>
       </c>
       <c r="K47" s="3"/>
     </row>
-    <row r="48" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="48" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A48" s="30" t="s">
         <v>17</v>
       </c>
       <c r="B48" s="23" t="s">
         <v>3</v>
       </c>
       <c r="C48" s="16">
-        <v>14.29</v>
+        <v>12.7</v>
       </c>
       <c r="D48" s="17">
-        <v>30.41</v>
+        <v>21.1</v>
       </c>
       <c r="E48" s="17">
-        <v>16.13</v>
+        <v>17.5</v>
       </c>
       <c r="F48" s="17">
-        <v>3.69</v>
+        <v>5.3</v>
       </c>
       <c r="G48" s="17">
-        <v>5.07</v>
+        <v>3.9</v>
       </c>
       <c r="H48" s="17">
-        <v>12.44</v>
+        <v>19.3</v>
       </c>
       <c r="I48" s="17">
-        <v>4.6100000000000003</v>
+        <v>3.1</v>
       </c>
       <c r="J48" s="18">
-        <v>13.36</v>
+        <v>17.100000000000001</v>
       </c>
       <c r="K48" s="3"/>
     </row>
-    <row r="49" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="49" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A49" s="29"/>
       <c r="B49" s="23" t="s">
         <v>2</v>
       </c>
       <c r="C49" s="16">
-        <v>25.83</v>
+        <v>9.6999999999999993</v>
       </c>
       <c r="D49" s="17">
-        <v>15.83</v>
+        <v>24.4</v>
       </c>
       <c r="E49" s="17">
+        <v>14.8</v>
+      </c>
+      <c r="F49" s="17">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="G49" s="17">
+        <v>15.9</v>
+      </c>
+      <c r="H49" s="17">
         <v>12.5</v>
       </c>
-      <c r="F49" s="17">
-[...7 lines deleted...]
-      </c>
       <c r="I49" s="17">
-        <v>15</v>
+        <v>15.9</v>
       </c>
       <c r="J49" s="18">
-        <v>12.5</v>
+        <v>5.7</v>
       </c>
       <c r="K49" s="3"/>
     </row>
-    <row r="50" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="50" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A50" s="29"/>
       <c r="B50" s="23" t="s">
         <v>1</v>
       </c>
       <c r="C50" s="16">
-        <v>19.21</v>
+        <v>13.2</v>
       </c>
       <c r="D50" s="17">
-        <v>35.47</v>
+        <v>33.5</v>
       </c>
       <c r="E50" s="17">
-        <v>14.29</v>
+        <v>16.8</v>
       </c>
       <c r="F50" s="17">
-        <v>15.27</v>
+        <v>11.2</v>
       </c>
       <c r="G50" s="17">
-        <v>5.91</v>
+        <v>5.0999999999999996</v>
       </c>
       <c r="H50" s="17">
-        <v>4.43</v>
+        <v>4.0999999999999996</v>
       </c>
       <c r="I50" s="17">
-        <v>1.97</v>
+        <v>4.5999999999999996</v>
       </c>
       <c r="J50" s="18">
-        <v>3.45</v>
+        <v>11.7</v>
       </c>
       <c r="K50" s="3"/>
     </row>
-    <row r="51" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="51" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A51" s="25"/>
       <c r="B51" s="23" t="s">
         <v>0</v>
       </c>
       <c r="C51" s="16">
-        <v>20.95</v>
+        <v>8.5</v>
       </c>
       <c r="D51" s="17">
-        <v>10.14</v>
+        <v>11.6</v>
       </c>
       <c r="E51" s="17">
-        <v>3.38</v>
+        <v>4.7</v>
       </c>
       <c r="F51" s="17">
-        <v>5.41</v>
+        <v>3.1</v>
       </c>
       <c r="G51" s="17">
-        <v>22.97</v>
+        <v>14.7</v>
       </c>
       <c r="H51" s="17">
-        <v>4.7300000000000004</v>
+        <v>10.9</v>
       </c>
       <c r="I51" s="17">
-        <v>24.32</v>
+        <v>28.7</v>
       </c>
       <c r="J51" s="18">
-        <v>8.11</v>
+        <v>17.8</v>
       </c>
       <c r="K51" s="3"/>
     </row>
-    <row r="52" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="52" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A52" s="30" t="s">
         <v>16</v>
       </c>
       <c r="B52" s="23" t="s">
         <v>3</v>
       </c>
       <c r="C52" s="16">
-        <v>11.43</v>
+        <v>19</v>
       </c>
       <c r="D52" s="17">
-        <v>30.71</v>
+        <v>28.6</v>
       </c>
       <c r="E52" s="17">
-        <v>7.14</v>
+        <v>6.7</v>
       </c>
       <c r="F52" s="17">
-        <v>5.71</v>
+        <v>1.9</v>
       </c>
       <c r="G52" s="17">
-        <v>6.43</v>
+        <v>8.6</v>
       </c>
       <c r="H52" s="17">
-        <v>17.14</v>
+        <v>18.100000000000001</v>
       </c>
       <c r="I52" s="17">
-        <v>7.14</v>
+        <v>3.8</v>
       </c>
       <c r="J52" s="18">
-        <v>14.29</v>
+        <v>13.3</v>
       </c>
       <c r="K52" s="3"/>
     </row>
-    <row r="53" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="53" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A53" s="29"/>
       <c r="B53" s="23" t="s">
         <v>2</v>
       </c>
       <c r="C53" s="16">
-        <v>36.700000000000003</v>
+        <v>28.6</v>
       </c>
       <c r="D53" s="17">
-        <v>11.01</v>
+        <v>10.5</v>
       </c>
       <c r="E53" s="17">
-        <v>6.42</v>
+        <v>1.9</v>
       </c>
       <c r="F53" s="17">
-        <v>1.83</v>
+        <v>3.8</v>
       </c>
       <c r="G53" s="17">
-        <v>20.18</v>
+        <v>10.5</v>
       </c>
       <c r="H53" s="17">
-        <v>6.42</v>
+        <v>16.2</v>
       </c>
       <c r="I53" s="17">
-        <v>11.01</v>
+        <v>21.9</v>
       </c>
       <c r="J53" s="18">
-        <v>6.42</v>
+        <v>6.7</v>
       </c>
       <c r="K53" s="3"/>
     </row>
-    <row r="54" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="54" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A54" s="29"/>
       <c r="B54" s="23" t="s">
         <v>1</v>
       </c>
       <c r="C54" s="16">
-        <v>14</v>
+        <v>9.4</v>
       </c>
       <c r="D54" s="17">
-        <v>34.5</v>
+        <v>32.4</v>
       </c>
       <c r="E54" s="17">
-        <v>14.5</v>
+        <v>15.1</v>
       </c>
       <c r="F54" s="17">
-        <v>13.5</v>
+        <v>22.3</v>
       </c>
       <c r="G54" s="17">
-        <v>5.5</v>
+        <v>5.8</v>
       </c>
       <c r="H54" s="17">
-        <v>9.5</v>
+        <v>5</v>
       </c>
       <c r="I54" s="17">
-        <v>3</v>
+        <v>2.9</v>
       </c>
       <c r="J54" s="18">
-        <v>5.5</v>
+        <v>7.2</v>
       </c>
       <c r="K54" s="3"/>
     </row>
-    <row r="55" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="55" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A55" s="25"/>
       <c r="B55" s="23" t="s">
         <v>0</v>
       </c>
       <c r="C55" s="16">
-        <v>30.96</v>
+        <v>26.5</v>
       </c>
       <c r="D55" s="17">
-        <v>8.6300000000000008</v>
+        <v>12.6</v>
       </c>
       <c r="E55" s="17">
-        <v>7.11</v>
+        <v>7.9</v>
       </c>
       <c r="F55" s="17">
-        <v>4.0599999999999996</v>
+        <v>2.6</v>
       </c>
       <c r="G55" s="17">
-        <v>9.64</v>
+        <v>14.6</v>
       </c>
       <c r="H55" s="17">
-        <v>3.55</v>
+        <v>5.3</v>
       </c>
       <c r="I55" s="17">
-        <v>24.87</v>
+        <v>20.5</v>
       </c>
       <c r="J55" s="18">
-        <v>11.17</v>
+        <v>9.9</v>
       </c>
       <c r="K55" s="3"/>
     </row>
-    <row r="56" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="56" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A56" s="30" t="s">
         <v>15</v>
       </c>
       <c r="B56" s="23" t="s">
         <v>3</v>
       </c>
       <c r="C56" s="33">
-        <v>21.92</v>
+        <v>17.3</v>
       </c>
       <c r="D56" s="34">
-        <v>34.25</v>
+        <v>44.4</v>
       </c>
       <c r="E56" s="34">
-        <v>10.96</v>
+        <v>1.2</v>
       </c>
       <c r="F56" s="34">
-        <v>4.1100000000000003</v>
+        <v>0</v>
       </c>
       <c r="G56" s="34">
-        <v>4.1100000000000003</v>
+        <v>3.7</v>
       </c>
       <c r="H56" s="34">
-        <v>6.85</v>
+        <v>11.1</v>
       </c>
       <c r="I56" s="34">
         <v>0</v>
       </c>
       <c r="J56" s="35">
-        <v>17.809999999999999</v>
+        <v>22.2</v>
       </c>
       <c r="K56" s="3"/>
     </row>
-    <row r="57" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="57" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A57" s="29"/>
       <c r="B57" s="23" t="s">
         <v>2</v>
       </c>
       <c r="C57" s="16">
-        <v>26.09</v>
+        <v>31.6</v>
       </c>
       <c r="D57" s="17">
-        <v>4.3499999999999996</v>
+        <v>2.6</v>
       </c>
       <c r="E57" s="17">
-        <v>2.17</v>
+        <v>2.6</v>
       </c>
       <c r="F57" s="17">
         <v>0</v>
       </c>
       <c r="G57" s="17">
-        <v>13.04</v>
+        <v>10.5</v>
       </c>
       <c r="H57" s="17">
-        <v>19.57</v>
+        <v>18.399999999999999</v>
       </c>
       <c r="I57" s="17">
-        <v>13.04</v>
+        <v>23.7</v>
       </c>
       <c r="J57" s="18">
-        <v>21.74</v>
+        <v>10.5</v>
       </c>
       <c r="K57" s="3"/>
     </row>
-    <row r="58" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="58" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A58" s="29"/>
       <c r="B58" s="23" t="s">
         <v>1</v>
       </c>
       <c r="C58" s="16">
-        <v>18.97</v>
+        <v>8.6999999999999993</v>
       </c>
       <c r="D58" s="17">
-        <v>29.31</v>
+        <v>26.1</v>
       </c>
       <c r="E58" s="17">
-        <v>5.17</v>
+        <v>8.6999999999999993</v>
       </c>
       <c r="F58" s="17">
-        <v>10.34</v>
+        <v>6.5</v>
       </c>
       <c r="G58" s="17">
         <v>0</v>
       </c>
       <c r="H58" s="17">
-        <v>8.6199999999999992</v>
+        <v>21.7</v>
       </c>
       <c r="I58" s="17">
-        <v>5.17</v>
+        <v>4.3</v>
       </c>
       <c r="J58" s="18">
-        <v>22.41</v>
+        <v>23.9</v>
       </c>
       <c r="K58" s="3"/>
     </row>
-    <row r="59" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="59" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A59" s="25"/>
       <c r="B59" s="23" t="s">
         <v>0</v>
       </c>
       <c r="C59" s="16">
-        <v>21.57</v>
+        <v>17.8</v>
       </c>
       <c r="D59" s="17">
-        <v>5.88</v>
+        <v>6.7</v>
       </c>
       <c r="E59" s="17">
         <v>0</v>
       </c>
       <c r="F59" s="17">
-        <v>1.96</v>
+        <v>0</v>
       </c>
       <c r="G59" s="17">
-        <v>13.73</v>
+        <v>6.7</v>
       </c>
       <c r="H59" s="17">
-        <v>7.84</v>
+        <v>17.8</v>
       </c>
       <c r="I59" s="17">
-        <v>37.25</v>
+        <v>31.1</v>
       </c>
       <c r="J59" s="18">
-        <v>11.76</v>
+        <v>20</v>
       </c>
       <c r="K59" s="3"/>
     </row>
-    <row r="60" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="60" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A60" s="30" t="s">
         <v>14</v>
       </c>
       <c r="B60" s="23" t="s">
         <v>3</v>
       </c>
       <c r="C60" s="16">
-        <v>16.670000000000002</v>
+        <v>0</v>
       </c>
       <c r="D60" s="17">
         <v>0</v>
       </c>
       <c r="E60" s="17">
         <v>0</v>
       </c>
       <c r="F60" s="17">
         <v>0</v>
       </c>
       <c r="G60" s="17">
-        <v>8.33</v>
+        <v>0</v>
       </c>
       <c r="H60" s="17">
-        <v>16.670000000000002</v>
+        <v>0</v>
       </c>
       <c r="I60" s="17">
-        <v>33.33</v>
+        <v>0</v>
       </c>
       <c r="J60" s="18">
-        <v>25</v>
+        <v>100</v>
       </c>
       <c r="K60" s="3"/>
     </row>
-    <row r="61" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="61" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A61" s="29"/>
       <c r="B61" s="23" t="s">
         <v>2</v>
       </c>
       <c r="C61" s="16">
-        <v>12.5</v>
+        <v>22.2</v>
       </c>
       <c r="D61" s="17">
         <v>0</v>
       </c>
       <c r="E61" s="17">
-        <v>12.5</v>
+        <v>0</v>
       </c>
       <c r="F61" s="17">
         <v>0</v>
       </c>
       <c r="G61" s="17">
-        <v>25</v>
+        <v>0</v>
       </c>
       <c r="H61" s="17">
-        <v>12.5</v>
+        <v>55.6</v>
       </c>
       <c r="I61" s="17">
-        <v>25</v>
+        <v>11.1</v>
       </c>
       <c r="J61" s="18">
-        <v>12.5</v>
+        <v>11.1</v>
       </c>
       <c r="K61" s="3"/>
     </row>
-    <row r="62" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="62" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A62" s="29"/>
       <c r="B62" s="23" t="s">
         <v>1</v>
       </c>
       <c r="C62" s="16">
         <v>0</v>
       </c>
       <c r="D62" s="17">
-        <v>44.44</v>
+        <v>0</v>
       </c>
       <c r="E62" s="17">
-        <v>22.22</v>
+        <v>50</v>
       </c>
       <c r="F62" s="17">
-        <v>22.22</v>
+        <v>0</v>
       </c>
       <c r="G62" s="17">
         <v>0</v>
       </c>
       <c r="H62" s="17">
         <v>0</v>
       </c>
       <c r="I62" s="17">
         <v>0</v>
       </c>
       <c r="J62" s="18">
-        <v>11.11</v>
+        <v>50</v>
       </c>
       <c r="K62" s="3"/>
     </row>
-    <row r="63" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="63" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A63" s="25"/>
       <c r="B63" s="23" t="s">
         <v>0</v>
       </c>
       <c r="C63" s="16">
-        <v>7.69</v>
+        <v>16.7</v>
       </c>
       <c r="D63" s="17">
         <v>0</v>
       </c>
       <c r="E63" s="17">
         <v>0</v>
       </c>
       <c r="F63" s="17">
-        <v>3.85</v>
+        <v>0</v>
       </c>
       <c r="G63" s="17">
-        <v>30.77</v>
+        <v>0</v>
       </c>
       <c r="H63" s="17">
-        <v>3.85</v>
+        <v>16.7</v>
       </c>
       <c r="I63" s="17">
-        <v>30.77</v>
+        <v>33.299999999999997</v>
       </c>
       <c r="J63" s="18">
-        <v>23.08</v>
+        <v>33.299999999999997</v>
       </c>
       <c r="K63" s="3"/>
     </row>
-    <row r="64" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="64" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A64" s="30" t="s">
         <v>13</v>
       </c>
       <c r="B64" s="23" t="s">
         <v>3</v>
       </c>
       <c r="C64" s="16">
-        <v>0</v>
+        <v>5.9</v>
       </c>
       <c r="D64" s="17">
-        <v>43.48</v>
+        <v>17.600000000000001</v>
       </c>
       <c r="E64" s="17">
-        <v>4.3499999999999996</v>
+        <v>0</v>
       </c>
       <c r="F64" s="17">
         <v>0</v>
       </c>
       <c r="G64" s="17">
-        <v>4.3499999999999996</v>
+        <v>5.9</v>
       </c>
       <c r="H64" s="17">
-        <v>13.04</v>
+        <v>35.299999999999997</v>
       </c>
       <c r="I64" s="17">
-        <v>4.3499999999999996</v>
+        <v>5.9</v>
       </c>
       <c r="J64" s="18">
-        <v>30.43</v>
+        <v>29.4</v>
       </c>
       <c r="K64" s="3"/>
     </row>
-    <row r="65" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="65" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A65" s="29"/>
       <c r="B65" s="23" t="s">
         <v>2</v>
       </c>
       <c r="C65" s="16">
-        <v>9.09</v>
+        <v>8.6999999999999993</v>
       </c>
       <c r="D65" s="17">
-        <v>4.55</v>
+        <v>13</v>
       </c>
       <c r="E65" s="17">
-        <v>4.55</v>
+        <v>0</v>
       </c>
       <c r="F65" s="17">
         <v>0</v>
       </c>
       <c r="G65" s="17">
-        <v>18.18</v>
+        <v>8.6999999999999993</v>
       </c>
       <c r="H65" s="17">
-        <v>13.64</v>
+        <v>0</v>
       </c>
       <c r="I65" s="17">
-        <v>13.64</v>
+        <v>30.4</v>
       </c>
       <c r="J65" s="18">
-        <v>36.36</v>
+        <v>39.1</v>
       </c>
       <c r="K65" s="3"/>
     </row>
-    <row r="66" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="66" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A66" s="29"/>
       <c r="B66" s="23" t="s">
         <v>1</v>
       </c>
       <c r="C66" s="16">
-        <v>4.76</v>
+        <v>6.7</v>
       </c>
       <c r="D66" s="17">
-        <v>52.38</v>
+        <v>40</v>
       </c>
       <c r="E66" s="17">
-        <v>9.52</v>
+        <v>13.3</v>
       </c>
       <c r="F66" s="17">
-        <v>9.52</v>
+        <v>6.7</v>
       </c>
       <c r="G66" s="17">
-        <v>4.76</v>
+        <v>0</v>
       </c>
       <c r="H66" s="17">
-        <v>9.52</v>
+        <v>13.3</v>
       </c>
       <c r="I66" s="17">
-        <v>9.52</v>
+        <v>0</v>
       </c>
       <c r="J66" s="18">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="K66" s="3"/>
     </row>
-    <row r="67" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="67" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A67" s="25"/>
       <c r="B67" s="23" t="s">
         <v>0</v>
       </c>
       <c r="C67" s="16">
-        <v>14.71</v>
+        <v>12.5</v>
       </c>
       <c r="D67" s="17">
-        <v>14.71</v>
+        <v>25</v>
       </c>
       <c r="E67" s="17">
-        <v>2.94</v>
+        <v>3.1</v>
       </c>
       <c r="F67" s="17">
-        <v>8.82</v>
+        <v>0</v>
       </c>
       <c r="G67" s="17">
-        <v>11.76</v>
+        <v>6.3</v>
       </c>
       <c r="H67" s="17">
-        <v>5.88</v>
+        <v>6.3</v>
       </c>
       <c r="I67" s="17">
-        <v>5.88</v>
+        <v>21.9</v>
       </c>
       <c r="J67" s="18">
-        <v>35.29</v>
+        <v>25</v>
       </c>
       <c r="K67" s="3"/>
     </row>
-    <row r="68" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="68" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A68" s="30" t="s">
         <v>12</v>
       </c>
       <c r="B68" s="23" t="s">
         <v>3</v>
       </c>
       <c r="C68" s="16">
-        <v>11.22</v>
+        <v>4.8</v>
       </c>
       <c r="D68" s="17">
-        <v>14.29</v>
+        <v>25</v>
       </c>
       <c r="E68" s="17">
-        <v>2.04</v>
+        <v>0</v>
       </c>
       <c r="F68" s="17">
-        <v>2.04</v>
+        <v>1.2</v>
       </c>
       <c r="G68" s="17">
-        <v>9.18</v>
+        <v>3.6</v>
       </c>
       <c r="H68" s="17">
-        <v>20.41</v>
+        <v>28.6</v>
       </c>
       <c r="I68" s="17">
-        <v>18.37</v>
+        <v>3.6</v>
       </c>
       <c r="J68" s="18">
-        <v>22.45</v>
+        <v>33.299999999999997</v>
       </c>
       <c r="K68" s="3"/>
     </row>
-    <row r="69" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="69" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A69" s="29"/>
       <c r="B69" s="23" t="s">
         <v>2</v>
       </c>
       <c r="C69" s="16">
-        <v>9.24</v>
+        <v>8.8000000000000007</v>
       </c>
       <c r="D69" s="17">
-        <v>7.56</v>
+        <v>8</v>
       </c>
       <c r="E69" s="17">
-        <v>1.68</v>
+        <v>1.6</v>
       </c>
       <c r="F69" s="17">
-        <v>2.52</v>
+        <v>6.4</v>
       </c>
       <c r="G69" s="17">
-        <v>14.29</v>
+        <v>12.8</v>
       </c>
       <c r="H69" s="17">
-        <v>15.97</v>
+        <v>10.4</v>
       </c>
       <c r="I69" s="17">
-        <v>26.89</v>
+        <v>21.6</v>
       </c>
       <c r="J69" s="18">
-        <v>21.85</v>
+        <v>30.4</v>
       </c>
       <c r="K69" s="3"/>
     </row>
-    <row r="70" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="70" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A70" s="29"/>
       <c r="B70" s="23" t="s">
         <v>1</v>
       </c>
       <c r="C70" s="16">
-        <v>5.32</v>
+        <v>6.1</v>
       </c>
       <c r="D70" s="17">
-        <v>35.11</v>
+        <v>33.299999999999997</v>
       </c>
       <c r="E70" s="17">
-        <v>15.96</v>
+        <v>13.6</v>
       </c>
       <c r="F70" s="17">
-        <v>18.09</v>
+        <v>16.7</v>
       </c>
       <c r="G70" s="17">
-        <v>3.19</v>
+        <v>1.5</v>
       </c>
       <c r="H70" s="17">
-        <v>14.89</v>
+        <v>15.2</v>
       </c>
       <c r="I70" s="17">
-        <v>2.13</v>
+        <v>7.6</v>
       </c>
       <c r="J70" s="18">
-        <v>5.32</v>
+        <v>6.1</v>
       </c>
       <c r="K70" s="3"/>
     </row>
-    <row r="71" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="71" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A71" s="25"/>
       <c r="B71" s="23" t="s">
         <v>0</v>
       </c>
       <c r="C71" s="16">
-        <v>6.29</v>
+        <v>10.6</v>
       </c>
       <c r="D71" s="17">
-        <v>12.59</v>
+        <v>14.8</v>
       </c>
       <c r="E71" s="17">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="F71" s="17">
         <v>3.5</v>
       </c>
-      <c r="F71" s="17">
-[...1 lines deleted...]
-      </c>
       <c r="G71" s="17">
-        <v>16.78</v>
+        <v>15.5</v>
       </c>
       <c r="H71" s="17">
-        <v>4.2</v>
+        <v>3.5</v>
       </c>
       <c r="I71" s="17">
-        <v>38.46</v>
+        <v>18.3</v>
       </c>
       <c r="J71" s="18">
-        <v>13.99</v>
+        <v>28.9</v>
       </c>
       <c r="K71" s="3"/>
     </row>
-    <row r="72" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="72" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A72" s="30" t="s">
         <v>11</v>
       </c>
       <c r="B72" s="23" t="s">
         <v>3</v>
       </c>
       <c r="C72" s="16">
-        <v>3.57</v>
+        <v>3.3</v>
       </c>
       <c r="D72" s="17">
-        <v>17.86</v>
+        <v>13.3</v>
       </c>
       <c r="E72" s="17">
-        <v>3.57</v>
+        <v>0</v>
       </c>
       <c r="F72" s="17">
-        <v>0</v>
+        <v>13.3</v>
       </c>
       <c r="G72" s="17">
-        <v>3.57</v>
+        <v>6.7</v>
       </c>
       <c r="H72" s="17">
-        <v>39.29</v>
+        <v>23.3</v>
       </c>
       <c r="I72" s="17">
-        <v>14.29</v>
+        <v>6.7</v>
       </c>
       <c r="J72" s="18">
-        <v>17.86</v>
+        <v>33.299999999999997</v>
       </c>
       <c r="K72" s="3"/>
     </row>
-    <row r="73" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="73" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A73" s="29"/>
       <c r="B73" s="23" t="s">
         <v>2</v>
       </c>
       <c r="C73" s="16">
-        <v>15.15</v>
+        <v>5.7</v>
       </c>
       <c r="D73" s="17">
-        <v>9.09</v>
+        <v>9.4</v>
       </c>
       <c r="E73" s="17">
-        <v>12.12</v>
+        <v>0</v>
       </c>
       <c r="F73" s="17">
-        <v>0</v>
+        <v>5.7</v>
       </c>
       <c r="G73" s="17">
-        <v>12.12</v>
+        <v>9.4</v>
       </c>
       <c r="H73" s="17">
-        <v>12.12</v>
+        <v>5.7</v>
       </c>
       <c r="I73" s="17">
-        <v>30.3</v>
+        <v>34</v>
       </c>
       <c r="J73" s="18">
-        <v>9.09</v>
+        <v>30.2</v>
       </c>
       <c r="K73" s="3"/>
     </row>
-    <row r="74" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="74" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A74" s="29"/>
       <c r="B74" s="23" t="s">
         <v>1</v>
       </c>
       <c r="C74" s="16">
-        <v>2.7</v>
+        <v>3.6</v>
       </c>
       <c r="D74" s="17">
-        <v>43.24</v>
+        <v>21.4</v>
       </c>
       <c r="E74" s="17">
-        <v>24.32</v>
+        <v>17.899999999999999</v>
       </c>
       <c r="F74" s="17">
-        <v>13.51</v>
+        <v>17.899999999999999</v>
       </c>
       <c r="G74" s="17">
-        <v>8.11</v>
+        <v>7.1</v>
       </c>
       <c r="H74" s="17">
         <v>0</v>
       </c>
       <c r="I74" s="17">
-        <v>0</v>
+        <v>10.7</v>
       </c>
       <c r="J74" s="18">
-        <v>8.11</v>
+        <v>21.4</v>
       </c>
       <c r="K74" s="3"/>
     </row>
-    <row r="75" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="75" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A75" s="25"/>
       <c r="B75" s="23" t="s">
         <v>0</v>
       </c>
       <c r="C75" s="16">
-        <v>12.73</v>
+        <v>6.3</v>
       </c>
       <c r="D75" s="17">
-        <v>10.91</v>
+        <v>12.7</v>
       </c>
       <c r="E75" s="17">
-        <v>3.64</v>
+        <v>3.2</v>
       </c>
       <c r="F75" s="17">
         <v>0</v>
       </c>
       <c r="G75" s="17">
-        <v>23.64</v>
+        <v>12.7</v>
       </c>
       <c r="H75" s="17">
-        <v>0</v>
+        <v>6.3</v>
       </c>
       <c r="I75" s="17">
-        <v>40</v>
+        <v>38.1</v>
       </c>
       <c r="J75" s="18">
-        <v>9.09</v>
+        <v>20.6</v>
       </c>
       <c r="K75" s="3"/>
     </row>
-    <row r="76" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="76" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A76" s="30" t="s">
         <v>10</v>
       </c>
       <c r="B76" s="23" t="s">
         <v>3</v>
       </c>
       <c r="C76" s="16">
-        <v>12.28</v>
+        <v>24.1</v>
       </c>
       <c r="D76" s="17">
-        <v>26.32</v>
+        <v>24.1</v>
       </c>
       <c r="E76" s="17">
-        <v>3.51</v>
+        <v>1.9</v>
       </c>
       <c r="F76" s="17">
-        <v>5.26</v>
+        <v>1.9</v>
       </c>
       <c r="G76" s="17">
-        <v>3.51</v>
+        <v>0</v>
       </c>
       <c r="H76" s="17">
-        <v>28.07</v>
+        <v>22.2</v>
       </c>
       <c r="I76" s="17">
-        <v>1.75</v>
+        <v>7.4</v>
       </c>
       <c r="J76" s="18">
-        <v>19.3</v>
+        <v>18.5</v>
       </c>
       <c r="K76" s="3"/>
     </row>
-    <row r="77" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="77" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A77" s="29"/>
       <c r="B77" s="23" t="s">
         <v>2</v>
       </c>
       <c r="C77" s="16">
-        <v>27.27</v>
+        <v>38.9</v>
       </c>
       <c r="D77" s="17">
-        <v>9.09</v>
+        <v>6.9</v>
       </c>
       <c r="E77" s="17">
-        <v>0</v>
+        <v>4.2</v>
       </c>
       <c r="F77" s="17">
-        <v>0</v>
+        <v>4.2</v>
       </c>
       <c r="G77" s="17">
-        <v>19.48</v>
+        <v>11.1</v>
       </c>
       <c r="H77" s="17">
-        <v>3.9</v>
+        <v>13.9</v>
       </c>
       <c r="I77" s="17">
-        <v>20.78</v>
+        <v>11.1</v>
       </c>
       <c r="J77" s="18">
-        <v>19.48</v>
+        <v>9.6999999999999993</v>
       </c>
       <c r="K77" s="3"/>
     </row>
-    <row r="78" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="78" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A78" s="29"/>
       <c r="B78" s="23" t="s">
         <v>1</v>
       </c>
       <c r="C78" s="16">
-        <v>14.52</v>
+        <v>16.7</v>
       </c>
       <c r="D78" s="17">
-        <v>29.03</v>
+        <v>19</v>
       </c>
       <c r="E78" s="17">
-        <v>22.58</v>
+        <v>16.7</v>
       </c>
       <c r="F78" s="17">
-        <v>11.29</v>
+        <v>16.7</v>
       </c>
       <c r="G78" s="17">
-        <v>4.84</v>
+        <v>4.8</v>
       </c>
       <c r="H78" s="17">
-        <v>9.68</v>
+        <v>7.1</v>
       </c>
       <c r="I78" s="17">
-        <v>1.61</v>
+        <v>9.5</v>
       </c>
       <c r="J78" s="18">
-        <v>6.45</v>
+        <v>9.5</v>
       </c>
       <c r="K78" s="3"/>
     </row>
-    <row r="79" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="79" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A79" s="25"/>
       <c r="B79" s="23" t="s">
         <v>0</v>
       </c>
       <c r="C79" s="16">
-        <v>25.83</v>
+        <v>9.4</v>
       </c>
       <c r="D79" s="17">
-        <v>14.17</v>
+        <v>9.4</v>
       </c>
       <c r="E79" s="17">
-        <v>3.33</v>
+        <v>1</v>
       </c>
       <c r="F79" s="17">
-        <v>3.33</v>
+        <v>1</v>
       </c>
       <c r="G79" s="17">
-        <v>12.5</v>
+        <v>9.4</v>
       </c>
       <c r="H79" s="17">
-        <v>5.83</v>
+        <v>7.3</v>
       </c>
       <c r="I79" s="17">
-        <v>23.33</v>
+        <v>47.9</v>
       </c>
       <c r="J79" s="18">
-        <v>11.67</v>
+        <v>14.6</v>
       </c>
       <c r="K79" s="3"/>
     </row>
-    <row r="80" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="80" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A80" s="30" t="s">
         <v>9</v>
       </c>
       <c r="B80" s="23" t="s">
         <v>3</v>
       </c>
       <c r="C80" s="16">
-        <v>15.15</v>
+        <v>9.4</v>
       </c>
       <c r="D80" s="17">
-        <v>21.21</v>
+        <v>15.6</v>
       </c>
       <c r="E80" s="17">
-        <v>12.12</v>
+        <v>3.1</v>
       </c>
       <c r="F80" s="17">
-        <v>18.18</v>
+        <v>0</v>
       </c>
       <c r="G80" s="17">
-        <v>0</v>
+        <v>12.5</v>
       </c>
       <c r="H80" s="17">
-        <v>9.09</v>
+        <v>31.3</v>
       </c>
       <c r="I80" s="17">
-        <v>12.12</v>
+        <v>6.3</v>
       </c>
       <c r="J80" s="18">
-        <v>12.12</v>
+        <v>21.9</v>
       </c>
       <c r="K80" s="3"/>
     </row>
-    <row r="81" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="81" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A81" s="29"/>
       <c r="B81" s="23" t="s">
         <v>2</v>
       </c>
       <c r="C81" s="16">
-        <v>25</v>
+        <v>23.9</v>
       </c>
       <c r="D81" s="17">
-        <v>10.29</v>
+        <v>3</v>
       </c>
       <c r="E81" s="17">
-        <v>1.47</v>
+        <v>1.5</v>
       </c>
       <c r="F81" s="17">
-        <v>1.47</v>
+        <v>4.5</v>
       </c>
       <c r="G81" s="17">
-        <v>11.76</v>
+        <v>10.4</v>
       </c>
       <c r="H81" s="17">
-        <v>11.76</v>
+        <v>9</v>
       </c>
       <c r="I81" s="17">
-        <v>14.71</v>
+        <v>28.4</v>
       </c>
       <c r="J81" s="18">
-        <v>23.53</v>
+        <v>19.399999999999999</v>
       </c>
       <c r="K81" s="3"/>
     </row>
-    <row r="82" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="82" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A82" s="29"/>
       <c r="B82" s="23" t="s">
         <v>1</v>
       </c>
       <c r="C82" s="16">
-        <v>18.920000000000002</v>
+        <v>20</v>
       </c>
       <c r="D82" s="17">
-        <v>27.03</v>
+        <v>43.3</v>
       </c>
       <c r="E82" s="17">
-        <v>18.920000000000002</v>
+        <v>6.7</v>
       </c>
       <c r="F82" s="17">
-        <v>8.11</v>
+        <v>3.3</v>
       </c>
       <c r="G82" s="17">
         <v>0</v>
       </c>
       <c r="H82" s="17">
-        <v>5.41</v>
+        <v>6.7</v>
       </c>
       <c r="I82" s="17">
-        <v>2.7</v>
+        <v>0</v>
       </c>
       <c r="J82" s="18">
-        <v>18.920000000000002</v>
+        <v>20</v>
       </c>
       <c r="K82" s="3"/>
     </row>
-    <row r="83" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="83" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A83" s="25"/>
       <c r="B83" s="23" t="s">
         <v>0</v>
       </c>
       <c r="C83" s="16">
-        <v>3.03</v>
+        <v>13.6</v>
       </c>
       <c r="D83" s="17">
-        <v>7.58</v>
+        <v>9.1</v>
       </c>
       <c r="E83" s="17">
-        <v>1.52</v>
+        <v>9.1</v>
       </c>
       <c r="F83" s="17">
-        <v>3.03</v>
+        <v>2.2999999999999998</v>
       </c>
       <c r="G83" s="17">
-        <v>19.7</v>
+        <v>13.6</v>
       </c>
       <c r="H83" s="17">
-        <v>3.03</v>
+        <v>4.5</v>
       </c>
       <c r="I83" s="17">
-        <v>36.36</v>
+        <v>31.8</v>
       </c>
       <c r="J83" s="18">
-        <v>25.76</v>
+        <v>15.9</v>
       </c>
       <c r="K83" s="3"/>
     </row>
-    <row r="84" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="84" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A84" s="30" t="s">
         <v>8</v>
       </c>
       <c r="B84" s="23" t="s">
         <v>3</v>
       </c>
       <c r="C84" s="16">
-        <v>0</v>
+        <v>4.5</v>
       </c>
       <c r="D84" s="17">
-        <v>46.15</v>
+        <v>27.3</v>
       </c>
       <c r="E84" s="17">
-        <v>7.69</v>
+        <v>4.5</v>
       </c>
       <c r="F84" s="17">
-        <v>7.69</v>
+        <v>0</v>
       </c>
       <c r="G84" s="17">
-        <v>0</v>
+        <v>4.5</v>
       </c>
       <c r="H84" s="17">
-        <v>30.77</v>
+        <v>36.4</v>
       </c>
       <c r="I84" s="17">
-        <v>0</v>
+        <v>4.5</v>
       </c>
       <c r="J84" s="18">
-        <v>7.69</v>
+        <v>18.2</v>
       </c>
       <c r="K84" s="3"/>
     </row>
-    <row r="85" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="85" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A85" s="29"/>
       <c r="B85" s="23" t="s">
         <v>2</v>
       </c>
       <c r="C85" s="16">
-        <v>8.6999999999999993</v>
+        <v>3.9</v>
       </c>
       <c r="D85" s="17">
-        <v>0</v>
+        <v>3.9</v>
       </c>
       <c r="E85" s="17">
-        <v>4.3499999999999996</v>
+        <v>0</v>
       </c>
       <c r="F85" s="17">
-        <v>0</v>
+        <v>3.9</v>
       </c>
       <c r="G85" s="17">
-        <v>21.74</v>
+        <v>25.5</v>
       </c>
       <c r="H85" s="17">
-        <v>13.04</v>
+        <v>9.8000000000000007</v>
       </c>
       <c r="I85" s="17">
-        <v>41.3</v>
+        <v>37.299999999999997</v>
       </c>
       <c r="J85" s="18">
-        <v>10.87</v>
+        <v>15.7</v>
       </c>
       <c r="K85" s="3"/>
     </row>
-    <row r="86" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="86" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A86" s="29"/>
       <c r="B86" s="23" t="s">
         <v>1</v>
       </c>
       <c r="C86" s="16">
-        <v>0</v>
+        <v>6.1</v>
       </c>
       <c r="D86" s="17">
-        <v>42.86</v>
+        <v>39.4</v>
       </c>
       <c r="E86" s="17">
-        <v>7.14</v>
+        <v>24.2</v>
       </c>
       <c r="F86" s="17">
-        <v>28.57</v>
+        <v>9.1</v>
       </c>
       <c r="G86" s="17">
-        <v>7.14</v>
+        <v>0</v>
       </c>
       <c r="H86" s="17">
-        <v>0</v>
+        <v>6.1</v>
       </c>
       <c r="I86" s="17">
         <v>0</v>
       </c>
       <c r="J86" s="18">
-        <v>14.29</v>
+        <v>15.2</v>
       </c>
       <c r="K86" s="3"/>
     </row>
-    <row r="87" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="87" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A87" s="25"/>
       <c r="B87" s="23" t="s">
         <v>0</v>
       </c>
       <c r="C87" s="16">
-        <v>1.96</v>
+        <v>0</v>
       </c>
       <c r="D87" s="17">
-        <v>9.8000000000000007</v>
+        <v>15.2</v>
       </c>
       <c r="E87" s="17">
-        <v>1.96</v>
+        <v>0</v>
       </c>
       <c r="F87" s="17">
-        <v>1.96</v>
+        <v>0</v>
       </c>
       <c r="G87" s="17">
-        <v>19.61</v>
+        <v>28.3</v>
       </c>
       <c r="H87" s="17">
-        <v>3.92</v>
+        <v>4.3</v>
       </c>
       <c r="I87" s="17">
-        <v>45.1</v>
+        <v>23.9</v>
       </c>
       <c r="J87" s="18">
-        <v>15.69</v>
+        <v>28.3</v>
       </c>
       <c r="K87" s="3"/>
     </row>
-    <row r="88" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="88" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A88" s="30" t="s">
         <v>7</v>
       </c>
       <c r="B88" s="23" t="s">
         <v>3</v>
       </c>
       <c r="C88" s="16">
-        <v>8.64</v>
+        <v>14.3</v>
       </c>
       <c r="D88" s="17">
-        <v>13.58</v>
+        <v>12.2</v>
       </c>
       <c r="E88" s="17">
-        <v>3.7</v>
+        <v>2</v>
       </c>
       <c r="F88" s="17">
-        <v>56.79</v>
+        <v>44.9</v>
       </c>
       <c r="G88" s="17">
-        <v>2.4700000000000002</v>
+        <v>0</v>
       </c>
       <c r="H88" s="17">
-        <v>11.11</v>
+        <v>10.199999999999999</v>
       </c>
       <c r="I88" s="17">
-        <v>1.23</v>
+        <v>6.1</v>
       </c>
       <c r="J88" s="18">
-        <v>2.4700000000000002</v>
+        <v>10.199999999999999</v>
       </c>
       <c r="K88" s="3"/>
     </row>
-    <row r="89" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="89" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A89" s="29"/>
       <c r="B89" s="23" t="s">
         <v>2</v>
       </c>
       <c r="C89" s="16">
-        <v>10.45</v>
+        <v>1.8</v>
       </c>
       <c r="D89" s="17">
-        <v>13.43</v>
+        <v>10.5</v>
       </c>
       <c r="E89" s="17">
-        <v>1.49</v>
+        <v>7</v>
       </c>
       <c r="F89" s="17">
-        <v>19.399999999999999</v>
+        <v>24.6</v>
       </c>
       <c r="G89" s="17">
-        <v>2.99</v>
+        <v>3.5</v>
       </c>
       <c r="H89" s="17">
-        <v>14.93</v>
+        <v>14</v>
       </c>
       <c r="I89" s="17">
-        <v>10.45</v>
+        <v>19.3</v>
       </c>
       <c r="J89" s="18">
-        <v>26.87</v>
+        <v>19.3</v>
       </c>
       <c r="K89" s="3"/>
     </row>
-    <row r="90" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="90" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A90" s="29"/>
       <c r="B90" s="23" t="s">
         <v>1</v>
       </c>
       <c r="C90" s="16">
-        <v>6.82</v>
+        <v>13.2</v>
       </c>
       <c r="D90" s="17">
-        <v>15.91</v>
+        <v>14.3</v>
       </c>
       <c r="E90" s="17">
-        <v>13.64</v>
+        <v>12.1</v>
       </c>
       <c r="F90" s="17">
-        <v>44.32</v>
+        <v>33</v>
       </c>
       <c r="G90" s="17">
-        <v>2.27</v>
+        <v>0</v>
       </c>
       <c r="H90" s="17">
-        <v>4.55</v>
+        <v>14.3</v>
       </c>
       <c r="I90" s="17">
-        <v>2.27</v>
+        <v>1.1000000000000001</v>
       </c>
       <c r="J90" s="18">
-        <v>10.23</v>
+        <v>12.1</v>
       </c>
       <c r="K90" s="3"/>
     </row>
-    <row r="91" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="91" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A91" s="25"/>
       <c r="B91" s="23" t="s">
         <v>0</v>
       </c>
       <c r="C91" s="16">
-        <v>6.45</v>
+        <v>1.9</v>
       </c>
       <c r="D91" s="17">
-        <v>4.84</v>
+        <v>9.3000000000000007</v>
       </c>
       <c r="E91" s="17">
-        <v>6.45</v>
+        <v>9.3000000000000007</v>
       </c>
       <c r="F91" s="17">
-        <v>24.19</v>
+        <v>14.8</v>
       </c>
       <c r="G91" s="17">
-        <v>1.61</v>
+        <v>7.4</v>
       </c>
       <c r="H91" s="17">
-        <v>8.06</v>
+        <v>7.4</v>
       </c>
       <c r="I91" s="17">
-        <v>35.479999999999997</v>
+        <v>37</v>
       </c>
       <c r="J91" s="18">
-        <v>12.9</v>
+        <v>13</v>
       </c>
       <c r="K91" s="3"/>
     </row>
-    <row r="92" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="92" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A92" s="30" t="s">
         <v>6</v>
       </c>
       <c r="B92" s="23" t="s">
         <v>3</v>
       </c>
       <c r="C92" s="16">
-        <v>8.9700000000000006</v>
+        <v>9.1</v>
       </c>
       <c r="D92" s="17">
-        <v>14.1</v>
+        <v>15.9</v>
       </c>
       <c r="E92" s="17">
-        <v>5.13</v>
+        <v>9.1</v>
       </c>
       <c r="F92" s="17">
-        <v>5.13</v>
+        <v>6.8</v>
       </c>
       <c r="G92" s="17">
-        <v>12.82</v>
+        <v>9.1</v>
       </c>
       <c r="H92" s="17">
-        <v>33.33</v>
+        <v>15.9</v>
       </c>
       <c r="I92" s="17">
-        <v>11.54</v>
+        <v>22.7</v>
       </c>
       <c r="J92" s="18">
-        <v>8.9700000000000006</v>
+        <v>11.4</v>
       </c>
       <c r="K92" s="3"/>
     </row>
-    <row r="93" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="93" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A93" s="29"/>
       <c r="B93" s="23" t="s">
         <v>2</v>
       </c>
       <c r="C93" s="16">
-        <v>5.88</v>
+        <v>7.3</v>
       </c>
       <c r="D93" s="17">
-        <v>10.92</v>
+        <v>3.7</v>
       </c>
       <c r="E93" s="17">
-        <v>0.84</v>
+        <v>0.9</v>
       </c>
       <c r="F93" s="17">
-        <v>0.84</v>
+        <v>0.9</v>
       </c>
       <c r="G93" s="17">
-        <v>15.97</v>
+        <v>18.3</v>
       </c>
       <c r="H93" s="17">
-        <v>8.4</v>
+        <v>11.9</v>
       </c>
       <c r="I93" s="17">
-        <v>36.97</v>
+        <v>45.9</v>
       </c>
       <c r="J93" s="18">
-        <v>20.170000000000002</v>
+        <v>11</v>
       </c>
       <c r="K93" s="3"/>
     </row>
-    <row r="94" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="94" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A94" s="29"/>
       <c r="B94" s="23" t="s">
         <v>1</v>
       </c>
       <c r="C94" s="16">
-        <v>15.12</v>
+        <v>7.3</v>
       </c>
       <c r="D94" s="17">
-        <v>32.56</v>
+        <v>25.6</v>
       </c>
       <c r="E94" s="17">
-        <v>11.63</v>
+        <v>29.3</v>
       </c>
       <c r="F94" s="17">
-        <v>23.26</v>
+        <v>20.7</v>
       </c>
       <c r="G94" s="17">
-        <v>3.49</v>
+        <v>2.4</v>
       </c>
       <c r="H94" s="17">
-        <v>4.6500000000000004</v>
+        <v>1.2</v>
       </c>
       <c r="I94" s="17">
-        <v>4.6500000000000004</v>
+        <v>1.2</v>
       </c>
       <c r="J94" s="18">
-        <v>4.6500000000000004</v>
+        <v>12.2</v>
       </c>
       <c r="K94" s="3"/>
     </row>
-    <row r="95" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="95" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A95" s="25"/>
       <c r="B95" s="23" t="s">
         <v>0</v>
       </c>
       <c r="C95" s="16">
-        <v>9.09</v>
+        <v>7.2</v>
       </c>
       <c r="D95" s="17">
-        <v>6.61</v>
+        <v>15.7</v>
       </c>
       <c r="E95" s="17">
-        <v>6.61</v>
+        <v>13.3</v>
       </c>
       <c r="F95" s="17">
-        <v>4.13</v>
+        <v>3.6</v>
       </c>
       <c r="G95" s="17">
-        <v>24.79</v>
+        <v>24.1</v>
       </c>
       <c r="H95" s="17">
-        <v>0</v>
+        <v>2.4</v>
       </c>
       <c r="I95" s="17">
-        <v>29.75</v>
+        <v>22.9</v>
       </c>
       <c r="J95" s="18">
-        <v>19.010000000000002</v>
+        <v>10.8</v>
       </c>
       <c r="K95" s="3"/>
     </row>
-    <row r="96" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="96" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A96" s="30" t="s">
         <v>5</v>
       </c>
       <c r="B96" s="23" t="s">
         <v>3</v>
       </c>
       <c r="C96" s="16">
-        <v>11.58</v>
+        <v>9.3000000000000007</v>
       </c>
       <c r="D96" s="17">
-        <v>22.11</v>
+        <v>31.8</v>
       </c>
       <c r="E96" s="17">
-        <v>9.4700000000000006</v>
+        <v>11.2</v>
       </c>
       <c r="F96" s="17">
-        <v>4.21</v>
+        <v>1.9</v>
       </c>
       <c r="G96" s="17">
-        <v>5.26</v>
+        <v>7.5</v>
       </c>
       <c r="H96" s="17">
-        <v>18.95</v>
+        <v>11.2</v>
       </c>
       <c r="I96" s="17">
-        <v>10.53</v>
+        <v>3.7</v>
       </c>
       <c r="J96" s="18">
-        <v>17.89</v>
+        <v>23.4</v>
       </c>
       <c r="K96" s="3"/>
     </row>
-    <row r="97" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="97" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A97" s="29"/>
       <c r="B97" s="23" t="s">
         <v>2</v>
       </c>
       <c r="C97" s="16">
-        <v>12.09</v>
+        <v>8.5</v>
       </c>
       <c r="D97" s="17">
-        <v>12.09</v>
+        <v>9.9</v>
       </c>
       <c r="E97" s="17">
-        <v>0</v>
+        <v>1.4</v>
       </c>
       <c r="F97" s="17">
-        <v>3.3</v>
+        <v>1.4</v>
       </c>
       <c r="G97" s="17">
-        <v>18.68</v>
+        <v>21.1</v>
       </c>
       <c r="H97" s="17">
-        <v>19.78</v>
+        <v>8.5</v>
       </c>
       <c r="I97" s="17">
-        <v>27.47</v>
+        <v>33.799999999999997</v>
       </c>
       <c r="J97" s="18">
-        <v>6.59</v>
+        <v>15.5</v>
       </c>
       <c r="K97" s="3"/>
     </row>
-    <row r="98" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="98" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A98" s="29"/>
       <c r="B98" s="23" t="s">
         <v>1</v>
       </c>
       <c r="C98" s="16">
-        <v>5.79</v>
+        <v>9.1</v>
       </c>
       <c r="D98" s="17">
-        <v>27.27</v>
+        <v>40.4</v>
       </c>
       <c r="E98" s="17">
-        <v>15.7</v>
+        <v>10.1</v>
       </c>
       <c r="F98" s="17">
-        <v>20.66</v>
+        <v>16.2</v>
       </c>
       <c r="G98" s="17">
-        <v>4.96</v>
+        <v>7.1</v>
       </c>
       <c r="H98" s="17">
-        <v>12.4</v>
+        <v>6.1</v>
       </c>
       <c r="I98" s="17">
-        <v>2.48</v>
+        <v>2</v>
       </c>
       <c r="J98" s="18">
-        <v>10.74</v>
+        <v>9.1</v>
       </c>
       <c r="K98" s="3"/>
     </row>
-    <row r="99" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="99" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A99" s="25"/>
       <c r="B99" s="23" t="s">
         <v>0</v>
       </c>
       <c r="C99" s="16">
-        <v>7.5</v>
+        <v>6.3</v>
       </c>
       <c r="D99" s="17">
-        <v>14.17</v>
+        <v>10.1</v>
       </c>
       <c r="E99" s="17">
-        <v>0.83</v>
+        <v>7.6</v>
       </c>
       <c r="F99" s="17">
-        <v>2.5</v>
+        <v>5.0999999999999996</v>
       </c>
       <c r="G99" s="17">
-        <v>25.83</v>
+        <v>21.5</v>
       </c>
       <c r="H99" s="17">
-        <v>4.17</v>
+        <v>1.3</v>
       </c>
       <c r="I99" s="17">
-        <v>31.67</v>
+        <v>31.6</v>
       </c>
       <c r="J99" s="18">
-        <v>13.33</v>
+        <v>16.5</v>
       </c>
       <c r="K99" s="3"/>
     </row>
-    <row r="100" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="100" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A100" s="30" t="s">
         <v>4</v>
       </c>
       <c r="B100" s="23" t="s">
         <v>3</v>
       </c>
       <c r="C100" s="16">
-        <v>54.41</v>
+        <v>30.8</v>
       </c>
       <c r="D100" s="17">
-        <v>29.41</v>
+        <v>42.3</v>
       </c>
       <c r="E100" s="17">
-        <v>2.94</v>
+        <v>7.7</v>
       </c>
       <c r="F100" s="17">
         <v>0</v>
       </c>
       <c r="G100" s="17">
-        <v>2.94</v>
+        <v>15.4</v>
       </c>
       <c r="H100" s="17">
-        <v>5.88</v>
+        <v>3.8</v>
       </c>
       <c r="I100" s="17">
-        <v>1.47</v>
+        <v>0</v>
       </c>
       <c r="J100" s="18">
-        <v>2.94</v>
+        <v>0</v>
       </c>
       <c r="K100" s="3"/>
     </row>
-    <row r="101" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="101" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A101" s="29"/>
       <c r="B101" s="23" t="s">
         <v>2</v>
       </c>
       <c r="C101" s="16">
-        <v>13.04</v>
+        <v>4.8</v>
       </c>
       <c r="D101" s="17">
-        <v>26.09</v>
+        <v>9.5</v>
       </c>
       <c r="E101" s="17">
-        <v>4.3499999999999996</v>
+        <v>4.8</v>
       </c>
       <c r="F101" s="17">
         <v>0</v>
       </c>
       <c r="G101" s="17">
-        <v>26.09</v>
+        <v>23.8</v>
       </c>
       <c r="H101" s="17">
-        <v>4.3499999999999996</v>
+        <v>28.6</v>
       </c>
       <c r="I101" s="17">
-        <v>8.6999999999999993</v>
+        <v>9.5</v>
       </c>
       <c r="J101" s="18">
-        <v>17.39</v>
+        <v>19</v>
       </c>
       <c r="K101" s="3"/>
     </row>
-    <row r="102" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="102" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A102" s="29"/>
       <c r="B102" s="23" t="s">
         <v>1</v>
       </c>
       <c r="C102" s="16">
-        <v>61.54</v>
+        <v>26.7</v>
       </c>
       <c r="D102" s="17">
-        <v>15.38</v>
+        <v>42.2</v>
       </c>
       <c r="E102" s="17">
-        <v>7.69</v>
+        <v>4.4000000000000004</v>
       </c>
       <c r="F102" s="17">
-        <v>0</v>
+        <v>11.1</v>
       </c>
       <c r="G102" s="17">
-        <v>3.85</v>
+        <v>0</v>
       </c>
       <c r="H102" s="17">
-        <v>3.85</v>
+        <v>8.9</v>
       </c>
       <c r="I102" s="17">
         <v>0</v>
       </c>
       <c r="J102" s="18">
-        <v>7.69</v>
+        <v>6.7</v>
       </c>
       <c r="K102" s="3"/>
     </row>
-    <row r="103" spans="1:11" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="103" spans="1:11" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A103" s="31"/>
       <c r="B103" s="24" t="s">
         <v>0</v>
       </c>
       <c r="C103" s="19">
         <v>0</v>
       </c>
       <c r="D103" s="20">
-        <v>0</v>
+        <v>21.2</v>
       </c>
       <c r="E103" s="20">
-        <v>0</v>
+        <v>6.1</v>
       </c>
       <c r="F103" s="20">
-        <v>0</v>
+        <v>6.1</v>
       </c>
       <c r="G103" s="20">
-        <v>15.63</v>
+        <v>9.1</v>
       </c>
       <c r="H103" s="20">
-        <v>9.3800000000000008</v>
+        <v>0</v>
       </c>
       <c r="I103" s="20">
-        <v>53.13</v>
+        <v>51.5</v>
       </c>
       <c r="J103" s="21">
-        <v>21.88</v>
+        <v>6.1</v>
       </c>
       <c r="K103" s="3"/>
     </row>
-    <row r="104" spans="1:11" ht="15" customHeight="1" thickTop="1" x14ac:dyDescent="0.15"/>
+    <row r="104" spans="1:11" ht="15" customHeight="1" thickTop="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <phoneticPr fontId="1"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.6692913385826772" right="0.6692913385826772" top="0.59055118110236227" bottom="0.39370078740157483" header="0.47244094488188981" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" firstPageNumber="25" fitToHeight="0" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>2023</vt:lpstr>
       <vt:lpstr>2024</vt:lpstr>
-      <vt:lpstr>2023</vt:lpstr>
-      <vt:lpstr>2022</vt:lpstr>
+      <vt:lpstr>2025</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>高橋　寿樹</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>