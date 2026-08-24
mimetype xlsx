--- v0 (2026-04-19)
+++ v1 (2026-08-24)
@@ -5,81 +5,80 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="27928"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29127"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\10944\Desktop\2024(R6)年度_移動理由調査報告書\03_公表\OD用ファイル(Excel,csv)\2024年度\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\10944\Desktop\2025(R7)年度移動理由実態調査報告書\03_公表\OD用ファイル(Excel,csv)\2024年度報告書\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{14BB7A0E-2AA8-42D0-A5F9-42845DD9415C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F23E5326-A823-4C49-A89E-964C1A8C65D0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="3015" yWindow="1170" windowWidth="21600" windowHeight="11235" tabRatio="831" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="1152" yWindow="1152" windowWidth="17280" windowHeight="8928" tabRatio="831" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="表1-1" sheetId="19" r:id="rId1"/>
     <sheet name="表1-2" sheetId="20" r:id="rId2"/>
     <sheet name="表1-3" sheetId="21" r:id="rId3"/>
     <sheet name="表2" sheetId="25" r:id="rId4"/>
     <sheet name="表3-1" sheetId="22" r:id="rId5"/>
     <sheet name="表3-2" sheetId="23" r:id="rId6"/>
     <sheet name="表4" sheetId="24" r:id="rId7"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'表1-1'!$B$1:$K$45</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">'表1-2'!$B$1:$K$46</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="2">'表1-3'!$B$1:$K$46</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="3">表2!$A$1:$K$23</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="4">'表3-1'!$A$1:$J$45</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="5">'表3-2'!$A$1:$J$45</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="6">表4!$A$1:$K$12</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
-  <fileRecoveryPr repairLoad="1"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="381" uniqueCount="57">
   <si>
     <t>30～34歳</t>
   </si>
   <si>
     <t>50～59歳</t>
   </si>
@@ -420,85 +419,50 @@
     <t>表２　　直近５か年の転入・転出区分別回答者数（男女計）</t>
     <rPh sb="4" eb="6">
       <t>チョッキン</t>
     </rPh>
     <rPh sb="8" eb="9">
       <t>ネン</t>
     </rPh>
     <rPh sb="13" eb="15">
       <t>テンシュツ</t>
     </rPh>
     <rPh sb="15" eb="17">
       <t>クブン</t>
     </rPh>
     <rPh sb="17" eb="18">
       <t>ベツ</t>
     </rPh>
     <rPh sb="18" eb="20">
       <t>カイトウ</t>
     </rPh>
     <rPh sb="23" eb="26">
       <t>ダンジョケイ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>2020年</t>
-[...33 lines deleted...]
-  <si>
     <t>表４_５年以上居住予定者の転入・転出、出身地別回答者数</t>
     <rPh sb="4" eb="7">
       <t>ネンイジョウ</t>
     </rPh>
     <rPh sb="7" eb="9">
       <t>キョジュウ</t>
     </rPh>
     <rPh sb="9" eb="12">
       <t>ヨテイシャ</t>
     </rPh>
     <rPh sb="16" eb="18">
       <t>テンシュツ</t>
     </rPh>
     <rPh sb="19" eb="22">
       <t>シュッシンチ</t>
     </rPh>
     <rPh sb="22" eb="23">
       <t>ベツ</t>
     </rPh>
     <rPh sb="23" eb="25">
       <t>カイトウ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
@@ -524,59 +488,94 @@
     <t>表３－１_秋田県出身者の男女、年齢階級別回答者数（県外転入）</t>
     <rPh sb="12" eb="14">
       <t>ダンジョ</t>
     </rPh>
     <rPh sb="19" eb="20">
       <t>ベツ</t>
     </rPh>
     <rPh sb="20" eb="22">
       <t>カイトウ</t>
     </rPh>
     <rPh sb="22" eb="23">
       <t>シャ</t>
     </rPh>
     <rPh sb="26" eb="27">
       <t>ガイ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>年次</t>
     <rPh sb="0" eb="2">
       <t>ネンジ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
+  <si>
+    <t>2021年</t>
+    <rPh sb="4" eb="5">
+      <t>ネン</t>
+    </rPh>
+    <phoneticPr fontId="12"/>
+  </si>
+  <si>
+    <t>2022年</t>
+    <rPh sb="4" eb="5">
+      <t>ネン</t>
+    </rPh>
+    <phoneticPr fontId="12"/>
+  </si>
+  <si>
+    <t>2023年</t>
+    <rPh sb="4" eb="5">
+      <t>ネン</t>
+    </rPh>
+    <phoneticPr fontId="12"/>
+  </si>
+  <si>
+    <t>2024年</t>
+    <rPh sb="4" eb="5">
+      <t>ネン</t>
+    </rPh>
+    <phoneticPr fontId="12"/>
+  </si>
+  <si>
+    <t>2025年</t>
+    <rPh sb="4" eb="5">
+      <t>ネン</t>
+    </rPh>
+    <phoneticPr fontId="12"/>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="176" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="12" x14ac:knownFonts="1">
+  <fonts count="13" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <name val="ＭＳ Ｐゴシック"/>
@@ -600,50 +599,55 @@
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="58">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="8"/>
       </right>
@@ -1571,105 +1575,105 @@
       <protection locked="0"/>
     </xf>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="43" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="44" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="30" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="45" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="46" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
-[...5 lines deleted...]
-    </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="38" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="47" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="48" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="49" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="50" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="28" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="51" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="52" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="53" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="54" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="55" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="56" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="57" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="centerContinuous" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office ​​テーマ">
   <a:themeElements>
@@ -1974,8304 +1978,8304 @@
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{95704192-7A8A-4D03-8C9B-B8703ECD75C3}">
   <sheetPr>
     <tabColor rgb="FF00B0F0"/>
     <outlinePr showOutlineSymbols="0"/>
     <pageSetUpPr autoPageBreaks="0"/>
   </sheetPr>
   <dimension ref="A1:K45"/>
   <sheetViews>
     <sheetView tabSelected="1" showOutlineSymbols="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="10.75" defaultRowHeight="13.5" x14ac:dyDescent="0.15"/>
+  <sheetFormatPr defaultColWidth="10.77734375" defaultRowHeight="13.2" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="9.75" bestFit="1" customWidth="1"/>
-    <col min="2" max="2" width="9.25" customWidth="1"/>
+    <col min="1" max="1" width="9.77734375" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="9.21875" customWidth="1"/>
     <col min="3" max="11" width="8" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" ht="18.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="1" spans="1:11" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="35" t="s">
         <v>37</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="34"/>
       <c r="D1" s="34"/>
       <c r="E1" s="34"/>
       <c r="F1" s="34"/>
       <c r="G1" s="34"/>
       <c r="H1" s="34"/>
       <c r="I1" s="34"/>
       <c r="J1" s="34"/>
       <c r="K1" s="34"/>
     </row>
-    <row r="2" spans="1:11" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:11" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A2" s="3"/>
       <c r="B2" s="33"/>
       <c r="C2" s="33"/>
       <c r="D2" s="33"/>
       <c r="E2" s="33"/>
       <c r="F2" s="33"/>
       <c r="G2" s="33"/>
       <c r="H2" s="33"/>
       <c r="I2" s="33"/>
       <c r="J2" s="33"/>
       <c r="K2" s="32" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="3" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="3" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="41"/>
       <c r="B3" s="42"/>
       <c r="C3" s="42"/>
-      <c r="D3" s="89" t="s">
+      <c r="D3" s="87" t="s">
         <v>33</v>
       </c>
-      <c r="E3" s="90"/>
-[...7 lines deleted...]
-    <row r="4" spans="1:11" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="E3" s="88"/>
+      <c r="F3" s="88"/>
+      <c r="G3" s="88"/>
+      <c r="H3" s="88"/>
+      <c r="I3" s="88"/>
+      <c r="J3" s="88"/>
+      <c r="K3" s="89"/>
+    </row>
+    <row r="4" spans="1:11" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="49" t="s">
         <v>35</v>
       </c>
       <c r="B4" s="18" t="s">
         <v>36</v>
       </c>
       <c r="C4" s="18" t="s">
         <v>31</v>
       </c>
       <c r="D4" s="26" t="s">
         <v>30</v>
       </c>
       <c r="E4" s="25"/>
       <c r="F4" s="24"/>
       <c r="G4" s="23" t="s">
         <v>29</v>
       </c>
       <c r="H4" s="22"/>
       <c r="I4" s="22"/>
       <c r="J4" s="21"/>
       <c r="K4" s="20"/>
     </row>
-    <row r="5" spans="1:11" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="5" spans="1:11" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="43"/>
       <c r="B5" s="18"/>
       <c r="C5" s="18" t="s">
         <v>28</v>
       </c>
       <c r="D5" s="16" t="s">
         <v>9</v>
       </c>
       <c r="E5" s="17" t="s">
         <v>27</v>
       </c>
       <c r="F5" s="16" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="16" t="s">
         <v>12</v>
       </c>
       <c r="H5" s="16" t="s">
         <v>26</v>
       </c>
       <c r="I5" s="16" t="s">
         <v>25</v>
       </c>
       <c r="J5" s="16" t="s">
         <v>13</v>
       </c>
       <c r="K5" s="15" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="6" spans="1:11" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:11" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A6" s="45"/>
-      <c r="B6" s="92"/>
-[...2 lines deleted...]
-      <c r="E6" s="93" t="s">
+      <c r="B6" s="90"/>
+      <c r="C6" s="91"/>
+      <c r="D6" s="91"/>
+      <c r="E6" s="91" t="s">
         <v>24</v>
       </c>
-      <c r="F6" s="93" t="s">
+      <c r="F6" s="91" t="s">
         <v>23</v>
       </c>
-      <c r="G6" s="93"/>
-      <c r="H6" s="93" t="s">
+      <c r="G6" s="91"/>
+      <c r="H6" s="91" t="s">
         <v>22</v>
       </c>
-      <c r="I6" s="93" t="s">
+      <c r="I6" s="91" t="s">
         <v>21</v>
       </c>
-      <c r="J6" s="93" t="s">
+      <c r="J6" s="91" t="s">
         <v>46</v>
       </c>
-      <c r="K6" s="94"/>
-[...1 lines deleted...]
-    <row r="7" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="K6" s="92"/>
+    </row>
+    <row r="7" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="49" t="s">
         <v>11</v>
       </c>
       <c r="B7" s="47" t="s">
         <v>34</v>
       </c>
       <c r="C7" s="14">
-        <v>4386</v>
+        <v>4346</v>
       </c>
       <c r="D7" s="14">
-        <v>997</v>
+        <v>859</v>
       </c>
       <c r="E7" s="14">
-        <v>1056</v>
+        <v>1010</v>
       </c>
       <c r="F7" s="14">
-        <v>269</v>
+        <v>279</v>
       </c>
       <c r="G7" s="14">
-        <v>288</v>
+        <v>236</v>
       </c>
       <c r="H7" s="14">
-        <v>260</v>
+        <v>218</v>
       </c>
       <c r="I7" s="14">
-        <v>719</v>
+        <v>776</v>
       </c>
       <c r="J7" s="14">
-        <v>173</v>
+        <v>191</v>
       </c>
       <c r="K7" s="13">
-        <v>624</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+        <v>777</v>
+      </c>
+    </row>
+    <row r="8" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="49"/>
       <c r="B8" s="44" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="9">
-        <v>188</v>
+        <v>162</v>
       </c>
       <c r="D8" s="9">
-        <v>54</v>
+        <v>28</v>
       </c>
       <c r="E8" s="9">
-        <v>34</v>
+        <v>24</v>
       </c>
       <c r="F8" s="9">
         <v>0</v>
       </c>
       <c r="G8" s="9">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="H8" s="9">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="I8" s="9">
-        <v>26</v>
+        <v>19</v>
       </c>
       <c r="J8" s="9">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="K8" s="8">
-        <v>27</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="9" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="49"/>
       <c r="B9" s="44" t="s">
         <v>19</v>
       </c>
       <c r="C9" s="9">
-        <v>90</v>
+        <v>111</v>
       </c>
       <c r="D9" s="9">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="E9" s="9">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="F9" s="9">
         <v>0</v>
       </c>
       <c r="G9" s="9">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="H9" s="9">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="I9" s="9">
-        <v>9</v>
+        <v>21</v>
       </c>
       <c r="J9" s="9">
-        <v>2</v>
+        <v>11</v>
       </c>
       <c r="K9" s="8">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="10" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="49"/>
       <c r="B10" s="44" t="s">
         <v>18</v>
       </c>
       <c r="C10" s="9">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="D10" s="9">
-        <v>19</v>
+        <v>8</v>
       </c>
       <c r="E10" s="9">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="F10" s="9">
-        <v>18</v>
+        <v>27</v>
       </c>
       <c r="G10" s="9">
-        <v>157</v>
+        <v>153</v>
       </c>
       <c r="H10" s="9">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="I10" s="9">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="J10" s="9">
         <v>3</v>
       </c>
       <c r="K10" s="8">
-        <v>21</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="11" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="49"/>
       <c r="B11" s="44" t="s">
         <v>4</v>
       </c>
       <c r="C11" s="9">
-        <v>931</v>
+        <v>937</v>
       </c>
       <c r="D11" s="9">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="E11" s="9">
-        <v>257</v>
+        <v>286</v>
       </c>
       <c r="F11" s="9">
-        <v>214</v>
+        <v>187</v>
       </c>
       <c r="G11" s="9">
-        <v>87</v>
+        <v>63</v>
       </c>
       <c r="H11" s="9">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="I11" s="9">
-        <v>113</v>
+        <v>99</v>
       </c>
       <c r="J11" s="9">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="K11" s="8">
-        <v>123</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="12" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="49"/>
       <c r="B12" s="44" t="s">
         <v>5</v>
       </c>
       <c r="C12" s="9">
-        <v>705</v>
+        <v>747</v>
       </c>
       <c r="D12" s="9">
-        <v>198</v>
+        <v>174</v>
       </c>
       <c r="E12" s="9">
-        <v>230</v>
+        <v>226</v>
       </c>
       <c r="F12" s="9">
-        <v>22</v>
+        <v>43</v>
       </c>
       <c r="G12" s="9">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="H12" s="9">
-        <v>67</v>
+        <v>52</v>
       </c>
       <c r="I12" s="9">
-        <v>90</v>
+        <v>113</v>
       </c>
       <c r="J12" s="9">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="K12" s="8">
-        <v>73</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="13" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="49"/>
       <c r="B13" s="44" t="s">
         <v>0</v>
       </c>
       <c r="C13" s="9">
-        <v>485</v>
+        <v>430</v>
       </c>
       <c r="D13" s="9">
-        <v>137</v>
+        <v>109</v>
       </c>
       <c r="E13" s="9">
-        <v>147</v>
+        <v>121</v>
       </c>
       <c r="F13" s="9">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="G13" s="9">
         <v>2</v>
       </c>
       <c r="H13" s="9">
-        <v>48</v>
+        <v>35</v>
       </c>
       <c r="I13" s="9">
-        <v>71</v>
+        <v>64</v>
       </c>
       <c r="J13" s="9">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="K13" s="8">
-        <v>65</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="14" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="49"/>
       <c r="B14" s="44" t="s">
         <v>2</v>
       </c>
       <c r="C14" s="9">
-        <v>315</v>
+        <v>335</v>
       </c>
       <c r="D14" s="9">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="E14" s="9">
-        <v>102</v>
+        <v>86</v>
       </c>
       <c r="F14" s="9">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="G14" s="9">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H14" s="9">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="I14" s="9">
-        <v>47</v>
+        <v>58</v>
       </c>
       <c r="J14" s="9">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="K14" s="8">
-        <v>40</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="15" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="49"/>
       <c r="B15" s="44" t="s">
         <v>6</v>
       </c>
       <c r="C15" s="9">
-        <v>510</v>
+        <v>440</v>
       </c>
       <c r="D15" s="9">
-        <v>183</v>
+        <v>153</v>
       </c>
       <c r="E15" s="9">
-        <v>117</v>
+        <v>114</v>
       </c>
       <c r="F15" s="9">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="G15" s="9">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="H15" s="9">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="I15" s="9">
-        <v>87</v>
+        <v>66</v>
       </c>
       <c r="J15" s="9">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="K15" s="8">
-        <v>74</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="16" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="49"/>
       <c r="B16" s="44" t="s">
         <v>1</v>
       </c>
       <c r="C16" s="9">
-        <v>380</v>
+        <v>339</v>
       </c>
       <c r="D16" s="9">
-        <v>141</v>
+        <v>125</v>
       </c>
       <c r="E16" s="9">
-        <v>78</v>
+        <v>51</v>
       </c>
       <c r="F16" s="9">
         <v>1</v>
       </c>
       <c r="G16" s="9">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H16" s="9">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="I16" s="9">
-        <v>85</v>
+        <v>99</v>
       </c>
       <c r="J16" s="9">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="K16" s="8">
-        <v>40</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="17" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="49"/>
       <c r="B17" s="44" t="s">
         <v>7</v>
       </c>
       <c r="C17" s="9">
-        <v>154</v>
+        <v>162</v>
       </c>
       <c r="D17" s="9">
-        <v>24</v>
+        <v>19</v>
       </c>
       <c r="E17" s="9">
+        <v>20</v>
+      </c>
+      <c r="F17" s="9">
+        <v>0</v>
+      </c>
+      <c r="G17" s="9">
+        <v>0</v>
+      </c>
+      <c r="H17" s="9">
+        <v>1</v>
+      </c>
+      <c r="I17" s="9">
+        <v>84</v>
+      </c>
+      <c r="J17" s="9">
         <v>15</v>
       </c>
-      <c r="F17" s="9">
-[...13 lines deleted...]
-      </c>
       <c r="K17" s="8">
-        <v>22</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="18" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="49"/>
       <c r="B18" s="44" t="s">
         <v>8</v>
       </c>
       <c r="C18" s="9">
-        <v>254</v>
+        <v>299</v>
       </c>
       <c r="D18" s="9">
+        <v>5</v>
+      </c>
+      <c r="E18" s="9">
+        <v>9</v>
+      </c>
+      <c r="F18" s="9">
+        <v>1</v>
+      </c>
+      <c r="G18" s="9">
+        <v>0</v>
+      </c>
+      <c r="H18" s="9">
         <v>7</v>
       </c>
-      <c r="E18" s="9">
-[...10 lines deleted...]
-      </c>
       <c r="I18" s="9">
-        <v>69</v>
+        <v>103</v>
       </c>
       <c r="J18" s="9">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="K18" s="8">
-        <v>101</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:11" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="19" spans="1:11" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A19" s="50"/>
       <c r="B19" s="44" t="s">
         <v>10</v>
       </c>
       <c r="C19" s="9">
-        <v>91</v>
+        <v>100</v>
       </c>
       <c r="D19" s="9">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="E19" s="9">
-        <v>14</v>
+        <v>27</v>
       </c>
       <c r="F19" s="9">
         <v>6</v>
       </c>
       <c r="G19" s="9">
+        <v>4</v>
+      </c>
+      <c r="H19" s="9">
+        <v>0</v>
+      </c>
+      <c r="I19" s="9">
+        <v>26</v>
+      </c>
+      <c r="J19" s="9">
         <v>3</v>
       </c>
-      <c r="H19" s="9">
-[...7 lines deleted...]
-      </c>
       <c r="K19" s="8">
-        <v>22</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:11" ht="18" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="20" spans="1:11" ht="18" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
       <c r="A20" s="49" t="s">
         <v>14</v>
       </c>
       <c r="B20" s="48" t="s">
         <v>34</v>
       </c>
       <c r="C20" s="12">
-        <v>4043</v>
+        <v>4705</v>
       </c>
       <c r="D20" s="12">
-        <v>783</v>
+        <v>832</v>
       </c>
       <c r="E20" s="12">
-        <v>1177</v>
+        <v>1270</v>
       </c>
       <c r="F20" s="12">
-        <v>651</v>
+        <v>603</v>
       </c>
       <c r="G20" s="12">
-        <v>579</v>
+        <v>622</v>
       </c>
       <c r="H20" s="12">
-        <v>158</v>
+        <v>180</v>
       </c>
       <c r="I20" s="12">
-        <v>260</v>
+        <v>242</v>
       </c>
       <c r="J20" s="12">
-        <v>119</v>
+        <v>165</v>
       </c>
       <c r="K20" s="11">
-        <v>316</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+        <v>791</v>
+      </c>
+    </row>
+    <row r="21" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="49"/>
       <c r="B21" s="44" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="9">
-        <v>120</v>
+        <v>144</v>
       </c>
       <c r="D21" s="9">
-        <v>49</v>
+        <v>62</v>
       </c>
       <c r="E21" s="9">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="F21" s="9">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G21" s="9">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="H21" s="9">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="I21" s="9">
         <v>8</v>
       </c>
       <c r="J21" s="9">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="K21" s="8">
-        <v>13</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="22" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="49"/>
       <c r="B22" s="44" t="s">
         <v>19</v>
       </c>
       <c r="C22" s="9">
-        <v>71</v>
+        <v>105</v>
       </c>
       <c r="D22" s="9">
-        <v>34</v>
+        <v>21</v>
       </c>
       <c r="E22" s="9">
+        <v>20</v>
+      </c>
+      <c r="F22" s="9">
+        <v>0</v>
+      </c>
+      <c r="G22" s="9">
+        <v>13</v>
+      </c>
+      <c r="H22" s="9">
         <v>10</v>
       </c>
-      <c r="F22" s="9">
-[...2 lines deleted...]
-      <c r="G22" s="9">
+      <c r="I22" s="9">
         <v>8</v>
       </c>
-      <c r="H22" s="9">
-[...4 lines deleted...]
-      </c>
       <c r="J22" s="9">
-        <v>1</v>
+        <v>12</v>
       </c>
       <c r="K22" s="8">
-        <v>12</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="23" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="49"/>
       <c r="B23" s="44" t="s">
         <v>18</v>
       </c>
       <c r="C23" s="9">
-        <v>729</v>
+        <v>843</v>
       </c>
       <c r="D23" s="9">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="E23" s="9">
-        <v>92</v>
+        <v>102</v>
       </c>
       <c r="F23" s="9">
-        <v>181</v>
+        <v>189</v>
       </c>
       <c r="G23" s="9">
-        <v>424</v>
+        <v>451</v>
       </c>
       <c r="H23" s="9">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="I23" s="9">
         <v>5</v>
       </c>
       <c r="J23" s="9">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="K23" s="8">
-        <v>13</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="24" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="49"/>
       <c r="B24" s="44" t="s">
         <v>4</v>
       </c>
       <c r="C24" s="9">
-        <v>1081</v>
+        <v>1195</v>
       </c>
       <c r="D24" s="9">
-        <v>80</v>
+        <v>84</v>
       </c>
       <c r="E24" s="9">
-        <v>387</v>
+        <v>382</v>
       </c>
       <c r="F24" s="9">
-        <v>425</v>
+        <v>368</v>
       </c>
       <c r="G24" s="9">
-        <v>110</v>
+        <v>114</v>
       </c>
       <c r="H24" s="9">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="I24" s="9">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="J24" s="9">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="K24" s="8">
-        <v>29</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="25" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="49"/>
       <c r="B25" s="44" t="s">
         <v>5</v>
       </c>
       <c r="C25" s="9">
-        <v>575</v>
+        <v>681</v>
       </c>
       <c r="D25" s="9">
-        <v>147</v>
+        <v>157</v>
       </c>
       <c r="E25" s="9">
-        <v>263</v>
+        <v>281</v>
       </c>
       <c r="F25" s="9">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="G25" s="9">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="H25" s="9">
-        <v>53</v>
+        <v>64</v>
       </c>
       <c r="I25" s="9">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="J25" s="9">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="K25" s="8">
-        <v>40</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="26" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="49"/>
       <c r="B26" s="44" t="s">
         <v>0</v>
       </c>
       <c r="C26" s="9">
-        <v>361</v>
+        <v>386</v>
       </c>
       <c r="D26" s="9">
-        <v>134</v>
+        <v>111</v>
       </c>
       <c r="E26" s="9">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F26" s="9">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G26" s="9">
         <v>1</v>
       </c>
       <c r="H26" s="9">
         <v>30</v>
       </c>
       <c r="I26" s="9">
-        <v>13</v>
+        <v>22</v>
       </c>
       <c r="J26" s="9">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="K26" s="8">
-        <v>27</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="27" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="49"/>
       <c r="B27" s="44" t="s">
         <v>2</v>
       </c>
       <c r="C27" s="9">
-        <v>194</v>
+        <v>257</v>
       </c>
       <c r="D27" s="9">
-        <v>71</v>
+        <v>89</v>
       </c>
       <c r="E27" s="9">
-        <v>67</v>
+        <v>75</v>
       </c>
       <c r="F27" s="9">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G27" s="9">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="H27" s="9">
-        <v>14</v>
+        <v>24</v>
       </c>
       <c r="I27" s="9">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="J27" s="9">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="K27" s="8">
-        <v>24</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="28" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="49"/>
       <c r="B28" s="44" t="s">
         <v>6</v>
       </c>
       <c r="C28" s="9">
-        <v>303</v>
+        <v>372</v>
       </c>
       <c r="D28" s="9">
-        <v>141</v>
+        <v>124</v>
       </c>
       <c r="E28" s="9">
-        <v>96</v>
+        <v>103</v>
       </c>
       <c r="F28" s="9">
         <v>0</v>
       </c>
       <c r="G28" s="9">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="H28" s="9">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="I28" s="9">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="J28" s="9">
-        <v>5</v>
+        <v>21</v>
       </c>
       <c r="K28" s="8">
-        <v>23</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="29" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="49"/>
       <c r="B29" s="44" t="s">
         <v>1</v>
       </c>
       <c r="C29" s="9">
-        <v>197</v>
+        <v>305</v>
       </c>
       <c r="D29" s="9">
-        <v>84</v>
+        <v>116</v>
       </c>
       <c r="E29" s="9">
-        <v>46</v>
+        <v>73</v>
       </c>
       <c r="F29" s="9">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="G29" s="9">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="H29" s="9">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="I29" s="9">
-        <v>15</v>
+        <v>24</v>
       </c>
       <c r="J29" s="9">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="K29" s="8">
-        <v>27</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="30" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="49"/>
       <c r="B30" s="44" t="s">
         <v>7</v>
       </c>
       <c r="C30" s="9">
-        <v>78</v>
+        <v>90</v>
       </c>
       <c r="D30" s="9">
-        <v>12</v>
+        <v>24</v>
       </c>
       <c r="E30" s="9">
+        <v>17</v>
+      </c>
+      <c r="F30" s="9">
+        <v>3</v>
+      </c>
+      <c r="G30" s="9">
+        <v>0</v>
+      </c>
+      <c r="H30" s="9">
+        <v>0</v>
+      </c>
+      <c r="I30" s="9">
+        <v>13</v>
+      </c>
+      <c r="J30" s="9">
+        <v>17</v>
+      </c>
+      <c r="K30" s="8">
         <v>16</v>
       </c>
-      <c r="F30" s="9">
-[...18 lines deleted...]
-    <row r="31" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+    </row>
+    <row r="31" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="49"/>
       <c r="B31" s="44" t="s">
         <v>8</v>
       </c>
       <c r="C31" s="9">
-        <v>235</v>
+        <v>228</v>
       </c>
       <c r="D31" s="9">
-        <v>3</v>
+        <v>11</v>
       </c>
       <c r="E31" s="9">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="F31" s="9">
         <v>0</v>
       </c>
       <c r="G31" s="9">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H31" s="9">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="I31" s="9">
-        <v>107</v>
+        <v>72</v>
       </c>
       <c r="J31" s="9">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="K31" s="8">
-        <v>83</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:11" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="32" spans="1:11" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A32" s="50"/>
       <c r="B32" s="44" t="s">
         <v>10</v>
       </c>
       <c r="C32" s="9">
         <v>99</v>
       </c>
       <c r="D32" s="9">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="E32" s="9">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="F32" s="9">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="G32" s="9">
+        <v>11</v>
+      </c>
+      <c r="H32" s="9">
+        <v>0</v>
+      </c>
+      <c r="I32" s="9">
+        <v>7</v>
+      </c>
+      <c r="J32" s="9">
+        <v>5</v>
+      </c>
+      <c r="K32" s="8">
         <v>9</v>
       </c>
-      <c r="H32" s="9">
-[...12 lines deleted...]
-    <row r="33" spans="1:11" ht="18" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+    </row>
+    <row r="33" spans="1:11" ht="18" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
       <c r="A33" s="49" t="s">
         <v>15</v>
       </c>
       <c r="B33" s="48" t="s">
         <v>34</v>
       </c>
       <c r="C33" s="12">
-        <v>4256</v>
+        <v>4277</v>
       </c>
       <c r="D33" s="12">
-        <v>1058</v>
+        <v>981</v>
       </c>
       <c r="E33" s="12">
-        <v>536</v>
+        <v>541</v>
       </c>
       <c r="F33" s="12">
-        <v>213</v>
+        <v>191</v>
       </c>
       <c r="G33" s="12">
-        <v>97</v>
+        <v>114</v>
       </c>
       <c r="H33" s="12">
-        <v>559</v>
+        <v>582</v>
       </c>
       <c r="I33" s="12">
-        <v>307</v>
+        <v>394</v>
       </c>
       <c r="J33" s="12">
-        <v>862</v>
+        <v>851</v>
       </c>
       <c r="K33" s="11">
-        <v>624</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+        <v>623</v>
+      </c>
+    </row>
+    <row r="34" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="43"/>
       <c r="B34" s="44" t="s">
         <v>20</v>
       </c>
       <c r="C34" s="9">
-        <v>210</v>
+        <v>179</v>
       </c>
       <c r="D34" s="9">
-        <v>44</v>
+        <v>36</v>
       </c>
       <c r="E34" s="9">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="F34" s="9">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G34" s="9">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="H34" s="9">
         <v>32</v>
       </c>
       <c r="I34" s="9">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="J34" s="9">
-        <v>79</v>
+        <v>53</v>
       </c>
       <c r="K34" s="8">
-        <v>21</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="35" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="43"/>
       <c r="B35" s="44" t="s">
         <v>19</v>
       </c>
       <c r="C35" s="9">
-        <v>83</v>
+        <v>113</v>
       </c>
       <c r="D35" s="9">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="E35" s="9">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="F35" s="9">
         <v>0</v>
       </c>
       <c r="G35" s="9">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="H35" s="9">
-        <v>13</v>
+        <v>27</v>
       </c>
       <c r="I35" s="9">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="J35" s="9">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="K35" s="8">
-        <v>17</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="36" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="43"/>
       <c r="B36" s="44" t="s">
         <v>18</v>
       </c>
       <c r="C36" s="9">
-        <v>247</v>
+        <v>253</v>
       </c>
       <c r="D36" s="9">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="E36" s="9">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="F36" s="9">
-        <v>59</v>
+        <v>44</v>
       </c>
       <c r="G36" s="9">
-        <v>44</v>
+        <v>57</v>
       </c>
       <c r="H36" s="9">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="I36" s="9">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="J36" s="9">
-        <v>34</v>
+        <v>30</v>
       </c>
       <c r="K36" s="8">
         <v>23</v>
       </c>
     </row>
-    <row r="37" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="37" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="43"/>
       <c r="B37" s="44" t="s">
         <v>4</v>
       </c>
       <c r="C37" s="9">
-        <v>763</v>
+        <v>723</v>
       </c>
       <c r="D37" s="9">
         <v>137</v>
       </c>
       <c r="E37" s="9">
-        <v>146</v>
+        <v>139</v>
       </c>
       <c r="F37" s="9">
-        <v>141</v>
+        <v>130</v>
       </c>
       <c r="G37" s="9">
         <v>21</v>
       </c>
       <c r="H37" s="9">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="I37" s="9">
-        <v>46</v>
+        <v>41</v>
       </c>
       <c r="J37" s="9">
-        <v>112</v>
+        <v>95</v>
       </c>
       <c r="K37" s="8">
-        <v>83</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="38" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="43"/>
       <c r="B38" s="44" t="s">
         <v>5</v>
       </c>
       <c r="C38" s="9">
-        <v>753</v>
+        <v>756</v>
       </c>
       <c r="D38" s="9">
-        <v>226</v>
+        <v>197</v>
       </c>
       <c r="E38" s="9">
-        <v>112</v>
+        <v>121</v>
       </c>
       <c r="F38" s="9">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="G38" s="9">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H38" s="9">
-        <v>163</v>
+        <v>148</v>
       </c>
       <c r="I38" s="9">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="J38" s="9">
-        <v>137</v>
+        <v>148</v>
       </c>
       <c r="K38" s="8">
-        <v>59</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="39" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="43"/>
       <c r="B39" s="44" t="s">
         <v>0</v>
       </c>
       <c r="C39" s="9">
-        <v>531</v>
+        <v>506</v>
       </c>
       <c r="D39" s="9">
-        <v>168</v>
+        <v>161</v>
       </c>
       <c r="E39" s="9">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="F39" s="9">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G39" s="9">
         <v>1</v>
       </c>
       <c r="H39" s="9">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="I39" s="9">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="J39" s="9">
-        <v>130</v>
+        <v>111</v>
       </c>
       <c r="K39" s="8">
-        <v>52</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="40" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A40" s="43"/>
       <c r="B40" s="44" t="s">
         <v>2</v>
       </c>
       <c r="C40" s="9">
-        <v>288</v>
+        <v>311</v>
       </c>
       <c r="D40" s="9">
-        <v>97</v>
+        <v>78</v>
       </c>
       <c r="E40" s="9">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="F40" s="9">
         <v>1</v>
       </c>
       <c r="G40" s="9">
         <v>3</v>
       </c>
       <c r="H40" s="9">
-        <v>52</v>
+        <v>65</v>
       </c>
       <c r="I40" s="9">
-        <v>18</v>
+        <v>26</v>
       </c>
       <c r="J40" s="9">
-        <v>57</v>
+        <v>67</v>
       </c>
       <c r="K40" s="8">
-        <v>26</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="41" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="43"/>
       <c r="B41" s="44" t="s">
         <v>6</v>
       </c>
       <c r="C41" s="9">
-        <v>500</v>
+        <v>504</v>
       </c>
       <c r="D41" s="9">
-        <v>179</v>
+        <v>166</v>
       </c>
       <c r="E41" s="9">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="F41" s="9">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="G41" s="9">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="H41" s="9">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="I41" s="9">
-        <v>31</v>
+        <v>41</v>
       </c>
       <c r="J41" s="9">
-        <v>100</v>
+        <v>107</v>
       </c>
       <c r="K41" s="8">
-        <v>46</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="42" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A42" s="43"/>
       <c r="B42" s="44" t="s">
         <v>1</v>
       </c>
       <c r="C42" s="9">
-        <v>378</v>
+        <v>384</v>
       </c>
       <c r="D42" s="9">
         <v>123</v>
       </c>
       <c r="E42" s="9">
-        <v>36</v>
+        <v>31</v>
       </c>
       <c r="F42" s="9">
         <v>0</v>
       </c>
       <c r="G42" s="9">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="H42" s="9">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="I42" s="9">
-        <v>40</v>
+        <v>63</v>
       </c>
       <c r="J42" s="9">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="K42" s="8">
-        <v>64</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="43" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A43" s="43"/>
       <c r="B43" s="44" t="s">
         <v>7</v>
       </c>
       <c r="C43" s="9">
-        <v>96</v>
+        <v>106</v>
       </c>
       <c r="D43" s="9">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="E43" s="9">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="F43" s="9">
         <v>0</v>
       </c>
       <c r="G43" s="9">
         <v>0</v>
       </c>
       <c r="H43" s="9">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="I43" s="9">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="J43" s="9">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="K43" s="8">
-        <v>17</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="44" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A44" s="43"/>
       <c r="B44" s="44" t="s">
         <v>8</v>
       </c>
       <c r="C44" s="9">
-        <v>325</v>
+        <v>343</v>
       </c>
       <c r="D44" s="9">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="E44" s="9">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="F44" s="9">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G44" s="9">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H44" s="9">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="I44" s="9">
-        <v>36</v>
+        <v>56</v>
       </c>
       <c r="J44" s="9">
-        <v>64</v>
+        <v>79</v>
       </c>
       <c r="K44" s="8">
-        <v>203</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:11" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="45" spans="1:11" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A45" s="45"/>
       <c r="B45" s="46" t="s">
         <v>10</v>
       </c>
       <c r="C45" s="6">
-        <v>82</v>
+        <v>99</v>
       </c>
       <c r="D45" s="6">
-        <v>22</v>
+        <v>30</v>
       </c>
       <c r="E45" s="6">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F45" s="6">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G45" s="6">
         <v>3</v>
       </c>
       <c r="H45" s="6">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="I45" s="6">
         <v>8</v>
       </c>
       <c r="J45" s="6">
+        <v>14</v>
+      </c>
+      <c r="K45" s="5">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>13</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="8"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.59055118110236227" bottom="0.39370078740157483" header="0.51181102362204722" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" firstPageNumber="20" orientation="portrait" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter scaleWithDoc="0" alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9C3BDD39-C6AF-4DE9-BAF5-1F63F916B855}">
   <sheetPr>
     <tabColor rgb="FF00B0F0"/>
     <outlinePr showOutlineSymbols="0"/>
     <pageSetUpPr autoPageBreaks="0"/>
   </sheetPr>
   <dimension ref="A1:K45"/>
   <sheetViews>
     <sheetView showOutlineSymbols="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="10.75" defaultRowHeight="13.5" x14ac:dyDescent="0.15"/>
+  <sheetFormatPr defaultColWidth="10.77734375" defaultRowHeight="13.2" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="9.75" bestFit="1" customWidth="1"/>
-    <col min="2" max="2" width="9.25" customWidth="1"/>
+    <col min="1" max="1" width="9.77734375" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="9.21875" customWidth="1"/>
     <col min="3" max="11" width="8" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="1" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="35" t="s">
         <v>44</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="34"/>
       <c r="D1" s="34"/>
       <c r="E1" s="34"/>
       <c r="F1" s="34"/>
       <c r="G1" s="34"/>
       <c r="H1" s="34"/>
       <c r="I1" s="34"/>
       <c r="J1" s="34"/>
       <c r="K1" s="34"/>
     </row>
-    <row r="2" spans="1:11" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:11" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A2" s="3"/>
       <c r="B2" s="33"/>
       <c r="C2" s="33"/>
       <c r="D2" s="33"/>
       <c r="E2" s="33"/>
       <c r="F2" s="33"/>
       <c r="G2" s="33"/>
       <c r="H2" s="33"/>
       <c r="I2" s="33"/>
       <c r="J2" s="33"/>
       <c r="K2" s="32" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="3" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="3" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="41"/>
       <c r="B3" s="42"/>
       <c r="C3" s="42"/>
-      <c r="D3" s="89" t="s">
+      <c r="D3" s="87" t="s">
         <v>33</v>
       </c>
-      <c r="E3" s="90"/>
-[...7 lines deleted...]
-    <row r="4" spans="1:11" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="E3" s="88"/>
+      <c r="F3" s="88"/>
+      <c r="G3" s="88"/>
+      <c r="H3" s="88"/>
+      <c r="I3" s="88"/>
+      <c r="J3" s="88"/>
+      <c r="K3" s="89"/>
+    </row>
+    <row r="4" spans="1:11" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="49" t="s">
         <v>35</v>
       </c>
       <c r="B4" s="18" t="s">
         <v>36</v>
       </c>
       <c r="C4" s="18" t="s">
         <v>31</v>
       </c>
       <c r="D4" s="26" t="s">
         <v>30</v>
       </c>
       <c r="E4" s="25"/>
       <c r="F4" s="24"/>
       <c r="G4" s="23" t="s">
         <v>29</v>
       </c>
       <c r="H4" s="22"/>
       <c r="I4" s="22"/>
       <c r="J4" s="21"/>
       <c r="K4" s="20"/>
     </row>
-    <row r="5" spans="1:11" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="5" spans="1:11" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="43"/>
       <c r="B5" s="18"/>
       <c r="C5" s="18" t="s">
         <v>28</v>
       </c>
       <c r="D5" s="16" t="s">
         <v>9</v>
       </c>
       <c r="E5" s="17" t="s">
         <v>27</v>
       </c>
       <c r="F5" s="16" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="16" t="s">
         <v>12</v>
       </c>
       <c r="H5" s="16" t="s">
         <v>26</v>
       </c>
       <c r="I5" s="16" t="s">
         <v>25</v>
       </c>
       <c r="J5" s="16" t="s">
         <v>13</v>
       </c>
       <c r="K5" s="15" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="6" spans="1:11" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:11" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A6" s="45"/>
-      <c r="B6" s="92"/>
-[...2 lines deleted...]
-      <c r="E6" s="93" t="s">
+      <c r="B6" s="90"/>
+      <c r="C6" s="91"/>
+      <c r="D6" s="91"/>
+      <c r="E6" s="91" t="s">
         <v>24</v>
       </c>
-      <c r="F6" s="93" t="s">
+      <c r="F6" s="91" t="s">
         <v>23</v>
       </c>
-      <c r="G6" s="93"/>
-      <c r="H6" s="93" t="s">
+      <c r="G6" s="91"/>
+      <c r="H6" s="91" t="s">
         <v>22</v>
       </c>
-      <c r="I6" s="93" t="s">
+      <c r="I6" s="91" t="s">
         <v>21</v>
       </c>
-      <c r="J6" s="93" t="s">
+      <c r="J6" s="91" t="s">
         <v>46</v>
       </c>
-      <c r="K6" s="94"/>
-[...1 lines deleted...]
-    <row r="7" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="K6" s="92"/>
+    </row>
+    <row r="7" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="49" t="s">
         <v>11</v>
       </c>
       <c r="B7" s="47" t="s">
         <v>34</v>
       </c>
       <c r="C7" s="14">
-        <v>2738</v>
+        <v>2589</v>
       </c>
       <c r="D7" s="14">
-        <v>820</v>
+        <v>689</v>
       </c>
       <c r="E7" s="14">
-        <v>684</v>
+        <v>639</v>
       </c>
       <c r="F7" s="14">
-        <v>161</v>
+        <v>171</v>
       </c>
       <c r="G7" s="14">
-        <v>158</v>
+        <v>131</v>
       </c>
       <c r="H7" s="14">
-        <v>59</v>
+        <v>50</v>
       </c>
       <c r="I7" s="14">
-        <v>450</v>
+        <v>430</v>
       </c>
       <c r="J7" s="14">
-        <v>99</v>
+        <v>125</v>
       </c>
       <c r="K7" s="13">
-        <v>307</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+        <v>354</v>
+      </c>
+    </row>
+    <row r="8" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="49"/>
       <c r="B8" s="44" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="9">
-        <v>95</v>
+        <v>77</v>
       </c>
       <c r="D8" s="9">
-        <v>43</v>
+        <v>21</v>
       </c>
       <c r="E8" s="9">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="F8" s="9">
         <v>0</v>
       </c>
       <c r="G8" s="9">
         <v>0</v>
       </c>
       <c r="H8" s="9">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="I8" s="9">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="J8" s="9">
-        <v>5</v>
+        <v>11</v>
       </c>
       <c r="K8" s="8">
-        <v>12</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="9" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="49"/>
       <c r="B9" s="44" t="s">
         <v>19</v>
       </c>
       <c r="C9" s="9">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="D9" s="9">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="E9" s="9">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="F9" s="9">
         <v>0</v>
       </c>
       <c r="G9" s="9">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H9" s="9">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="I9" s="9">
         <v>7</v>
       </c>
       <c r="J9" s="9">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="K9" s="8">
-        <v>4</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="10" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="49"/>
       <c r="B10" s="44" t="s">
         <v>18</v>
       </c>
       <c r="C10" s="9">
-        <v>173</v>
+        <v>153</v>
       </c>
       <c r="D10" s="9">
-        <v>17</v>
+        <v>6</v>
       </c>
       <c r="E10" s="9">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="F10" s="9">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="G10" s="9">
-        <v>95</v>
+        <v>87</v>
       </c>
       <c r="H10" s="9">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I10" s="9">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="J10" s="9">
         <v>1</v>
       </c>
       <c r="K10" s="8">
-        <v>7</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="11" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="49"/>
       <c r="B11" s="44" t="s">
         <v>4</v>
       </c>
       <c r="C11" s="9">
-        <v>532</v>
+        <v>537</v>
       </c>
       <c r="D11" s="9">
-        <v>76</v>
+        <v>91</v>
       </c>
       <c r="E11" s="9">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="F11" s="9">
-        <v>123</v>
+        <v>112</v>
       </c>
       <c r="G11" s="9">
-        <v>50</v>
+        <v>38</v>
       </c>
       <c r="H11" s="9">
+        <v>8</v>
+      </c>
+      <c r="I11" s="9">
+        <v>52</v>
+      </c>
+      <c r="J11" s="9">
         <v>7</v>
       </c>
-      <c r="I11" s="9">
-[...4 lines deleted...]
-      </c>
       <c r="K11" s="8">
-        <v>63</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="12" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="49"/>
       <c r="B12" s="44" t="s">
         <v>5</v>
       </c>
       <c r="C12" s="9">
-        <v>432</v>
+        <v>437</v>
       </c>
       <c r="D12" s="9">
-        <v>149</v>
+        <v>131</v>
       </c>
       <c r="E12" s="9">
-        <v>146</v>
+        <v>138</v>
       </c>
       <c r="F12" s="9">
-        <v>19</v>
+        <v>32</v>
       </c>
       <c r="G12" s="9">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="H12" s="9">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="I12" s="9">
         <v>56</v>
       </c>
       <c r="J12" s="9">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="K12" s="8">
-        <v>29</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="13" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="49"/>
       <c r="B13" s="44" t="s">
         <v>0</v>
       </c>
       <c r="C13" s="9">
-        <v>318</v>
+        <v>269</v>
       </c>
       <c r="D13" s="9">
-        <v>118</v>
+        <v>83</v>
       </c>
       <c r="E13" s="9">
-        <v>101</v>
+        <v>84</v>
       </c>
       <c r="F13" s="9">
         <v>3</v>
       </c>
       <c r="G13" s="9">
         <v>1</v>
       </c>
       <c r="H13" s="9">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="I13" s="9">
-        <v>47</v>
+        <v>36</v>
       </c>
       <c r="J13" s="9">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="K13" s="8">
-        <v>32</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="14" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="49"/>
       <c r="B14" s="44" t="s">
         <v>2</v>
       </c>
       <c r="C14" s="9">
-        <v>215</v>
+        <v>202</v>
       </c>
       <c r="D14" s="9">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="E14" s="9">
-        <v>68</v>
+        <v>58</v>
       </c>
       <c r="F14" s="9">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G14" s="9">
         <v>1</v>
       </c>
       <c r="H14" s="9">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="I14" s="9">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="J14" s="9">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="K14" s="8">
-        <v>22</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="15" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="49"/>
       <c r="B15" s="44" t="s">
         <v>6</v>
       </c>
       <c r="C15" s="9">
-        <v>350</v>
+        <v>305</v>
       </c>
       <c r="D15" s="9">
-        <v>156</v>
+        <v>133</v>
       </c>
       <c r="E15" s="9">
-        <v>75</v>
+        <v>84</v>
       </c>
       <c r="F15" s="9">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G15" s="9">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H15" s="9">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="I15" s="9">
-        <v>62</v>
+        <v>41</v>
       </c>
       <c r="J15" s="9">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="K15" s="8">
-        <v>38</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="16" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="49"/>
       <c r="B16" s="44" t="s">
         <v>1</v>
       </c>
       <c r="C16" s="9">
-        <v>278</v>
+        <v>242</v>
       </c>
       <c r="D16" s="9">
-        <v>129</v>
+        <v>107</v>
       </c>
       <c r="E16" s="9">
-        <v>57</v>
+        <v>43</v>
       </c>
       <c r="F16" s="9">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G16" s="9">
         <v>0</v>
       </c>
       <c r="H16" s="9">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="I16" s="9">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="J16" s="9">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="K16" s="8">
-        <v>22</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="17" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="49"/>
       <c r="B17" s="44" t="s">
         <v>7</v>
       </c>
       <c r="C17" s="9">
-        <v>117</v>
+        <v>124</v>
       </c>
       <c r="D17" s="9">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="E17" s="9">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="F17" s="9">
         <v>0</v>
       </c>
       <c r="G17" s="9">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H17" s="9">
         <v>0</v>
       </c>
       <c r="I17" s="9">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="J17" s="9">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="K17" s="8">
-        <v>12</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="18" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="49"/>
       <c r="B18" s="44" t="s">
         <v>8</v>
       </c>
       <c r="C18" s="9">
-        <v>159</v>
+        <v>167</v>
       </c>
       <c r="D18" s="9">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="E18" s="9">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="F18" s="9">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G18" s="9">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H18" s="9">
         <v>2</v>
       </c>
       <c r="I18" s="9">
-        <v>39</v>
+        <v>62</v>
       </c>
       <c r="J18" s="9">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="K18" s="8">
-        <v>60</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:11" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="19" spans="1:11" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A19" s="50"/>
       <c r="B19" s="44" t="s">
         <v>10</v>
       </c>
       <c r="C19" s="9">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="D19" s="9">
+        <v>8</v>
+      </c>
+      <c r="E19" s="9">
+        <v>10</v>
+      </c>
+      <c r="F19" s="9">
+        <v>4</v>
+      </c>
+      <c r="G19" s="9">
+        <v>0</v>
+      </c>
+      <c r="H19" s="9">
+        <v>0</v>
+      </c>
+      <c r="I19" s="9">
         <v>5</v>
       </c>
-      <c r="E19" s="9">
-[...13 lines deleted...]
-      </c>
       <c r="J19" s="9">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="K19" s="8">
-        <v>6</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:11" ht="18" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="20" spans="1:11" ht="18" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
       <c r="A20" s="49" t="s">
         <v>14</v>
       </c>
       <c r="B20" s="48" t="s">
         <v>34</v>
       </c>
       <c r="C20" s="12">
-        <v>2215</v>
+        <v>2601</v>
       </c>
       <c r="D20" s="12">
-        <v>604</v>
+        <v>636</v>
       </c>
       <c r="E20" s="12">
-        <v>670</v>
+        <v>755</v>
       </c>
       <c r="F20" s="12">
-        <v>317</v>
+        <v>332</v>
       </c>
       <c r="G20" s="12">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="H20" s="12">
-        <v>23</v>
+        <v>39</v>
       </c>
       <c r="I20" s="12">
-        <v>127</v>
+        <v>94</v>
       </c>
       <c r="J20" s="12">
-        <v>62</v>
+        <v>77</v>
       </c>
       <c r="K20" s="11">
-        <v>125</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+        <v>383</v>
+      </c>
+    </row>
+    <row r="21" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="49"/>
       <c r="B21" s="44" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="9">
-        <v>64</v>
+        <v>75</v>
       </c>
       <c r="D21" s="9">
-        <v>31</v>
+        <v>49</v>
       </c>
       <c r="E21" s="9">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="F21" s="9">
         <v>0</v>
       </c>
       <c r="G21" s="9">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H21" s="9">
         <v>0</v>
       </c>
       <c r="I21" s="9">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J21" s="9">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="K21" s="8">
         <v>5</v>
       </c>
     </row>
-    <row r="22" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="22" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="49"/>
       <c r="B22" s="44" t="s">
         <v>19</v>
       </c>
       <c r="C22" s="9">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="D22" s="9">
-        <v>28</v>
+        <v>17</v>
       </c>
       <c r="E22" s="9">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="F22" s="9">
         <v>0</v>
       </c>
       <c r="G22" s="9">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="H22" s="9">
         <v>0</v>
       </c>
       <c r="I22" s="9">
         <v>1</v>
       </c>
       <c r="J22" s="9">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="K22" s="8">
-        <v>1</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="23" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="49"/>
       <c r="B23" s="44" t="s">
         <v>18</v>
       </c>
       <c r="C23" s="9">
-        <v>371</v>
+        <v>454</v>
       </c>
       <c r="D23" s="9">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="E23" s="9">
-        <v>57</v>
+        <v>69</v>
       </c>
       <c r="F23" s="9">
-        <v>102</v>
+        <v>127</v>
       </c>
       <c r="G23" s="9">
-        <v>196</v>
+        <v>205</v>
       </c>
       <c r="H23" s="9">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I23" s="9">
+        <v>3</v>
+      </c>
+      <c r="J23" s="9">
         <v>2</v>
       </c>
-      <c r="J23" s="9">
-[...1 lines deleted...]
-      </c>
       <c r="K23" s="8">
-        <v>6</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="24" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="49"/>
       <c r="B24" s="44" t="s">
         <v>4</v>
       </c>
       <c r="C24" s="9">
-        <v>549</v>
+        <v>618</v>
       </c>
       <c r="D24" s="9">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="E24" s="9">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="F24" s="9">
-        <v>197</v>
+        <v>184</v>
       </c>
       <c r="G24" s="9">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="H24" s="9">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="I24" s="9">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="J24" s="9">
         <v>3</v>
       </c>
       <c r="K24" s="8">
-        <v>17</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="25" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="49"/>
       <c r="B25" s="44" t="s">
         <v>5</v>
       </c>
       <c r="C25" s="9">
-        <v>305</v>
+        <v>374</v>
       </c>
       <c r="D25" s="9">
-        <v>98</v>
+        <v>115</v>
       </c>
       <c r="E25" s="9">
-        <v>145</v>
+        <v>155</v>
       </c>
       <c r="F25" s="9">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="G25" s="9">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="H25" s="9">
-        <v>8</v>
+        <v>21</v>
       </c>
       <c r="I25" s="9">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="J25" s="9">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="K25" s="8">
-        <v>11</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="26" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="49"/>
       <c r="B26" s="44" t="s">
         <v>0</v>
       </c>
       <c r="C26" s="9">
-        <v>233</v>
+        <v>237</v>
       </c>
       <c r="D26" s="9">
-        <v>111</v>
+        <v>83</v>
       </c>
       <c r="E26" s="9">
-        <v>92</v>
+        <v>96</v>
       </c>
       <c r="F26" s="9">
         <v>1</v>
       </c>
       <c r="G26" s="9">
         <v>0</v>
       </c>
       <c r="H26" s="9">
+        <v>2</v>
+      </c>
+      <c r="I26" s="9">
+        <v>10</v>
+      </c>
+      <c r="J26" s="9">
         <v>6</v>
       </c>
-      <c r="I26" s="9">
-[...4 lines deleted...]
-      </c>
       <c r="K26" s="8">
-        <v>11</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="27" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="49"/>
       <c r="B27" s="44" t="s">
         <v>2</v>
       </c>
       <c r="C27" s="9">
-        <v>122</v>
+        <v>168</v>
       </c>
       <c r="D27" s="9">
-        <v>59</v>
+        <v>75</v>
       </c>
       <c r="E27" s="9">
-        <v>43</v>
+        <v>56</v>
       </c>
       <c r="F27" s="9">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G27" s="9">
         <v>0</v>
       </c>
       <c r="H27" s="9">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="I27" s="9">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="J27" s="9">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="K27" s="8">
-        <v>9</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="28" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="49"/>
       <c r="B28" s="44" t="s">
         <v>6</v>
       </c>
       <c r="C28" s="9">
-        <v>199</v>
+        <v>232</v>
       </c>
       <c r="D28" s="9">
-        <v>120</v>
+        <v>98</v>
       </c>
       <c r="E28" s="9">
-        <v>56</v>
+        <v>70</v>
       </c>
       <c r="F28" s="9">
         <v>0</v>
       </c>
       <c r="G28" s="9">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H28" s="9">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="I28" s="9">
+        <v>7</v>
+      </c>
+      <c r="J28" s="9">
         <v>10</v>
       </c>
-      <c r="J28" s="9">
-[...1 lines deleted...]
-      </c>
       <c r="K28" s="8">
-        <v>6</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="29" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="49"/>
       <c r="B29" s="44" t="s">
         <v>1</v>
       </c>
       <c r="C29" s="9">
-        <v>136</v>
+        <v>195</v>
       </c>
       <c r="D29" s="9">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="E29" s="9">
-        <v>32</v>
+        <v>49</v>
       </c>
       <c r="F29" s="9">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G29" s="9">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H29" s="9">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I29" s="9">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="J29" s="9">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="K29" s="8">
-        <v>14</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="30" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="49"/>
       <c r="B30" s="44" t="s">
         <v>7</v>
       </c>
       <c r="C30" s="9">
-        <v>50</v>
+        <v>69</v>
       </c>
       <c r="D30" s="9">
-        <v>8</v>
+        <v>22</v>
       </c>
       <c r="E30" s="9">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="F30" s="9">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G30" s="9">
         <v>0</v>
       </c>
       <c r="H30" s="9">
         <v>0</v>
       </c>
       <c r="I30" s="9">
-        <v>12</v>
+        <v>4</v>
       </c>
       <c r="J30" s="9">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="K30" s="8">
-        <v>7</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="31" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="49"/>
       <c r="B31" s="44" t="s">
         <v>8</v>
       </c>
       <c r="C31" s="9">
-        <v>111</v>
+        <v>109</v>
       </c>
       <c r="D31" s="9">
-        <v>3</v>
+        <v>11</v>
       </c>
       <c r="E31" s="9">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="F31" s="9">
         <v>0</v>
       </c>
       <c r="G31" s="9">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H31" s="9">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="I31" s="9">
-        <v>54</v>
+        <v>30</v>
       </c>
       <c r="J31" s="9">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="K31" s="8">
-        <v>36</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:11" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="32" spans="1:11" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A32" s="50"/>
       <c r="B32" s="44" t="s">
         <v>10</v>
       </c>
       <c r="C32" s="9">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="D32" s="9">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="E32" s="9">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="F32" s="9">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G32" s="9">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="H32" s="9">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I32" s="9">
+        <v>0</v>
+      </c>
+      <c r="J32" s="9">
+        <v>1</v>
+      </c>
+      <c r="K32" s="8">
         <v>4</v>
       </c>
-      <c r="J32" s="9">
-[...6 lines deleted...]
-    <row r="33" spans="1:11" ht="18" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+    </row>
+    <row r="33" spans="1:11" ht="18" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
       <c r="A33" s="49" t="s">
         <v>15</v>
       </c>
       <c r="B33" s="48" t="s">
         <v>34</v>
       </c>
       <c r="C33" s="12">
-        <v>2475</v>
+        <v>2423</v>
       </c>
       <c r="D33" s="12">
-        <v>792</v>
+        <v>732</v>
       </c>
       <c r="E33" s="12">
-        <v>317</v>
+        <v>286</v>
       </c>
       <c r="F33" s="12">
-        <v>116</v>
+        <v>112</v>
       </c>
       <c r="G33" s="12">
-        <v>61</v>
+        <v>53</v>
       </c>
       <c r="H33" s="12">
-        <v>214</v>
+        <v>224</v>
       </c>
       <c r="I33" s="12">
-        <v>148</v>
+        <v>180</v>
       </c>
       <c r="J33" s="12">
-        <v>555</v>
+        <v>539</v>
       </c>
       <c r="K33" s="11">
-        <v>272</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="34" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="43"/>
       <c r="B34" s="44" t="s">
         <v>20</v>
       </c>
       <c r="C34" s="9">
-        <v>123</v>
+        <v>87</v>
       </c>
       <c r="D34" s="9">
-        <v>35</v>
+        <v>25</v>
       </c>
       <c r="E34" s="9">
-        <v>11</v>
+        <v>4</v>
       </c>
       <c r="F34" s="9">
         <v>0</v>
       </c>
       <c r="G34" s="9">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H34" s="9">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="I34" s="9">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="J34" s="9">
-        <v>58</v>
+        <v>36</v>
       </c>
       <c r="K34" s="8">
-        <v>9</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="35" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="43"/>
       <c r="B35" s="44" t="s">
         <v>19</v>
       </c>
       <c r="C35" s="9">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="D35" s="9">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E35" s="9">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="F35" s="9">
         <v>0</v>
       </c>
       <c r="G35" s="9">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="H35" s="9">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="I35" s="9">
         <v>2</v>
       </c>
       <c r="J35" s="9">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="K35" s="8">
-        <v>6</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="36" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="43"/>
       <c r="B36" s="44" t="s">
         <v>18</v>
       </c>
       <c r="C36" s="9">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="D36" s="9">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="E36" s="9">
+        <v>24</v>
+      </c>
+      <c r="F36" s="9">
+        <v>29</v>
+      </c>
+      <c r="G36" s="9">
+        <v>28</v>
+      </c>
+      <c r="H36" s="9">
+        <v>4</v>
+      </c>
+      <c r="I36" s="9">
         <v>13</v>
       </c>
-      <c r="F36" s="9">
-[...10 lines deleted...]
-      </c>
       <c r="J36" s="9">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="K36" s="8">
-        <v>15</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="37" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="43"/>
       <c r="B37" s="44" t="s">
         <v>4</v>
       </c>
       <c r="C37" s="9">
-        <v>393</v>
+        <v>380</v>
       </c>
       <c r="D37" s="9">
-        <v>81</v>
+        <v>88</v>
       </c>
       <c r="E37" s="9">
-        <v>79</v>
+        <v>69</v>
       </c>
       <c r="F37" s="9">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="G37" s="9">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="H37" s="9">
-        <v>28</v>
+        <v>35</v>
       </c>
       <c r="I37" s="9">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="J37" s="9">
-        <v>59</v>
+        <v>51</v>
       </c>
       <c r="K37" s="8">
-        <v>34</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="38" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="43"/>
       <c r="B38" s="44" t="s">
         <v>5</v>
       </c>
       <c r="C38" s="9">
-        <v>412</v>
+        <v>422</v>
       </c>
       <c r="D38" s="9">
-        <v>144</v>
+        <v>133</v>
       </c>
       <c r="E38" s="9">
-        <v>65</v>
+        <v>58</v>
       </c>
       <c r="F38" s="9">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="G38" s="9">
         <v>0</v>
       </c>
       <c r="H38" s="9">
-        <v>74</v>
+        <v>68</v>
       </c>
       <c r="I38" s="9">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="J38" s="9">
-        <v>77</v>
+        <v>93</v>
       </c>
       <c r="K38" s="8">
-        <v>29</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="39" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="43"/>
       <c r="B39" s="44" t="s">
         <v>0</v>
       </c>
       <c r="C39" s="9">
-        <v>342</v>
+        <v>316</v>
       </c>
       <c r="D39" s="9">
-        <v>135</v>
+        <v>118</v>
       </c>
       <c r="E39" s="9">
-        <v>43</v>
+        <v>37</v>
       </c>
       <c r="F39" s="9">
         <v>0</v>
       </c>
       <c r="G39" s="9">
         <v>0</v>
       </c>
       <c r="H39" s="9">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="I39" s="9">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="J39" s="9">
-        <v>94</v>
+        <v>79</v>
       </c>
       <c r="K39" s="8">
-        <v>26</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="40" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A40" s="43"/>
       <c r="B40" s="44" t="s">
         <v>2</v>
       </c>
       <c r="C40" s="9">
-        <v>205</v>
+        <v>187</v>
       </c>
       <c r="D40" s="9">
-        <v>80</v>
+        <v>61</v>
       </c>
       <c r="E40" s="9">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="F40" s="9">
         <v>1</v>
       </c>
       <c r="G40" s="9">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H40" s="9">
-        <v>28</v>
+        <v>22</v>
       </c>
       <c r="I40" s="9">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="J40" s="9">
-        <v>43</v>
+        <v>49</v>
       </c>
       <c r="K40" s="8">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="41" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="43"/>
       <c r="B41" s="44" t="s">
         <v>6</v>
       </c>
       <c r="C41" s="9">
-        <v>328</v>
+        <v>324</v>
       </c>
       <c r="D41" s="9">
-        <v>152</v>
+        <v>146</v>
       </c>
       <c r="E41" s="9">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="F41" s="9">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G41" s="9">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="H41" s="9">
-        <v>26</v>
+        <v>31</v>
       </c>
       <c r="I41" s="9">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="J41" s="9">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="K41" s="8">
-        <v>27</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="42" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A42" s="43"/>
       <c r="B42" s="44" t="s">
         <v>1</v>
       </c>
       <c r="C42" s="9">
-        <v>260</v>
+        <v>250</v>
       </c>
       <c r="D42" s="9">
         <v>106</v>
       </c>
       <c r="E42" s="9">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="F42" s="9">
         <v>0</v>
       </c>
       <c r="G42" s="9">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="H42" s="9">
-        <v>8</v>
+        <v>17</v>
       </c>
       <c r="I42" s="9">
-        <v>20</v>
+        <v>34</v>
       </c>
       <c r="J42" s="9">
-        <v>67</v>
+        <v>49</v>
       </c>
       <c r="K42" s="8">
-        <v>31</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="43" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A43" s="43"/>
       <c r="B43" s="44" t="s">
         <v>7</v>
       </c>
       <c r="C43" s="9">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="D43" s="9">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="E43" s="9">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="F43" s="9">
         <v>0</v>
       </c>
       <c r="G43" s="9">
         <v>0</v>
       </c>
       <c r="H43" s="9">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="I43" s="9">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="J43" s="9">
         <v>23</v>
       </c>
       <c r="K43" s="8">
-        <v>10</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="44" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A44" s="43"/>
       <c r="B44" s="44" t="s">
         <v>8</v>
       </c>
       <c r="C44" s="9">
-        <v>146</v>
+        <v>165</v>
       </c>
       <c r="D44" s="9">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="E44" s="9">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="F44" s="9">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G44" s="9">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H44" s="9">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="I44" s="9">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="J44" s="9">
-        <v>43</v>
+        <v>56</v>
       </c>
       <c r="K44" s="8">
-        <v>66</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:11" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="45" spans="1:11" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A45" s="45"/>
       <c r="B45" s="46" t="s">
         <v>10</v>
       </c>
       <c r="C45" s="6">
-        <v>25</v>
+        <v>41</v>
       </c>
       <c r="D45" s="6">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E45" s="6">
+        <v>8</v>
+      </c>
+      <c r="F45" s="6">
+        <v>0</v>
+      </c>
+      <c r="G45" s="6">
+        <v>0</v>
+      </c>
+      <c r="H45" s="6">
+        <v>2</v>
+      </c>
+      <c r="I45" s="6">
         <v>3</v>
       </c>
-      <c r="F45" s="6">
-[...10 lines deleted...]
-      </c>
       <c r="J45" s="6">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="K45" s="5">
-        <v>3</v>
+        <v>5</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="8"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.59055118110236227" bottom="0.39370078740157483" header="0.51181102362204722" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" firstPageNumber="20" orientation="portrait" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter scaleWithDoc="0" alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3D57A122-D639-43F3-ADBB-BE47BAE8D98A}">
   <sheetPr>
     <tabColor rgb="FF00B0F0"/>
     <outlinePr showOutlineSymbols="0"/>
     <pageSetUpPr autoPageBreaks="0"/>
   </sheetPr>
   <dimension ref="A1:K45"/>
   <sheetViews>
     <sheetView showOutlineSymbols="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="10.75" defaultRowHeight="13.5" x14ac:dyDescent="0.15"/>
+  <sheetFormatPr defaultColWidth="10.77734375" defaultRowHeight="13.2" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="9.75" bestFit="1" customWidth="1"/>
-    <col min="2" max="2" width="9.25" customWidth="1"/>
+    <col min="1" max="1" width="9.77734375" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="9.21875" customWidth="1"/>
     <col min="3" max="11" width="8" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="1" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="35" t="s">
         <v>45</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="34"/>
       <c r="D1" s="34"/>
       <c r="E1" s="34"/>
       <c r="F1" s="34"/>
       <c r="G1" s="34"/>
       <c r="H1" s="34"/>
       <c r="I1" s="34"/>
       <c r="J1" s="34"/>
       <c r="K1" s="34"/>
     </row>
-    <row r="2" spans="1:11" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:11" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A2" s="3"/>
       <c r="B2" s="33"/>
       <c r="C2" s="33"/>
       <c r="D2" s="33"/>
       <c r="E2" s="33"/>
       <c r="F2" s="33"/>
       <c r="G2" s="33"/>
       <c r="H2" s="33"/>
       <c r="I2" s="33"/>
       <c r="J2" s="33"/>
       <c r="K2" s="32" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="3" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="3" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="41"/>
       <c r="B3" s="42"/>
       <c r="C3" s="42"/>
-      <c r="D3" s="89" t="s">
+      <c r="D3" s="87" t="s">
         <v>33</v>
       </c>
-      <c r="E3" s="90"/>
-[...7 lines deleted...]
-    <row r="4" spans="1:11" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="E3" s="88"/>
+      <c r="F3" s="88"/>
+      <c r="G3" s="88"/>
+      <c r="H3" s="88"/>
+      <c r="I3" s="88"/>
+      <c r="J3" s="88"/>
+      <c r="K3" s="89"/>
+    </row>
+    <row r="4" spans="1:11" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="49" t="s">
         <v>35</v>
       </c>
       <c r="B4" s="18" t="s">
         <v>36</v>
       </c>
       <c r="C4" s="18" t="s">
         <v>31</v>
       </c>
       <c r="D4" s="26" t="s">
         <v>30</v>
       </c>
       <c r="E4" s="25"/>
       <c r="F4" s="24"/>
       <c r="G4" s="23" t="s">
         <v>29</v>
       </c>
       <c r="H4" s="22"/>
       <c r="I4" s="22"/>
       <c r="J4" s="21"/>
       <c r="K4" s="20"/>
     </row>
-    <row r="5" spans="1:11" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="5" spans="1:11" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="43"/>
       <c r="B5" s="18"/>
       <c r="C5" s="18" t="s">
         <v>28</v>
       </c>
       <c r="D5" s="16" t="s">
         <v>9</v>
       </c>
       <c r="E5" s="17" t="s">
         <v>27</v>
       </c>
       <c r="F5" s="16" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="16" t="s">
         <v>12</v>
       </c>
       <c r="H5" s="16" t="s">
         <v>26</v>
       </c>
       <c r="I5" s="16" t="s">
         <v>25</v>
       </c>
       <c r="J5" s="16" t="s">
         <v>13</v>
       </c>
       <c r="K5" s="15" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="6" spans="1:11" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:11" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A6" s="45"/>
-      <c r="B6" s="92"/>
-[...2 lines deleted...]
-      <c r="E6" s="93" t="s">
+      <c r="B6" s="90"/>
+      <c r="C6" s="91"/>
+      <c r="D6" s="91"/>
+      <c r="E6" s="91" t="s">
         <v>24</v>
       </c>
-      <c r="F6" s="93" t="s">
+      <c r="F6" s="91" t="s">
         <v>23</v>
       </c>
-      <c r="G6" s="93"/>
-      <c r="H6" s="93" t="s">
+      <c r="G6" s="91"/>
+      <c r="H6" s="91" t="s">
         <v>22</v>
       </c>
-      <c r="I6" s="93" t="s">
+      <c r="I6" s="91" t="s">
         <v>21</v>
       </c>
-      <c r="J6" s="93" t="s">
+      <c r="J6" s="91" t="s">
         <v>46</v>
       </c>
-      <c r="K6" s="94"/>
-[...1 lines deleted...]
-    <row r="7" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="K6" s="92"/>
+    </row>
+    <row r="7" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="49" t="s">
         <v>11</v>
       </c>
       <c r="B7" s="47" t="s">
         <v>34</v>
       </c>
       <c r="C7" s="14">
-        <v>1595</v>
+        <v>1718</v>
       </c>
       <c r="D7" s="14">
-        <v>170</v>
+        <v>161</v>
       </c>
       <c r="E7" s="14">
-        <v>364</v>
+        <v>362</v>
       </c>
       <c r="F7" s="14">
-        <v>103</v>
+        <v>108</v>
       </c>
       <c r="G7" s="14">
-        <v>128</v>
+        <v>101</v>
       </c>
       <c r="H7" s="14">
-        <v>196</v>
+        <v>168</v>
       </c>
       <c r="I7" s="14">
-        <v>260</v>
+        <v>335</v>
       </c>
       <c r="J7" s="14">
-        <v>71</v>
+        <v>64</v>
       </c>
       <c r="K7" s="13">
-        <v>303</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+        <v>419</v>
+      </c>
+    </row>
+    <row r="8" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="49"/>
       <c r="B8" s="44" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="9">
-        <v>93</v>
+        <v>85</v>
       </c>
       <c r="D8" s="9">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="E8" s="9">
-        <v>14</v>
+        <v>3</v>
       </c>
       <c r="F8" s="9">
         <v>0</v>
       </c>
       <c r="G8" s="9">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="H8" s="9">
-        <v>30</v>
+        <v>23</v>
       </c>
       <c r="I8" s="9">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="J8" s="9">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="K8" s="8">
-        <v>15</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="9" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="49"/>
       <c r="B9" s="44" t="s">
         <v>19</v>
       </c>
       <c r="C9" s="9">
-        <v>47</v>
+        <v>67</v>
       </c>
       <c r="D9" s="9">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="E9" s="9">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="F9" s="9">
         <v>0</v>
       </c>
       <c r="G9" s="9">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="H9" s="9">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="I9" s="9">
-        <v>2</v>
+        <v>14</v>
       </c>
       <c r="J9" s="9">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="K9" s="8">
-        <v>12</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="10" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="49"/>
       <c r="B10" s="44" t="s">
         <v>18</v>
       </c>
       <c r="C10" s="9">
-        <v>110</v>
+        <v>131</v>
       </c>
       <c r="D10" s="9">
         <v>2</v>
       </c>
       <c r="E10" s="9">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="F10" s="9">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="G10" s="9">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="H10" s="9">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I10" s="9">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="J10" s="9">
         <v>2</v>
       </c>
       <c r="K10" s="8">
-        <v>14</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="11" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="49"/>
       <c r="B11" s="44" t="s">
         <v>4</v>
       </c>
       <c r="C11" s="9">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="D11" s="9">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="E11" s="9">
-        <v>102</v>
+        <v>134</v>
       </c>
       <c r="F11" s="9">
-        <v>91</v>
+        <v>75</v>
       </c>
       <c r="G11" s="9">
-        <v>37</v>
+        <v>25</v>
       </c>
       <c r="H11" s="9">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="I11" s="9">
-        <v>58</v>
+        <v>47</v>
       </c>
       <c r="J11" s="9">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="K11" s="8">
-        <v>60</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="12" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="49"/>
       <c r="B12" s="44" t="s">
         <v>5</v>
       </c>
       <c r="C12" s="9">
-        <v>272</v>
+        <v>309</v>
       </c>
       <c r="D12" s="9">
-        <v>49</v>
+        <v>43</v>
       </c>
       <c r="E12" s="9">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="F12" s="9">
-        <v>3</v>
+        <v>11</v>
       </c>
       <c r="G12" s="9">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="H12" s="9">
-        <v>45</v>
+        <v>38</v>
       </c>
       <c r="I12" s="9">
-        <v>34</v>
+        <v>57</v>
       </c>
       <c r="J12" s="9">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="K12" s="8">
-        <v>44</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="13" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="49"/>
       <c r="B13" s="44" t="s">
         <v>0</v>
       </c>
       <c r="C13" s="9">
-        <v>167</v>
+        <v>161</v>
       </c>
       <c r="D13" s="9">
-        <v>19</v>
+        <v>26</v>
       </c>
       <c r="E13" s="9">
-        <v>46</v>
+        <v>37</v>
       </c>
       <c r="F13" s="9">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G13" s="9">
         <v>1</v>
       </c>
       <c r="H13" s="9">
-        <v>39</v>
+        <v>27</v>
       </c>
       <c r="I13" s="9">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="J13" s="9">
         <v>4</v>
       </c>
       <c r="K13" s="8">
-        <v>33</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="14" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="49"/>
       <c r="B14" s="44" t="s">
         <v>2</v>
       </c>
       <c r="C14" s="9">
-        <v>100</v>
+        <v>133</v>
       </c>
       <c r="D14" s="9">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E14" s="9">
-        <v>34</v>
+        <v>28</v>
       </c>
       <c r="F14" s="9">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G14" s="9">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H14" s="9">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I14" s="9">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="J14" s="9">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="K14" s="8">
-        <v>18</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="15" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="49"/>
       <c r="B15" s="44" t="s">
         <v>6</v>
       </c>
       <c r="C15" s="9">
-        <v>160</v>
+        <v>135</v>
       </c>
       <c r="D15" s="9">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="E15" s="9">
-        <v>42</v>
+        <v>30</v>
       </c>
       <c r="F15" s="9">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G15" s="9">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="H15" s="9">
         <v>18</v>
       </c>
       <c r="I15" s="9">
         <v>25</v>
       </c>
       <c r="J15" s="9">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="K15" s="8">
         <v>36</v>
       </c>
     </row>
-    <row r="16" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="16" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="49"/>
       <c r="B16" s="44" t="s">
         <v>1</v>
       </c>
       <c r="C16" s="9">
-        <v>102</v>
+        <v>97</v>
       </c>
       <c r="D16" s="9">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="E16" s="9">
-        <v>21</v>
+        <v>8</v>
       </c>
       <c r="F16" s="9">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G16" s="9">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H16" s="9">
         <v>7</v>
       </c>
       <c r="I16" s="9">
-        <v>30</v>
+        <v>40</v>
       </c>
       <c r="J16" s="9">
-        <v>11</v>
+        <v>4</v>
       </c>
       <c r="K16" s="8">
-        <v>18</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="17" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="49"/>
       <c r="B17" s="44" t="s">
         <v>7</v>
       </c>
       <c r="C17" s="9">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D17" s="9">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="E17" s="9">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="F17" s="9">
         <v>0</v>
       </c>
       <c r="G17" s="9">
         <v>0</v>
       </c>
       <c r="H17" s="9">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="I17" s="9">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="J17" s="9">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="K17" s="8">
-        <v>10</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="18" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="49"/>
       <c r="B18" s="44" t="s">
         <v>8</v>
       </c>
       <c r="C18" s="9">
-        <v>95</v>
+        <v>131</v>
       </c>
       <c r="D18" s="9">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="E18" s="9">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F18" s="9">
         <v>0</v>
       </c>
       <c r="G18" s="9">
         <v>0</v>
       </c>
       <c r="H18" s="9">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="I18" s="9">
-        <v>30</v>
+        <v>41</v>
       </c>
       <c r="J18" s="9">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="K18" s="8">
-        <v>41</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:11" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="19" spans="1:11" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A19" s="50"/>
       <c r="B19" s="44" t="s">
         <v>10</v>
       </c>
       <c r="C19" s="9">
-        <v>13</v>
+        <v>31</v>
       </c>
       <c r="D19" s="9">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="E19" s="9">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F19" s="9">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G19" s="9">
         <v>0</v>
       </c>
       <c r="H19" s="9">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="I19" s="9">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="J19" s="9">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="K19" s="8">
-        <v>2</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:11" ht="18" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="20" spans="1:11" ht="18" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
       <c r="A20" s="49" t="s">
         <v>14</v>
       </c>
       <c r="B20" s="48" t="s">
         <v>34</v>
       </c>
       <c r="C20" s="12">
-        <v>1785</v>
+        <v>2049</v>
       </c>
       <c r="D20" s="12">
-        <v>173</v>
+        <v>188</v>
       </c>
       <c r="E20" s="12">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="F20" s="12">
+        <v>266</v>
+      </c>
+      <c r="G20" s="12">
         <v>326</v>
       </c>
-      <c r="G20" s="12">
-[...1 lines deleted...]
-      </c>
       <c r="H20" s="12">
-        <v>134</v>
+        <v>141</v>
       </c>
       <c r="I20" s="12">
-        <v>127</v>
+        <v>141</v>
       </c>
       <c r="J20" s="12">
-        <v>55</v>
+        <v>85</v>
       </c>
       <c r="K20" s="11">
-        <v>185</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+        <v>405</v>
+      </c>
+    </row>
+    <row r="21" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="49"/>
       <c r="B21" s="44" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="9">
-        <v>56</v>
+        <v>69</v>
       </c>
       <c r="D21" s="9">
+        <v>13</v>
+      </c>
+      <c r="E21" s="9">
+        <v>12</v>
+      </c>
+      <c r="F21" s="9">
+        <v>1</v>
+      </c>
+      <c r="G21" s="9">
+        <v>4</v>
+      </c>
+      <c r="H21" s="9">
+        <v>4</v>
+      </c>
+      <c r="I21" s="9">
+        <v>6</v>
+      </c>
+      <c r="J21" s="9">
+        <v>11</v>
+      </c>
+      <c r="K21" s="8">
         <v>18</v>
       </c>
-      <c r="E21" s="9">
-[...21 lines deleted...]
-    <row r="22" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+    </row>
+    <row r="22" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="49"/>
       <c r="B22" s="44" t="s">
         <v>19</v>
       </c>
       <c r="C22" s="9">
-        <v>29</v>
+        <v>65</v>
       </c>
       <c r="D22" s="9">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="E22" s="9">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="F22" s="9">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G22" s="9">
-        <v>2</v>
+        <v>11</v>
       </c>
       <c r="H22" s="9">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="I22" s="9">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="J22" s="9">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="K22" s="8">
-        <v>11</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="23" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="49"/>
       <c r="B23" s="44" t="s">
         <v>18</v>
       </c>
       <c r="C23" s="9">
-        <v>356</v>
+        <v>385</v>
       </c>
       <c r="D23" s="9">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="E23" s="9">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="F23" s="9">
-        <v>77</v>
+        <v>62</v>
       </c>
       <c r="G23" s="9">
-        <v>228</v>
+        <v>242</v>
       </c>
       <c r="H23" s="9">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I23" s="9">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J23" s="9">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="K23" s="8">
-        <v>7</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="24" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="49"/>
       <c r="B24" s="44" t="s">
         <v>4</v>
       </c>
       <c r="C24" s="9">
-        <v>532</v>
+        <v>577</v>
       </c>
       <c r="D24" s="9">
-        <v>27</v>
+        <v>32</v>
       </c>
       <c r="E24" s="9">
-        <v>191</v>
+        <v>183</v>
       </c>
       <c r="F24" s="9">
-        <v>228</v>
+        <v>184</v>
       </c>
       <c r="G24" s="9">
         <v>44</v>
       </c>
       <c r="H24" s="9">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="I24" s="9">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="J24" s="9">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="K24" s="8">
-        <v>12</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="25" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="49"/>
       <c r="B25" s="44" t="s">
         <v>5</v>
       </c>
       <c r="C25" s="9">
-        <v>270</v>
+        <v>306</v>
       </c>
       <c r="D25" s="9">
-        <v>49</v>
+        <v>42</v>
       </c>
       <c r="E25" s="9">
-        <v>118</v>
+        <v>126</v>
       </c>
       <c r="F25" s="9">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="G25" s="9">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="H25" s="9">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="I25" s="9">
-        <v>6</v>
+        <v>18</v>
       </c>
       <c r="J25" s="9">
         <v>8</v>
       </c>
       <c r="K25" s="8">
-        <v>29</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="26" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="49"/>
       <c r="B26" s="44" t="s">
         <v>0</v>
       </c>
       <c r="C26" s="9">
-        <v>127</v>
+        <v>149</v>
       </c>
       <c r="D26" s="9">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="E26" s="9">
-        <v>50</v>
+        <v>45</v>
       </c>
       <c r="F26" s="9">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G26" s="9">
         <v>1</v>
       </c>
       <c r="H26" s="9">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="I26" s="9">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="J26" s="9">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="K26" s="8">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="27" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="49"/>
       <c r="B27" s="44" t="s">
         <v>2</v>
       </c>
       <c r="C27" s="9">
-        <v>71</v>
+        <v>88</v>
       </c>
       <c r="D27" s="9">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="E27" s="9">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="F27" s="9">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G27" s="9">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="H27" s="9">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="I27" s="9">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="J27" s="9">
         <v>4</v>
       </c>
       <c r="K27" s="8">
-        <v>15</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="28" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="49"/>
       <c r="B28" s="44" t="s">
         <v>6</v>
       </c>
       <c r="C28" s="9">
-        <v>102</v>
+        <v>140</v>
       </c>
       <c r="D28" s="9">
-        <v>21</v>
+        <v>26</v>
       </c>
       <c r="E28" s="9">
+        <v>33</v>
+      </c>
+      <c r="F28" s="9">
+        <v>0</v>
+      </c>
+      <c r="G28" s="9">
+        <v>9</v>
+      </c>
+      <c r="H28" s="9">
+        <v>11</v>
+      </c>
+      <c r="I28" s="9">
+        <v>10</v>
+      </c>
+      <c r="J28" s="9">
+        <v>11</v>
+      </c>
+      <c r="K28" s="8">
         <v>40</v>
       </c>
-      <c r="F28" s="9">
-[...18 lines deleted...]
-    <row r="29" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+    </row>
+    <row r="29" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="49"/>
       <c r="B29" s="44" t="s">
         <v>1</v>
       </c>
       <c r="C29" s="9">
-        <v>61</v>
+        <v>110</v>
       </c>
       <c r="D29" s="9">
-        <v>7</v>
+        <v>19</v>
       </c>
       <c r="E29" s="9">
-        <v>14</v>
+        <v>24</v>
       </c>
       <c r="F29" s="9">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G29" s="9">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="H29" s="9">
         <v>9</v>
       </c>
       <c r="I29" s="9">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="J29" s="9">
-        <v>4</v>
+        <v>12</v>
       </c>
       <c r="K29" s="8">
-        <v>13</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="30" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="49"/>
       <c r="B30" s="44" t="s">
         <v>7</v>
       </c>
       <c r="C30" s="9">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="D30" s="9">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="E30" s="9">
+        <v>1</v>
+      </c>
+      <c r="F30" s="9">
+        <v>1</v>
+      </c>
+      <c r="G30" s="9">
+        <v>0</v>
+      </c>
+      <c r="H30" s="9">
+        <v>0</v>
+      </c>
+      <c r="I30" s="9">
+        <v>9</v>
+      </c>
+      <c r="J30" s="9">
         <v>3</v>
       </c>
-      <c r="F30" s="9">
-[...13 lines deleted...]
-      </c>
       <c r="K30" s="8">
-        <v>6</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="31" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="49"/>
       <c r="B31" s="44" t="s">
         <v>8</v>
       </c>
       <c r="C31" s="9">
-        <v>124</v>
+        <v>119</v>
       </c>
       <c r="D31" s="9">
         <v>0</v>
       </c>
       <c r="E31" s="9">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="F31" s="9">
         <v>0</v>
       </c>
       <c r="G31" s="9">
         <v>0</v>
       </c>
       <c r="H31" s="9">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="I31" s="9">
-        <v>53</v>
+        <v>42</v>
       </c>
       <c r="J31" s="9">
         <v>17</v>
       </c>
       <c r="K31" s="8">
-        <v>47</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:11" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="32" spans="1:11" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A32" s="50"/>
       <c r="B32" s="44" t="s">
         <v>10</v>
       </c>
       <c r="C32" s="9">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="D32" s="9">
+        <v>2</v>
+      </c>
+      <c r="E32" s="9">
+        <v>8</v>
+      </c>
+      <c r="F32" s="9">
+        <v>2</v>
+      </c>
+      <c r="G32" s="9">
+        <v>4</v>
+      </c>
+      <c r="H32" s="9">
+        <v>0</v>
+      </c>
+      <c r="I32" s="9">
+        <v>0</v>
+      </c>
+      <c r="J32" s="9">
+        <v>1</v>
+      </c>
+      <c r="K32" s="8">
         <v>3</v>
       </c>
-      <c r="E32" s="9">
-[...21 lines deleted...]
-    <row r="33" spans="1:11" ht="18" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+    </row>
+    <row r="33" spans="1:11" ht="18" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
       <c r="A33" s="49" t="s">
         <v>15</v>
       </c>
       <c r="B33" s="48" t="s">
         <v>34</v>
       </c>
       <c r="C33" s="12">
-        <v>1733</v>
+        <v>1821</v>
       </c>
       <c r="D33" s="12">
-        <v>258</v>
+        <v>241</v>
       </c>
       <c r="E33" s="12">
-        <v>211</v>
+        <v>249</v>
       </c>
       <c r="F33" s="12">
-        <v>95</v>
+        <v>77</v>
       </c>
       <c r="G33" s="12">
-        <v>34</v>
+        <v>59</v>
       </c>
       <c r="H33" s="12">
-        <v>339</v>
+        <v>355</v>
       </c>
       <c r="I33" s="12">
-        <v>155</v>
+        <v>210</v>
       </c>
       <c r="J33" s="12">
-        <v>299</v>
+        <v>308</v>
       </c>
       <c r="K33" s="11">
-        <v>342</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="34" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="43"/>
       <c r="B34" s="44" t="s">
         <v>20</v>
       </c>
       <c r="C34" s="9">
-        <v>87</v>
+        <v>92</v>
       </c>
       <c r="D34" s="9">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="E34" s="9">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="F34" s="9">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G34" s="9">
         <v>1</v>
       </c>
       <c r="H34" s="9">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="I34" s="9">
         <v>14</v>
       </c>
       <c r="J34" s="9">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="K34" s="8">
-        <v>12</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="35" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="43"/>
       <c r="B35" s="44" t="s">
         <v>19</v>
       </c>
       <c r="C35" s="9">
-        <v>43</v>
+        <v>68</v>
       </c>
       <c r="D35" s="9">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="E35" s="9">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F35" s="9">
         <v>0</v>
       </c>
       <c r="G35" s="9">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="H35" s="9">
-        <v>10</v>
+        <v>26</v>
       </c>
       <c r="I35" s="9">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="J35" s="9">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="K35" s="8">
-        <v>11</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="36" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="43"/>
       <c r="B36" s="44" t="s">
         <v>18</v>
       </c>
       <c r="C36" s="9">
-        <v>115</v>
+        <v>119</v>
       </c>
       <c r="D36" s="9">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="E36" s="9">
+        <v>14</v>
+      </c>
+      <c r="F36" s="9">
+        <v>15</v>
+      </c>
+      <c r="G36" s="9">
+        <v>29</v>
+      </c>
+      <c r="H36" s="9">
+        <v>10</v>
+      </c>
+      <c r="I36" s="9">
+        <v>10</v>
+      </c>
+      <c r="J36" s="9">
+        <v>17</v>
+      </c>
+      <c r="K36" s="8">
         <v>18</v>
       </c>
-      <c r="F36" s="9">
-[...18 lines deleted...]
-    <row r="37" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+    </row>
+    <row r="37" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="43"/>
       <c r="B37" s="44" t="s">
         <v>4</v>
       </c>
       <c r="C37" s="9">
-        <v>368</v>
+        <v>342</v>
       </c>
       <c r="D37" s="9">
-        <v>55</v>
+        <v>49</v>
       </c>
       <c r="E37" s="9">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="F37" s="9">
-        <v>64</v>
+        <v>56</v>
       </c>
       <c r="G37" s="9">
-        <v>5</v>
+        <v>11</v>
       </c>
       <c r="H37" s="9">
-        <v>49</v>
+        <v>42</v>
       </c>
       <c r="I37" s="9">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="J37" s="9">
-        <v>53</v>
+        <v>44</v>
       </c>
       <c r="K37" s="8">
-        <v>49</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="38" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="43"/>
       <c r="B38" s="44" t="s">
         <v>5</v>
       </c>
       <c r="C38" s="9">
-        <v>340</v>
+        <v>334</v>
       </c>
       <c r="D38" s="9">
-        <v>82</v>
+        <v>64</v>
       </c>
       <c r="E38" s="9">
+        <v>63</v>
+      </c>
+      <c r="F38" s="9">
+        <v>1</v>
+      </c>
+      <c r="G38" s="9">
+        <v>1</v>
+      </c>
+      <c r="H38" s="9">
+        <v>80</v>
+      </c>
+      <c r="I38" s="9">
+        <v>24</v>
+      </c>
+      <c r="J38" s="9">
+        <v>55</v>
+      </c>
+      <c r="K38" s="8">
         <v>46</v>
       </c>
-      <c r="F38" s="9">
-[...18 lines deleted...]
-    <row r="39" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+    </row>
+    <row r="39" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="43"/>
       <c r="B39" s="44" t="s">
         <v>0</v>
       </c>
       <c r="C39" s="9">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="D39" s="9">
-        <v>33</v>
+        <v>43</v>
       </c>
       <c r="E39" s="9">
-        <v>26</v>
+        <v>31</v>
       </c>
       <c r="F39" s="9">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G39" s="9">
         <v>1</v>
       </c>
       <c r="H39" s="9">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="I39" s="9">
         <v>13</v>
       </c>
       <c r="J39" s="9">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="K39" s="8">
-        <v>26</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="40" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A40" s="43"/>
       <c r="B40" s="44" t="s">
         <v>2</v>
       </c>
       <c r="C40" s="9">
-        <v>83</v>
+        <v>124</v>
       </c>
       <c r="D40" s="9">
         <v>17</v>
       </c>
       <c r="E40" s="9">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="F40" s="9">
         <v>0</v>
       </c>
       <c r="G40" s="9">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H40" s="9">
-        <v>24</v>
+        <v>43</v>
       </c>
       <c r="I40" s="9">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="J40" s="9">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="K40" s="8">
-        <v>10</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="41" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="43"/>
       <c r="B41" s="44" t="s">
         <v>6</v>
       </c>
       <c r="C41" s="9">
-        <v>172</v>
+        <v>179</v>
       </c>
       <c r="D41" s="9">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="E41" s="9">
+        <v>25</v>
+      </c>
+      <c r="F41" s="9">
+        <v>3</v>
+      </c>
+      <c r="G41" s="9">
+        <v>5</v>
+      </c>
+      <c r="H41" s="9">
+        <v>46</v>
+      </c>
+      <c r="I41" s="9">
         <v>24</v>
       </c>
-      <c r="F41" s="9">
-[...10 lines deleted...]
-      </c>
       <c r="J41" s="9">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="K41" s="8">
-        <v>19</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="42" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A42" s="43"/>
       <c r="B42" s="44" t="s">
         <v>1</v>
       </c>
       <c r="C42" s="9">
-        <v>118</v>
+        <v>134</v>
       </c>
       <c r="D42" s="9">
         <v>17</v>
       </c>
       <c r="E42" s="9">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="F42" s="9">
         <v>0</v>
       </c>
       <c r="G42" s="9">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H42" s="9">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="I42" s="9">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="J42" s="9">
-        <v>17</v>
+        <v>37</v>
       </c>
       <c r="K42" s="8">
-        <v>33</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="43" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A43" s="43"/>
       <c r="B43" s="44" t="s">
         <v>7</v>
       </c>
       <c r="C43" s="9">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="D43" s="9">
         <v>2</v>
       </c>
       <c r="E43" s="9">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F43" s="9">
         <v>0</v>
       </c>
       <c r="G43" s="9">
         <v>0</v>
       </c>
       <c r="H43" s="9">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="I43" s="9">
+        <v>15</v>
+      </c>
+      <c r="J43" s="9">
         <v>5</v>
       </c>
-      <c r="J43" s="9">
-[...1 lines deleted...]
-      </c>
       <c r="K43" s="8">
-        <v>7</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="44" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A44" s="43"/>
       <c r="B44" s="44" t="s">
         <v>8</v>
       </c>
       <c r="C44" s="9">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="D44" s="9">
         <v>0</v>
       </c>
       <c r="E44" s="9">
         <v>2</v>
       </c>
       <c r="F44" s="9">
         <v>0</v>
       </c>
       <c r="G44" s="9">
         <v>0</v>
       </c>
       <c r="H44" s="9">
         <v>4</v>
       </c>
       <c r="I44" s="9">
-        <v>15</v>
+        <v>32</v>
       </c>
       <c r="J44" s="9">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="K44" s="8">
-        <v>137</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:11" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="45" spans="1:11" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A45" s="45"/>
       <c r="B45" s="46" t="s">
         <v>10</v>
       </c>
       <c r="C45" s="6">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="D45" s="6">
+        <v>5</v>
+      </c>
+      <c r="E45" s="6">
+        <v>6</v>
+      </c>
+      <c r="F45" s="6">
+        <v>1</v>
+      </c>
+      <c r="G45" s="6">
+        <v>1</v>
+      </c>
+      <c r="H45" s="6">
+        <v>6</v>
+      </c>
+      <c r="I45" s="6">
+        <v>1</v>
+      </c>
+      <c r="J45" s="6">
         <v>4</v>
       </c>
-      <c r="E45" s="6">
-[...16 lines deleted...]
-      </c>
       <c r="K45" s="5">
-        <v>0</v>
+        <v>3</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="8"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.59055118110236227" bottom="0.39370078740157483" header="0.51181102362204722" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" firstPageNumber="20" orientation="portrait" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter scaleWithDoc="0" alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00E7FD7E-0616-4592-A11C-3C486E510310}">
   <sheetPr>
     <tabColor rgb="FF00B0F0"/>
     <outlinePr showOutlineSymbols="0"/>
     <pageSetUpPr autoPageBreaks="0"/>
   </sheetPr>
   <dimension ref="A1:T24"/>
   <sheetViews>
     <sheetView showOutlineSymbols="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8" defaultRowHeight="13.5" x14ac:dyDescent="0.15"/>
+  <sheetFormatPr defaultColWidth="8" defaultRowHeight="13.2" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="11.875" style="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="11" width="7.75" style="1" customWidth="1"/>
+    <col min="1" max="1" width="11.88671875" style="1" customWidth="1"/>
+    <col min="2" max="2" width="7.44140625" style="76" bestFit="1" customWidth="1"/>
+    <col min="3" max="11" width="7.77734375" style="1" customWidth="1"/>
     <col min="12" max="16384" width="8" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:20" s="3" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A1" s="77" t="s">
+    <row r="1" spans="1:20" s="3" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="93" t="s">
         <v>47</v>
       </c>
-      <c r="B1" s="77"/>
-[...8 lines deleted...]
-      <c r="K1" s="78"/>
+      <c r="B1" s="93"/>
+      <c r="C1" s="94"/>
+      <c r="D1" s="94"/>
+      <c r="E1" s="94"/>
+      <c r="F1" s="94"/>
+      <c r="G1" s="94"/>
+      <c r="H1" s="94"/>
+      <c r="I1" s="94"/>
+      <c r="J1" s="94"/>
+      <c r="K1" s="94"/>
       <c r="L1" s="63"/>
     </row>
-    <row r="2" spans="1:20" s="3" customFormat="1" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:20" s="3" customFormat="1" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="C2" s="33"/>
       <c r="D2" s="33"/>
       <c r="E2" s="33"/>
       <c r="F2" s="33"/>
       <c r="G2" s="33"/>
       <c r="H2" s="33"/>
       <c r="I2" s="33"/>
       <c r="J2" s="33"/>
       <c r="K2" s="32" t="s">
         <v>17</v>
       </c>
       <c r="L2" s="64"/>
     </row>
-    <row r="3" spans="1:20" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="3" spans="1:20" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="41"/>
       <c r="B3" s="42"/>
       <c r="C3" s="42"/>
-      <c r="D3" s="89" t="s">
+      <c r="D3" s="87" t="s">
         <v>33</v>
       </c>
-      <c r="E3" s="90"/>
-[...7 lines deleted...]
-    <row r="4" spans="1:20" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="E3" s="88"/>
+      <c r="F3" s="88"/>
+      <c r="G3" s="88"/>
+      <c r="H3" s="88"/>
+      <c r="I3" s="88"/>
+      <c r="J3" s="88"/>
+      <c r="K3" s="89"/>
+    </row>
+    <row r="4" spans="1:20" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="49" t="s">
         <v>35</v>
       </c>
       <c r="B4" s="18" t="s">
-        <v>56</v>
+        <v>51</v>
       </c>
       <c r="C4" s="18" t="s">
         <v>31</v>
       </c>
       <c r="D4" s="26" t="s">
         <v>30</v>
       </c>
       <c r="E4" s="25"/>
       <c r="F4" s="24"/>
       <c r="G4" s="23" t="s">
         <v>29</v>
       </c>
       <c r="H4" s="22"/>
       <c r="I4" s="22"/>
       <c r="J4" s="21"/>
       <c r="K4" s="20"/>
     </row>
-    <row r="5" spans="1:20" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="5" spans="1:20" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="43"/>
       <c r="B5" s="18"/>
       <c r="C5" s="18" t="s">
         <v>28</v>
       </c>
       <c r="D5" s="16" t="s">
         <v>9</v>
       </c>
       <c r="E5" s="17" t="s">
         <v>27</v>
       </c>
       <c r="F5" s="16" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="16" t="s">
         <v>12</v>
       </c>
       <c r="H5" s="16" t="s">
         <v>26</v>
       </c>
       <c r="I5" s="16" t="s">
         <v>25</v>
       </c>
       <c r="J5" s="16" t="s">
         <v>13</v>
       </c>
       <c r="K5" s="15" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="6" spans="1:20" customFormat="1" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:20" customFormat="1" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A6" s="45"/>
-      <c r="B6" s="92"/>
-[...2 lines deleted...]
-      <c r="E6" s="93" t="s">
+      <c r="B6" s="90"/>
+      <c r="C6" s="91"/>
+      <c r="D6" s="91"/>
+      <c r="E6" s="91" t="s">
         <v>24</v>
       </c>
-      <c r="F6" s="93" t="s">
+      <c r="F6" s="91" t="s">
         <v>23</v>
       </c>
-      <c r="G6" s="93"/>
-      <c r="H6" s="93" t="s">
+      <c r="G6" s="91"/>
+      <c r="H6" s="91" t="s">
         <v>22</v>
       </c>
-      <c r="I6" s="93" t="s">
+      <c r="I6" s="91" t="s">
         <v>21</v>
       </c>
-      <c r="J6" s="93" t="s">
+      <c r="J6" s="91" t="s">
         <v>46</v>
       </c>
-      <c r="K6" s="94"/>
-[...2 lines deleted...]
-      <c r="A7" s="87" t="s">
+      <c r="K6" s="92"/>
+    </row>
+    <row r="7" spans="1:20" s="3" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="85" t="s">
         <v>11</v>
       </c>
-      <c r="B7" s="88" t="s">
-        <v>48</v>
+      <c r="B7" s="86" t="s">
+        <v>52</v>
       </c>
       <c r="C7" s="14">
-        <v>5203</v>
+        <v>4426</v>
       </c>
       <c r="D7" s="14">
-        <v>1691</v>
+        <v>1387</v>
       </c>
       <c r="E7" s="14">
-        <v>842</v>
+        <v>588</v>
       </c>
       <c r="F7" s="14">
-        <v>394</v>
+        <v>298</v>
       </c>
       <c r="G7" s="14">
-        <v>349</v>
+        <v>306</v>
       </c>
       <c r="H7" s="14">
-        <v>297</v>
+        <v>319</v>
       </c>
       <c r="I7" s="14">
-        <v>1019</v>
+        <v>856</v>
       </c>
       <c r="J7" s="14">
-        <v>147</v>
+        <v>126</v>
       </c>
       <c r="K7" s="13">
-        <v>464</v>
+        <v>546</v>
       </c>
       <c r="L7" s="68"/>
       <c r="M7" s="69"/>
       <c r="N7" s="69"/>
       <c r="O7" s="69"/>
       <c r="P7" s="69"/>
       <c r="Q7" s="69"/>
       <c r="R7" s="69"/>
       <c r="S7" s="69"/>
       <c r="T7" s="69"/>
     </row>
-    <row r="8" spans="1:20" s="3" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="8" spans="1:20" s="3" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="43"/>
       <c r="B8" s="70" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="C8" s="9">
-        <v>4426</v>
+        <v>4053</v>
       </c>
       <c r="D8" s="9">
-        <v>1387</v>
+        <v>997</v>
       </c>
       <c r="E8" s="9">
-        <v>588</v>
+        <v>897</v>
       </c>
       <c r="F8" s="9">
-        <v>298</v>
+        <v>309</v>
       </c>
       <c r="G8" s="9">
-        <v>306</v>
+        <v>258</v>
       </c>
       <c r="H8" s="9">
-        <v>319</v>
+        <v>216</v>
       </c>
       <c r="I8" s="9">
-        <v>856</v>
+        <v>727</v>
       </c>
       <c r="J8" s="9">
-        <v>126</v>
+        <v>153</v>
       </c>
       <c r="K8" s="8">
-        <v>546</v>
+        <v>496</v>
       </c>
       <c r="L8" s="68"/>
       <c r="M8" s="69"/>
       <c r="N8" s="69"/>
       <c r="O8" s="69"/>
       <c r="P8" s="69"/>
       <c r="Q8" s="69"/>
       <c r="R8" s="69"/>
       <c r="S8" s="69"/>
       <c r="T8" s="69"/>
     </row>
-    <row r="9" spans="1:20" s="3" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="9" spans="1:20" s="3" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="43"/>
       <c r="B9" s="70" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="C9" s="9">
-        <v>4053</v>
+        <v>4193</v>
       </c>
       <c r="D9" s="9">
-        <v>997</v>
+        <v>973</v>
       </c>
       <c r="E9" s="9">
-        <v>897</v>
+        <v>954</v>
       </c>
       <c r="F9" s="9">
-        <v>309</v>
+        <v>253</v>
       </c>
       <c r="G9" s="9">
-        <v>258</v>
+        <v>252</v>
       </c>
       <c r="H9" s="9">
-        <v>216</v>
+        <v>227</v>
       </c>
       <c r="I9" s="9">
-        <v>727</v>
+        <v>758</v>
       </c>
       <c r="J9" s="9">
-        <v>153</v>
+        <v>189</v>
       </c>
       <c r="K9" s="8">
-        <v>496</v>
+        <v>587</v>
       </c>
       <c r="L9" s="68"/>
       <c r="M9" s="69"/>
       <c r="N9" s="69"/>
       <c r="O9" s="69"/>
       <c r="P9" s="69"/>
       <c r="Q9" s="69"/>
       <c r="R9" s="69"/>
       <c r="S9" s="69"/>
       <c r="T9" s="69"/>
     </row>
-    <row r="10" spans="1:20" s="3" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="10" spans="1:20" s="3" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="43"/>
       <c r="B10" s="70" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="C10" s="9">
-        <v>4193</v>
+        <v>4386</v>
       </c>
       <c r="D10" s="9">
-        <v>973</v>
+        <v>997</v>
       </c>
       <c r="E10" s="9">
-        <v>954</v>
+        <v>1056</v>
       </c>
       <c r="F10" s="9">
-        <v>253</v>
+        <v>269</v>
       </c>
       <c r="G10" s="9">
-        <v>252</v>
+        <v>288</v>
       </c>
       <c r="H10" s="9">
-        <v>227</v>
+        <v>260</v>
       </c>
       <c r="I10" s="9">
-        <v>758</v>
+        <v>719</v>
       </c>
       <c r="J10" s="9">
-        <v>189</v>
+        <v>173</v>
       </c>
       <c r="K10" s="8">
-        <v>587</v>
+        <v>624</v>
       </c>
       <c r="L10" s="68"/>
       <c r="M10" s="69"/>
       <c r="N10" s="69"/>
       <c r="O10" s="69"/>
       <c r="P10" s="69"/>
       <c r="Q10" s="69"/>
       <c r="R10" s="69"/>
       <c r="S10" s="69"/>
       <c r="T10" s="69"/>
     </row>
-    <row r="11" spans="1:20" s="3" customFormat="1" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:20" s="3" customFormat="1" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A11" s="43"/>
       <c r="B11" s="71" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="C11" s="9">
-        <v>4386</v>
+        <v>4346</v>
       </c>
       <c r="D11" s="9">
-        <v>997</v>
+        <v>859</v>
       </c>
       <c r="E11" s="9">
-        <v>1056</v>
+        <v>1010</v>
       </c>
       <c r="F11" s="9">
-        <v>269</v>
+        <v>279</v>
       </c>
       <c r="G11" s="9">
-        <v>288</v>
+        <v>236</v>
       </c>
       <c r="H11" s="9">
-        <v>260</v>
+        <v>218</v>
       </c>
       <c r="I11" s="9">
-        <v>719</v>
+        <v>776</v>
       </c>
       <c r="J11" s="9">
-        <v>173</v>
+        <v>191</v>
       </c>
       <c r="K11" s="8">
-        <v>624</v>
+        <v>777</v>
       </c>
       <c r="L11" s="68"/>
       <c r="M11" s="69"/>
       <c r="N11" s="69"/>
       <c r="O11" s="69"/>
       <c r="P11" s="69"/>
       <c r="Q11" s="69"/>
       <c r="R11" s="69"/>
       <c r="S11" s="69"/>
       <c r="T11" s="69"/>
     </row>
-    <row r="12" spans="1:20" s="3" customFormat="1" ht="18" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+    <row r="12" spans="1:20" s="3" customFormat="1" ht="18" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
       <c r="A12" s="66" t="s">
         <v>14</v>
       </c>
       <c r="B12" s="67" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="C12" s="12">
-        <v>4918</v>
+        <v>4775</v>
       </c>
       <c r="D12" s="12">
-        <v>1105</v>
+        <v>1117</v>
       </c>
       <c r="E12" s="12">
-        <v>1019</v>
+        <v>961</v>
       </c>
       <c r="F12" s="12">
-        <v>1170</v>
+        <v>983</v>
       </c>
       <c r="G12" s="12">
-        <v>900</v>
+        <v>866</v>
       </c>
       <c r="H12" s="12">
-        <v>205</v>
+        <v>213</v>
       </c>
       <c r="I12" s="12">
         <v>242</v>
       </c>
       <c r="J12" s="12">
-        <v>67</v>
+        <v>84</v>
       </c>
       <c r="K12" s="11">
-        <v>210</v>
+        <v>309</v>
       </c>
       <c r="L12" s="68"/>
       <c r="M12" s="69"/>
       <c r="N12" s="69"/>
       <c r="O12" s="69"/>
       <c r="P12" s="69"/>
       <c r="Q12" s="69"/>
       <c r="R12" s="69"/>
       <c r="S12" s="69"/>
       <c r="T12" s="69"/>
     </row>
-    <row r="13" spans="1:20" s="3" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="13" spans="1:20" s="3" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="43"/>
       <c r="B13" s="70" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="C13" s="9">
-        <v>4775</v>
+        <v>4551</v>
       </c>
       <c r="D13" s="9">
-        <v>1117</v>
+        <v>957</v>
       </c>
       <c r="E13" s="9">
-        <v>961</v>
+        <v>1281</v>
       </c>
       <c r="F13" s="9">
-        <v>983</v>
+        <v>732</v>
       </c>
       <c r="G13" s="9">
-        <v>866</v>
+        <v>725</v>
       </c>
       <c r="H13" s="9">
-        <v>213</v>
+        <v>195</v>
       </c>
       <c r="I13" s="9">
-        <v>242</v>
+        <v>245</v>
       </c>
       <c r="J13" s="9">
-        <v>84</v>
+        <v>122</v>
       </c>
       <c r="K13" s="8">
-        <v>309</v>
+        <v>294</v>
       </c>
       <c r="L13" s="68"/>
       <c r="M13" s="69"/>
       <c r="N13" s="69"/>
       <c r="O13" s="69"/>
       <c r="P13" s="69"/>
       <c r="Q13" s="69"/>
       <c r="R13" s="69"/>
       <c r="S13" s="69"/>
       <c r="T13" s="69"/>
     </row>
-    <row r="14" spans="1:20" s="3" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="14" spans="1:20" s="3" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="43"/>
       <c r="B14" s="70" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="C14" s="9">
-        <v>4551</v>
+        <v>4207</v>
       </c>
       <c r="D14" s="9">
-        <v>957</v>
+        <v>851</v>
       </c>
       <c r="E14" s="9">
-        <v>1281</v>
+        <v>1204</v>
       </c>
       <c r="F14" s="9">
-        <v>732</v>
+        <v>709</v>
       </c>
       <c r="G14" s="9">
-        <v>725</v>
+        <v>563</v>
       </c>
       <c r="H14" s="9">
-        <v>195</v>
+        <v>182</v>
       </c>
       <c r="I14" s="9">
-        <v>245</v>
+        <v>230</v>
       </c>
       <c r="J14" s="9">
-        <v>122</v>
+        <v>144</v>
       </c>
       <c r="K14" s="8">
-        <v>294</v>
+        <v>324</v>
       </c>
       <c r="L14" s="68"/>
       <c r="M14" s="69"/>
       <c r="N14" s="69"/>
       <c r="O14" s="69"/>
       <c r="P14" s="69"/>
       <c r="Q14" s="69"/>
       <c r="R14" s="69"/>
       <c r="S14" s="69"/>
       <c r="T14" s="69"/>
     </row>
-    <row r="15" spans="1:20" s="3" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="15" spans="1:20" s="3" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="43"/>
       <c r="B15" s="70" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="C15" s="9">
-        <v>4207</v>
+        <v>4043</v>
       </c>
       <c r="D15" s="9">
-        <v>851</v>
+        <v>783</v>
       </c>
       <c r="E15" s="9">
-        <v>1204</v>
+        <v>1177</v>
       </c>
       <c r="F15" s="9">
-        <v>709</v>
+        <v>651</v>
       </c>
       <c r="G15" s="9">
-        <v>563</v>
+        <v>579</v>
       </c>
       <c r="H15" s="9">
-        <v>182</v>
+        <v>158</v>
       </c>
       <c r="I15" s="9">
-        <v>230</v>
+        <v>260</v>
       </c>
       <c r="J15" s="9">
-        <v>144</v>
+        <v>119</v>
       </c>
       <c r="K15" s="8">
-        <v>324</v>
+        <v>316</v>
       </c>
       <c r="L15" s="68"/>
       <c r="M15" s="69"/>
       <c r="N15" s="69"/>
       <c r="O15" s="69"/>
       <c r="P15" s="69"/>
       <c r="Q15" s="69"/>
       <c r="R15" s="69"/>
       <c r="S15" s="69"/>
       <c r="T15" s="69"/>
     </row>
-    <row r="16" spans="1:20" s="3" customFormat="1" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:20" s="3" customFormat="1" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A16" s="43"/>
       <c r="B16" s="71" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="C16" s="9">
-        <v>4043</v>
+        <v>4705</v>
       </c>
       <c r="D16" s="9">
-        <v>783</v>
+        <v>832</v>
       </c>
       <c r="E16" s="9">
-        <v>1177</v>
+        <v>1270</v>
       </c>
       <c r="F16" s="9">
-        <v>651</v>
+        <v>603</v>
       </c>
       <c r="G16" s="9">
-        <v>579</v>
+        <v>622</v>
       </c>
       <c r="H16" s="9">
-        <v>158</v>
+        <v>180</v>
       </c>
       <c r="I16" s="9">
-        <v>260</v>
+        <v>242</v>
       </c>
       <c r="J16" s="9">
-        <v>119</v>
+        <v>165</v>
       </c>
       <c r="K16" s="8">
-        <v>316</v>
+        <v>791</v>
       </c>
       <c r="L16" s="68"/>
       <c r="M16" s="69"/>
       <c r="N16" s="69"/>
       <c r="O16" s="69"/>
       <c r="P16" s="69"/>
       <c r="Q16" s="69"/>
       <c r="R16" s="69"/>
       <c r="S16" s="69"/>
       <c r="T16" s="69"/>
     </row>
-    <row r="17" spans="1:20" s="3" customFormat="1" ht="18" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+    <row r="17" spans="1:20" s="3" customFormat="1" ht="18" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
       <c r="A17" s="66" t="s">
         <v>15</v>
       </c>
       <c r="B17" s="67" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="C17" s="12">
-        <v>4249</v>
+        <v>4127</v>
       </c>
       <c r="D17" s="12">
-        <v>1134</v>
+        <v>1132</v>
       </c>
       <c r="E17" s="12">
-        <v>446</v>
+        <v>334</v>
       </c>
       <c r="F17" s="12">
-        <v>310</v>
+        <v>238</v>
       </c>
       <c r="G17" s="12">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="H17" s="12">
-        <v>700</v>
+        <v>618</v>
       </c>
       <c r="I17" s="12">
-        <v>414</v>
+        <v>372</v>
       </c>
       <c r="J17" s="12">
-        <v>676</v>
+        <v>750</v>
       </c>
       <c r="K17" s="11">
-        <v>438</v>
+        <v>554</v>
       </c>
       <c r="L17" s="68"/>
       <c r="M17" s="69"/>
       <c r="N17" s="69"/>
       <c r="O17" s="69"/>
       <c r="P17" s="69"/>
       <c r="Q17" s="69"/>
       <c r="R17" s="69"/>
       <c r="S17" s="69"/>
       <c r="T17" s="69"/>
     </row>
-    <row r="18" spans="1:20" s="3" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="18" spans="1:20" s="3" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="43"/>
       <c r="B18" s="70" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="C18" s="9">
-        <v>4127</v>
+        <v>3745</v>
       </c>
       <c r="D18" s="9">
-        <v>1132</v>
+        <v>1037</v>
       </c>
       <c r="E18" s="9">
-        <v>334</v>
+        <v>406</v>
       </c>
       <c r="F18" s="9">
-        <v>238</v>
+        <v>208</v>
       </c>
       <c r="G18" s="9">
-        <v>129</v>
+        <v>95</v>
       </c>
       <c r="H18" s="9">
-        <v>618</v>
+        <v>494</v>
       </c>
       <c r="I18" s="9">
-        <v>372</v>
+        <v>293</v>
       </c>
       <c r="J18" s="9">
-        <v>750</v>
+        <v>758</v>
       </c>
       <c r="K18" s="8">
-        <v>554</v>
+        <v>454</v>
       </c>
       <c r="L18" s="68"/>
       <c r="M18" s="69"/>
       <c r="N18" s="69"/>
       <c r="O18" s="69"/>
       <c r="P18" s="69"/>
       <c r="Q18" s="69"/>
       <c r="R18" s="69"/>
       <c r="S18" s="69"/>
       <c r="T18" s="69"/>
     </row>
-    <row r="19" spans="1:20" s="3" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="19" spans="1:20" s="3" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="43"/>
       <c r="B19" s="70" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="C19" s="9">
-        <v>3745</v>
+        <v>4064</v>
       </c>
       <c r="D19" s="9">
-        <v>1037</v>
+        <v>1044</v>
       </c>
       <c r="E19" s="9">
-        <v>406</v>
+        <v>461</v>
       </c>
       <c r="F19" s="9">
-        <v>208</v>
+        <v>188</v>
       </c>
       <c r="G19" s="9">
         <v>95</v>
       </c>
       <c r="H19" s="9">
-        <v>494</v>
+        <v>560</v>
       </c>
       <c r="I19" s="9">
-        <v>293</v>
+        <v>312</v>
       </c>
       <c r="J19" s="9">
-        <v>758</v>
+        <v>867</v>
       </c>
       <c r="K19" s="8">
-        <v>454</v>
+        <v>537</v>
       </c>
       <c r="L19" s="68"/>
       <c r="M19" s="69"/>
       <c r="N19" s="69"/>
       <c r="O19" s="69"/>
       <c r="P19" s="69"/>
       <c r="Q19" s="69"/>
       <c r="R19" s="69"/>
       <c r="S19" s="69"/>
       <c r="T19" s="69"/>
     </row>
-    <row r="20" spans="1:20" s="3" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="20" spans="1:20" s="3" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="43"/>
       <c r="B20" s="70" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="C20" s="9">
-        <v>4064</v>
+        <v>4256</v>
       </c>
       <c r="D20" s="9">
-        <v>1044</v>
+        <v>1058</v>
       </c>
       <c r="E20" s="9">
-        <v>461</v>
+        <v>536</v>
       </c>
       <c r="F20" s="9">
-        <v>188</v>
+        <v>213</v>
       </c>
       <c r="G20" s="9">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="H20" s="9">
-        <v>560</v>
+        <v>559</v>
       </c>
       <c r="I20" s="9">
-        <v>312</v>
+        <v>307</v>
       </c>
       <c r="J20" s="9">
-        <v>867</v>
+        <v>862</v>
       </c>
       <c r="K20" s="8">
-        <v>537</v>
+        <v>624</v>
       </c>
       <c r="L20" s="68"/>
       <c r="M20" s="69"/>
       <c r="N20" s="69"/>
       <c r="O20" s="69"/>
       <c r="P20" s="69"/>
       <c r="Q20" s="69"/>
       <c r="R20" s="69"/>
       <c r="S20" s="69"/>
       <c r="T20" s="69"/>
     </row>
-    <row r="21" spans="1:20" s="3" customFormat="1" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:20" s="3" customFormat="1" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A21" s="45"/>
       <c r="B21" s="72" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="C21" s="73">
-        <v>4256</v>
+        <v>4277</v>
       </c>
       <c r="D21" s="73">
-        <v>1058</v>
+        <v>981</v>
       </c>
       <c r="E21" s="73">
-        <v>536</v>
+        <v>541</v>
       </c>
       <c r="F21" s="73">
-        <v>213</v>
+        <v>191</v>
       </c>
       <c r="G21" s="73">
-        <v>97</v>
+        <v>114</v>
       </c>
       <c r="H21" s="73">
-        <v>559</v>
+        <v>582</v>
       </c>
       <c r="I21" s="73">
-        <v>307</v>
+        <v>394</v>
       </c>
       <c r="J21" s="73">
-        <v>862</v>
+        <v>851</v>
       </c>
       <c r="K21" s="74">
-        <v>624</v>
+        <v>623</v>
       </c>
       <c r="L21" s="68"/>
       <c r="M21" s="69"/>
       <c r="N21" s="69"/>
       <c r="O21" s="69"/>
       <c r="P21" s="69"/>
       <c r="Q21" s="69"/>
       <c r="R21" s="69"/>
       <c r="S21" s="69"/>
       <c r="T21" s="69"/>
     </row>
-    <row r="22" spans="1:20" s="75" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="22" spans="1:20" s="75" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C22" s="3"/>
       <c r="D22" s="3"/>
       <c r="E22" s="3"/>
       <c r="F22" s="3"/>
       <c r="G22" s="3"/>
       <c r="H22" s="3"/>
       <c r="I22" s="3"/>
       <c r="J22" s="3"/>
       <c r="K22" s="3"/>
       <c r="L22" s="3"/>
     </row>
-    <row r="23" spans="1:20" s="75" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.15">
-[...11 lines deleted...]
-    <row r="24" spans="1:20" s="3" customFormat="1" ht="12" x14ac:dyDescent="0.15">
+    <row r="23" spans="1:20" s="75" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C23" s="78"/>
+      <c r="D23" s="78"/>
+      <c r="E23" s="78"/>
+      <c r="F23" s="78"/>
+      <c r="G23" s="78"/>
+      <c r="H23" s="78"/>
+      <c r="I23" s="78"/>
+      <c r="J23" s="78"/>
+      <c r="K23" s="78"/>
+      <c r="L23" s="78"/>
+    </row>
+    <row r="24" spans="1:20" s="3" customFormat="1" ht="12" x14ac:dyDescent="0.2">
       <c r="B24" s="75"/>
       <c r="C24" s="65"/>
       <c r="D24" s="65"/>
       <c r="E24" s="65"/>
       <c r="F24" s="65"/>
       <c r="G24" s="65"/>
       <c r="H24" s="65"/>
       <c r="I24" s="65"/>
       <c r="J24" s="65"/>
       <c r="K24" s="65"/>
       <c r="L24" s="65"/>
     </row>
   </sheetData>
   <phoneticPr fontId="8"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.59055118110236227" bottom="0.39370078740157483" header="0.51181102362204722" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" firstPageNumber="19" orientation="portrait" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter scaleWithDoc="0" alignWithMargins="0">
     <oddFooter>&amp;C&amp;"ＭＳ 明朝,標準"- &amp;P+3 -</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{179C361F-1C9E-4E5A-BC3C-F4B60E92FEEB}">
   <sheetPr>
     <tabColor rgb="FF00B0F0"/>
     <outlinePr showOutlineSymbols="0"/>
     <pageSetUpPr autoPageBreaks="0"/>
   </sheetPr>
   <dimension ref="A1:J45"/>
   <sheetViews>
     <sheetView showOutlineSymbols="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="10.75" defaultRowHeight="13.5" x14ac:dyDescent="0.15"/>
+  <sheetFormatPr defaultColWidth="10.77734375" defaultRowHeight="13.2" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="12.625" customWidth="1"/>
-    <col min="2" max="10" width="8.5" customWidth="1"/>
+    <col min="1" max="1" width="12.6640625" customWidth="1"/>
+    <col min="2" max="10" width="8.44140625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="1" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="35" t="s">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="B1" s="35"/>
       <c r="C1" s="35"/>
       <c r="D1" s="35"/>
       <c r="E1" s="35"/>
       <c r="F1" s="35"/>
       <c r="G1" s="35"/>
       <c r="H1" s="35"/>
       <c r="I1" s="35"/>
       <c r="J1" s="35"/>
     </row>
-    <row r="2" spans="1:10" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:10" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A2" s="33"/>
       <c r="B2" s="39"/>
       <c r="C2" s="39"/>
       <c r="D2" s="39"/>
       <c r="E2" s="39"/>
       <c r="F2" s="39"/>
       <c r="G2" s="39"/>
       <c r="H2" s="39"/>
       <c r="I2" s="39"/>
       <c r="J2" s="32" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="3" spans="1:10" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="3" spans="1:10" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="31"/>
       <c r="B3" s="30"/>
       <c r="C3" s="29" t="s">
         <v>33</v>
       </c>
       <c r="D3" s="28"/>
       <c r="E3" s="28"/>
       <c r="F3" s="28"/>
       <c r="G3" s="28"/>
       <c r="H3" s="28"/>
       <c r="I3" s="28"/>
       <c r="J3" s="27"/>
     </row>
-    <row r="4" spans="1:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="4" spans="1:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="19" t="s">
         <v>32</v>
       </c>
       <c r="B4" s="18" t="s">
         <v>31</v>
       </c>
       <c r="C4" s="26" t="s">
         <v>30</v>
       </c>
       <c r="D4" s="25"/>
       <c r="E4" s="24"/>
       <c r="F4" s="23" t="s">
         <v>29</v>
       </c>
       <c r="G4" s="22"/>
       <c r="H4" s="22"/>
       <c r="I4" s="21"/>
-      <c r="J4" s="79"/>
-[...1 lines deleted...]
-    <row r="5" spans="1:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="J4" s="77"/>
+    </row>
+    <row r="5" spans="1:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="19"/>
       <c r="B5" s="18" t="s">
         <v>28</v>
       </c>
       <c r="C5" s="16" t="s">
         <v>9</v>
       </c>
       <c r="D5" s="17" t="s">
         <v>27</v>
       </c>
       <c r="E5" s="16" t="s">
         <v>24</v>
       </c>
       <c r="F5" s="16" t="s">
         <v>12</v>
       </c>
       <c r="G5" s="16" t="s">
         <v>26</v>
       </c>
       <c r="H5" s="16" t="s">
         <v>25</v>
       </c>
       <c r="I5" s="16" t="s">
         <v>13</v>
       </c>
-      <c r="J5" s="81" t="s">
+      <c r="J5" s="79" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="6" spans="1:10" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="D6" s="84" t="s">
+    <row r="6" spans="1:10" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="84"/>
+      <c r="B6" s="82"/>
+      <c r="C6" s="82"/>
+      <c r="D6" s="82" t="s">
         <v>24</v>
       </c>
-      <c r="E6" s="84" t="s">
+      <c r="E6" s="82" t="s">
         <v>23</v>
       </c>
-      <c r="F6" s="84"/>
-      <c r="G6" s="84" t="s">
+      <c r="F6" s="82"/>
+      <c r="G6" s="82" t="s">
         <v>22</v>
       </c>
-      <c r="H6" s="84" t="s">
+      <c r="H6" s="82" t="s">
         <v>21</v>
       </c>
-      <c r="I6" s="84" t="s">
+      <c r="I6" s="82" t="s">
         <v>46</v>
       </c>
-      <c r="J6" s="85"/>
-[...1 lines deleted...]
-    <row r="7" spans="1:10" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="J6" s="83"/>
+    </row>
+    <row r="7" spans="1:10" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="38" t="s">
         <v>38</v>
       </c>
       <c r="B7" s="14">
-        <v>2393</v>
+        <v>2422</v>
       </c>
       <c r="C7" s="14">
-        <v>340</v>
+        <v>286</v>
       </c>
       <c r="D7" s="14">
-        <v>566</v>
+        <v>518</v>
       </c>
       <c r="E7" s="14">
-        <v>129</v>
+        <v>109</v>
       </c>
       <c r="F7" s="14">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="G7" s="14">
-        <v>145</v>
+        <v>112</v>
       </c>
       <c r="H7" s="14">
-        <v>643</v>
+        <v>667</v>
       </c>
       <c r="I7" s="14">
-        <v>99</v>
+        <v>114</v>
       </c>
       <c r="J7" s="13">
-        <v>396</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:10" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+        <v>542</v>
+      </c>
+    </row>
+    <row r="8" spans="1:10" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="10" t="s">
         <v>20</v>
       </c>
       <c r="B8" s="9">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="C8" s="9">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="D8" s="9">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="E8" s="9">
         <v>0</v>
       </c>
       <c r="F8" s="9">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="G8" s="9">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="H8" s="9">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="I8" s="9">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="J8" s="8">
-        <v>12</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:10" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="9" spans="1:10" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="10" t="s">
         <v>19</v>
       </c>
       <c r="B9" s="9">
-        <v>44</v>
+        <v>64</v>
       </c>
       <c r="C9" s="9">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="D9" s="9">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="E9" s="9">
         <v>0</v>
       </c>
       <c r="F9" s="9">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G9" s="9">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="H9" s="9">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="I9" s="9">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="J9" s="8">
-        <v>5</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:10" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="10" spans="1:10" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="10" t="s">
         <v>18</v>
       </c>
       <c r="B10" s="9">
-        <v>91</v>
+        <v>102</v>
       </c>
       <c r="C10" s="9">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="D10" s="9">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="E10" s="9">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="F10" s="9">
-        <v>11</v>
+        <v>26</v>
       </c>
       <c r="G10" s="9">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H10" s="9">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="I10" s="9">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J10" s="8">
-        <v>15</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:10" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="11" spans="1:10" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="10" t="s">
         <v>4</v>
       </c>
       <c r="B11" s="9">
-        <v>541</v>
+        <v>534</v>
       </c>
       <c r="C11" s="9">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="D11" s="9">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="E11" s="9">
+        <v>95</v>
+      </c>
+      <c r="F11" s="9">
+        <v>42</v>
+      </c>
+      <c r="G11" s="9">
+        <v>6</v>
+      </c>
+      <c r="H11" s="9">
+        <v>95</v>
+      </c>
+      <c r="I11" s="9">
+        <v>6</v>
+      </c>
+      <c r="J11" s="8">
         <v>111</v>
       </c>
-      <c r="F11" s="9">
-[...15 lines deleted...]
-    <row r="12" spans="1:10" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+    </row>
+    <row r="12" spans="1:10" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="10" t="s">
         <v>5</v>
       </c>
       <c r="B12" s="9">
-        <v>355</v>
+        <v>401</v>
       </c>
       <c r="C12" s="9">
-        <v>61</v>
+        <v>47</v>
       </c>
       <c r="D12" s="9">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="E12" s="9">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="F12" s="9">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="G12" s="9">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="H12" s="9">
-        <v>86</v>
+        <v>110</v>
       </c>
       <c r="I12" s="9">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="J12" s="8">
-        <v>48</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:10" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="13" spans="1:10" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="10" t="s">
         <v>0</v>
       </c>
       <c r="B13" s="9">
-        <v>255</v>
+        <v>213</v>
       </c>
       <c r="C13" s="9">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="D13" s="9">
-        <v>81</v>
+        <v>53</v>
       </c>
       <c r="E13" s="9">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F13" s="9">
         <v>0</v>
       </c>
       <c r="G13" s="9">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="H13" s="9">
-        <v>64</v>
+        <v>57</v>
       </c>
       <c r="I13" s="9">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="J13" s="8">
-        <v>44</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:10" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="14" spans="1:10" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="10" t="s">
         <v>2</v>
       </c>
       <c r="B14" s="9">
-        <v>175</v>
+        <v>172</v>
       </c>
       <c r="C14" s="9">
-        <v>42</v>
+        <v>34</v>
       </c>
       <c r="D14" s="9">
+        <v>36</v>
+      </c>
+      <c r="E14" s="9">
+        <v>0</v>
+      </c>
+      <c r="F14" s="9">
+        <v>0</v>
+      </c>
+      <c r="G14" s="9">
+        <v>9</v>
+      </c>
+      <c r="H14" s="9">
         <v>47</v>
       </c>
-      <c r="E14" s="9">
-[...10 lines deleted...]
-      </c>
       <c r="I14" s="9">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="J14" s="8">
-        <v>22</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:10" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="15" spans="1:10" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="10" t="s">
         <v>6</v>
       </c>
       <c r="B15" s="9">
-        <v>273</v>
+        <v>242</v>
       </c>
       <c r="C15" s="9">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="D15" s="9">
-        <v>53</v>
+        <v>61</v>
       </c>
       <c r="E15" s="9">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F15" s="9">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="G15" s="9">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="H15" s="9">
-        <v>80</v>
+        <v>55</v>
       </c>
       <c r="I15" s="9">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="J15" s="8">
-        <v>43</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:10" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="16" spans="1:10" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="10" t="s">
         <v>1</v>
       </c>
       <c r="B16" s="9">
-        <v>220</v>
+        <v>195</v>
       </c>
       <c r="C16" s="9">
-        <v>63</v>
+        <v>40</v>
       </c>
       <c r="D16" s="9">
-        <v>41</v>
+        <v>25</v>
       </c>
       <c r="E16" s="9">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F16" s="9">
         <v>0</v>
       </c>
       <c r="G16" s="9">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="H16" s="9">
-        <v>70</v>
+        <v>83</v>
       </c>
       <c r="I16" s="9">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="J16" s="8">
-        <v>25</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:10" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="17" spans="1:10" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="10" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="9">
-        <v>115</v>
+        <v>128</v>
       </c>
       <c r="C17" s="9">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="D17" s="9">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E17" s="9">
         <v>0</v>
       </c>
       <c r="F17" s="9">
         <v>0</v>
       </c>
       <c r="G17" s="9">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H17" s="9">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="I17" s="9">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="J17" s="8">
-        <v>15</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:10" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="18" spans="1:10" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="10" t="s">
         <v>8</v>
       </c>
       <c r="B18" s="9">
-        <v>174</v>
+        <v>207</v>
       </c>
       <c r="C18" s="9">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="D18" s="9">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="E18" s="9">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F18" s="9">
         <v>0</v>
       </c>
       <c r="G18" s="9">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="H18" s="9">
-        <v>50</v>
+        <v>78</v>
       </c>
       <c r="I18" s="9">
         <v>37</v>
       </c>
       <c r="J18" s="8">
-        <v>72</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:10" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="19" spans="1:10" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A19" s="10" t="s">
         <v>10</v>
       </c>
       <c r="B19" s="9">
-        <v>35</v>
+        <v>48</v>
       </c>
       <c r="C19" s="9">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="D19" s="9">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E19" s="9">
         <v>1</v>
       </c>
       <c r="F19" s="9">
         <v>0</v>
       </c>
       <c r="G19" s="9">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H19" s="9">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="I19" s="9">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J19" s="8">
-        <v>7</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:10" ht="18" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="20" spans="1:10" ht="18" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
       <c r="A20" s="37" t="s">
         <v>39</v>
       </c>
       <c r="B20" s="12">
-        <v>1443</v>
+        <v>1418</v>
       </c>
       <c r="C20" s="12">
-        <v>290</v>
+        <v>230</v>
       </c>
       <c r="D20" s="12">
-        <v>375</v>
+        <v>349</v>
       </c>
       <c r="E20" s="12">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="F20" s="12">
-        <v>37</v>
+        <v>44</v>
       </c>
       <c r="G20" s="12">
-        <v>31</v>
+        <v>25</v>
       </c>
       <c r="H20" s="12">
-        <v>411</v>
+        <v>383</v>
       </c>
       <c r="I20" s="12">
-        <v>47</v>
+        <v>77</v>
       </c>
       <c r="J20" s="11">
-        <v>191</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:10" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="21" spans="1:10" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="10" t="s">
         <v>20</v>
       </c>
       <c r="B21" s="9">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="C21" s="9">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="D21" s="9">
         <v>14</v>
       </c>
       <c r="E21" s="9">
         <v>0</v>
       </c>
       <c r="F21" s="9">
         <v>0</v>
       </c>
       <c r="G21" s="9">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H21" s="9">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="I21" s="9">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="J21" s="8">
-        <v>2</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:10" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="22" spans="1:10" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="10" t="s">
         <v>19</v>
       </c>
       <c r="B22" s="9">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="C22" s="9">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="D22" s="9">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="E22" s="9">
         <v>0</v>
       </c>
       <c r="F22" s="9">
         <v>0</v>
       </c>
       <c r="G22" s="9">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="H22" s="9">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="I22" s="9">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J22" s="8">
-        <v>1</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:10" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="23" spans="1:10" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="10" t="s">
         <v>18</v>
       </c>
       <c r="B23" s="9">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="C23" s="9">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="D23" s="9">
+        <v>11</v>
+      </c>
+      <c r="E23" s="9">
+        <v>3</v>
+      </c>
+      <c r="F23" s="9">
         <v>18</v>
       </c>
-      <c r="E23" s="9">
-[...4 lines deleted...]
-      </c>
       <c r="G23" s="9">
         <v>0</v>
       </c>
       <c r="H23" s="9">
+        <v>9</v>
+      </c>
+      <c r="I23" s="9">
+        <v>1</v>
+      </c>
+      <c r="J23" s="8">
         <v>16</v>
       </c>
-      <c r="I23" s="9">
-[...6 lines deleted...]
-    <row r="24" spans="1:10" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+    </row>
+    <row r="24" spans="1:10" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="10" t="s">
         <v>4</v>
       </c>
       <c r="B24" s="9">
-        <v>287</v>
+        <v>299</v>
       </c>
       <c r="C24" s="9">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="D24" s="9">
-        <v>90</v>
+        <v>84</v>
       </c>
       <c r="E24" s="9">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="F24" s="9">
         <v>26</v>
       </c>
       <c r="G24" s="9">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="H24" s="9">
-        <v>52</v>
+        <v>49</v>
       </c>
       <c r="I24" s="9">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="J24" s="8">
-        <v>46</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:10" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="25" spans="1:10" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="10" t="s">
         <v>5</v>
       </c>
       <c r="B25" s="9">
-        <v>204</v>
+        <v>218</v>
       </c>
       <c r="C25" s="9">
-        <v>49</v>
+        <v>31</v>
       </c>
       <c r="D25" s="9">
-        <v>69</v>
+        <v>74</v>
       </c>
       <c r="E25" s="9">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="F25" s="9">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G25" s="9">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="H25" s="9">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="I25" s="9">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="J25" s="8">
-        <v>15</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:10" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="26" spans="1:10" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="10" t="s">
         <v>0</v>
       </c>
       <c r="B26" s="9">
-        <v>159</v>
+        <v>131</v>
       </c>
       <c r="C26" s="9">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="D26" s="9">
-        <v>58</v>
+        <v>41</v>
       </c>
       <c r="E26" s="9">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F26" s="9">
         <v>0</v>
       </c>
       <c r="G26" s="9">
         <v>4</v>
       </c>
       <c r="H26" s="9">
-        <v>43</v>
+        <v>33</v>
       </c>
       <c r="I26" s="9">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="J26" s="8">
-        <v>18</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:10" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="27" spans="1:10" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="10" t="s">
         <v>2</v>
       </c>
       <c r="B27" s="9">
-        <v>122</v>
+        <v>104</v>
       </c>
       <c r="C27" s="9">
-        <v>39</v>
+        <v>28</v>
       </c>
       <c r="D27" s="9">
-        <v>35</v>
+        <v>29</v>
       </c>
       <c r="E27" s="9">
         <v>0</v>
       </c>
       <c r="F27" s="9">
         <v>0</v>
       </c>
       <c r="G27" s="9">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="H27" s="9">
-        <v>31</v>
+        <v>25</v>
       </c>
       <c r="I27" s="9">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="J27" s="8">
-        <v>10</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:10" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="28" spans="1:10" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="10" t="s">
         <v>6</v>
       </c>
       <c r="B28" s="9">
-        <v>185</v>
+        <v>172</v>
       </c>
       <c r="C28" s="9">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="D28" s="9">
-        <v>41</v>
+        <v>48</v>
       </c>
       <c r="E28" s="9">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F28" s="9">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G28" s="9">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="H28" s="9">
-        <v>57</v>
+        <v>34</v>
       </c>
       <c r="I28" s="9">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="J28" s="8">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="29" spans="1:10" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="B29" s="9">
+        <v>128</v>
+      </c>
+      <c r="C29" s="9">
+        <v>32</v>
+      </c>
+      <c r="D29" s="9">
         <v>21</v>
-      </c>
-[...12 lines deleted...]
-        <v>31</v>
       </c>
       <c r="E29" s="9">
         <v>0</v>
       </c>
       <c r="F29" s="9">
         <v>0</v>
       </c>
       <c r="G29" s="9">
         <v>2</v>
       </c>
       <c r="H29" s="9">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="I29" s="9">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="J29" s="8">
-        <v>15</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:10" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="30" spans="1:10" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="10" t="s">
         <v>7</v>
       </c>
       <c r="B30" s="9">
-        <v>88</v>
+        <v>98</v>
       </c>
       <c r="C30" s="9">
+        <v>15</v>
+      </c>
+      <c r="D30" s="9">
         <v>9</v>
       </c>
-      <c r="D30" s="9">
-[...1 lines deleted...]
-      </c>
       <c r="E30" s="9">
         <v>0</v>
       </c>
       <c r="F30" s="9">
         <v>0</v>
       </c>
       <c r="G30" s="9">
         <v>0</v>
       </c>
       <c r="H30" s="9">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="I30" s="9">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="J30" s="8">
-        <v>9</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:10" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="31" spans="1:10" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="10" t="s">
         <v>8</v>
       </c>
       <c r="B31" s="9">
-        <v>108</v>
+        <v>124</v>
       </c>
       <c r="C31" s="9">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="D31" s="9">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="E31" s="9">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F31" s="9">
         <v>0</v>
       </c>
       <c r="G31" s="9">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H31" s="9">
-        <v>32</v>
+        <v>54</v>
       </c>
       <c r="I31" s="9">
-        <v>21</v>
+        <v>26</v>
       </c>
       <c r="J31" s="8">
-        <v>44</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:10" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="32" spans="1:10" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A32" s="10" t="s">
         <v>10</v>
       </c>
       <c r="B32" s="9">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="C32" s="9">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D32" s="9">
         <v>5</v>
       </c>
       <c r="E32" s="9">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F32" s="9">
         <v>0</v>
       </c>
       <c r="G32" s="9">
         <v>0</v>
       </c>
       <c r="H32" s="9">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="I32" s="9">
         <v>0</v>
       </c>
       <c r="J32" s="8">
         <v>5</v>
       </c>
     </row>
-    <row r="33" spans="1:10" ht="18" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+    <row r="33" spans="1:10" ht="18" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
       <c r="A33" s="37" t="s">
         <v>40</v>
       </c>
       <c r="B33" s="12">
-        <v>938</v>
+        <v>991</v>
       </c>
       <c r="C33" s="12">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="D33" s="12">
-        <v>188</v>
+        <v>166</v>
       </c>
       <c r="E33" s="12">
-        <v>68</v>
+        <v>46</v>
       </c>
       <c r="F33" s="12">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="G33" s="12">
-        <v>114</v>
+        <v>87</v>
       </c>
       <c r="H33" s="12">
-        <v>226</v>
+        <v>276</v>
       </c>
       <c r="I33" s="12">
-        <v>50</v>
+        <v>37</v>
       </c>
       <c r="J33" s="11">
-        <v>204</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:10" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+        <v>294</v>
+      </c>
+    </row>
+    <row r="34" spans="1:10" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="10" t="s">
         <v>20</v>
       </c>
       <c r="B34" s="9">
-        <v>75</v>
+        <v>70</v>
       </c>
       <c r="C34" s="9">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="D34" s="9">
-        <v>12</v>
+        <v>2</v>
       </c>
       <c r="E34" s="9">
         <v>0</v>
       </c>
       <c r="F34" s="9">
+        <v>1</v>
+      </c>
+      <c r="G34" s="9">
+        <v>21</v>
+      </c>
+      <c r="H34" s="9">
         <v>5</v>
       </c>
-      <c r="G34" s="9">
-[...4 lines deleted...]
-      </c>
       <c r="I34" s="9">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="J34" s="8">
-        <v>10</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:10" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="35" spans="1:10" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="10" t="s">
         <v>19</v>
       </c>
       <c r="B35" s="9">
-        <v>27</v>
+        <v>45</v>
       </c>
       <c r="C35" s="9">
         <v>0</v>
       </c>
       <c r="D35" s="9">
+        <v>1</v>
+      </c>
+      <c r="E35" s="9">
+        <v>0</v>
+      </c>
+      <c r="F35" s="9">
+        <v>2</v>
+      </c>
+      <c r="G35" s="9">
+        <v>10</v>
+      </c>
+      <c r="H35" s="9">
+        <v>8</v>
+      </c>
+      <c r="I35" s="9">
         <v>5</v>
       </c>
-      <c r="E35" s="9">
-[...13 lines deleted...]
-      </c>
       <c r="J35" s="8">
-        <v>4</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:10" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="36" spans="1:10" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="10" t="s">
         <v>18</v>
       </c>
       <c r="B36" s="9">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="C36" s="9">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D36" s="9">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="E36" s="9">
         <v>3</v>
       </c>
       <c r="F36" s="9">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="G36" s="9">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H36" s="9">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="I36" s="9">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J36" s="8">
-        <v>10</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:10" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="37" spans="1:10" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="10" t="s">
         <v>4</v>
       </c>
       <c r="B37" s="9">
-        <v>254</v>
+        <v>235</v>
       </c>
       <c r="C37" s="9">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="D37" s="9">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="E37" s="9">
-        <v>62</v>
+        <v>42</v>
       </c>
       <c r="F37" s="9">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="G37" s="9">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="H37" s="9">
-        <v>55</v>
+        <v>46</v>
       </c>
       <c r="I37" s="9">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="J37" s="8">
-        <v>42</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:10" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="38" spans="1:10" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="10" t="s">
         <v>5</v>
       </c>
       <c r="B38" s="9">
-        <v>150</v>
+        <v>182</v>
       </c>
       <c r="C38" s="9">
+        <v>16</v>
+      </c>
+      <c r="D38" s="9">
+        <v>43</v>
+      </c>
+      <c r="E38" s="9">
+        <v>0</v>
+      </c>
+      <c r="F38" s="9">
+        <v>3</v>
+      </c>
+      <c r="G38" s="9">
+        <v>19</v>
+      </c>
+      <c r="H38" s="9">
+        <v>55</v>
+      </c>
+      <c r="I38" s="9">
+        <v>6</v>
+      </c>
+      <c r="J38" s="8">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="39" spans="1:10" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="B39" s="9">
+        <v>82</v>
+      </c>
+      <c r="C39" s="9">
+        <v>8</v>
+      </c>
+      <c r="D39" s="9">
         <v>12</v>
       </c>
-      <c r="D38" s="9">
-[...33 lines deleted...]
-      </c>
       <c r="E39" s="9">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F39" s="9">
         <v>0</v>
       </c>
       <c r="G39" s="9">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="H39" s="9">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="I39" s="9">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J39" s="8">
-        <v>26</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:10" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="40" spans="1:10" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A40" s="10" t="s">
         <v>2</v>
       </c>
       <c r="B40" s="9">
-        <v>53</v>
+        <v>68</v>
       </c>
       <c r="C40" s="9">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="D40" s="9">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="E40" s="9">
         <v>0</v>
       </c>
       <c r="F40" s="9">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G40" s="9">
         <v>8</v>
       </c>
       <c r="H40" s="9">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="I40" s="9">
         <v>5</v>
       </c>
       <c r="J40" s="8">
-        <v>12</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:10" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="41" spans="1:10" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="10" t="s">
         <v>6</v>
       </c>
       <c r="B41" s="9">
-        <v>88</v>
+        <v>70</v>
       </c>
       <c r="C41" s="9">
-        <v>11</v>
+        <v>5</v>
       </c>
       <c r="D41" s="9">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E41" s="9">
         <v>0</v>
       </c>
       <c r="F41" s="9">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G41" s="9">
+        <v>7</v>
+      </c>
+      <c r="H41" s="9">
+        <v>21</v>
+      </c>
+      <c r="I41" s="9">
+        <v>1</v>
+      </c>
+      <c r="J41" s="8">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="42" spans="1:10" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A42" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="B42" s="9">
+        <v>67</v>
+      </c>
+      <c r="C42" s="9">
+        <v>8</v>
+      </c>
+      <c r="D42" s="9">
+        <v>4</v>
+      </c>
+      <c r="E42" s="9">
+        <v>0</v>
+      </c>
+      <c r="F42" s="9">
+        <v>0</v>
+      </c>
+      <c r="G42" s="9">
+        <v>5</v>
+      </c>
+      <c r="H42" s="9">
+        <v>33</v>
+      </c>
+      <c r="I42" s="9">
+        <v>4</v>
+      </c>
+      <c r="J42" s="8">
         <v>13</v>
       </c>
-      <c r="H41" s="9">
-[...41 lines deleted...]
-    <row r="43" spans="1:10" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+    </row>
+    <row r="43" spans="1:10" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A43" s="10" t="s">
         <v>7</v>
       </c>
       <c r="B43" s="9">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="C43" s="9">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D43" s="9">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="E43" s="9">
         <v>0</v>
       </c>
       <c r="F43" s="9">
         <v>0</v>
       </c>
       <c r="G43" s="9">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H43" s="9">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="I43" s="9">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J43" s="8">
-        <v>6</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:10" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="44" spans="1:10" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A44" s="10" t="s">
         <v>8</v>
       </c>
       <c r="B44" s="9">
-        <v>66</v>
+        <v>82</v>
       </c>
       <c r="C44" s="9">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D44" s="9">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="E44" s="9">
         <v>0</v>
       </c>
       <c r="F44" s="9">
         <v>0</v>
       </c>
       <c r="G44" s="9">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H44" s="9">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="I44" s="9">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="J44" s="8">
-        <v>28</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:10" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="45" spans="1:10" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A45" s="7" t="s">
         <v>10</v>
       </c>
       <c r="B45" s="6">
+        <v>19</v>
+      </c>
+      <c r="C45" s="6">
+        <v>0</v>
+      </c>
+      <c r="D45" s="6">
+        <v>6</v>
+      </c>
+      <c r="E45" s="6">
+        <v>0</v>
+      </c>
+      <c r="F45" s="6">
+        <v>0</v>
+      </c>
+      <c r="G45" s="6">
+        <v>0</v>
+      </c>
+      <c r="H45" s="6">
         <v>7</v>
       </c>
-      <c r="C45" s="6">
-[...16 lines deleted...]
-      </c>
       <c r="I45" s="6">
         <v>0</v>
       </c>
       <c r="J45" s="5">
-        <v>1</v>
+        <v>6</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="8"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.59055118110236227" bottom="0.39370078740157483" header="0.51181102362204722" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" firstPageNumber="20" orientation="portrait" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter scaleWithDoc="0" alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{41C1DE14-FD36-4D03-B08A-FC2AA4860722}">
   <sheetPr>
     <tabColor rgb="FF00B0F0"/>
     <outlinePr showOutlineSymbols="0"/>
     <pageSetUpPr autoPageBreaks="0"/>
   </sheetPr>
   <dimension ref="A1:J45"/>
   <sheetViews>
     <sheetView showOutlineSymbols="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="10.75" defaultRowHeight="13.5" x14ac:dyDescent="0.15"/>
+  <sheetFormatPr defaultColWidth="10.77734375" defaultRowHeight="13.2" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="12.625" style="36" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="11" max="16384" width="10.75" style="36"/>
+    <col min="1" max="1" width="12.6640625" style="36" customWidth="1"/>
+    <col min="2" max="10" width="8.44140625" style="36" customWidth="1"/>
+    <col min="11" max="16384" width="10.77734375" style="36"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" s="40" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="1" spans="1:10" s="40" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="35" t="s">
-        <v>54</v>
+        <v>49</v>
       </c>
       <c r="B1" s="35"/>
       <c r="C1" s="35"/>
       <c r="D1" s="35"/>
       <c r="E1" s="35"/>
       <c r="F1" s="35"/>
       <c r="G1" s="35"/>
       <c r="H1" s="35"/>
       <c r="I1" s="35"/>
       <c r="J1" s="35"/>
     </row>
-    <row r="2" spans="1:10" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:10" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A2" s="33"/>
       <c r="B2" s="39"/>
       <c r="C2" s="39"/>
       <c r="D2" s="39"/>
       <c r="E2" s="39"/>
       <c r="F2" s="39"/>
       <c r="G2" s="39"/>
       <c r="H2" s="39"/>
       <c r="I2" s="39"/>
       <c r="J2" s="32" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="3" spans="1:10" s="3" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="3" spans="1:10" s="3" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="31"/>
       <c r="B3" s="30"/>
       <c r="C3" s="29" t="s">
         <v>33</v>
       </c>
       <c r="D3" s="28"/>
       <c r="E3" s="28"/>
       <c r="F3" s="28"/>
       <c r="G3" s="28"/>
       <c r="H3" s="28"/>
       <c r="I3" s="28"/>
       <c r="J3" s="27"/>
     </row>
-    <row r="4" spans="1:10" s="3" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="4" spans="1:10" s="3" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="19" t="s">
         <v>32</v>
       </c>
       <c r="B4" s="18" t="s">
         <v>31</v>
       </c>
       <c r="C4" s="26" t="s">
         <v>30</v>
       </c>
       <c r="D4" s="25"/>
       <c r="E4" s="24"/>
       <c r="F4" s="23" t="s">
         <v>29</v>
       </c>
       <c r="G4" s="22"/>
       <c r="H4" s="22"/>
       <c r="I4" s="21"/>
-      <c r="J4" s="79"/>
-[...1 lines deleted...]
-    <row r="5" spans="1:10" s="3" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="J4" s="77"/>
+    </row>
+    <row r="5" spans="1:10" s="3" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="19"/>
       <c r="B5" s="18" t="s">
         <v>28</v>
       </c>
       <c r="C5" s="16" t="s">
         <v>9</v>
       </c>
       <c r="D5" s="17" t="s">
         <v>27</v>
       </c>
       <c r="E5" s="16" t="s">
         <v>24</v>
       </c>
       <c r="F5" s="16" t="s">
         <v>12</v>
       </c>
       <c r="G5" s="16" t="s">
         <v>26</v>
       </c>
       <c r="H5" s="16" t="s">
         <v>25</v>
       </c>
       <c r="I5" s="16" t="s">
         <v>13</v>
       </c>
-      <c r="J5" s="81" t="s">
+      <c r="J5" s="79" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="6" spans="1:10" s="3" customFormat="1" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="D6" s="84" t="s">
+    <row r="6" spans="1:10" s="3" customFormat="1" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="84"/>
+      <c r="B6" s="82"/>
+      <c r="C6" s="82"/>
+      <c r="D6" s="82" t="s">
         <v>24</v>
       </c>
-      <c r="E6" s="84" t="s">
+      <c r="E6" s="82" t="s">
         <v>23</v>
       </c>
-      <c r="F6" s="84"/>
-      <c r="G6" s="84" t="s">
+      <c r="F6" s="82"/>
+      <c r="G6" s="82" t="s">
         <v>22</v>
       </c>
-      <c r="H6" s="84" t="s">
+      <c r="H6" s="82" t="s">
         <v>21</v>
       </c>
-      <c r="I6" s="84" t="s">
+      <c r="I6" s="82" t="s">
         <v>46</v>
       </c>
-      <c r="J6" s="85"/>
-[...1 lines deleted...]
-    <row r="7" spans="1:10" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="J6" s="83"/>
+    </row>
+    <row r="7" spans="1:10" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="38" t="s">
         <v>38</v>
       </c>
       <c r="B7" s="14">
-        <v>2838</v>
+        <v>3302</v>
       </c>
       <c r="C7" s="14">
-        <v>304</v>
+        <v>331</v>
       </c>
       <c r="D7" s="14">
-        <v>915</v>
+        <v>971</v>
       </c>
       <c r="E7" s="14">
-        <v>580</v>
+        <v>559</v>
       </c>
       <c r="F7" s="14">
-        <v>515</v>
+        <v>543</v>
       </c>
       <c r="G7" s="14">
-        <v>123</v>
+        <v>142</v>
       </c>
       <c r="H7" s="14">
-        <v>136</v>
+        <v>116</v>
       </c>
       <c r="I7" s="14">
-        <v>74</v>
+        <v>114</v>
       </c>
       <c r="J7" s="13">
-        <v>191</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:10" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+        <v>526</v>
+      </c>
+    </row>
+    <row r="8" spans="1:10" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="10" t="s">
         <v>20</v>
       </c>
       <c r="B8" s="9">
-        <v>60</v>
+        <v>72</v>
       </c>
       <c r="C8" s="9">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="D8" s="9">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="E8" s="9">
         <v>0</v>
       </c>
       <c r="F8" s="9">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G8" s="9">
+        <v>4</v>
+      </c>
+      <c r="H8" s="9">
         <v>5</v>
       </c>
-      <c r="H8" s="9">
-[...1 lines deleted...]
-      </c>
       <c r="I8" s="9">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="J8" s="8">
-        <v>8</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:10" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="9" spans="1:10" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="10" t="s">
         <v>19</v>
       </c>
       <c r="B9" s="9">
-        <v>32</v>
+        <v>68</v>
       </c>
       <c r="C9" s="9">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D9" s="9">
-        <v>5</v>
+        <v>14</v>
       </c>
       <c r="E9" s="9">
         <v>0</v>
       </c>
       <c r="F9" s="9">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="G9" s="9">
         <v>3</v>
       </c>
       <c r="H9" s="9">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="I9" s="9">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="J9" s="8">
-        <v>7</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:10" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="10" spans="1:10" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="10" t="s">
         <v>18</v>
       </c>
       <c r="B10" s="9">
-        <v>680</v>
+        <v>779</v>
       </c>
       <c r="C10" s="9">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="D10" s="9">
-        <v>86</v>
+        <v>92</v>
       </c>
       <c r="E10" s="9">
-        <v>171</v>
+        <v>184</v>
       </c>
       <c r="F10" s="9">
-        <v>404</v>
+        <v>426</v>
       </c>
       <c r="G10" s="9">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H10" s="9">
         <v>3</v>
       </c>
       <c r="I10" s="9">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J10" s="8">
-        <v>6</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:10" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="11" spans="1:10" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="10" t="s">
         <v>4</v>
       </c>
       <c r="B11" s="9">
-        <v>867</v>
+        <v>981</v>
       </c>
       <c r="C11" s="9">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="D11" s="9">
-        <v>329</v>
+        <v>336</v>
       </c>
       <c r="E11" s="9">
-        <v>380</v>
+        <v>341</v>
       </c>
       <c r="F11" s="9">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="G11" s="9">
         <v>17</v>
       </c>
       <c r="H11" s="9">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="I11" s="9">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="J11" s="8">
-        <v>13</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:10" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="12" spans="1:10" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="10" t="s">
         <v>5</v>
       </c>
       <c r="B12" s="9">
-        <v>339</v>
+        <v>425</v>
       </c>
       <c r="C12" s="9">
-        <v>46</v>
+        <v>57</v>
       </c>
       <c r="D12" s="9">
-        <v>198</v>
+        <v>212</v>
       </c>
       <c r="E12" s="9">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="F12" s="9">
+        <v>5</v>
+      </c>
+      <c r="G12" s="9">
+        <v>53</v>
+      </c>
+      <c r="H12" s="9">
         <v>9</v>
       </c>
-      <c r="G12" s="9">
-[...2 lines deleted...]
-      <c r="H12" s="9">
+      <c r="I12" s="9">
+        <v>10</v>
+      </c>
+      <c r="J12" s="8">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="13" spans="1:10" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="B13" s="9">
+        <v>199</v>
+      </c>
+      <c r="C13" s="9">
+        <v>34</v>
+      </c>
+      <c r="D13" s="9">
+        <v>94</v>
+      </c>
+      <c r="E13" s="9">
         <v>2</v>
       </c>
-      <c r="I12" s="9">
-[...21 lines deleted...]
-      </c>
       <c r="F13" s="9">
         <v>1</v>
       </c>
       <c r="G13" s="9">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="H13" s="9">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="I13" s="9">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="J13" s="8">
-        <v>12</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:10" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="14" spans="1:10" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="10" t="s">
         <v>2</v>
       </c>
       <c r="B14" s="9">
-        <v>108</v>
+        <v>136</v>
       </c>
       <c r="C14" s="9">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="D14" s="9">
-        <v>50</v>
+        <v>56</v>
       </c>
       <c r="E14" s="9">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F14" s="9">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G14" s="9">
-        <v>10</v>
+        <v>21</v>
       </c>
       <c r="H14" s="9">
         <v>1</v>
       </c>
       <c r="I14" s="9">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J14" s="8">
-        <v>15</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:10" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="15" spans="1:10" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="10" t="s">
         <v>6</v>
       </c>
       <c r="B15" s="9">
-        <v>163</v>
+        <v>213</v>
       </c>
       <c r="C15" s="9">
-        <v>52</v>
+        <v>61</v>
       </c>
       <c r="D15" s="9">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="E15" s="9">
         <v>0</v>
       </c>
       <c r="F15" s="9">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="G15" s="9">
-        <v>5</v>
+        <v>11</v>
       </c>
       <c r="H15" s="9">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="I15" s="9">
-        <v>3</v>
+        <v>13</v>
       </c>
       <c r="J15" s="8">
-        <v>14</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:10" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="16" spans="1:10" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="10" t="s">
         <v>1</v>
       </c>
       <c r="B16" s="9">
-        <v>116</v>
+        <v>165</v>
       </c>
       <c r="C16" s="9">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="D16" s="9">
-        <v>33</v>
+        <v>47</v>
       </c>
       <c r="E16" s="9">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="F16" s="9">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="G16" s="9">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="H16" s="9">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="I16" s="9">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="J16" s="8">
-        <v>21</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:10" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="17" spans="1:10" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="10" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="9">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="C17" s="9">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D17" s="9">
+        <v>13</v>
+      </c>
+      <c r="E17" s="9">
+        <v>3</v>
+      </c>
+      <c r="F17" s="9">
+        <v>0</v>
+      </c>
+      <c r="G17" s="9">
+        <v>0</v>
+      </c>
+      <c r="H17" s="9">
+        <v>9</v>
+      </c>
+      <c r="I17" s="9">
         <v>10</v>
       </c>
-      <c r="E17" s="9">
-[...13 lines deleted...]
-      </c>
       <c r="J17" s="8">
-        <v>11</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:10" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="18" spans="1:10" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="10" t="s">
         <v>8</v>
       </c>
       <c r="B18" s="9">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="C18" s="9">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="D18" s="9">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="E18" s="9">
         <v>0</v>
       </c>
       <c r="F18" s="9">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G18" s="9">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="H18" s="9">
-        <v>86</v>
+        <v>51</v>
       </c>
       <c r="I18" s="9">
-        <v>22</v>
+        <v>29</v>
       </c>
       <c r="J18" s="8">
-        <v>64</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:10" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="19" spans="1:10" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A19" s="10" t="s">
         <v>10</v>
       </c>
       <c r="B19" s="9">
-        <v>49</v>
+        <v>32</v>
       </c>
       <c r="C19" s="9">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="D19" s="9">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E19" s="9">
-        <v>13</v>
+        <v>5</v>
       </c>
       <c r="F19" s="9">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="G19" s="9">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H19" s="9">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="I19" s="9">
         <v>1</v>
       </c>
       <c r="J19" s="8">
-        <v>4</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:10" ht="18" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="20" spans="1:10" ht="18" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
       <c r="A20" s="37" t="s">
         <v>39</v>
       </c>
       <c r="B20" s="12">
-        <v>1466</v>
+        <v>1731</v>
       </c>
       <c r="C20" s="12">
-        <v>226</v>
+        <v>233</v>
       </c>
       <c r="D20" s="12">
-        <v>507</v>
+        <v>563</v>
       </c>
       <c r="E20" s="12">
-        <v>287</v>
+        <v>308</v>
       </c>
       <c r="F20" s="12">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="G20" s="12">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="H20" s="12">
-        <v>53</v>
+        <v>38</v>
       </c>
       <c r="I20" s="12">
-        <v>41</v>
+        <v>57</v>
       </c>
       <c r="J20" s="11">
-        <v>80</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:10" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+        <v>251</v>
+      </c>
+    </row>
+    <row r="21" spans="1:10" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="10" t="s">
         <v>20</v>
       </c>
       <c r="B21" s="9">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="C21" s="9">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="D21" s="9">
         <v>8</v>
       </c>
       <c r="E21" s="9">
         <v>0</v>
       </c>
       <c r="F21" s="9">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G21" s="9">
         <v>0</v>
       </c>
       <c r="H21" s="9">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I21" s="9">
         <v>2</v>
       </c>
       <c r="J21" s="8">
-        <v>5</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:10" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="22" spans="1:10" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="10" t="s">
         <v>19</v>
       </c>
       <c r="B22" s="9">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="C22" s="9">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="D22" s="9">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="E22" s="9">
         <v>0</v>
       </c>
       <c r="F22" s="9">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G22" s="9">
         <v>0</v>
       </c>
       <c r="H22" s="9">
         <v>1</v>
       </c>
       <c r="I22" s="9">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="J22" s="8">
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:10" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="23" spans="1:10" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="10" t="s">
         <v>18</v>
       </c>
       <c r="B23" s="9">
-        <v>349</v>
+        <v>417</v>
       </c>
       <c r="C23" s="9">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="D23" s="9">
-        <v>54</v>
+        <v>61</v>
       </c>
       <c r="E23" s="9">
-        <v>98</v>
+        <v>125</v>
       </c>
       <c r="F23" s="9">
-        <v>188</v>
+        <v>194</v>
       </c>
       <c r="G23" s="9">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H23" s="9">
         <v>1</v>
       </c>
       <c r="I23" s="9">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J23" s="8">
-        <v>2</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:10" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="24" spans="1:10" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="10" t="s">
         <v>4</v>
       </c>
       <c r="B24" s="9">
-        <v>437</v>
+        <v>500</v>
       </c>
       <c r="C24" s="9">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="D24" s="9">
-        <v>165</v>
+        <v>175</v>
       </c>
       <c r="E24" s="9">
-        <v>177</v>
+        <v>163</v>
       </c>
       <c r="F24" s="9">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="G24" s="9">
+        <v>5</v>
+      </c>
+      <c r="H24" s="9">
         <v>3</v>
       </c>
-      <c r="H24" s="9">
-[...1 lines deleted...]
-      </c>
       <c r="I24" s="9">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J24" s="8">
-        <v>11</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:10" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="25" spans="1:10" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="10" t="s">
         <v>5</v>
       </c>
       <c r="B25" s="9">
-        <v>160</v>
+        <v>221</v>
       </c>
       <c r="C25" s="9">
-        <v>28</v>
+        <v>43</v>
       </c>
       <c r="D25" s="9">
-        <v>102</v>
+        <v>110</v>
       </c>
       <c r="E25" s="9">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="F25" s="9">
         <v>4</v>
       </c>
       <c r="G25" s="9">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="H25" s="9">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="I25" s="9">
+        <v>3</v>
+      </c>
+      <c r="J25" s="8">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="26" spans="1:10" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="B26" s="9">
+        <v>112</v>
+      </c>
+      <c r="C26" s="9">
+        <v>26</v>
+      </c>
+      <c r="D26" s="9">
+        <v>60</v>
+      </c>
+      <c r="E26" s="9">
+        <v>1</v>
+      </c>
+      <c r="F26" s="9">
+        <v>0</v>
+      </c>
+      <c r="G26" s="9">
+        <v>1</v>
+      </c>
+      <c r="H26" s="9">
+        <v>1</v>
+      </c>
+      <c r="I26" s="9">
         <v>5</v>
       </c>
-      <c r="J25" s="8">
-[...30 lines deleted...]
-      </c>
       <c r="J26" s="8">
-        <v>6</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:10" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="27" spans="1:10" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="10" t="s">
         <v>2</v>
       </c>
       <c r="B27" s="9">
-        <v>64</v>
+        <v>85</v>
       </c>
       <c r="C27" s="9">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="D27" s="9">
-        <v>32</v>
+        <v>41</v>
       </c>
       <c r="E27" s="9">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F27" s="9">
         <v>0</v>
       </c>
       <c r="G27" s="9">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="H27" s="9">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I27" s="9">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="J27" s="8">
-        <v>6</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:10" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="28" spans="1:10" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="10" t="s">
         <v>6</v>
       </c>
       <c r="B28" s="9">
-        <v>100</v>
+        <v>118</v>
       </c>
       <c r="C28" s="9">
-        <v>45</v>
+        <v>40</v>
       </c>
       <c r="D28" s="9">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="E28" s="9">
         <v>0</v>
       </c>
       <c r="F28" s="9">
+        <v>1</v>
+      </c>
+      <c r="G28" s="9">
         <v>2</v>
       </c>
-      <c r="G28" s="9">
-[...1 lines deleted...]
-      </c>
       <c r="H28" s="9">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="I28" s="9">
+        <v>6</v>
+      </c>
+      <c r="J28" s="8">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="29" spans="1:10" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="B29" s="9">
+        <v>91</v>
+      </c>
+      <c r="C29" s="9">
+        <v>32</v>
+      </c>
+      <c r="D29" s="9">
+        <v>29</v>
+      </c>
+      <c r="E29" s="9">
         <v>3</v>
       </c>
-      <c r="J28" s="8">
-[...18 lines deleted...]
-      </c>
       <c r="F29" s="9">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G29" s="9">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H29" s="9">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="I29" s="9">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="J29" s="8">
-        <v>12</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:10" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="30" spans="1:10" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="10" t="s">
         <v>7</v>
       </c>
       <c r="B30" s="9">
-        <v>32</v>
+        <v>43</v>
       </c>
       <c r="C30" s="9">
-        <v>5</v>
+        <v>11</v>
       </c>
       <c r="D30" s="9">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="E30" s="9">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F30" s="9">
         <v>0</v>
       </c>
       <c r="G30" s="9">
         <v>0</v>
       </c>
       <c r="H30" s="9">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="I30" s="9">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="J30" s="8">
-        <v>6</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:10" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="31" spans="1:10" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="10" t="s">
         <v>8</v>
       </c>
       <c r="B31" s="9">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="C31" s="9">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="D31" s="9">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="E31" s="9">
         <v>0</v>
       </c>
       <c r="F31" s="9">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G31" s="9">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H31" s="9">
-        <v>40</v>
+        <v>19</v>
       </c>
       <c r="I31" s="9">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="J31" s="8">
-        <v>25</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:10" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="32" spans="1:10" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A32" s="10" t="s">
         <v>10</v>
       </c>
       <c r="B32" s="9">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="C32" s="9">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="D32" s="9">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="E32" s="9">
+        <v>1</v>
+      </c>
+      <c r="F32" s="9">
+        <v>0</v>
+      </c>
+      <c r="G32" s="9">
+        <v>0</v>
+      </c>
+      <c r="H32" s="9">
+        <v>0</v>
+      </c>
+      <c r="I32" s="9">
+        <v>0</v>
+      </c>
+      <c r="J32" s="8">
         <v>2</v>
       </c>
-      <c r="F32" s="9">
-[...15 lines deleted...]
-    <row r="33" spans="1:10" ht="18" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+    </row>
+    <row r="33" spans="1:10" ht="18" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
       <c r="A33" s="37" t="s">
         <v>40</v>
       </c>
       <c r="B33" s="12">
-        <v>1356</v>
+        <v>1555</v>
       </c>
       <c r="C33" s="12">
+        <v>97</v>
+      </c>
+      <c r="D33" s="12">
+        <v>403</v>
+      </c>
+      <c r="E33" s="12">
+        <v>249</v>
+      </c>
+      <c r="F33" s="12">
+        <v>283</v>
+      </c>
+      <c r="G33" s="12">
+        <v>115</v>
+      </c>
+      <c r="H33" s="12">
         <v>78</v>
       </c>
-      <c r="D33" s="12">
-[...13 lines deleted...]
-      </c>
       <c r="I33" s="12">
-        <v>33</v>
+        <v>56</v>
       </c>
       <c r="J33" s="11">
-        <v>108</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:10" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="34" spans="1:10" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="10" t="s">
         <v>20</v>
       </c>
       <c r="B34" s="9">
-        <v>34</v>
+        <v>43</v>
       </c>
       <c r="C34" s="9">
-        <v>13</v>
+        <v>5</v>
       </c>
       <c r="D34" s="9">
+        <v>6</v>
+      </c>
+      <c r="E34" s="9">
+        <v>0</v>
+      </c>
+      <c r="F34" s="9">
+        <v>2</v>
+      </c>
+      <c r="G34" s="9">
         <v>4</v>
       </c>
-      <c r="E34" s="9">
-[...5 lines deleted...]
-      <c r="G34" s="9">
+      <c r="H34" s="9">
+        <v>4</v>
+      </c>
+      <c r="I34" s="9">
         <v>5</v>
       </c>
-      <c r="H34" s="9">
-[...4 lines deleted...]
-      </c>
       <c r="J34" s="8">
-        <v>3</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:10" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="35" spans="1:10" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="10" t="s">
         <v>19</v>
       </c>
       <c r="B35" s="9">
-        <v>14</v>
+        <v>43</v>
       </c>
       <c r="C35" s="9">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="D35" s="9">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="E35" s="9">
         <v>0</v>
       </c>
       <c r="F35" s="9">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="G35" s="9">
         <v>3</v>
       </c>
       <c r="H35" s="9">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="I35" s="9">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="J35" s="8">
-        <v>7</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:10" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="36" spans="1:10" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="10" t="s">
         <v>18</v>
       </c>
       <c r="B36" s="9">
-        <v>331</v>
+        <v>358</v>
       </c>
       <c r="C36" s="9">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="D36" s="9">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="E36" s="9">
-        <v>73</v>
+        <v>59</v>
       </c>
       <c r="F36" s="9">
-        <v>216</v>
+        <v>228</v>
       </c>
       <c r="G36" s="9">
         <v>1</v>
       </c>
       <c r="H36" s="9">
         <v>2</v>
       </c>
       <c r="I36" s="9">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J36" s="8">
-        <v>4</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:10" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="37" spans="1:10" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="10" t="s">
         <v>4</v>
       </c>
       <c r="B37" s="9">
-        <v>430</v>
+        <v>481</v>
       </c>
       <c r="C37" s="9">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="D37" s="9">
-        <v>164</v>
+        <v>161</v>
       </c>
       <c r="E37" s="9">
-        <v>203</v>
+        <v>178</v>
       </c>
       <c r="F37" s="9">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="G37" s="9">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="H37" s="9">
         <v>2</v>
       </c>
       <c r="I37" s="9">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="J37" s="8">
-        <v>2</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:10" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="38" spans="1:10" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="10" t="s">
         <v>5</v>
       </c>
       <c r="B38" s="9">
-        <v>179</v>
+        <v>204</v>
       </c>
       <c r="C38" s="9">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="D38" s="9">
-        <v>96</v>
+        <v>102</v>
       </c>
       <c r="E38" s="9">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="F38" s="9">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="G38" s="9">
         <v>38</v>
       </c>
       <c r="H38" s="9">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="I38" s="9">
+        <v>7</v>
+      </c>
+      <c r="J38" s="8">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="39" spans="1:10" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="B39" s="9">
+        <v>87</v>
+      </c>
+      <c r="C39" s="9">
+        <v>8</v>
+      </c>
+      <c r="D39" s="9">
+        <v>34</v>
+      </c>
+      <c r="E39" s="9">
+        <v>1</v>
+      </c>
+      <c r="F39" s="9">
+        <v>1</v>
+      </c>
+      <c r="G39" s="9">
+        <v>22</v>
+      </c>
+      <c r="H39" s="9">
         <v>4</v>
       </c>
-      <c r="J38" s="8">
-[...25 lines deleted...]
-      <c r="H39" s="9">
+      <c r="I39" s="9">
         <v>3</v>
       </c>
-      <c r="I39" s="9">
-[...1 lines deleted...]
-      </c>
       <c r="J39" s="8">
-        <v>6</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:10" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="40" spans="1:10" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A40" s="10" t="s">
         <v>2</v>
       </c>
       <c r="B40" s="9">
-        <v>43</v>
+        <v>51</v>
       </c>
       <c r="C40" s="9">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="D40" s="9">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="E40" s="9">
         <v>0</v>
       </c>
       <c r="F40" s="9">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G40" s="9">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="H40" s="9">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I40" s="9">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J40" s="8">
-        <v>9</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:10" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="41" spans="1:10" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="10" t="s">
         <v>6</v>
       </c>
       <c r="B41" s="9">
-        <v>61</v>
+        <v>95</v>
       </c>
       <c r="C41" s="9">
-        <v>7</v>
+        <v>21</v>
       </c>
       <c r="D41" s="9">
-        <v>29</v>
+        <v>23</v>
       </c>
       <c r="E41" s="9">
         <v>0</v>
       </c>
       <c r="F41" s="9">
         <v>5</v>
       </c>
       <c r="G41" s="9">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="H41" s="9">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="I41" s="9">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="J41" s="8">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="42" spans="1:10" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A42" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="B42" s="9">
+        <v>74</v>
+      </c>
+      <c r="C42" s="9">
         <v>10</v>
       </c>
-    </row>
-[...9 lines deleted...]
-      </c>
       <c r="D42" s="9">
+        <v>18</v>
+      </c>
+      <c r="E42" s="9">
+        <v>1</v>
+      </c>
+      <c r="F42" s="9">
+        <v>4</v>
+      </c>
+      <c r="G42" s="9">
         <v>8</v>
       </c>
-      <c r="E42" s="9">
-[...7 lines deleted...]
-      </c>
       <c r="H42" s="9">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="I42" s="9">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="J42" s="8">
-        <v>9</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:10" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="43" spans="1:10" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A43" s="10" t="s">
         <v>7</v>
       </c>
       <c r="B43" s="9">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="C43" s="9">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="D43" s="9">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="E43" s="9">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F43" s="9">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G43" s="9">
         <v>0</v>
       </c>
       <c r="H43" s="9">
         <v>8</v>
       </c>
       <c r="I43" s="9">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J43" s="8">
-        <v>5</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:10" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="44" spans="1:10" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A44" s="10" t="s">
         <v>8</v>
       </c>
       <c r="B44" s="9">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="C44" s="9">
         <v>0</v>
       </c>
       <c r="D44" s="9">
         <v>2</v>
       </c>
       <c r="E44" s="9">
         <v>0</v>
       </c>
       <c r="F44" s="9">
         <v>0</v>
       </c>
       <c r="G44" s="9">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H44" s="9">
-        <v>46</v>
+        <v>32</v>
       </c>
       <c r="I44" s="9">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="J44" s="8">
-        <v>39</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:10" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="45" spans="1:10" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A45" s="7" t="s">
         <v>10</v>
       </c>
       <c r="B45" s="6">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="C45" s="6">
+        <v>1</v>
+      </c>
+      <c r="D45" s="6">
+        <v>3</v>
+      </c>
+      <c r="E45" s="6">
         <v>2</v>
       </c>
-      <c r="D45" s="6">
-[...4 lines deleted...]
-      </c>
       <c r="F45" s="6">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G45" s="6">
         <v>0</v>
       </c>
       <c r="H45" s="6">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I45" s="6">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J45" s="5">
         <v>2</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="8"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.59055118110236227" bottom="0.39370078740157483" header="0.51181102362204722" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" firstPageNumber="20" orientation="portrait" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter scaleWithDoc="0" alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6325CE0F-6CBC-4C54-BE1F-7D632AE7D9A9}">
   <sheetPr>
     <tabColor rgb="FF00B0F0"/>
     <pageSetUpPr autoPageBreaks="0" fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:K12"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="10.75" defaultRowHeight="13.5" x14ac:dyDescent="0.15"/>
+  <sheetFormatPr defaultColWidth="10.77734375" defaultRowHeight="13.2" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="12.25" style="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="12" max="16384" width="10.75" style="1"/>
+    <col min="1" max="1" width="12.21875" style="1" customWidth="1"/>
+    <col min="2" max="2" width="11.88671875" style="2" customWidth="1"/>
+    <col min="3" max="11" width="8.109375" style="1" customWidth="1"/>
+    <col min="12" max="16384" width="10.77734375" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" s="3" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="1" spans="1:11" s="3" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="35" t="s">
-        <v>53</v>
+        <v>48</v>
       </c>
       <c r="B1" s="35"/>
       <c r="C1" s="34"/>
       <c r="D1" s="34"/>
       <c r="E1" s="34"/>
       <c r="F1" s="34"/>
       <c r="G1" s="34"/>
       <c r="H1" s="34"/>
       <c r="I1" s="34"/>
       <c r="J1" s="34"/>
       <c r="K1" s="34"/>
     </row>
-    <row r="2" spans="1:11" s="3" customFormat="1" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:11" s="3" customFormat="1" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B2" s="33"/>
       <c r="C2" s="33"/>
       <c r="D2" s="33"/>
       <c r="E2" s="33"/>
       <c r="F2" s="33"/>
       <c r="G2" s="33"/>
       <c r="H2" s="33"/>
       <c r="I2" s="33"/>
       <c r="J2" s="33"/>
       <c r="K2" s="32" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="3" spans="1:11" s="3" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="3" spans="1:11" s="3" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="53"/>
       <c r="B3" s="51"/>
       <c r="C3" s="30"/>
       <c r="D3" s="29" t="s">
         <v>33</v>
       </c>
       <c r="E3" s="28"/>
       <c r="F3" s="28"/>
       <c r="G3" s="28"/>
       <c r="H3" s="28"/>
       <c r="I3" s="28"/>
       <c r="J3" s="28"/>
       <c r="K3" s="27"/>
     </row>
-    <row r="4" spans="1:11" s="3" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="4" spans="1:11" s="3" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="57" t="s">
         <v>42</v>
       </c>
       <c r="B4" s="52" t="s">
         <v>43</v>
       </c>
       <c r="C4" s="18" t="s">
         <v>28</v>
       </c>
       <c r="D4" s="26" t="s">
         <v>30</v>
       </c>
       <c r="E4" s="25"/>
       <c r="F4" s="24"/>
       <c r="G4" s="23" t="s">
         <v>29</v>
       </c>
       <c r="H4" s="22"/>
       <c r="I4" s="22"/>
       <c r="J4" s="21"/>
-      <c r="K4" s="79"/>
-[...1 lines deleted...]
-    <row r="5" spans="1:11" s="3" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="K4" s="77"/>
+    </row>
+    <row r="5" spans="1:11" s="3" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="54"/>
       <c r="B5" s="52"/>
       <c r="C5" s="18"/>
       <c r="D5" s="16" t="s">
         <v>9</v>
       </c>
       <c r="E5" s="17" t="s">
         <v>27</v>
       </c>
       <c r="F5" s="16" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="16" t="s">
         <v>12</v>
       </c>
       <c r="H5" s="16" t="s">
         <v>26</v>
       </c>
       <c r="I5" s="16" t="s">
         <v>25</v>
       </c>
       <c r="J5" s="16" t="s">
         <v>13</v>
       </c>
-      <c r="K5" s="81" t="s">
+      <c r="K5" s="79" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="6" spans="1:11" s="3" customFormat="1" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:11" s="3" customFormat="1" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A6" s="56"/>
-      <c r="B6" s="83"/>
-[...2 lines deleted...]
-      <c r="E6" s="84" t="s">
+      <c r="B6" s="81"/>
+      <c r="C6" s="82"/>
+      <c r="D6" s="82"/>
+      <c r="E6" s="82" t="s">
         <v>24</v>
       </c>
-      <c r="F6" s="84" t="s">
+      <c r="F6" s="82" t="s">
         <v>23</v>
       </c>
-      <c r="G6" s="84"/>
-      <c r="H6" s="84" t="s">
+      <c r="G6" s="82"/>
+      <c r="H6" s="82" t="s">
         <v>22</v>
       </c>
-      <c r="I6" s="84" t="s">
+      <c r="I6" s="82" t="s">
         <v>21</v>
       </c>
-      <c r="J6" s="84" t="s">
+      <c r="J6" s="82" t="s">
         <v>46</v>
       </c>
-      <c r="K6" s="85"/>
-[...2 lines deleted...]
-      <c r="A7" s="82" t="s">
+      <c r="K6" s="83"/>
+    </row>
+    <row r="7" spans="1:11" s="3" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="80" t="s">
         <v>11</v>
       </c>
       <c r="B7" s="58" t="s">
         <v>34</v>
       </c>
       <c r="C7" s="14">
-        <v>1580</v>
+        <v>1515</v>
       </c>
       <c r="D7" s="14">
-        <v>191</v>
+        <v>135</v>
       </c>
       <c r="E7" s="14">
-        <v>423</v>
+        <v>368</v>
       </c>
       <c r="F7" s="14">
-        <v>78</v>
+        <v>71</v>
       </c>
       <c r="G7" s="14">
-        <v>61</v>
+        <v>22</v>
       </c>
       <c r="H7" s="14">
-        <v>148</v>
+        <v>138</v>
       </c>
       <c r="I7" s="14">
-        <v>372</v>
+        <v>436</v>
       </c>
       <c r="J7" s="14">
-        <v>135</v>
+        <v>130</v>
       </c>
       <c r="K7" s="13">
-        <v>172</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:11" s="3" customFormat="1" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.15">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="8" spans="1:11" s="3" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="54"/>
       <c r="B8" s="60" t="s">
         <v>41</v>
       </c>
       <c r="C8" s="9">
-        <v>1069</v>
+        <v>1072</v>
       </c>
       <c r="D8" s="9">
-        <v>120</v>
+        <v>86</v>
       </c>
       <c r="E8" s="9">
-        <v>285</v>
+        <v>248</v>
       </c>
       <c r="F8" s="9">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="G8" s="9">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="H8" s="9">
-        <v>90</v>
+        <v>72</v>
       </c>
       <c r="I8" s="9">
-        <v>322</v>
+        <v>367</v>
       </c>
       <c r="J8" s="9">
-        <v>78</v>
+        <v>85</v>
       </c>
       <c r="K8" s="8">
-        <v>107</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:11" s="3" customFormat="1" ht="39.950000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="9" spans="1:11" s="3" customFormat="1" ht="39.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A9" s="54"/>
       <c r="B9" s="61" t="s">
         <v>16</v>
       </c>
       <c r="C9" s="9">
-        <v>511</v>
+        <v>443</v>
       </c>
       <c r="D9" s="9">
-        <v>71</v>
+        <v>49</v>
       </c>
       <c r="E9" s="9">
-        <v>138</v>
+        <v>120</v>
       </c>
       <c r="F9" s="9">
-        <v>31</v>
+        <v>25</v>
       </c>
       <c r="G9" s="9">
-        <v>41</v>
+        <v>4</v>
       </c>
       <c r="H9" s="9">
-        <v>58</v>
+        <v>66</v>
       </c>
       <c r="I9" s="9">
-        <v>50</v>
+        <v>69</v>
       </c>
       <c r="J9" s="9">
-        <v>57</v>
+        <v>45</v>
       </c>
       <c r="K9" s="8">
         <v>65</v>
       </c>
     </row>
-    <row r="10" spans="1:11" s="3" customFormat="1" ht="39.950000000000003" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+    <row r="10" spans="1:11" s="3" customFormat="1" ht="39.9" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
       <c r="A10" s="55" t="s">
         <v>14</v>
       </c>
       <c r="B10" s="59" t="s">
         <v>34</v>
       </c>
       <c r="C10" s="12">
-        <v>1235</v>
+        <v>1330</v>
       </c>
       <c r="D10" s="12">
-        <v>112</v>
+        <v>158</v>
       </c>
       <c r="E10" s="12">
-        <v>423</v>
+        <v>472</v>
       </c>
       <c r="F10" s="12">
-        <v>229</v>
+        <v>185</v>
       </c>
       <c r="G10" s="12">
-        <v>60</v>
+        <v>86</v>
       </c>
       <c r="H10" s="12">
-        <v>80</v>
+        <v>88</v>
       </c>
       <c r="I10" s="12">
-        <v>137</v>
+        <v>123</v>
       </c>
       <c r="J10" s="12">
-        <v>74</v>
+        <v>83</v>
       </c>
       <c r="K10" s="11">
-        <v>120</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:11" s="3" customFormat="1" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.15">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="11" spans="1:11" s="3" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="54"/>
       <c r="B11" s="60" t="s">
         <v>41</v>
       </c>
       <c r="C11" s="9">
-        <v>871</v>
+        <v>959</v>
       </c>
       <c r="D11" s="9">
-        <v>41</v>
+        <v>70</v>
       </c>
       <c r="E11" s="9">
-        <v>311</v>
+        <v>357</v>
       </c>
       <c r="F11" s="9">
-        <v>201</v>
+        <v>176</v>
       </c>
       <c r="G11" s="9">
-        <v>47</v>
+        <v>68</v>
       </c>
       <c r="H11" s="9">
-        <v>63</v>
+        <v>68</v>
       </c>
       <c r="I11" s="9">
-        <v>84</v>
+        <v>69</v>
       </c>
       <c r="J11" s="9">
-        <v>40</v>
+        <v>54</v>
       </c>
       <c r="K11" s="8">
-        <v>84</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:11" s="3" customFormat="1" ht="39.950000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="12" spans="1:11" s="3" customFormat="1" ht="39.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A12" s="56"/>
       <c r="B12" s="62" t="s">
         <v>16</v>
       </c>
       <c r="C12" s="6">
-        <v>364</v>
+        <v>371</v>
       </c>
       <c r="D12" s="6">
-        <v>71</v>
+        <v>88</v>
       </c>
       <c r="E12" s="6">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="F12" s="6">
-        <v>28</v>
+        <v>9</v>
       </c>
       <c r="G12" s="6">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="H12" s="6">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="I12" s="6">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="J12" s="6">
-        <v>34</v>
+        <v>29</v>
       </c>
       <c r="K12" s="5">
-        <v>36</v>
+        <v>38</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="8"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.59055118110236227" bottom="0.39370078740157483" header="0.51181102362204722" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" scale="94" firstPageNumber="20" orientation="portrait" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter scaleWithDoc="0" alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>7</vt:i4>
       </vt:variant>
       <vt:variant>