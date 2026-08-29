--- v1 (2026-07-05)
+++ v2 (2026-08-29)
@@ -7,106 +7,106 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29127"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30131"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\10944\Desktop\2026.6.1_月報\公表用ファイル\OPサイト掲載データ\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\10944\Desktop\2026.8.1_月報\公表用ファイル\OPサイト掲載データ\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{75797CA0-8658-40ED-A173-F1924B45D845}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{0EB3709E-876D-40A7-AD0B-8DD618986E48}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="1170" yWindow="1170" windowWidth="22965" windowHeight="13725" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="5070" yWindow="1680" windowWidth="21600" windowHeight="13470" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="【表１】" sheetId="1" r:id="rId1"/>
     <sheet name="【表２】" sheetId="2" r:id="rId2"/>
     <sheet name="【表３】" sheetId="3" r:id="rId3"/>
     <sheet name="【表４】" sheetId="4" r:id="rId4"/>
     <sheet name="４_市町村別の人口" sheetId="5" r:id="rId5"/>
     <sheet name="５_市町村別の世帯数" sheetId="6" r:id="rId6"/>
     <sheet name="６_人口増減の月別推移" sheetId="7" r:id="rId7"/>
     <sheet name="７_市町村の人口動態" sheetId="8" r:id="rId8"/>
     <sheet name="【要約表】" sheetId="9" r:id="rId9"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">【表２】!$A$6:$A$18</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">【表１】!$A$1:$L$15</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">【表２】!$A$1:$L$18</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="2">【表３】!$A$1:$H$14</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="3">【表４】!$A$1:$H$18</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="8">【要約表】!$A$1:$L$39</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="4">'４_市町村別の人口'!$A$1:$AD$40</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="5">'５_市町村別の世帯数'!$A$1:$M$40</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="6">'６_人口増減の月別推移'!$A$1:$N$65</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="7">'７_市町村の人口動態'!$A$1:$F$40</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="693" uniqueCount="205">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="703" uniqueCount="205">
   <si>
     <t>前月比</t>
     <rPh sb="0" eb="3">
       <t>ゼンゲツヒ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>（人）</t>
     <rPh sb="1" eb="2">
       <t>ニン</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>2018年</t>
     <rPh sb="4" eb="5">
       <t>ネン</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>（世帯）</t>
     <rPh sb="1" eb="3">
       <t>セタイ</t>
@@ -1261,82 +1261,50 @@
   </si>
   <si>
     <t>減少市町村</t>
     <rPh sb="0" eb="2">
       <t>ゲンショウ</t>
     </rPh>
     <rPh sb="2" eb="5">
       <t>シチョウソン</t>
     </rPh>
     <phoneticPr fontId="0"/>
   </si>
   <si>
     <t>減少数(人)</t>
     <rPh sb="0" eb="2">
       <t>ゲンショウ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>スウ</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>ニン</t>
     </rPh>
     <phoneticPr fontId="0"/>
   </si>
   <si>
-    <t>2025年6月1日現在</t>
-[...30 lines deleted...]
-  <si>
     <t>2025年8月1日現在</t>
     <rPh sb="4" eb="5">
       <t>ネン</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>ガツ</t>
     </rPh>
     <rPh sb="8" eb="9">
       <t>ニチ</t>
     </rPh>
     <rPh sb="9" eb="11">
       <t>ゲンザイ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>2025年9月1日現在</t>
     <rPh sb="4" eb="5">
       <t>ネン</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>ガツ</t>
     </rPh>
     <rPh sb="8" eb="9">
       <t>ニチ</t>
@@ -1576,78 +1544,111 @@
     <rPh sb="8" eb="9">
       <t>ニチ</t>
     </rPh>
     <rPh sb="9" eb="11">
       <t>ゲンザイ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>2026年6月1日現在</t>
     <rPh sb="4" eb="5">
       <t>ネン</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>ガツ</t>
     </rPh>
     <rPh sb="8" eb="9">
       <t>ニチ</t>
     </rPh>
     <rPh sb="9" eb="11">
       <t>ゲンザイ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>2025年5月</t>
+    <t>2026年7月1日現在</t>
     <rPh sb="4" eb="5">
       <t>ネン</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>ガツ</t>
     </rPh>
+    <rPh sb="8" eb="9">
+      <t>ニチ</t>
+    </rPh>
+    <rPh sb="9" eb="11">
+      <t>ゲンザイ</t>
+    </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>2026年6月1日現在</t>
+    <t>2026年8月1日現在</t>
     <rPh sb="4" eb="5">
       <t>ネン</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>ガツ</t>
     </rPh>
+    <rPh sb="8" eb="9">
+      <t>ニチ</t>
+    </rPh>
+    <rPh sb="9" eb="11">
+      <t>ゲンザイ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>2025年7月</t>
+    <rPh sb="4" eb="5">
+      <t>ネン</t>
+    </rPh>
+    <rPh sb="6" eb="7">
+      <t>ガツ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>2026年8月1日現在</t>
+    <rPh sb="4" eb="5">
+      <t>ネン</t>
+    </rPh>
+    <rPh sb="6" eb="7">
+      <t>ガツ</t>
+    </rPh>
     <rPh sb="8" eb="11">
       <t>ニチゲンザイ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>2025年10月～2026年5月</t>
+    <t>2025年10月～2026年7月</t>
+    <phoneticPr fontId="1"/>
   </si>
   <si>
     <r>
-      <t>７_2026年5月</t>
+      <t>７_2026年7月</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="游ゴシック"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t>の市町村の人口動態</t>
     </r>
     <rPh sb="6" eb="7">
       <t>ネン</t>
     </rPh>
     <rPh sb="8" eb="9">
       <t>ツキ</t>
     </rPh>
     <rPh sb="10" eb="13">
       <t>シチョウソン</t>
     </rPh>
     <rPh sb="14" eb="16">
       <t>ジンコウ</t>
     </rPh>
     <rPh sb="16" eb="18">
       <t>ドウタイ</t>
     </rPh>
@@ -1742,51 +1743,51 @@
       <sz val="10"/>
       <name val="ｺﾞｼｯｸ"/>
       <family val="3"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFCCFFCC"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFCDFFCD"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="39">
+  <borders count="41">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top/>
       <bottom/>
@@ -2228,60 +2229,90 @@
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="hair">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="hair">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="double">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
+      <right style="double">
+        <color auto="1"/>
+      </right>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom style="thin">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="138">
+  <cellXfs count="136">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
@@ -2307,79 +2338,73 @@
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="40" fontId="0" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="40" fontId="0" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" indent="1"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="6" xfId="0" quotePrefix="1" applyNumberFormat="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" indent="2"/>
     </xf>
@@ -2448,111 +2473,108 @@
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="20" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="0" fillId="2" borderId="14" xfId="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="0" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="0" fillId="2" borderId="24" xfId="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="21" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="0" fillId="2" borderId="19" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="0" fillId="2" borderId="25" xfId="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="4" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="3" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="21" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="22" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="26" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="25" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="3" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="20" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="22" xfId="0" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="26" xfId="0" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="25" xfId="0" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="22" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="26" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="25" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="27" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="28" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="28" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="29" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="30" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="4" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="38" fontId="12" fillId="0" borderId="22" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
@@ -2580,92 +2602,95 @@
     </xf>
     <xf numFmtId="38" fontId="12" fillId="0" borderId="35" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="12" fillId="0" borderId="31" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="12" fillId="0" borderId="26" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" indent="2"/>
     </xf>
     <xf numFmtId="38" fontId="12" fillId="0" borderId="25" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="12" fillId="0" borderId="25" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="12" fillId="0" borderId="36" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" indent="2"/>
     </xf>
     <xf numFmtId="38" fontId="12" fillId="0" borderId="37" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="12" fillId="0" borderId="25" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" indent="2"/>
     </xf>
-    <xf numFmtId="55" fontId="0" fillId="2" borderId="25" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="5" xfId="0" quotePrefix="1" applyNumberFormat="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="30" xfId="0" quotePrefix="1" applyNumberFormat="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="55" fontId="0" fillId="2" borderId="25" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="38" fontId="12" fillId="0" borderId="29" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="12" fillId="0" borderId="31" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="12" fillId="0" borderId="38" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="4" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="38" fontId="4" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="38" fontId="4" fillId="0" borderId="28" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="38" fontId="4" fillId="0" borderId="15" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="38" fontId="4" fillId="0" borderId="30" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="38" fontId="4" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="38" fontId="4" fillId="0" borderId="29" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="38" fontId="4" fillId="0" borderId="22" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="38" fontId="4" fillId="0" borderId="38" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="25" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="38" fontId="4" fillId="0" borderId="23" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="38" fontId="4" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="38" fontId="4" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="30" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="40" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="39" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="桁区切り" xfId="1" builtinId="6"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
@@ -3385,51 +3410,51 @@
       </c>
       <c r="D14" s="22">
         <v>-1.89</v>
       </c>
       <c r="E14" s="11">
         <v>-14250</v>
       </c>
       <c r="F14" s="22">
         <v>-1.56</v>
       </c>
       <c r="G14" s="11">
         <v>-3039</v>
       </c>
       <c r="H14" s="22">
         <v>-0.33</v>
       </c>
       <c r="I14" s="11">
         <v>384266</v>
       </c>
       <c r="J14" s="11">
         <v>-1233</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" s="6" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="B15" s="10">
         <v>878798</v>
       </c>
       <c r="C15" s="10">
         <v>-17427</v>
       </c>
       <c r="D15" s="21">
         <v>-1.94</v>
       </c>
       <c r="E15" s="10">
         <v>-14019</v>
       </c>
       <c r="F15" s="21">
         <v>-1.56</v>
       </c>
       <c r="G15" s="10">
         <v>-3408</v>
       </c>
       <c r="H15" s="21">
         <v>-0.38</v>
       </c>
       <c r="I15" s="10">
         <v>382231</v>
       </c>
@@ -3438,761 +3463,761 @@
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="74" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;L&amp;"ＭＳ Ｐゴシック,標準"&amp;12&amp;F</oddHeader>
     <oddFooter>&amp;P / &amp;N ページ</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr>
     <tabColor rgb="FF92D050"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:L18"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="90" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="18.75"/>
   <cols>
-    <col min="1" max="1" width="22" customWidth="1"/>
+    <col min="1" max="1" width="21.25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12">
       <c r="A1" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="2" spans="1:12">
       <c r="A2" s="1"/>
       <c r="B2" s="7"/>
       <c r="C2" s="12" t="s">
         <v>18</v>
       </c>
       <c r="D2" s="12"/>
       <c r="E2" s="12"/>
       <c r="F2" s="20"/>
       <c r="G2" s="12" t="s">
         <v>20</v>
       </c>
       <c r="H2" s="20"/>
       <c r="I2" s="12" t="s">
         <v>26</v>
       </c>
       <c r="J2" s="20"/>
       <c r="K2" s="7"/>
       <c r="L2" s="25" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3" spans="1:12">
       <c r="A3" s="2" t="s">
         <v>40</v>
       </c>
       <c r="B3" s="8" t="s">
         <v>19</v>
       </c>
       <c r="C3" s="13" t="s">
         <v>0</v>
       </c>
       <c r="D3" s="16"/>
       <c r="E3" s="19" t="s">
         <v>118</v>
       </c>
       <c r="F3" s="16"/>
-      <c r="G3" s="31" t="s">
+      <c r="G3" s="23" t="s">
         <v>42</v>
       </c>
       <c r="H3" s="24"/>
-      <c r="I3" s="31" t="s">
+      <c r="I3" s="23" t="s">
         <v>42</v>
       </c>
       <c r="J3" s="24"/>
       <c r="K3" s="8" t="s">
         <v>12</v>
       </c>
-      <c r="L3" s="32" t="s">
+      <c r="L3" s="26" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="4" spans="1:12">
       <c r="A4" s="3"/>
       <c r="B4" s="8" t="s">
         <v>1</v>
       </c>
       <c r="C4" s="14" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="17" t="s">
         <v>7</v>
       </c>
       <c r="E4" s="14" t="s">
         <v>21</v>
       </c>
       <c r="F4" s="17" t="s">
         <v>7</v>
       </c>
       <c r="G4" s="14" t="s">
         <v>21</v>
       </c>
       <c r="H4" s="17" t="s">
         <v>7</v>
       </c>
       <c r="I4" s="14" t="s">
         <v>21</v>
       </c>
       <c r="J4" s="17" t="s">
         <v>7</v>
       </c>
       <c r="K4" s="8" t="s">
         <v>28</v>
       </c>
-      <c r="L4" s="32" t="s">
+      <c r="L4" s="26" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="5" spans="1:12">
       <c r="A5" s="4"/>
       <c r="B5" s="9"/>
       <c r="C5" s="15" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="18" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="15" t="s">
         <v>1</v>
       </c>
       <c r="F5" s="18" t="s">
         <v>22</v>
       </c>
       <c r="G5" s="15" t="s">
         <v>1</v>
       </c>
       <c r="H5" s="18" t="s">
         <v>22</v>
       </c>
       <c r="I5" s="15" t="s">
         <v>1</v>
       </c>
       <c r="J5" s="18" t="s">
         <v>22</v>
       </c>
       <c r="K5" s="9"/>
       <c r="L5" s="27" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="6" spans="1:12">
       <c r="A6" s="28" t="s">
         <v>172</v>
       </c>
       <c r="B6" s="11">
-        <v>883139</v>
+        <v>880874</v>
       </c>
       <c r="C6" s="11">
-        <v>-1201</v>
+        <v>-1118</v>
       </c>
       <c r="D6" s="22">
-        <v>-0.14000000000000001</v>
+        <v>-0.13</v>
       </c>
       <c r="E6" s="11">
-        <v>-17159</v>
+        <v>-17323</v>
       </c>
       <c r="F6" s="22">
-        <v>-1.91</v>
+        <v>-1.93</v>
       </c>
       <c r="G6" s="11">
-        <v>-1133</v>
+        <v>-959</v>
       </c>
       <c r="H6" s="22">
-        <v>-0.13</v>
+        <v>-0.11</v>
       </c>
       <c r="I6" s="11">
-        <v>-68</v>
+        <v>-159</v>
       </c>
       <c r="J6" s="22">
-        <v>-0.01</v>
+        <v>-0.02</v>
       </c>
       <c r="K6" s="11">
-        <v>383028</v>
+        <v>382528</v>
       </c>
       <c r="L6" s="11">
-        <v>-97</v>
+        <v>-251</v>
       </c>
     </row>
     <row r="7" spans="1:12">
       <c r="A7" s="29" t="s">
         <v>173</v>
       </c>
       <c r="B7" s="11">
-        <v>881992</v>
+        <v>879924</v>
       </c>
       <c r="C7" s="11">
-        <v>-1147</v>
+        <v>-950</v>
       </c>
       <c r="D7" s="22">
-        <v>-0.13</v>
+        <v>-0.11</v>
       </c>
       <c r="E7" s="11">
-        <v>-17322</v>
+        <v>-17362</v>
       </c>
       <c r="F7" s="22">
         <v>-1.93</v>
       </c>
       <c r="G7" s="11">
-        <v>-961</v>
+        <v>-1037</v>
       </c>
       <c r="H7" s="22">
-        <v>-0.11</v>
+        <v>-0.12</v>
       </c>
       <c r="I7" s="11">
-        <v>-186</v>
+        <v>87</v>
       </c>
       <c r="J7" s="22">
-        <v>-0.02</v>
+        <v>0.01</v>
       </c>
       <c r="K7" s="11">
-        <v>382779</v>
+        <v>382423</v>
       </c>
       <c r="L7" s="11">
-        <v>-249</v>
+        <v>-105</v>
       </c>
     </row>
     <row r="8" spans="1:12">
       <c r="A8" s="29" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B8" s="11">
-        <v>880874</v>
+        <v>878798</v>
       </c>
       <c r="C8" s="11">
-        <v>-1118</v>
+        <v>-1126</v>
       </c>
       <c r="D8" s="22">
         <v>-0.13</v>
       </c>
       <c r="E8" s="11">
-        <v>-17323</v>
+        <v>-17427</v>
       </c>
       <c r="F8" s="22">
-        <v>-1.93</v>
+        <v>-1.94</v>
       </c>
       <c r="G8" s="11">
-        <v>-959</v>
+        <v>-995</v>
       </c>
       <c r="H8" s="22">
         <v>-0.11</v>
       </c>
       <c r="I8" s="11">
-        <v>-159</v>
+        <v>-131</v>
       </c>
       <c r="J8" s="22">
-        <v>-0.02</v>
+        <v>-0.01</v>
       </c>
       <c r="K8" s="11">
-        <v>382528</v>
+        <v>382231</v>
       </c>
       <c r="L8" s="11">
-        <v>-251</v>
+        <v>-192</v>
       </c>
     </row>
     <row r="9" spans="1:12">
       <c r="A9" s="29" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B9" s="11">
-        <v>879924</v>
+        <v>877769</v>
       </c>
       <c r="C9" s="11">
-        <v>-950</v>
+        <v>-1029</v>
       </c>
       <c r="D9" s="22">
-        <v>-0.11</v>
+        <v>-0.12</v>
       </c>
       <c r="E9" s="11">
-        <v>-17362</v>
+        <v>-17317</v>
       </c>
       <c r="F9" s="22">
         <v>-1.93</v>
       </c>
       <c r="G9" s="11">
-        <v>-1037</v>
+        <v>-1125</v>
       </c>
       <c r="H9" s="22">
-        <v>-0.12</v>
+        <v>-0.13</v>
       </c>
       <c r="I9" s="11">
-        <v>87</v>
+        <v>96</v>
       </c>
       <c r="J9" s="22">
         <v>0.01</v>
       </c>
       <c r="K9" s="11">
-        <v>382423</v>
+        <v>382115</v>
       </c>
       <c r="L9" s="11">
-        <v>-105</v>
+        <v>-116</v>
       </c>
     </row>
     <row r="10" spans="1:12">
       <c r="A10" s="29" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="B10" s="11">
-        <v>878798</v>
+        <v>876671</v>
       </c>
       <c r="C10" s="11">
-        <v>-1126</v>
+        <v>-1098</v>
       </c>
       <c r="D10" s="22">
         <v>-0.13</v>
       </c>
       <c r="E10" s="11">
-        <v>-17427</v>
+        <v>-17237</v>
       </c>
       <c r="F10" s="22">
-        <v>-1.94</v>
+        <v>-1.93</v>
       </c>
       <c r="G10" s="11">
-        <v>-995</v>
+        <v>-1062</v>
       </c>
       <c r="H10" s="22">
-        <v>-0.11</v>
+        <v>-0.12</v>
       </c>
       <c r="I10" s="11">
-        <v>-131</v>
+        <v>-36</v>
       </c>
       <c r="J10" s="22">
-        <v>-0.01</v>
+        <v>0</v>
       </c>
       <c r="K10" s="11">
-        <v>382231</v>
+        <v>381836</v>
       </c>
       <c r="L10" s="11">
-        <v>-192</v>
+        <v>-279</v>
       </c>
     </row>
     <row r="11" spans="1:12">
       <c r="A11" s="29" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B11" s="11">
-        <v>877769</v>
+        <v>875323</v>
       </c>
       <c r="C11" s="11">
-        <v>-1029</v>
+        <v>-1348</v>
       </c>
       <c r="D11" s="22">
-        <v>-0.12</v>
+        <v>-0.15</v>
       </c>
       <c r="E11" s="11">
-        <v>-17317</v>
+        <v>-17067</v>
       </c>
       <c r="F11" s="22">
-        <v>-1.93</v>
+        <v>-1.91</v>
       </c>
       <c r="G11" s="11">
-        <v>-1125</v>
+        <v>-1106</v>
       </c>
       <c r="H11" s="22">
         <v>-0.13</v>
       </c>
       <c r="I11" s="11">
-        <v>96</v>
+        <v>-242</v>
       </c>
       <c r="J11" s="22">
-        <v>0.01</v>
+        <v>-0.03</v>
       </c>
       <c r="K11" s="11">
-        <v>382115</v>
+        <v>381372</v>
       </c>
       <c r="L11" s="11">
-        <v>-116</v>
+        <v>-464</v>
       </c>
     </row>
     <row r="12" spans="1:12">
       <c r="A12" s="29" t="s">
-        <v>181</v>
+        <v>191</v>
       </c>
       <c r="B12" s="11">
-        <v>876671</v>
+        <v>873603</v>
       </c>
       <c r="C12" s="11">
-        <v>-1098</v>
+        <v>-1720</v>
       </c>
       <c r="D12" s="22">
-        <v>-0.13</v>
+        <v>-0.2</v>
       </c>
       <c r="E12" s="11">
-        <v>-17237</v>
+        <v>-17052</v>
       </c>
       <c r="F12" s="22">
-        <v>-1.93</v>
+        <v>-1.91</v>
       </c>
       <c r="G12" s="11">
-        <v>-1062</v>
+        <v>-1468</v>
       </c>
       <c r="H12" s="22">
-        <v>-0.12</v>
+        <v>-0.17</v>
       </c>
       <c r="I12" s="11">
-        <v>-36</v>
+        <v>-252</v>
       </c>
       <c r="J12" s="22">
-        <v>0</v>
+        <v>-0.03</v>
       </c>
       <c r="K12" s="11">
-        <v>381836</v>
+        <v>380743</v>
       </c>
       <c r="L12" s="11">
-        <v>-279</v>
+        <v>-629</v>
       </c>
     </row>
     <row r="13" spans="1:12">
       <c r="A13" s="29" t="s">
-        <v>182</v>
+        <v>193</v>
       </c>
       <c r="B13" s="11">
-        <v>875323</v>
+        <v>872106</v>
       </c>
       <c r="C13" s="11">
-        <v>-1348</v>
+        <v>-1497</v>
       </c>
       <c r="D13" s="22">
-        <v>-0.15</v>
+        <v>-0.17</v>
       </c>
       <c r="E13" s="11">
-        <v>-17067</v>
+        <v>-17188</v>
       </c>
       <c r="F13" s="22">
-        <v>-1.91</v>
+        <v>-1.93</v>
       </c>
       <c r="G13" s="11">
-        <v>-1106</v>
+        <v>-1183</v>
       </c>
       <c r="H13" s="22">
-        <v>-0.13</v>
+        <v>-0.14000000000000001</v>
       </c>
       <c r="I13" s="11">
-        <v>-242</v>
+        <v>-314</v>
       </c>
       <c r="J13" s="22">
-        <v>-0.03</v>
+        <v>-0.04</v>
       </c>
       <c r="K13" s="11">
-        <v>381372</v>
+        <v>380282</v>
       </c>
       <c r="L13" s="11">
-        <v>-464</v>
+        <v>-461</v>
       </c>
     </row>
     <row r="14" spans="1:12">
       <c r="A14" s="29" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="B14" s="11">
-        <v>873603</v>
+        <v>867737</v>
       </c>
       <c r="C14" s="11">
-        <v>-1720</v>
+        <v>-4369</v>
       </c>
       <c r="D14" s="22">
-        <v>-0.2</v>
+        <v>-0.5</v>
       </c>
       <c r="E14" s="11">
-        <v>-17052</v>
+        <v>-17140</v>
       </c>
       <c r="F14" s="22">
-        <v>-1.91</v>
+        <v>-1.94</v>
       </c>
       <c r="G14" s="11">
-        <v>-1468</v>
+        <v>-1205</v>
       </c>
       <c r="H14" s="22">
-        <v>-0.17</v>
+        <v>-0.14000000000000001</v>
       </c>
       <c r="I14" s="11">
-        <v>-252</v>
+        <v>-3164</v>
       </c>
       <c r="J14" s="22">
-        <v>-0.03</v>
+        <v>-0.36</v>
       </c>
       <c r="K14" s="11">
-        <v>380743</v>
+        <v>379783</v>
       </c>
       <c r="L14" s="11">
-        <v>-629</v>
+        <v>-499</v>
       </c>
     </row>
     <row r="15" spans="1:12">
       <c r="A15" s="29" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B15" s="11">
-        <v>872106</v>
+        <v>866986</v>
       </c>
       <c r="C15" s="11">
-        <v>-1497</v>
+        <v>-751</v>
       </c>
       <c r="D15" s="22">
-        <v>-0.17</v>
+        <v>-0.09</v>
       </c>
       <c r="E15" s="11">
-        <v>-17188</v>
+        <v>-17354</v>
       </c>
       <c r="F15" s="22">
-        <v>-1.93</v>
+        <v>-1.96</v>
       </c>
       <c r="G15" s="11">
-        <v>-1183</v>
+        <v>-1078</v>
       </c>
       <c r="H15" s="22">
-        <v>-0.14000000000000001</v>
+        <v>-0.12</v>
       </c>
       <c r="I15" s="11">
-        <v>-314</v>
+        <v>327</v>
       </c>
       <c r="J15" s="22">
-        <v>-0.04</v>
+        <v>0.04</v>
       </c>
       <c r="K15" s="11">
-        <v>380282</v>
+        <v>380709</v>
       </c>
       <c r="L15" s="11">
-        <v>-461</v>
+        <v>926</v>
       </c>
     </row>
     <row r="16" spans="1:12">
       <c r="A16" s="29" t="s">
         <v>197</v>
       </c>
       <c r="B16" s="11">
-        <v>867737</v>
+        <v>865885</v>
       </c>
       <c r="C16" s="11">
-        <v>-4369</v>
+        <v>-1101</v>
       </c>
       <c r="D16" s="22">
-        <v>-0.5</v>
+        <v>-0.13</v>
       </c>
       <c r="E16" s="11">
-        <v>-17140</v>
+        <v>-17254</v>
       </c>
       <c r="F16" s="22">
-        <v>-1.94</v>
+        <v>-1.95</v>
       </c>
       <c r="G16" s="11">
-        <v>-1205</v>
+        <v>-1021</v>
       </c>
       <c r="H16" s="22">
-        <v>-0.14000000000000001</v>
+        <v>-0.12</v>
       </c>
       <c r="I16" s="11">
-        <v>-3164</v>
+        <v>-80</v>
       </c>
       <c r="J16" s="22">
-        <v>-0.36</v>
+        <v>-0.01</v>
       </c>
       <c r="K16" s="11">
-        <v>379783</v>
+        <v>380659</v>
       </c>
       <c r="L16" s="11">
-        <v>-499</v>
+        <v>-50</v>
       </c>
     </row>
     <row r="17" spans="1:12">
       <c r="A17" s="29" t="s">
         <v>198</v>
       </c>
       <c r="B17" s="11">
-        <v>866986</v>
+        <v>864753</v>
       </c>
       <c r="C17" s="11">
-        <v>-751</v>
+        <v>-1132</v>
       </c>
       <c r="D17" s="22">
-        <v>-0.09</v>
+        <v>-0.13</v>
       </c>
       <c r="E17" s="11">
-        <v>-17354</v>
+        <v>-17239</v>
       </c>
       <c r="F17" s="22">
-        <v>-1.96</v>
+        <v>-1.95</v>
       </c>
       <c r="G17" s="11">
-        <v>-1078</v>
+        <v>-1007</v>
       </c>
       <c r="H17" s="22">
         <v>-0.12</v>
       </c>
       <c r="I17" s="11">
-        <v>327</v>
+        <v>-125</v>
       </c>
       <c r="J17" s="22">
-        <v>0.04</v>
+        <v>-0.01</v>
       </c>
       <c r="K17" s="11">
-        <v>380709</v>
+        <v>380446</v>
       </c>
       <c r="L17" s="11">
-        <v>926</v>
+        <v>-213</v>
       </c>
     </row>
     <row r="18" spans="1:12">
       <c r="A18" s="30" t="s">
         <v>199</v>
       </c>
       <c r="B18" s="10">
-        <v>865885</v>
+        <v>863586</v>
       </c>
       <c r="C18" s="10">
-        <v>-1101</v>
+        <v>-1167</v>
       </c>
       <c r="D18" s="21">
         <v>-0.13</v>
       </c>
       <c r="E18" s="10">
-        <v>-17254</v>
+        <v>-17288</v>
       </c>
       <c r="F18" s="21">
-        <v>-1.95</v>
+        <v>-1.96</v>
       </c>
       <c r="G18" s="10">
-        <v>-1021</v>
+        <v>-955</v>
       </c>
       <c r="H18" s="21">
-        <v>-0.12</v>
+        <v>-0.11</v>
       </c>
       <c r="I18" s="10">
-        <v>-80</v>
+        <v>-212</v>
       </c>
       <c r="J18" s="21">
-        <v>-0.01</v>
+        <v>-0.02</v>
       </c>
       <c r="K18" s="10">
-        <v>380659</v>
+        <v>380319</v>
       </c>
       <c r="L18" s="10">
-        <v>-50</v>
+        <v>-127</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
-  <pageSetup paperSize="9" scale="68" orientation="portrait" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="69" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;L&amp;"ＭＳ Ｐゴシック,標準"&amp;12&amp;F</oddHeader>
     <oddFooter>&amp;P / &amp;N ページ</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr>
     <tabColor rgb="FF92D050"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:H14"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="18.75"/>
   <cols>
     <col min="2" max="2" width="12" customWidth="1"/>
     <col min="5" max="5" width="11.875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="11.875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>39</v>
       </c>
-      <c r="H1" s="36" t="s">
+      <c r="H1" s="34" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" s="1"/>
-      <c r="B2" s="37" t="s">
+      <c r="B2" s="35" t="s">
         <v>159</v>
       </c>
       <c r="C2" s="13" t="s">
         <v>20</v>
       </c>
       <c r="D2" s="19"/>
       <c r="E2" s="16"/>
       <c r="F2" s="19" t="s">
         <v>26</v>
       </c>
       <c r="G2" s="19"/>
       <c r="H2" s="19"/>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" s="2" t="s">
         <v>14</v>
       </c>
-      <c r="B3" s="39" t="s">
+      <c r="B3" s="37" t="s">
         <v>16</v>
       </c>
-      <c r="C3" s="34" t="s">
+      <c r="C3" s="32" t="s">
         <v>48</v>
       </c>
-      <c r="D3" s="34" t="s">
+      <c r="D3" s="32" t="s">
         <v>47</v>
       </c>
-      <c r="E3" s="97" t="s">
+      <c r="E3" s="94" t="s">
         <v>157</v>
       </c>
-      <c r="F3" s="34" t="s">
+      <c r="F3" s="32" t="s">
         <v>46</v>
       </c>
-      <c r="G3" s="34" t="s">
+      <c r="G3" s="32" t="s">
         <v>35</v>
       </c>
-      <c r="H3" s="115" t="s">
+      <c r="H3" s="111" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" s="4"/>
-      <c r="B4" s="38"/>
+      <c r="B4" s="36"/>
       <c r="C4" s="4"/>
       <c r="D4" s="4"/>
-      <c r="E4" s="35" t="s">
+      <c r="E4" s="33" t="s">
         <v>45</v>
       </c>
       <c r="F4" s="4"/>
       <c r="G4" s="4"/>
-      <c r="H4" s="116" t="s">
+      <c r="H4" s="112" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B5" s="11">
         <v>-13460</v>
       </c>
       <c r="C5" s="11">
         <v>5739</v>
       </c>
       <c r="D5" s="11">
         <v>15099</v>
       </c>
       <c r="E5" s="11">
         <v>-9360</v>
       </c>
       <c r="F5" s="11">
         <v>13323</v>
       </c>
       <c r="G5" s="11">
         <v>17423</v>
       </c>
@@ -4387,52 +4412,52 @@
         <v>162</v>
       </c>
       <c r="B13" s="11">
         <v>-17289</v>
       </c>
       <c r="C13" s="11">
         <v>3366</v>
       </c>
       <c r="D13" s="11">
         <v>17616</v>
       </c>
       <c r="E13" s="11">
         <v>-14250</v>
       </c>
       <c r="F13" s="11">
         <v>11745</v>
       </c>
       <c r="G13" s="11">
         <v>14784</v>
       </c>
       <c r="H13" s="11">
         <v>-3039</v>
       </c>
     </row>
     <row r="14" spans="1:8">
-      <c r="A14" s="33" t="s">
-        <v>176</v>
+      <c r="A14" s="31" t="s">
+        <v>174</v>
       </c>
       <c r="B14" s="10">
         <v>-17427</v>
       </c>
       <c r="C14" s="10">
         <v>3076</v>
       </c>
       <c r="D14" s="10">
         <v>17095</v>
       </c>
       <c r="E14" s="10">
         <v>-14019</v>
       </c>
       <c r="F14" s="10">
         <v>11628</v>
       </c>
       <c r="G14" s="10">
         <v>15036</v>
       </c>
       <c r="H14" s="10">
         <v>-3408</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
@@ -4451,523 +4476,523 @@
     <tabColor rgb="FF92D050"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:H21"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="18.75"/>
   <cols>
     <col min="1" max="1" width="18" customWidth="1"/>
     <col min="2" max="2" width="11.875" customWidth="1"/>
     <col min="5" max="5" width="11.875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="11.875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>57</v>
       </c>
       <c r="H1" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" s="1"/>
-      <c r="B2" s="37" t="s">
+      <c r="B2" s="35" t="s">
         <v>159</v>
       </c>
       <c r="C2" s="13" t="s">
         <v>20</v>
       </c>
       <c r="D2" s="19"/>
       <c r="E2" s="16"/>
       <c r="F2" s="19" t="s">
         <v>26</v>
       </c>
       <c r="G2" s="19"/>
       <c r="H2" s="19"/>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" s="2" t="s">
         <v>30</v>
       </c>
-      <c r="B3" s="117" t="s">
+      <c r="B3" s="113" t="s">
         <v>16</v>
       </c>
-      <c r="C3" s="34" t="s">
+      <c r="C3" s="32" t="s">
         <v>48</v>
       </c>
-      <c r="D3" s="34" t="s">
+      <c r="D3" s="32" t="s">
         <v>47</v>
       </c>
-      <c r="E3" s="97" t="s">
+      <c r="E3" s="94" t="s">
         <v>157</v>
       </c>
-      <c r="F3" s="34" t="s">
+      <c r="F3" s="32" t="s">
         <v>46</v>
       </c>
-      <c r="G3" s="34" t="s">
+      <c r="G3" s="32" t="s">
         <v>35</v>
       </c>
-      <c r="H3" s="115" t="s">
+      <c r="H3" s="111" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" s="4"/>
-      <c r="B4" s="118"/>
+      <c r="B4" s="114"/>
       <c r="C4" s="4"/>
       <c r="D4" s="4"/>
-      <c r="E4" s="35" t="s">
+      <c r="E4" s="33" t="s">
         <v>45</v>
       </c>
       <c r="F4" s="4"/>
       <c r="G4" s="4"/>
-      <c r="H4" s="116" t="s">
+      <c r="H4" s="112" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="5" spans="1:8" ht="18.75" customHeight="1">
-      <c r="A5" s="40" t="s">
+      <c r="A5" s="38" t="s">
         <v>200</v>
       </c>
-      <c r="B5" s="43">
-[...18 lines deleted...]
-        <v>-68</v>
+      <c r="B5" s="41">
+        <v>-1118</v>
+      </c>
+      <c r="C5" s="41">
+        <v>290</v>
+      </c>
+      <c r="D5" s="41">
+        <v>1249</v>
+      </c>
+      <c r="E5" s="41">
+        <v>-959</v>
+      </c>
+      <c r="F5" s="41">
+        <v>932</v>
+      </c>
+      <c r="G5" s="41">
+        <v>1091</v>
+      </c>
+      <c r="H5" s="41">
+        <v>-159</v>
       </c>
     </row>
     <row r="6" spans="1:8" ht="18.75" customHeight="1">
-      <c r="A6" s="41" t="s">
+      <c r="A6" s="39" t="s">
         <v>186</v>
       </c>
       <c r="B6" s="11">
-        <v>-1147</v>
+        <v>-950</v>
       </c>
       <c r="C6" s="11">
-        <v>258</v>
+        <v>265</v>
       </c>
       <c r="D6" s="11">
-        <v>1219</v>
+        <v>1302</v>
       </c>
       <c r="E6" s="11">
-        <v>-961</v>
+        <v>-1037</v>
       </c>
       <c r="F6" s="11">
-        <v>706</v>
+        <v>881</v>
       </c>
       <c r="G6" s="11">
-        <v>892</v>
+        <v>794</v>
       </c>
       <c r="H6" s="11">
-        <v>-186</v>
+        <v>87</v>
       </c>
     </row>
     <row r="7" spans="1:8" ht="18.75" customHeight="1">
-      <c r="A7" s="41" t="s">
+      <c r="A7" s="39" t="s">
         <v>187</v>
       </c>
       <c r="B7" s="11">
-        <v>-1118</v>
+        <v>-1126</v>
       </c>
       <c r="C7" s="11">
-        <v>290</v>
+        <v>265</v>
       </c>
       <c r="D7" s="11">
-        <v>1249</v>
+        <v>1260</v>
       </c>
       <c r="E7" s="11">
-        <v>-959</v>
+        <v>-995</v>
       </c>
       <c r="F7" s="11">
-        <v>932</v>
+        <v>819</v>
       </c>
       <c r="G7" s="11">
-        <v>1091</v>
+        <v>950</v>
       </c>
       <c r="H7" s="11">
-        <v>-159</v>
+        <v>-131</v>
       </c>
     </row>
     <row r="8" spans="1:8" ht="18.75" customHeight="1">
-      <c r="A8" s="41" t="s">
+      <c r="A8" s="39" t="s">
         <v>188</v>
       </c>
       <c r="B8" s="11">
-        <v>-950</v>
+        <v>-1029</v>
       </c>
       <c r="C8" s="11">
-        <v>265</v>
+        <v>307</v>
       </c>
       <c r="D8" s="11">
-        <v>1302</v>
+        <v>1432</v>
       </c>
       <c r="E8" s="11">
-        <v>-1037</v>
+        <v>-1125</v>
       </c>
       <c r="F8" s="11">
-        <v>881</v>
+        <v>826</v>
       </c>
       <c r="G8" s="11">
-        <v>794</v>
+        <v>730</v>
       </c>
       <c r="H8" s="11">
-        <v>87</v>
+        <v>96</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="18.75" customHeight="1">
-      <c r="A9" s="41" t="s">
+      <c r="A9" s="39" t="s">
         <v>189</v>
       </c>
       <c r="B9" s="11">
-        <v>-1126</v>
+        <v>-1098</v>
       </c>
       <c r="C9" s="11">
         <v>265</v>
       </c>
       <c r="D9" s="11">
-        <v>1260</v>
+        <v>1327</v>
       </c>
       <c r="E9" s="11">
-        <v>-995</v>
+        <v>-1062</v>
       </c>
       <c r="F9" s="11">
-        <v>819</v>
+        <v>601</v>
       </c>
       <c r="G9" s="11">
-        <v>950</v>
+        <v>637</v>
       </c>
       <c r="H9" s="11">
-        <v>-131</v>
+        <v>-36</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="18.75" customHeight="1">
-      <c r="A10" s="41" t="s">
+      <c r="A10" s="39" t="s">
         <v>190</v>
       </c>
       <c r="B10" s="11">
-        <v>-1029</v>
+        <v>-1348</v>
       </c>
       <c r="C10" s="11">
-        <v>307</v>
+        <v>297</v>
       </c>
       <c r="D10" s="11">
+        <v>1403</v>
+      </c>
+      <c r="E10" s="11">
+        <v>-1106</v>
+      </c>
+      <c r="F10" s="11">
+        <v>557</v>
+      </c>
+      <c r="G10" s="11">
+        <v>799</v>
+      </c>
+      <c r="H10" s="11">
+        <v>-242</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8" ht="18.75" customHeight="1">
+      <c r="A11" s="39" t="s">
+        <v>192</v>
+      </c>
+      <c r="B11" s="11">
+        <v>-1720</v>
+      </c>
+      <c r="C11" s="11">
+        <v>232</v>
+      </c>
+      <c r="D11" s="11">
+        <v>1700</v>
+      </c>
+      <c r="E11" s="11">
+        <v>-1468</v>
+      </c>
+      <c r="F11" s="11">
+        <v>533</v>
+      </c>
+      <c r="G11" s="11">
+        <v>785</v>
+      </c>
+      <c r="H11" s="11">
+        <v>-252</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8" ht="18.75" customHeight="1">
+      <c r="A12" s="39" t="s">
+        <v>194</v>
+      </c>
+      <c r="B12" s="11">
+        <v>-1497</v>
+      </c>
+      <c r="C12" s="11">
+        <v>249</v>
+      </c>
+      <c r="D12" s="11">
         <v>1432</v>
       </c>
-      <c r="E10" s="11">
-[...5 lines deleted...]
-      <c r="G10" s="11">
+      <c r="E12" s="11">
+        <v>-1183</v>
+      </c>
+      <c r="F12" s="11">
+        <v>658</v>
+      </c>
+      <c r="G12" s="11">
+        <v>972</v>
+      </c>
+      <c r="H12" s="11">
+        <v>-314</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8" ht="18.75" customHeight="1">
+      <c r="A13" s="39" t="s">
+        <v>181</v>
+      </c>
+      <c r="B13" s="11">
+        <v>-4369</v>
+      </c>
+      <c r="C13" s="11">
+        <v>260</v>
+      </c>
+      <c r="D13" s="11">
+        <v>1465</v>
+      </c>
+      <c r="E13" s="11">
+        <v>-1205</v>
+      </c>
+      <c r="F13" s="11">
+        <v>1953</v>
+      </c>
+      <c r="G13" s="11">
+        <v>5117</v>
+      </c>
+      <c r="H13" s="11">
+        <v>-3164</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8" ht="18.75" customHeight="1">
+      <c r="A14" s="39" t="s">
+        <v>182</v>
+      </c>
+      <c r="B14" s="11">
+        <v>-751</v>
+      </c>
+      <c r="C14" s="11">
+        <v>226</v>
+      </c>
+      <c r="D14" s="11">
+        <v>1304</v>
+      </c>
+      <c r="E14" s="11">
+        <v>-1078</v>
+      </c>
+      <c r="F14" s="11">
+        <v>1993</v>
+      </c>
+      <c r="G14" s="11">
+        <v>1666</v>
+      </c>
+      <c r="H14" s="11">
+        <v>327</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8" ht="18.75" customHeight="1">
+      <c r="A15" s="39" t="s">
+        <v>183</v>
+      </c>
+      <c r="B15" s="11">
+        <v>-1101</v>
+      </c>
+      <c r="C15" s="11">
+        <v>231</v>
+      </c>
+      <c r="D15" s="11">
+        <v>1252</v>
+      </c>
+      <c r="E15" s="11">
+        <v>-1021</v>
+      </c>
+      <c r="F15" s="11">
+        <v>732</v>
+      </c>
+      <c r="G15" s="11">
+        <v>812</v>
+      </c>
+      <c r="H15" s="11">
+        <v>-80</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8" ht="18.75" customHeight="1">
+      <c r="A16" s="39" t="s">
+        <v>184</v>
+      </c>
+      <c r="B16" s="11">
+        <v>-1132</v>
+      </c>
+      <c r="C16" s="11">
+        <v>249</v>
+      </c>
+      <c r="D16" s="11">
+        <v>1256</v>
+      </c>
+      <c r="E16" s="11">
+        <v>-1007</v>
+      </c>
+      <c r="F16" s="11">
         <v>730</v>
       </c>
-      <c r="H10" s="11">
-[...151 lines deleted...]
-      </c>
       <c r="G16" s="11">
-        <v>1666</v>
+        <v>855</v>
       </c>
       <c r="H16" s="11">
-        <v>327</v>
+        <v>-125</v>
       </c>
     </row>
     <row r="17" spans="1:8" ht="18.75" customHeight="1">
-      <c r="A17" s="41" t="s">
+      <c r="A17" s="39" t="s">
         <v>185</v>
       </c>
       <c r="B17" s="11">
-        <v>-1101</v>
+        <v>-1167</v>
       </c>
       <c r="C17" s="11">
-        <v>231</v>
+        <v>258</v>
       </c>
       <c r="D17" s="11">
-        <v>1252</v>
+        <v>1213</v>
       </c>
       <c r="E17" s="11">
-        <v>-1021</v>
+        <v>-955</v>
       </c>
       <c r="F17" s="11">
-        <v>732</v>
+        <v>893</v>
       </c>
       <c r="G17" s="11">
-        <v>812</v>
+        <v>1105</v>
       </c>
       <c r="H17" s="11">
-        <v>-80</v>
+        <v>-212</v>
       </c>
     </row>
     <row r="18" spans="1:8">
-      <c r="A18" s="42" t="s">
+      <c r="A18" s="40" t="s">
         <v>50</v>
       </c>
-      <c r="B18" s="44">
-[...18 lines deleted...]
-        <v>-4054</v>
+      <c r="B18" s="42">
+        <v>-17288</v>
+      </c>
+      <c r="C18" s="42">
+        <v>3104</v>
+      </c>
+      <c r="D18" s="42">
+        <v>16346</v>
+      </c>
+      <c r="E18" s="42">
+        <v>-13242</v>
+      </c>
+      <c r="F18" s="42">
+        <v>11176</v>
+      </c>
+      <c r="G18" s="42">
+        <v>15222</v>
+      </c>
+      <c r="H18" s="42">
+        <v>-4046</v>
       </c>
     </row>
     <row r="20" spans="1:8">
-      <c r="B20" s="96"/>
-[...5 lines deleted...]
-      <c r="H20" s="96"/>
+      <c r="B20" s="93"/>
+      <c r="C20" s="93"/>
+      <c r="D20" s="93"/>
+      <c r="E20" s="93"/>
+      <c r="F20" s="93"/>
+      <c r="G20" s="93"/>
+      <c r="H20" s="93"/>
     </row>
     <row r="21" spans="1:8">
-      <c r="B21" s="96"/>
-[...5 lines deleted...]
-      <c r="H21" s="96"/>
+      <c r="B21" s="93"/>
+      <c r="C21" s="93"/>
+      <c r="D21" s="93"/>
+      <c r="E21" s="93"/>
+      <c r="F21" s="93"/>
+      <c r="G21" s="93"/>
+      <c r="H21" s="93"/>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="92" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;L&amp;"ＭＳ Ｐゴシック,標準"&amp;12&amp;F</oddHeader>
     <oddFooter>&amp;P / &amp;N ページ</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <sheetPr>
     <tabColor rgb="FF92D050"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:AD40"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="18.75"/>
   <cols>
     <col min="1" max="1" width="11.75" customWidth="1"/>
     <col min="30" max="30" width="11.25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:30">
       <c r="A1" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="3" spans="1:30">
       <c r="A3" t="s">
         <v>201</v>
       </c>
-      <c r="AD3" s="36" t="s">
+      <c r="AD3" s="34" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="4" spans="1:30">
       <c r="A4" s="7"/>
       <c r="B4" s="12" t="s">
         <v>99</v>
       </c>
       <c r="C4" s="12"/>
       <c r="D4" s="20"/>
       <c r="E4" s="12" t="s">
         <v>98</v>
       </c>
       <c r="F4" s="12"/>
       <c r="G4" s="20"/>
       <c r="H4" s="12" t="s">
         <v>27</v>
       </c>
       <c r="I4" s="12"/>
       <c r="J4" s="20"/>
       <c r="K4" s="12" t="s">
         <v>97</v>
       </c>
       <c r="L4" s="12"/>
       <c r="M4" s="20"/>
@@ -4983,9088 +5008,9135 @@
       <c r="S4" s="19"/>
       <c r="T4" s="19"/>
       <c r="U4" s="16"/>
       <c r="V4" s="19" t="s">
         <v>15</v>
       </c>
       <c r="W4" s="19"/>
       <c r="X4" s="19"/>
       <c r="Y4" s="19"/>
       <c r="Z4" s="16"/>
       <c r="AA4" s="12" t="s">
         <v>94</v>
       </c>
       <c r="AB4" s="12"/>
       <c r="AC4" s="20"/>
       <c r="AD4" s="1"/>
     </row>
     <row r="5" spans="1:30">
       <c r="A5" s="8" t="s">
         <v>60</v>
       </c>
       <c r="D5" s="3"/>
       <c r="G5" s="3"/>
       <c r="J5" s="3"/>
       <c r="M5" s="3"/>
-      <c r="N5" s="31" t="s">
+      <c r="N5" s="23" t="s">
         <v>93</v>
       </c>
-      <c r="O5" s="31"/>
+      <c r="O5" s="23"/>
       <c r="P5" s="24"/>
-      <c r="R5" s="32" t="s">
+      <c r="R5" s="26" t="s">
         <v>88</v>
       </c>
-      <c r="T5" s="50" t="s">
+      <c r="T5" s="48" t="s">
         <v>92</v>
       </c>
-      <c r="U5" s="50" t="s">
+      <c r="U5" s="48" t="s">
         <v>91</v>
       </c>
-      <c r="W5" s="32" t="s">
+      <c r="W5" s="26" t="s">
         <v>88</v>
       </c>
-      <c r="Y5" s="50" t="s">
+      <c r="Y5" s="48" t="s">
         <v>92</v>
       </c>
-      <c r="Z5" s="50" t="s">
+      <c r="Z5" s="48" t="s">
         <v>91</v>
       </c>
-      <c r="AA5" s="31" t="s">
+      <c r="AA5" s="23" t="s">
         <v>25</v>
       </c>
-      <c r="AB5" s="31"/>
-      <c r="AC5" s="57"/>
+      <c r="AB5" s="23"/>
+      <c r="AC5" s="55"/>
       <c r="AD5" s="2" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="6" spans="1:30">
-      <c r="A6" s="45"/>
-      <c r="B6" s="50" t="s">
+      <c r="A6" s="43"/>
+      <c r="B6" s="48" t="s">
         <v>90</v>
       </c>
-      <c r="C6" s="50" t="s">
+      <c r="C6" s="48" t="s">
         <v>87</v>
       </c>
-      <c r="D6" s="50" t="s">
+      <c r="D6" s="48" t="s">
         <v>86</v>
       </c>
-      <c r="E6" s="50" t="s">
+      <c r="E6" s="48" t="s">
         <v>88</v>
       </c>
-      <c r="F6" s="50" t="s">
+      <c r="F6" s="48" t="s">
         <v>87</v>
       </c>
-      <c r="G6" s="50" t="s">
+      <c r="G6" s="48" t="s">
         <v>86</v>
       </c>
-      <c r="H6" s="50" t="s">
+      <c r="H6" s="48" t="s">
         <v>88</v>
       </c>
-      <c r="I6" s="50" t="s">
+      <c r="I6" s="48" t="s">
         <v>87</v>
       </c>
-      <c r="J6" s="50" t="s">
+      <c r="J6" s="48" t="s">
         <v>86</v>
       </c>
-      <c r="K6" s="50" t="s">
+      <c r="K6" s="48" t="s">
         <v>88</v>
       </c>
-      <c r="L6" s="50" t="s">
+      <c r="L6" s="48" t="s">
         <v>87</v>
       </c>
-      <c r="M6" s="50" t="s">
+      <c r="M6" s="48" t="s">
         <v>86</v>
       </c>
-      <c r="N6" s="50" t="s">
+      <c r="N6" s="48" t="s">
         <v>88</v>
       </c>
-      <c r="O6" s="50" t="s">
+      <c r="O6" s="48" t="s">
         <v>87</v>
       </c>
-      <c r="P6" s="50" t="s">
+      <c r="P6" s="48" t="s">
         <v>86</v>
       </c>
-      <c r="Q6" s="50" t="s">
+      <c r="Q6" s="48" t="s">
         <v>88</v>
       </c>
-      <c r="R6" s="50" t="s">
+      <c r="R6" s="48" t="s">
         <v>87</v>
       </c>
-      <c r="S6" s="50" t="s">
+      <c r="S6" s="48" t="s">
         <v>86</v>
       </c>
-      <c r="T6" s="55"/>
-[...1 lines deleted...]
-      <c r="V6" s="50" t="s">
+      <c r="T6" s="53"/>
+      <c r="U6" s="53"/>
+      <c r="V6" s="48" t="s">
         <v>88</v>
       </c>
-      <c r="W6" s="50" t="s">
+      <c r="W6" s="48" t="s">
         <v>87</v>
       </c>
-      <c r="X6" s="50" t="s">
+      <c r="X6" s="48" t="s">
         <v>86</v>
       </c>
-      <c r="Y6" s="55"/>
-[...1 lines deleted...]
-      <c r="AA6" s="50" t="s">
+      <c r="Y6" s="53"/>
+      <c r="Z6" s="53"/>
+      <c r="AA6" s="48" t="s">
         <v>88</v>
       </c>
-      <c r="AB6" s="50" t="s">
+      <c r="AB6" s="48" t="s">
         <v>87</v>
       </c>
-      <c r="AC6" s="50" t="s">
+      <c r="AC6" s="48" t="s">
         <v>86</v>
       </c>
       <c r="AD6" s="3"/>
     </row>
     <row r="7" spans="1:30">
-      <c r="A7" s="46" t="s">
+      <c r="A7" s="44" t="s">
         <v>85</v>
       </c>
-      <c r="B7" s="51">
-[...53 lines deleted...]
-      <c r="T7" s="56">
+      <c r="B7" s="49">
+        <v>863586</v>
+      </c>
+      <c r="C7" s="49">
+        <v>408858</v>
+      </c>
+      <c r="D7" s="49">
+        <v>454728</v>
+      </c>
+      <c r="E7" s="49">
+        <v>-1167</v>
+      </c>
+      <c r="F7" s="49">
+        <v>-507</v>
+      </c>
+      <c r="G7" s="49">
+        <v>-660</v>
+      </c>
+      <c r="H7" s="49">
+        <v>258</v>
+      </c>
+      <c r="I7" s="49">
+        <v>137</v>
+      </c>
+      <c r="J7" s="49">
+        <v>121</v>
+      </c>
+      <c r="K7" s="49">
+        <v>1213</v>
+      </c>
+      <c r="L7" s="49">
+        <v>582</v>
+      </c>
+      <c r="M7" s="49">
+        <v>631</v>
+      </c>
+      <c r="N7" s="49">
+        <v>-955</v>
+      </c>
+      <c r="O7" s="49">
+        <v>-445</v>
+      </c>
+      <c r="P7" s="49">
+        <v>-510</v>
+      </c>
+      <c r="Q7" s="49">
+        <v>893</v>
+      </c>
+      <c r="R7" s="49">
+        <v>520</v>
+      </c>
+      <c r="S7" s="49">
+        <v>373</v>
+      </c>
+      <c r="T7" s="54">
         <v>0</v>
       </c>
-      <c r="U7" s="51">
-[...11 lines deleted...]
-      <c r="Y7" s="56">
+      <c r="U7" s="49">
+        <v>893</v>
+      </c>
+      <c r="V7" s="49">
+        <v>1105</v>
+      </c>
+      <c r="W7" s="49">
+        <v>582</v>
+      </c>
+      <c r="X7" s="49">
+        <v>523</v>
+      </c>
+      <c r="Y7" s="54">
         <v>0</v>
       </c>
-      <c r="Z7" s="51">
-[...5 lines deleted...]
-      <c r="AB7" s="51">
+      <c r="Z7" s="49">
+        <v>1105</v>
+      </c>
+      <c r="AA7" s="49">
+        <v>-212</v>
+      </c>
+      <c r="AB7" s="49">
+        <v>-62</v>
+      </c>
+      <c r="AC7" s="49">
+        <v>-150</v>
+      </c>
+      <c r="AD7" s="44" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="8" spans="1:30">
+      <c r="A8" s="45" t="s">
+        <v>56</v>
+      </c>
+      <c r="B8" s="50">
+        <v>787832</v>
+      </c>
+      <c r="C8" s="50">
+        <v>373034</v>
+      </c>
+      <c r="D8" s="50">
+        <v>414798</v>
+      </c>
+      <c r="E8" s="50">
+        <v>-1002</v>
+      </c>
+      <c r="F8" s="50">
+        <v>-444</v>
+      </c>
+      <c r="G8" s="50">
+        <v>-558</v>
+      </c>
+      <c r="H8" s="50">
+        <v>249</v>
+      </c>
+      <c r="I8" s="50">
+        <v>132</v>
+      </c>
+      <c r="J8" s="50">
+        <v>117</v>
+      </c>
+      <c r="K8" s="50">
+        <v>1093</v>
+      </c>
+      <c r="L8" s="50">
+        <v>534</v>
+      </c>
+      <c r="M8" s="50">
+        <v>559</v>
+      </c>
+      <c r="N8" s="50">
+        <v>-844</v>
+      </c>
+      <c r="O8" s="50">
+        <v>-402</v>
+      </c>
+      <c r="P8" s="50">
+        <v>-442</v>
+      </c>
+      <c r="Q8" s="50">
+        <v>1308</v>
+      </c>
+      <c r="R8" s="50">
+        <v>709</v>
+      </c>
+      <c r="S8" s="50">
+        <v>599</v>
+      </c>
+      <c r="T8" s="50">
+        <v>472</v>
+      </c>
+      <c r="U8" s="50">
+        <v>836</v>
+      </c>
+      <c r="V8" s="50">
+        <v>1466</v>
+      </c>
+      <c r="W8" s="50">
+        <v>751</v>
+      </c>
+      <c r="X8" s="50">
+        <v>715</v>
+      </c>
+      <c r="Y8" s="50">
+        <v>411</v>
+      </c>
+      <c r="Z8" s="50">
+        <v>1055</v>
+      </c>
+      <c r="AA8" s="50">
+        <v>-158</v>
+      </c>
+      <c r="AB8" s="50">
+        <v>-42</v>
+      </c>
+      <c r="AC8" s="50">
+        <v>-116</v>
+      </c>
+      <c r="AD8" s="45" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="9" spans="1:30">
+      <c r="A9" s="46" t="s">
+        <v>84</v>
+      </c>
+      <c r="B9" s="51">
+        <v>75899</v>
+      </c>
+      <c r="C9" s="51">
+        <v>35931</v>
+      </c>
+      <c r="D9" s="51">
+        <v>39968</v>
+      </c>
+      <c r="E9" s="51">
+        <v>-137</v>
+      </c>
+      <c r="F9" s="51">
+        <v>-41</v>
+      </c>
+      <c r="G9" s="51">
+        <v>-96</v>
+      </c>
+      <c r="H9" s="51">
+        <v>9</v>
+      </c>
+      <c r="I9" s="51">
+        <v>5</v>
+      </c>
+      <c r="J9" s="51">
+        <v>4</v>
+      </c>
+      <c r="K9" s="51">
+        <v>120</v>
+      </c>
+      <c r="L9" s="51">
+        <v>48</v>
+      </c>
+      <c r="M9" s="51">
+        <v>72</v>
+      </c>
+      <c r="N9" s="51">
+        <v>-111</v>
+      </c>
+      <c r="O9" s="51">
+        <v>-43</v>
+      </c>
+      <c r="P9" s="51">
+        <v>-68</v>
+      </c>
+      <c r="Q9" s="51">
+        <v>104</v>
+      </c>
+      <c r="R9" s="51">
+        <v>58</v>
+      </c>
+      <c r="S9" s="51">
+        <v>46</v>
+      </c>
+      <c r="T9" s="51">
+        <v>47</v>
+      </c>
+      <c r="U9" s="51">
+        <v>57</v>
+      </c>
+      <c r="V9" s="51">
+        <v>130</v>
+      </c>
+      <c r="W9" s="51">
+        <v>56</v>
+      </c>
+      <c r="X9" s="51">
+        <v>74</v>
+      </c>
+      <c r="Y9" s="51">
+        <v>80</v>
+      </c>
+      <c r="Z9" s="51">
+        <v>50</v>
+      </c>
+      <c r="AA9" s="51">
+        <v>-26</v>
+      </c>
+      <c r="AB9" s="51">
+        <v>2</v>
+      </c>
+      <c r="AC9" s="51">
+        <v>-28</v>
+      </c>
+      <c r="AD9" s="46" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="10" spans="1:30">
+      <c r="A10" s="45" t="s">
+        <v>83</v>
+      </c>
+      <c r="B10" s="50">
+        <v>289143</v>
+      </c>
+      <c r="C10" s="50">
+        <v>136642</v>
+      </c>
+      <c r="D10" s="50">
+        <v>152501</v>
+      </c>
+      <c r="E10" s="50">
+        <v>-337</v>
+      </c>
+      <c r="F10" s="50">
+        <v>-134</v>
+      </c>
+      <c r="G10" s="50">
+        <v>-203</v>
+      </c>
+      <c r="H10" s="50">
+        <v>109</v>
+      </c>
+      <c r="I10" s="50">
+        <v>64</v>
+      </c>
+      <c r="J10" s="50">
+        <v>45</v>
+      </c>
+      <c r="K10" s="50">
+        <v>312</v>
+      </c>
+      <c r="L10" s="50">
+        <v>153</v>
+      </c>
+      <c r="M10" s="50">
+        <v>159</v>
+      </c>
+      <c r="N10" s="50">
+        <v>-203</v>
+      </c>
+      <c r="O10" s="50">
+        <v>-89</v>
+      </c>
+      <c r="P10" s="50">
+        <v>-114</v>
+      </c>
+      <c r="Q10" s="50">
+        <v>558</v>
+      </c>
+      <c r="R10" s="50">
+        <v>328</v>
+      </c>
+      <c r="S10" s="50">
+        <v>230</v>
+      </c>
+      <c r="T10" s="50">
+        <v>180</v>
+      </c>
+      <c r="U10" s="50">
+        <v>378</v>
+      </c>
+      <c r="V10" s="50">
+        <v>692</v>
+      </c>
+      <c r="W10" s="50">
+        <v>373</v>
+      </c>
+      <c r="X10" s="50">
+        <v>319</v>
+      </c>
+      <c r="Y10" s="50">
+        <v>101</v>
+      </c>
+      <c r="Z10" s="50">
+        <v>591</v>
+      </c>
+      <c r="AA10" s="50">
+        <v>-134</v>
+      </c>
+      <c r="AB10" s="50">
+        <v>-45</v>
+      </c>
+      <c r="AC10" s="50">
+        <v>-89</v>
+      </c>
+      <c r="AD10" s="45" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="11" spans="1:30">
+      <c r="A11" s="45" t="s">
+        <v>82</v>
+      </c>
+      <c r="B11" s="50">
+        <v>43923</v>
+      </c>
+      <c r="C11" s="50">
+        <v>20342</v>
+      </c>
+      <c r="D11" s="50">
+        <v>23581</v>
+      </c>
+      <c r="E11" s="50">
+        <v>-61</v>
+      </c>
+      <c r="F11" s="50">
+        <v>-32</v>
+      </c>
+      <c r="G11" s="50">
+        <v>-29</v>
+      </c>
+      <c r="H11" s="50">
+        <v>13</v>
+      </c>
+      <c r="I11" s="50">
+        <v>6</v>
+      </c>
+      <c r="J11" s="50">
+        <v>7</v>
+      </c>
+      <c r="K11" s="50">
+        <v>83</v>
+      </c>
+      <c r="L11" s="50">
+        <v>48</v>
+      </c>
+      <c r="M11" s="50">
+        <v>35</v>
+      </c>
+      <c r="N11" s="50">
+        <v>-70</v>
+      </c>
+      <c r="O11" s="50">
+        <v>-42</v>
+      </c>
+      <c r="P11" s="50">
+        <v>-28</v>
+      </c>
+      <c r="Q11" s="50">
+        <v>84</v>
+      </c>
+      <c r="R11" s="50">
+        <v>48</v>
+      </c>
+      <c r="S11" s="50">
+        <v>36</v>
+      </c>
+      <c r="T11" s="50">
+        <v>30</v>
+      </c>
+      <c r="U11" s="50">
+        <v>54</v>
+      </c>
+      <c r="V11" s="50">
+        <v>75</v>
+      </c>
+      <c r="W11" s="50">
+        <v>38</v>
+      </c>
+      <c r="X11" s="50">
+        <v>37</v>
+      </c>
+      <c r="Y11" s="50">
+        <v>27</v>
+      </c>
+      <c r="Z11" s="50">
+        <v>48</v>
+      </c>
+      <c r="AA11" s="50">
+        <v>9</v>
+      </c>
+      <c r="AB11" s="50">
+        <v>10</v>
+      </c>
+      <c r="AC11" s="50">
+        <v>-1</v>
+      </c>
+      <c r="AD11" s="45" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="12" spans="1:30">
+      <c r="A12" s="45" t="s">
+        <v>81</v>
+      </c>
+      <c r="B12" s="50">
+        <v>75543</v>
+      </c>
+      <c r="C12" s="50">
+        <v>35708</v>
+      </c>
+      <c r="D12" s="50">
+        <v>39835</v>
+      </c>
+      <c r="E12" s="50">
+        <v>-86</v>
+      </c>
+      <c r="F12" s="50">
+        <v>-40</v>
+      </c>
+      <c r="G12" s="50">
+        <v>-46</v>
+      </c>
+      <c r="H12" s="50">
+        <v>22</v>
+      </c>
+      <c r="I12" s="50">
+        <v>9</v>
+      </c>
+      <c r="J12" s="50">
+        <v>13</v>
+      </c>
+      <c r="K12" s="50">
+        <v>117</v>
+      </c>
+      <c r="L12" s="50">
+        <v>47</v>
+      </c>
+      <c r="M12" s="50">
+        <v>70</v>
+      </c>
+      <c r="N12" s="50">
+        <v>-95</v>
+      </c>
+      <c r="O12" s="50">
+        <v>-38</v>
+      </c>
+      <c r="P12" s="50">
+        <v>-57</v>
+      </c>
+      <c r="Q12" s="50">
+        <v>100</v>
+      </c>
+      <c r="R12" s="50">
+        <v>48</v>
+      </c>
+      <c r="S12" s="50">
+        <v>52</v>
+      </c>
+      <c r="T12" s="50">
+        <v>37</v>
+      </c>
+      <c r="U12" s="50">
+        <v>63</v>
+      </c>
+      <c r="V12" s="50">
+        <v>91</v>
+      </c>
+      <c r="W12" s="50">
+        <v>50</v>
+      </c>
+      <c r="X12" s="50">
+        <v>41</v>
+      </c>
+      <c r="Y12" s="50">
+        <v>23</v>
+      </c>
+      <c r="Z12" s="50">
+        <v>68</v>
+      </c>
+      <c r="AA12" s="50">
+        <v>9</v>
+      </c>
+      <c r="AB12" s="50">
+        <v>-2</v>
+      </c>
+      <c r="AC12" s="50">
+        <v>11</v>
+      </c>
+      <c r="AD12" s="45" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="13" spans="1:30">
+      <c r="A13" s="45" t="s">
+        <v>80</v>
+      </c>
+      <c r="B13" s="50">
+        <v>61617</v>
+      </c>
+      <c r="C13" s="50">
+        <v>29212</v>
+      </c>
+      <c r="D13" s="50">
+        <v>32405</v>
+      </c>
+      <c r="E13" s="50">
+        <v>-79</v>
+      </c>
+      <c r="F13" s="50">
+        <v>-39</v>
+      </c>
+      <c r="G13" s="50">
+        <v>-40</v>
+      </c>
+      <c r="H13" s="50">
+        <v>20</v>
+      </c>
+      <c r="I13" s="50">
+        <v>6</v>
+      </c>
+      <c r="J13" s="50">
+        <v>14</v>
+      </c>
+      <c r="K13" s="50">
+        <v>92</v>
+      </c>
+      <c r="L13" s="50">
+        <v>46</v>
+      </c>
+      <c r="M13" s="50">
+        <v>46</v>
+      </c>
+      <c r="N13" s="50">
+        <v>-72</v>
+      </c>
+      <c r="O13" s="50">
+        <v>-40</v>
+      </c>
+      <c r="P13" s="50">
+        <v>-32</v>
+      </c>
+      <c r="Q13" s="50">
+        <v>111</v>
+      </c>
+      <c r="R13" s="50">
+        <v>60</v>
+      </c>
+      <c r="S13" s="50">
+        <v>51</v>
+      </c>
+      <c r="T13" s="50">
+        <v>37</v>
+      </c>
+      <c r="U13" s="50">
+        <v>74</v>
+      </c>
+      <c r="V13" s="50">
+        <v>118</v>
+      </c>
+      <c r="W13" s="50">
+        <v>59</v>
+      </c>
+      <c r="X13" s="50">
+        <v>59</v>
+      </c>
+      <c r="Y13" s="50">
+        <v>36</v>
+      </c>
+      <c r="Z13" s="50">
+        <v>82</v>
+      </c>
+      <c r="AA13" s="50">
+        <v>-7</v>
+      </c>
+      <c r="AB13" s="50">
+        <v>1</v>
+      </c>
+      <c r="AC13" s="50">
+        <v>-8</v>
+      </c>
+      <c r="AD13" s="45" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="14" spans="1:30">
+      <c r="A14" s="45" t="s">
+        <v>79</v>
+      </c>
+      <c r="B14" s="50">
+        <v>21144</v>
+      </c>
+      <c r="C14" s="50">
+        <v>9988</v>
+      </c>
+      <c r="D14" s="50">
+        <v>11156</v>
+      </c>
+      <c r="E14" s="50">
+        <v>-45</v>
+      </c>
+      <c r="F14" s="50">
+        <v>-21</v>
+      </c>
+      <c r="G14" s="50">
+        <v>-24</v>
+      </c>
+      <c r="H14" s="50">
+        <v>8</v>
+      </c>
+      <c r="I14" s="50">
+        <v>4</v>
+      </c>
+      <c r="J14" s="50">
+        <v>4</v>
+      </c>
+      <c r="K14" s="50">
+        <v>53</v>
+      </c>
+      <c r="L14" s="50">
+        <v>25</v>
+      </c>
+      <c r="M14" s="50">
+        <v>28</v>
+      </c>
+      <c r="N14" s="50">
+        <v>-45</v>
+      </c>
+      <c r="O14" s="50">
+        <v>-21</v>
+      </c>
+      <c r="P14" s="50">
+        <v>-24</v>
+      </c>
+      <c r="Q14" s="50">
+        <v>30</v>
+      </c>
+      <c r="R14" s="50">
+        <v>16</v>
+      </c>
+      <c r="S14" s="50">
+        <v>14</v>
+      </c>
+      <c r="T14" s="50">
+        <v>8</v>
+      </c>
+      <c r="U14" s="50">
+        <v>22</v>
+      </c>
+      <c r="V14" s="50">
+        <v>30</v>
+      </c>
+      <c r="W14" s="50">
+        <v>16</v>
+      </c>
+      <c r="X14" s="50">
+        <v>14</v>
+      </c>
+      <c r="Y14" s="50">
+        <v>16</v>
+      </c>
+      <c r="Z14" s="50">
+        <v>14</v>
+      </c>
+      <c r="AA14" s="50">
+        <v>0</v>
+      </c>
+      <c r="AB14" s="50">
+        <v>0</v>
+      </c>
+      <c r="AC14" s="50">
+        <v>0</v>
+      </c>
+      <c r="AD14" s="45" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="15" spans="1:30">
+      <c r="A15" s="45" t="s">
+        <v>78</v>
+      </c>
+      <c r="B15" s="50">
+        <v>36488</v>
+      </c>
+      <c r="C15" s="50">
+        <v>17521</v>
+      </c>
+      <c r="D15" s="50">
+        <v>18967</v>
+      </c>
+      <c r="E15" s="50">
+        <v>-53</v>
+      </c>
+      <c r="F15" s="50">
+        <v>-21</v>
+      </c>
+      <c r="G15" s="50">
+        <v>-32</v>
+      </c>
+      <c r="H15" s="50">
+        <v>8</v>
+      </c>
+      <c r="I15" s="50">
+        <v>6</v>
+      </c>
+      <c r="J15" s="50">
+        <v>2</v>
+      </c>
+      <c r="K15" s="50">
+        <v>56</v>
+      </c>
+      <c r="L15" s="50">
+        <v>25</v>
+      </c>
+      <c r="M15" s="50">
+        <v>31</v>
+      </c>
+      <c r="N15" s="50">
+        <v>-48</v>
+      </c>
+      <c r="O15" s="50">
+        <v>-19</v>
+      </c>
+      <c r="P15" s="50">
+        <v>-29</v>
+      </c>
+      <c r="Q15" s="50">
+        <v>42</v>
+      </c>
+      <c r="R15" s="50">
+        <v>22</v>
+      </c>
+      <c r="S15" s="50">
+        <v>20</v>
+      </c>
+      <c r="T15" s="50">
+        <v>11</v>
+      </c>
+      <c r="U15" s="50">
+        <v>31</v>
+      </c>
+      <c r="V15" s="50">
+        <v>47</v>
+      </c>
+      <c r="W15" s="50">
+        <v>24</v>
+      </c>
+      <c r="X15" s="50">
+        <v>23</v>
+      </c>
+      <c r="Y15" s="50">
+        <v>22</v>
+      </c>
+      <c r="Z15" s="50">
+        <v>25</v>
+      </c>
+      <c r="AA15" s="50">
+        <v>-5</v>
+      </c>
+      <c r="AB15" s="50">
+        <v>-2</v>
+      </c>
+      <c r="AC15" s="50">
+        <v>-3</v>
+      </c>
+      <c r="AD15" s="45" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="16" spans="1:30">
+      <c r="A16" s="45" t="s">
+        <v>52</v>
+      </c>
+      <c r="B16" s="50">
+        <v>25054</v>
+      </c>
+      <c r="C16" s="50">
+        <v>11889</v>
+      </c>
+      <c r="D16" s="50">
+        <v>13165</v>
+      </c>
+      <c r="E16" s="50">
+        <v>-16</v>
+      </c>
+      <c r="F16" s="50">
+        <v>-6</v>
+      </c>
+      <c r="G16" s="50">
+        <v>-10</v>
+      </c>
+      <c r="H16" s="50">
+        <v>5</v>
+      </c>
+      <c r="I16" s="50">
+        <v>3</v>
+      </c>
+      <c r="J16" s="50">
+        <v>2</v>
+      </c>
+      <c r="K16" s="50">
+        <v>37</v>
+      </c>
+      <c r="L16" s="50">
+        <v>16</v>
+      </c>
+      <c r="M16" s="50">
+        <v>21</v>
+      </c>
+      <c r="N16" s="50">
+        <v>-32</v>
+      </c>
+      <c r="O16" s="50">
+        <v>-13</v>
+      </c>
+      <c r="P16" s="50">
+        <v>-19</v>
+      </c>
+      <c r="Q16" s="50">
+        <v>51</v>
+      </c>
+      <c r="R16" s="50">
+        <v>24</v>
+      </c>
+      <c r="S16" s="50">
+        <v>27</v>
+      </c>
+      <c r="T16" s="50">
+        <v>12</v>
+      </c>
+      <c r="U16" s="50">
+        <v>39</v>
+      </c>
+      <c r="V16" s="50">
+        <v>35</v>
+      </c>
+      <c r="W16" s="50">
+        <v>17</v>
+      </c>
+      <c r="X16" s="50">
+        <v>18</v>
+      </c>
+      <c r="Y16" s="50">
+        <v>10</v>
+      </c>
+      <c r="Z16" s="50">
+        <v>25</v>
+      </c>
+      <c r="AA16" s="50">
+        <v>16</v>
+      </c>
+      <c r="AB16" s="50">
+        <v>7</v>
+      </c>
+      <c r="AC16" s="50">
+        <v>9</v>
+      </c>
+      <c r="AD16" s="45" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="17" spans="1:30">
+      <c r="A17" s="45" t="s">
+        <v>77</v>
+      </c>
+      <c r="B17" s="50">
+        <v>67514</v>
+      </c>
+      <c r="C17" s="50">
+        <v>32806</v>
+      </c>
+      <c r="D17" s="50">
+        <v>34708</v>
+      </c>
+      <c r="E17" s="50">
+        <v>-114</v>
+      </c>
+      <c r="F17" s="50">
+        <v>-38</v>
+      </c>
+      <c r="G17" s="50">
+        <v>-76</v>
+      </c>
+      <c r="H17" s="50">
+        <v>16</v>
+      </c>
+      <c r="I17" s="50">
+        <v>11</v>
+      </c>
+      <c r="J17" s="50">
+        <v>5</v>
+      </c>
+      <c r="K17" s="50">
+        <v>89</v>
+      </c>
+      <c r="L17" s="50">
+        <v>39</v>
+      </c>
+      <c r="M17" s="50">
+        <v>50</v>
+      </c>
+      <c r="N17" s="50">
+        <v>-73</v>
+      </c>
+      <c r="O17" s="50">
+        <v>-28</v>
+      </c>
+      <c r="P17" s="50">
+        <v>-45</v>
+      </c>
+      <c r="Q17" s="50">
+        <v>69</v>
+      </c>
+      <c r="R17" s="50">
+        <v>39</v>
+      </c>
+      <c r="S17" s="50">
+        <v>30</v>
+      </c>
+      <c r="T17" s="50">
+        <v>34</v>
+      </c>
+      <c r="U17" s="50">
+        <v>35</v>
+      </c>
+      <c r="V17" s="50">
+        <v>110</v>
+      </c>
+      <c r="W17" s="50">
+        <v>49</v>
+      </c>
+      <c r="X17" s="50">
+        <v>61</v>
+      </c>
+      <c r="Y17" s="50">
+        <v>53</v>
+      </c>
+      <c r="Z17" s="50">
+        <v>57</v>
+      </c>
+      <c r="AA17" s="50">
+        <v>-41</v>
+      </c>
+      <c r="AB17" s="50">
+        <v>-10</v>
+      </c>
+      <c r="AC17" s="50">
+        <v>-31</v>
+      </c>
+      <c r="AD17" s="45" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="18" spans="1:30">
+      <c r="A18" s="45" t="s">
+        <v>76</v>
+      </c>
+      <c r="B18" s="50">
+        <v>29960</v>
+      </c>
+      <c r="C18" s="50">
+        <v>14152</v>
+      </c>
+      <c r="D18" s="50">
+        <v>15808</v>
+      </c>
+      <c r="E18" s="50">
+        <v>-45</v>
+      </c>
+      <c r="F18" s="50">
+        <v>-24</v>
+      </c>
+      <c r="G18" s="50">
+        <v>-21</v>
+      </c>
+      <c r="H18" s="50">
+        <v>6</v>
+      </c>
+      <c r="I18" s="50">
+        <v>3</v>
+      </c>
+      <c r="J18" s="50">
+        <v>3</v>
+      </c>
+      <c r="K18" s="50">
+        <v>40</v>
+      </c>
+      <c r="L18" s="50">
+        <v>25</v>
+      </c>
+      <c r="M18" s="50">
+        <v>15</v>
+      </c>
+      <c r="N18" s="50">
+        <v>-34</v>
+      </c>
+      <c r="O18" s="50">
+        <v>-22</v>
+      </c>
+      <c r="P18" s="50">
+        <v>-12</v>
+      </c>
+      <c r="Q18" s="50">
+        <v>74</v>
+      </c>
+      <c r="R18" s="50">
+        <v>38</v>
+      </c>
+      <c r="S18" s="50">
+        <v>36</v>
+      </c>
+      <c r="T18" s="50">
+        <v>45</v>
+      </c>
+      <c r="U18" s="50">
+        <v>29</v>
+      </c>
+      <c r="V18" s="50">
+        <v>85</v>
+      </c>
+      <c r="W18" s="50">
+        <v>40</v>
+      </c>
+      <c r="X18" s="50">
+        <v>45</v>
+      </c>
+      <c r="Y18" s="50">
+        <v>40</v>
+      </c>
+      <c r="Z18" s="50">
+        <v>45</v>
+      </c>
+      <c r="AA18" s="50">
+        <v>-11</v>
+      </c>
+      <c r="AB18" s="50">
+        <v>-2</v>
+      </c>
+      <c r="AC18" s="50">
+        <v>-9</v>
+      </c>
+      <c r="AD18" s="45" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="19" spans="1:30">
+      <c r="A19" s="45" t="s">
+        <v>54</v>
+      </c>
+      <c r="B19" s="50">
+        <v>69542</v>
+      </c>
+      <c r="C19" s="50">
+        <v>32654</v>
+      </c>
+      <c r="D19" s="50">
+        <v>36888</v>
+      </c>
+      <c r="E19" s="50">
+        <v>-77</v>
+      </c>
+      <c r="F19" s="50">
+        <v>-48</v>
+      </c>
+      <c r="G19" s="50">
+        <v>-29</v>
+      </c>
+      <c r="H19" s="50">
+        <v>21</v>
+      </c>
+      <c r="I19" s="50">
+        <v>9</v>
+      </c>
+      <c r="J19" s="50">
+        <v>12</v>
+      </c>
+      <c r="K19" s="50">
+        <v>98</v>
+      </c>
+      <c r="L19" s="50">
+        <v>48</v>
+      </c>
+      <c r="M19" s="50">
+        <v>50</v>
+      </c>
+      <c r="N19" s="50">
+        <v>-77</v>
+      </c>
+      <c r="O19" s="50">
+        <v>-39</v>
+      </c>
+      <c r="P19" s="50">
+        <v>-38</v>
+      </c>
+      <c r="Q19" s="50">
+        <v>94</v>
+      </c>
+      <c r="R19" s="50">
+        <v>40</v>
+      </c>
+      <c r="S19" s="50">
+        <v>54</v>
+      </c>
+      <c r="T19" s="50">
+        <v>37</v>
+      </c>
+      <c r="U19" s="50">
+        <v>57</v>
+      </c>
+      <c r="V19" s="50">
+        <v>94</v>
+      </c>
+      <c r="W19" s="50">
+        <v>49</v>
+      </c>
+      <c r="X19" s="50">
+        <v>45</v>
+      </c>
+      <c r="Y19" s="50">
+        <v>40</v>
+      </c>
+      <c r="Z19" s="50">
+        <v>54</v>
+      </c>
+      <c r="AA19" s="50">
+        <v>0</v>
+      </c>
+      <c r="AB19" s="50">
+        <v>-9</v>
+      </c>
+      <c r="AC19" s="50">
+        <v>9</v>
+      </c>
+      <c r="AD19" s="45" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="20" spans="1:30">
+      <c r="A20" s="45" t="s">
+        <v>75</v>
+      </c>
+      <c r="B20" s="50">
+        <v>25855</v>
+      </c>
+      <c r="C20" s="50">
+        <v>12244</v>
+      </c>
+      <c r="D20" s="50">
+        <v>13611</v>
+      </c>
+      <c r="E20" s="50">
+        <v>-46</v>
+      </c>
+      <c r="F20" s="50">
         <v>-20</v>
       </c>
-      <c r="AC7" s="51">
-[...88 lines deleted...]
-      <c r="AB8" s="52">
+      <c r="G20" s="50">
+        <v>-26</v>
+      </c>
+      <c r="H20" s="50">
+        <v>5</v>
+      </c>
+      <c r="I20" s="50">
+        <v>3</v>
+      </c>
+      <c r="J20" s="50">
+        <v>2</v>
+      </c>
+      <c r="K20" s="50">
+        <v>39</v>
+      </c>
+      <c r="L20" s="50">
+        <v>23</v>
+      </c>
+      <c r="M20" s="50">
+        <v>16</v>
+      </c>
+      <c r="N20" s="50">
+        <v>-34</v>
+      </c>
+      <c r="O20" s="50">
+        <v>-20</v>
+      </c>
+      <c r="P20" s="50">
+        <v>-14</v>
+      </c>
+      <c r="Q20" s="50">
+        <v>23</v>
+      </c>
+      <c r="R20" s="50">
+        <v>11</v>
+      </c>
+      <c r="S20" s="50">
+        <v>12</v>
+      </c>
+      <c r="T20" s="50">
+        <v>13</v>
+      </c>
+      <c r="U20" s="50">
+        <v>10</v>
+      </c>
+      <c r="V20" s="50">
+        <v>35</v>
+      </c>
+      <c r="W20" s="50">
+        <v>11</v>
+      </c>
+      <c r="X20" s="50">
+        <v>24</v>
+      </c>
+      <c r="Y20" s="50">
+        <v>24</v>
+      </c>
+      <c r="Z20" s="50">
+        <v>11</v>
+      </c>
+      <c r="AA20" s="50">
+        <v>-12</v>
+      </c>
+      <c r="AB20" s="50">
+        <v>0</v>
+      </c>
+      <c r="AC20" s="50">
+        <v>-12</v>
+      </c>
+      <c r="AD20" s="45" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="21" spans="1:30">
+      <c r="A21" s="45" t="s">
+        <v>51</v>
+      </c>
+      <c r="B21" s="50">
+        <v>20952</v>
+      </c>
+      <c r="C21" s="50">
+        <v>10147</v>
+      </c>
+      <c r="D21" s="50">
+        <v>10805</v>
+      </c>
+      <c r="E21" s="50">
+        <v>-18</v>
+      </c>
+      <c r="F21" s="50">
         <v>-15</v>
       </c>
-      <c r="AC8" s="52">
-[...28 lines deleted...]
-      <c r="H9" s="53">
+      <c r="G21" s="50">
+        <v>-3</v>
+      </c>
+      <c r="H21" s="50">
+        <v>8</v>
+      </c>
+      <c r="I21" s="50">
+        <v>4</v>
+      </c>
+      <c r="J21" s="50">
+        <v>4</v>
+      </c>
+      <c r="K21" s="50">
+        <v>37</v>
+      </c>
+      <c r="L21" s="50">
+        <v>21</v>
+      </c>
+      <c r="M21" s="50">
+        <v>16</v>
+      </c>
+      <c r="N21" s="50">
+        <v>-29</v>
+      </c>
+      <c r="O21" s="50">
+        <v>-17</v>
+      </c>
+      <c r="P21" s="50">
+        <v>-12</v>
+      </c>
+      <c r="Q21" s="50">
+        <v>36</v>
+      </c>
+      <c r="R21" s="50">
+        <v>13</v>
+      </c>
+      <c r="S21" s="50">
+        <v>23</v>
+      </c>
+      <c r="T21" s="50">
+        <v>19</v>
+      </c>
+      <c r="U21" s="50">
+        <v>17</v>
+      </c>
+      <c r="V21" s="50">
+        <v>25</v>
+      </c>
+      <c r="W21" s="50">
+        <v>11</v>
+      </c>
+      <c r="X21" s="50">
+        <v>14</v>
+      </c>
+      <c r="Y21" s="50">
+        <v>7</v>
+      </c>
+      <c r="Z21" s="50">
+        <v>18</v>
+      </c>
+      <c r="AA21" s="50">
+        <v>11</v>
+      </c>
+      <c r="AB21" s="50">
+        <v>2</v>
+      </c>
+      <c r="AC21" s="50">
+        <v>9</v>
+      </c>
+      <c r="AD21" s="45" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="22" spans="1:30">
+      <c r="A22" s="45" t="s">
+        <v>74</v>
+      </c>
+      <c r="B22" s="50">
+        <v>21097</v>
+      </c>
+      <c r="C22" s="50">
+        <v>9729</v>
+      </c>
+      <c r="D22" s="50">
+        <v>11368</v>
+      </c>
+      <c r="E22" s="50">
+        <v>-25</v>
+      </c>
+      <c r="F22" s="50">
+        <v>-6</v>
+      </c>
+      <c r="G22" s="50">
+        <v>-19</v>
+      </c>
+      <c r="H22" s="50">
+        <v>8</v>
+      </c>
+      <c r="I22" s="50">
+        <v>4</v>
+      </c>
+      <c r="J22" s="50">
+        <v>4</v>
+      </c>
+      <c r="K22" s="50">
+        <v>40</v>
+      </c>
+      <c r="L22" s="50">
+        <v>18</v>
+      </c>
+      <c r="M22" s="50">
+        <v>22</v>
+      </c>
+      <c r="N22" s="50">
+        <v>-32</v>
+      </c>
+      <c r="O22" s="50">
+        <v>-14</v>
+      </c>
+      <c r="P22" s="50">
+        <v>-18</v>
+      </c>
+      <c r="Q22" s="50">
+        <v>36</v>
+      </c>
+      <c r="R22" s="50">
+        <v>22</v>
+      </c>
+      <c r="S22" s="50">
+        <v>14</v>
+      </c>
+      <c r="T22" s="50">
+        <v>9</v>
+      </c>
+      <c r="U22" s="50">
+        <v>27</v>
+      </c>
+      <c r="V22" s="50">
+        <v>29</v>
+      </c>
+      <c r="W22" s="50">
+        <v>14</v>
+      </c>
+      <c r="X22" s="50">
+        <v>15</v>
+      </c>
+      <c r="Y22" s="50">
+        <v>12</v>
+      </c>
+      <c r="Z22" s="50">
+        <v>17</v>
+      </c>
+      <c r="AA22" s="50">
+        <v>7</v>
+      </c>
+      <c r="AB22" s="50">
+        <v>8</v>
+      </c>
+      <c r="AC22" s="50">
+        <v>-1</v>
+      </c>
+      <c r="AD22" s="45" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="23" spans="1:30">
+      <c r="A23" s="47" t="s">
+        <v>73</v>
+      </c>
+      <c r="B23" s="52">
+        <v>4144</v>
+      </c>
+      <c r="C23" s="52">
+        <v>1961</v>
+      </c>
+      <c r="D23" s="52">
+        <v>2183</v>
+      </c>
+      <c r="E23" s="52">
+        <v>4</v>
+      </c>
+      <c r="F23" s="52">
+        <v>0</v>
+      </c>
+      <c r="G23" s="52">
+        <v>4</v>
+      </c>
+      <c r="H23" s="52">
+        <v>1</v>
+      </c>
+      <c r="I23" s="52">
+        <v>1</v>
+      </c>
+      <c r="J23" s="52">
+        <v>0</v>
+      </c>
+      <c r="K23" s="52">
+        <v>3</v>
+      </c>
+      <c r="L23" s="52">
+        <v>3</v>
+      </c>
+      <c r="M23" s="52">
+        <v>0</v>
+      </c>
+      <c r="N23" s="52">
+        <v>-2</v>
+      </c>
+      <c r="O23" s="52">
+        <v>-2</v>
+      </c>
+      <c r="P23" s="52">
+        <v>0</v>
+      </c>
+      <c r="Q23" s="52">
+        <v>7</v>
+      </c>
+      <c r="R23" s="52">
+        <v>3</v>
+      </c>
+      <c r="S23" s="52">
+        <v>4</v>
+      </c>
+      <c r="T23" s="52">
+        <v>0</v>
+      </c>
+      <c r="U23" s="52">
+        <v>7</v>
+      </c>
+      <c r="V23" s="52">
+        <v>1</v>
+      </c>
+      <c r="W23" s="52">
+        <v>1</v>
+      </c>
+      <c r="X23" s="52">
+        <v>0</v>
+      </c>
+      <c r="Y23" s="52">
+        <v>0</v>
+      </c>
+      <c r="Z23" s="52">
+        <v>1</v>
+      </c>
+      <c r="AA23" s="52">
+        <v>6</v>
+      </c>
+      <c r="AB23" s="52">
+        <v>2</v>
+      </c>
+      <c r="AC23" s="52">
+        <v>4</v>
+      </c>
+      <c r="AD23" s="47" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="24" spans="1:30">
+      <c r="A24" s="45" t="s">
+        <v>55</v>
+      </c>
+      <c r="B24" s="50">
+        <v>4144</v>
+      </c>
+      <c r="C24" s="50">
+        <v>1961</v>
+      </c>
+      <c r="D24" s="50">
+        <v>2183</v>
+      </c>
+      <c r="E24" s="50">
+        <v>4</v>
+      </c>
+      <c r="F24" s="50">
+        <v>0</v>
+      </c>
+      <c r="G24" s="50">
+        <v>4</v>
+      </c>
+      <c r="H24" s="50">
+        <v>1</v>
+      </c>
+      <c r="I24" s="50">
+        <v>1</v>
+      </c>
+      <c r="J24" s="50">
+        <v>0</v>
+      </c>
+      <c r="K24" s="50">
+        <v>3</v>
+      </c>
+      <c r="L24" s="50">
+        <v>3</v>
+      </c>
+      <c r="M24" s="50">
+        <v>0</v>
+      </c>
+      <c r="N24" s="50">
+        <v>-2</v>
+      </c>
+      <c r="O24" s="50">
+        <v>-2</v>
+      </c>
+      <c r="P24" s="50">
+        <v>0</v>
+      </c>
+      <c r="Q24" s="50">
+        <v>7</v>
+      </c>
+      <c r="R24" s="50">
+        <v>3</v>
+      </c>
+      <c r="S24" s="50">
+        <v>4</v>
+      </c>
+      <c r="T24" s="50">
+        <v>0</v>
+      </c>
+      <c r="U24" s="50">
+        <v>7</v>
+      </c>
+      <c r="V24" s="50">
+        <v>1</v>
+      </c>
+      <c r="W24" s="50">
+        <v>1</v>
+      </c>
+      <c r="X24" s="50">
+        <v>0</v>
+      </c>
+      <c r="Y24" s="50">
+        <v>0</v>
+      </c>
+      <c r="Z24" s="50">
+        <v>1</v>
+      </c>
+      <c r="AA24" s="50">
+        <v>6</v>
+      </c>
+      <c r="AB24" s="50">
+        <v>2</v>
+      </c>
+      <c r="AC24" s="50">
+        <v>4</v>
+      </c>
+      <c r="AD24" s="45" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="25" spans="1:30">
+      <c r="A25" s="47" t="s">
+        <v>72</v>
+      </c>
+      <c r="B25" s="52">
+        <v>1623</v>
+      </c>
+      <c r="C25" s="52">
+        <v>801</v>
+      </c>
+      <c r="D25" s="52">
+        <v>822</v>
+      </c>
+      <c r="E25" s="52">
+        <v>-7</v>
+      </c>
+      <c r="F25" s="52">
+        <v>-4</v>
+      </c>
+      <c r="G25" s="52">
+        <v>-3</v>
+      </c>
+      <c r="H25" s="52">
+        <v>0</v>
+      </c>
+      <c r="I25" s="52">
+        <v>0</v>
+      </c>
+      <c r="J25" s="52">
+        <v>0</v>
+      </c>
+      <c r="K25" s="52">
+        <v>8</v>
+      </c>
+      <c r="L25" s="52">
+        <v>4</v>
+      </c>
+      <c r="M25" s="52">
+        <v>4</v>
+      </c>
+      <c r="N25" s="52">
+        <v>-8</v>
+      </c>
+      <c r="O25" s="52">
+        <v>-4</v>
+      </c>
+      <c r="P25" s="52">
+        <v>-4</v>
+      </c>
+      <c r="Q25" s="52">
+        <v>4</v>
+      </c>
+      <c r="R25" s="52">
+        <v>2</v>
+      </c>
+      <c r="S25" s="52">
+        <v>2</v>
+      </c>
+      <c r="T25" s="52">
+        <v>3</v>
+      </c>
+      <c r="U25" s="52">
+        <v>1</v>
+      </c>
+      <c r="V25" s="52">
+        <v>3</v>
+      </c>
+      <c r="W25" s="52">
+        <v>2</v>
+      </c>
+      <c r="X25" s="52">
+        <v>1</v>
+      </c>
+      <c r="Y25" s="52">
+        <v>2</v>
+      </c>
+      <c r="Z25" s="52">
+        <v>1</v>
+      </c>
+      <c r="AA25" s="52">
+        <v>1</v>
+      </c>
+      <c r="AB25" s="52">
+        <v>0</v>
+      </c>
+      <c r="AC25" s="52">
+        <v>1</v>
+      </c>
+      <c r="AD25" s="47" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="26" spans="1:30">
+      <c r="A26" s="45" t="s">
+        <v>71</v>
+      </c>
+      <c r="B26" s="50">
+        <v>1623</v>
+      </c>
+      <c r="C26" s="50">
+        <v>801</v>
+      </c>
+      <c r="D26" s="50">
+        <v>822</v>
+      </c>
+      <c r="E26" s="50">
+        <v>-7</v>
+      </c>
+      <c r="F26" s="50">
+        <v>-4</v>
+      </c>
+      <c r="G26" s="50">
+        <v>-3</v>
+      </c>
+      <c r="H26" s="50">
+        <v>0</v>
+      </c>
+      <c r="I26" s="50">
+        <v>0</v>
+      </c>
+      <c r="J26" s="50">
+        <v>0</v>
+      </c>
+      <c r="K26" s="50">
+        <v>8</v>
+      </c>
+      <c r="L26" s="50">
+        <v>4</v>
+      </c>
+      <c r="M26" s="50">
+        <v>4</v>
+      </c>
+      <c r="N26" s="50">
+        <v>-8</v>
+      </c>
+      <c r="O26" s="50">
+        <v>-4</v>
+      </c>
+      <c r="P26" s="50">
+        <v>-4</v>
+      </c>
+      <c r="Q26" s="50">
+        <v>4</v>
+      </c>
+      <c r="R26" s="50">
+        <v>2</v>
+      </c>
+      <c r="S26" s="50">
+        <v>2</v>
+      </c>
+      <c r="T26" s="50">
+        <v>3</v>
+      </c>
+      <c r="U26" s="50">
+        <v>1</v>
+      </c>
+      <c r="V26" s="50">
+        <v>3</v>
+      </c>
+      <c r="W26" s="50">
+        <v>2</v>
+      </c>
+      <c r="X26" s="50">
+        <v>1</v>
+      </c>
+      <c r="Y26" s="50">
+        <v>2</v>
+      </c>
+      <c r="Z26" s="50">
+        <v>1</v>
+      </c>
+      <c r="AA26" s="50">
+        <v>1</v>
+      </c>
+      <c r="AB26" s="50">
+        <v>0</v>
+      </c>
+      <c r="AC26" s="50">
+        <v>1</v>
+      </c>
+      <c r="AD26" s="45" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="27" spans="1:30">
+      <c r="A27" s="47" t="s">
+        <v>70</v>
+      </c>
+      <c r="B27" s="52">
+        <v>20743</v>
+      </c>
+      <c r="C27" s="52">
+        <v>9667</v>
+      </c>
+      <c r="D27" s="52">
+        <v>11076</v>
+      </c>
+      <c r="E27" s="52">
+        <v>-44</v>
+      </c>
+      <c r="F27" s="52">
+        <v>-5</v>
+      </c>
+      <c r="G27" s="52">
+        <v>-39</v>
+      </c>
+      <c r="H27" s="52">
+        <v>3</v>
+      </c>
+      <c r="I27" s="52">
+        <v>1</v>
+      </c>
+      <c r="J27" s="52">
+        <v>2</v>
+      </c>
+      <c r="K27" s="52">
+        <v>34</v>
+      </c>
+      <c r="L27" s="52">
+        <v>14</v>
+      </c>
+      <c r="M27" s="52">
+        <v>20</v>
+      </c>
+      <c r="N27" s="52">
+        <v>-31</v>
+      </c>
+      <c r="O27" s="52">
+        <v>-13</v>
+      </c>
+      <c r="P27" s="52">
+        <v>-18</v>
+      </c>
+      <c r="Q27" s="52">
+        <v>20</v>
+      </c>
+      <c r="R27" s="52">
+        <v>14</v>
+      </c>
+      <c r="S27" s="52">
+        <v>6</v>
+      </c>
+      <c r="T27" s="52">
+        <v>6</v>
+      </c>
+      <c r="U27" s="52">
+        <v>14</v>
+      </c>
+      <c r="V27" s="52">
+        <v>33</v>
+      </c>
+      <c r="W27" s="52">
+        <v>6</v>
+      </c>
+      <c r="X27" s="52">
+        <v>27</v>
+      </c>
+      <c r="Y27" s="52">
+        <v>20</v>
+      </c>
+      <c r="Z27" s="52">
+        <v>13</v>
+      </c>
+      <c r="AA27" s="52">
+        <v>-13</v>
+      </c>
+      <c r="AB27" s="52">
+        <v>8</v>
+      </c>
+      <c r="AC27" s="52">
+        <v>-21</v>
+      </c>
+      <c r="AD27" s="47" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="28" spans="1:30">
+      <c r="A28" s="45" t="s">
+        <v>69</v>
+      </c>
+      <c r="B28" s="50">
+        <v>2409</v>
+      </c>
+      <c r="C28" s="50">
+        <v>1156</v>
+      </c>
+      <c r="D28" s="50">
+        <v>1253</v>
+      </c>
+      <c r="E28" s="50">
+        <v>-8</v>
+      </c>
+      <c r="F28" s="50">
+        <v>-1</v>
+      </c>
+      <c r="G28" s="50">
+        <v>-7</v>
+      </c>
+      <c r="H28" s="50">
+        <v>0</v>
+      </c>
+      <c r="I28" s="50">
+        <v>0</v>
+      </c>
+      <c r="J28" s="50">
+        <v>0</v>
+      </c>
+      <c r="K28" s="50">
+        <v>6</v>
+      </c>
+      <c r="L28" s="50">
+        <v>1</v>
+      </c>
+      <c r="M28" s="50">
+        <v>5</v>
+      </c>
+      <c r="N28" s="50">
+        <v>-6</v>
+      </c>
+      <c r="O28" s="50">
+        <v>-1</v>
+      </c>
+      <c r="P28" s="50">
+        <v>-5</v>
+      </c>
+      <c r="Q28" s="50">
+        <v>0</v>
+      </c>
+      <c r="R28" s="50">
+        <v>0</v>
+      </c>
+      <c r="S28" s="50">
+        <v>0</v>
+      </c>
+      <c r="T28" s="50">
+        <v>0</v>
+      </c>
+      <c r="U28" s="50">
+        <v>0</v>
+      </c>
+      <c r="V28" s="50">
+        <v>2</v>
+      </c>
+      <c r="W28" s="50">
+        <v>0</v>
+      </c>
+      <c r="X28" s="50">
+        <v>2</v>
+      </c>
+      <c r="Y28" s="50">
+        <v>1</v>
+      </c>
+      <c r="Z28" s="50">
+        <v>1</v>
+      </c>
+      <c r="AA28" s="50">
+        <v>-2</v>
+      </c>
+      <c r="AB28" s="50">
+        <v>0</v>
+      </c>
+      <c r="AC28" s="50">
+        <v>-2</v>
+      </c>
+      <c r="AD28" s="45" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="29" spans="1:30">
+      <c r="A29" s="45" t="s">
+        <v>36</v>
+      </c>
+      <c r="B29" s="50">
+        <v>12844</v>
+      </c>
+      <c r="C29" s="50">
+        <v>5936</v>
+      </c>
+      <c r="D29" s="50">
+        <v>6908</v>
+      </c>
+      <c r="E29" s="50">
+        <v>-31</v>
+      </c>
+      <c r="F29" s="50">
+        <v>-3</v>
+      </c>
+      <c r="G29" s="50">
+        <v>-28</v>
+      </c>
+      <c r="H29" s="50">
+        <v>2</v>
+      </c>
+      <c r="I29" s="50">
+        <v>1</v>
+      </c>
+      <c r="J29" s="50">
+        <v>1</v>
+      </c>
+      <c r="K29" s="50">
+        <v>21</v>
+      </c>
+      <c r="L29" s="50">
+        <v>9</v>
+      </c>
+      <c r="M29" s="50">
+        <v>12</v>
+      </c>
+      <c r="N29" s="50">
+        <v>-19</v>
+      </c>
+      <c r="O29" s="50">
+        <v>-8</v>
+      </c>
+      <c r="P29" s="50">
+        <v>-11</v>
+      </c>
+      <c r="Q29" s="50">
+        <v>13</v>
+      </c>
+      <c r="R29" s="50">
         <v>10</v>
       </c>
-      <c r="I9" s="53">
+      <c r="S29" s="50">
+        <v>3</v>
+      </c>
+      <c r="T29" s="50">
+        <v>2</v>
+      </c>
+      <c r="U29" s="50">
+        <v>11</v>
+      </c>
+      <c r="V29" s="50">
+        <v>25</v>
+      </c>
+      <c r="W29" s="50">
+        <v>5</v>
+      </c>
+      <c r="X29" s="50">
+        <v>20</v>
+      </c>
+      <c r="Y29" s="50">
+        <v>16</v>
+      </c>
+      <c r="Z29" s="50">
+        <v>9</v>
+      </c>
+      <c r="AA29" s="50">
+        <v>-12</v>
+      </c>
+      <c r="AB29" s="50">
+        <v>5</v>
+      </c>
+      <c r="AC29" s="50">
+        <v>-17</v>
+      </c>
+      <c r="AD29" s="45" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="30" spans="1:30">
+      <c r="A30" s="45" t="s">
+        <v>67</v>
+      </c>
+      <c r="B30" s="50">
+        <v>5490</v>
+      </c>
+      <c r="C30" s="50">
+        <v>2575</v>
+      </c>
+      <c r="D30" s="50">
+        <v>2915</v>
+      </c>
+      <c r="E30" s="50">
+        <v>-5</v>
+      </c>
+      <c r="F30" s="50">
+        <v>-1</v>
+      </c>
+      <c r="G30" s="50">
+        <v>-4</v>
+      </c>
+      <c r="H30" s="50">
+        <v>1</v>
+      </c>
+      <c r="I30" s="50">
+        <v>0</v>
+      </c>
+      <c r="J30" s="50">
+        <v>1</v>
+      </c>
+      <c r="K30" s="50">
         <v>7</v>
       </c>
-      <c r="J9" s="53">
+      <c r="L30" s="50">
+        <v>4</v>
+      </c>
+      <c r="M30" s="50">
         <v>3</v>
       </c>
-      <c r="K9" s="53">
-[...5 lines deleted...]
-      <c r="M9" s="53">
+      <c r="N30" s="50">
+        <v>-6</v>
+      </c>
+      <c r="O30" s="50">
+        <v>-4</v>
+      </c>
+      <c r="P30" s="50">
+        <v>-2</v>
+      </c>
+      <c r="Q30" s="50">
+        <v>7</v>
+      </c>
+      <c r="R30" s="50">
+        <v>4</v>
+      </c>
+      <c r="S30" s="50">
+        <v>3</v>
+      </c>
+      <c r="T30" s="50">
+        <v>4</v>
+      </c>
+      <c r="U30" s="50">
+        <v>3</v>
+      </c>
+      <c r="V30" s="50">
+        <v>6</v>
+      </c>
+      <c r="W30" s="50">
+        <v>1</v>
+      </c>
+      <c r="X30" s="50">
+        <v>5</v>
+      </c>
+      <c r="Y30" s="50">
+        <v>3</v>
+      </c>
+      <c r="Z30" s="50">
+        <v>3</v>
+      </c>
+      <c r="AA30" s="50">
+        <v>1</v>
+      </c>
+      <c r="AB30" s="50">
+        <v>3</v>
+      </c>
+      <c r="AC30" s="50">
+        <v>-2</v>
+      </c>
+      <c r="AD30" s="45" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="31" spans="1:30">
+      <c r="A31" s="47" t="s">
+        <v>66</v>
+      </c>
+      <c r="B31" s="52">
+        <v>18802</v>
+      </c>
+      <c r="C31" s="52">
+        <v>8749</v>
+      </c>
+      <c r="D31" s="52">
+        <v>10053</v>
+      </c>
+      <c r="E31" s="52">
+        <v>-17</v>
+      </c>
+      <c r="F31" s="52">
+        <v>-6</v>
+      </c>
+      <c r="G31" s="52">
+        <v>-11</v>
+      </c>
+      <c r="H31" s="52">
+        <v>2</v>
+      </c>
+      <c r="I31" s="52">
+        <v>1</v>
+      </c>
+      <c r="J31" s="52">
+        <v>1</v>
+      </c>
+      <c r="K31" s="52">
+        <v>27</v>
+      </c>
+      <c r="L31" s="52">
+        <v>10</v>
+      </c>
+      <c r="M31" s="52">
+        <v>17</v>
+      </c>
+      <c r="N31" s="52">
+        <v>-25</v>
+      </c>
+      <c r="O31" s="52">
+        <v>-9</v>
+      </c>
+      <c r="P31" s="52">
+        <v>-16</v>
+      </c>
+      <c r="Q31" s="52">
+        <v>39</v>
+      </c>
+      <c r="R31" s="52">
+        <v>20</v>
+      </c>
+      <c r="S31" s="52">
+        <v>19</v>
+      </c>
+      <c r="T31" s="52">
+        <v>21</v>
+      </c>
+      <c r="U31" s="52">
+        <v>18</v>
+      </c>
+      <c r="V31" s="52">
+        <v>31</v>
+      </c>
+      <c r="W31" s="52">
+        <v>17</v>
+      </c>
+      <c r="X31" s="52">
+        <v>14</v>
+      </c>
+      <c r="Y31" s="52">
+        <v>24</v>
+      </c>
+      <c r="Z31" s="52">
+        <v>7</v>
+      </c>
+      <c r="AA31" s="52">
+        <v>8</v>
+      </c>
+      <c r="AB31" s="52">
+        <v>3</v>
+      </c>
+      <c r="AC31" s="52">
+        <v>5</v>
+      </c>
+      <c r="AD31" s="47" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="32" spans="1:30">
+      <c r="A32" s="45" t="s">
+        <v>65</v>
+      </c>
+      <c r="B32" s="50">
+        <v>7137</v>
+      </c>
+      <c r="C32" s="50">
+        <v>3371</v>
+      </c>
+      <c r="D32" s="50">
+        <v>3766</v>
+      </c>
+      <c r="E32" s="50">
+        <v>0</v>
+      </c>
+      <c r="F32" s="50">
+        <v>7</v>
+      </c>
+      <c r="G32" s="50">
+        <v>-7</v>
+      </c>
+      <c r="H32" s="50">
+        <v>1</v>
+      </c>
+      <c r="I32" s="50">
+        <v>1</v>
+      </c>
+      <c r="J32" s="50">
+        <v>0</v>
+      </c>
+      <c r="K32" s="50">
+        <v>11</v>
+      </c>
+      <c r="L32" s="50">
+        <v>3</v>
+      </c>
+      <c r="M32" s="50">
+        <v>8</v>
+      </c>
+      <c r="N32" s="50">
+        <v>-10</v>
+      </c>
+      <c r="O32" s="50">
+        <v>-2</v>
+      </c>
+      <c r="P32" s="50">
+        <v>-8</v>
+      </c>
+      <c r="Q32" s="50">
+        <v>14</v>
+      </c>
+      <c r="R32" s="50">
+        <v>11</v>
+      </c>
+      <c r="S32" s="50">
+        <v>3</v>
+      </c>
+      <c r="T32" s="50">
+        <v>6</v>
+      </c>
+      <c r="U32" s="50">
+        <v>8</v>
+      </c>
+      <c r="V32" s="50">
+        <v>4</v>
+      </c>
+      <c r="W32" s="50">
+        <v>2</v>
+      </c>
+      <c r="X32" s="50">
+        <v>2</v>
+      </c>
+      <c r="Y32" s="50">
+        <v>3</v>
+      </c>
+      <c r="Z32" s="50">
+        <v>1</v>
+      </c>
+      <c r="AA32" s="50">
+        <v>10</v>
+      </c>
+      <c r="AB32" s="50">
+        <v>9</v>
+      </c>
+      <c r="AC32" s="50">
+        <v>1</v>
+      </c>
+      <c r="AD32" s="45" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="33" spans="1:30">
+      <c r="A33" s="45" t="s">
+        <v>64</v>
+      </c>
+      <c r="B33" s="50">
+        <v>4960</v>
+      </c>
+      <c r="C33" s="50">
+        <v>2224</v>
+      </c>
+      <c r="D33" s="50">
+        <v>2736</v>
+      </c>
+      <c r="E33" s="50">
+        <v>2</v>
+      </c>
+      <c r="F33" s="50">
+        <v>-4</v>
+      </c>
+      <c r="G33" s="50">
+        <v>6</v>
+      </c>
+      <c r="H33" s="50">
+        <v>0</v>
+      </c>
+      <c r="I33" s="50">
+        <v>0</v>
+      </c>
+      <c r="J33" s="50">
+        <v>0</v>
+      </c>
+      <c r="K33" s="50">
+        <v>6</v>
+      </c>
+      <c r="L33" s="50">
+        <v>3</v>
+      </c>
+      <c r="M33" s="50">
+        <v>3</v>
+      </c>
+      <c r="N33" s="50">
+        <v>-6</v>
+      </c>
+      <c r="O33" s="50">
+        <v>-3</v>
+      </c>
+      <c r="P33" s="50">
+        <v>-3</v>
+      </c>
+      <c r="Q33" s="50">
+        <v>14</v>
+      </c>
+      <c r="R33" s="50">
+        <v>5</v>
+      </c>
+      <c r="S33" s="50">
+        <v>9</v>
+      </c>
+      <c r="T33" s="50">
+        <v>8</v>
+      </c>
+      <c r="U33" s="50">
+        <v>6</v>
+      </c>
+      <c r="V33" s="50">
+        <v>6</v>
+      </c>
+      <c r="W33" s="50">
+        <v>6</v>
+      </c>
+      <c r="X33" s="50">
+        <v>0</v>
+      </c>
+      <c r="Y33" s="50">
+        <v>5</v>
+      </c>
+      <c r="Z33" s="50">
+        <v>1</v>
+      </c>
+      <c r="AA33" s="50">
+        <v>8</v>
+      </c>
+      <c r="AB33" s="50">
+        <v>-1</v>
+      </c>
+      <c r="AC33" s="50">
+        <v>9</v>
+      </c>
+      <c r="AD33" s="45" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="34" spans="1:30">
+      <c r="A34" s="45" t="s">
+        <v>63</v>
+      </c>
+      <c r="B34" s="50">
+        <v>3954</v>
+      </c>
+      <c r="C34" s="50">
+        <v>1818</v>
+      </c>
+      <c r="D34" s="50">
+        <v>2136</v>
+      </c>
+      <c r="E34" s="50">
+        <v>-17</v>
+      </c>
+      <c r="F34" s="50">
+        <v>-9</v>
+      </c>
+      <c r="G34" s="50">
+        <v>-8</v>
+      </c>
+      <c r="H34" s="50">
+        <v>0</v>
+      </c>
+      <c r="I34" s="50">
+        <v>0</v>
+      </c>
+      <c r="J34" s="50">
+        <v>0</v>
+      </c>
+      <c r="K34" s="50">
+        <v>6</v>
+      </c>
+      <c r="L34" s="50">
+        <v>2</v>
+      </c>
+      <c r="M34" s="50">
+        <v>4</v>
+      </c>
+      <c r="N34" s="50">
+        <v>-6</v>
+      </c>
+      <c r="O34" s="50">
+        <v>-2</v>
+      </c>
+      <c r="P34" s="50">
+        <v>-4</v>
+      </c>
+      <c r="Q34" s="50">
+        <v>1</v>
+      </c>
+      <c r="R34" s="50">
+        <v>0</v>
+      </c>
+      <c r="S34" s="50">
+        <v>1</v>
+      </c>
+      <c r="T34" s="50">
+        <v>1</v>
+      </c>
+      <c r="U34" s="50">
+        <v>0</v>
+      </c>
+      <c r="V34" s="50">
+        <v>12</v>
+      </c>
+      <c r="W34" s="50">
+        <v>7</v>
+      </c>
+      <c r="X34" s="50">
+        <v>5</v>
+      </c>
+      <c r="Y34" s="50">
+        <v>9</v>
+      </c>
+      <c r="Z34" s="50">
+        <v>3</v>
+      </c>
+      <c r="AA34" s="50">
+        <v>-11</v>
+      </c>
+      <c r="AB34" s="50">
+        <v>-7</v>
+      </c>
+      <c r="AC34" s="50">
+        <v>-4</v>
+      </c>
+      <c r="AD34" s="45" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="35" spans="1:30">
+      <c r="A35" s="45" t="s">
         <v>62</v>
       </c>
-      <c r="N9" s="53">
-[...11 lines deleted...]
-      <c r="R9" s="53">
+      <c r="B35" s="50">
+        <v>2751</v>
+      </c>
+      <c r="C35" s="50">
+        <v>1336</v>
+      </c>
+      <c r="D35" s="50">
+        <v>1415</v>
+      </c>
+      <c r="E35" s="50">
+        <v>-2</v>
+      </c>
+      <c r="F35" s="50">
+        <v>0</v>
+      </c>
+      <c r="G35" s="50">
+        <v>-2</v>
+      </c>
+      <c r="H35" s="50">
+        <v>1</v>
+      </c>
+      <c r="I35" s="50">
+        <v>0</v>
+      </c>
+      <c r="J35" s="50">
+        <v>1</v>
+      </c>
+      <c r="K35" s="50">
+        <v>4</v>
+      </c>
+      <c r="L35" s="50">
+        <v>2</v>
+      </c>
+      <c r="M35" s="50">
+        <v>2</v>
+      </c>
+      <c r="N35" s="50">
+        <v>-3</v>
+      </c>
+      <c r="O35" s="50">
+        <v>-2</v>
+      </c>
+      <c r="P35" s="50">
+        <v>-1</v>
+      </c>
+      <c r="Q35" s="50">
+        <v>10</v>
+      </c>
+      <c r="R35" s="50">
+        <v>4</v>
+      </c>
+      <c r="S35" s="50">
+        <v>6</v>
+      </c>
+      <c r="T35" s="50">
+        <v>6</v>
+      </c>
+      <c r="U35" s="50">
+        <v>4</v>
+      </c>
+      <c r="V35" s="50">
+        <v>9</v>
+      </c>
+      <c r="W35" s="50">
+        <v>2</v>
+      </c>
+      <c r="X35" s="50">
+        <v>7</v>
+      </c>
+      <c r="Y35" s="50">
+        <v>7</v>
+      </c>
+      <c r="Z35" s="50">
+        <v>2</v>
+      </c>
+      <c r="AA35" s="50">
+        <v>1</v>
+      </c>
+      <c r="AB35" s="50">
+        <v>2</v>
+      </c>
+      <c r="AC35" s="50">
+        <v>-1</v>
+      </c>
+      <c r="AD35" s="45" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="36" spans="1:30">
+      <c r="A36" s="47" t="s">
+        <v>61</v>
+      </c>
+      <c r="B36" s="52">
+        <v>16385</v>
+      </c>
+      <c r="C36" s="52">
+        <v>7718</v>
+      </c>
+      <c r="D36" s="52">
+        <v>8667</v>
+      </c>
+      <c r="E36" s="52">
+        <v>-33</v>
+      </c>
+      <c r="F36" s="52">
+        <v>-11</v>
+      </c>
+      <c r="G36" s="52">
+        <v>-22</v>
+      </c>
+      <c r="H36" s="52">
+        <v>3</v>
+      </c>
+      <c r="I36" s="52">
+        <v>2</v>
+      </c>
+      <c r="J36" s="52">
+        <v>1</v>
+      </c>
+      <c r="K36" s="52">
+        <v>22</v>
+      </c>
+      <c r="L36" s="52">
+        <v>5</v>
+      </c>
+      <c r="M36" s="52">
+        <v>17</v>
+      </c>
+      <c r="N36" s="52">
+        <v>-19</v>
+      </c>
+      <c r="O36" s="52">
+        <v>-3</v>
+      </c>
+      <c r="P36" s="52">
+        <v>-16</v>
+      </c>
+      <c r="Q36" s="52">
+        <v>17</v>
+      </c>
+      <c r="R36" s="52">
+        <v>10</v>
+      </c>
+      <c r="S36" s="52">
+        <v>7</v>
+      </c>
+      <c r="T36" s="52">
+        <v>7</v>
+      </c>
+      <c r="U36" s="52">
+        <v>10</v>
+      </c>
+      <c r="V36" s="52">
+        <v>31</v>
+      </c>
+      <c r="W36" s="52">
+        <v>18</v>
+      </c>
+      <c r="X36" s="52">
+        <v>13</v>
+      </c>
+      <c r="Y36" s="52">
+        <v>19</v>
+      </c>
+      <c r="Z36" s="52">
+        <v>12</v>
+      </c>
+      <c r="AA36" s="52">
+        <v>-14</v>
+      </c>
+      <c r="AB36" s="52">
+        <v>-8</v>
+      </c>
+      <c r="AC36" s="52">
+        <v>-6</v>
+      </c>
+      <c r="AD36" s="47" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="37" spans="1:30">
+      <c r="A37" s="45" t="s">
+        <v>9</v>
+      </c>
+      <c r="B37" s="50">
+        <v>16385</v>
+      </c>
+      <c r="C37" s="50">
+        <v>7718</v>
+      </c>
+      <c r="D37" s="50">
+        <v>8667</v>
+      </c>
+      <c r="E37" s="50">
+        <v>-33</v>
+      </c>
+      <c r="F37" s="50">
+        <v>-11</v>
+      </c>
+      <c r="G37" s="50">
+        <v>-22</v>
+      </c>
+      <c r="H37" s="50">
+        <v>3</v>
+      </c>
+      <c r="I37" s="50">
+        <v>2</v>
+      </c>
+      <c r="J37" s="50">
+        <v>1</v>
+      </c>
+      <c r="K37" s="50">
+        <v>22</v>
+      </c>
+      <c r="L37" s="50">
+        <v>5</v>
+      </c>
+      <c r="M37" s="50">
+        <v>17</v>
+      </c>
+      <c r="N37" s="50">
+        <v>-19</v>
+      </c>
+      <c r="O37" s="50">
+        <v>-3</v>
+      </c>
+      <c r="P37" s="50">
+        <v>-16</v>
+      </c>
+      <c r="Q37" s="50">
+        <v>17</v>
+      </c>
+      <c r="R37" s="50">
+        <v>10</v>
+      </c>
+      <c r="S37" s="50">
+        <v>7</v>
+      </c>
+      <c r="T37" s="50">
+        <v>7</v>
+      </c>
+      <c r="U37" s="50">
+        <v>10</v>
+      </c>
+      <c r="V37" s="50">
+        <v>31</v>
+      </c>
+      <c r="W37" s="50">
+        <v>18</v>
+      </c>
+      <c r="X37" s="50">
+        <v>13</v>
+      </c>
+      <c r="Y37" s="50">
+        <v>19</v>
+      </c>
+      <c r="Z37" s="50">
+        <v>12</v>
+      </c>
+      <c r="AA37" s="50">
+        <v>-14</v>
+      </c>
+      <c r="AB37" s="50">
+        <v>-8</v>
+      </c>
+      <c r="AC37" s="50">
+        <v>-6</v>
+      </c>
+      <c r="AD37" s="45" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="38" spans="1:30">
+      <c r="A38" s="47" t="s">
+        <v>41</v>
+      </c>
+      <c r="B38" s="52">
+        <v>14202</v>
+      </c>
+      <c r="C38" s="52">
+        <v>7035</v>
+      </c>
+      <c r="D38" s="52">
+        <v>7167</v>
+      </c>
+      <c r="E38" s="52">
+        <v>-40</v>
+      </c>
+      <c r="F38" s="52">
+        <v>-15</v>
+      </c>
+      <c r="G38" s="52">
+        <v>-25</v>
+      </c>
+      <c r="H38" s="52">
+        <v>0</v>
+      </c>
+      <c r="I38" s="52">
+        <v>0</v>
+      </c>
+      <c r="J38" s="52">
+        <v>0</v>
+      </c>
+      <c r="K38" s="52">
+        <v>26</v>
+      </c>
+      <c r="L38" s="52">
+        <v>12</v>
+      </c>
+      <c r="M38" s="52">
+        <v>14</v>
+      </c>
+      <c r="N38" s="52">
+        <v>-26</v>
+      </c>
+      <c r="O38" s="52">
+        <v>-12</v>
+      </c>
+      <c r="P38" s="52">
+        <v>-14</v>
+      </c>
+      <c r="Q38" s="52">
+        <v>17</v>
+      </c>
+      <c r="R38" s="52">
+        <v>9</v>
+      </c>
+      <c r="S38" s="52">
+        <v>8</v>
+      </c>
+      <c r="T38" s="52">
+        <v>10</v>
+      </c>
+      <c r="U38" s="52">
+        <v>7</v>
+      </c>
+      <c r="V38" s="52">
+        <v>31</v>
+      </c>
+      <c r="W38" s="52">
+        <v>12</v>
+      </c>
+      <c r="X38" s="52">
+        <v>19</v>
+      </c>
+      <c r="Y38" s="52">
+        <v>15</v>
+      </c>
+      <c r="Z38" s="52">
+        <v>16</v>
+      </c>
+      <c r="AA38" s="52">
+        <v>-14</v>
+      </c>
+      <c r="AB38" s="52">
+        <v>-3</v>
+      </c>
+      <c r="AC38" s="52">
+        <v>-11</v>
+      </c>
+      <c r="AD38" s="47" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="39" spans="1:30">
+      <c r="A39" s="45" t="s">
         <v>59</v>
       </c>
-      <c r="S9" s="53">
-[...5 lines deleted...]
-      <c r="U9" s="53">
+      <c r="B39" s="50">
+        <v>11912</v>
+      </c>
+      <c r="C39" s="50">
+        <v>5744</v>
+      </c>
+      <c r="D39" s="50">
+        <v>6168</v>
+      </c>
+      <c r="E39" s="50">
+        <v>-31</v>
+      </c>
+      <c r="F39" s="50">
+        <v>-11</v>
+      </c>
+      <c r="G39" s="50">
+        <v>-20</v>
+      </c>
+      <c r="H39" s="50">
+        <v>0</v>
+      </c>
+      <c r="I39" s="50">
+        <v>0</v>
+      </c>
+      <c r="J39" s="50">
+        <v>0</v>
+      </c>
+      <c r="K39" s="50">
+        <v>22</v>
+      </c>
+      <c r="L39" s="50">
+        <v>11</v>
+      </c>
+      <c r="M39" s="50">
+        <v>11</v>
+      </c>
+      <c r="N39" s="50">
+        <v>-22</v>
+      </c>
+      <c r="O39" s="50">
+        <v>-11</v>
+      </c>
+      <c r="P39" s="50">
+        <v>-11</v>
+      </c>
+      <c r="Q39" s="50">
+        <v>14</v>
+      </c>
+      <c r="R39" s="50">
+        <v>7</v>
+      </c>
+      <c r="S39" s="50">
+        <v>7</v>
+      </c>
+      <c r="T39" s="50">
+        <v>9</v>
+      </c>
+      <c r="U39" s="50">
+        <v>5</v>
+      </c>
+      <c r="V39" s="50">
+        <v>23</v>
+      </c>
+      <c r="W39" s="50">
+        <v>7</v>
+      </c>
+      <c r="X39" s="50">
+        <v>16</v>
+      </c>
+      <c r="Y39" s="50">
+        <v>12</v>
+      </c>
+      <c r="Z39" s="50">
+        <v>11</v>
+      </c>
+      <c r="AA39" s="50">
+        <v>-9</v>
+      </c>
+      <c r="AB39" s="50">
+        <v>0</v>
+      </c>
+      <c r="AC39" s="50">
+        <v>-9</v>
+      </c>
+      <c r="AD39" s="45" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="40" spans="1:30">
+      <c r="A40" s="46" t="s">
         <v>58</v>
       </c>
-      <c r="V9" s="53">
-[...147 lines deleted...]
-      <c r="J11" s="52">
+      <c r="B40" s="51">
+        <v>2290</v>
+      </c>
+      <c r="C40" s="51">
+        <v>1291</v>
+      </c>
+      <c r="D40" s="51">
+        <v>999</v>
+      </c>
+      <c r="E40" s="51">
+        <v>-9</v>
+      </c>
+      <c r="F40" s="51">
+        <v>-4</v>
+      </c>
+      <c r="G40" s="51">
+        <v>-5</v>
+      </c>
+      <c r="H40" s="51">
+        <v>0</v>
+      </c>
+      <c r="I40" s="51">
+        <v>0</v>
+      </c>
+      <c r="J40" s="51">
+        <v>0</v>
+      </c>
+      <c r="K40" s="51">
+        <v>4</v>
+      </c>
+      <c r="L40" s="51">
+        <v>1</v>
+      </c>
+      <c r="M40" s="51">
+        <v>3</v>
+      </c>
+      <c r="N40" s="51">
+        <v>-4</v>
+      </c>
+      <c r="O40" s="51">
+        <v>-1</v>
+      </c>
+      <c r="P40" s="51">
+        <v>-3</v>
+      </c>
+      <c r="Q40" s="51">
+        <v>3</v>
+      </c>
+      <c r="R40" s="51">
         <v>2</v>
       </c>
-      <c r="K11" s="52">
-[...266 lines deleted...]
-      <c r="H14" s="52">
+      <c r="S40" s="51">
+        <v>1</v>
+      </c>
+      <c r="T40" s="51">
+        <v>1</v>
+      </c>
+      <c r="U40" s="51">
+        <v>2</v>
+      </c>
+      <c r="V40" s="51">
         <v>8</v>
       </c>
-      <c r="I14" s="52">
-[...29 lines deleted...]
-      <c r="S14" s="52">
+      <c r="W40" s="51">
         <v>5</v>
       </c>
-      <c r="T14" s="52">
-[...58 lines deleted...]
-      <c r="I15" s="52">
+      <c r="X40" s="51">
+        <v>3</v>
+      </c>
+      <c r="Y40" s="51">
+        <v>3</v>
+      </c>
+      <c r="Z40" s="51">
         <v>5</v>
       </c>
-      <c r="J15" s="52">
-[...53 lines deleted...]
-      <c r="AB15" s="52">
+      <c r="AA40" s="51">
         <v>-5</v>
       </c>
-      <c r="AC15" s="52">
-[...367 lines deleted...]
-      <c r="AC19" s="52">
+      <c r="AB40" s="51">
         <v>-3</v>
       </c>
-      <c r="AD19" s="47" t="s">
-[...364 lines deleted...]
-      <c r="AC23" s="54">
+      <c r="AC40" s="51">
         <v>-2</v>
       </c>
-      <c r="AD23" s="49" t="s">
-[...1563 lines deleted...]
-      <c r="AD40" s="48" t="s">
+      <c r="AD40" s="46" t="s">
         <v>58</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="30" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;L&amp;"ＭＳ Ｐゴシック,標準"&amp;12&amp;F</oddHeader>
     <oddFooter>&amp;P / &amp;N ページ</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <sheetPr>
     <tabColor rgb="FF92D050"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:M40"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="18.75"/>
   <cols>
     <col min="1" max="1" width="11.25" customWidth="1"/>
     <col min="12" max="12" width="9" customWidth="1"/>
     <col min="13" max="13" width="11.25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="3" spans="1:13">
       <c r="A3" t="s">
         <v>201</v>
       </c>
-      <c r="M3" s="36" t="s">
+      <c r="M3" s="34" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="4" spans="1:13">
       <c r="A4" s="7"/>
       <c r="B4" s="1"/>
       <c r="C4" s="12" t="s">
         <v>115</v>
       </c>
       <c r="D4" s="12"/>
       <c r="E4" s="12"/>
       <c r="F4" s="20"/>
       <c r="G4" s="12" t="s">
         <v>113</v>
       </c>
       <c r="H4" s="12"/>
       <c r="I4" s="12"/>
       <c r="J4" s="20"/>
-      <c r="K4" s="34" t="s">
+      <c r="K4" s="32" t="s">
         <v>111</v>
       </c>
       <c r="L4" s="25" t="s">
         <v>110</v>
       </c>
-      <c r="M4" s="50"/>
+      <c r="M4" s="48"/>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" s="8" t="s">
         <v>109</v>
       </c>
       <c r="B5" s="2" t="s">
         <v>34</v>
       </c>
       <c r="F5" s="3"/>
       <c r="J5" s="3"/>
       <c r="K5" s="2" t="s">
         <v>53</v>
       </c>
-      <c r="L5" s="32" t="s">
+      <c r="L5" s="26" t="s">
         <v>34</v>
       </c>
       <c r="M5" s="8" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="6" spans="1:13">
-      <c r="A6" s="55"/>
+      <c r="A6" s="53"/>
       <c r="B6" s="4"/>
-      <c r="C6" s="62" t="s">
+      <c r="C6" s="60" t="s">
         <v>108</v>
       </c>
-      <c r="D6" s="62" t="s">
+      <c r="D6" s="60" t="s">
         <v>107</v>
       </c>
-      <c r="E6" s="62" t="s">
+      <c r="E6" s="60" t="s">
         <v>106</v>
       </c>
-      <c r="F6" s="62" t="s">
+      <c r="F6" s="60" t="s">
         <v>105</v>
       </c>
-      <c r="G6" s="62" t="s">
+      <c r="G6" s="60" t="s">
         <v>37</v>
       </c>
-      <c r="H6" s="62" t="s">
+      <c r="H6" s="60" t="s">
         <v>104</v>
       </c>
-      <c r="I6" s="62" t="s">
+      <c r="I6" s="60" t="s">
         <v>103</v>
       </c>
-      <c r="J6" s="62" t="s">
+      <c r="J6" s="60" t="s">
         <v>102</v>
       </c>
-      <c r="K6" s="33" t="s">
+      <c r="K6" s="31" t="s">
         <v>101</v>
       </c>
-      <c r="L6" s="63"/>
-      <c r="M6" s="67"/>
+      <c r="L6" s="61"/>
+      <c r="M6" s="65"/>
     </row>
     <row r="7" spans="1:13">
-      <c r="A7" s="46" t="s">
+      <c r="A7" s="44" t="s">
         <v>85</v>
       </c>
-      <c r="B7" s="58">
-[...32 lines deleted...]
-      <c r="M7" s="46" t="s">
+      <c r="B7" s="56">
+        <v>380319</v>
+      </c>
+      <c r="C7" s="49">
+        <v>310</v>
+      </c>
+      <c r="D7" s="49">
+        <v>627</v>
+      </c>
+      <c r="E7" s="49">
+        <v>492</v>
+      </c>
+      <c r="F7" s="49">
+        <v>1429</v>
+      </c>
+      <c r="G7" s="49">
+        <v>223</v>
+      </c>
+      <c r="H7" s="49">
+        <v>658</v>
+      </c>
+      <c r="I7" s="49">
+        <v>675</v>
+      </c>
+      <c r="J7" s="49">
+        <v>1556</v>
+      </c>
+      <c r="K7" s="56">
+        <v>-127</v>
+      </c>
+      <c r="L7" s="62">
+        <v>380446</v>
+      </c>
+      <c r="M7" s="44" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="8" spans="1:13">
-      <c r="A8" s="47" t="s">
+      <c r="A8" s="45" t="s">
         <v>56</v>
       </c>
-      <c r="B8" s="59">
-[...20 lines deleted...]
-      <c r="I8" s="52">
+      <c r="B8" s="57">
+        <v>350004</v>
+      </c>
+      <c r="C8" s="50">
+        <v>285</v>
+      </c>
+      <c r="D8" s="50">
+        <v>596</v>
+      </c>
+      <c r="E8" s="50">
+        <v>439</v>
+      </c>
+      <c r="F8" s="50">
+        <v>1320</v>
+      </c>
+      <c r="G8" s="50">
+        <v>204</v>
+      </c>
+      <c r="H8" s="50">
+        <v>639</v>
+      </c>
+      <c r="I8" s="50">
         <v>620</v>
       </c>
-      <c r="J8" s="52">
-[...8 lines deleted...]
-      <c r="M8" s="47" t="s">
+      <c r="J8" s="50">
+        <v>1463</v>
+      </c>
+      <c r="K8" s="57">
+        <v>-143</v>
+      </c>
+      <c r="L8" s="63">
+        <v>350147</v>
+      </c>
+      <c r="M8" s="45" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="9" spans="1:13">
-      <c r="A9" s="48" t="s">
+      <c r="A9" s="46" t="s">
         <v>84</v>
       </c>
-      <c r="B9" s="60">
-[...2 lines deleted...]
-      <c r="C9" s="53">
+      <c r="B9" s="58">
+        <v>30315</v>
+      </c>
+      <c r="C9" s="51">
+        <v>25</v>
+      </c>
+      <c r="D9" s="51">
+        <v>31</v>
+      </c>
+      <c r="E9" s="51">
+        <v>53</v>
+      </c>
+      <c r="F9" s="51">
+        <v>109</v>
+      </c>
+      <c r="G9" s="51">
+        <v>19</v>
+      </c>
+      <c r="H9" s="51">
+        <v>19</v>
+      </c>
+      <c r="I9" s="51">
+        <v>55</v>
+      </c>
+      <c r="J9" s="51">
+        <v>93</v>
+      </c>
+      <c r="K9" s="58">
+        <v>16</v>
+      </c>
+      <c r="L9" s="10">
+        <v>30299</v>
+      </c>
+      <c r="M9" s="46" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13">
+      <c r="A10" s="45" t="s">
+        <v>83</v>
+      </c>
+      <c r="B10" s="57">
+        <v>138211</v>
+      </c>
+      <c r="C10" s="50">
+        <v>123</v>
+      </c>
+      <c r="D10" s="50">
+        <v>295</v>
+      </c>
+      <c r="E10" s="50">
+        <v>140</v>
+      </c>
+      <c r="F10" s="50">
+        <v>558</v>
+      </c>
+      <c r="G10" s="50">
+        <v>72</v>
+      </c>
+      <c r="H10" s="50">
+        <v>392</v>
+      </c>
+      <c r="I10" s="50">
+        <v>223</v>
+      </c>
+      <c r="J10" s="50">
+        <v>687</v>
+      </c>
+      <c r="K10" s="57">
+        <v>-129</v>
+      </c>
+      <c r="L10" s="63">
+        <v>138340</v>
+      </c>
+      <c r="M10" s="45" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13">
+      <c r="A11" s="45" t="s">
+        <v>82</v>
+      </c>
+      <c r="B11" s="57">
+        <v>20449</v>
+      </c>
+      <c r="C11" s="50">
+        <v>18</v>
+      </c>
+      <c r="D11" s="50">
+        <v>41</v>
+      </c>
+      <c r="E11" s="50">
+        <v>25</v>
+      </c>
+      <c r="F11" s="50">
+        <v>84</v>
+      </c>
+      <c r="G11" s="50">
+        <v>9</v>
+      </c>
+      <c r="H11" s="50">
+        <v>25</v>
+      </c>
+      <c r="I11" s="50">
+        <v>46</v>
+      </c>
+      <c r="J11" s="50">
+        <v>80</v>
+      </c>
+      <c r="K11" s="57">
+        <v>4</v>
+      </c>
+      <c r="L11" s="63">
+        <v>20445</v>
+      </c>
+      <c r="M11" s="45" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="12" spans="1:13">
+      <c r="A12" s="45" t="s">
+        <v>81</v>
+      </c>
+      <c r="B12" s="57">
+        <v>30384</v>
+      </c>
+      <c r="C12" s="50">
+        <v>24</v>
+      </c>
+      <c r="D12" s="50">
+        <v>38</v>
+      </c>
+      <c r="E12" s="50">
+        <v>41</v>
+      </c>
+      <c r="F12" s="50">
+        <v>103</v>
+      </c>
+      <c r="G12" s="50">
+        <v>9</v>
+      </c>
+      <c r="H12" s="50">
+        <v>37</v>
+      </c>
+      <c r="I12" s="50">
+        <v>52</v>
+      </c>
+      <c r="J12" s="50">
+        <v>98</v>
+      </c>
+      <c r="K12" s="57">
+        <v>5</v>
+      </c>
+      <c r="L12" s="63">
+        <v>30379</v>
+      </c>
+      <c r="M12" s="45" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="13" spans="1:13">
+      <c r="A13" s="45" t="s">
+        <v>80</v>
+      </c>
+      <c r="B13" s="57">
+        <v>27121</v>
+      </c>
+      <c r="C13" s="50">
+        <v>22</v>
+      </c>
+      <c r="D13" s="50">
+        <v>54</v>
+      </c>
+      <c r="E13" s="50">
+        <v>36</v>
+      </c>
+      <c r="F13" s="50">
+        <v>112</v>
+      </c>
+      <c r="G13" s="50">
+        <v>19</v>
+      </c>
+      <c r="H13" s="50">
+        <v>49</v>
+      </c>
+      <c r="I13" s="50">
+        <v>37</v>
+      </c>
+      <c r="J13" s="50">
+        <v>105</v>
+      </c>
+      <c r="K13" s="57">
+        <v>7</v>
+      </c>
+      <c r="L13" s="63">
+        <v>27114</v>
+      </c>
+      <c r="M13" s="45" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="14" spans="1:13">
+      <c r="A14" s="45" t="s">
+        <v>79</v>
+      </c>
+      <c r="B14" s="57">
+        <v>9632</v>
+      </c>
+      <c r="C14" s="50">
+        <v>5</v>
+      </c>
+      <c r="D14" s="50">
+        <v>11</v>
+      </c>
+      <c r="E14" s="50">
+        <v>18</v>
+      </c>
+      <c r="F14" s="50">
+        <v>34</v>
+      </c>
+      <c r="G14" s="50">
+        <v>9</v>
+      </c>
+      <c r="H14" s="50">
+        <v>7</v>
+      </c>
+      <c r="I14" s="50">
+        <v>33</v>
+      </c>
+      <c r="J14" s="50">
+        <v>49</v>
+      </c>
+      <c r="K14" s="57">
+        <v>-15</v>
+      </c>
+      <c r="L14" s="63">
+        <v>9647</v>
+      </c>
+      <c r="M14" s="45" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="15" spans="1:13">
+      <c r="A15" s="45" t="s">
+        <v>78</v>
+      </c>
+      <c r="B15" s="57">
+        <v>16178</v>
+      </c>
+      <c r="C15" s="50">
+        <v>5</v>
+      </c>
+      <c r="D15" s="50">
+        <v>18</v>
+      </c>
+      <c r="E15" s="50">
+        <v>8</v>
+      </c>
+      <c r="F15" s="50">
+        <v>31</v>
+      </c>
+      <c r="G15" s="50">
+        <v>3</v>
+      </c>
+      <c r="H15" s="50">
+        <v>9</v>
+      </c>
+      <c r="I15" s="50">
+        <v>29</v>
+      </c>
+      <c r="J15" s="50">
+        <v>41</v>
+      </c>
+      <c r="K15" s="57">
+        <v>-10</v>
+      </c>
+      <c r="L15" s="63">
+        <v>16188</v>
+      </c>
+      <c r="M15" s="45" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="16" spans="1:13">
+      <c r="A16" s="45" t="s">
+        <v>52</v>
+      </c>
+      <c r="B16" s="57">
+        <v>10326</v>
+      </c>
+      <c r="C16" s="50">
+        <v>8</v>
+      </c>
+      <c r="D16" s="50">
+        <v>25</v>
+      </c>
+      <c r="E16" s="50">
+        <v>11</v>
+      </c>
+      <c r="F16" s="50">
+        <v>44</v>
+      </c>
+      <c r="G16" s="50">
+        <v>1</v>
+      </c>
+      <c r="H16" s="50">
+        <v>15</v>
+      </c>
+      <c r="I16" s="50">
+        <v>16</v>
+      </c>
+      <c r="J16" s="50">
+        <v>32</v>
+      </c>
+      <c r="K16" s="57">
+        <v>12</v>
+      </c>
+      <c r="L16" s="63">
+        <v>10314</v>
+      </c>
+      <c r="M16" s="45" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="17" spans="1:13">
+      <c r="A17" s="45" t="s">
+        <v>77</v>
+      </c>
+      <c r="B17" s="57">
+        <v>28386</v>
+      </c>
+      <c r="C17" s="50">
+        <v>21</v>
+      </c>
+      <c r="D17" s="50">
+        <v>17</v>
+      </c>
+      <c r="E17" s="50">
+        <v>51</v>
+      </c>
+      <c r="F17" s="50">
+        <v>89</v>
+      </c>
+      <c r="G17" s="50">
+        <v>24</v>
+      </c>
+      <c r="H17" s="50">
+        <v>31</v>
+      </c>
+      <c r="I17" s="50">
+        <v>46</v>
+      </c>
+      <c r="J17" s="50">
+        <v>101</v>
+      </c>
+      <c r="K17" s="57">
+        <v>-12</v>
+      </c>
+      <c r="L17" s="63">
+        <v>28398</v>
+      </c>
+      <c r="M17" s="45" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="18" spans="1:13">
+      <c r="A18" s="45" t="s">
+        <v>76</v>
+      </c>
+      <c r="B18" s="57">
+        <v>12656</v>
+      </c>
+      <c r="C18" s="50">
+        <v>23</v>
+      </c>
+      <c r="D18" s="50">
+        <v>22</v>
+      </c>
+      <c r="E18" s="50">
+        <v>21</v>
+      </c>
+      <c r="F18" s="50">
+        <v>66</v>
+      </c>
+      <c r="G18" s="50">
+        <v>17</v>
+      </c>
+      <c r="H18" s="50">
+        <v>20</v>
+      </c>
+      <c r="I18" s="50">
+        <v>25</v>
+      </c>
+      <c r="J18" s="50">
+        <v>62</v>
+      </c>
+      <c r="K18" s="57">
+        <v>4</v>
+      </c>
+      <c r="L18" s="63">
+        <v>12652</v>
+      </c>
+      <c r="M18" s="45" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="19" spans="1:13">
+      <c r="A19" s="45" t="s">
+        <v>54</v>
+      </c>
+      <c r="B19" s="57">
+        <v>28230</v>
+      </c>
+      <c r="C19" s="50">
+        <v>15</v>
+      </c>
+      <c r="D19" s="50">
+        <v>43</v>
+      </c>
+      <c r="E19" s="50">
+        <v>48</v>
+      </c>
+      <c r="F19" s="50">
+        <v>106</v>
+      </c>
+      <c r="G19" s="50">
+        <v>24</v>
+      </c>
+      <c r="H19" s="50">
+        <v>32</v>
+      </c>
+      <c r="I19" s="50">
+        <v>58</v>
+      </c>
+      <c r="J19" s="50">
+        <v>114</v>
+      </c>
+      <c r="K19" s="57">
+        <v>-8</v>
+      </c>
+      <c r="L19" s="63">
+        <v>28238</v>
+      </c>
+      <c r="M19" s="45" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="20" spans="1:13">
+      <c r="A20" s="45" t="s">
+        <v>75</v>
+      </c>
+      <c r="B20" s="57">
+        <v>10953</v>
+      </c>
+      <c r="C20" s="50">
+        <v>8</v>
+      </c>
+      <c r="D20" s="50">
+        <v>6</v>
+      </c>
+      <c r="E20" s="50">
+        <v>14</v>
+      </c>
+      <c r="F20" s="50">
+        <v>28</v>
+      </c>
+      <c r="G20" s="50">
+        <v>13</v>
+      </c>
+      <c r="H20" s="50">
+        <v>8</v>
+      </c>
+      <c r="I20" s="50">
+        <v>20</v>
+      </c>
+      <c r="J20" s="50">
+        <v>41</v>
+      </c>
+      <c r="K20" s="57">
+        <v>-13</v>
+      </c>
+      <c r="L20" s="63">
+        <v>10966</v>
+      </c>
+      <c r="M20" s="45" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="21" spans="1:13">
+      <c r="A21" s="45" t="s">
+        <v>51</v>
+      </c>
+      <c r="B21" s="57">
+        <v>8652</v>
+      </c>
+      <c r="C21" s="50">
+        <v>7</v>
+      </c>
+      <c r="D21" s="50">
+        <v>8</v>
+      </c>
+      <c r="E21" s="50">
+        <v>9</v>
+      </c>
+      <c r="F21" s="50">
+        <v>24</v>
+      </c>
+      <c r="G21" s="50">
+        <v>1</v>
+      </c>
+      <c r="H21" s="50">
+        <v>6</v>
+      </c>
+      <c r="I21" s="50">
+        <v>13</v>
+      </c>
+      <c r="J21" s="50">
+        <v>20</v>
+      </c>
+      <c r="K21" s="57">
+        <v>4</v>
+      </c>
+      <c r="L21" s="63">
+        <v>8648</v>
+      </c>
+      <c r="M21" s="45" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="22" spans="1:13">
+      <c r="A22" s="45" t="s">
+        <v>74</v>
+      </c>
+      <c r="B22" s="57">
+        <v>8826</v>
+      </c>
+      <c r="C22" s="50">
+        <v>6</v>
+      </c>
+      <c r="D22" s="50">
+        <v>18</v>
+      </c>
+      <c r="E22" s="50">
+        <v>17</v>
+      </c>
+      <c r="F22" s="50">
+        <v>41</v>
+      </c>
+      <c r="G22" s="50">
+        <v>3</v>
+      </c>
+      <c r="H22" s="50">
+        <v>8</v>
+      </c>
+      <c r="I22" s="50">
+        <v>22</v>
+      </c>
+      <c r="J22" s="50">
+        <v>33</v>
+      </c>
+      <c r="K22" s="57">
+        <v>8</v>
+      </c>
+      <c r="L22" s="63">
+        <v>8818</v>
+      </c>
+      <c r="M22" s="45" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="23" spans="1:13">
+      <c r="A23" s="47" t="s">
+        <v>73</v>
+      </c>
+      <c r="B23" s="59">
+        <v>1869</v>
+      </c>
+      <c r="C23" s="52">
+        <v>0</v>
+      </c>
+      <c r="D23" s="52">
+        <v>7</v>
+      </c>
+      <c r="E23" s="52">
+        <v>3</v>
+      </c>
+      <c r="F23" s="52">
+        <v>10</v>
+      </c>
+      <c r="G23" s="52">
+        <v>0</v>
+      </c>
+      <c r="H23" s="52">
+        <v>0</v>
+      </c>
+      <c r="I23" s="52">
+        <v>2</v>
+      </c>
+      <c r="J23" s="52">
+        <v>2</v>
+      </c>
+      <c r="K23" s="59">
+        <v>8</v>
+      </c>
+      <c r="L23" s="64">
+        <v>1861</v>
+      </c>
+      <c r="M23" s="47" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="24" spans="1:13">
+      <c r="A24" s="45" t="s">
+        <v>55</v>
+      </c>
+      <c r="B24" s="57">
+        <v>1869</v>
+      </c>
+      <c r="C24" s="50">
+        <v>0</v>
+      </c>
+      <c r="D24" s="50">
+        <v>7</v>
+      </c>
+      <c r="E24" s="50">
+        <v>3</v>
+      </c>
+      <c r="F24" s="50">
+        <v>10</v>
+      </c>
+      <c r="G24" s="50">
+        <v>0</v>
+      </c>
+      <c r="H24" s="50">
+        <v>0</v>
+      </c>
+      <c r="I24" s="50">
+        <v>2</v>
+      </c>
+      <c r="J24" s="50">
+        <v>2</v>
+      </c>
+      <c r="K24" s="57">
+        <v>8</v>
+      </c>
+      <c r="L24" s="63">
+        <v>1861</v>
+      </c>
+      <c r="M24" s="45" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="25" spans="1:13">
+      <c r="A25" s="47" t="s">
+        <v>72</v>
+      </c>
+      <c r="B25" s="59">
+        <v>740</v>
+      </c>
+      <c r="C25" s="52">
+        <v>3</v>
+      </c>
+      <c r="D25" s="52">
+        <v>1</v>
+      </c>
+      <c r="E25" s="52">
+        <v>2</v>
+      </c>
+      <c r="F25" s="52">
+        <v>6</v>
+      </c>
+      <c r="G25" s="52">
+        <v>1</v>
+      </c>
+      <c r="H25" s="52">
+        <v>1</v>
+      </c>
+      <c r="I25" s="52">
+        <v>4</v>
+      </c>
+      <c r="J25" s="52">
+        <v>6</v>
+      </c>
+      <c r="K25" s="59">
+        <v>0</v>
+      </c>
+      <c r="L25" s="64">
+        <v>740</v>
+      </c>
+      <c r="M25" s="47" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="26" spans="1:13">
+      <c r="A26" s="45" t="s">
+        <v>71</v>
+      </c>
+      <c r="B26" s="57">
+        <v>740</v>
+      </c>
+      <c r="C26" s="50">
+        <v>3</v>
+      </c>
+      <c r="D26" s="50">
+        <v>1</v>
+      </c>
+      <c r="E26" s="50">
+        <v>2</v>
+      </c>
+      <c r="F26" s="50">
+        <v>6</v>
+      </c>
+      <c r="G26" s="50">
+        <v>1</v>
+      </c>
+      <c r="H26" s="50">
+        <v>1</v>
+      </c>
+      <c r="I26" s="50">
+        <v>4</v>
+      </c>
+      <c r="J26" s="50">
+        <v>6</v>
+      </c>
+      <c r="K26" s="57">
+        <v>0</v>
+      </c>
+      <c r="L26" s="63">
+        <v>740</v>
+      </c>
+      <c r="M26" s="45" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="27" spans="1:13">
+      <c r="A27" s="47" t="s">
+        <v>70</v>
+      </c>
+      <c r="B27" s="59">
+        <v>8884</v>
+      </c>
+      <c r="C27" s="52">
+        <v>3</v>
+      </c>
+      <c r="D27" s="52">
+        <v>9</v>
+      </c>
+      <c r="E27" s="52">
+        <v>16</v>
+      </c>
+      <c r="F27" s="52">
+        <v>28</v>
+      </c>
+      <c r="G27" s="52">
+        <v>8</v>
+      </c>
+      <c r="H27" s="52">
+        <v>6</v>
+      </c>
+      <c r="I27" s="52">
         <v>27</v>
       </c>
-      <c r="D9" s="53">
-[...11 lines deleted...]
-      <c r="H9" s="53">
+      <c r="J27" s="52">
+        <v>41</v>
+      </c>
+      <c r="K27" s="59">
+        <v>-13</v>
+      </c>
+      <c r="L27" s="64">
+        <v>8897</v>
+      </c>
+      <c r="M27" s="47" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="28" spans="1:13">
+      <c r="A28" s="45" t="s">
+        <v>69</v>
+      </c>
+      <c r="B28" s="57">
+        <v>1052</v>
+      </c>
+      <c r="C28" s="50">
+        <v>0</v>
+      </c>
+      <c r="D28" s="50">
+        <v>0</v>
+      </c>
+      <c r="E28" s="50">
+        <v>3</v>
+      </c>
+      <c r="F28" s="50">
+        <v>3</v>
+      </c>
+      <c r="G28" s="50">
+        <v>0</v>
+      </c>
+      <c r="H28" s="50">
+        <v>1</v>
+      </c>
+      <c r="I28" s="50">
+        <v>5</v>
+      </c>
+      <c r="J28" s="50">
+        <v>6</v>
+      </c>
+      <c r="K28" s="57">
+        <v>-3</v>
+      </c>
+      <c r="L28" s="63">
+        <v>1055</v>
+      </c>
+      <c r="M28" s="45" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="29" spans="1:13">
+      <c r="A29" s="45" t="s">
+        <v>36</v>
+      </c>
+      <c r="B29" s="57">
+        <v>5394</v>
+      </c>
+      <c r="C29" s="50">
+        <v>1</v>
+      </c>
+      <c r="D29" s="50">
+        <v>8</v>
+      </c>
+      <c r="E29" s="50">
+        <v>11</v>
+      </c>
+      <c r="F29" s="50">
         <v>20</v>
       </c>
-      <c r="I9" s="53">
+      <c r="G29" s="50">
+        <v>7</v>
+      </c>
+      <c r="H29" s="50">
+        <v>4</v>
+      </c>
+      <c r="I29" s="50">
+        <v>18</v>
+      </c>
+      <c r="J29" s="50">
+        <v>29</v>
+      </c>
+      <c r="K29" s="57">
+        <v>-9</v>
+      </c>
+      <c r="L29" s="63">
+        <v>5403</v>
+      </c>
+      <c r="M29" s="45" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="30" spans="1:13">
+      <c r="A30" s="45" t="s">
+        <v>67</v>
+      </c>
+      <c r="B30" s="57">
+        <v>2438</v>
+      </c>
+      <c r="C30" s="50">
+        <v>2</v>
+      </c>
+      <c r="D30" s="50">
+        <v>1</v>
+      </c>
+      <c r="E30" s="50">
+        <v>2</v>
+      </c>
+      <c r="F30" s="50">
+        <v>5</v>
+      </c>
+      <c r="G30" s="50">
+        <v>1</v>
+      </c>
+      <c r="H30" s="50">
+        <v>1</v>
+      </c>
+      <c r="I30" s="50">
+        <v>4</v>
+      </c>
+      <c r="J30" s="50">
+        <v>6</v>
+      </c>
+      <c r="K30" s="57">
+        <v>-1</v>
+      </c>
+      <c r="L30" s="63">
+        <v>2439</v>
+      </c>
+      <c r="M30" s="45" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="31" spans="1:13">
+      <c r="A31" s="47" t="s">
+        <v>66</v>
+      </c>
+      <c r="B31" s="59">
+        <v>7431</v>
+      </c>
+      <c r="C31" s="52">
+        <v>11</v>
+      </c>
+      <c r="D31" s="52">
+        <v>7</v>
+      </c>
+      <c r="E31" s="52">
+        <v>16</v>
+      </c>
+      <c r="F31" s="52">
+        <v>34</v>
+      </c>
+      <c r="G31" s="52">
+        <v>5</v>
+      </c>
+      <c r="H31" s="52">
+        <v>1</v>
+      </c>
+      <c r="I31" s="52">
+        <v>10</v>
+      </c>
+      <c r="J31" s="52">
+        <v>16</v>
+      </c>
+      <c r="K31" s="59">
+        <v>18</v>
+      </c>
+      <c r="L31" s="64">
+        <v>7413</v>
+      </c>
+      <c r="M31" s="47" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="32" spans="1:13">
+      <c r="A32" s="45" t="s">
+        <v>65</v>
+      </c>
+      <c r="B32" s="57">
+        <v>3056</v>
+      </c>
+      <c r="C32" s="50">
+        <v>4</v>
+      </c>
+      <c r="D32" s="50">
+        <v>6</v>
+      </c>
+      <c r="E32" s="50">
+        <v>10</v>
+      </c>
+      <c r="F32" s="50">
+        <v>20</v>
+      </c>
+      <c r="G32" s="50">
+        <v>1</v>
+      </c>
+      <c r="H32" s="50">
+        <v>1</v>
+      </c>
+      <c r="I32" s="50">
+        <v>7</v>
+      </c>
+      <c r="J32" s="50">
+        <v>9</v>
+      </c>
+      <c r="K32" s="57">
+        <v>11</v>
+      </c>
+      <c r="L32" s="63">
+        <v>3045</v>
+      </c>
+      <c r="M32" s="45" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="33" spans="1:13">
+      <c r="A33" s="45" t="s">
+        <v>64</v>
+      </c>
+      <c r="B33" s="57">
+        <v>2104</v>
+      </c>
+      <c r="C33" s="50">
+        <v>4</v>
+      </c>
+      <c r="D33" s="50">
+        <v>0</v>
+      </c>
+      <c r="E33" s="50">
+        <v>5</v>
+      </c>
+      <c r="F33" s="50">
+        <v>9</v>
+      </c>
+      <c r="G33" s="50">
+        <v>1</v>
+      </c>
+      <c r="H33" s="50">
+        <v>0</v>
+      </c>
+      <c r="I33" s="50">
+        <v>1</v>
+      </c>
+      <c r="J33" s="50">
+        <v>2</v>
+      </c>
+      <c r="K33" s="57">
+        <v>7</v>
+      </c>
+      <c r="L33" s="63">
+        <v>2097</v>
+      </c>
+      <c r="M33" s="45" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="34" spans="1:13">
+      <c r="A34" s="45" t="s">
         <v>63</v>
       </c>
-      <c r="J9" s="53">
-[...2 lines deleted...]
-      <c r="K9" s="60">
+      <c r="B34" s="57">
+        <v>1422</v>
+      </c>
+      <c r="C34" s="50">
+        <v>0</v>
+      </c>
+      <c r="D34" s="50">
+        <v>0</v>
+      </c>
+      <c r="E34" s="50">
+        <v>0</v>
+      </c>
+      <c r="F34" s="50">
+        <v>0</v>
+      </c>
+      <c r="G34" s="50">
+        <v>0</v>
+      </c>
+      <c r="H34" s="50">
+        <v>0</v>
+      </c>
+      <c r="I34" s="50">
+        <v>2</v>
+      </c>
+      <c r="J34" s="50">
+        <v>2</v>
+      </c>
+      <c r="K34" s="57">
+        <v>-2</v>
+      </c>
+      <c r="L34" s="63">
+        <v>1424</v>
+      </c>
+      <c r="M34" s="45" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="35" spans="1:13">
+      <c r="A35" s="45" t="s">
+        <v>62</v>
+      </c>
+      <c r="B35" s="57">
+        <v>849</v>
+      </c>
+      <c r="C35" s="50">
+        <v>3</v>
+      </c>
+      <c r="D35" s="50">
+        <v>1</v>
+      </c>
+      <c r="E35" s="50">
+        <v>1</v>
+      </c>
+      <c r="F35" s="50">
         <v>5</v>
       </c>
-      <c r="L9" s="10">
-[...66 lines deleted...]
-      <c r="G11" s="52">
+      <c r="G35" s="50">
+        <v>3</v>
+      </c>
+      <c r="H35" s="50">
+        <v>0</v>
+      </c>
+      <c r="I35" s="50">
+        <v>0</v>
+      </c>
+      <c r="J35" s="50">
+        <v>3</v>
+      </c>
+      <c r="K35" s="57">
+        <v>2</v>
+      </c>
+      <c r="L35" s="63">
+        <v>847</v>
+      </c>
+      <c r="M35" s="45" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="36" spans="1:13">
+      <c r="A36" s="47" t="s">
+        <v>61</v>
+      </c>
+      <c r="B36" s="59">
+        <v>5975</v>
+      </c>
+      <c r="C36" s="52">
+        <v>4</v>
+      </c>
+      <c r="D36" s="52">
+        <v>4</v>
+      </c>
+      <c r="E36" s="52">
+        <v>10</v>
+      </c>
+      <c r="F36" s="52">
+        <v>18</v>
+      </c>
+      <c r="G36" s="52">
+        <v>3</v>
+      </c>
+      <c r="H36" s="52">
+        <v>2</v>
+      </c>
+      <c r="I36" s="52">
+        <v>4</v>
+      </c>
+      <c r="J36" s="52">
+        <v>9</v>
+      </c>
+      <c r="K36" s="59">
+        <v>9</v>
+      </c>
+      <c r="L36" s="64">
+        <v>5966</v>
+      </c>
+      <c r="M36" s="47" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="37" spans="1:13">
+      <c r="A37" s="45" t="s">
+        <v>9</v>
+      </c>
+      <c r="B37" s="57">
+        <v>5975</v>
+      </c>
+      <c r="C37" s="50">
+        <v>4</v>
+      </c>
+      <c r="D37" s="50">
+        <v>4</v>
+      </c>
+      <c r="E37" s="50">
+        <v>10</v>
+      </c>
+      <c r="F37" s="50">
+        <v>18</v>
+      </c>
+      <c r="G37" s="50">
+        <v>3</v>
+      </c>
+      <c r="H37" s="50">
+        <v>2</v>
+      </c>
+      <c r="I37" s="50">
+        <v>4</v>
+      </c>
+      <c r="J37" s="50">
+        <v>9</v>
+      </c>
+      <c r="K37" s="57">
+        <v>9</v>
+      </c>
+      <c r="L37" s="63">
+        <v>5966</v>
+      </c>
+      <c r="M37" s="45" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="38" spans="1:13">
+      <c r="A38" s="47" t="s">
+        <v>41</v>
+      </c>
+      <c r="B38" s="59">
+        <v>5416</v>
+      </c>
+      <c r="C38" s="52">
+        <v>4</v>
+      </c>
+      <c r="D38" s="52">
+        <v>3</v>
+      </c>
+      <c r="E38" s="52">
         <v>6</v>
       </c>
-      <c r="H11" s="52">
-[...78 lines deleted...]
-      <c r="G13" s="52">
+      <c r="F38" s="52">
         <v>13</v>
       </c>
-      <c r="H13" s="52">
-[...25 lines deleted...]
-      <c r="C14" s="52">
+      <c r="G38" s="52">
+        <v>2</v>
+      </c>
+      <c r="H38" s="52">
+        <v>9</v>
+      </c>
+      <c r="I38" s="52">
+        <v>8</v>
+      </c>
+      <c r="J38" s="52">
+        <v>19</v>
+      </c>
+      <c r="K38" s="59">
+        <v>-6</v>
+      </c>
+      <c r="L38" s="64">
+        <v>5422</v>
+      </c>
+      <c r="M38" s="47" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="39" spans="1:13">
+      <c r="A39" s="45" t="s">
+        <v>59</v>
+      </c>
+      <c r="B39" s="57">
+        <v>4318</v>
+      </c>
+      <c r="C39" s="50">
+        <v>4</v>
+      </c>
+      <c r="D39" s="50">
+        <v>1</v>
+      </c>
+      <c r="E39" s="50">
+        <v>5</v>
+      </c>
+      <c r="F39" s="50">
+        <v>10</v>
+      </c>
+      <c r="G39" s="50">
+        <v>1</v>
+      </c>
+      <c r="H39" s="50">
+        <v>6</v>
+      </c>
+      <c r="I39" s="50">
+        <v>6</v>
+      </c>
+      <c r="J39" s="50">
+        <v>13</v>
+      </c>
+      <c r="K39" s="57">
+        <v>-3</v>
+      </c>
+      <c r="L39" s="63">
+        <v>4321</v>
+      </c>
+      <c r="M39" s="45" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="40" spans="1:13">
+      <c r="A40" s="46" t="s">
+        <v>58</v>
+      </c>
+      <c r="B40" s="58">
+        <v>1098</v>
+      </c>
+      <c r="C40" s="51">
+        <v>0</v>
+      </c>
+      <c r="D40" s="51">
+        <v>2</v>
+      </c>
+      <c r="E40" s="51">
+        <v>1</v>
+      </c>
+      <c r="F40" s="51">
         <v>3</v>
       </c>
-      <c r="D14" s="52">
-[...78 lines deleted...]
-      <c r="C16" s="52">
+      <c r="G40" s="51">
+        <v>1</v>
+      </c>
+      <c r="H40" s="51">
         <v>3</v>
       </c>
-      <c r="D16" s="52">
-[...207 lines deleted...]
-      <c r="E21" s="52">
+      <c r="I40" s="51">
+        <v>2</v>
+      </c>
+      <c r="J40" s="51">
         <v>6</v>
       </c>
-      <c r="F21" s="52">
-[...794 lines deleted...]
-        <v>-5</v>
+      <c r="K40" s="58">
+        <v>-3</v>
       </c>
       <c r="L40" s="10">
-        <v>1107</v>
-[...1 lines deleted...]
-      <c r="M40" s="48" t="s">
+        <v>1101</v>
+      </c>
+      <c r="M40" s="46" t="s">
         <v>58</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="68" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;L&amp;"ＭＳ Ｐゴシック,標準"&amp;12&amp;F</oddHeader>
     <oddFooter>&amp;P / &amp;N ページ</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
   <sheetPr>
     <tabColor rgb="FF92D050"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:N65"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="18.75"/>
   <cols>
     <col min="1" max="1" width="21.375" customWidth="1"/>
     <col min="2" max="13" width="7.5" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>134</v>
       </c>
-      <c r="N2" s="36" t="s">
+      <c r="N2" s="34" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="3" spans="1:14">
-      <c r="A3" s="62" t="s">
+      <c r="A3" s="60" t="s">
         <v>128</v>
       </c>
-      <c r="B3" s="62" t="s">
+      <c r="B3" s="60" t="s">
         <v>160</v>
       </c>
-      <c r="C3" s="62" t="s">
+      <c r="C3" s="60" t="s">
         <v>68</v>
       </c>
-      <c r="D3" s="62" t="s">
+      <c r="D3" s="60" t="s">
         <v>127</v>
       </c>
-      <c r="E3" s="62" t="s">
+      <c r="E3" s="60" t="s">
         <v>161</v>
       </c>
-      <c r="F3" s="62" t="s">
+      <c r="F3" s="60" t="s">
         <v>126</v>
       </c>
-      <c r="G3" s="62" t="s">
+      <c r="G3" s="60" t="s">
         <v>125</v>
       </c>
-      <c r="H3" s="62" t="s">
+      <c r="H3" s="60" t="s">
         <v>124</v>
       </c>
-      <c r="I3" s="62" t="s">
+      <c r="I3" s="60" t="s">
         <v>123</v>
       </c>
-      <c r="J3" s="62" t="s">
+      <c r="J3" s="60" t="s">
         <v>122</v>
       </c>
-      <c r="K3" s="62" t="s">
+      <c r="K3" s="60" t="s">
         <v>121</v>
       </c>
-      <c r="L3" s="62" t="s">
+      <c r="L3" s="60" t="s">
         <v>120</v>
       </c>
-      <c r="M3" s="62" t="s">
+      <c r="M3" s="60" t="s">
         <v>119</v>
       </c>
-      <c r="N3" s="62" t="s">
+      <c r="N3" s="60" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" s="8" t="s">
         <v>114</v>
       </c>
-      <c r="B4" s="65">
+      <c r="B4" s="63">
         <v>-922</v>
       </c>
-      <c r="C4" s="65">
+      <c r="C4" s="63">
         <v>-1006</v>
       </c>
-      <c r="D4" s="65">
+      <c r="D4" s="63">
         <v>-1113</v>
       </c>
-      <c r="E4" s="65">
+      <c r="E4" s="63">
         <v>-1303</v>
       </c>
-      <c r="F4" s="65">
+      <c r="F4" s="63">
         <v>-1281</v>
       </c>
-      <c r="G4" s="65">
+      <c r="G4" s="63">
         <v>-3866</v>
       </c>
-      <c r="H4" s="65">
+      <c r="H4" s="63">
         <v>-680</v>
       </c>
-      <c r="I4" s="65">
+      <c r="I4" s="63">
         <v>-950</v>
       </c>
-      <c r="J4" s="65">
+      <c r="J4" s="63">
         <v>-1029</v>
       </c>
-      <c r="K4" s="65">
+      <c r="K4" s="63">
         <v>-588</v>
       </c>
-      <c r="L4" s="65">
+      <c r="L4" s="63">
         <v>-920</v>
       </c>
-      <c r="M4" s="65">
+      <c r="M4" s="63">
         <v>-970</v>
       </c>
-      <c r="N4" s="52">
+      <c r="N4" s="50">
         <v>-14628</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" s="8" t="s">
         <v>150</v>
       </c>
-      <c r="B5" s="65">
+      <c r="B5" s="63">
         <v>-1058</v>
       </c>
-      <c r="C5" s="65">
+      <c r="C5" s="63">
         <v>-1006</v>
       </c>
-      <c r="D5" s="65">
+      <c r="D5" s="63">
         <v>-1062</v>
       </c>
-      <c r="E5" s="65">
+      <c r="E5" s="63">
         <v>-1339</v>
       </c>
-      <c r="F5" s="65">
+      <c r="F5" s="63">
         <v>-1216</v>
       </c>
-      <c r="G5" s="65">
+      <c r="G5" s="63">
         <v>-3897</v>
       </c>
-      <c r="H5" s="65">
+      <c r="H5" s="63">
         <v>-468</v>
       </c>
-      <c r="I5" s="65">
+      <c r="I5" s="63">
         <v>-796</v>
       </c>
-      <c r="J5" s="65">
+      <c r="J5" s="63">
         <v>-976</v>
       </c>
-      <c r="K5" s="65">
+      <c r="K5" s="63">
         <v>-829</v>
       </c>
-      <c r="L5" s="65">
+      <c r="L5" s="63">
         <v>-1007</v>
       </c>
-      <c r="M5" s="65">
+      <c r="M5" s="63">
         <v>-1305</v>
       </c>
-      <c r="N5" s="52">
+      <c r="N5" s="50">
         <v>-14959</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" s="8" t="s">
         <v>156</v>
       </c>
-      <c r="B6" s="65">
+      <c r="B6" s="63">
         <v>-1022</v>
       </c>
-      <c r="C6" s="65">
+      <c r="C6" s="63">
         <v>-1332</v>
       </c>
-      <c r="D6" s="65">
+      <c r="D6" s="63">
         <v>-1628</v>
       </c>
-      <c r="E6" s="65">
+      <c r="E6" s="63">
         <v>-1698</v>
       </c>
-      <c r="F6" s="65">
+      <c r="F6" s="63">
         <v>-1433</v>
       </c>
-      <c r="G6" s="65">
+      <c r="G6" s="63">
         <v>-3991</v>
       </c>
-      <c r="H6" s="65">
+      <c r="H6" s="63">
         <v>-304</v>
       </c>
-      <c r="I6" s="65">
+      <c r="I6" s="63">
         <v>-982</v>
       </c>
-      <c r="J6" s="65">
+      <c r="J6" s="63">
         <v>-1016</v>
       </c>
-      <c r="K6" s="65">
+      <c r="K6" s="63">
         <v>-818</v>
       </c>
-      <c r="L6" s="65">
+      <c r="L6" s="63">
         <v>-1003</v>
       </c>
-      <c r="M6" s="65">
+      <c r="M6" s="63">
         <v>-1174</v>
       </c>
-      <c r="N6" s="52">
+      <c r="N6" s="50">
         <v>-16401</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" s="8" t="s">
         <v>163</v>
       </c>
-      <c r="B7" s="65">
+      <c r="B7" s="63">
         <v>-1118</v>
       </c>
-      <c r="C7" s="65">
+      <c r="C7" s="63">
         <v>-1408</v>
       </c>
-      <c r="D7" s="65">
+      <c r="D7" s="63">
         <v>-1487</v>
       </c>
-      <c r="E7" s="65">
+      <c r="E7" s="63">
         <v>-1654</v>
       </c>
-      <c r="F7" s="65">
+      <c r="F7" s="63">
         <v>-1406</v>
       </c>
-      <c r="G7" s="65">
+      <c r="G7" s="63">
         <v>-4381</v>
       </c>
-      <c r="H7" s="65">
+      <c r="H7" s="63">
         <v>-613</v>
       </c>
-      <c r="I7" s="65">
+      <c r="I7" s="63">
         <v>-1149</v>
       </c>
-      <c r="J7" s="65">
+      <c r="J7" s="63">
         <v>-984</v>
       </c>
-      <c r="K7" s="65">
+      <c r="K7" s="63">
         <v>-1117</v>
       </c>
-      <c r="L7" s="65">
+      <c r="L7" s="63">
         <v>-911</v>
       </c>
-      <c r="M7" s="65">
+      <c r="M7" s="63">
         <v>-1061</v>
       </c>
-      <c r="N7" s="52">
+      <c r="N7" s="50">
         <v>-17289</v>
       </c>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" s="8" t="s">
+        <v>176</v>
+      </c>
+      <c r="B8" s="63">
+        <v>-1139</v>
+      </c>
+      <c r="C8" s="63">
+        <v>-1178</v>
+      </c>
+      <c r="D8" s="63">
+        <v>-1518</v>
+      </c>
+      <c r="E8" s="63">
+        <v>-1735</v>
+      </c>
+      <c r="F8" s="63">
+        <v>-1361</v>
+      </c>
+      <c r="G8" s="63">
+        <v>-4417</v>
+      </c>
+      <c r="H8" s="63">
+        <v>-537</v>
+      </c>
+      <c r="I8" s="63">
+        <v>-1201</v>
+      </c>
+      <c r="J8" s="63">
+        <v>-1147</v>
+      </c>
+      <c r="K8" s="63">
+        <v>-1118</v>
+      </c>
+      <c r="L8" s="63">
+        <v>-950</v>
+      </c>
+      <c r="M8" s="63">
+        <v>-1126</v>
+      </c>
+      <c r="N8" s="50">
+        <v>-17427</v>
+      </c>
+    </row>
+    <row r="9" spans="1:14">
+      <c r="A9" s="115" t="s">
+        <v>202</v>
+      </c>
+      <c r="B9" s="42">
+        <v>-1029</v>
+      </c>
+      <c r="C9" s="42">
+        <v>-1098</v>
+      </c>
+      <c r="D9" s="42">
+        <v>-1348</v>
+      </c>
+      <c r="E9" s="42">
+        <v>-1720</v>
+      </c>
+      <c r="F9" s="42">
+        <v>-1497</v>
+      </c>
+      <c r="G9" s="42">
+        <v>-4369</v>
+      </c>
+      <c r="H9" s="42">
+        <v>-751</v>
+      </c>
+      <c r="I9" s="42">
+        <v>-1101</v>
+      </c>
+      <c r="J9" s="42">
+        <v>-1132</v>
+      </c>
+      <c r="K9" s="42">
+        <v>-1167</v>
+      </c>
+      <c r="L9" s="66" t="s">
         <v>178</v>
       </c>
-      <c r="B8" s="65">
-[...80 lines deleted...]
-        <v>-12913</v>
+      <c r="M9" s="66" t="s">
+        <v>178</v>
+      </c>
+      <c r="N9" s="67">
+        <v>-15212</v>
       </c>
     </row>
     <row r="11" spans="1:14">
       <c r="A11" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="12" spans="1:14">
       <c r="A12" t="s">
         <v>89</v>
       </c>
-      <c r="N12" s="36" t="s">
+      <c r="N12" s="34" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="13" spans="1:14">
-      <c r="A13" s="62" t="s">
+      <c r="A13" s="60" t="s">
         <v>128</v>
       </c>
-      <c r="B13" s="62" t="s">
+      <c r="B13" s="60" t="s">
         <v>160</v>
       </c>
-      <c r="C13" s="62" t="s">
+      <c r="C13" s="60" t="s">
         <v>68</v>
       </c>
-      <c r="D13" s="62" t="s">
+      <c r="D13" s="60" t="s">
         <v>127</v>
       </c>
-      <c r="E13" s="62" t="s">
+      <c r="E13" s="60" t="s">
         <v>161</v>
       </c>
-      <c r="F13" s="62" t="s">
+      <c r="F13" s="60" t="s">
         <v>126</v>
       </c>
-      <c r="G13" s="62" t="s">
+      <c r="G13" s="60" t="s">
         <v>125</v>
       </c>
-      <c r="H13" s="62" t="s">
+      <c r="H13" s="60" t="s">
         <v>124</v>
       </c>
-      <c r="I13" s="62" t="s">
+      <c r="I13" s="60" t="s">
         <v>123</v>
       </c>
-      <c r="J13" s="62" t="s">
+      <c r="J13" s="60" t="s">
         <v>122</v>
       </c>
-      <c r="K13" s="62" t="s">
+      <c r="K13" s="60" t="s">
         <v>121</v>
       </c>
-      <c r="L13" s="62" t="s">
+      <c r="L13" s="60" t="s">
         <v>120</v>
       </c>
-      <c r="M13" s="62" t="s">
+      <c r="M13" s="60" t="s">
         <v>119</v>
       </c>
-      <c r="N13" s="62" t="s">
+      <c r="N13" s="60" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="14" spans="1:14">
       <c r="A14" s="8" t="s">
         <v>114</v>
       </c>
-      <c r="B14" s="65">
+      <c r="B14" s="63">
         <v>370</v>
       </c>
-      <c r="C14" s="65">
+      <c r="C14" s="63">
         <v>367</v>
       </c>
-      <c r="D14" s="65">
+      <c r="D14" s="63">
         <v>375</v>
       </c>
-      <c r="E14" s="65">
+      <c r="E14" s="63">
         <v>340</v>
       </c>
-      <c r="F14" s="65">
+      <c r="F14" s="63">
         <v>286</v>
       </c>
-      <c r="G14" s="65">
+      <c r="G14" s="63">
         <v>365</v>
       </c>
-      <c r="H14" s="65">
+      <c r="H14" s="63">
         <v>401</v>
       </c>
-      <c r="I14" s="65">
+      <c r="I14" s="63">
         <v>385</v>
       </c>
-      <c r="J14" s="65">
+      <c r="J14" s="63">
         <v>349</v>
       </c>
-      <c r="K14" s="65">
+      <c r="K14" s="63">
         <v>422</v>
       </c>
-      <c r="L14" s="65">
+      <c r="L14" s="63">
         <v>373</v>
       </c>
-      <c r="M14" s="65">
+      <c r="M14" s="63">
         <v>350</v>
       </c>
-      <c r="N14" s="52">
+      <c r="N14" s="50">
         <v>4383</v>
       </c>
     </row>
     <row r="15" spans="1:14">
       <c r="A15" s="8" t="s">
         <v>150</v>
       </c>
-      <c r="B15" s="65">
+      <c r="B15" s="63">
         <v>346</v>
       </c>
-      <c r="C15" s="65">
+      <c r="C15" s="63">
         <v>398</v>
       </c>
-      <c r="D15" s="65">
+      <c r="D15" s="63">
         <v>347</v>
       </c>
-      <c r="E15" s="65">
+      <c r="E15" s="63">
         <v>359</v>
       </c>
-      <c r="F15" s="65">
+      <c r="F15" s="63">
         <v>303</v>
       </c>
-      <c r="G15" s="65">
+      <c r="G15" s="63">
         <v>326</v>
       </c>
-      <c r="H15" s="65">
+      <c r="H15" s="63">
         <v>305</v>
       </c>
-      <c r="I15" s="65">
+      <c r="I15" s="63">
         <v>360</v>
       </c>
-      <c r="J15" s="65">
+      <c r="J15" s="63">
         <v>345</v>
       </c>
-      <c r="K15" s="65">
+      <c r="K15" s="63">
         <v>318</v>
       </c>
-      <c r="L15" s="65">
+      <c r="L15" s="63">
         <v>354</v>
       </c>
-      <c r="M15" s="65">
+      <c r="M15" s="63">
         <v>344</v>
       </c>
-      <c r="N15" s="52">
+      <c r="N15" s="50">
         <v>4105</v>
       </c>
     </row>
     <row r="16" spans="1:14">
       <c r="A16" s="8" t="s">
         <v>156</v>
       </c>
-      <c r="B16" s="65">
+      <c r="B16" s="63">
         <v>335</v>
       </c>
-      <c r="C16" s="65">
+      <c r="C16" s="63">
         <v>354</v>
       </c>
-      <c r="D16" s="65">
+      <c r="D16" s="63">
         <v>295</v>
       </c>
-      <c r="E16" s="65">
+      <c r="E16" s="63">
         <v>308</v>
       </c>
-      <c r="F16" s="65">
+      <c r="F16" s="63">
         <v>295</v>
       </c>
-      <c r="G16" s="65">
+      <c r="G16" s="63">
         <v>318</v>
       </c>
-      <c r="H16" s="65">
+      <c r="H16" s="63">
         <v>282</v>
       </c>
-      <c r="I16" s="65">
+      <c r="I16" s="63">
         <v>344</v>
       </c>
-      <c r="J16" s="65">
+      <c r="J16" s="63">
         <v>293</v>
       </c>
-      <c r="K16" s="65">
+      <c r="K16" s="63">
         <v>302</v>
       </c>
-      <c r="L16" s="65">
+      <c r="L16" s="63">
         <v>318</v>
       </c>
-      <c r="M16" s="65">
+      <c r="M16" s="63">
         <v>316</v>
       </c>
-      <c r="N16" s="52">
+      <c r="N16" s="50">
         <v>3760</v>
       </c>
     </row>
     <row r="17" spans="1:14">
       <c r="A17" s="8" t="s">
         <v>163</v>
       </c>
-      <c r="B17" s="65">
+      <c r="B17" s="63">
         <v>297</v>
       </c>
-      <c r="C17" s="65">
+      <c r="C17" s="63">
         <v>262</v>
       </c>
-      <c r="D17" s="65">
+      <c r="D17" s="63">
         <v>294</v>
       </c>
-      <c r="E17" s="65">
+      <c r="E17" s="63">
         <v>292</v>
       </c>
-      <c r="F17" s="65">
+      <c r="F17" s="63">
         <v>249</v>
       </c>
-      <c r="G17" s="65">
+      <c r="G17" s="63">
         <v>271</v>
       </c>
-      <c r="H17" s="65">
+      <c r="H17" s="63">
         <v>302</v>
       </c>
-      <c r="I17" s="65">
+      <c r="I17" s="63">
         <v>292</v>
       </c>
-      <c r="J17" s="65">
+      <c r="J17" s="63">
         <v>211</v>
       </c>
-      <c r="K17" s="65">
+      <c r="K17" s="63">
         <v>323</v>
       </c>
-      <c r="L17" s="65">
+      <c r="L17" s="63">
         <v>286</v>
       </c>
-      <c r="M17" s="65">
+      <c r="M17" s="63">
         <v>287</v>
       </c>
-      <c r="N17" s="52">
+      <c r="N17" s="50">
         <v>3366</v>
       </c>
     </row>
     <row r="18" spans="1:14">
       <c r="A18" s="8" t="s">
+        <v>176</v>
+      </c>
+      <c r="B18" s="63">
+        <v>291</v>
+      </c>
+      <c r="C18" s="63">
+        <v>244</v>
+      </c>
+      <c r="D18" s="63">
+        <v>261</v>
+      </c>
+      <c r="E18" s="63">
+        <v>244</v>
+      </c>
+      <c r="F18" s="63">
+        <v>227</v>
+      </c>
+      <c r="G18" s="63">
+        <v>252</v>
+      </c>
+      <c r="H18" s="63">
+        <v>232</v>
+      </c>
+      <c r="I18" s="63">
+        <v>247</v>
+      </c>
+      <c r="J18" s="63">
+        <v>258</v>
+      </c>
+      <c r="K18" s="63">
+        <v>290</v>
+      </c>
+      <c r="L18" s="63">
+        <v>265</v>
+      </c>
+      <c r="M18" s="63">
+        <v>265</v>
+      </c>
+      <c r="N18" s="50">
+        <v>3076</v>
+      </c>
+    </row>
+    <row r="19" spans="1:14">
+      <c r="A19" s="115" t="s">
+        <v>202</v>
+      </c>
+      <c r="B19" s="42">
+        <v>307</v>
+      </c>
+      <c r="C19" s="42">
+        <v>265</v>
+      </c>
+      <c r="D19" s="42">
+        <v>297</v>
+      </c>
+      <c r="E19" s="42">
+        <v>232</v>
+      </c>
+      <c r="F19" s="42">
+        <v>249</v>
+      </c>
+      <c r="G19" s="42">
+        <v>260</v>
+      </c>
+      <c r="H19" s="42">
+        <v>226</v>
+      </c>
+      <c r="I19" s="42">
+        <v>231</v>
+      </c>
+      <c r="J19" s="42">
+        <v>249</v>
+      </c>
+      <c r="K19" s="42">
+        <v>258</v>
+      </c>
+      <c r="L19" s="66" t="s">
         <v>178</v>
       </c>
-      <c r="B18" s="65">
-[...80 lines deleted...]
-        <v>2067</v>
+      <c r="M19" s="66" t="s">
+        <v>178</v>
+      </c>
+      <c r="N19" s="67">
+        <v>2574</v>
       </c>
     </row>
     <row r="21" spans="1:14">
       <c r="A21" t="s">
         <v>132</v>
       </c>
-      <c r="N21" s="36" t="s">
+      <c r="N21" s="34" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="22" spans="1:14">
-      <c r="A22" s="62" t="s">
+      <c r="A22" s="60" t="s">
         <v>128</v>
       </c>
-      <c r="B22" s="62" t="s">
+      <c r="B22" s="60" t="s">
         <v>160</v>
       </c>
-      <c r="C22" s="62" t="s">
+      <c r="C22" s="60" t="s">
         <v>68</v>
       </c>
-      <c r="D22" s="62" t="s">
+      <c r="D22" s="60" t="s">
         <v>127</v>
       </c>
-      <c r="E22" s="62" t="s">
+      <c r="E22" s="60" t="s">
         <v>161</v>
       </c>
-      <c r="F22" s="62" t="s">
+      <c r="F22" s="60" t="s">
         <v>126</v>
       </c>
-      <c r="G22" s="62" t="s">
+      <c r="G22" s="60" t="s">
         <v>125</v>
       </c>
-      <c r="H22" s="62" t="s">
+      <c r="H22" s="60" t="s">
         <v>124</v>
       </c>
-      <c r="I22" s="62" t="s">
+      <c r="I22" s="60" t="s">
         <v>123</v>
       </c>
-      <c r="J22" s="62" t="s">
+      <c r="J22" s="60" t="s">
         <v>122</v>
       </c>
-      <c r="K22" s="62" t="s">
+      <c r="K22" s="60" t="s">
         <v>121</v>
       </c>
-      <c r="L22" s="62" t="s">
+      <c r="L22" s="60" t="s">
         <v>120</v>
       </c>
-      <c r="M22" s="62" t="s">
+      <c r="M22" s="60" t="s">
         <v>119</v>
       </c>
-      <c r="N22" s="62" t="s">
+      <c r="N22" s="60" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="23" spans="1:14">
       <c r="A23" s="8" t="s">
         <v>114</v>
       </c>
-      <c r="B23" s="65">
+      <c r="B23" s="63">
         <v>1272</v>
       </c>
-      <c r="C23" s="65">
+      <c r="C23" s="63">
         <v>1305</v>
       </c>
-      <c r="D23" s="65">
+      <c r="D23" s="63">
         <v>1483</v>
       </c>
-      <c r="E23" s="65">
+      <c r="E23" s="63">
         <v>1595</v>
       </c>
-      <c r="F23" s="65">
+      <c r="F23" s="63">
         <v>1294</v>
       </c>
-      <c r="G23" s="65">
+      <c r="G23" s="63">
         <v>1457</v>
       </c>
-      <c r="H23" s="65">
+      <c r="H23" s="63">
         <v>1332</v>
       </c>
-      <c r="I23" s="65">
+      <c r="I23" s="63">
         <v>1328</v>
       </c>
-      <c r="J23" s="65">
+      <c r="J23" s="63">
         <v>1179</v>
       </c>
-      <c r="K23" s="65">
+      <c r="K23" s="63">
         <v>1189</v>
       </c>
-      <c r="L23" s="65">
+      <c r="L23" s="63">
         <v>1299</v>
       </c>
-      <c r="M23" s="65">
+      <c r="M23" s="63">
         <v>1286</v>
       </c>
-      <c r="N23" s="52">
+      <c r="N23" s="50">
         <v>16019</v>
       </c>
     </row>
     <row r="24" spans="1:14">
       <c r="A24" s="8" t="s">
         <v>150</v>
       </c>
-      <c r="B24" s="65">
+      <c r="B24" s="63">
         <v>1356</v>
       </c>
-      <c r="C24" s="65">
+      <c r="C24" s="63">
         <v>1383</v>
       </c>
-      <c r="D24" s="65">
+      <c r="D24" s="63">
         <v>1343</v>
       </c>
-      <c r="E24" s="65">
+      <c r="E24" s="63">
         <v>1586</v>
       </c>
-      <c r="F24" s="65">
+      <c r="F24" s="63">
         <v>1294</v>
       </c>
-      <c r="G24" s="65">
+      <c r="G24" s="63">
         <v>1463</v>
       </c>
-      <c r="H24" s="65">
+      <c r="H24" s="63">
         <v>1321</v>
       </c>
-      <c r="I24" s="65">
+      <c r="I24" s="63">
         <v>1397</v>
       </c>
-      <c r="J24" s="65">
+      <c r="J24" s="63">
         <v>1305</v>
       </c>
-      <c r="K24" s="65">
+      <c r="K24" s="63">
         <v>1162</v>
       </c>
-      <c r="L24" s="65">
+      <c r="L24" s="63">
         <v>1413</v>
       </c>
-      <c r="M24" s="65">
+      <c r="M24" s="63">
         <v>1484</v>
       </c>
-      <c r="N24" s="52">
+      <c r="N24" s="50">
         <v>16507</v>
       </c>
     </row>
     <row r="25" spans="1:14">
       <c r="A25" s="8" t="s">
         <v>156</v>
       </c>
-      <c r="B25" s="65">
+      <c r="B25" s="63">
         <v>1462</v>
       </c>
-      <c r="C25" s="65">
+      <c r="C25" s="63">
         <v>1575</v>
       </c>
-      <c r="D25" s="65">
+      <c r="D25" s="63">
         <v>1796</v>
       </c>
-      <c r="E25" s="65">
+      <c r="E25" s="63">
         <v>1790</v>
       </c>
-      <c r="F25" s="65">
+      <c r="F25" s="63">
         <v>1436</v>
       </c>
-      <c r="G25" s="65">
+      <c r="G25" s="63">
         <v>1441</v>
       </c>
-      <c r="H25" s="65">
+      <c r="H25" s="63">
         <v>1300</v>
       </c>
-      <c r="I25" s="65">
+      <c r="I25" s="63">
         <v>1407</v>
       </c>
-      <c r="J25" s="65">
+      <c r="J25" s="63">
         <v>1253</v>
       </c>
-      <c r="K25" s="65">
+      <c r="K25" s="63">
         <v>1298</v>
       </c>
-      <c r="L25" s="65">
+      <c r="L25" s="63">
         <v>1451</v>
       </c>
-      <c r="M25" s="65">
+      <c r="M25" s="63">
         <v>1460</v>
       </c>
-      <c r="N25" s="52">
+      <c r="N25" s="50">
         <v>17669</v>
       </c>
     </row>
     <row r="26" spans="1:14">
       <c r="A26" s="8" t="s">
         <v>163</v>
       </c>
-      <c r="B26" s="65">
+      <c r="B26" s="63">
         <v>1557</v>
       </c>
-      <c r="C26" s="65">
+      <c r="C26" s="63">
         <v>1618</v>
       </c>
-      <c r="D26" s="65">
+      <c r="D26" s="63">
         <v>1531</v>
       </c>
-      <c r="E26" s="65">
+      <c r="E26" s="63">
         <v>1718</v>
       </c>
-      <c r="F26" s="65">
+      <c r="F26" s="63">
         <v>1490</v>
       </c>
-      <c r="G26" s="65">
+      <c r="G26" s="63">
         <v>1543</v>
       </c>
-      <c r="H26" s="65">
+      <c r="H26" s="63">
         <v>1577</v>
       </c>
-      <c r="I26" s="65">
+      <c r="I26" s="63">
         <v>1444</v>
       </c>
-      <c r="J26" s="65">
+      <c r="J26" s="63">
         <v>1183</v>
       </c>
-      <c r="K26" s="65">
+      <c r="K26" s="63">
         <v>1283</v>
       </c>
-      <c r="L26" s="65">
+      <c r="L26" s="63">
         <v>1332</v>
       </c>
-      <c r="M26" s="65">
+      <c r="M26" s="63">
         <v>1340</v>
       </c>
-      <c r="N26" s="52">
+      <c r="N26" s="50">
         <v>17616</v>
       </c>
     </row>
     <row r="27" spans="1:14">
       <c r="A27" s="8" t="s">
+        <v>176</v>
+      </c>
+      <c r="B27" s="63">
+        <v>1461</v>
+      </c>
+      <c r="C27" s="63">
+        <v>1477</v>
+      </c>
+      <c r="D27" s="63">
+        <v>1564</v>
+      </c>
+      <c r="E27" s="63">
+        <v>1869</v>
+      </c>
+      <c r="F27" s="63">
+        <v>1406</v>
+      </c>
+      <c r="G27" s="63">
+        <v>1503</v>
+      </c>
+      <c r="H27" s="63">
+        <v>1405</v>
+      </c>
+      <c r="I27" s="63">
+        <v>1380</v>
+      </c>
+      <c r="J27" s="63">
+        <v>1219</v>
+      </c>
+      <c r="K27" s="63">
+        <v>1249</v>
+      </c>
+      <c r="L27" s="63">
+        <v>1302</v>
+      </c>
+      <c r="M27" s="63">
+        <v>1260</v>
+      </c>
+      <c r="N27" s="50">
+        <v>17095</v>
+      </c>
+    </row>
+    <row r="28" spans="1:14">
+      <c r="A28" s="115" t="s">
+        <v>202</v>
+      </c>
+      <c r="B28" s="42">
+        <v>1432</v>
+      </c>
+      <c r="C28" s="42">
+        <v>1327</v>
+      </c>
+      <c r="D28" s="42">
+        <v>1403</v>
+      </c>
+      <c r="E28" s="42">
+        <v>1700</v>
+      </c>
+      <c r="F28" s="42">
+        <v>1432</v>
+      </c>
+      <c r="G28" s="42">
+        <v>1465</v>
+      </c>
+      <c r="H28" s="42">
+        <v>1304</v>
+      </c>
+      <c r="I28" s="42">
+        <v>1252</v>
+      </c>
+      <c r="J28" s="42">
+        <v>1256</v>
+      </c>
+      <c r="K28" s="42">
+        <v>1213</v>
+      </c>
+      <c r="L28" s="66" t="s">
         <v>178</v>
       </c>
-      <c r="B27" s="65">
-[...80 lines deleted...]
-        <v>11315</v>
+      <c r="M28" s="66" t="s">
+        <v>178</v>
+      </c>
+      <c r="N28" s="67">
+        <v>13784</v>
       </c>
     </row>
     <row r="30" spans="1:14">
       <c r="A30" t="s">
         <v>100</v>
       </c>
-      <c r="N30" s="36" t="s">
+      <c r="N30" s="34" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="31" spans="1:14">
-      <c r="A31" s="62" t="s">
+      <c r="A31" s="60" t="s">
         <v>128</v>
       </c>
-      <c r="B31" s="62" t="s">
+      <c r="B31" s="60" t="s">
         <v>160</v>
       </c>
-      <c r="C31" s="62" t="s">
+      <c r="C31" s="60" t="s">
         <v>68</v>
       </c>
-      <c r="D31" s="62" t="s">
+      <c r="D31" s="60" t="s">
         <v>127</v>
       </c>
-      <c r="E31" s="62" t="s">
+      <c r="E31" s="60" t="s">
         <v>161</v>
       </c>
-      <c r="F31" s="62" t="s">
+      <c r="F31" s="60" t="s">
         <v>126</v>
       </c>
-      <c r="G31" s="62" t="s">
+      <c r="G31" s="60" t="s">
         <v>125</v>
       </c>
-      <c r="H31" s="62" t="s">
+      <c r="H31" s="60" t="s">
         <v>124</v>
       </c>
-      <c r="I31" s="62" t="s">
+      <c r="I31" s="60" t="s">
         <v>123</v>
       </c>
-      <c r="J31" s="62" t="s">
+      <c r="J31" s="60" t="s">
         <v>122</v>
       </c>
-      <c r="K31" s="62" t="s">
+      <c r="K31" s="60" t="s">
         <v>121</v>
       </c>
-      <c r="L31" s="62" t="s">
+      <c r="L31" s="60" t="s">
         <v>120</v>
       </c>
-      <c r="M31" s="62" t="s">
+      <c r="M31" s="60" t="s">
         <v>119</v>
       </c>
-      <c r="N31" s="62" t="s">
+      <c r="N31" s="60" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="32" spans="1:14">
       <c r="A32" s="8" t="s">
         <v>114</v>
       </c>
-      <c r="B32" s="65">
+      <c r="B32" s="63">
         <v>-902</v>
       </c>
-      <c r="C32" s="65">
+      <c r="C32" s="63">
         <v>-938</v>
       </c>
-      <c r="D32" s="65">
+      <c r="D32" s="63">
         <v>-1108</v>
       </c>
-      <c r="E32" s="65">
+      <c r="E32" s="63">
         <v>-1255</v>
       </c>
-      <c r="F32" s="65">
+      <c r="F32" s="63">
         <v>-1008</v>
       </c>
-      <c r="G32" s="65">
+      <c r="G32" s="63">
         <v>-1092</v>
       </c>
-      <c r="H32" s="65">
+      <c r="H32" s="63">
         <v>-931</v>
       </c>
-      <c r="I32" s="65">
+      <c r="I32" s="63">
         <v>-943</v>
       </c>
-      <c r="J32" s="65">
+      <c r="J32" s="63">
         <v>-830</v>
       </c>
-      <c r="K32" s="65">
+      <c r="K32" s="63">
         <v>-767</v>
       </c>
-      <c r="L32" s="65">
+      <c r="L32" s="63">
         <v>-926</v>
       </c>
-      <c r="M32" s="65">
+      <c r="M32" s="63">
         <v>-936</v>
       </c>
-      <c r="N32" s="52">
+      <c r="N32" s="50">
         <v>-11636</v>
       </c>
     </row>
     <row r="33" spans="1:14">
       <c r="A33" s="8" t="s">
         <v>150</v>
       </c>
-      <c r="B33" s="65">
+      <c r="B33" s="63">
         <v>-1010</v>
       </c>
-      <c r="C33" s="65">
+      <c r="C33" s="63">
         <v>-985</v>
       </c>
-      <c r="D33" s="65">
+      <c r="D33" s="63">
         <v>-996</v>
       </c>
-      <c r="E33" s="65">
+      <c r="E33" s="63">
         <v>-1227</v>
       </c>
-      <c r="F33" s="65">
+      <c r="F33" s="63">
         <v>-991</v>
       </c>
-      <c r="G33" s="65">
+      <c r="G33" s="63">
         <v>-1137</v>
       </c>
-      <c r="H33" s="65">
+      <c r="H33" s="63">
         <v>-1016</v>
       </c>
-      <c r="I33" s="65">
+      <c r="I33" s="63">
         <v>-1037</v>
       </c>
-      <c r="J33" s="65">
+      <c r="J33" s="63">
         <v>-960</v>
       </c>
-      <c r="K33" s="65">
+      <c r="K33" s="63">
         <v>-844</v>
       </c>
-      <c r="L33" s="65">
+      <c r="L33" s="63">
         <v>-1059</v>
       </c>
-      <c r="M33" s="65">
+      <c r="M33" s="63">
         <v>-1140</v>
       </c>
-      <c r="N33" s="52">
+      <c r="N33" s="50">
         <v>-12402</v>
       </c>
     </row>
     <row r="34" spans="1:14">
       <c r="A34" s="8" t="s">
         <v>156</v>
       </c>
-      <c r="B34" s="65">
+      <c r="B34" s="63">
         <v>-1127</v>
       </c>
-      <c r="C34" s="65">
+      <c r="C34" s="63">
         <v>-1221</v>
       </c>
-      <c r="D34" s="65">
+      <c r="D34" s="63">
         <v>-1501</v>
       </c>
-      <c r="E34" s="65">
+      <c r="E34" s="63">
         <v>-1482</v>
       </c>
-      <c r="F34" s="65">
+      <c r="F34" s="63">
         <v>-1141</v>
       </c>
-      <c r="G34" s="65">
+      <c r="G34" s="63">
         <v>-1123</v>
       </c>
-      <c r="H34" s="65">
+      <c r="H34" s="63">
         <v>-1018</v>
       </c>
-      <c r="I34" s="65">
+      <c r="I34" s="63">
         <v>-1063</v>
       </c>
-      <c r="J34" s="65">
+      <c r="J34" s="63">
         <v>-960</v>
       </c>
-      <c r="K34" s="65">
+      <c r="K34" s="63">
         <v>-996</v>
       </c>
-      <c r="L34" s="65">
+      <c r="L34" s="63">
         <v>-1133</v>
       </c>
-      <c r="M34" s="65">
+      <c r="M34" s="63">
         <v>-1144</v>
       </c>
-      <c r="N34" s="52">
+      <c r="N34" s="50">
         <v>-13909</v>
       </c>
     </row>
     <row r="35" spans="1:14">
       <c r="A35" s="8" t="s">
         <v>163</v>
       </c>
-      <c r="B35" s="65">
+      <c r="B35" s="63">
         <v>-1260</v>
       </c>
-      <c r="C35" s="65">
+      <c r="C35" s="63">
         <v>-1356</v>
       </c>
-      <c r="D35" s="65">
+      <c r="D35" s="63">
         <v>-1237</v>
       </c>
-      <c r="E35" s="65">
+      <c r="E35" s="63">
         <v>-1426</v>
       </c>
-      <c r="F35" s="65">
+      <c r="F35" s="63">
         <v>-1241</v>
       </c>
-      <c r="G35" s="65">
+      <c r="G35" s="63">
         <v>-1272</v>
       </c>
-      <c r="H35" s="65">
+      <c r="H35" s="63">
         <v>-1275</v>
       </c>
-      <c r="I35" s="65">
+      <c r="I35" s="63">
         <v>-1152</v>
       </c>
-      <c r="J35" s="65">
+      <c r="J35" s="63">
         <v>-972</v>
       </c>
-      <c r="K35" s="65">
+      <c r="K35" s="63">
         <v>-960</v>
       </c>
-      <c r="L35" s="65">
+      <c r="L35" s="63">
         <v>-1046</v>
       </c>
-      <c r="M35" s="65">
+      <c r="M35" s="63">
         <v>-1053</v>
       </c>
-      <c r="N35" s="52">
+      <c r="N35" s="50">
         <v>-14250</v>
       </c>
     </row>
     <row r="36" spans="1:14">
       <c r="A36" s="8" t="s">
+        <v>176</v>
+      </c>
+      <c r="B36" s="63">
+        <v>-1170</v>
+      </c>
+      <c r="C36" s="63">
+        <v>-1233</v>
+      </c>
+      <c r="D36" s="63">
+        <v>-1303</v>
+      </c>
+      <c r="E36" s="63">
+        <v>-1625</v>
+      </c>
+      <c r="F36" s="63">
+        <v>-1179</v>
+      </c>
+      <c r="G36" s="63">
+        <v>-1251</v>
+      </c>
+      <c r="H36" s="63">
+        <v>-1173</v>
+      </c>
+      <c r="I36" s="63">
+        <v>-1133</v>
+      </c>
+      <c r="J36" s="63">
+        <v>-961</v>
+      </c>
+      <c r="K36" s="63">
+        <v>-959</v>
+      </c>
+      <c r="L36" s="63">
+        <v>-1037</v>
+      </c>
+      <c r="M36" s="63">
+        <v>-995</v>
+      </c>
+      <c r="N36" s="50">
+        <v>-14019</v>
+      </c>
+    </row>
+    <row r="37" spans="1:14">
+      <c r="A37" s="115" t="s">
+        <v>202</v>
+      </c>
+      <c r="B37" s="42">
+        <v>-1125</v>
+      </c>
+      <c r="C37" s="42">
+        <v>-1062</v>
+      </c>
+      <c r="D37" s="42">
+        <v>-1106</v>
+      </c>
+      <c r="E37" s="42">
+        <v>-1468</v>
+      </c>
+      <c r="F37" s="42">
+        <v>-1183</v>
+      </c>
+      <c r="G37" s="42">
+        <v>-1205</v>
+      </c>
+      <c r="H37" s="42">
+        <v>-1078</v>
+      </c>
+      <c r="I37" s="42">
+        <v>-1021</v>
+      </c>
+      <c r="J37" s="42">
+        <v>-1007</v>
+      </c>
+      <c r="K37" s="42">
+        <v>-955</v>
+      </c>
+      <c r="L37" s="66" t="s">
         <v>178</v>
       </c>
-      <c r="B36" s="65">
-[...80 lines deleted...]
-        <v>-9248</v>
+      <c r="M37" s="66" t="s">
+        <v>178</v>
+      </c>
+      <c r="N37" s="67">
+        <v>-11210</v>
       </c>
     </row>
     <row r="39" spans="1:14">
       <c r="A39" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="40" spans="1:14">
       <c r="A40" t="s">
         <v>24</v>
       </c>
-      <c r="N40" s="36" t="s">
+      <c r="N40" s="34" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="41" spans="1:14">
-      <c r="A41" s="62" t="s">
+      <c r="A41" s="60" t="s">
         <v>128</v>
       </c>
-      <c r="B41" s="62" t="s">
+      <c r="B41" s="60" t="s">
         <v>160</v>
       </c>
-      <c r="C41" s="62" t="s">
+      <c r="C41" s="60" t="s">
         <v>68</v>
       </c>
-      <c r="D41" s="62" t="s">
+      <c r="D41" s="60" t="s">
         <v>127</v>
       </c>
-      <c r="E41" s="62" t="s">
+      <c r="E41" s="60" t="s">
         <v>161</v>
       </c>
-      <c r="F41" s="62" t="s">
+      <c r="F41" s="60" t="s">
         <v>126</v>
       </c>
-      <c r="G41" s="62" t="s">
+      <c r="G41" s="60" t="s">
         <v>125</v>
       </c>
-      <c r="H41" s="62" t="s">
+      <c r="H41" s="60" t="s">
         <v>124</v>
       </c>
-      <c r="I41" s="62" t="s">
+      <c r="I41" s="60" t="s">
         <v>123</v>
       </c>
-      <c r="J41" s="62" t="s">
+      <c r="J41" s="60" t="s">
         <v>122</v>
       </c>
-      <c r="K41" s="62" t="s">
+      <c r="K41" s="60" t="s">
         <v>121</v>
       </c>
-      <c r="L41" s="62" t="s">
+      <c r="L41" s="60" t="s">
         <v>120</v>
       </c>
-      <c r="M41" s="62" t="s">
+      <c r="M41" s="60" t="s">
         <v>119</v>
       </c>
-      <c r="N41" s="62" t="s">
+      <c r="N41" s="60" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="42" spans="1:14">
       <c r="A42" s="8" t="s">
         <v>114</v>
       </c>
-      <c r="B42" s="65">
+      <c r="B42" s="63">
         <v>773</v>
       </c>
-      <c r="C42" s="65">
+      <c r="C42" s="63">
         <v>588</v>
       </c>
-      <c r="D42" s="65">
+      <c r="D42" s="63">
         <v>621</v>
       </c>
-      <c r="E42" s="65">
+      <c r="E42" s="63">
         <v>555</v>
       </c>
-      <c r="F42" s="65">
+      <c r="F42" s="63">
         <v>594</v>
       </c>
-      <c r="G42" s="65">
+      <c r="G42" s="63">
         <v>2481</v>
       </c>
-      <c r="H42" s="65">
+      <c r="H42" s="63">
         <v>2008</v>
       </c>
-      <c r="I42" s="65">
+      <c r="I42" s="63">
         <v>744</v>
       </c>
-      <c r="J42" s="65">
+      <c r="J42" s="63">
         <v>669</v>
       </c>
-      <c r="K42" s="65">
+      <c r="K42" s="63">
         <v>911</v>
       </c>
-      <c r="L42" s="65">
+      <c r="L42" s="63">
         <v>717</v>
       </c>
-      <c r="M42" s="65">
+      <c r="M42" s="63">
         <v>786</v>
       </c>
-      <c r="N42" s="52">
+      <c r="N42" s="50">
         <v>11447</v>
       </c>
     </row>
     <row r="43" spans="1:14">
       <c r="A43" s="8" t="s">
         <v>150</v>
       </c>
-      <c r="B43" s="65">
+      <c r="B43" s="63">
         <v>732</v>
       </c>
-      <c r="C43" s="65">
+      <c r="C43" s="63">
         <v>684</v>
       </c>
-      <c r="D43" s="65">
+      <c r="D43" s="63">
         <v>548</v>
       </c>
-      <c r="E43" s="65">
+      <c r="E43" s="63">
         <v>558</v>
       </c>
-      <c r="F43" s="65">
+      <c r="F43" s="63">
         <v>579</v>
       </c>
-      <c r="G43" s="65">
+      <c r="G43" s="63">
         <v>2353</v>
       </c>
-      <c r="H43" s="65">
+      <c r="H43" s="63">
         <v>2096</v>
       </c>
-      <c r="I43" s="65">
+      <c r="I43" s="63">
         <v>1074</v>
       </c>
-      <c r="J43" s="65">
+      <c r="J43" s="63">
         <v>817</v>
       </c>
-      <c r="K43" s="65">
+      <c r="K43" s="63">
         <v>916</v>
       </c>
-      <c r="L43" s="65">
+      <c r="L43" s="63">
         <v>980</v>
       </c>
-      <c r="M43" s="65">
+      <c r="M43" s="63">
         <v>761</v>
       </c>
-      <c r="N43" s="52">
+      <c r="N43" s="50">
         <v>12098</v>
       </c>
     </row>
     <row r="44" spans="1:14">
       <c r="A44" s="8" t="s">
         <v>156</v>
       </c>
-      <c r="B44" s="65">
+      <c r="B44" s="63">
         <v>852</v>
       </c>
-      <c r="C44" s="65">
+      <c r="C44" s="63">
         <v>621</v>
       </c>
-      <c r="D44" s="65">
+      <c r="D44" s="63">
         <v>653</v>
       </c>
-      <c r="E44" s="65">
+      <c r="E44" s="63">
         <v>594</v>
       </c>
-      <c r="F44" s="65">
+      <c r="F44" s="63">
         <v>663</v>
       </c>
-      <c r="G44" s="65">
+      <c r="G44" s="63">
         <v>2210</v>
       </c>
-      <c r="H44" s="65">
+      <c r="H44" s="63">
         <v>2243</v>
       </c>
-      <c r="I44" s="65">
+      <c r="I44" s="63">
         <v>905</v>
       </c>
-      <c r="J44" s="65">
+      <c r="J44" s="63">
         <v>757</v>
       </c>
-      <c r="K44" s="65">
+      <c r="K44" s="63">
         <v>963</v>
       </c>
-      <c r="L44" s="65">
+      <c r="L44" s="63">
         <v>1041</v>
       </c>
-      <c r="M44" s="65">
+      <c r="M44" s="63">
         <v>792</v>
       </c>
-      <c r="N44" s="52">
+      <c r="N44" s="50">
         <v>12294</v>
       </c>
     </row>
     <row r="45" spans="1:14">
       <c r="A45" s="8" t="s">
         <v>163</v>
       </c>
-      <c r="B45" s="65">
+      <c r="B45" s="63">
         <v>883</v>
       </c>
-      <c r="C45" s="65">
+      <c r="C45" s="63">
         <v>607</v>
       </c>
-      <c r="D45" s="65">
+      <c r="D45" s="63">
         <v>581</v>
       </c>
-      <c r="E45" s="65">
+      <c r="E45" s="63">
         <v>569</v>
       </c>
-      <c r="F45" s="65">
+      <c r="F45" s="63">
         <v>706</v>
       </c>
-      <c r="G45" s="65">
+      <c r="G45" s="63">
         <v>1923</v>
       </c>
-      <c r="H45" s="65">
+      <c r="H45" s="63">
         <v>2325</v>
       </c>
-      <c r="I45" s="65">
+      <c r="I45" s="63">
         <v>842</v>
       </c>
-      <c r="J45" s="65">
+      <c r="J45" s="63">
         <v>707</v>
       </c>
-      <c r="K45" s="65">
+      <c r="K45" s="63">
         <v>918</v>
       </c>
-      <c r="L45" s="65">
+      <c r="L45" s="63">
         <v>913</v>
       </c>
-      <c r="M45" s="65">
+      <c r="M45" s="63">
         <v>771</v>
       </c>
-      <c r="N45" s="52">
+      <c r="N45" s="50">
         <v>11745</v>
       </c>
     </row>
     <row r="46" spans="1:14">
       <c r="A46" s="8" t="s">
+        <v>176</v>
+      </c>
+      <c r="B46" s="63">
+        <v>748</v>
+      </c>
+      <c r="C46" s="63">
+        <v>634</v>
+      </c>
+      <c r="D46" s="63">
+        <v>584</v>
+      </c>
+      <c r="E46" s="63">
+        <v>572</v>
+      </c>
+      <c r="F46" s="63">
+        <v>721</v>
+      </c>
+      <c r="G46" s="63">
+        <v>2016</v>
+      </c>
+      <c r="H46" s="63">
+        <v>2179</v>
+      </c>
+      <c r="I46" s="63">
+        <v>836</v>
+      </c>
+      <c r="J46" s="63">
+        <v>706</v>
+      </c>
+      <c r="K46" s="63">
+        <v>932</v>
+      </c>
+      <c r="L46" s="63">
+        <v>881</v>
+      </c>
+      <c r="M46" s="63">
+        <v>819</v>
+      </c>
+      <c r="N46" s="50">
+        <v>11628</v>
+      </c>
+    </row>
+    <row r="47" spans="1:14">
+      <c r="A47" s="115" t="s">
+        <v>202</v>
+      </c>
+      <c r="B47" s="42">
+        <v>826</v>
+      </c>
+      <c r="C47" s="42">
+        <v>601</v>
+      </c>
+      <c r="D47" s="42">
+        <v>557</v>
+      </c>
+      <c r="E47" s="42">
+        <v>533</v>
+      </c>
+      <c r="F47" s="42">
+        <v>658</v>
+      </c>
+      <c r="G47" s="42">
+        <v>1953</v>
+      </c>
+      <c r="H47" s="42">
+        <v>1993</v>
+      </c>
+      <c r="I47" s="42">
+        <v>732</v>
+      </c>
+      <c r="J47" s="42">
+        <v>730</v>
+      </c>
+      <c r="K47" s="42">
+        <v>893</v>
+      </c>
+      <c r="L47" s="66" t="s">
         <v>178</v>
       </c>
-      <c r="B46" s="65">
-[...80 lines deleted...]
-        <v>7853</v>
+      <c r="M47" s="66" t="s">
+        <v>178</v>
+      </c>
+      <c r="N47" s="67">
+        <v>9476</v>
       </c>
     </row>
     <row r="49" spans="1:14">
       <c r="A49" t="s">
         <v>130</v>
       </c>
-      <c r="N49" s="36" t="s">
+      <c r="N49" s="34" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="50" spans="1:14">
-      <c r="A50" s="62" t="s">
+      <c r="A50" s="60" t="s">
         <v>128</v>
       </c>
-      <c r="B50" s="62" t="s">
+      <c r="B50" s="60" t="s">
         <v>160</v>
       </c>
-      <c r="C50" s="62" t="s">
+      <c r="C50" s="60" t="s">
         <v>68</v>
       </c>
-      <c r="D50" s="62" t="s">
+      <c r="D50" s="60" t="s">
         <v>127</v>
       </c>
-      <c r="E50" s="62" t="s">
+      <c r="E50" s="60" t="s">
         <v>161</v>
       </c>
-      <c r="F50" s="62" t="s">
+      <c r="F50" s="60" t="s">
         <v>126</v>
       </c>
-      <c r="G50" s="62" t="s">
+      <c r="G50" s="60" t="s">
         <v>125</v>
       </c>
-      <c r="H50" s="62" t="s">
+      <c r="H50" s="60" t="s">
         <v>124</v>
       </c>
-      <c r="I50" s="62" t="s">
+      <c r="I50" s="60" t="s">
         <v>123</v>
       </c>
-      <c r="J50" s="62" t="s">
+      <c r="J50" s="60" t="s">
         <v>122</v>
       </c>
-      <c r="K50" s="62" t="s">
+      <c r="K50" s="60" t="s">
         <v>121</v>
       </c>
-      <c r="L50" s="62" t="s">
+      <c r="L50" s="60" t="s">
         <v>120</v>
       </c>
-      <c r="M50" s="62" t="s">
+      <c r="M50" s="60" t="s">
         <v>119</v>
       </c>
-      <c r="N50" s="62" t="s">
+      <c r="N50" s="60" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="51" spans="1:14">
       <c r="A51" s="8" t="s">
         <v>114</v>
       </c>
-      <c r="B51" s="65">
+      <c r="B51" s="63">
         <v>793</v>
       </c>
-      <c r="C51" s="65">
+      <c r="C51" s="63">
         <v>656</v>
       </c>
-      <c r="D51" s="65">
+      <c r="D51" s="63">
         <v>626</v>
       </c>
-      <c r="E51" s="65">
+      <c r="E51" s="63">
         <v>603</v>
       </c>
-      <c r="F51" s="65">
+      <c r="F51" s="63">
         <v>867</v>
       </c>
-      <c r="G51" s="65">
+      <c r="G51" s="63">
         <v>5255</v>
       </c>
-      <c r="H51" s="65">
+      <c r="H51" s="63">
         <v>1757</v>
       </c>
-      <c r="I51" s="65">
+      <c r="I51" s="63">
         <v>751</v>
       </c>
-      <c r="J51" s="65">
+      <c r="J51" s="63">
         <v>868</v>
       </c>
-      <c r="K51" s="65">
+      <c r="K51" s="63">
         <v>732</v>
       </c>
-      <c r="L51" s="65">
+      <c r="L51" s="63">
         <v>711</v>
       </c>
-      <c r="M51" s="65">
+      <c r="M51" s="63">
         <v>820</v>
       </c>
-      <c r="N51" s="52">
+      <c r="N51" s="50">
         <v>14439</v>
       </c>
     </row>
     <row r="52" spans="1:14">
       <c r="A52" s="8" t="s">
         <v>150</v>
       </c>
-      <c r="B52" s="65">
+      <c r="B52" s="63">
         <v>780</v>
       </c>
-      <c r="C52" s="65">
+      <c r="C52" s="63">
         <v>705</v>
       </c>
-      <c r="D52" s="65">
+      <c r="D52" s="63">
         <v>614</v>
       </c>
-      <c r="E52" s="65">
+      <c r="E52" s="63">
         <v>670</v>
       </c>
-      <c r="F52" s="65">
+      <c r="F52" s="63">
         <v>804</v>
       </c>
-      <c r="G52" s="65">
+      <c r="G52" s="63">
         <v>5113</v>
       </c>
-      <c r="H52" s="65">
+      <c r="H52" s="63">
         <v>1548</v>
       </c>
-      <c r="I52" s="65">
+      <c r="I52" s="63">
         <v>833</v>
       </c>
-      <c r="J52" s="65">
+      <c r="J52" s="63">
         <v>833</v>
       </c>
-      <c r="K52" s="65">
+      <c r="K52" s="63">
         <v>901</v>
       </c>
-      <c r="L52" s="65">
+      <c r="L52" s="63">
         <v>928</v>
       </c>
-      <c r="M52" s="65">
+      <c r="M52" s="63">
         <v>926</v>
       </c>
-      <c r="N52" s="52">
+      <c r="N52" s="50">
         <v>14655</v>
       </c>
     </row>
     <row r="53" spans="1:14">
       <c r="A53" s="8" t="s">
         <v>156</v>
       </c>
-      <c r="B53" s="65">
+      <c r="B53" s="63">
         <v>747</v>
       </c>
-      <c r="C53" s="65">
+      <c r="C53" s="63">
         <v>732</v>
       </c>
-      <c r="D53" s="65">
+      <c r="D53" s="63">
         <v>780</v>
       </c>
-      <c r="E53" s="65">
+      <c r="E53" s="63">
         <v>810</v>
       </c>
-      <c r="F53" s="65">
+      <c r="F53" s="63">
         <v>955</v>
       </c>
-      <c r="G53" s="65">
+      <c r="G53" s="63">
         <v>5078</v>
       </c>
-      <c r="H53" s="65">
+      <c r="H53" s="63">
         <v>1529</v>
       </c>
-      <c r="I53" s="65">
+      <c r="I53" s="63">
         <v>824</v>
       </c>
-      <c r="J53" s="65">
+      <c r="J53" s="63">
         <v>813</v>
       </c>
-      <c r="K53" s="65">
+      <c r="K53" s="63">
         <v>785</v>
       </c>
-      <c r="L53" s="65">
+      <c r="L53" s="63">
         <v>911</v>
       </c>
-      <c r="M53" s="65">
+      <c r="M53" s="63">
         <v>822</v>
       </c>
-      <c r="N53" s="52">
+      <c r="N53" s="50">
         <v>14786</v>
       </c>
     </row>
     <row r="54" spans="1:14">
       <c r="A54" s="8" t="s">
         <v>163</v>
       </c>
-      <c r="B54" s="65">
+      <c r="B54" s="63">
         <v>741</v>
       </c>
-      <c r="C54" s="65">
+      <c r="C54" s="63">
         <v>659</v>
       </c>
-      <c r="D54" s="65">
+      <c r="D54" s="63">
         <v>831</v>
       </c>
-      <c r="E54" s="65">
+      <c r="E54" s="63">
         <v>797</v>
       </c>
-      <c r="F54" s="65">
+      <c r="F54" s="63">
         <v>871</v>
       </c>
-      <c r="G54" s="65">
+      <c r="G54" s="63">
         <v>5032</v>
       </c>
-      <c r="H54" s="65">
+      <c r="H54" s="63">
         <v>1663</v>
       </c>
-      <c r="I54" s="65">
+      <c r="I54" s="63">
         <v>839</v>
       </c>
-      <c r="J54" s="65">
+      <c r="J54" s="63">
         <v>719</v>
       </c>
-      <c r="K54" s="65">
+      <c r="K54" s="63">
         <v>1075</v>
       </c>
-      <c r="L54" s="65">
+      <c r="L54" s="63">
         <v>778</v>
       </c>
-      <c r="M54" s="65">
+      <c r="M54" s="63">
         <v>779</v>
       </c>
-      <c r="N54" s="52">
+      <c r="N54" s="50">
         <v>14784</v>
       </c>
     </row>
     <row r="55" spans="1:14">
       <c r="A55" s="8" t="s">
+        <v>176</v>
+      </c>
+      <c r="B55" s="63">
+        <v>717</v>
+      </c>
+      <c r="C55" s="63">
+        <v>579</v>
+      </c>
+      <c r="D55" s="63">
+        <v>799</v>
+      </c>
+      <c r="E55" s="63">
+        <v>682</v>
+      </c>
+      <c r="F55" s="63">
+        <v>903</v>
+      </c>
+      <c r="G55" s="63">
+        <v>5182</v>
+      </c>
+      <c r="H55" s="63">
+        <v>1543</v>
+      </c>
+      <c r="I55" s="63">
+        <v>904</v>
+      </c>
+      <c r="J55" s="63">
+        <v>892</v>
+      </c>
+      <c r="K55" s="63">
+        <v>1091</v>
+      </c>
+      <c r="L55" s="63">
+        <v>794</v>
+      </c>
+      <c r="M55" s="63">
+        <v>950</v>
+      </c>
+      <c r="N55" s="50">
+        <v>15036</v>
+      </c>
+    </row>
+    <row r="56" spans="1:14">
+      <c r="A56" s="115" t="s">
+        <v>202</v>
+      </c>
+      <c r="B56" s="42">
+        <v>730</v>
+      </c>
+      <c r="C56" s="42">
+        <v>637</v>
+      </c>
+      <c r="D56" s="42">
+        <v>799</v>
+      </c>
+      <c r="E56" s="42">
+        <v>785</v>
+      </c>
+      <c r="F56" s="42">
+        <v>972</v>
+      </c>
+      <c r="G56" s="42">
+        <v>5117</v>
+      </c>
+      <c r="H56" s="42">
+        <v>1666</v>
+      </c>
+      <c r="I56" s="42">
+        <v>812</v>
+      </c>
+      <c r="J56" s="42">
+        <v>855</v>
+      </c>
+      <c r="K56" s="42">
+        <v>1105</v>
+      </c>
+      <c r="L56" s="66" t="s">
         <v>178</v>
       </c>
-      <c r="B55" s="65">
-[...80 lines deleted...]
-        <v>11518</v>
+      <c r="M56" s="66" t="s">
+        <v>178</v>
+      </c>
+      <c r="N56" s="67">
+        <v>13478</v>
       </c>
     </row>
     <row r="58" spans="1:14">
       <c r="A58" t="s">
         <v>129</v>
       </c>
-      <c r="N58" s="36" t="s">
+      <c r="N58" s="34" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="59" spans="1:14">
-      <c r="A59" s="62" t="s">
+      <c r="A59" s="60" t="s">
         <v>128</v>
       </c>
-      <c r="B59" s="62" t="s">
+      <c r="B59" s="60" t="s">
         <v>160</v>
       </c>
-      <c r="C59" s="62" t="s">
+      <c r="C59" s="60" t="s">
         <v>68</v>
       </c>
-      <c r="D59" s="62" t="s">
+      <c r="D59" s="60" t="s">
         <v>127</v>
       </c>
-      <c r="E59" s="62" t="s">
+      <c r="E59" s="60" t="s">
         <v>161</v>
       </c>
-      <c r="F59" s="62" t="s">
+      <c r="F59" s="60" t="s">
         <v>126</v>
       </c>
-      <c r="G59" s="62" t="s">
+      <c r="G59" s="60" t="s">
         <v>125</v>
       </c>
-      <c r="H59" s="62" t="s">
+      <c r="H59" s="60" t="s">
         <v>124</v>
       </c>
-      <c r="I59" s="62" t="s">
+      <c r="I59" s="60" t="s">
         <v>123</v>
       </c>
-      <c r="J59" s="62" t="s">
+      <c r="J59" s="60" t="s">
         <v>122</v>
       </c>
-      <c r="K59" s="62" t="s">
+      <c r="K59" s="60" t="s">
         <v>121</v>
       </c>
-      <c r="L59" s="62" t="s">
+      <c r="L59" s="60" t="s">
         <v>120</v>
       </c>
-      <c r="M59" s="62" t="s">
+      <c r="M59" s="60" t="s">
         <v>119</v>
       </c>
-      <c r="N59" s="62" t="s">
+      <c r="N59" s="60" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="60" spans="1:14">
       <c r="A60" s="8" t="s">
         <v>114</v>
       </c>
-      <c r="B60" s="65">
+      <c r="B60" s="63">
         <v>-20</v>
       </c>
-      <c r="C60" s="65">
+      <c r="C60" s="63">
         <v>-68</v>
       </c>
-      <c r="D60" s="65">
+      <c r="D60" s="63">
         <v>-5</v>
       </c>
-      <c r="E60" s="65">
+      <c r="E60" s="63">
         <v>-48</v>
       </c>
-      <c r="F60" s="65">
+      <c r="F60" s="63">
         <v>-273</v>
       </c>
-      <c r="G60" s="65">
+      <c r="G60" s="63">
         <v>-2774</v>
       </c>
-      <c r="H60" s="65">
+      <c r="H60" s="63">
         <v>251</v>
       </c>
-      <c r="I60" s="65">
+      <c r="I60" s="63">
         <v>-7</v>
       </c>
-      <c r="J60" s="65">
+      <c r="J60" s="63">
         <v>-199</v>
       </c>
-      <c r="K60" s="65">
+      <c r="K60" s="63">
         <v>179</v>
       </c>
-      <c r="L60" s="65">
+      <c r="L60" s="63">
         <v>6</v>
       </c>
-      <c r="M60" s="65">
+      <c r="M60" s="63">
         <v>-34</v>
       </c>
-      <c r="N60" s="52">
+      <c r="N60" s="50">
         <v>-2992</v>
       </c>
     </row>
     <row r="61" spans="1:14">
       <c r="A61" s="8" t="s">
         <v>150</v>
       </c>
-      <c r="B61" s="65">
+      <c r="B61" s="63">
         <v>-48</v>
       </c>
-      <c r="C61" s="65">
+      <c r="C61" s="63">
         <v>-21</v>
       </c>
-      <c r="D61" s="65">
+      <c r="D61" s="63">
         <v>-66</v>
       </c>
-      <c r="E61" s="65">
+      <c r="E61" s="63">
         <v>-112</v>
       </c>
-      <c r="F61" s="65">
+      <c r="F61" s="63">
         <v>-225</v>
       </c>
-      <c r="G61" s="65">
+      <c r="G61" s="63">
         <v>-2760</v>
       </c>
-      <c r="H61" s="65">
+      <c r="H61" s="63">
         <v>548</v>
       </c>
-      <c r="I61" s="65">
+      <c r="I61" s="63">
         <v>241</v>
       </c>
-      <c r="J61" s="65">
+      <c r="J61" s="63">
         <v>-16</v>
       </c>
-      <c r="K61" s="65">
+      <c r="K61" s="63">
         <v>15</v>
       </c>
-      <c r="L61" s="65">
+      <c r="L61" s="63">
         <v>52</v>
       </c>
-      <c r="M61" s="65">
+      <c r="M61" s="63">
         <v>-165</v>
       </c>
-      <c r="N61" s="52">
+      <c r="N61" s="50">
         <v>-2557</v>
       </c>
     </row>
     <row r="62" spans="1:14">
       <c r="A62" s="8" t="s">
         <v>156</v>
       </c>
-      <c r="B62" s="65">
+      <c r="B62" s="63">
         <v>105</v>
       </c>
-      <c r="C62" s="65">
+      <c r="C62" s="63">
         <v>-111</v>
       </c>
-      <c r="D62" s="65">
+      <c r="D62" s="63">
         <v>-127</v>
       </c>
-      <c r="E62" s="65">
+      <c r="E62" s="63">
         <v>-216</v>
       </c>
-      <c r="F62" s="65">
+      <c r="F62" s="63">
         <v>-292</v>
       </c>
-      <c r="G62" s="65">
+      <c r="G62" s="63">
         <v>-2868</v>
       </c>
-      <c r="H62" s="65">
+      <c r="H62" s="63">
         <v>714</v>
       </c>
-      <c r="I62" s="65">
+      <c r="I62" s="63">
         <v>81</v>
       </c>
-      <c r="J62" s="65">
+      <c r="J62" s="63">
         <v>-56</v>
       </c>
-      <c r="K62" s="65">
+      <c r="K62" s="63">
         <v>178</v>
       </c>
-      <c r="L62" s="65">
+      <c r="L62" s="63">
         <v>130</v>
       </c>
-      <c r="M62" s="65">
+      <c r="M62" s="63">
         <v>-30</v>
       </c>
-      <c r="N62" s="52">
+      <c r="N62" s="50">
         <v>-2492</v>
       </c>
     </row>
     <row r="63" spans="1:14">
       <c r="A63" s="8" t="s">
         <v>163</v>
       </c>
-      <c r="B63" s="65">
+      <c r="B63" s="63">
         <v>142</v>
       </c>
-      <c r="C63" s="65">
+      <c r="C63" s="63">
         <v>-52</v>
       </c>
-      <c r="D63" s="65">
+      <c r="D63" s="63">
         <v>-250</v>
       </c>
-      <c r="E63" s="65">
+      <c r="E63" s="63">
         <v>-228</v>
       </c>
-      <c r="F63" s="65">
+      <c r="F63" s="63">
         <v>-165</v>
       </c>
-      <c r="G63" s="65">
+      <c r="G63" s="63">
         <v>-3109</v>
       </c>
-      <c r="H63" s="65">
+      <c r="H63" s="63">
         <v>662</v>
       </c>
-      <c r="I63" s="65">
+      <c r="I63" s="63">
         <v>3</v>
       </c>
-      <c r="J63" s="65">
+      <c r="J63" s="63">
         <v>-12</v>
       </c>
-      <c r="K63" s="65">
+      <c r="K63" s="63">
         <v>-157</v>
       </c>
-      <c r="L63" s="65">
+      <c r="L63" s="63">
         <v>135</v>
       </c>
-      <c r="M63" s="65">
+      <c r="M63" s="63">
         <v>-8</v>
       </c>
-      <c r="N63" s="52">
+      <c r="N63" s="50">
         <v>-3039</v>
       </c>
     </row>
     <row r="64" spans="1:14">
       <c r="A64" s="8" t="s">
+        <v>176</v>
+      </c>
+      <c r="B64" s="63">
+        <v>31</v>
+      </c>
+      <c r="C64" s="63">
+        <v>55</v>
+      </c>
+      <c r="D64" s="63">
+        <v>-215</v>
+      </c>
+      <c r="E64" s="63">
+        <v>-110</v>
+      </c>
+      <c r="F64" s="63">
+        <v>-182</v>
+      </c>
+      <c r="G64" s="63">
+        <v>-3166</v>
+      </c>
+      <c r="H64" s="63">
+        <v>636</v>
+      </c>
+      <c r="I64" s="63">
+        <v>-68</v>
+      </c>
+      <c r="J64" s="63">
+        <v>-186</v>
+      </c>
+      <c r="K64" s="63">
+        <v>-159</v>
+      </c>
+      <c r="L64" s="63">
+        <v>87</v>
+      </c>
+      <c r="M64" s="63">
+        <v>-131</v>
+      </c>
+      <c r="N64" s="50">
+        <v>-3408</v>
+      </c>
+    </row>
+    <row r="65" spans="1:14">
+      <c r="A65" s="115" t="s">
+        <v>202</v>
+      </c>
+      <c r="B65" s="42">
+        <v>96</v>
+      </c>
+      <c r="C65" s="42">
+        <v>-36</v>
+      </c>
+      <c r="D65" s="42">
+        <v>-242</v>
+      </c>
+      <c r="E65" s="42">
+        <v>-252</v>
+      </c>
+      <c r="F65" s="42">
+        <v>-314</v>
+      </c>
+      <c r="G65" s="42">
+        <v>-3164</v>
+      </c>
+      <c r="H65" s="42">
+        <v>327</v>
+      </c>
+      <c r="I65" s="42">
+        <v>-80</v>
+      </c>
+      <c r="J65" s="42">
+        <v>-125</v>
+      </c>
+      <c r="K65" s="42">
+        <v>-212</v>
+      </c>
+      <c r="L65" s="42" t="s">
         <v>178</v>
       </c>
-      <c r="B64" s="65">
-[...80 lines deleted...]
-        <v>-3665</v>
+      <c r="M65" s="42" t="s">
+        <v>178</v>
+      </c>
+      <c r="N65" s="67">
+        <v>-4002</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="61" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;L&amp;"ＭＳ Ｐゴシック,標準"&amp;12&amp;F</oddHeader>
     <oddFooter>&amp;P / &amp;N ページ</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0700-000000000000}">
   <sheetPr>
     <tabColor rgb="FF92D050"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:G40"/>
+  <dimension ref="A1:F40"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="18" customHeight="1"/>
   <cols>
-    <col min="1" max="6" width="10.625" style="70" customWidth="1"/>
+    <col min="1" max="6" width="10.625" customWidth="1"/>
     <col min="7" max="7" width="9" customWidth="1"/>
-    <col min="8" max="16384" width="9" style="70"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="18" customHeight="1">
-      <c r="A1" s="93" t="s">
+      <c r="A1" s="90" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="2" spans="1:6" ht="18" customHeight="1">
-      <c r="E2" s="36" t="s">
+      <c r="E2" s="34" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="3" spans="1:6" ht="18" customHeight="1">
-      <c r="A3" s="71" t="s">
+      <c r="A3" s="68" t="s">
         <v>109</v>
       </c>
-      <c r="B3" s="94" t="s">
+      <c r="B3" s="91" t="s">
         <v>152</v>
       </c>
-      <c r="C3" s="95" t="s">
+      <c r="C3" s="92" t="s">
         <v>153</v>
       </c>
-      <c r="D3" s="95" t="s">
+      <c r="D3" s="92" t="s">
         <v>151</v>
       </c>
-      <c r="E3" s="71" t="s">
+      <c r="E3" s="68" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="4" spans="1:6" ht="18" customHeight="1">
-      <c r="A4" s="72"/>
-      <c r="B4" s="72" t="s">
+      <c r="A4" s="69"/>
+      <c r="B4" s="69" t="s">
         <v>137</v>
       </c>
-      <c r="C4" s="72" t="s">
+      <c r="C4" s="69" t="s">
         <v>137</v>
       </c>
-      <c r="D4" s="72" t="s">
+      <c r="D4" s="69" t="s">
         <v>137</v>
       </c>
-      <c r="E4" s="72"/>
+      <c r="E4" s="69"/>
     </row>
     <row r="5" spans="1:6" ht="18" customHeight="1">
-      <c r="A5" s="73" t="s">
+      <c r="A5" s="70" t="s">
         <v>136</v>
       </c>
-      <c r="B5" s="120">
+      <c r="B5" s="116">
         <v>2</v>
       </c>
-      <c r="C5" s="120">
-[...2 lines deleted...]
-      <c r="D5" s="120">
+      <c r="C5" s="116">
+        <v>22</v>
+      </c>
+      <c r="D5" s="116">
+        <v>1</v>
+      </c>
+      <c r="E5" s="75">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6" ht="18" customHeight="1">
+      <c r="A6" s="71" t="s">
+        <v>20</v>
+      </c>
+      <c r="B6" s="117">
         <v>0</v>
       </c>
-      <c r="E5" s="78">
+      <c r="C6" s="117">
         <v>25</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B6" s="121">
+      <c r="D6" s="117">
         <v>0</v>
       </c>
-      <c r="C6" s="121">
-[...2 lines deleted...]
-      <c r="D6" s="121">
+      <c r="E6" s="76">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" ht="18" customHeight="1">
+      <c r="A7" s="72" t="s">
+        <v>26</v>
+      </c>
+      <c r="B7" s="118">
+        <v>11</v>
+      </c>
+      <c r="C7" s="118">
+        <v>12</v>
+      </c>
+      <c r="D7" s="118">
+        <v>2</v>
+      </c>
+      <c r="E7" s="77">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" ht="18" customHeight="1">
+      <c r="A9" s="73" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" ht="18" customHeight="1">
+      <c r="A10" s="74" t="s">
+        <v>167</v>
+      </c>
+      <c r="B10" s="74" t="s">
+        <v>168</v>
+      </c>
+      <c r="C10" s="134" t="s">
+        <v>169</v>
+      </c>
+      <c r="D10" s="135" t="s">
+        <v>167</v>
+      </c>
+      <c r="E10" s="74" t="s">
+        <v>170</v>
+      </c>
+      <c r="F10" s="74" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" ht="18" customHeight="1">
+      <c r="A11" s="95">
         <v>1</v>
       </c>
-      <c r="E6" s="79">
-[...7 lines deleted...]
-      <c r="B7" s="122">
+      <c r="B11" s="96" t="s">
+        <v>55</v>
+      </c>
+      <c r="C11" s="97">
+        <v>4</v>
+      </c>
+      <c r="D11" s="98">
+        <v>1</v>
+      </c>
+      <c r="E11" s="96" t="s">
+        <v>83</v>
+      </c>
+      <c r="F11" s="99">
+        <v>337</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" ht="18" customHeight="1">
+      <c r="A12" s="100">
+        <v>2</v>
+      </c>
+      <c r="B12" s="101" t="s">
+        <v>64</v>
+      </c>
+      <c r="C12" s="102">
+        <v>2</v>
+      </c>
+      <c r="D12" s="103">
+        <v>2</v>
+      </c>
+      <c r="E12" s="104" t="s">
+        <v>77</v>
+      </c>
+      <c r="F12" s="105">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" ht="18" customHeight="1">
+      <c r="A13" s="100" t="s">
+        <v>178</v>
+      </c>
+      <c r="B13" s="101" t="s">
+        <v>178</v>
+      </c>
+      <c r="C13" s="102" t="s">
+        <v>178</v>
+      </c>
+      <c r="D13" s="103">
+        <v>3</v>
+      </c>
+      <c r="E13" s="104" t="s">
+        <v>81</v>
+      </c>
+      <c r="F13" s="105">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" ht="18" customHeight="1">
+      <c r="A14" s="100" t="s">
+        <v>178</v>
+      </c>
+      <c r="B14" s="101" t="s">
+        <v>178</v>
+      </c>
+      <c r="C14" s="102" t="s">
+        <v>178</v>
+      </c>
+      <c r="D14" s="103">
+        <v>4</v>
+      </c>
+      <c r="E14" s="104" t="s">
+        <v>80</v>
+      </c>
+      <c r="F14" s="105">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" ht="18" customHeight="1">
+      <c r="A15" s="100" t="s">
+        <v>178</v>
+      </c>
+      <c r="B15" s="101" t="s">
+        <v>178</v>
+      </c>
+      <c r="C15" s="102" t="s">
+        <v>178</v>
+      </c>
+      <c r="D15" s="103">
+        <v>5</v>
+      </c>
+      <c r="E15" s="104" t="s">
+        <v>54</v>
+      </c>
+      <c r="F15" s="105">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" ht="18" customHeight="1">
+      <c r="A16" s="100" t="s">
+        <v>178</v>
+      </c>
+      <c r="B16" s="101" t="s">
+        <v>178</v>
+      </c>
+      <c r="C16" s="102" t="s">
+        <v>178</v>
+      </c>
+      <c r="D16" s="103" t="s">
+        <v>178</v>
+      </c>
+      <c r="E16" s="104" t="s">
+        <v>178</v>
+      </c>
+      <c r="F16" s="105" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6" ht="18" customHeight="1">
+      <c r="A17" s="100" t="s">
+        <v>178</v>
+      </c>
+      <c r="B17" s="101" t="s">
+        <v>178</v>
+      </c>
+      <c r="C17" s="102" t="s">
+        <v>178</v>
+      </c>
+      <c r="D17" s="103" t="s">
+        <v>178</v>
+      </c>
+      <c r="E17" s="101" t="s">
+        <v>178</v>
+      </c>
+      <c r="F17" s="105" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6" ht="18" customHeight="1">
+      <c r="A18" s="106" t="s">
+        <v>178</v>
+      </c>
+      <c r="B18" s="107" t="s">
+        <v>178</v>
+      </c>
+      <c r="C18" s="108" t="s">
+        <v>178</v>
+      </c>
+      <c r="D18" s="109" t="s">
+        <v>178</v>
+      </c>
+      <c r="E18" s="107" t="s">
+        <v>178</v>
+      </c>
+      <c r="F18" s="110" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6" ht="18" customHeight="1">
+      <c r="A20" s="73" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6" ht="18" customHeight="1">
+      <c r="A21" s="74" t="s">
+        <v>167</v>
+      </c>
+      <c r="B21" s="74" t="s">
+        <v>168</v>
+      </c>
+      <c r="C21" s="74" t="s">
+        <v>169</v>
+      </c>
+      <c r="D21" s="135" t="s">
+        <v>167</v>
+      </c>
+      <c r="E21" s="74" t="s">
+        <v>170</v>
+      </c>
+      <c r="F21" s="74" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6" ht="18" customHeight="1">
+      <c r="A22" s="70" t="s">
+        <v>178</v>
+      </c>
+      <c r="B22" s="78" t="s">
+        <v>178</v>
+      </c>
+      <c r="C22" s="70" t="s">
+        <v>178</v>
+      </c>
+      <c r="D22" s="98">
+        <v>1</v>
+      </c>
+      <c r="E22" s="96" t="s">
+        <v>83</v>
+      </c>
+      <c r="F22" s="99">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6" ht="18" customHeight="1">
+      <c r="A23" s="71" t="s">
+        <v>178</v>
+      </c>
+      <c r="B23" s="79" t="s">
+        <v>178</v>
+      </c>
+      <c r="C23" s="71" t="s">
+        <v>178</v>
+      </c>
+      <c r="D23" s="103">
+        <v>2</v>
+      </c>
+      <c r="E23" s="104" t="s">
+        <v>81</v>
+      </c>
+      <c r="F23" s="105">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6" ht="18" customHeight="1">
+      <c r="A24" s="71" t="s">
+        <v>178</v>
+      </c>
+      <c r="B24" s="79" t="s">
+        <v>178</v>
+      </c>
+      <c r="C24" s="71" t="s">
+        <v>178</v>
+      </c>
+      <c r="D24" s="103">
+        <v>3</v>
+      </c>
+      <c r="E24" s="104" t="s">
+        <v>54</v>
+      </c>
+      <c r="F24" s="105">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6" ht="18" customHeight="1">
+      <c r="A25" s="71" t="s">
+        <v>178</v>
+      </c>
+      <c r="B25" s="79" t="s">
+        <v>178</v>
+      </c>
+      <c r="C25" s="71" t="s">
+        <v>178</v>
+      </c>
+      <c r="D25" s="103">
+        <v>4</v>
+      </c>
+      <c r="E25" s="104" t="s">
+        <v>77</v>
+      </c>
+      <c r="F25" s="105">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6" ht="18" customHeight="1">
+      <c r="A26" s="71" t="s">
+        <v>178</v>
+      </c>
+      <c r="B26" s="79" t="s">
+        <v>178</v>
+      </c>
+      <c r="C26" s="71" t="s">
+        <v>178</v>
+      </c>
+      <c r="D26" s="103">
+        <v>5</v>
+      </c>
+      <c r="E26" s="104" t="s">
+        <v>80</v>
+      </c>
+      <c r="F26" s="105">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6" ht="18" customHeight="1">
+      <c r="A27" s="71" t="s">
+        <v>178</v>
+      </c>
+      <c r="B27" s="79" t="s">
+        <v>178</v>
+      </c>
+      <c r="C27" s="71" t="s">
+        <v>178</v>
+      </c>
+      <c r="D27" s="103" t="s">
+        <v>178</v>
+      </c>
+      <c r="E27" s="101" t="s">
+        <v>178</v>
+      </c>
+      <c r="F27" s="105" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="28" spans="1:6" ht="18" customHeight="1">
+      <c r="A28" s="71" t="s">
+        <v>178</v>
+      </c>
+      <c r="B28" s="79" t="s">
+        <v>178</v>
+      </c>
+      <c r="C28" s="71" t="s">
+        <v>178</v>
+      </c>
+      <c r="D28" s="103" t="s">
+        <v>178</v>
+      </c>
+      <c r="E28" s="101" t="s">
+        <v>178</v>
+      </c>
+      <c r="F28" s="105" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="29" spans="1:6" ht="18" customHeight="1">
+      <c r="A29" s="72" t="s">
+        <v>178</v>
+      </c>
+      <c r="B29" s="80" t="s">
+        <v>178</v>
+      </c>
+      <c r="C29" s="72" t="s">
+        <v>178</v>
+      </c>
+      <c r="D29" s="109" t="s">
+        <v>178</v>
+      </c>
+      <c r="E29" s="107" t="s">
+        <v>178</v>
+      </c>
+      <c r="F29" s="110" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="31" spans="1:6" ht="18" customHeight="1">
+      <c r="A31" s="73" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="32" spans="1:6" ht="18" customHeight="1">
+      <c r="A32" s="74" t="s">
+        <v>167</v>
+      </c>
+      <c r="B32" s="74" t="s">
+        <v>168</v>
+      </c>
+      <c r="C32" s="74" t="s">
+        <v>169</v>
+      </c>
+      <c r="D32" s="135" t="s">
+        <v>167</v>
+      </c>
+      <c r="E32" s="74" t="s">
+        <v>170</v>
+      </c>
+      <c r="F32" s="74" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="33" spans="1:6" ht="18" customHeight="1">
+      <c r="A33" s="95">
+        <v>1</v>
+      </c>
+      <c r="B33" s="96" t="s">
+        <v>52</v>
+      </c>
+      <c r="C33" s="97">
+        <v>16</v>
+      </c>
+      <c r="D33" s="98">
+        <v>1</v>
+      </c>
+      <c r="E33" s="96" t="s">
+        <v>83</v>
+      </c>
+      <c r="F33" s="99">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="34" spans="1:6" ht="18" customHeight="1">
+      <c r="A34" s="100">
+        <v>2</v>
+      </c>
+      <c r="B34" s="101" t="s">
+        <v>51</v>
+      </c>
+      <c r="C34" s="102">
+        <v>11</v>
+      </c>
+      <c r="D34" s="103">
+        <v>2</v>
+      </c>
+      <c r="E34" s="104" t="s">
+        <v>77</v>
+      </c>
+      <c r="F34" s="105">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="35" spans="1:6" ht="18" customHeight="1">
+      <c r="A35" s="100">
+        <v>3</v>
+      </c>
+      <c r="B35" s="101" t="s">
+        <v>65</v>
+      </c>
+      <c r="C35" s="102">
         <v>10</v>
       </c>
-      <c r="C7" s="122">
-[...61 lines deleted...]
-      <c r="C12" s="105">
+      <c r="D35" s="103">
+        <v>3</v>
+      </c>
+      <c r="E35" s="104" t="s">
+        <v>9</v>
+      </c>
+      <c r="F35" s="105">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="36" spans="1:6" ht="18" customHeight="1">
+      <c r="A36" s="100">
         <v>4</v>
       </c>
-      <c r="D12" s="106">
-[...2 lines deleted...]
-      <c r="E12" s="107" t="s">
+      <c r="B36" s="101" t="s">
+        <v>82</v>
+      </c>
+      <c r="C36" s="102">
+        <v>9</v>
+      </c>
+      <c r="D36" s="103">
+        <v>4</v>
+      </c>
+      <c r="E36" s="104" t="s">
+        <v>75</v>
+      </c>
+      <c r="F36" s="105">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="37" spans="1:6" ht="18" customHeight="1">
+      <c r="A37" s="100">
+        <v>4</v>
+      </c>
+      <c r="B37" s="101" t="s">
         <v>81</v>
       </c>
-      <c r="F12" s="108">
-[...33 lines deleted...]
-      <c r="D14" s="106">
+      <c r="C37" s="102">
+        <v>9</v>
+      </c>
+      <c r="D37" s="103">
         <v>4</v>
       </c>
-      <c r="E14" s="107" t="s">
-[...292 lines deleted...]
-      <c r="B35" s="104" t="s">
+      <c r="E37" s="104" t="s">
         <v>36</v>
       </c>
-      <c r="C35" s="105">
-[...48 lines deleted...]
-      <c r="F37" s="108">
+      <c r="F37" s="105">
         <v>12</v>
       </c>
     </row>
     <row r="38" spans="1:6" ht="18" customHeight="1">
-      <c r="A38" s="103" t="s">
-[...15 lines deleted...]
-        <v>180</v>
+      <c r="A38" s="100" t="s">
+        <v>178</v>
+      </c>
+      <c r="B38" s="101" t="s">
+        <v>178</v>
+      </c>
+      <c r="C38" s="102" t="s">
+        <v>178</v>
+      </c>
+      <c r="D38" s="103" t="s">
+        <v>178</v>
+      </c>
+      <c r="E38" s="101" t="s">
+        <v>178</v>
+      </c>
+      <c r="F38" s="105" t="s">
+        <v>178</v>
       </c>
     </row>
     <row r="39" spans="1:6" ht="18" customHeight="1">
-      <c r="A39" s="103" t="s">
-[...15 lines deleted...]
-        <v>180</v>
+      <c r="A39" s="100" t="s">
+        <v>178</v>
+      </c>
+      <c r="B39" s="101" t="s">
+        <v>178</v>
+      </c>
+      <c r="C39" s="102" t="s">
+        <v>178</v>
+      </c>
+      <c r="D39" s="103" t="s">
+        <v>178</v>
+      </c>
+      <c r="E39" s="101" t="s">
+        <v>178</v>
+      </c>
+      <c r="F39" s="105" t="s">
+        <v>178</v>
       </c>
     </row>
     <row r="40" spans="1:6" ht="18" customHeight="1">
-      <c r="A40" s="109" t="s">
-[...15 lines deleted...]
-        <v>180</v>
+      <c r="A40" s="106" t="s">
+        <v>178</v>
+      </c>
+      <c r="B40" s="107" t="s">
+        <v>178</v>
+      </c>
+      <c r="C40" s="108" t="s">
+        <v>178</v>
+      </c>
+      <c r="D40" s="109" t="s">
+        <v>178</v>
+      </c>
+      <c r="E40" s="107" t="s">
+        <v>178</v>
+      </c>
+      <c r="F40" s="110" t="s">
+        <v>178</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;L&amp;"ＭＳ Ｐゴシック,標準"&amp;12&amp;F</oddHeader>
     <oddFooter>&amp;P / &amp;N ページ</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0800-000000000000}">
   <sheetPr>
     <tabColor rgb="FF92D050"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:L39"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="18.75"/>
   <cols>
     <col min="1" max="1" width="10.5" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12">
       <c r="A1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:12">
       <c r="A2" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="3" spans="1:12">
-      <c r="A3" s="84"/>
-      <c r="B3" s="50" t="s">
+      <c r="A3" s="81"/>
+      <c r="B3" s="48" t="s">
         <v>12</v>
       </c>
       <c r="C3" s="12" t="s">
         <v>17</v>
       </c>
       <c r="D3" s="12"/>
       <c r="E3" s="16"/>
       <c r="F3" s="25" t="s">
         <v>48</v>
       </c>
-      <c r="G3" s="50" t="s">
+      <c r="G3" s="48" t="s">
         <v>47</v>
       </c>
       <c r="H3" s="12" t="s">
         <v>148</v>
       </c>
-      <c r="I3" s="92"/>
+      <c r="I3" s="89"/>
       <c r="J3" s="12" t="s">
         <v>147</v>
       </c>
-      <c r="K3" s="92"/>
-      <c r="L3" s="34" t="s">
+      <c r="K3" s="89"/>
+      <c r="L3" s="32" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="4" spans="1:12">
-      <c r="A4" s="85" t="s">
+      <c r="A4" s="82" t="s">
         <v>109</v>
       </c>
       <c r="B4" s="8" t="s">
         <v>28</v>
       </c>
-      <c r="C4" s="50" t="s">
+      <c r="C4" s="48" t="s">
         <v>145</v>
       </c>
-      <c r="D4" s="50" t="s">
+      <c r="D4" s="48" t="s">
         <v>144</v>
       </c>
-      <c r="E4" s="50" t="s">
+      <c r="E4" s="48" t="s">
         <v>143</v>
       </c>
-      <c r="F4" s="32" t="s">
+      <c r="F4" s="26" t="s">
         <v>140</v>
       </c>
       <c r="G4" s="8" t="s">
         <v>140</v>
       </c>
-      <c r="H4" s="84" t="s">
+      <c r="H4" s="81" t="s">
         <v>142</v>
       </c>
-      <c r="I4" s="50" t="s">
+      <c r="I4" s="48" t="s">
         <v>141</v>
       </c>
       <c r="J4" s="25" t="s">
         <v>142</v>
       </c>
-      <c r="K4" s="50" t="s">
+      <c r="K4" s="48" t="s">
         <v>141</v>
       </c>
       <c r="L4" s="2" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="5" spans="1:12">
-      <c r="A5" s="87"/>
-[...10 lines deleted...]
-      <c r="L5" s="33" t="s">
+      <c r="A5" s="84"/>
+      <c r="B5" s="65"/>
+      <c r="C5" s="61"/>
+      <c r="D5" s="87"/>
+      <c r="E5" s="31"/>
+      <c r="F5" s="61"/>
+      <c r="G5" s="65"/>
+      <c r="H5" s="61"/>
+      <c r="I5" s="65"/>
+      <c r="J5" s="61"/>
+      <c r="K5" s="65"/>
+      <c r="L5" s="31" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="6" spans="1:12">
-      <c r="A6" s="86" t="s">
+      <c r="A6" s="83" t="s">
         <v>85</v>
       </c>
-      <c r="B6" s="123">
-[...17 lines deleted...]
-      <c r="H6" s="91" t="s">
+      <c r="B6" s="119">
+        <v>380319</v>
+      </c>
+      <c r="C6" s="119">
+        <v>863586</v>
+      </c>
+      <c r="D6" s="119">
+        <v>408858</v>
+      </c>
+      <c r="E6" s="119">
+        <v>454728</v>
+      </c>
+      <c r="F6" s="119">
+        <v>258</v>
+      </c>
+      <c r="G6" s="119">
+        <v>1213</v>
+      </c>
+      <c r="H6" s="88" t="s">
         <v>204</v>
       </c>
-      <c r="I6" s="123">
-[...2 lines deleted...]
-      <c r="J6" s="91" t="s">
+      <c r="I6" s="119">
+        <v>893</v>
+      </c>
+      <c r="J6" s="88" t="s">
         <v>204</v>
       </c>
-      <c r="K6" s="123">
-[...3 lines deleted...]
-        <v>-1101</v>
+      <c r="K6" s="119">
+        <v>1105</v>
+      </c>
+      <c r="L6" s="120">
+        <v>-1167</v>
       </c>
     </row>
     <row r="7" spans="1:12">
-      <c r="A7" s="88" t="s">
+      <c r="A7" s="85" t="s">
         <v>56</v>
       </c>
-      <c r="B7" s="125">
-[...30 lines deleted...]
-        <v>-957</v>
+      <c r="B7" s="121">
+        <v>350004</v>
+      </c>
+      <c r="C7" s="121">
+        <v>787832</v>
+      </c>
+      <c r="D7" s="121">
+        <v>373034</v>
+      </c>
+      <c r="E7" s="121">
+        <v>414798</v>
+      </c>
+      <c r="F7" s="121">
+        <v>249</v>
+      </c>
+      <c r="G7" s="121">
+        <v>1093</v>
+      </c>
+      <c r="H7" s="121">
+        <v>472</v>
+      </c>
+      <c r="I7" s="121">
+        <v>836</v>
+      </c>
+      <c r="J7" s="121">
+        <v>411</v>
+      </c>
+      <c r="K7" s="121">
+        <v>1055</v>
+      </c>
+      <c r="L7" s="120">
+        <v>-1002</v>
       </c>
     </row>
     <row r="8" spans="1:12">
-      <c r="A8" s="86" t="s">
+      <c r="A8" s="83" t="s">
         <v>84</v>
       </c>
-      <c r="B8" s="126">
-[...11 lines deleted...]
-      <c r="F8" s="126">
+      <c r="B8" s="122">
+        <v>30315</v>
+      </c>
+      <c r="C8" s="122">
+        <v>75899</v>
+      </c>
+      <c r="D8" s="122">
+        <v>35931</v>
+      </c>
+      <c r="E8" s="122">
+        <v>39968</v>
+      </c>
+      <c r="F8" s="122">
+        <v>9</v>
+      </c>
+      <c r="G8" s="122">
+        <v>120</v>
+      </c>
+      <c r="H8" s="122">
+        <v>47</v>
+      </c>
+      <c r="I8" s="122">
+        <v>57</v>
+      </c>
+      <c r="J8" s="122">
+        <v>80</v>
+      </c>
+      <c r="K8" s="122">
+        <v>50</v>
+      </c>
+      <c r="L8" s="123">
+        <v>-137</v>
+      </c>
+    </row>
+    <row r="9" spans="1:12">
+      <c r="A9" s="85" t="s">
+        <v>83</v>
+      </c>
+      <c r="B9" s="121">
+        <v>138211</v>
+      </c>
+      <c r="C9" s="121">
+        <v>289143</v>
+      </c>
+      <c r="D9" s="121">
+        <v>136642</v>
+      </c>
+      <c r="E9" s="121">
+        <v>152501</v>
+      </c>
+      <c r="F9" s="121">
+        <v>109</v>
+      </c>
+      <c r="G9" s="121">
+        <v>312</v>
+      </c>
+      <c r="H9" s="121">
+        <v>180</v>
+      </c>
+      <c r="I9" s="121">
+        <v>378</v>
+      </c>
+      <c r="J9" s="121">
+        <v>101</v>
+      </c>
+      <c r="K9" s="121">
+        <v>591</v>
+      </c>
+      <c r="L9" s="124">
+        <v>-337</v>
+      </c>
+    </row>
+    <row r="10" spans="1:12">
+      <c r="A10" s="85" t="s">
+        <v>82</v>
+      </c>
+      <c r="B10" s="121">
+        <v>20449</v>
+      </c>
+      <c r="C10" s="121">
+        <v>43923</v>
+      </c>
+      <c r="D10" s="121">
+        <v>20342</v>
+      </c>
+      <c r="E10" s="121">
+        <v>23581</v>
+      </c>
+      <c r="F10" s="121">
+        <v>13</v>
+      </c>
+      <c r="G10" s="121">
+        <v>83</v>
+      </c>
+      <c r="H10" s="121">
+        <v>30</v>
+      </c>
+      <c r="I10" s="121">
+        <v>54</v>
+      </c>
+      <c r="J10" s="121">
+        <v>27</v>
+      </c>
+      <c r="K10" s="121">
+        <v>48</v>
+      </c>
+      <c r="L10" s="124">
+        <v>-61</v>
+      </c>
+    </row>
+    <row r="11" spans="1:12">
+      <c r="A11" s="85" t="s">
+        <v>81</v>
+      </c>
+      <c r="B11" s="121">
+        <v>30384</v>
+      </c>
+      <c r="C11" s="121">
+        <v>75543</v>
+      </c>
+      <c r="D11" s="121">
+        <v>35708</v>
+      </c>
+      <c r="E11" s="121">
+        <v>39835</v>
+      </c>
+      <c r="F11" s="121">
+        <v>22</v>
+      </c>
+      <c r="G11" s="121">
+        <v>117</v>
+      </c>
+      <c r="H11" s="121">
+        <v>37</v>
+      </c>
+      <c r="I11" s="121">
+        <v>63</v>
+      </c>
+      <c r="J11" s="121">
+        <v>23</v>
+      </c>
+      <c r="K11" s="121">
+        <v>68</v>
+      </c>
+      <c r="L11" s="124">
+        <v>-86</v>
+      </c>
+    </row>
+    <row r="12" spans="1:12">
+      <c r="A12" s="85" t="s">
+        <v>80</v>
+      </c>
+      <c r="B12" s="121">
+        <v>27121</v>
+      </c>
+      <c r="C12" s="121">
+        <v>61617</v>
+      </c>
+      <c r="D12" s="121">
+        <v>29212</v>
+      </c>
+      <c r="E12" s="121">
+        <v>32405</v>
+      </c>
+      <c r="F12" s="121">
+        <v>20</v>
+      </c>
+      <c r="G12" s="121">
+        <v>92</v>
+      </c>
+      <c r="H12" s="121">
+        <v>37</v>
+      </c>
+      <c r="I12" s="121">
+        <v>74</v>
+      </c>
+      <c r="J12" s="121">
+        <v>36</v>
+      </c>
+      <c r="K12" s="121">
+        <v>82</v>
+      </c>
+      <c r="L12" s="124">
+        <v>-79</v>
+      </c>
+    </row>
+    <row r="13" spans="1:12">
+      <c r="A13" s="85" t="s">
+        <v>79</v>
+      </c>
+      <c r="B13" s="121">
+        <v>9632</v>
+      </c>
+      <c r="C13" s="121">
+        <v>21144</v>
+      </c>
+      <c r="D13" s="121">
+        <v>9988</v>
+      </c>
+      <c r="E13" s="121">
+        <v>11156</v>
+      </c>
+      <c r="F13" s="121">
+        <v>8</v>
+      </c>
+      <c r="G13" s="121">
+        <v>53</v>
+      </c>
+      <c r="H13" s="121">
+        <v>8</v>
+      </c>
+      <c r="I13" s="121">
+        <v>22</v>
+      </c>
+      <c r="J13" s="121">
+        <v>16</v>
+      </c>
+      <c r="K13" s="121">
+        <v>14</v>
+      </c>
+      <c r="L13" s="124">
+        <v>-45</v>
+      </c>
+    </row>
+    <row r="14" spans="1:12">
+      <c r="A14" s="85" t="s">
+        <v>78</v>
+      </c>
+      <c r="B14" s="121">
+        <v>16178</v>
+      </c>
+      <c r="C14" s="121">
+        <v>36488</v>
+      </c>
+      <c r="D14" s="121">
+        <v>17521</v>
+      </c>
+      <c r="E14" s="121">
+        <v>18967</v>
+      </c>
+      <c r="F14" s="121">
+        <v>8</v>
+      </c>
+      <c r="G14" s="121">
+        <v>56</v>
+      </c>
+      <c r="H14" s="121">
+        <v>11</v>
+      </c>
+      <c r="I14" s="121">
+        <v>31</v>
+      </c>
+      <c r="J14" s="121">
+        <v>22</v>
+      </c>
+      <c r="K14" s="121">
+        <v>25</v>
+      </c>
+      <c r="L14" s="124">
+        <v>-53</v>
+      </c>
+    </row>
+    <row r="15" spans="1:12">
+      <c r="A15" s="85" t="s">
+        <v>52</v>
+      </c>
+      <c r="B15" s="121">
+        <v>10326</v>
+      </c>
+      <c r="C15" s="121">
+        <v>25054</v>
+      </c>
+      <c r="D15" s="121">
+        <v>11889</v>
+      </c>
+      <c r="E15" s="121">
+        <v>13165</v>
+      </c>
+      <c r="F15" s="121">
+        <v>5</v>
+      </c>
+      <c r="G15" s="121">
+        <v>37</v>
+      </c>
+      <c r="H15" s="121">
+        <v>12</v>
+      </c>
+      <c r="I15" s="121">
+        <v>39</v>
+      </c>
+      <c r="J15" s="121">
         <v>10</v>
       </c>
-      <c r="G8" s="126">
-[...5 lines deleted...]
-      <c r="I8" s="126">
+      <c r="K15" s="121">
+        <v>25</v>
+      </c>
+      <c r="L15" s="124">
+        <v>-16</v>
+      </c>
+    </row>
+    <row r="16" spans="1:12">
+      <c r="A16" s="85" t="s">
+        <v>77</v>
+      </c>
+      <c r="B16" s="121">
+        <v>28386</v>
+      </c>
+      <c r="C16" s="121">
+        <v>67514</v>
+      </c>
+      <c r="D16" s="121">
+        <v>32806</v>
+      </c>
+      <c r="E16" s="121">
+        <v>34708</v>
+      </c>
+      <c r="F16" s="121">
+        <v>16</v>
+      </c>
+      <c r="G16" s="121">
+        <v>89</v>
+      </c>
+      <c r="H16" s="121">
+        <v>34</v>
+      </c>
+      <c r="I16" s="121">
+        <v>35</v>
+      </c>
+      <c r="J16" s="121">
+        <v>53</v>
+      </c>
+      <c r="K16" s="121">
+        <v>57</v>
+      </c>
+      <c r="L16" s="124">
+        <v>-114</v>
+      </c>
+    </row>
+    <row r="17" spans="1:12">
+      <c r="A17" s="85" t="s">
+        <v>76</v>
+      </c>
+      <c r="B17" s="121">
+        <v>12656</v>
+      </c>
+      <c r="C17" s="121">
+        <v>29960</v>
+      </c>
+      <c r="D17" s="121">
+        <v>14152</v>
+      </c>
+      <c r="E17" s="121">
+        <v>15808</v>
+      </c>
+      <c r="F17" s="121">
+        <v>6</v>
+      </c>
+      <c r="G17" s="121">
+        <v>40</v>
+      </c>
+      <c r="H17" s="121">
+        <v>45</v>
+      </c>
+      <c r="I17" s="121">
+        <v>29</v>
+      </c>
+      <c r="J17" s="121">
+        <v>40</v>
+      </c>
+      <c r="K17" s="121">
+        <v>45</v>
+      </c>
+      <c r="L17" s="124">
+        <v>-45</v>
+      </c>
+    </row>
+    <row r="18" spans="1:12">
+      <c r="A18" s="85" t="s">
+        <v>54</v>
+      </c>
+      <c r="B18" s="125">
+        <v>28230</v>
+      </c>
+      <c r="C18" s="125">
+        <v>69542</v>
+      </c>
+      <c r="D18" s="125">
+        <v>32654</v>
+      </c>
+      <c r="E18" s="125">
+        <v>36888</v>
+      </c>
+      <c r="F18" s="125">
+        <v>21</v>
+      </c>
+      <c r="G18" s="125">
+        <v>98</v>
+      </c>
+      <c r="H18" s="125">
+        <v>37</v>
+      </c>
+      <c r="I18" s="125">
+        <v>57</v>
+      </c>
+      <c r="J18" s="125">
+        <v>40</v>
+      </c>
+      <c r="K18" s="125">
+        <v>54</v>
+      </c>
+      <c r="L18" s="124">
+        <v>-77</v>
+      </c>
+    </row>
+    <row r="19" spans="1:12">
+      <c r="A19" s="85" t="s">
+        <v>75</v>
+      </c>
+      <c r="B19" s="125">
+        <v>10953</v>
+      </c>
+      <c r="C19" s="125">
+        <v>25855</v>
+      </c>
+      <c r="D19" s="125">
+        <v>12244</v>
+      </c>
+      <c r="E19" s="125">
+        <v>13611</v>
+      </c>
+      <c r="F19" s="125">
+        <v>5</v>
+      </c>
+      <c r="G19" s="125">
+        <v>39</v>
+      </c>
+      <c r="H19" s="125">
+        <v>13</v>
+      </c>
+      <c r="I19" s="125">
+        <v>10</v>
+      </c>
+      <c r="J19" s="125">
+        <v>24</v>
+      </c>
+      <c r="K19" s="125">
+        <v>11</v>
+      </c>
+      <c r="L19" s="124">
+        <v>-46</v>
+      </c>
+    </row>
+    <row r="20" spans="1:12">
+      <c r="A20" s="85" t="s">
+        <v>51</v>
+      </c>
+      <c r="B20" s="125">
+        <v>8652</v>
+      </c>
+      <c r="C20" s="125">
+        <v>20952</v>
+      </c>
+      <c r="D20" s="125">
+        <v>10147</v>
+      </c>
+      <c r="E20" s="125">
+        <v>10805</v>
+      </c>
+      <c r="F20" s="125">
+        <v>8</v>
+      </c>
+      <c r="G20" s="125">
+        <v>37</v>
+      </c>
+      <c r="H20" s="125">
+        <v>19</v>
+      </c>
+      <c r="I20" s="125">
+        <v>17</v>
+      </c>
+      <c r="J20" s="125">
+        <v>7</v>
+      </c>
+      <c r="K20" s="125">
+        <v>18</v>
+      </c>
+      <c r="L20" s="124">
+        <v>-18</v>
+      </c>
+    </row>
+    <row r="21" spans="1:12">
+      <c r="A21" s="85" t="s">
+        <v>74</v>
+      </c>
+      <c r="B21" s="121">
+        <v>8826</v>
+      </c>
+      <c r="C21" s="121">
+        <v>21097</v>
+      </c>
+      <c r="D21" s="121">
+        <v>9729</v>
+      </c>
+      <c r="E21" s="121">
+        <v>11368</v>
+      </c>
+      <c r="F21" s="121">
+        <v>8</v>
+      </c>
+      <c r="G21" s="121">
+        <v>40</v>
+      </c>
+      <c r="H21" s="121">
+        <v>9</v>
+      </c>
+      <c r="I21" s="121">
+        <v>27</v>
+      </c>
+      <c r="J21" s="121">
+        <v>12</v>
+      </c>
+      <c r="K21" s="121">
+        <v>17</v>
+      </c>
+      <c r="L21" s="124">
+        <v>-25</v>
+      </c>
+    </row>
+    <row r="22" spans="1:12">
+      <c r="A22" s="86" t="s">
+        <v>73</v>
+      </c>
+      <c r="B22" s="126">
+        <v>1869</v>
+      </c>
+      <c r="C22" s="126">
+        <v>4144</v>
+      </c>
+      <c r="D22" s="126">
+        <v>1961</v>
+      </c>
+      <c r="E22" s="126">
+        <v>2183</v>
+      </c>
+      <c r="F22" s="126">
+        <v>1</v>
+      </c>
+      <c r="G22" s="126">
+        <v>3</v>
+      </c>
+      <c r="H22" s="126">
+        <v>0</v>
+      </c>
+      <c r="I22" s="126">
+        <v>7</v>
+      </c>
+      <c r="J22" s="126">
+        <v>0</v>
+      </c>
+      <c r="K22" s="126">
+        <v>1</v>
+      </c>
+      <c r="L22" s="127">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="23" spans="1:12">
+      <c r="A23" s="85" t="s">
+        <v>55</v>
+      </c>
+      <c r="B23" s="128">
+        <v>1869</v>
+      </c>
+      <c r="C23" s="128">
+        <v>4144</v>
+      </c>
+      <c r="D23" s="128">
+        <v>1961</v>
+      </c>
+      <c r="E23" s="128">
+        <v>2183</v>
+      </c>
+      <c r="F23" s="128">
+        <v>1</v>
+      </c>
+      <c r="G23" s="128">
+        <v>3</v>
+      </c>
+      <c r="H23" s="128">
+        <v>0</v>
+      </c>
+      <c r="I23" s="128">
+        <v>7</v>
+      </c>
+      <c r="J23" s="128">
+        <v>0</v>
+      </c>
+      <c r="K23" s="128">
+        <v>1</v>
+      </c>
+      <c r="L23" s="129">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="24" spans="1:12">
+      <c r="A24" s="86" t="s">
+        <v>72</v>
+      </c>
+      <c r="B24" s="126">
+        <v>740</v>
+      </c>
+      <c r="C24" s="126">
+        <v>1623</v>
+      </c>
+      <c r="D24" s="126">
+        <v>801</v>
+      </c>
+      <c r="E24" s="126">
+        <v>822</v>
+      </c>
+      <c r="F24" s="126">
+        <v>0</v>
+      </c>
+      <c r="G24" s="126">
+        <v>8</v>
+      </c>
+      <c r="H24" s="126">
+        <v>3</v>
+      </c>
+      <c r="I24" s="126">
+        <v>1</v>
+      </c>
+      <c r="J24" s="126">
+        <v>2</v>
+      </c>
+      <c r="K24" s="126">
+        <v>1</v>
+      </c>
+      <c r="L24" s="127">
+        <v>-7</v>
+      </c>
+    </row>
+    <row r="25" spans="1:12">
+      <c r="A25" s="85" t="s">
+        <v>71</v>
+      </c>
+      <c r="B25" s="128">
+        <v>740</v>
+      </c>
+      <c r="C25" s="128">
+        <v>1623</v>
+      </c>
+      <c r="D25" s="128">
+        <v>801</v>
+      </c>
+      <c r="E25" s="128">
+        <v>822</v>
+      </c>
+      <c r="F25" s="128">
+        <v>0</v>
+      </c>
+      <c r="G25" s="128">
+        <v>8</v>
+      </c>
+      <c r="H25" s="128">
+        <v>3</v>
+      </c>
+      <c r="I25" s="128">
+        <v>1</v>
+      </c>
+      <c r="J25" s="128">
+        <v>2</v>
+      </c>
+      <c r="K25" s="128">
+        <v>1</v>
+      </c>
+      <c r="L25" s="129">
+        <v>-7</v>
+      </c>
+    </row>
+    <row r="26" spans="1:12">
+      <c r="A26" s="86" t="s">
+        <v>70</v>
+      </c>
+      <c r="B26" s="126">
+        <v>8884</v>
+      </c>
+      <c r="C26" s="126">
+        <v>20743</v>
+      </c>
+      <c r="D26" s="126">
+        <v>9667</v>
+      </c>
+      <c r="E26" s="126">
+        <v>11076</v>
+      </c>
+      <c r="F26" s="126">
+        <v>3</v>
+      </c>
+      <c r="G26" s="126">
+        <v>34</v>
+      </c>
+      <c r="H26" s="126">
+        <v>6</v>
+      </c>
+      <c r="I26" s="126">
+        <v>14</v>
+      </c>
+      <c r="J26" s="126">
+        <v>20</v>
+      </c>
+      <c r="K26" s="126">
+        <v>13</v>
+      </c>
+      <c r="L26" s="127">
+        <v>-44</v>
+      </c>
+    </row>
+    <row r="27" spans="1:12">
+      <c r="A27" s="85" t="s">
+        <v>69</v>
+      </c>
+      <c r="B27" s="121">
+        <v>1052</v>
+      </c>
+      <c r="C27" s="121">
+        <v>2409</v>
+      </c>
+      <c r="D27" s="121">
+        <v>1156</v>
+      </c>
+      <c r="E27" s="121">
+        <v>1253</v>
+      </c>
+      <c r="F27" s="121">
+        <v>0</v>
+      </c>
+      <c r="G27" s="121">
+        <v>6</v>
+      </c>
+      <c r="H27" s="121">
+        <v>0</v>
+      </c>
+      <c r="I27" s="121">
+        <v>0</v>
+      </c>
+      <c r="J27" s="121">
+        <v>1</v>
+      </c>
+      <c r="K27" s="121">
+        <v>1</v>
+      </c>
+      <c r="L27" s="124">
+        <v>-8</v>
+      </c>
+    </row>
+    <row r="28" spans="1:12">
+      <c r="A28" s="85" t="s">
+        <v>36</v>
+      </c>
+      <c r="B28" s="121">
+        <v>5394</v>
+      </c>
+      <c r="C28" s="121">
+        <v>12844</v>
+      </c>
+      <c r="D28" s="121">
+        <v>5936</v>
+      </c>
+      <c r="E28" s="121">
+        <v>6908</v>
+      </c>
+      <c r="F28" s="121">
+        <v>2</v>
+      </c>
+      <c r="G28" s="121">
+        <v>21</v>
+      </c>
+      <c r="H28" s="121">
+        <v>2</v>
+      </c>
+      <c r="I28" s="121">
+        <v>11</v>
+      </c>
+      <c r="J28" s="121">
+        <v>16</v>
+      </c>
+      <c r="K28" s="121">
+        <v>9</v>
+      </c>
+      <c r="L28" s="124">
+        <v>-31</v>
+      </c>
+    </row>
+    <row r="29" spans="1:12">
+      <c r="A29" s="85" t="s">
+        <v>67</v>
+      </c>
+      <c r="B29" s="121">
+        <v>2438</v>
+      </c>
+      <c r="C29" s="121">
+        <v>5490</v>
+      </c>
+      <c r="D29" s="121">
+        <v>2575</v>
+      </c>
+      <c r="E29" s="121">
+        <v>2915</v>
+      </c>
+      <c r="F29" s="121">
+        <v>1</v>
+      </c>
+      <c r="G29" s="121">
+        <v>7</v>
+      </c>
+      <c r="H29" s="121">
+        <v>4</v>
+      </c>
+      <c r="I29" s="121">
+        <v>3</v>
+      </c>
+      <c r="J29" s="121">
+        <v>3</v>
+      </c>
+      <c r="K29" s="121">
+        <v>3</v>
+      </c>
+      <c r="L29" s="124">
+        <v>-5</v>
+      </c>
+    </row>
+    <row r="30" spans="1:12">
+      <c r="A30" s="86" t="s">
+        <v>66</v>
+      </c>
+      <c r="B30" s="126">
+        <v>7431</v>
+      </c>
+      <c r="C30" s="126">
+        <v>18802</v>
+      </c>
+      <c r="D30" s="126">
+        <v>8749</v>
+      </c>
+      <c r="E30" s="126">
+        <v>10053</v>
+      </c>
+      <c r="F30" s="126">
+        <v>2</v>
+      </c>
+      <c r="G30" s="126">
+        <v>27</v>
+      </c>
+      <c r="H30" s="126">
+        <v>21</v>
+      </c>
+      <c r="I30" s="126">
+        <v>18</v>
+      </c>
+      <c r="J30" s="126">
+        <v>24</v>
+      </c>
+      <c r="K30" s="126">
+        <v>7</v>
+      </c>
+      <c r="L30" s="127">
+        <v>-17</v>
+      </c>
+    </row>
+    <row r="31" spans="1:12">
+      <c r="A31" s="85" t="s">
+        <v>65</v>
+      </c>
+      <c r="B31" s="121">
+        <v>3056</v>
+      </c>
+      <c r="C31" s="121">
+        <v>7137</v>
+      </c>
+      <c r="D31" s="121">
+        <v>3371</v>
+      </c>
+      <c r="E31" s="121">
+        <v>3766</v>
+      </c>
+      <c r="F31" s="121">
+        <v>1</v>
+      </c>
+      <c r="G31" s="121">
+        <v>11</v>
+      </c>
+      <c r="H31" s="121">
+        <v>6</v>
+      </c>
+      <c r="I31" s="121">
+        <v>8</v>
+      </c>
+      <c r="J31" s="121">
+        <v>3</v>
+      </c>
+      <c r="K31" s="121">
+        <v>1</v>
+      </c>
+      <c r="L31" s="124">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:12">
+      <c r="A32" s="85" t="s">
+        <v>64</v>
+      </c>
+      <c r="B32" s="121">
+        <v>2104</v>
+      </c>
+      <c r="C32" s="121">
+        <v>4960</v>
+      </c>
+      <c r="D32" s="121">
+        <v>2224</v>
+      </c>
+      <c r="E32" s="121">
+        <v>2736</v>
+      </c>
+      <c r="F32" s="121">
+        <v>0</v>
+      </c>
+      <c r="G32" s="121">
+        <v>6</v>
+      </c>
+      <c r="H32" s="121">
+        <v>8</v>
+      </c>
+      <c r="I32" s="121">
+        <v>6</v>
+      </c>
+      <c r="J32" s="121">
+        <v>5</v>
+      </c>
+      <c r="K32" s="121">
+        <v>1</v>
+      </c>
+      <c r="L32" s="124">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="33" spans="1:12">
+      <c r="A33" s="85" t="s">
+        <v>63</v>
+      </c>
+      <c r="B33" s="121">
+        <v>1422</v>
+      </c>
+      <c r="C33" s="121">
+        <v>3954</v>
+      </c>
+      <c r="D33" s="121">
+        <v>1818</v>
+      </c>
+      <c r="E33" s="121">
+        <v>2136</v>
+      </c>
+      <c r="F33" s="121">
+        <v>0</v>
+      </c>
+      <c r="G33" s="121">
+        <v>6</v>
+      </c>
+      <c r="H33" s="121">
+        <v>1</v>
+      </c>
+      <c r="I33" s="121">
+        <v>0</v>
+      </c>
+      <c r="J33" s="121">
+        <v>9</v>
+      </c>
+      <c r="K33" s="121">
+        <v>3</v>
+      </c>
+      <c r="L33" s="124">
+        <v>-17</v>
+      </c>
+    </row>
+    <row r="34" spans="1:12">
+      <c r="A34" s="85" t="s">
+        <v>62</v>
+      </c>
+      <c r="B34" s="121">
+        <v>849</v>
+      </c>
+      <c r="C34" s="121">
+        <v>2751</v>
+      </c>
+      <c r="D34" s="121">
+        <v>1336</v>
+      </c>
+      <c r="E34" s="121">
+        <v>1415</v>
+      </c>
+      <c r="F34" s="121">
+        <v>1</v>
+      </c>
+      <c r="G34" s="121">
+        <v>4</v>
+      </c>
+      <c r="H34" s="121">
+        <v>6</v>
+      </c>
+      <c r="I34" s="121">
+        <v>4</v>
+      </c>
+      <c r="J34" s="121">
+        <v>7</v>
+      </c>
+      <c r="K34" s="121">
+        <v>2</v>
+      </c>
+      <c r="L34" s="124">
+        <v>-2</v>
+      </c>
+    </row>
+    <row r="35" spans="1:12">
+      <c r="A35" s="86" t="s">
+        <v>61</v>
+      </c>
+      <c r="B35" s="127">
+        <v>5975</v>
+      </c>
+      <c r="C35" s="130">
+        <v>16385</v>
+      </c>
+      <c r="D35" s="126">
+        <v>7718</v>
+      </c>
+      <c r="E35" s="126">
+        <v>8667</v>
+      </c>
+      <c r="F35" s="126">
+        <v>3</v>
+      </c>
+      <c r="G35" s="126">
+        <v>22</v>
+      </c>
+      <c r="H35" s="126">
+        <v>7</v>
+      </c>
+      <c r="I35" s="126">
+        <v>10</v>
+      </c>
+      <c r="J35" s="126">
+        <v>19</v>
+      </c>
+      <c r="K35" s="126">
+        <v>12</v>
+      </c>
+      <c r="L35" s="127">
+        <v>-33</v>
+      </c>
+    </row>
+    <row r="36" spans="1:12">
+      <c r="A36" s="85" t="s">
+        <v>9</v>
+      </c>
+      <c r="B36" s="125">
+        <v>5975</v>
+      </c>
+      <c r="C36" s="131">
+        <v>16385</v>
+      </c>
+      <c r="D36" s="121">
+        <v>7718</v>
+      </c>
+      <c r="E36" s="121">
+        <v>8667</v>
+      </c>
+      <c r="F36" s="121">
+        <v>3</v>
+      </c>
+      <c r="G36" s="121">
+        <v>22</v>
+      </c>
+      <c r="H36" s="121">
+        <v>7</v>
+      </c>
+      <c r="I36" s="121">
+        <v>10</v>
+      </c>
+      <c r="J36" s="121">
+        <v>19</v>
+      </c>
+      <c r="K36" s="121">
+        <v>12</v>
+      </c>
+      <c r="L36" s="124">
+        <v>-33</v>
+      </c>
+    </row>
+    <row r="37" spans="1:12">
+      <c r="A37" s="86" t="s">
+        <v>41</v>
+      </c>
+      <c r="B37" s="127">
+        <v>5416</v>
+      </c>
+      <c r="C37" s="130">
+        <v>14202</v>
+      </c>
+      <c r="D37" s="126">
+        <v>7035</v>
+      </c>
+      <c r="E37" s="126">
+        <v>7167</v>
+      </c>
+      <c r="F37" s="126">
+        <v>0</v>
+      </c>
+      <c r="G37" s="126">
+        <v>26</v>
+      </c>
+      <c r="H37" s="126">
+        <v>10</v>
+      </c>
+      <c r="I37" s="126">
+        <v>7</v>
+      </c>
+      <c r="J37" s="126">
+        <v>15</v>
+      </c>
+      <c r="K37" s="126">
+        <v>16</v>
+      </c>
+      <c r="L37" s="127">
+        <v>-40</v>
+      </c>
+    </row>
+    <row r="38" spans="1:12">
+      <c r="A38" s="85" t="s">
+        <v>59</v>
+      </c>
+      <c r="B38" s="125">
+        <v>4318</v>
+      </c>
+      <c r="C38" s="131">
+        <v>11912</v>
+      </c>
+      <c r="D38" s="121">
+        <v>5744</v>
+      </c>
+      <c r="E38" s="121">
+        <v>6168</v>
+      </c>
+      <c r="F38" s="121">
+        <v>0</v>
+      </c>
+      <c r="G38" s="121">
+        <v>22</v>
+      </c>
+      <c r="H38" s="121">
+        <v>9</v>
+      </c>
+      <c r="I38" s="121">
+        <v>5</v>
+      </c>
+      <c r="J38" s="121">
+        <v>12</v>
+      </c>
+      <c r="K38" s="121">
+        <v>11</v>
+      </c>
+      <c r="L38" s="124">
+        <v>-31</v>
+      </c>
+    </row>
+    <row r="39" spans="1:12">
+      <c r="A39" s="83" t="s">
         <v>58</v>
       </c>
-      <c r="J8" s="126">
-[...253 lines deleted...]
-      <c r="F15" s="125">
+      <c r="B39" s="123">
+        <v>1098</v>
+      </c>
+      <c r="C39" s="132">
+        <v>2290</v>
+      </c>
+      <c r="D39" s="122">
+        <v>1291</v>
+      </c>
+      <c r="E39" s="122">
+        <v>999</v>
+      </c>
+      <c r="F39" s="122">
+        <v>0</v>
+      </c>
+      <c r="G39" s="122">
+        <v>4</v>
+      </c>
+      <c r="H39" s="122">
+        <v>1</v>
+      </c>
+      <c r="I39" s="122">
+        <v>2</v>
+      </c>
+      <c r="J39" s="122">
+        <v>3</v>
+      </c>
+      <c r="K39" s="122">
         <v>5</v>
       </c>
-      <c r="G15" s="125">
-[...774 lines deleted...]
-      <c r="L35" s="131">
+      <c r="L39" s="133">
         <v>-9</v>
-      </c>
-[...150 lines deleted...]
-        <v>-10</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="75" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;L&amp;"ＭＳ Ｐゴシック,標準"&amp;12&amp;F</oddHeader>
     <oddFooter>&amp;P / &amp;N ページ</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>9</vt:i4>