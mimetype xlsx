--- v2 (2026-08-29)
+++ v3 (2026-10-27)
@@ -2,85 +2,85 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30131"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\10944\Desktop\2026.8.1_月報\公表用ファイル\OPサイト掲載データ\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\10944\Desktop\2026.10.1_月報\公表用ファイル\OPサイト掲載データ\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{5C352903-AA78-4715-ADD1-4AB65B9B2E57}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{556E0A2B-8ADD-4DE8-97AF-FD6872505BB7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="390" yWindow="390" windowWidth="21600" windowHeight="13470" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="780" yWindow="852" windowWidth="17280" windowHeight="11064" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="月次推移" sheetId="7" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">月次推移!$A$1:$K$547</definedName>
     <definedName name="Print_Area_MI">#REF!</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">月次推移!$1:$1</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="590" uniqueCount="564">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="593" uniqueCount="566">
   <si>
     <t>2018-04-01</t>
   </si>
   <si>
     <t>2021-09-01</t>
   </si>
   <si>
     <t>1986-05-01</t>
   </si>
   <si>
     <t>－</t>
   </si>
   <si>
     <t>1992-08-01</t>
   </si>
   <si>
     <t>2022-08-01</t>
   </si>
   <si>
     <t>2006-09-01</t>
   </si>
   <si>
     <t>2022-04-01</t>
   </si>
   <si>
@@ -1833,50 +1833,58 @@
     <t>2026-02-01</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>2026-03-01</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>2026-04-01</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>2026-05-01</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>2026-06-01</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>2026-07-01</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>2026-08-01</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>2026-09-01</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>2026-10-01</t>
     <phoneticPr fontId="2"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="7" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
     </font>
@@ -2281,107 +2289,107 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
           <a:tileRect/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:K552"/>
+  <dimension ref="A1:K554"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.875" defaultRowHeight="13.5" x14ac:dyDescent="0.15"/>
+  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="13.2" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="11.5" style="1" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="11.44140625" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="9" style="1" customWidth="1"/>
-    <col min="3" max="3" width="10.5" style="1" bestFit="1" customWidth="1"/>
-    <col min="4" max="4" width="12.25" style="1" customWidth="1"/>
+    <col min="3" max="3" width="10.44140625" style="1" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="12.21875" style="1" customWidth="1"/>
     <col min="5" max="5" width="11" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="7" width="10" style="1" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="11" style="1" bestFit="1" customWidth="1"/>
     <col min="9" max="10" width="10" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="11" style="1" bestFit="1" customWidth="1"/>
-    <col min="12" max="16384" width="8.875" style="1"/>
+    <col min="12" max="16384" width="8.88671875" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" s="2" customFormat="1" ht="27" x14ac:dyDescent="0.15">
+    <row r="1" spans="1:11" s="2" customFormat="1" ht="26.4" x14ac:dyDescent="0.2">
       <c r="A1" s="3" t="s">
         <v>509</v>
       </c>
       <c r="B1" s="3" t="s">
         <v>511</v>
       </c>
       <c r="C1" s="3" t="s">
         <v>510</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>478</v>
       </c>
       <c r="E1" s="3" t="s">
         <v>81</v>
       </c>
       <c r="F1" s="10" t="s">
         <v>518</v>
       </c>
       <c r="G1" s="11" t="s">
         <v>519</v>
       </c>
       <c r="H1" s="3" t="s">
         <v>516</v>
       </c>
       <c r="I1" s="10" t="s">
         <v>520</v>
       </c>
       <c r="J1" s="11" t="s">
         <v>521</v>
       </c>
       <c r="K1" s="3" t="s">
         <v>517</v>
       </c>
     </row>
-    <row r="2" spans="1:11" x14ac:dyDescent="0.15">
+    <row r="2" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A2" s="4" t="s">
         <v>365</v>
       </c>
       <c r="B2" s="6" t="s">
         <v>49</v>
       </c>
       <c r="C2" s="9">
         <v>1256745</v>
       </c>
       <c r="D2" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E2" s="4" t="s">
         <v>3</v>
       </c>
       <c r="F2" s="4" t="s">
         <v>3</v>
       </c>
       <c r="G2" s="4" t="s">
         <v>3</v>
       </c>
       <c r="H2" s="4" t="s">
         <v>3</v>
       </c>
       <c r="I2" s="4" t="s">
@@ -4319,51 +4327,51 @@
       <c r="D61" s="4">
         <v>-0.15</v>
       </c>
       <c r="E61" s="4">
         <v>653</v>
       </c>
       <c r="F61" s="9">
         <v>1176</v>
       </c>
       <c r="G61" s="4">
         <v>753</v>
       </c>
       <c r="H61" s="4">
         <v>423</v>
       </c>
       <c r="I61" s="9">
         <v>1915</v>
       </c>
       <c r="J61" s="9">
         <v>1685</v>
       </c>
       <c r="K61" s="4">
         <v>230</v>
       </c>
     </row>
-    <row r="62" spans="1:11" x14ac:dyDescent="0.15">
+    <row r="62" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A62" s="4" t="s">
         <v>414</v>
       </c>
       <c r="B62" s="6" t="s">
         <v>49</v>
       </c>
       <c r="C62" s="9">
         <v>1254032</v>
       </c>
       <c r="D62" s="4">
         <v>-0.17</v>
       </c>
       <c r="E62" s="4">
         <v>153</v>
       </c>
       <c r="F62" s="9">
         <v>1098</v>
       </c>
       <c r="G62" s="4">
         <v>696</v>
       </c>
       <c r="H62" s="4">
         <v>402</v>
       </c>
       <c r="I62" s="9">
@@ -20175,411 +20183,479 @@
       <c r="D541" s="12">
         <v>-1.93</v>
       </c>
       <c r="E541" s="9">
         <v>-950</v>
       </c>
       <c r="F541" s="4">
         <v>265</v>
       </c>
       <c r="G541" s="9">
         <v>1302</v>
       </c>
       <c r="H541" s="9">
         <v>-1037</v>
       </c>
       <c r="I541" s="9">
         <v>881</v>
       </c>
       <c r="J541" s="9">
         <v>794</v>
       </c>
       <c r="K541" s="9">
         <v>87</v>
       </c>
     </row>
-    <row r="542" spans="1:11" x14ac:dyDescent="0.15">
+    <row r="542" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A542" s="5" t="s">
         <v>553</v>
       </c>
-      <c r="B542" s="7"/>
+      <c r="B542" s="6" t="s">
+        <v>49</v>
+      </c>
       <c r="C542" s="9">
-        <v>878798</v>
+        <v>881470</v>
       </c>
       <c r="D542" s="12">
         <v>-1.94</v>
       </c>
       <c r="E542" s="9">
         <v>-1126</v>
       </c>
       <c r="F542" s="4">
         <v>265</v>
       </c>
       <c r="G542" s="9">
         <v>1260</v>
       </c>
       <c r="H542" s="9">
         <v>-995</v>
       </c>
       <c r="I542" s="9">
         <v>819</v>
       </c>
       <c r="J542" s="9">
         <v>950</v>
       </c>
       <c r="K542" s="9">
         <v>-131</v>
       </c>
     </row>
     <row r="543" spans="1:11" x14ac:dyDescent="0.15">
       <c r="A543" s="5" t="s">
         <v>554</v>
       </c>
       <c r="B543" s="7"/>
       <c r="C543" s="9">
-        <v>877769</v>
+        <v>880441</v>
       </c>
       <c r="D543" s="12">
         <v>-1.93</v>
       </c>
       <c r="E543" s="9">
         <v>-1029</v>
       </c>
       <c r="F543" s="4">
         <v>307</v>
       </c>
       <c r="G543" s="9">
         <v>1432</v>
       </c>
       <c r="H543" s="9">
         <v>-1125</v>
       </c>
       <c r="I543" s="9">
         <v>826</v>
       </c>
       <c r="J543" s="9">
         <v>730</v>
       </c>
       <c r="K543" s="9">
         <v>96</v>
       </c>
     </row>
     <row r="544" spans="1:11" x14ac:dyDescent="0.15">
       <c r="A544" s="5" t="s">
         <v>555</v>
       </c>
       <c r="B544" s="7"/>
       <c r="C544" s="9">
-        <v>876671</v>
+        <v>879343</v>
       </c>
       <c r="D544" s="12">
         <v>-1.93</v>
       </c>
       <c r="E544" s="9">
         <v>-1098</v>
       </c>
       <c r="F544" s="4">
         <v>265</v>
       </c>
       <c r="G544" s="9">
         <v>1327</v>
       </c>
       <c r="H544" s="9">
         <v>-1062</v>
       </c>
       <c r="I544" s="9">
         <v>601</v>
       </c>
       <c r="J544" s="9">
         <v>637</v>
       </c>
       <c r="K544" s="9">
         <v>-36</v>
       </c>
     </row>
     <row r="545" spans="1:11" x14ac:dyDescent="0.15">
       <c r="A545" s="5" t="s">
         <v>556</v>
       </c>
       <c r="B545" s="7"/>
       <c r="C545" s="9">
-        <v>875323</v>
+        <v>877995</v>
       </c>
       <c r="D545" s="12">
         <v>-1.91</v>
       </c>
       <c r="E545" s="9">
         <v>-1348</v>
       </c>
       <c r="F545" s="4">
         <v>297</v>
       </c>
       <c r="G545" s="9">
         <v>1403</v>
       </c>
       <c r="H545" s="9">
         <v>-1106</v>
       </c>
       <c r="I545" s="9">
         <v>557</v>
       </c>
       <c r="J545" s="9">
         <v>799</v>
       </c>
       <c r="K545" s="9">
         <v>-242</v>
       </c>
     </row>
     <row r="546" spans="1:11" x14ac:dyDescent="0.15">
       <c r="A546" s="5" t="s">
         <v>557</v>
       </c>
       <c r="B546" s="7"/>
       <c r="C546" s="9">
-        <v>873603</v>
+        <v>876275</v>
       </c>
       <c r="D546" s="12">
         <v>-1.91</v>
       </c>
       <c r="E546" s="9">
         <v>-1720</v>
       </c>
       <c r="F546" s="4">
         <v>232</v>
       </c>
       <c r="G546" s="9">
         <v>1700</v>
       </c>
       <c r="H546" s="9">
         <v>-1468</v>
       </c>
       <c r="I546" s="9">
         <v>533</v>
       </c>
       <c r="J546" s="9">
         <v>785</v>
       </c>
       <c r="K546" s="9">
         <v>-252</v>
       </c>
     </row>
     <row r="547" spans="1:11" x14ac:dyDescent="0.15">
       <c r="A547" s="5" t="s">
         <v>558</v>
       </c>
       <c r="B547" s="7"/>
       <c r="C547" s="9">
-        <v>872106</v>
+        <v>874778</v>
       </c>
       <c r="D547" s="12">
         <v>-1.93</v>
       </c>
       <c r="E547" s="9">
         <v>-1497</v>
       </c>
       <c r="F547" s="4">
         <v>249</v>
       </c>
       <c r="G547" s="9">
         <v>1432</v>
       </c>
       <c r="H547" s="9">
         <v>-1183</v>
       </c>
       <c r="I547" s="9">
         <v>658</v>
       </c>
       <c r="J547" s="9">
         <v>972</v>
       </c>
       <c r="K547" s="9">
         <v>-314</v>
       </c>
     </row>
     <row r="548" spans="1:11" x14ac:dyDescent="0.15">
       <c r="A548" s="5" t="s">
         <v>559</v>
       </c>
       <c r="B548" s="7"/>
       <c r="C548" s="9">
-        <v>867737</v>
+        <v>870409</v>
       </c>
       <c r="D548" s="12">
         <v>-1.94</v>
       </c>
       <c r="E548" s="9">
         <v>-4369</v>
       </c>
       <c r="F548" s="4">
         <v>260</v>
       </c>
       <c r="G548" s="9">
         <v>1465</v>
       </c>
       <c r="H548" s="9">
         <v>-1205</v>
       </c>
       <c r="I548" s="9">
         <v>1953</v>
       </c>
       <c r="J548" s="9">
         <v>5117</v>
       </c>
       <c r="K548" s="9">
         <v>-3164</v>
       </c>
     </row>
     <row r="549" spans="1:11" x14ac:dyDescent="0.15">
       <c r="A549" s="5" t="s">
         <v>560</v>
       </c>
       <c r="B549" s="7"/>
       <c r="C549" s="9">
-        <v>866986</v>
+        <v>869658</v>
       </c>
       <c r="D549" s="12">
         <v>-1.96</v>
       </c>
       <c r="E549" s="9">
         <v>-751</v>
       </c>
       <c r="F549" s="4">
         <v>226</v>
       </c>
       <c r="G549" s="9">
         <v>1304</v>
       </c>
       <c r="H549" s="9">
         <v>-1078</v>
       </c>
       <c r="I549" s="9">
         <v>1993</v>
       </c>
       <c r="J549" s="9">
         <v>1666</v>
       </c>
       <c r="K549" s="9">
         <v>327</v>
       </c>
     </row>
     <row r="550" spans="1:11" x14ac:dyDescent="0.15">
       <c r="A550" s="5" t="s">
         <v>561</v>
       </c>
       <c r="B550" s="7"/>
       <c r="C550" s="9">
-        <v>865885</v>
+        <v>868557</v>
       </c>
       <c r="D550" s="12">
         <v>-1.95</v>
       </c>
       <c r="E550" s="9">
         <v>-1101</v>
       </c>
       <c r="F550" s="4">
         <v>231</v>
       </c>
       <c r="G550" s="9">
         <v>1252</v>
       </c>
       <c r="H550" s="9">
         <v>-1021</v>
       </c>
       <c r="I550" s="9">
         <v>732</v>
       </c>
       <c r="J550" s="9">
         <v>812</v>
       </c>
       <c r="K550" s="9">
         <v>-80</v>
       </c>
     </row>
     <row r="551" spans="1:11" x14ac:dyDescent="0.15">
       <c r="A551" s="5" t="s">
         <v>562</v>
       </c>
       <c r="B551" s="7"/>
       <c r="C551" s="9">
-        <v>864753</v>
+        <v>867425</v>
       </c>
       <c r="D551" s="12">
         <v>-1.95</v>
       </c>
       <c r="E551" s="9">
         <v>-1132</v>
       </c>
       <c r="F551" s="4">
         <v>249</v>
       </c>
       <c r="G551" s="9">
         <v>1256</v>
       </c>
       <c r="H551" s="9">
         <v>-1007</v>
       </c>
       <c r="I551" s="9">
         <v>730</v>
       </c>
       <c r="J551" s="9">
         <v>855</v>
       </c>
       <c r="K551" s="9">
         <v>-125</v>
       </c>
     </row>
     <row r="552" spans="1:11" x14ac:dyDescent="0.15">
       <c r="A552" s="5" t="s">
         <v>563</v>
       </c>
       <c r="B552" s="7"/>
       <c r="C552" s="9">
-        <v>863586</v>
+        <v>866258</v>
       </c>
       <c r="D552" s="12">
         <v>-1.96</v>
       </c>
       <c r="E552" s="9">
         <v>-1167</v>
       </c>
       <c r="F552" s="4">
         <v>258</v>
       </c>
       <c r="G552" s="9">
         <v>1213</v>
       </c>
       <c r="H552" s="9">
         <v>-955</v>
       </c>
       <c r="I552" s="9">
         <v>893</v>
       </c>
       <c r="J552" s="9">
         <v>1105</v>
       </c>
       <c r="K552" s="9">
         <v>-212</v>
+      </c>
+    </row>
+    <row r="553" spans="1:11" x14ac:dyDescent="0.15">
+      <c r="A553" s="5" t="s">
+        <v>564</v>
+      </c>
+      <c r="B553" s="7"/>
+      <c r="C553" s="9">
+        <v>865227</v>
+      </c>
+      <c r="D553" s="12">
+        <v>-1.97</v>
+      </c>
+      <c r="E553" s="9">
+        <v>-1031</v>
+      </c>
+      <c r="F553" s="4">
+        <v>237</v>
+      </c>
+      <c r="G553" s="9">
+        <v>1230</v>
+      </c>
+      <c r="H553" s="9">
+        <v>-993</v>
+      </c>
+      <c r="I553" s="9">
+        <v>815</v>
+      </c>
+      <c r="J553" s="9">
+        <v>853</v>
+      </c>
+      <c r="K553" s="9">
+        <v>-38</v>
+      </c>
+    </row>
+    <row r="554" spans="1:11" x14ac:dyDescent="0.15">
+      <c r="A554" s="5" t="s">
+        <v>565</v>
+      </c>
+      <c r="B554" s="7"/>
+      <c r="C554" s="9">
+        <v>864221</v>
+      </c>
+      <c r="D554" s="12">
+        <v>-1.96</v>
+      </c>
+      <c r="E554" s="9">
+        <v>-1006</v>
+      </c>
+      <c r="F554" s="4">
+        <v>258</v>
+      </c>
+      <c r="G554" s="9">
+        <v>1263</v>
+      </c>
+      <c r="H554" s="9">
+        <v>-1005</v>
+      </c>
+      <c r="I554" s="9">
+        <v>812</v>
+      </c>
+      <c r="J554" s="9">
+        <v>813</v>
+      </c>
+      <c r="K554" s="9">
+        <v>-1</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:K547" xr:uid="{00000000-0001-0000-0000-000000000000}"/>
   <phoneticPr fontId="2"/>
   <pageMargins left="0.51181102362204722" right="0.51181102362204722" top="0.55118110236220474" bottom="0.55118110236220474" header="0.31496062992125984" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" scale="81" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;L&amp;F</oddHeader>
     <oddFooter>&amp;P / &amp;N ページ</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>