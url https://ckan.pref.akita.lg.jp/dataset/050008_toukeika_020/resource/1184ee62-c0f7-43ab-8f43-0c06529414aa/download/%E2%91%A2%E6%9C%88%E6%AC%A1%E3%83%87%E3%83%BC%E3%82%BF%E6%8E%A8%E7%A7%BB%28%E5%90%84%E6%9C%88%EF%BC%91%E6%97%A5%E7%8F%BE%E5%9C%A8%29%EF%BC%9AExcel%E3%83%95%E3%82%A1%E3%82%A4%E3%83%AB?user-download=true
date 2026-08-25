--- v1 (2026-07-03)
+++ v2 (2026-08-25)
@@ -1,86 +1,86 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29127"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30131"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\10944\Desktop\2026.6.1_月報\公表用ファイル\OPサイト掲載データ\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\10944\Desktop\2026.8.1_月報\公表用ファイル\OPサイト掲載データ\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C53464AB-F0F6-4D84-A8F0-65D6D977FA3D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{5C352903-AA78-4715-ADD1-4AB65B9B2E57}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="2730" yWindow="2475" windowWidth="22965" windowHeight="13725" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="390" yWindow="390" windowWidth="21600" windowHeight="13470" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="月次推移" sheetId="7" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">月次推移!$A$1:$K$547</definedName>
     <definedName name="Print_Area_MI">#REF!</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">月次推移!$1:$1</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="588" uniqueCount="562">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="590" uniqueCount="564">
   <si>
     <t>2018-04-01</t>
   </si>
   <si>
     <t>2021-09-01</t>
   </si>
   <si>
     <t>1986-05-01</t>
   </si>
   <si>
     <t>－</t>
   </si>
   <si>
     <t>1992-08-01</t>
   </si>
   <si>
     <t>2022-08-01</t>
   </si>
   <si>
     <t>2006-09-01</t>
   </si>
   <si>
     <t>2022-04-01</t>
   </si>
   <si>
@@ -1825,50 +1825,58 @@
     <t>2025-12-01</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>2026-01-01</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>2026-02-01</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>2026-03-01</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>2026-04-01</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>2026-05-01</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>2026-06-01</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>2026-07-01</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>2026-08-01</t>
     <phoneticPr fontId="2"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="7" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
     </font>
@@ -1930,51 +1938,51 @@
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="38" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
   <cellXfs count="13">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="2">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="2" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="2" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="2" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="1" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1">
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="1" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
@@ -2273,51 +2281,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
           <a:tileRect/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:K550"/>
+  <dimension ref="A1:K552"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.875" defaultRowHeight="13.5" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="11.5" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="9" style="1" customWidth="1"/>
     <col min="3" max="3" width="10.5" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="12.25" style="1" customWidth="1"/>
     <col min="5" max="5" width="11" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="7" width="10" style="1" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="11" style="1" bestFit="1" customWidth="1"/>
     <col min="9" max="10" width="10" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="11" style="1" bestFit="1" customWidth="1"/>
     <col min="12" max="16384" width="8.875" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" s="2" customFormat="1" ht="27" x14ac:dyDescent="0.15">
       <c r="A1" s="3" t="s">
         <v>509</v>
       </c>
       <c r="B1" s="3" t="s">
@@ -20462,50 +20470,116 @@
         <v>865885</v>
       </c>
       <c r="D550" s="12">
         <v>-1.95</v>
       </c>
       <c r="E550" s="9">
         <v>-1101</v>
       </c>
       <c r="F550" s="4">
         <v>231</v>
       </c>
       <c r="G550" s="9">
         <v>1252</v>
       </c>
       <c r="H550" s="9">
         <v>-1021</v>
       </c>
       <c r="I550" s="9">
         <v>732</v>
       </c>
       <c r="J550" s="9">
         <v>812</v>
       </c>
       <c r="K550" s="9">
         <v>-80</v>
+      </c>
+    </row>
+    <row r="551" spans="1:11" x14ac:dyDescent="0.15">
+      <c r="A551" s="5" t="s">
+        <v>562</v>
+      </c>
+      <c r="B551" s="7"/>
+      <c r="C551" s="9">
+        <v>864753</v>
+      </c>
+      <c r="D551" s="12">
+        <v>-1.95</v>
+      </c>
+      <c r="E551" s="9">
+        <v>-1132</v>
+      </c>
+      <c r="F551" s="4">
+        <v>249</v>
+      </c>
+      <c r="G551" s="9">
+        <v>1256</v>
+      </c>
+      <c r="H551" s="9">
+        <v>-1007</v>
+      </c>
+      <c r="I551" s="9">
+        <v>730</v>
+      </c>
+      <c r="J551" s="9">
+        <v>855</v>
+      </c>
+      <c r="K551" s="9">
+        <v>-125</v>
+      </c>
+    </row>
+    <row r="552" spans="1:11" x14ac:dyDescent="0.15">
+      <c r="A552" s="5" t="s">
+        <v>563</v>
+      </c>
+      <c r="B552" s="7"/>
+      <c r="C552" s="9">
+        <v>863586</v>
+      </c>
+      <c r="D552" s="12">
+        <v>-1.96</v>
+      </c>
+      <c r="E552" s="9">
+        <v>-1167</v>
+      </c>
+      <c r="F552" s="4">
+        <v>258</v>
+      </c>
+      <c r="G552" s="9">
+        <v>1213</v>
+      </c>
+      <c r="H552" s="9">
+        <v>-955</v>
+      </c>
+      <c r="I552" s="9">
+        <v>893</v>
+      </c>
+      <c r="J552" s="9">
+        <v>1105</v>
+      </c>
+      <c r="K552" s="9">
+        <v>-212</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:K547" xr:uid="{00000000-0001-0000-0000-000000000000}"/>
   <phoneticPr fontId="2"/>
   <pageMargins left="0.51181102362204722" right="0.51181102362204722" top="0.55118110236220474" bottom="0.55118110236220474" header="0.31496062992125984" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" scale="81" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;L&amp;F</oddHeader>
     <oddFooter>&amp;P / &amp;N ページ</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>