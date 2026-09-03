--- v1 (2026-07-03)
+++ v2 (2026-09-03)
@@ -1,88 +1,88 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29127"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30131"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\akitasv01\調査統計課\004 経済統計班\9 生動（鉱工業指数）\⑦　【生産動態統計】【鉱工業指数】\【★ＩＩＰ担当用（保護）★】\アップロード用ファイル（美の国データ・オープンデータ）\令和８年度（毎月更新）～（美の国データ、オープンデータ）\オープンデータ\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\akitasv01\調査統計課\004 経済統計班\9 生動（鉱工業指数）\⑦　【生産動態統計】【鉱工業指数】\【★ＩＩＰ担当用（保護）★】\N・12・2 鉱工業生産指数月報\01 月報作成\R08 月報\R08-05\起案\投げ込み・公表・情報提供関係\オープンデータ\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{51CB0E0A-3579-4A12-AB8C-343763C04572}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{4C17FB8E-B843-4E25-A4D2-20B55BE952B3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="業種季節調整済" sheetId="5" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">業種季節調整済!$A$1:$AI$153</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">業種季節調整済!$A$1:$AI$155</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">業種季節調整済!$B:$B,業種季節調整済!$3:$4</definedName>
   </definedNames>
-  <calcPr calcId="191029" iterate="1"/>
+  <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="185" uniqueCount="185">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="186" uniqueCount="186">
   <si>
     <t>201808</t>
   </si>
   <si>
     <t>パルプ・紙・紙加工品工業</t>
   </si>
   <si>
     <t>非耐久消費財</t>
   </si>
   <si>
     <r>
       <t>2022</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color indexed="8"/>
         <rFont val="游ゴシック"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t>Ⅳ</t>
     </r>
   </si>
   <si>
@@ -1288,50 +1288,53 @@
         <charset val="128"/>
       </rPr>
       <t>Ⅳ</t>
     </r>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>202601</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>202602</t>
   </si>
   <si>
     <t>202603</t>
   </si>
   <si>
     <t>2026Ⅰ</t>
   </si>
   <si>
     <t>品目番号</t>
   </si>
   <si>
     <t>202604</t>
   </si>
+  <si>
+    <t>202605</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="4">
     <numFmt numFmtId="176" formatCode="0.0\ "/>
     <numFmt numFmtId="177" formatCode="#,##0.0_ "/>
     <numFmt numFmtId="178" formatCode="0.0_ "/>
     <numFmt numFmtId="179" formatCode="0.0;&quot;▲ &quot;0.0"/>
   </numFmts>
   <fonts count="19">
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
     </font>
     <font>
       <sz val="11"/>
@@ -1943,402 +1946,402 @@
   <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="132">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="4" applyFont="1"/>
     <xf numFmtId="176" fontId="7" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="176" fontId="6" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="6" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="176" fontId="6" fillId="0" borderId="2" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="6" fillId="0" borderId="2" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="6" fillId="0" borderId="3" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="6" fillId="0" borderId="3" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="6" fillId="3" borderId="3" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="3" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="4" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="3" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="4" borderId="3" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="177" fontId="8" fillId="4" borderId="3" xfId="4" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="177" fontId="8" fillId="0" borderId="3" xfId="4" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="177" fontId="8" fillId="0" borderId="3" xfId="4" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="177" fontId="8" fillId="0" borderId="5" xfId="4" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="177" fontId="8" fillId="0" borderId="5" xfId="4" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="177" fontId="8" fillId="4" borderId="5" xfId="4" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="177" fontId="8" fillId="0" borderId="4" xfId="4" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="177" fontId="8" fillId="0" borderId="4" xfId="4" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="177" fontId="8" fillId="0" borderId="2" xfId="4" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="177" fontId="8" fillId="0" borderId="2" xfId="4" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="177" fontId="8" fillId="4" borderId="4" xfId="4" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="177" fontId="8" fillId="4" borderId="2" xfId="4" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="176" fontId="6" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="6" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="176" fontId="6" fillId="0" borderId="8" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="6" fillId="0" borderId="8" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="176" fontId="6" fillId="0" borderId="9" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="6" fillId="0" borderId="9" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="176" fontId="6" fillId="3" borderId="9" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="178" fontId="6" fillId="3" borderId="9" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="178" fontId="6" fillId="3" borderId="10" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="6" fillId="4" borderId="9" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="178" fontId="6" fillId="0" borderId="9" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="6" fillId="0" borderId="9" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="178" fontId="8" fillId="0" borderId="9" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="8" fillId="0" borderId="9" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="178" fontId="8" fillId="4" borderId="9" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="178" fontId="8" fillId="0" borderId="11" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="8" fillId="0" borderId="11" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="178" fontId="8" fillId="4" borderId="11" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="178" fontId="8" fillId="0" borderId="10" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="8" fillId="0" borderId="10" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="178" fontId="8" fillId="0" borderId="8" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="8" fillId="0" borderId="8" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="178" fontId="8" fillId="4" borderId="10" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="178" fontId="8" fillId="4" borderId="8" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="176" fontId="6" fillId="0" borderId="13" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="6" fillId="0" borderId="13" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="176" fontId="6" fillId="0" borderId="14" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="6" fillId="0" borderId="14" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="176" fontId="6" fillId="0" borderId="15" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="6" fillId="0" borderId="15" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="176" fontId="6" fillId="3" borderId="15" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="178" fontId="6" fillId="3" borderId="15" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="178" fontId="6" fillId="3" borderId="16" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="6" fillId="4" borderId="15" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="178" fontId="6" fillId="0" borderId="15" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="6" fillId="0" borderId="15" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="178" fontId="8" fillId="0" borderId="15" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="8" fillId="0" borderId="15" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="178" fontId="8" fillId="4" borderId="15" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="178" fontId="8" fillId="0" borderId="17" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="8" fillId="0" borderId="17" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="178" fontId="8" fillId="4" borderId="17" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="178" fontId="8" fillId="0" borderId="18" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="8" fillId="0" borderId="18" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="178" fontId="8" fillId="0" borderId="19" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="8" fillId="0" borderId="19" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="178" fontId="8" fillId="0" borderId="16" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="8" fillId="0" borderId="16" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="178" fontId="8" fillId="0" borderId="14" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="8" fillId="0" borderId="14" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="178" fontId="8" fillId="4" borderId="20" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="178" fontId="8" fillId="4" borderId="14" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="178" fontId="6" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="176" fontId="6" fillId="3" borderId="21" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="176" fontId="6" fillId="0" borderId="21" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="6" fillId="0" borderId="21" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="178" fontId="6" fillId="3" borderId="20" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="178" fontId="6" fillId="4" borderId="20" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="178" fontId="6" fillId="0" borderId="20" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="6" fillId="0" borderId="20" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="176" fontId="6" fillId="3" borderId="22" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="176" fontId="6" fillId="0" borderId="22" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="6" fillId="0" borderId="22" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="178" fontId="6" fillId="3" borderId="22" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="178" fontId="6" fillId="3" borderId="22" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="6" fillId="4" borderId="22" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="178" fontId="6" fillId="0" borderId="22" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="6" fillId="0" borderId="22" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="178" fontId="8" fillId="0" borderId="22" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="8" fillId="0" borderId="22" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="176" fontId="6" fillId="0" borderId="23" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="6" fillId="0" borderId="23" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="176" fontId="6" fillId="0" borderId="24" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="6" fillId="0" borderId="24" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="176" fontId="6" fillId="0" borderId="25" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="6" fillId="0" borderId="25" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="176" fontId="6" fillId="3" borderId="25" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="178" fontId="6" fillId="3" borderId="25" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="178" fontId="6" fillId="3" borderId="25" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="6" fillId="4" borderId="25" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="178" fontId="6" fillId="0" borderId="25" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="6" fillId="0" borderId="25" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="178" fontId="8" fillId="0" borderId="25" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="8" fillId="0" borderId="25" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="178" fontId="8" fillId="4" borderId="25" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="178" fontId="6" fillId="3" borderId="21" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="178" fontId="6" fillId="4" borderId="21" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="178" fontId="6" fillId="0" borderId="21" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="6" fillId="0" borderId="21" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="176" fontId="6" fillId="3" borderId="16" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="176" fontId="6" fillId="0" borderId="27" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="6" fillId="0" borderId="27" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="176" fontId="6" fillId="0" borderId="28" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="6" fillId="0" borderId="28" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="176" fontId="6" fillId="0" borderId="29" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="6" fillId="0" borderId="29" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="176" fontId="6" fillId="3" borderId="29" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="178" fontId="6" fillId="3" borderId="29" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="178" fontId="6" fillId="3" borderId="29" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="6" fillId="4" borderId="29" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="178" fontId="6" fillId="0" borderId="29" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="6" fillId="0" borderId="29" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="178" fontId="8" fillId="0" borderId="29" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="8" fillId="0" borderId="29" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="178" fontId="8" fillId="4" borderId="29" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="178" fontId="8" fillId="0" borderId="30" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="8" fillId="0" borderId="30" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="178" fontId="8" fillId="4" borderId="30" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="178" fontId="8" fillId="0" borderId="28" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="8" fillId="0" borderId="28" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="178" fontId="8" fillId="4" borderId="28" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="179" fontId="10" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="179" fontId="11" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="179" fontId="10" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="179" fontId="11" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="13" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="27" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="176" fontId="6" fillId="4" borderId="4" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="6" fillId="4" borderId="10" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="176" fontId="6" fillId="4" borderId="20" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="176" fontId="6" fillId="4" borderId="22" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="176" fontId="6" fillId="4" borderId="25" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="176" fontId="6" fillId="4" borderId="29" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="11" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="17" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="30" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="31" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="32" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="14" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="14" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="24" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="24" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="28" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="28" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="178" fontId="6" fillId="0" borderId="12" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="33" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="34" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="6" fillId="0" borderId="32" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
@@ -2648,57 +2651,57 @@
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
           <a:tileRect/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <tabColor indexed="13"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:AJ153"/>
+  <dimension ref="A1:AJ154"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" zoomScale="130" zoomScaleSheetLayoutView="130" workbookViewId="0">
       <pane xSplit="2" ySplit="4" topLeftCell="C146" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
-      <selection pane="bottomRight" activeCell="B153" sqref="B153"/>
+      <selection pane="bottomRight" activeCell="D147" sqref="D147"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="10.625" defaultRowHeight="12" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="1.125" style="1" customWidth="1"/>
     <col min="2" max="2" width="22" style="2" customWidth="1"/>
     <col min="3" max="27" width="22" style="1" customWidth="1"/>
     <col min="28" max="28" width="22" style="3" customWidth="1"/>
     <col min="29" max="35" width="22" style="1" customWidth="1"/>
     <col min="36" max="16384" width="10.625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:35" s="4" customFormat="1" ht="12" customHeight="1" thickBot="1">
       <c r="B1" s="11" t="s">
         <v>116</v>
       </c>
       <c r="E1" s="63"/>
     </row>
     <row r="2" spans="2:35" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="B2" s="128" t="s">
         <v>183</v>
       </c>
       <c r="C2" s="131">
         <v>10000000</v>
       </c>
@@ -18382,163 +18385,267 @@
       <c r="AB152" s="117">
         <v>76.3</v>
       </c>
       <c r="AC152" s="117">
         <v>80.8</v>
       </c>
       <c r="AD152" s="117">
         <v>121.6</v>
       </c>
       <c r="AE152" s="117">
         <v>19.7</v>
       </c>
       <c r="AF152" s="117">
         <v>123.1</v>
       </c>
       <c r="AG152" s="117">
         <v>84.4</v>
       </c>
       <c r="AH152" s="117">
         <v>84.7</v>
       </c>
       <c r="AI152" s="118">
         <v>83.2</v>
       </c>
     </row>
-    <row r="153" spans="2:35" s="106" customFormat="1" ht="12" customHeight="1" thickBot="1">
-      <c r="B153" s="120" t="s">
+    <row r="153" spans="2:35" s="106" customFormat="1" ht="12" customHeight="1">
+      <c r="B153" s="119" t="s">
         <v>184</v>
       </c>
-      <c r="C153" s="107">
+      <c r="C153" s="116">
         <v>94.6</v>
       </c>
-      <c r="D153" s="108">
+      <c r="D153" s="117">
         <v>94.8</v>
       </c>
-      <c r="E153" s="108">
+      <c r="E153" s="117">
         <v>67.3</v>
       </c>
-      <c r="F153" s="108">
+      <c r="F153" s="117">
         <v>71.900000000000006</v>
       </c>
-      <c r="G153" s="108">
+      <c r="G153" s="117">
         <v>33</v>
       </c>
-      <c r="H153" s="108">
+      <c r="H153" s="117">
         <v>139.9</v>
       </c>
-      <c r="I153" s="108">
+      <c r="I153" s="117">
         <v>149.30000000000001</v>
       </c>
-      <c r="J153" s="108">
+      <c r="J153" s="117">
         <v>83.7</v>
       </c>
-      <c r="K153" s="108">
+      <c r="K153" s="117">
         <v>38.5</v>
       </c>
-      <c r="L153" s="108">
+      <c r="L153" s="117">
         <v>71.5</v>
       </c>
-      <c r="M153" s="108">
+      <c r="M153" s="117">
         <v>108</v>
       </c>
-      <c r="N153" s="108">
+      <c r="N153" s="117">
         <v>595.70000000000005</v>
       </c>
-      <c r="O153" s="108">
+      <c r="O153" s="117">
         <v>81.3</v>
       </c>
-      <c r="P153" s="108">
+      <c r="P153" s="117">
         <v>33.1</v>
       </c>
-      <c r="Q153" s="108">
+      <c r="Q153" s="117">
         <v>200.9</v>
       </c>
-      <c r="R153" s="108">
+      <c r="R153" s="117">
         <v>81.5</v>
       </c>
-      <c r="S153" s="108">
+      <c r="S153" s="117">
         <v>112.1</v>
       </c>
-      <c r="T153" s="108">
+      <c r="T153" s="117">
         <v>9.8000000000000007</v>
       </c>
-      <c r="U153" s="108">
+      <c r="U153" s="117">
         <v>81.8</v>
       </c>
-      <c r="V153" s="108">
+      <c r="V153" s="117">
         <v>80.3</v>
       </c>
-      <c r="W153" s="108">
+      <c r="W153" s="117">
         <v>70.8</v>
       </c>
-      <c r="X153" s="108">
+      <c r="X153" s="117">
         <v>70.8</v>
       </c>
-      <c r="Y153" s="108">
+      <c r="Y153" s="117">
         <v>90</v>
       </c>
-      <c r="Z153" s="108">
+      <c r="Z153" s="117">
         <v>105.8</v>
       </c>
-      <c r="AA153" s="108">
+      <c r="AA153" s="117">
         <v>84</v>
       </c>
-      <c r="AB153" s="108">
+      <c r="AB153" s="117">
         <v>85.9</v>
       </c>
-      <c r="AC153" s="108">
+      <c r="AC153" s="117">
         <v>83.6</v>
       </c>
-      <c r="AD153" s="108">
+      <c r="AD153" s="117">
         <v>143.30000000000001</v>
       </c>
-      <c r="AE153" s="108">
+      <c r="AE153" s="117">
         <v>17.3</v>
       </c>
-      <c r="AF153" s="108">
+      <c r="AF153" s="117">
         <v>144.9</v>
       </c>
-      <c r="AG153" s="108">
+      <c r="AG153" s="117">
         <v>87.6</v>
       </c>
-      <c r="AH153" s="108">
+      <c r="AH153" s="117">
         <v>87.6</v>
       </c>
-      <c r="AI153" s="109">
+      <c r="AI153" s="118">
         <v>89.8</v>
+      </c>
+    </row>
+    <row r="154" spans="2:35" s="106" customFormat="1" ht="12" customHeight="1" thickBot="1">
+      <c r="B154" s="120" t="s">
+        <v>185</v>
+      </c>
+      <c r="C154" s="107">
+        <v>91.1</v>
+      </c>
+      <c r="D154" s="108">
+        <v>91.4</v>
+      </c>
+      <c r="E154" s="108">
+        <v>69.099999999999994</v>
+      </c>
+      <c r="F154" s="108">
+        <v>92.1</v>
+      </c>
+      <c r="G154" s="108">
+        <v>33.1</v>
+      </c>
+      <c r="H154" s="108">
+        <v>121.1</v>
+      </c>
+      <c r="I154" s="108">
+        <v>98.9</v>
+      </c>
+      <c r="J154" s="108">
+        <v>88.1</v>
+      </c>
+      <c r="K154" s="108">
+        <v>40.200000000000003</v>
+      </c>
+      <c r="L154" s="108">
+        <v>71.5</v>
+      </c>
+      <c r="M154" s="108">
+        <v>119.3</v>
+      </c>
+      <c r="N154" s="108">
+        <v>588.4</v>
+      </c>
+      <c r="O154" s="108">
+        <v>67</v>
+      </c>
+      <c r="P154" s="108">
+        <v>34.799999999999997</v>
+      </c>
+      <c r="Q154" s="108">
+        <v>154.1</v>
+      </c>
+      <c r="R154" s="108">
+        <v>93.9</v>
+      </c>
+      <c r="S154" s="108">
+        <v>125.7</v>
+      </c>
+      <c r="T154" s="108">
+        <v>8.6</v>
+      </c>
+      <c r="U154" s="108">
+        <v>99.3</v>
+      </c>
+      <c r="V154" s="108">
+        <v>74.3</v>
+      </c>
+      <c r="W154" s="108">
+        <v>68.3</v>
+      </c>
+      <c r="X154" s="108">
+        <v>68.3</v>
+      </c>
+      <c r="Y154" s="108">
+        <v>85.5</v>
+      </c>
+      <c r="Z154" s="108">
+        <v>92</v>
+      </c>
+      <c r="AA154" s="108">
+        <v>83.5</v>
+      </c>
+      <c r="AB154" s="108">
+        <v>77.599999999999994</v>
+      </c>
+      <c r="AC154" s="108">
+        <v>85.7</v>
+      </c>
+      <c r="AD154" s="108">
+        <v>110.9</v>
+      </c>
+      <c r="AE154" s="108">
+        <v>16.899999999999999</v>
+      </c>
+      <c r="AF154" s="108">
+        <v>112.2</v>
+      </c>
+      <c r="AG154" s="108">
+        <v>93.7</v>
+      </c>
+      <c r="AH154" s="108">
+        <v>92</v>
+      </c>
+      <c r="AI154" s="109">
+        <v>114.8</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="3"/>
   <pageMargins left="0.39370078740157483" right="0.15748031496062992" top="0.59055118110236227" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.35433070866141736"/>
-  <pageSetup paperSize="9" scale="31" fitToWidth="0" orientation="landscape" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="30" fitToWidth="0" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddHeader>&amp;C総合&amp;K0070c0【季節調整済指数】</oddHeader>
   </headerFooter>
   <colBreaks count="2" manualBreakCount="2">
-    <brk id="22" max="152" man="1"/>
+    <brk id="22" max="153" man="1"/>
     <brk id="35" max="200" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>