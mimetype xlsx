--- v1 (2026-07-05)
+++ v2 (2026-09-03)
@@ -1,88 +1,88 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29127"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30131"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\akitasv01\調査統計課\004 経済統計班\9 生動（鉱工業指数）\⑦　【生産動態統計】【鉱工業指数】\【★ＩＩＰ担当用（保護）★】\アップロード用ファイル（美の国データ・オープンデータ）\令和８年度（毎月更新）～（美の国データ、オープンデータ）\オープンデータ\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\akitasv01\調査統計課\004 経済統計班\9 生動（鉱工業指数）\⑦　【生産動態統計】【鉱工業指数】\【★ＩＩＰ担当用（保護）★】\N・12・2 鉱工業生産指数月報\01 月報作成\R08 月報\R08-05\起案\投げ込み・公表・情報提供関係\オープンデータ\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{51BE413F-3B22-4ACA-B091-EB5CDC3F907E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D5BA6C3B-C393-4387-B39E-662AC88607D1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="業種原指数" sheetId="7" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">業種原指数!$A$1:$AI$162</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">業種原指数!$A$1:$AI$163</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">業種原指数!$B:$B,業種原指数!$3:$4</definedName>
   </definedNames>
   <calcPr calcId="191029" iterate="1"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="147" uniqueCount="147">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="148" uniqueCount="148">
   <si>
     <t>生産用機械工業</t>
   </si>
   <si>
     <t>鉄鋼・非鉄金属工業</t>
   </si>
   <si>
     <r>
       <t>2</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color indexed="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>019</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color indexed="8"/>
         <rFont val="ＭＳ ゴシック"/>
         <family val="3"/>
@@ -1376,50 +1376,53 @@
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>202507</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>202601</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>202602</t>
   </si>
   <si>
     <t>202603</t>
   </si>
   <si>
     <t>2026Ⅰ</t>
   </si>
   <si>
     <t>品目番号</t>
   </si>
   <si>
     <t>202604</t>
   </si>
+  <si>
+    <t>202605</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="5">
     <numFmt numFmtId="176" formatCode="0.0\ "/>
     <numFmt numFmtId="177" formatCode="#,##0.0_ "/>
     <numFmt numFmtId="178" formatCode="0_ "/>
     <numFmt numFmtId="179" formatCode="0.0_ "/>
     <numFmt numFmtId="180" formatCode="0.0;&quot;▲ &quot;0.0"/>
   </numFmts>
   <fonts count="21">
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
     </font>
     <font>
@@ -2413,537 +2416,537 @@
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="169">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="4" applyFont="1"/>
     <xf numFmtId="176" fontId="6" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="176" fontId="4" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="4" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="177" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="177" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="177" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="177" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="177" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="176" fontId="5" fillId="0" borderId="2" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="5" fillId="0" borderId="2" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="5" fillId="0" borderId="3" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="5" fillId="0" borderId="3" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="5" fillId="2" borderId="3" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="5" fillId="0" borderId="4" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="5" fillId="0" borderId="4" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="3" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="177" fontId="5" fillId="3" borderId="3" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="177" fontId="10" fillId="3" borderId="3" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="177" fontId="10" fillId="0" borderId="3" xfId="4" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="177" fontId="10" fillId="0" borderId="3" xfId="4" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="178" fontId="5" fillId="3" borderId="3" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="177" fontId="10" fillId="0" borderId="5" xfId="4" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="177" fontId="10" fillId="0" borderId="5" xfId="4" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="177" fontId="10" fillId="0" borderId="6" xfId="4" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="177" fontId="10" fillId="0" borderId="6" xfId="4" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="177" fontId="10" fillId="0" borderId="7" xfId="4" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="177" fontId="10" fillId="0" borderId="7" xfId="4" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="177" fontId="10" fillId="0" borderId="4" xfId="4" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="177" fontId="10" fillId="0" borderId="4" xfId="4" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="177" fontId="10" fillId="0" borderId="8" xfId="4" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="177" fontId="10" fillId="0" borderId="8" xfId="4" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="177" fontId="10" fillId="0" borderId="9" xfId="4" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="177" fontId="10" fillId="0" borderId="9" xfId="4" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="177" fontId="10" fillId="3" borderId="4" xfId="4" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="177" fontId="10" fillId="3" borderId="10" xfId="4" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="177" fontId="10" fillId="3" borderId="6" xfId="4" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="177" fontId="10" fillId="3" borderId="2" xfId="4" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="177" fontId="10" fillId="0" borderId="2" xfId="4" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="177" fontId="10" fillId="0" borderId="2" xfId="4" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="176" fontId="5" fillId="0" borderId="12" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="5" fillId="0" borderId="12" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="176" fontId="5" fillId="0" borderId="13" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="5" fillId="0" borderId="13" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="176" fontId="5" fillId="2" borderId="13" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="176" fontId="5" fillId="0" borderId="14" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="5" fillId="0" borderId="14" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="179" fontId="5" fillId="0" borderId="13" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="179" fontId="5" fillId="0" borderId="13" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="179" fontId="5" fillId="3" borderId="13" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="179" fontId="10" fillId="3" borderId="13" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="177" fontId="10" fillId="0" borderId="13" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="177" fontId="10" fillId="0" borderId="13" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="177" fontId="10" fillId="3" borderId="13" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="177" fontId="10" fillId="3" borderId="15" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="177" fontId="10" fillId="0" borderId="16" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="177" fontId="10" fillId="0" borderId="16" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="177" fontId="10" fillId="0" borderId="17" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="177" fontId="10" fillId="0" borderId="17" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="177" fontId="10" fillId="0" borderId="18" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="177" fontId="10" fillId="0" borderId="18" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="177" fontId="10" fillId="3" borderId="14" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="177" fontId="10" fillId="3" borderId="16" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="177" fontId="10" fillId="3" borderId="12" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="177" fontId="10" fillId="0" borderId="12" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="177" fontId="10" fillId="0" borderId="12" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="176" fontId="5" fillId="0" borderId="19" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="5" fillId="0" borderId="19" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="176" fontId="5" fillId="0" borderId="20" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="5" fillId="0" borderId="20" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="176" fontId="5" fillId="2" borderId="20" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="176" fontId="5" fillId="0" borderId="21" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="5" fillId="0" borderId="21" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="179" fontId="5" fillId="0" borderId="20" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="179" fontId="5" fillId="0" borderId="20" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="179" fontId="5" fillId="3" borderId="20" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="179" fontId="10" fillId="3" borderId="20" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="177" fontId="10" fillId="0" borderId="20" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="177" fontId="10" fillId="0" borderId="20" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="177" fontId="10" fillId="3" borderId="20" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="177" fontId="10" fillId="3" borderId="22" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="177" fontId="10" fillId="3" borderId="23" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="177" fontId="10" fillId="3" borderId="24" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="177" fontId="10" fillId="3" borderId="25" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="177" fontId="10" fillId="3" borderId="26" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="177" fontId="10" fillId="0" borderId="24" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="177" fontId="10" fillId="0" borderId="24" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="177" fontId="10" fillId="0" borderId="23" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="177" fontId="10" fillId="0" borderId="23" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="177" fontId="10" fillId="0" borderId="26" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="177" fontId="10" fillId="0" borderId="26" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="177" fontId="10" fillId="0" borderId="27" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="177" fontId="10" fillId="0" borderId="27" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="177" fontId="10" fillId="3" borderId="28" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="177" fontId="10" fillId="3" borderId="21" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="177" fontId="10" fillId="3" borderId="29" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="177" fontId="10" fillId="3" borderId="19" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="177" fontId="10" fillId="0" borderId="30" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="177" fontId="10" fillId="0" borderId="30" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="177" fontId="10" fillId="0" borderId="19" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="177" fontId="10" fillId="0" borderId="19" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="179" fontId="5" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="176" fontId="5" fillId="0" borderId="31" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="5" fillId="0" borderId="31" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="176" fontId="5" fillId="2" borderId="31" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="176" fontId="5" fillId="0" borderId="32" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="5" fillId="0" borderId="32" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="179" fontId="5" fillId="0" borderId="31" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="179" fontId="5" fillId="0" borderId="31" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="179" fontId="5" fillId="3" borderId="31" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="176" fontId="5" fillId="0" borderId="33" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="5" fillId="0" borderId="33" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="176" fontId="5" fillId="2" borderId="33" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="176" fontId="5" fillId="0" borderId="34" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="5" fillId="0" borderId="34" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="179" fontId="5" fillId="0" borderId="33" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="179" fontId="5" fillId="0" borderId="33" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="179" fontId="5" fillId="3" borderId="33" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="179" fontId="10" fillId="3" borderId="33" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="177" fontId="10" fillId="0" borderId="33" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="177" fontId="10" fillId="0" borderId="33" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="177" fontId="10" fillId="3" borderId="33" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="177" fontId="10" fillId="3" borderId="35" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="177" fontId="10" fillId="3" borderId="36" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="177" fontId="10" fillId="3" borderId="37" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="177" fontId="10" fillId="3" borderId="38" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="177" fontId="10" fillId="3" borderId="39" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="177" fontId="10" fillId="3" borderId="40" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="177" fontId="10" fillId="0" borderId="38" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="177" fontId="10" fillId="0" borderId="38" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="177" fontId="10" fillId="0" borderId="37" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="177" fontId="10" fillId="0" borderId="37" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="177" fontId="10" fillId="0" borderId="40" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="177" fontId="10" fillId="0" borderId="40" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="177" fontId="10" fillId="0" borderId="41" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="177" fontId="10" fillId="0" borderId="41" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="177" fontId="10" fillId="0" borderId="35" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="177" fontId="10" fillId="0" borderId="35" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="177" fontId="10" fillId="3" borderId="30" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="177" fontId="10" fillId="0" borderId="29" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="177" fontId="10" fillId="0" borderId="29" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="176" fontId="5" fillId="0" borderId="42" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="5" fillId="0" borderId="42" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="176" fontId="5" fillId="2" borderId="42" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="176" fontId="5" fillId="0" borderId="35" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="5" fillId="0" borderId="35" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="179" fontId="5" fillId="0" borderId="21" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="179" fontId="5" fillId="0" borderId="21" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="179" fontId="5" fillId="3" borderId="21" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="179" fontId="5" fillId="3" borderId="35" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="177" fontId="10" fillId="0" borderId="32" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="177" fontId="10" fillId="0" borderId="32" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="177" fontId="10" fillId="0" borderId="28" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="177" fontId="10" fillId="0" borderId="28" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="176" fontId="5" fillId="0" borderId="29" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="5" fillId="0" borderId="29" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="176" fontId="5" fillId="2" borderId="35" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="179" fontId="5" fillId="0" borderId="35" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="179" fontId="5" fillId="0" borderId="35" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="179" fontId="10" fillId="3" borderId="35" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="176" fontId="5" fillId="0" borderId="44" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="5" fillId="0" borderId="44" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="177" fontId="10" fillId="3" borderId="45" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="177" fontId="10" fillId="3" borderId="46" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="177" fontId="10" fillId="3" borderId="47" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="177" fontId="10" fillId="3" borderId="48" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="177" fontId="10" fillId="3" borderId="49" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="177" fontId="10" fillId="0" borderId="47" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="177" fontId="10" fillId="0" borderId="47" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="177" fontId="10" fillId="0" borderId="46" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="177" fontId="10" fillId="0" borderId="46" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="177" fontId="10" fillId="0" borderId="49" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="177" fontId="10" fillId="0" borderId="49" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="177" fontId="10" fillId="0" borderId="34" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="177" fontId="10" fillId="0" borderId="34" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="177" fontId="10" fillId="3" borderId="34" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="177" fontId="10" fillId="3" borderId="44" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="177" fontId="10" fillId="0" borderId="44" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="177" fontId="10" fillId="0" borderId="44" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="179" fontId="10" fillId="3" borderId="31" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="177" fontId="10" fillId="0" borderId="31" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="177" fontId="10" fillId="0" borderId="31" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="177" fontId="10" fillId="3" borderId="31" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="176" fontId="5" fillId="0" borderId="51" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="5" fillId="0" borderId="51" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="176" fontId="5" fillId="0" borderId="52" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="5" fillId="0" borderId="52" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="176" fontId="5" fillId="2" borderId="52" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="176" fontId="5" fillId="0" borderId="53" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="5" fillId="0" borderId="53" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="179" fontId="5" fillId="0" borderId="52" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="179" fontId="5" fillId="0" borderId="52" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="179" fontId="5" fillId="3" borderId="52" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="179" fontId="10" fillId="3" borderId="52" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="177" fontId="10" fillId="0" borderId="52" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="177" fontId="10" fillId="0" borderId="52" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="177" fontId="10" fillId="3" borderId="52" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="177" fontId="10" fillId="3" borderId="54" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="177" fontId="10" fillId="3" borderId="55" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="177" fontId="10" fillId="3" borderId="56" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="177" fontId="10" fillId="3" borderId="57" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="177" fontId="10" fillId="3" borderId="58" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="177" fontId="10" fillId="0" borderId="59" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="177" fontId="10" fillId="0" borderId="59" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="177" fontId="10" fillId="0" borderId="60" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="177" fontId="10" fillId="0" borderId="60" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="177" fontId="10" fillId="0" borderId="53" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="177" fontId="10" fillId="0" borderId="53" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="177" fontId="10" fillId="3" borderId="53" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="177" fontId="10" fillId="3" borderId="59" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="177" fontId="10" fillId="3" borderId="51" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="177" fontId="10" fillId="0" borderId="55" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="177" fontId="10" fillId="0" borderId="55" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="177" fontId="10" fillId="0" borderId="51" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="177" fontId="10" fillId="0" borderId="51" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="180" fontId="11" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="180" fontId="11" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="41" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="176" fontId="5" fillId="0" borderId="18" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="5" fillId="0" borderId="18" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="176" fontId="5" fillId="0" borderId="41" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="5" fillId="0" borderId="41" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="176" fontId="5" fillId="0" borderId="46" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="5" fillId="0" borderId="46" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="176" fontId="5" fillId="0" borderId="55" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="5" fillId="0" borderId="55" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="43" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="179" fontId="5" fillId="0" borderId="43" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="50" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="176" fontId="5" fillId="0" borderId="62" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="5" fillId="0" borderId="62" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="176" fontId="5" fillId="0" borderId="63" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="5" fillId="0" borderId="63" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="41" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="41" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="55" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="55" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="5" fillId="0" borderId="65" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="18" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="18" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="176" fontId="5" fillId="0" borderId="61" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="5" fillId="0" borderId="61" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="64" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
     <cellStyle name="標準 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="標準 3" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="標準 4" xfId="3" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="標準_KKSM710TEMP2" xfId="4" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFFCD5B4"/>
       <color rgb="FFFFFF99"/>
       <color rgb="FFA0FFC0"/>
       <color rgb="FFB2B2B2"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
@@ -3235,57 +3238,57 @@
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
           <a:tileRect/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <tabColor indexed="13"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:AJ162"/>
+  <dimension ref="A1:AJ163"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="2" ySplit="4" topLeftCell="C128" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
-      <selection pane="bottomRight" activeCell="B162" sqref="B162"/>
+      <selection pane="bottomRight" activeCell="C158" sqref="C158"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="12" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="0.875" style="1" customWidth="1"/>
     <col min="2" max="35" width="22" style="2" customWidth="1"/>
     <col min="36" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:35" ht="12" customHeight="1" thickBot="1">
       <c r="A1" s="1" t="s">
         <v>112</v>
       </c>
       <c r="B1" s="10" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="73"/>
     </row>
     <row r="2" spans="1:35" ht="12" customHeight="1">
       <c r="B2" s="168" t="s">
         <v>145</v>
       </c>
       <c r="C2" s="165">
         <v>10000000</v>
       </c>
@@ -20021,57 +20024,161 @@
       <c r="AB162" s="151">
         <v>90.4</v>
       </c>
       <c r="AC162" s="151">
         <v>86.1</v>
       </c>
       <c r="AD162" s="151">
         <v>150.1</v>
       </c>
       <c r="AE162" s="151">
         <v>15.1</v>
       </c>
       <c r="AF162" s="151">
         <v>151.9</v>
       </c>
       <c r="AG162" s="151">
         <v>85.8</v>
       </c>
       <c r="AH162" s="151">
         <v>85.8</v>
       </c>
       <c r="AI162" s="151">
         <v>86.6</v>
       </c>
     </row>
+    <row r="163" spans="2:35" ht="12" customHeight="1">
+      <c r="B163" s="151" t="s">
+        <v>147</v>
+      </c>
+      <c r="C163" s="151">
+        <v>88.5</v>
+      </c>
+      <c r="D163" s="151">
+        <v>88.8</v>
+      </c>
+      <c r="E163" s="151">
+        <v>83.2</v>
+      </c>
+      <c r="F163" s="151">
+        <v>72.900000000000006</v>
+      </c>
+      <c r="G163" s="151">
+        <v>31.3</v>
+      </c>
+      <c r="H163" s="151">
+        <v>117.5</v>
+      </c>
+      <c r="I163" s="151">
+        <v>81.2</v>
+      </c>
+      <c r="J163" s="151">
+        <v>83.4</v>
+      </c>
+      <c r="K163" s="151">
+        <v>32.9</v>
+      </c>
+      <c r="L163" s="151">
+        <v>69.400000000000006</v>
+      </c>
+      <c r="M163" s="151">
+        <v>91.7</v>
+      </c>
+      <c r="N163" s="151">
+        <v>593.1</v>
+      </c>
+      <c r="O163" s="151">
+        <v>83.2</v>
+      </c>
+      <c r="P163" s="151">
+        <v>32.6</v>
+      </c>
+      <c r="Q163" s="151">
+        <v>166.7</v>
+      </c>
+      <c r="R163" s="151">
+        <v>84.3</v>
+      </c>
+      <c r="S163" s="151">
+        <v>120.7</v>
+      </c>
+      <c r="T163" s="151">
+        <v>8.6</v>
+      </c>
+      <c r="U163" s="151">
+        <v>87.8</v>
+      </c>
+      <c r="V163" s="151">
+        <v>68.3</v>
+      </c>
+      <c r="W163" s="151">
+        <v>63.8</v>
+      </c>
+      <c r="X163" s="151">
+        <v>63.8</v>
+      </c>
+      <c r="Y163" s="151">
+        <v>82.6</v>
+      </c>
+      <c r="Z163" s="151">
+        <v>93.1</v>
+      </c>
+      <c r="AA163" s="151">
+        <v>77.8</v>
+      </c>
+      <c r="AB163" s="151">
+        <v>74</v>
+      </c>
+      <c r="AC163" s="151">
+        <v>82.6</v>
+      </c>
+      <c r="AD163" s="151">
+        <v>119.2</v>
+      </c>
+      <c r="AE163" s="151">
+        <v>15.8</v>
+      </c>
+      <c r="AF163" s="151">
+        <v>120.6</v>
+      </c>
+      <c r="AG163" s="151">
+        <v>86.5</v>
+      </c>
+      <c r="AH163" s="151">
+        <v>85.9</v>
+      </c>
+      <c r="AI163" s="151">
+        <v>99</v>
+      </c>
+    </row>
   </sheetData>
   <phoneticPr fontId="3"/>
   <pageMargins left="0.19685039370078741" right="0.15748031496062992" top="0.59055118110236227" bottom="0.59055118110236227" header="0.31496062992125984" footer="0.35433070866141736"/>
   <pageSetup paperSize="9" scale="28" fitToWidth="0" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <colBreaks count="1" manualBreakCount="1">
-    <brk id="22" max="161" man="1"/>
+    <brk id="22" max="162" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>