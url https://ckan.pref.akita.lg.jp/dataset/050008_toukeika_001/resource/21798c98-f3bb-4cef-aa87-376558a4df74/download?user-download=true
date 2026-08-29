--- v1 (2026-07-05)
+++ v2 (2026-08-29)
@@ -1,81 +1,81 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\akitasv01\調査統計課\003 企画・解析班\２．業務主要\Ｎ）景気動向指数\オープンデータ\【9.16期限】オープンデータ修正作業\HP公表用ファイル\R0804\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\akitasv01\調査統計課\003 企画・解析班\２．業務主要\Ｎ）景気動向指数\オープンデータ\【9.16期限】オープンデータ修正作業\HP公表用ファイル\R0805\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{3A74346C-CCC4-4A19-9BF9-792B95A413E9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{FABB1C2F-A04E-455D-B246-E096C902474E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="1560" yWindow="720" windowWidth="14610" windowHeight="15480" tabRatio="743" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="14295" yWindow="0" windowWidth="14610" windowHeight="15585" tabRatio="743" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="指数データ" sheetId="9" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">指数データ!$A$1:$J$205</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">指数データ!$A:$A,指数データ!$1:$1</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="254" uniqueCount="254">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="255" uniqueCount="255">
   <si>
     <t>ＣＩ先行指数</t>
     <rPh sb="2" eb="4">
       <t>センコウ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>シスウ</t>
     </rPh>
     <phoneticPr fontId="21"/>
   </si>
   <si>
     <t>ＣＩ一致指数</t>
     <rPh sb="2" eb="4">
       <t>イッチ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>シスウ</t>
     </rPh>
     <phoneticPr fontId="21"/>
   </si>
   <si>
     <t>ＣＩ遅行指数</t>
     <rPh sb="2" eb="4">
       <t>チコウ</t>
     </rPh>
@@ -892,50 +892,53 @@
   </si>
   <si>
     <t>2025-09</t>
   </si>
   <si>
     <t>2025-10</t>
   </si>
   <si>
     <t>2025-11</t>
   </si>
   <si>
     <t>2025-12</t>
   </si>
   <si>
     <t>2026-01</t>
     <phoneticPr fontId="21"/>
   </si>
   <si>
     <t>2026-02</t>
   </si>
   <si>
     <t>2026-03</t>
   </si>
   <si>
     <t>2026-04</t>
+  </si>
+  <si>
+    <t>2026-05</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="176" formatCode="0.0_ "/>
     <numFmt numFmtId="177" formatCode="0.0_);[Red]\(0.0\)"/>
     <numFmt numFmtId="178" formatCode="0_);[Red]\(0\)"/>
   </numFmts>
   <fonts count="23" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
@@ -1821,54 +1824,54 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:J245"/>
+  <dimension ref="A1:J246"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="A235" zoomScale="160" zoomScaleNormal="160" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="A245" sqref="A245"/>
+      <selection activeCell="A246" sqref="A246"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.75" customHeight="1" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="8.625" style="3" customWidth="1"/>
     <col min="2" max="7" width="12.25" style="2" bestFit="1" customWidth="1"/>
     <col min="8" max="10" width="16.125" style="2" bestFit="1" customWidth="1"/>
     <col min="11" max="16384" width="9" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" s="1" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A1" s="7" t="s">
         <v>213</v>
       </c>
       <c r="B1" s="4" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="4" t="s">
         <v>1</v>
       </c>
       <c r="D1" s="4" t="s">
         <v>2</v>
       </c>
       <c r="E1" s="4" t="s">
         <v>3</v>
@@ -9672,50 +9675,82 @@
       <c r="B245" s="8">
         <v>104.5</v>
       </c>
       <c r="C245" s="8">
         <v>68.400000000000006</v>
       </c>
       <c r="D245" s="8">
         <v>89.7</v>
       </c>
       <c r="E245" s="8">
         <v>50</v>
       </c>
       <c r="F245" s="8">
         <v>66.7</v>
       </c>
       <c r="G245" s="8">
         <v>33.299999999999997</v>
       </c>
       <c r="H245" s="8">
         <v>503.4</v>
       </c>
       <c r="I245" s="8">
         <v>898.6</v>
       </c>
       <c r="J245" s="8">
+        <v>580.1</v>
+      </c>
+    </row>
+    <row r="246" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A246" s="6" t="s">
+        <v>254</v>
+      </c>
+      <c r="B246" s="8">
+        <v>106.8</v>
+      </c>
+      <c r="C246" s="8">
+        <v>66.3</v>
+      </c>
+      <c r="D246" s="8">
+        <v>92.2</v>
+      </c>
+      <c r="E246" s="8">
+        <v>35.700000000000003</v>
+      </c>
+      <c r="F246" s="8">
+        <v>55.6</v>
+      </c>
+      <c r="G246" s="8">
+        <v>50</v>
+      </c>
+      <c r="H246" s="8">
+        <v>489.1</v>
+      </c>
+      <c r="I246" s="8">
+        <v>904.2</v>
+      </c>
+      <c r="J246" s="8">
         <v>580.1</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="21"/>
   <pageMargins left="0.78740157480314965" right="0.78740157480314965" top="0.59055118110236227" bottom="0.59055118110236227" header="0" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" scale="62" firstPageNumber="0" orientation="portrait"/>
   <headerFooter alignWithMargins="0">
     <oddFooter xml:space="preserve">&amp;C&amp;9&amp;P </oddFooter>
   </headerFooter>
   <rowBreaks count="4" manualBreakCount="4">
     <brk id="49" max="9" man="1"/>
     <brk id="97" max="9" man="1"/>
     <brk id="145" max="9" man="1"/>
     <brk id="193" max="9" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>