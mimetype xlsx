--- v1 (2026-07-03)
+++ v2 (2026-08-28)
@@ -1,84 +1,84 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\akitasv01\調査統計課\003 企画・解析班\２．業務主要\Ｎ）景気動向指数\オープンデータ\【9.16期限】オープンデータ修正作業\HP公表用ファイル\R0804\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\akitasv01\調査統計課\003 企画・解析班\２．業務主要\Ｎ）景気動向指数\オープンデータ\【9.16期限】オープンデータ修正作業\HP公表用ファイル\R0805\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F48C54A5-CD95-47BC-BFAA-B07DFDA172AE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{4DF4DCC6-7770-498B-8A40-4F2E2BFCC3D4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="390" yWindow="390" windowWidth="14610" windowHeight="15480" xr2:uid="{967B7071-2C74-4BD7-9F9C-EF8DFD7F4917}"/>
+    <workbookView xWindow="-105" yWindow="0" windowWidth="14610" windowHeight="15585" xr2:uid="{967B7071-2C74-4BD7-9F9C-EF8DFD7F4917}"/>
   </bookViews>
   <sheets>
     <sheet name="個別系列データ（実数値）" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'個別系列データ（実数値）'!$A$1:$X$205</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'個別系列データ（実数値）'!$A:$A,'個別系列データ（実数値）'!$1:$1</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="267" uniqueCount="267">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="268" uniqueCount="268">
   <si>
     <t>先行１_新規求人数(％)</t>
     <rPh sb="0" eb="2">
       <t>センコウ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>先行２_所定外労働時間指数(R02年=100)</t>
     <rPh sb="0" eb="2">
       <t>センコウ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>先行３_建設財生産指数(H27年=100)</t>
     <rPh sb="0" eb="2">
       <t>センコウ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>先行４_日経商品指数（42種）(S45年=100)</t>
     <rPh sb="0" eb="2">
       <t>センコウ</t>
@@ -952,50 +952,53 @@
   </si>
   <si>
     <t>2025-09</t>
   </si>
   <si>
     <t>2025-10</t>
   </si>
   <si>
     <t>2025-11</t>
   </si>
   <si>
     <t>2025-12</t>
   </si>
   <si>
     <t>2026-01</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>2026-02</t>
   </si>
   <si>
     <t>2026-03</t>
   </si>
   <si>
     <t>2026-04</t>
+  </si>
+  <si>
+    <t>2026-05</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="6">
     <numFmt numFmtId="176" formatCode="#,##0.0"/>
     <numFmt numFmtId="177" formatCode="#,##0.000"/>
     <numFmt numFmtId="178" formatCode="0.0"/>
     <numFmt numFmtId="179" formatCode="#,##0.0;[Red]\-#,##0.0"/>
     <numFmt numFmtId="180" formatCode="0.000"/>
     <numFmt numFmtId="181" formatCode="#,##0.000;[Red]\-#,##0.000"/>
   </numFmts>
   <fonts count="6" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
@@ -1026,51 +1029,51 @@
       <family val="3"/>
       <charset val="128"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="38" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="25">
+  <cellXfs count="23">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="176" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
@@ -1082,69 +1085,63 @@
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="176" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="4" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="179" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment vertical="center"/>
-[...1 lines deleted...]
-    <xf numFmtId="38" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="180" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="181" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="桁区切り" xfId="1" builtinId="6"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
@@ -1428,54 +1425,54 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0E80EB5B-7A50-4F0F-962A-653AD3A54C49}">
-  <dimension ref="A1:X245"/>
+  <dimension ref="A1:X246"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="A224" zoomScale="160" zoomScaleNormal="160" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="A245" sqref="A245"/>
+      <selection activeCell="A246" sqref="A246"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="10.25" defaultRowHeight="14.25" customHeight="1" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="9.375" style="15" customWidth="1"/>
     <col min="2" max="2" width="21" style="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="35.5" style="14" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="31.625" style="14" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="37.5" style="14" bestFit="1" customWidth="1"/>
     <col min="6" max="8" width="26.75" style="14" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="22.875" style="14" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="36.5" style="14" bestFit="1" customWidth="1"/>
     <col min="11" max="12" width="31.625" style="14" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="32.625" style="14" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="22.875" style="14" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="31.625" style="14" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="34.5" style="14" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="26.75" style="14" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="22.875" style="14" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="29.625" style="14" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="24.875" style="14" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="22.875" style="14" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="41.375" style="14" bestFit="1" customWidth="1"/>
     <col min="23" max="24" width="30.625" style="14" bestFit="1" customWidth="1"/>
     <col min="25" max="16384" width="10.25" style="14"/>
@@ -16367,2749 +16364,2820 @@
       </c>
       <c r="R207" s="8">
         <v>2.8</v>
       </c>
       <c r="S207" s="8">
         <v>98.8</v>
       </c>
       <c r="T207" s="8">
         <v>2.9</v>
       </c>
       <c r="U207" s="8">
         <v>-2.5</v>
       </c>
       <c r="V207" s="8">
         <v>138</v>
       </c>
       <c r="W207" s="13">
         <v>2518</v>
       </c>
       <c r="X207" s="8"/>
     </row>
     <row r="208" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A208" s="7" t="s">
         <v>229</v>
       </c>
-      <c r="B208" s="16">
+      <c r="B208" s="14">
         <v>-11.6</v>
       </c>
-      <c r="C208" s="16">
+      <c r="C208" s="14">
         <v>97.3</v>
       </c>
-      <c r="D208" s="16">
+      <c r="D208" s="14">
         <v>77.3</v>
       </c>
-      <c r="E208" s="16">
+      <c r="E208" s="14">
         <v>253.19900000000001</v>
       </c>
-      <c r="F208" s="16">
+      <c r="F208" s="14">
         <v>222</v>
       </c>
-      <c r="G208" s="16">
+      <c r="G208" s="14">
         <v>1.8</v>
       </c>
-      <c r="H208" s="16">
+      <c r="H208" s="14">
         <v>-21.7</v>
       </c>
-      <c r="I208" s="16">
+      <c r="I208" s="14">
         <v>1.36</v>
       </c>
-      <c r="J208" s="16">
+      <c r="J208" s="14">
         <v>-3.4</v>
       </c>
-      <c r="K208" s="16">
+      <c r="K208" s="14">
         <v>97.7</v>
       </c>
-      <c r="L208" s="16">
+      <c r="L208" s="14">
         <v>81.3</v>
       </c>
-      <c r="M208" s="16">
+      <c r="M208" s="14">
         <v>0.5</v>
       </c>
-      <c r="N208" s="18">
+      <c r="N208" s="17">
         <v>2680</v>
       </c>
-      <c r="O208" s="16">
+      <c r="O208" s="14">
         <v>113.4</v>
       </c>
-      <c r="P208" s="18">
+      <c r="P208" s="17">
         <v>17028</v>
       </c>
-      <c r="Q208" s="17">
+      <c r="Q208" s="16">
         <v>89077</v>
       </c>
-      <c r="R208" s="16">
+      <c r="R208" s="14">
         <v>1.3</v>
       </c>
-      <c r="S208" s="16">
+      <c r="S208" s="14">
         <v>99</v>
       </c>
       <c r="T208" s="14">
         <v>3.1</v>
       </c>
       <c r="U208" s="14">
         <v>23.2</v>
       </c>
       <c r="V208" s="14">
         <v>138.1</v>
       </c>
-      <c r="W208" s="17">
+      <c r="W208" s="16">
         <v>2443</v>
       </c>
-      <c r="X208" s="19"/>
+      <c r="X208" s="18"/>
     </row>
     <row r="209" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A209" s="7" t="s">
         <v>230</v>
       </c>
       <c r="B209" s="14">
         <v>-14.2</v>
       </c>
       <c r="C209" s="14">
         <v>94.1</v>
       </c>
-      <c r="D209" s="19">
+      <c r="D209" s="18">
         <v>77.599999999999994</v>
       </c>
       <c r="E209" s="14">
         <v>252.465</v>
       </c>
       <c r="F209" s="14">
         <v>448</v>
       </c>
       <c r="G209" s="14">
         <v>1.4</v>
       </c>
       <c r="H209" s="14">
         <v>-21.7</v>
       </c>
       <c r="I209" s="14">
         <v>1.38</v>
       </c>
       <c r="J209" s="14">
         <v>-1.3</v>
       </c>
       <c r="K209" s="14">
         <v>103.1</v>
       </c>
       <c r="L209" s="14">
         <v>76.900000000000006</v>
       </c>
       <c r="M209" s="14">
         <v>2.8</v>
       </c>
-      <c r="N209" s="17">
+      <c r="N209" s="16">
         <v>2758</v>
       </c>
       <c r="O209" s="14">
         <v>119</v>
       </c>
-      <c r="P209" s="17">
+      <c r="P209" s="16">
         <v>20871</v>
       </c>
-      <c r="Q209" s="17">
+      <c r="Q209" s="16">
         <v>94269</v>
       </c>
       <c r="R209" s="14">
         <v>0.1</v>
       </c>
       <c r="S209" s="14">
         <v>98.9</v>
       </c>
       <c r="T209" s="14">
         <v>3.1</v>
       </c>
-      <c r="U209" s="19">
+      <c r="U209" s="18">
         <v>2</v>
       </c>
       <c r="V209" s="14">
         <v>139.69999999999999</v>
       </c>
-      <c r="W209" s="17">
+      <c r="W209" s="16">
         <v>2475</v>
       </c>
     </row>
     <row r="210" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A210" s="7" t="s">
         <v>231</v>
       </c>
       <c r="B210" s="14">
         <v>-6.1</v>
       </c>
       <c r="C210" s="14">
         <v>94.2</v>
       </c>
       <c r="D210" s="14">
         <v>81.900000000000006</v>
       </c>
       <c r="E210" s="14">
         <v>251.55699999999999</v>
       </c>
       <c r="F210" s="14">
         <v>367</v>
       </c>
       <c r="G210" s="14">
         <v>2.8</v>
       </c>
-      <c r="H210" s="19">
+      <c r="H210" s="18">
         <v>-20</v>
       </c>
       <c r="I210" s="14">
         <v>1.37</v>
       </c>
       <c r="J210" s="14">
         <v>7.5</v>
       </c>
       <c r="K210" s="14">
         <v>109.3</v>
       </c>
       <c r="L210" s="14">
         <v>77.8</v>
       </c>
       <c r="M210" s="14">
         <v>1.8</v>
       </c>
-      <c r="N210" s="17">
+      <c r="N210" s="16">
         <v>2785</v>
       </c>
       <c r="O210" s="14">
         <v>108.9</v>
       </c>
-      <c r="P210" s="17">
+      <c r="P210" s="16">
         <v>27031</v>
       </c>
-      <c r="Q210" s="17">
+      <c r="Q210" s="16">
         <v>99320</v>
       </c>
       <c r="R210" s="14">
         <v>0.4</v>
       </c>
       <c r="S210" s="14">
         <v>101</v>
       </c>
       <c r="T210" s="14">
         <v>3.2</v>
       </c>
       <c r="U210" s="14">
         <v>-13.1</v>
       </c>
       <c r="V210" s="14">
         <v>133.9</v>
       </c>
-      <c r="W210" s="17">
+      <c r="W210" s="16">
         <v>2501</v>
       </c>
     </row>
     <row r="211" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A211" s="7" t="s">
         <v>232</v>
       </c>
       <c r="B211" s="14">
         <v>-12.7</v>
       </c>
       <c r="C211" s="14">
         <v>95.4</v>
       </c>
-      <c r="D211" s="19">
+      <c r="D211" s="18">
         <v>86.4</v>
       </c>
       <c r="E211" s="14">
         <v>253.798</v>
       </c>
       <c r="F211" s="14">
         <v>248</v>
       </c>
       <c r="G211" s="14">
         <v>3.3</v>
       </c>
-      <c r="H211" s="19">
+      <c r="H211" s="18">
         <v>-10</v>
       </c>
       <c r="I211" s="14">
         <v>1.36</v>
       </c>
       <c r="J211" s="14">
         <v>7.2</v>
       </c>
       <c r="K211" s="14">
         <v>97.6</v>
       </c>
       <c r="L211" s="14">
         <v>82.3</v>
       </c>
       <c r="M211" s="14">
         <v>3.5</v>
       </c>
-      <c r="N211" s="17">
+      <c r="N211" s="16">
         <v>2931</v>
       </c>
       <c r="O211" s="14">
         <v>104.8</v>
       </c>
-      <c r="P211" s="17">
+      <c r="P211" s="16">
         <v>9844</v>
       </c>
-      <c r="Q211" s="17">
+      <c r="Q211" s="16">
         <v>102108</v>
       </c>
       <c r="R211" s="14">
         <v>0.6</v>
       </c>
       <c r="S211" s="14">
         <v>101.2</v>
       </c>
       <c r="T211" s="14">
         <v>2.9</v>
       </c>
-      <c r="U211" s="19">
+      <c r="U211" s="18">
         <v>-8</v>
       </c>
       <c r="V211" s="14">
         <v>134.9</v>
       </c>
-      <c r="W211" s="18">
+      <c r="W211" s="17">
         <v>2422</v>
       </c>
     </row>
     <row r="212" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A212" s="7" t="s">
         <v>233</v>
       </c>
       <c r="B212" s="14">
         <v>-16.399999999999999</v>
       </c>
       <c r="C212" s="14">
         <v>92.9</v>
       </c>
       <c r="D212" s="14">
         <v>77.7</v>
       </c>
       <c r="E212" s="14">
         <v>255.96899999999999</v>
       </c>
       <c r="F212" s="14">
         <v>282</v>
       </c>
       <c r="G212" s="14">
         <v>3.3</v>
       </c>
       <c r="H212" s="14">
         <v>-33.299999999999997</v>
       </c>
       <c r="I212" s="14">
         <v>1.34</v>
       </c>
       <c r="J212" s="14">
         <v>11.8</v>
       </c>
       <c r="K212" s="14">
         <v>141.69999999999999</v>
       </c>
       <c r="L212" s="14">
         <v>81.7</v>
       </c>
       <c r="M212" s="14">
         <v>1.9</v>
       </c>
-      <c r="N212" s="18">
+      <c r="N212" s="17">
         <v>2595</v>
       </c>
       <c r="O212" s="14">
         <v>104.9</v>
       </c>
-      <c r="P212" s="18">
+      <c r="P212" s="17">
         <v>11719</v>
       </c>
-      <c r="Q212" s="18">
+      <c r="Q212" s="17">
         <v>94192</v>
       </c>
       <c r="R212" s="14">
         <v>0.4</v>
       </c>
-      <c r="S212" s="19">
+      <c r="S212" s="18">
         <v>99.3</v>
       </c>
       <c r="T212" s="14">
         <v>2.7</v>
       </c>
       <c r="U212" s="14">
         <v>38.4</v>
       </c>
-      <c r="V212" s="19">
+      <c r="V212" s="18">
         <v>138</v>
       </c>
-      <c r="W212" s="18">
+      <c r="W212" s="17">
         <v>2880</v>
       </c>
     </row>
     <row r="213" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A213" s="7" t="s">
         <v>234</v>
       </c>
       <c r="B213" s="14">
         <v>-3.6</v>
       </c>
       <c r="C213" s="14">
         <v>93.6</v>
       </c>
       <c r="D213" s="14">
         <v>82.1</v>
       </c>
       <c r="E213" s="14">
         <v>257.947</v>
       </c>
       <c r="F213" s="14">
         <v>281</v>
       </c>
       <c r="G213" s="14">
         <v>3.3</v>
       </c>
       <c r="H213" s="14">
         <v>-26.6</v>
       </c>
       <c r="I213" s="14">
         <v>1.34</v>
       </c>
       <c r="J213" s="14">
         <v>10.7</v>
       </c>
       <c r="K213" s="14">
         <v>95.9</v>
       </c>
       <c r="L213" s="14">
         <v>80.3</v>
       </c>
       <c r="M213" s="14">
         <v>7.5</v>
       </c>
-      <c r="N213" s="18">
+      <c r="N213" s="17">
         <v>3011</v>
       </c>
       <c r="O213" s="14">
         <v>91.2</v>
       </c>
-      <c r="P213" s="18">
+      <c r="P213" s="17">
         <v>9387</v>
       </c>
-      <c r="Q213" s="18">
+      <c r="Q213" s="17">
         <v>96467</v>
       </c>
       <c r="R213" s="14">
         <v>0.3</v>
       </c>
       <c r="S213" s="14">
         <v>99.5</v>
       </c>
       <c r="T213" s="14">
         <v>2.9</v>
       </c>
       <c r="U213" s="14">
         <v>-7.1</v>
       </c>
-      <c r="V213" s="19">
+      <c r="V213" s="18">
         <v>135.9</v>
       </c>
-      <c r="W213" s="18">
+      <c r="W213" s="17">
         <v>2474</v>
       </c>
     </row>
     <row r="214" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A214" s="7" t="s">
         <v>235</v>
       </c>
       <c r="B214" s="14">
         <v>-14.7</v>
       </c>
       <c r="C214" s="14">
         <v>92.5</v>
       </c>
       <c r="D214" s="14">
         <v>75.2</v>
       </c>
       <c r="E214" s="14">
         <v>257.26100000000002</v>
       </c>
       <c r="F214" s="14">
         <v>279</v>
       </c>
       <c r="G214" s="14">
         <v>4.0999999999999996</v>
       </c>
-      <c r="H214" s="19">
+      <c r="H214" s="18">
         <v>-30</v>
       </c>
-      <c r="I214" s="20">
+      <c r="I214" s="19">
         <v>1.31</v>
       </c>
       <c r="J214" s="14">
         <v>9.1999999999999993</v>
       </c>
       <c r="K214" s="14">
         <v>149.4</v>
       </c>
       <c r="L214" s="14">
         <v>81.400000000000006</v>
       </c>
       <c r="M214" s="14">
         <v>4.3</v>
       </c>
-      <c r="N214" s="18">
+      <c r="N214" s="17">
         <v>2980</v>
       </c>
       <c r="O214" s="14">
         <v>87.1</v>
       </c>
-      <c r="P214" s="18">
+      <c r="P214" s="17">
         <v>10422</v>
       </c>
-      <c r="Q214" s="18">
+      <c r="Q214" s="17">
         <v>99421</v>
       </c>
       <c r="R214" s="14">
         <v>0.5</v>
       </c>
       <c r="S214" s="14">
         <v>98.3</v>
       </c>
-      <c r="T214" s="19">
+      <c r="T214" s="18">
         <v>3</v>
       </c>
       <c r="U214" s="14">
         <v>-18.5</v>
       </c>
       <c r="V214" s="14">
         <v>134.30000000000001</v>
       </c>
-      <c r="W214" s="18">
+      <c r="W214" s="17">
         <v>2583</v>
       </c>
     </row>
     <row r="215" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A215" s="7" t="s">
         <v>236</v>
       </c>
       <c r="B215" s="14">
         <v>-5.2</v>
       </c>
       <c r="C215" s="14">
         <v>90.8</v>
       </c>
       <c r="D215" s="14">
         <v>76.900000000000006</v>
       </c>
       <c r="E215" s="14">
         <v>257.33600000000001</v>
       </c>
       <c r="F215" s="14">
         <v>298</v>
       </c>
       <c r="G215" s="14">
         <v>3.8</v>
       </c>
       <c r="H215" s="14">
         <v>-23.4</v>
       </c>
       <c r="I215" s="14">
         <v>1.32</v>
       </c>
       <c r="J215" s="14">
         <v>13.2</v>
       </c>
       <c r="K215" s="14">
         <v>92.6</v>
       </c>
       <c r="L215" s="14">
         <v>85.6</v>
       </c>
       <c r="M215" s="14">
         <v>2.9</v>
       </c>
-      <c r="N215" s="18">
+      <c r="N215" s="17">
         <v>2969</v>
       </c>
       <c r="O215" s="14">
         <v>95.5</v>
       </c>
-      <c r="P215" s="18">
+      <c r="P215" s="17">
         <v>21236</v>
       </c>
-      <c r="Q215" s="18">
+      <c r="Q215" s="17">
         <v>104350</v>
       </c>
       <c r="R215" s="14">
         <v>0.6</v>
       </c>
       <c r="S215" s="14">
         <v>100.6</v>
       </c>
-      <c r="T215" s="19">
+      <c r="T215" s="18">
         <v>3</v>
       </c>
       <c r="U215" s="14">
         <v>-32.200000000000003</v>
       </c>
       <c r="V215" s="14">
         <v>137.1</v>
       </c>
-      <c r="W215" s="22">
+      <c r="W215" s="17">
         <v>2599</v>
       </c>
-      <c r="X215" s="21"/>
+      <c r="X215" s="20"/>
     </row>
     <row r="216" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A216" s="7" t="s">
         <v>237</v>
       </c>
       <c r="B216" s="14">
         <v>-11.3</v>
       </c>
       <c r="C216" s="14">
         <v>88.9</v>
       </c>
       <c r="D216" s="14">
         <v>73.599999999999994</v>
       </c>
       <c r="E216" s="14">
         <v>258.46699999999998</v>
       </c>
       <c r="F216" s="14">
         <v>217</v>
       </c>
       <c r="G216" s="14">
         <v>4.7</v>
       </c>
-      <c r="H216" s="19">
+      <c r="H216" s="18">
         <v>-25</v>
       </c>
       <c r="I216" s="14">
         <v>1.29</v>
       </c>
       <c r="J216" s="14">
         <v>9.5</v>
       </c>
       <c r="K216" s="14">
         <v>86.4</v>
       </c>
       <c r="L216" s="14">
         <v>82.7</v>
       </c>
       <c r="M216" s="14">
         <v>1.2</v>
       </c>
-      <c r="N216" s="18">
+      <c r="N216" s="17">
         <v>2820</v>
       </c>
-      <c r="O216" s="19">
+      <c r="O216" s="18">
         <v>93</v>
       </c>
-      <c r="P216" s="18">
+      <c r="P216" s="17">
         <v>17560</v>
       </c>
-      <c r="Q216" s="18">
+      <c r="Q216" s="17">
         <v>98995</v>
       </c>
       <c r="R216" s="14">
         <v>0.6</v>
       </c>
       <c r="S216" s="14">
         <v>100.9</v>
       </c>
       <c r="T216" s="14">
         <v>2.8</v>
       </c>
       <c r="U216" s="14">
         <v>-19.3</v>
       </c>
-      <c r="V216" s="19">
+      <c r="V216" s="18">
         <v>134.1</v>
       </c>
-      <c r="W216" s="18">
+      <c r="W216" s="17">
         <v>2630</v>
       </c>
     </row>
     <row r="217" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A217" s="7" t="s">
         <v>238</v>
       </c>
       <c r="B217" s="14">
         <v>-15.5</v>
       </c>
       <c r="C217" s="14">
         <v>90.9</v>
       </c>
       <c r="D217" s="14">
         <v>76.3</v>
       </c>
       <c r="E217" s="14">
         <v>257.07100000000003</v>
       </c>
       <c r="F217" s="14">
         <v>249</v>
       </c>
       <c r="G217" s="14">
         <v>4.3</v>
       </c>
       <c r="H217" s="14">
         <v>-41.7</v>
       </c>
       <c r="I217" s="14">
         <v>1.28</v>
       </c>
       <c r="J217" s="14">
         <v>10.5</v>
       </c>
       <c r="K217" s="14">
         <v>90.7</v>
       </c>
       <c r="L217" s="14">
         <v>84.8</v>
       </c>
-      <c r="M217" s="19">
+      <c r="M217" s="18">
         <v>2</v>
       </c>
-      <c r="N217" s="18">
+      <c r="N217" s="17">
         <v>2847</v>
       </c>
       <c r="O217" s="14">
         <v>77.5</v>
       </c>
-      <c r="P217" s="18">
+      <c r="P217" s="17">
         <v>21586</v>
       </c>
-      <c r="Q217" s="18">
+      <c r="Q217" s="17">
         <v>100545</v>
       </c>
       <c r="R217" s="14">
         <v>0.7</v>
       </c>
       <c r="S217" s="14">
         <v>101.3</v>
       </c>
-      <c r="T217" s="19">
+      <c r="T217" s="18">
         <v>3</v>
       </c>
       <c r="U217" s="14">
         <v>-1.7</v>
       </c>
       <c r="V217" s="14">
         <v>134.80000000000001</v>
       </c>
-      <c r="W217" s="18">
+      <c r="W217" s="17">
         <v>2789</v>
       </c>
     </row>
     <row r="218" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A218" s="7" t="s">
         <v>239</v>
       </c>
       <c r="B218" s="14">
         <v>-6.7</v>
       </c>
       <c r="C218" s="14">
         <v>96.3</v>
       </c>
       <c r="D218" s="14">
         <v>76.3</v>
       </c>
-      <c r="E218" s="23">
+      <c r="E218" s="21">
         <v>259.14</v>
       </c>
       <c r="F218" s="14">
         <v>290</v>
       </c>
-      <c r="G218" s="19">
+      <c r="G218" s="18">
         <v>6</v>
       </c>
       <c r="H218" s="14">
         <v>-41.6</v>
       </c>
       <c r="I218" s="14">
         <v>1.28</v>
       </c>
       <c r="J218" s="14">
         <v>9.5</v>
       </c>
       <c r="K218" s="14">
         <v>91.1</v>
       </c>
-      <c r="L218" s="19">
+      <c r="L218" s="18">
         <v>85</v>
       </c>
       <c r="M218" s="14">
         <v>2.2000000000000002</v>
       </c>
-      <c r="N218" s="18">
+      <c r="N218" s="17">
         <v>2326</v>
       </c>
       <c r="O218" s="14">
         <v>88.2</v>
       </c>
-      <c r="P218" s="18">
+      <c r="P218" s="17">
         <v>8748</v>
       </c>
-      <c r="Q218" s="18">
+      <c r="Q218" s="17">
         <v>93444</v>
       </c>
       <c r="R218" s="14">
         <v>0.3</v>
       </c>
       <c r="S218" s="14">
         <v>102.8</v>
       </c>
       <c r="T218" s="14">
         <v>2.6</v>
       </c>
       <c r="U218" s="14">
         <v>-34.299999999999997</v>
       </c>
       <c r="V218" s="14">
         <v>128.80000000000001</v>
       </c>
-      <c r="W218" s="18">
+      <c r="W218" s="17">
         <v>2474</v>
       </c>
     </row>
     <row r="219" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A219" s="7" t="s">
         <v>240</v>
       </c>
       <c r="B219" s="14">
         <v>-5.3</v>
       </c>
       <c r="C219" s="14">
         <v>98.4</v>
       </c>
       <c r="D219" s="14">
         <v>78.099999999999994</v>
       </c>
       <c r="E219" s="14">
         <v>259.59100000000001</v>
       </c>
       <c r="F219" s="14">
         <v>219</v>
       </c>
       <c r="G219" s="14">
         <v>4.9000000000000004</v>
       </c>
       <c r="H219" s="14">
         <v>-28.3</v>
       </c>
       <c r="I219" s="14">
         <v>1.27</v>
       </c>
       <c r="J219" s="14">
         <v>10.8</v>
       </c>
       <c r="K219" s="14">
         <v>95.1</v>
       </c>
       <c r="L219" s="14">
         <v>84.4</v>
       </c>
       <c r="M219" s="14">
         <v>4.2</v>
       </c>
-      <c r="N219" s="18">
+      <c r="N219" s="17">
         <v>2224</v>
       </c>
       <c r="O219" s="14">
         <v>84.5</v>
       </c>
-      <c r="P219" s="18">
+      <c r="P219" s="17">
         <v>7468</v>
       </c>
-      <c r="Q219" s="18">
+      <c r="Q219" s="17">
         <v>100823</v>
       </c>
       <c r="R219" s="14">
         <v>0.2</v>
       </c>
       <c r="S219" s="14">
         <v>102.5</v>
       </c>
       <c r="T219" s="14">
         <v>2.4</v>
       </c>
       <c r="U219" s="14">
         <v>-1.8</v>
       </c>
       <c r="V219" s="14">
         <v>130.4</v>
       </c>
-      <c r="W219" s="18">
+      <c r="W219" s="17">
         <v>2544</v>
       </c>
     </row>
     <row r="220" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A220" s="7" t="s">
         <v>241</v>
       </c>
       <c r="B220" s="14">
         <v>-15.4</v>
       </c>
       <c r="C220" s="14">
         <v>95.8</v>
       </c>
-      <c r="D220" s="19">
+      <c r="D220" s="18">
         <v>81</v>
       </c>
       <c r="E220" s="14">
         <v>263.80099999999999</v>
       </c>
       <c r="F220" s="14">
         <v>224</v>
       </c>
       <c r="G220" s="14">
         <v>5.4</v>
       </c>
-      <c r="H220" s="19">
+      <c r="H220" s="18">
         <v>-42</v>
       </c>
       <c r="I220" s="14">
         <v>1.31</v>
       </c>
       <c r="J220" s="14">
         <v>3.9</v>
       </c>
       <c r="K220" s="14">
         <v>100.3</v>
       </c>
       <c r="L220" s="14">
         <v>84.7</v>
       </c>
       <c r="M220" s="14">
         <v>2.7</v>
       </c>
-      <c r="N220" s="18">
+      <c r="N220" s="17">
         <v>2152</v>
       </c>
       <c r="O220" s="14">
         <v>108.2</v>
       </c>
-      <c r="P220" s="18">
+      <c r="P220" s="17">
         <v>23796</v>
       </c>
-      <c r="Q220" s="18">
+      <c r="Q220" s="17">
         <v>96708</v>
       </c>
-      <c r="R220" s="21">
+      <c r="R220" s="20">
         <v>0</v>
       </c>
       <c r="S220" s="14">
         <v>103.6</v>
       </c>
-      <c r="T220" s="19">
+      <c r="T220" s="18">
         <v>2</v>
       </c>
       <c r="U220" s="14">
         <v>19.399999999999999</v>
       </c>
       <c r="V220" s="14">
         <v>111.3</v>
       </c>
-      <c r="W220" s="18">
+      <c r="W220" s="17">
         <v>2389</v>
       </c>
     </row>
     <row r="221" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A221" s="7" t="s">
         <v>242</v>
       </c>
       <c r="B221" s="14">
         <v>5.2</v>
       </c>
       <c r="C221" s="14">
         <v>94.2</v>
       </c>
-      <c r="D221" s="19">
+      <c r="D221" s="18">
         <v>86.9</v>
       </c>
       <c r="E221" s="14">
         <v>269.16899999999998</v>
       </c>
       <c r="F221" s="14">
         <v>260</v>
       </c>
       <c r="G221" s="14">
         <v>5.6</v>
       </c>
-      <c r="H221" s="19">
+      <c r="H221" s="18">
         <v>-32</v>
       </c>
       <c r="I221" s="14">
         <v>1.32</v>
       </c>
       <c r="J221" s="14">
         <v>5.0999999999999996</v>
       </c>
       <c r="K221" s="14">
         <v>109.2</v>
       </c>
       <c r="L221" s="14">
         <v>79.900000000000006</v>
       </c>
       <c r="M221" s="14">
         <v>-1.1000000000000001</v>
       </c>
-      <c r="N221" s="18">
+      <c r="N221" s="17">
         <v>2462</v>
       </c>
       <c r="O221" s="14">
         <v>130.1</v>
       </c>
-      <c r="P221" s="18">
+      <c r="P221" s="17">
         <v>6540</v>
       </c>
-      <c r="Q221" s="18">
+      <c r="Q221" s="17">
         <v>97269</v>
       </c>
-      <c r="R221" s="21">
+      <c r="R221" s="20">
         <v>0.6</v>
       </c>
       <c r="S221" s="14">
         <v>103.9</v>
       </c>
-      <c r="T221" s="19">
+      <c r="T221" s="18">
         <v>2</v>
       </c>
-      <c r="U221" s="19">
+      <c r="U221" s="18">
         <v>-1</v>
       </c>
       <c r="V221" s="14">
         <v>108.9</v>
       </c>
-      <c r="W221" s="18">
+      <c r="W221" s="17">
         <v>2799</v>
       </c>
     </row>
     <row r="222" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A222" s="7" t="s">
         <v>243</v>
       </c>
-      <c r="B222" s="19">
+      <c r="B222" s="18">
         <v>-2</v>
       </c>
       <c r="C222" s="14">
         <v>97.1</v>
       </c>
       <c r="D222" s="14">
         <v>81.900000000000006</v>
       </c>
-      <c r="E222" s="24">
+      <c r="E222" s="22">
         <v>272.81299999999999</v>
       </c>
       <c r="F222" s="14">
         <v>210</v>
       </c>
       <c r="G222" s="14">
         <v>4.3</v>
       </c>
-      <c r="H222" s="19">
+      <c r="H222" s="18">
         <v>-38</v>
       </c>
-      <c r="I222" s="20">
+      <c r="I222" s="19">
         <v>1.3</v>
       </c>
       <c r="J222" s="14">
         <v>4.3</v>
       </c>
       <c r="K222" s="14">
         <v>104.2</v>
       </c>
       <c r="L222" s="14">
         <v>87.1</v>
       </c>
-      <c r="M222" s="19">
+      <c r="M222" s="18">
         <v>-1</v>
       </c>
-      <c r="N222" s="18">
+      <c r="N222" s="17">
         <v>2740</v>
       </c>
       <c r="O222" s="14">
         <v>120.9</v>
       </c>
-      <c r="P222" s="18">
+      <c r="P222" s="17">
         <v>4785</v>
       </c>
-      <c r="Q222" s="18">
+      <c r="Q222" s="17">
         <v>94287</v>
       </c>
       <c r="R222" s="14">
         <v>0.4</v>
       </c>
       <c r="S222" s="14">
         <v>105.3</v>
       </c>
       <c r="T222" s="14">
         <v>1.7</v>
       </c>
       <c r="U222" s="14">
         <v>-7.4</v>
       </c>
       <c r="V222" s="14">
         <v>105.2</v>
       </c>
-      <c r="W222" s="18">
+      <c r="W222" s="17">
         <v>2986</v>
       </c>
-      <c r="X222" s="19"/>
+      <c r="X222" s="18"/>
     </row>
     <row r="223" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A223" s="7" t="s">
         <v>244</v>
       </c>
-      <c r="B223" s="19">
+      <c r="B223" s="18">
         <v>-18.899999999999999</v>
       </c>
       <c r="C223" s="14">
         <v>93.9</v>
       </c>
       <c r="D223" s="14">
         <v>76.8</v>
       </c>
-      <c r="E223" s="24">
+      <c r="E223" s="22">
         <v>272.62799999999999</v>
       </c>
       <c r="F223" s="14">
         <v>266</v>
       </c>
       <c r="G223" s="14">
         <v>3.4</v>
       </c>
-      <c r="H223" s="19">
+      <c r="H223" s="18">
         <v>-44</v>
       </c>
-      <c r="I223" s="20">
+      <c r="I223" s="19">
         <v>1.24</v>
       </c>
       <c r="J223" s="14">
         <v>-0.3</v>
       </c>
-      <c r="K223" s="19">
+      <c r="K223" s="18">
         <v>89</v>
       </c>
       <c r="L223" s="14">
         <v>78.599999999999994</v>
       </c>
-      <c r="M223" s="19">
+      <c r="M223" s="18">
         <v>4.4000000000000004</v>
       </c>
-      <c r="N223" s="18">
+      <c r="N223" s="17">
         <v>2733</v>
       </c>
       <c r="O223" s="14">
         <v>93.6</v>
       </c>
-      <c r="P223" s="18">
+      <c r="P223" s="17">
         <v>9335</v>
       </c>
-      <c r="Q223" s="18">
+      <c r="Q223" s="17">
         <v>99157</v>
       </c>
       <c r="R223" s="14">
         <v>-2.1</v>
       </c>
       <c r="S223" s="14">
         <v>105.5</v>
       </c>
-      <c r="T223" s="19">
+      <c r="T223" s="18">
         <v>2</v>
       </c>
       <c r="U223" s="14">
         <v>-2.2000000000000002</v>
       </c>
       <c r="V223" s="14">
         <v>106.7</v>
       </c>
-      <c r="W223" s="18">
+      <c r="W223" s="17">
         <v>3270</v>
       </c>
-      <c r="X223" s="19"/>
+      <c r="X223" s="18"/>
     </row>
     <row r="224" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A224" s="7" t="s">
         <v>245</v>
       </c>
       <c r="B224" s="14">
         <v>6.2</v>
       </c>
       <c r="C224" s="14">
         <v>99.4</v>
       </c>
       <c r="D224" s="14">
         <v>75.900000000000006</v>
       </c>
-      <c r="E224" s="23">
+      <c r="E224" s="21">
         <v>266.85000000000002</v>
       </c>
       <c r="F224" s="14">
         <v>323</v>
       </c>
       <c r="G224" s="14">
         <v>3.4</v>
       </c>
-      <c r="H224" s="19">
+      <c r="H224" s="18">
         <v>-34</v>
       </c>
       <c r="I224" s="14">
         <v>1.24</v>
       </c>
       <c r="J224" s="14">
         <v>5.3</v>
       </c>
       <c r="K224" s="14">
         <v>96.5</v>
       </c>
       <c r="L224" s="14">
         <v>83.9</v>
       </c>
       <c r="M224" s="14">
         <v>-3.1</v>
       </c>
-      <c r="N224" s="18">
+      <c r="N224" s="17">
         <v>2843</v>
       </c>
       <c r="O224" s="14">
         <v>89.7</v>
       </c>
-      <c r="P224" s="18">
+      <c r="P224" s="17">
         <v>6808</v>
       </c>
-      <c r="Q224" s="18">
+      <c r="Q224" s="17">
         <v>98792</v>
       </c>
       <c r="R224" s="14">
         <v>-0.5</v>
       </c>
       <c r="S224" s="14">
         <v>108.4</v>
       </c>
       <c r="T224" s="14">
         <v>1.7</v>
       </c>
       <c r="U224" s="14">
         <v>-27.4</v>
       </c>
       <c r="V224" s="14">
         <v>105.9</v>
       </c>
-      <c r="W224" s="18">
+      <c r="W224" s="17">
         <v>1505</v>
       </c>
     </row>
     <row r="225" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A225" s="7" t="s">
         <v>246</v>
       </c>
       <c r="B225" s="14">
         <v>-6.2</v>
       </c>
       <c r="C225" s="14">
         <v>93.6</v>
       </c>
       <c r="D225" s="14">
         <v>72.099999999999994</v>
       </c>
       <c r="E225" s="14">
         <v>266.21899999999999</v>
       </c>
       <c r="F225" s="14">
         <v>301</v>
       </c>
       <c r="G225" s="14">
         <v>3.8</v>
       </c>
-      <c r="H225" s="19">
+      <c r="H225" s="18">
         <v>-38</v>
       </c>
       <c r="I225" s="14">
         <v>1.24</v>
       </c>
       <c r="J225" s="14">
         <v>-3.3</v>
       </c>
       <c r="K225" s="14">
         <v>93.4</v>
       </c>
       <c r="L225" s="14">
         <v>86.7</v>
       </c>
       <c r="M225" s="14">
         <v>0.4</v>
       </c>
-      <c r="N225" s="18">
+      <c r="N225" s="17">
         <v>2494</v>
       </c>
       <c r="O225" s="14">
         <v>88.1</v>
       </c>
-      <c r="P225" s="18">
+      <c r="P225" s="17">
         <v>17288</v>
       </c>
-      <c r="Q225" s="18">
+      <c r="Q225" s="17">
         <v>91496</v>
       </c>
-      <c r="R225" s="19">
+      <c r="R225" s="18">
         <v>0</v>
       </c>
-      <c r="S225" s="19">
+      <c r="S225" s="18">
         <v>108</v>
       </c>
       <c r="T225" s="14">
         <v>1.6</v>
       </c>
       <c r="U225" s="14">
         <v>9.4</v>
       </c>
       <c r="V225" s="14">
         <v>102.9</v>
       </c>
-      <c r="W225" s="18">
+      <c r="W225" s="17">
         <v>2263</v>
       </c>
     </row>
     <row r="226" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A226" s="7" t="s">
         <v>247</v>
       </c>
       <c r="B226" s="14">
         <v>-10.9</v>
       </c>
       <c r="C226" s="14">
         <v>95.9</v>
       </c>
-      <c r="D226" s="19">
+      <c r="D226" s="18">
         <v>76</v>
       </c>
       <c r="E226" s="14">
         <v>267.46300000000002</v>
       </c>
       <c r="F226" s="14">
         <v>239</v>
       </c>
       <c r="G226" s="14">
         <v>1.9</v>
       </c>
-      <c r="H226" s="19">
+      <c r="H226" s="18">
         <v>-42</v>
       </c>
       <c r="I226" s="14">
         <v>1.27</v>
       </c>
       <c r="J226" s="14">
         <v>-2.6</v>
       </c>
       <c r="K226" s="14">
         <v>76.7</v>
       </c>
       <c r="L226" s="14">
         <v>85.9</v>
       </c>
       <c r="M226" s="14">
         <v>-1.1000000000000001</v>
       </c>
-      <c r="N226" s="18">
+      <c r="N226" s="17">
         <v>2767</v>
       </c>
       <c r="O226" s="14">
         <v>90.6</v>
       </c>
-      <c r="P226" s="18">
+      <c r="P226" s="17">
         <v>11676</v>
       </c>
-      <c r="Q226" s="18">
+      <c r="Q226" s="17">
         <v>103533</v>
       </c>
-      <c r="R226" s="19">
+      <c r="R226" s="18">
         <v>-0.5</v>
       </c>
-      <c r="S226" s="19">
+      <c r="S226" s="18">
         <v>107.5</v>
       </c>
       <c r="T226" s="14">
         <v>1.4</v>
       </c>
       <c r="U226" s="14">
         <v>21.3</v>
       </c>
-      <c r="V226" s="19">
+      <c r="V226" s="18">
         <v>104</v>
       </c>
-      <c r="W226" s="18">
+      <c r="W226" s="17">
         <v>2760</v>
       </c>
     </row>
     <row r="227" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A227" s="7" t="s">
         <v>248</v>
       </c>
       <c r="B227" s="14">
         <v>-3.9</v>
       </c>
       <c r="C227" s="14">
         <v>96.7</v>
       </c>
-      <c r="D227" s="19">
+      <c r="D227" s="18">
         <v>73.599999999999994</v>
       </c>
       <c r="E227" s="14">
         <v>267.86599999999999</v>
       </c>
       <c r="F227" s="14">
         <v>229</v>
       </c>
       <c r="G227" s="14">
         <v>2.1</v>
       </c>
-      <c r="H227" s="19">
+      <c r="H227" s="18">
         <v>-40</v>
       </c>
       <c r="I227" s="14">
         <v>1.24</v>
       </c>
-      <c r="J227" s="19">
+      <c r="J227" s="18">
         <v>-3</v>
       </c>
       <c r="K227" s="14">
         <v>94.9</v>
       </c>
       <c r="L227" s="14">
         <v>89.2</v>
       </c>
       <c r="M227" s="14">
         <v>-2.5</v>
       </c>
-      <c r="N227" s="18">
+      <c r="N227" s="17">
         <v>2570</v>
       </c>
       <c r="O227" s="14">
         <v>105.7</v>
       </c>
-      <c r="P227" s="18">
+      <c r="P227" s="17">
         <v>9402</v>
       </c>
-      <c r="Q227" s="18">
+      <c r="Q227" s="17">
         <v>106760</v>
       </c>
-      <c r="R227" s="19">
+      <c r="R227" s="18">
         <v>0</v>
       </c>
-      <c r="S227" s="19">
+      <c r="S227" s="18">
         <v>107.5</v>
       </c>
       <c r="T227" s="14">
         <v>1.2</v>
       </c>
       <c r="U227" s="14">
         <v>9.5</v>
       </c>
-      <c r="V227" s="19">
+      <c r="V227" s="18">
         <v>102.5</v>
       </c>
-      <c r="W227" s="18">
+      <c r="W227" s="17">
         <v>3104</v>
       </c>
     </row>
     <row r="228" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A228" s="7" t="s">
         <v>249</v>
       </c>
       <c r="B228" s="14">
         <v>-5.2</v>
       </c>
       <c r="C228" s="14">
         <v>93.5</v>
       </c>
-      <c r="D228" s="19">
+      <c r="D228" s="18">
         <v>72.099999999999994</v>
       </c>
       <c r="E228" s="14">
         <v>266.32600000000002</v>
       </c>
       <c r="F228" s="14">
         <v>221</v>
       </c>
-      <c r="G228" s="19">
+      <c r="G228" s="18">
         <v>2</v>
       </c>
-      <c r="H228" s="19">
+      <c r="H228" s="18">
         <v>-32</v>
       </c>
       <c r="I228" s="14">
         <v>1.26</v>
       </c>
-      <c r="J228" s="19">
+      <c r="J228" s="18">
         <v>-4.7</v>
       </c>
       <c r="K228" s="14">
         <v>90.9</v>
       </c>
-      <c r="L228" s="19">
+      <c r="L228" s="18">
         <v>84</v>
       </c>
       <c r="M228" s="14">
         <v>1.8</v>
       </c>
-      <c r="N228" s="18">
+      <c r="N228" s="17">
         <v>2427</v>
       </c>
       <c r="O228" s="14">
         <v>102.4</v>
       </c>
-      <c r="P228" s="18">
+      <c r="P228" s="17">
         <v>7643</v>
       </c>
-      <c r="Q228" s="18">
+      <c r="Q228" s="17">
         <v>103060</v>
       </c>
-      <c r="R228" s="19">
+      <c r="R228" s="18">
         <v>-0.6</v>
       </c>
-      <c r="S228" s="19">
+      <c r="S228" s="18">
         <v>108.9</v>
       </c>
       <c r="T228" s="14">
         <v>1.4</v>
       </c>
       <c r="U228" s="14">
         <v>4.4000000000000004</v>
       </c>
-      <c r="V228" s="19">
+      <c r="V228" s="18">
         <v>102.1</v>
       </c>
-      <c r="W228" s="18">
+      <c r="W228" s="17">
         <v>2613</v>
       </c>
     </row>
     <row r="229" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A229" s="7" t="s">
         <v>250</v>
       </c>
       <c r="B229" s="14">
         <v>-4.8</v>
       </c>
       <c r="C229" s="14">
         <v>98.2</v>
       </c>
-      <c r="D229" s="19">
+      <c r="D229" s="18">
         <v>74.599999999999994</v>
       </c>
       <c r="E229" s="14">
         <v>268.28899999999999</v>
       </c>
       <c r="F229" s="14">
         <v>214</v>
       </c>
-      <c r="G229" s="19">
+      <c r="G229" s="18">
         <v>1.8</v>
       </c>
-      <c r="H229" s="19">
+      <c r="H229" s="18">
         <v>-34</v>
       </c>
       <c r="I229" s="14">
         <v>1.23</v>
       </c>
-      <c r="J229" s="19">
+      <c r="J229" s="18">
         <v>0.1</v>
       </c>
-      <c r="K229" s="19">
+      <c r="K229" s="18">
         <v>94</v>
       </c>
-      <c r="L229" s="19">
+      <c r="L229" s="18">
         <v>88.1</v>
       </c>
       <c r="M229" s="14">
         <v>-0.1</v>
       </c>
-      <c r="N229" s="18">
+      <c r="N229" s="17">
         <v>2500</v>
       </c>
       <c r="O229" s="14">
         <v>93.9</v>
       </c>
-      <c r="P229" s="18">
+      <c r="P229" s="17">
         <v>5905</v>
       </c>
-      <c r="Q229" s="18">
+      <c r="Q229" s="17">
         <v>109333</v>
       </c>
-      <c r="R229" s="19">
+      <c r="R229" s="18">
         <v>-1.3</v>
       </c>
-      <c r="S229" s="19">
+      <c r="S229" s="18">
         <v>107.9</v>
       </c>
       <c r="T229" s="14">
         <v>1.2</v>
       </c>
       <c r="U229" s="14">
         <v>5.5</v>
       </c>
-      <c r="V229" s="19">
+      <c r="V229" s="18">
         <v>103.2</v>
       </c>
-      <c r="W229" s="18">
+      <c r="W229" s="17">
         <v>2592</v>
       </c>
     </row>
     <row r="230" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A230" s="7" t="s">
         <v>251</v>
       </c>
       <c r="B230" s="14">
         <v>-4.3</v>
       </c>
       <c r="C230" s="14">
         <v>102.7</v>
       </c>
       <c r="D230" s="14">
         <v>100.5</v>
       </c>
       <c r="E230" s="14">
         <v>268.75400000000002</v>
       </c>
       <c r="F230" s="14">
         <v>316</v>
       </c>
       <c r="G230" s="14">
         <v>2.1</v>
       </c>
-      <c r="H230" s="19">
+      <c r="H230" s="18">
         <v>-49</v>
       </c>
       <c r="I230" s="14">
         <v>1.24</v>
       </c>
       <c r="J230" s="14">
         <v>5.3</v>
       </c>
-      <c r="K230" s="19">
+      <c r="K230" s="18">
         <v>105</v>
       </c>
-      <c r="L230" s="19">
+      <c r="L230" s="18">
         <v>92</v>
       </c>
-      <c r="M230" s="19">
+      <c r="M230" s="18">
         <v>0</v>
       </c>
-      <c r="N230" s="18">
+      <c r="N230" s="17">
         <v>2788</v>
       </c>
       <c r="O230" s="14">
         <v>103.3</v>
       </c>
-      <c r="P230" s="18">
+      <c r="P230" s="17">
         <v>19268</v>
       </c>
-      <c r="Q230" s="18">
+      <c r="Q230" s="17">
         <v>115351</v>
       </c>
       <c r="R230" s="14">
         <v>-1.6</v>
       </c>
       <c r="S230" s="14">
         <v>112.9</v>
       </c>
       <c r="T230" s="14">
         <v>1.4</v>
       </c>
       <c r="U230" s="14">
         <v>5.3</v>
       </c>
       <c r="V230" s="14">
         <v>100.6</v>
       </c>
-      <c r="W230" s="18">
+      <c r="W230" s="17">
         <v>2191</v>
       </c>
-      <c r="X230" s="21"/>
+      <c r="X230" s="20"/>
     </row>
     <row r="231" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A231" s="7" t="s">
         <v>252</v>
       </c>
       <c r="B231" s="14">
         <v>-10.5</v>
       </c>
       <c r="C231" s="14">
         <v>107.6</v>
       </c>
       <c r="D231" s="14">
         <v>92.4</v>
       </c>
       <c r="E231" s="14">
         <v>267.83199999999999</v>
       </c>
       <c r="F231" s="14">
         <v>250</v>
       </c>
       <c r="G231" s="14">
         <v>2.2999999999999998</v>
       </c>
-      <c r="H231" s="19">
+      <c r="H231" s="18">
         <v>-47</v>
       </c>
       <c r="I231" s="14">
         <v>1.23</v>
       </c>
       <c r="J231" s="14">
         <v>1.2</v>
       </c>
       <c r="K231" s="14">
         <v>107.7</v>
       </c>
       <c r="L231" s="14">
         <v>93.4</v>
       </c>
       <c r="M231" s="14">
         <v>-0.4</v>
       </c>
-      <c r="N231" s="18">
+      <c r="N231" s="17">
         <v>2931</v>
       </c>
       <c r="O231" s="14">
         <v>101.2</v>
       </c>
-      <c r="P231" s="18">
+      <c r="P231" s="17">
         <v>12007</v>
       </c>
-      <c r="Q231" s="18">
+      <c r="Q231" s="17">
         <v>105052</v>
       </c>
       <c r="R231" s="14">
         <v>0.5</v>
       </c>
       <c r="S231" s="14">
         <v>110.3</v>
       </c>
       <c r="T231" s="14">
         <v>1.3</v>
       </c>
       <c r="U231" s="14">
         <v>12.2</v>
       </c>
       <c r="V231" s="14">
         <v>102.4</v>
       </c>
-      <c r="W231" s="18">
+      <c r="W231" s="17">
         <v>3784</v>
       </c>
     </row>
     <row r="232" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A232" s="7" t="s">
         <v>253</v>
       </c>
-      <c r="B232" s="19">
+      <c r="B232" s="18">
         <v>-2</v>
       </c>
       <c r="C232" s="14">
         <v>107.2</v>
       </c>
       <c r="D232" s="14">
         <v>103.4</v>
       </c>
       <c r="E232" s="14">
         <v>269.34199999999998</v>
       </c>
       <c r="F232" s="14">
         <v>265</v>
       </c>
-      <c r="G232" s="19">
+      <c r="G232" s="18">
         <v>1</v>
       </c>
-      <c r="H232" s="19">
+      <c r="H232" s="18">
         <v>-42</v>
       </c>
       <c r="I232" s="14">
         <v>1.25</v>
       </c>
       <c r="J232" s="14">
         <v>3.7</v>
       </c>
       <c r="K232" s="14">
         <v>107.6</v>
       </c>
       <c r="L232" s="14">
         <v>90.2</v>
       </c>
       <c r="M232" s="14">
         <v>1.5</v>
       </c>
-      <c r="N232" s="18">
+      <c r="N232" s="17">
         <v>2599</v>
       </c>
       <c r="O232" s="14">
         <v>113.1</v>
       </c>
-      <c r="P232" s="18">
+      <c r="P232" s="17">
         <v>9685</v>
       </c>
-      <c r="Q232" s="18">
+      <c r="Q232" s="17">
         <v>105451</v>
       </c>
       <c r="R232" s="14">
         <v>1.1000000000000001</v>
       </c>
       <c r="S232" s="14">
         <v>113.2</v>
       </c>
       <c r="T232" s="14">
         <v>1.3</v>
       </c>
       <c r="U232" s="14">
         <v>-29.1</v>
       </c>
       <c r="V232" s="14">
         <v>112.7</v>
       </c>
-      <c r="W232" s="18">
+      <c r="W232" s="17">
         <v>2804</v>
       </c>
-      <c r="X232" s="19"/>
+      <c r="X232" s="18"/>
     </row>
     <row r="233" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A233" s="7" t="s">
         <v>254</v>
       </c>
       <c r="B233" s="14">
         <v>-3.3</v>
       </c>
-      <c r="C233" s="19">
+      <c r="C233" s="18">
         <v>107</v>
       </c>
       <c r="D233" s="14">
         <v>105.1</v>
       </c>
       <c r="E233" s="14">
         <v>261.56200000000001</v>
       </c>
       <c r="F233" s="14">
         <v>107</v>
       </c>
       <c r="G233" s="14">
         <v>0.1</v>
       </c>
-      <c r="H233" s="19">
+      <c r="H233" s="18">
         <v>-42</v>
       </c>
       <c r="I233" s="14">
         <v>1.23</v>
       </c>
       <c r="J233" s="14">
         <v>0.1</v>
       </c>
       <c r="K233" s="14">
         <v>101.9</v>
       </c>
-      <c r="L233" s="19">
+      <c r="L233" s="18">
         <v>83</v>
       </c>
       <c r="M233" s="14">
         <v>0.4</v>
       </c>
-      <c r="N233" s="18">
+      <c r="N233" s="17">
         <v>2784</v>
       </c>
       <c r="O233" s="14">
         <v>105.7</v>
       </c>
-      <c r="P233" s="18">
+      <c r="P233" s="17">
         <v>8101</v>
       </c>
-      <c r="Q233" s="18">
+      <c r="Q233" s="17">
         <v>101395</v>
       </c>
       <c r="R233" s="14">
         <v>-0.3</v>
       </c>
       <c r="S233" s="14">
         <v>108.1</v>
       </c>
       <c r="T233" s="14">
         <v>0.7</v>
       </c>
       <c r="U233" s="14">
         <v>35.4</v>
       </c>
       <c r="V233" s="14">
         <v>109.9</v>
       </c>
-      <c r="W233" s="18">
+      <c r="W233" s="17">
         <v>3559</v>
       </c>
     </row>
     <row r="234" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A234" s="7" t="s">
         <v>255</v>
       </c>
       <c r="B234" s="14">
         <v>-7.1</v>
       </c>
       <c r="C234" s="14">
         <v>107.8</v>
       </c>
-      <c r="D234" s="19">
+      <c r="D234" s="18">
         <v>78</v>
       </c>
       <c r="E234" s="14">
         <v>260.90199999999999</v>
       </c>
       <c r="F234" s="14">
         <v>287</v>
       </c>
-      <c r="G234" s="19">
+      <c r="G234" s="18">
         <v>0</v>
       </c>
-      <c r="H234" s="19">
+      <c r="H234" s="18">
         <v>-40</v>
       </c>
-      <c r="I234" s="20">
+      <c r="I234" s="19">
         <v>1.2</v>
       </c>
       <c r="J234" s="14">
         <v>-0.9</v>
       </c>
       <c r="K234" s="14">
         <v>92.5</v>
       </c>
       <c r="L234" s="14">
         <v>86.4</v>
       </c>
       <c r="M234" s="14">
         <v>0.9</v>
       </c>
-      <c r="N234" s="18">
+      <c r="N234" s="17">
         <v>2651</v>
       </c>
       <c r="O234" s="14">
         <v>97.3</v>
       </c>
-      <c r="P234" s="18">
+      <c r="P234" s="17">
         <v>1989</v>
       </c>
-      <c r="Q234" s="18">
+      <c r="Q234" s="17">
         <v>104064</v>
       </c>
       <c r="R234" s="14">
         <v>-0.4</v>
       </c>
       <c r="S234" s="14">
         <v>112.1</v>
       </c>
       <c r="T234" s="14">
         <v>0.8</v>
       </c>
       <c r="U234" s="14">
         <v>1.9</v>
       </c>
       <c r="V234" s="14">
         <v>109.5</v>
       </c>
-      <c r="W234" s="18">
+      <c r="W234" s="17">
         <v>2430</v>
       </c>
     </row>
     <row r="235" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A235" s="7" t="s">
         <v>256</v>
       </c>
-      <c r="B235" s="19">
+      <c r="B235" s="18">
         <v>4</v>
       </c>
       <c r="C235" s="14">
         <v>105.5</v>
       </c>
       <c r="D235" s="14">
         <v>95.5</v>
       </c>
       <c r="E235" s="14">
         <v>263.31099999999998</v>
       </c>
       <c r="F235" s="14">
         <v>149</v>
       </c>
       <c r="G235" s="14">
         <v>-0.4</v>
       </c>
-      <c r="H235" s="19">
+      <c r="H235" s="18">
         <v>-32</v>
       </c>
-      <c r="I235" s="20">
+      <c r="I235" s="19">
         <v>1.2</v>
       </c>
       <c r="J235" s="14">
         <v>5.0999999999999996</v>
       </c>
       <c r="K235" s="14">
         <v>97.6</v>
       </c>
       <c r="L235" s="14">
         <v>87.4</v>
       </c>
       <c r="M235" s="14">
         <v>-0.2</v>
       </c>
-      <c r="N235" s="18">
+      <c r="N235" s="17">
         <v>2558</v>
       </c>
       <c r="O235" s="14">
         <v>94.1</v>
       </c>
-      <c r="P235" s="18">
+      <c r="P235" s="17">
         <v>4600</v>
       </c>
-      <c r="Q235" s="18">
+      <c r="Q235" s="17">
         <v>106822</v>
       </c>
-      <c r="R235" s="19">
+      <c r="R235" s="18">
         <v>3</v>
       </c>
       <c r="S235" s="14">
         <v>111.2</v>
       </c>
-      <c r="T235" s="19">
+      <c r="T235" s="18">
         <v>1</v>
       </c>
       <c r="U235" s="14">
         <v>28.6</v>
       </c>
       <c r="V235" s="14">
         <v>108.4</v>
       </c>
-      <c r="W235" s="18">
+      <c r="W235" s="17">
         <v>2279</v>
       </c>
     </row>
     <row r="236" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A236" s="7" t="s">
         <v>257</v>
       </c>
       <c r="B236" s="14">
         <v>-2.4</v>
       </c>
       <c r="C236" s="14">
         <v>111.3</v>
       </c>
       <c r="D236" s="14">
         <v>94.6</v>
       </c>
       <c r="E236" s="14">
         <v>264.05099999999999</v>
       </c>
       <c r="F236" s="14">
         <v>236</v>
       </c>
       <c r="G236" s="14">
         <v>-0.5</v>
       </c>
-      <c r="H236" s="19">
+      <c r="H236" s="18">
         <v>-40</v>
       </c>
       <c r="I236" s="14">
         <v>1.21</v>
       </c>
       <c r="J236" s="14">
         <v>4.7</v>
       </c>
       <c r="K236" s="14">
         <v>93.5</v>
       </c>
       <c r="L236" s="14">
         <v>83.8</v>
       </c>
       <c r="M236" s="14">
         <v>3.1</v>
       </c>
-      <c r="N236" s="18">
+      <c r="N236" s="17">
         <v>2459</v>
       </c>
       <c r="O236" s="14">
         <v>94.7</v>
       </c>
-      <c r="P236" s="18">
+      <c r="P236" s="17">
         <v>7168</v>
       </c>
-      <c r="Q236" s="18">
+      <c r="Q236" s="17">
         <v>103141</v>
       </c>
       <c r="R236" s="14">
         <v>1.2</v>
       </c>
       <c r="S236" s="14">
         <v>113.5</v>
       </c>
       <c r="T236" s="14">
         <v>0.9</v>
       </c>
       <c r="U236" s="14">
         <v>13.1</v>
       </c>
       <c r="V236" s="14">
         <v>107.7</v>
       </c>
-      <c r="W236" s="18">
+      <c r="W236" s="17">
         <v>2413</v>
       </c>
-      <c r="X236" s="19"/>
+      <c r="X236" s="18"/>
     </row>
     <row r="237" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A237" s="7" t="s">
         <v>258</v>
       </c>
       <c r="B237" s="14">
         <v>-5.4</v>
       </c>
       <c r="C237" s="14">
         <v>107.8</v>
       </c>
-      <c r="D237" s="19">
+      <c r="D237" s="18">
         <v>92</v>
       </c>
-      <c r="E237" s="23">
+      <c r="E237" s="21">
         <v>264.76</v>
       </c>
       <c r="F237" s="14">
         <v>171</v>
       </c>
       <c r="G237" s="14">
         <v>-0.6</v>
       </c>
-      <c r="H237" s="19">
+      <c r="H237" s="18">
         <v>-42</v>
       </c>
       <c r="I237" s="14">
         <v>1.22</v>
       </c>
       <c r="J237" s="14">
         <v>8.1</v>
       </c>
       <c r="K237" s="14">
         <v>97.7</v>
       </c>
       <c r="L237" s="14">
         <v>80.599999999999994</v>
       </c>
       <c r="M237" s="14">
         <v>0.8</v>
       </c>
-      <c r="N237" s="18">
+      <c r="N237" s="17">
         <v>2210</v>
       </c>
       <c r="O237" s="14">
         <v>101.3</v>
       </c>
-      <c r="P237" s="18">
+      <c r="P237" s="17">
         <v>8097</v>
       </c>
-      <c r="Q237" s="18">
+      <c r="Q237" s="17">
         <v>102257</v>
       </c>
       <c r="R237" s="14">
         <v>1.2</v>
       </c>
-      <c r="S237" s="19">
+      <c r="S237" s="18">
         <v>115</v>
       </c>
       <c r="T237" s="14">
         <v>0.7</v>
       </c>
       <c r="U237" s="14">
         <v>-0.4</v>
       </c>
       <c r="V237" s="14">
         <v>106.6</v>
       </c>
-      <c r="W237" s="18">
+      <c r="W237" s="17">
         <v>2956</v>
       </c>
     </row>
     <row r="238" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A238" s="7" t="s">
         <v>259</v>
       </c>
       <c r="B238" s="14">
         <v>2.4</v>
       </c>
       <c r="C238" s="14">
         <v>107.4</v>
       </c>
       <c r="D238" s="14">
         <v>98.1</v>
       </c>
       <c r="E238" s="14">
         <v>265.17099999999999</v>
       </c>
       <c r="F238" s="14">
         <v>235</v>
       </c>
       <c r="G238" s="14">
         <v>0.2</v>
       </c>
-      <c r="H238" s="19">
+      <c r="H238" s="18">
         <v>-34</v>
       </c>
       <c r="I238" s="14">
         <v>1.21</v>
       </c>
-      <c r="J238" s="19">
+      <c r="J238" s="18">
         <v>18</v>
       </c>
       <c r="K238" s="14">
         <v>75.7</v>
       </c>
       <c r="L238" s="14">
         <v>80.400000000000006</v>
       </c>
       <c r="M238" s="14">
         <v>-0.5</v>
       </c>
-      <c r="N238" s="18">
+      <c r="N238" s="17">
         <v>2339</v>
       </c>
       <c r="O238" s="14">
         <v>90.8</v>
       </c>
-      <c r="P238" s="18">
+      <c r="P238" s="17">
         <v>5940</v>
       </c>
-      <c r="Q238" s="18">
+      <c r="Q238" s="17">
         <v>105321</v>
       </c>
       <c r="R238" s="14">
         <v>1.4</v>
       </c>
       <c r="S238" s="14">
         <v>112.5</v>
       </c>
       <c r="T238" s="14">
         <v>0.7</v>
       </c>
       <c r="U238" s="14">
         <v>-2.4</v>
       </c>
       <c r="V238" s="14">
         <v>109.9</v>
       </c>
-      <c r="W238" s="18">
+      <c r="W238" s="17">
         <v>3093</v>
       </c>
     </row>
     <row r="239" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A239" s="7" t="s">
         <v>260</v>
       </c>
       <c r="B239" s="14">
         <v>-2.2000000000000002</v>
       </c>
       <c r="C239" s="14">
         <v>111.6</v>
       </c>
-      <c r="D239" s="19">
+      <c r="D239" s="18">
         <v>100</v>
       </c>
       <c r="E239" s="14">
         <v>269.65199999999999</v>
       </c>
       <c r="F239" s="14">
         <v>196</v>
       </c>
       <c r="G239" s="14">
         <v>0.5</v>
       </c>
-      <c r="H239" s="19">
+      <c r="H239" s="18">
         <v>-36</v>
       </c>
-      <c r="I239" s="20">
+      <c r="I239" s="19">
         <v>1.2</v>
       </c>
       <c r="J239" s="14">
         <v>13.7</v>
       </c>
       <c r="K239" s="14">
         <v>86.3</v>
       </c>
       <c r="L239" s="14">
         <v>79.5</v>
       </c>
       <c r="M239" s="14">
         <v>0.6</v>
       </c>
-      <c r="N239" s="18">
+      <c r="N239" s="17">
         <v>2412</v>
       </c>
       <c r="O239" s="14">
         <v>103.5</v>
       </c>
-      <c r="P239" s="18">
+      <c r="P239" s="17">
         <v>9283</v>
       </c>
-      <c r="Q239" s="18">
+      <c r="Q239" s="17">
         <v>104381</v>
       </c>
       <c r="R239" s="14">
         <v>0.4</v>
       </c>
       <c r="S239" s="14">
         <v>110.3</v>
       </c>
-      <c r="T239" s="19">
+      <c r="T239" s="18">
         <v>1</v>
       </c>
       <c r="U239" s="14">
         <v>11.4</v>
       </c>
       <c r="V239" s="14">
         <v>110.5</v>
       </c>
-      <c r="W239" s="18">
+      <c r="W239" s="17">
         <v>2510</v>
       </c>
     </row>
     <row r="240" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A240" s="7" t="s">
         <v>261</v>
       </c>
       <c r="B240" s="14">
         <v>-6.7</v>
       </c>
       <c r="C240" s="14">
         <v>111.8</v>
       </c>
       <c r="D240" s="14">
         <v>89.3</v>
       </c>
       <c r="E240" s="14">
         <v>269.75299999999999</v>
       </c>
       <c r="F240" s="14">
         <v>375</v>
       </c>
       <c r="G240" s="14">
         <v>0.1</v>
       </c>
-      <c r="H240" s="19">
+      <c r="H240" s="18">
         <v>-52</v>
       </c>
-      <c r="I240" s="20">
+      <c r="I240" s="19">
         <v>1.2</v>
       </c>
       <c r="J240" s="14">
         <v>11.1</v>
       </c>
       <c r="K240" s="14">
         <v>85.4</v>
       </c>
       <c r="L240" s="14">
         <v>80.099999999999994</v>
       </c>
       <c r="M240" s="14">
         <v>2.4</v>
       </c>
-      <c r="N240" s="18">
+      <c r="N240" s="17">
         <v>2286</v>
       </c>
       <c r="O240" s="14">
         <v>98.9</v>
       </c>
-      <c r="P240" s="18">
+      <c r="P240" s="17">
         <v>7584</v>
       </c>
-      <c r="Q240" s="18">
+      <c r="Q240" s="17">
         <v>95062</v>
       </c>
       <c r="R240" s="14">
         <v>0.3</v>
       </c>
       <c r="S240" s="14">
         <v>113.9</v>
       </c>
       <c r="T240" s="14">
         <v>0.9</v>
       </c>
       <c r="U240" s="14">
         <v>28.4</v>
       </c>
       <c r="V240" s="14">
         <v>110.2</v>
       </c>
-      <c r="W240" s="18">
+      <c r="W240" s="17">
         <v>2691</v>
       </c>
     </row>
     <row r="241" spans="1:23" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A241" s="7" t="s">
         <v>262</v>
       </c>
       <c r="B241" s="14">
         <v>3.3</v>
       </c>
       <c r="C241" s="14">
         <v>106.3</v>
       </c>
       <c r="D241" s="14">
         <v>94.7</v>
       </c>
       <c r="E241" s="14">
         <v>269.86799999999999</v>
       </c>
       <c r="F241" s="14">
         <v>196</v>
       </c>
       <c r="G241" s="14">
         <v>-0.2</v>
       </c>
-      <c r="H241" s="19">
+      <c r="H241" s="18">
         <v>-40</v>
       </c>
       <c r="I241" s="14">
         <v>1.19</v>
       </c>
-      <c r="J241" s="19">
+      <c r="J241" s="18">
         <v>14</v>
       </c>
       <c r="K241" s="14">
         <v>94.7</v>
       </c>
       <c r="L241" s="14">
         <v>83.9</v>
       </c>
       <c r="M241" s="14">
         <v>-0.4</v>
       </c>
-      <c r="N241" s="18">
+      <c r="N241" s="17">
         <v>2302</v>
       </c>
       <c r="O241" s="14">
         <v>101.8</v>
       </c>
-      <c r="P241" s="18">
+      <c r="P241" s="17">
         <v>5488</v>
       </c>
-      <c r="Q241" s="18">
+      <c r="Q241" s="17">
         <v>98684</v>
       </c>
       <c r="R241" s="14">
         <v>0.8</v>
       </c>
       <c r="S241" s="14">
         <v>112.5</v>
       </c>
       <c r="T241" s="14">
         <v>0.7</v>
       </c>
-      <c r="U241" s="19">
+      <c r="U241" s="18">
         <v>50</v>
       </c>
       <c r="V241" s="14">
         <v>110.2</v>
       </c>
-      <c r="W241" s="18">
+      <c r="W241" s="17">
         <v>2554</v>
       </c>
     </row>
     <row r="242" spans="1:23" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A242" s="7" t="s">
         <v>263</v>
       </c>
       <c r="B242" s="14">
         <v>10.199999999999999</v>
       </c>
       <c r="C242" s="14">
         <v>114.7</v>
       </c>
       <c r="D242" s="14">
         <v>84.1</v>
       </c>
       <c r="E242" s="14">
         <v>275.60700000000003</v>
       </c>
       <c r="F242" s="14">
         <v>279</v>
       </c>
       <c r="G242" s="14">
         <v>-1.2</v>
       </c>
-      <c r="H242" s="19">
+      <c r="H242" s="18">
         <v>-40.9</v>
       </c>
       <c r="I242" s="14">
         <v>1.23</v>
       </c>
-      <c r="J242" s="19">
+      <c r="J242" s="18">
         <v>2.6</v>
       </c>
       <c r="K242" s="14">
         <v>99.4</v>
       </c>
       <c r="L242" s="14">
         <v>84.8</v>
       </c>
       <c r="M242" s="14">
         <v>1.2</v>
       </c>
-      <c r="N242" s="18">
+      <c r="N242" s="17">
         <v>2577</v>
       </c>
       <c r="O242" s="14">
         <v>90.4</v>
       </c>
-      <c r="P242" s="18">
+      <c r="P242" s="17">
         <v>7592</v>
       </c>
-      <c r="Q242" s="18">
+      <c r="Q242" s="17">
         <v>104347</v>
       </c>
       <c r="R242" s="14">
         <v>0.1</v>
       </c>
       <c r="S242" s="14">
         <v>115.7</v>
       </c>
       <c r="T242" s="14">
         <v>0.7</v>
       </c>
-      <c r="U242" s="19">
+      <c r="U242" s="18">
         <v>30.8</v>
       </c>
       <c r="V242" s="14">
         <v>107.3</v>
       </c>
-      <c r="W242" s="18">
+      <c r="W242" s="17">
         <v>1979</v>
       </c>
     </row>
     <row r="243" spans="1:23" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A243" s="7" t="s">
         <v>264</v>
       </c>
       <c r="B243" s="14">
         <v>-0.4</v>
       </c>
       <c r="C243" s="14">
         <v>115.6</v>
       </c>
       <c r="D243" s="14">
         <v>81.599999999999994</v>
       </c>
       <c r="E243" s="14">
         <v>279.40199999999999</v>
       </c>
       <c r="F243" s="14">
         <v>193</v>
       </c>
-      <c r="G243" s="19">
+      <c r="G243" s="18">
         <v>-1</v>
       </c>
-      <c r="H243" s="19">
+      <c r="H243" s="18">
         <v>-40</v>
       </c>
       <c r="I243" s="14">
         <v>1.22</v>
       </c>
       <c r="J243" s="14">
         <v>2.2000000000000002</v>
       </c>
       <c r="K243" s="14">
         <v>97.3</v>
       </c>
       <c r="L243" s="14">
         <v>85.4</v>
       </c>
-      <c r="M243" s="19">
+      <c r="M243" s="18">
         <v>1</v>
       </c>
-      <c r="N243" s="18">
+      <c r="N243" s="17">
         <v>2485</v>
       </c>
       <c r="O243" s="14">
         <v>95.7</v>
       </c>
-      <c r="P243" s="18">
+      <c r="P243" s="17">
         <v>2924</v>
       </c>
-      <c r="Q243" s="18">
+      <c r="Q243" s="17">
         <v>106374</v>
       </c>
-      <c r="R243" s="19">
+      <c r="R243" s="18">
         <v>-5</v>
       </c>
       <c r="S243" s="14">
         <v>116.7</v>
       </c>
       <c r="T243" s="14">
         <v>0.6</v>
       </c>
       <c r="U243" s="14">
         <v>7.5</v>
       </c>
-      <c r="V243" s="19">
+      <c r="V243" s="18">
         <v>109</v>
       </c>
-      <c r="W243" s="18">
+      <c r="W243" s="17">
         <v>2865</v>
       </c>
     </row>
     <row r="244" spans="1:23" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A244" s="7" t="s">
         <v>265</v>
       </c>
       <c r="B244" s="14">
         <v>-3.4</v>
       </c>
       <c r="C244" s="14">
         <v>130.30000000000001</v>
       </c>
       <c r="D244" s="14">
         <v>80.8</v>
       </c>
       <c r="E244" s="14">
         <v>284.36200000000002</v>
       </c>
       <c r="F244" s="14">
         <v>179</v>
       </c>
-      <c r="G244" s="19">
+      <c r="G244" s="18">
         <v>-2</v>
       </c>
-      <c r="H244" s="19">
+      <c r="H244" s="18">
         <v>-46</v>
       </c>
       <c r="I244" s="14">
         <v>1.18</v>
       </c>
       <c r="J244" s="14">
         <v>9.3000000000000007</v>
       </c>
       <c r="K244" s="14">
         <v>88.3</v>
       </c>
       <c r="L244" s="14">
         <v>84.4</v>
       </c>
-      <c r="M244" s="19">
+      <c r="M244" s="18">
         <v>-0.9</v>
       </c>
-      <c r="N244" s="18">
+      <c r="N244" s="17">
         <v>2293</v>
       </c>
       <c r="O244" s="14">
         <v>76.099999999999994</v>
       </c>
-      <c r="P244" s="18">
+      <c r="P244" s="17">
         <v>6008</v>
       </c>
-      <c r="Q244" s="18">
+      <c r="Q244" s="17">
         <v>101226</v>
       </c>
-      <c r="R244" s="19">
+      <c r="R244" s="18">
         <v>-2</v>
       </c>
       <c r="S244" s="14">
         <v>117.9</v>
       </c>
       <c r="T244" s="14">
         <v>0.8</v>
       </c>
       <c r="U244" s="14">
         <v>46.2</v>
       </c>
-      <c r="V244" s="19">
+      <c r="V244" s="18">
         <v>112.5</v>
       </c>
-      <c r="W244" s="18">
+      <c r="W244" s="17">
         <v>3049</v>
       </c>
     </row>
     <row r="245" spans="1:23" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A245" s="7" t="s">
         <v>266</v>
       </c>
       <c r="B245" s="14">
         <v>-2.2999999999999998</v>
       </c>
       <c r="C245" s="14">
         <v>124.5</v>
       </c>
       <c r="D245" s="14">
         <v>83.6</v>
       </c>
       <c r="E245" s="14">
         <v>294.17599999999999</v>
       </c>
       <c r="F245" s="14">
         <v>170</v>
       </c>
-      <c r="G245" s="19">
+      <c r="G245" s="18">
         <v>-2.2999999999999998</v>
       </c>
-      <c r="H245" s="19">
+      <c r="H245" s="18">
         <v>-52</v>
       </c>
       <c r="I245" s="14">
         <v>1.17</v>
       </c>
       <c r="J245" s="14">
         <v>2.2999999999999998</v>
       </c>
       <c r="K245" s="14">
         <v>94.6</v>
       </c>
       <c r="L245" s="14">
         <v>87.6</v>
       </c>
-      <c r="M245" s="19">
+      <c r="M245" s="18">
         <v>1.6</v>
       </c>
-      <c r="N245" s="18">
+      <c r="N245" s="17">
         <v>2981</v>
       </c>
       <c r="O245" s="14">
         <v>84</v>
       </c>
-      <c r="P245" s="18">
+      <c r="P245" s="17">
         <v>9257</v>
       </c>
-      <c r="Q245" s="18">
+      <c r="Q245" s="17">
         <v>101352</v>
       </c>
-      <c r="R245" s="19">
+      <c r="R245" s="18">
         <v>-4</v>
       </c>
       <c r="S245" s="14">
         <v>120.8</v>
       </c>
       <c r="T245" s="14">
         <v>1.1000000000000001</v>
       </c>
       <c r="U245" s="14">
         <v>-12</v>
       </c>
-      <c r="V245" s="19">
+      <c r="V245" s="18">
         <v>109.4</v>
       </c>
-      <c r="W245" s="18">
+      <c r="W245" s="17">
         <v>2089</v>
+      </c>
+    </row>
+    <row r="246" spans="1:23" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A246" s="7" t="s">
+        <v>267</v>
+      </c>
+      <c r="B246" s="14">
+        <v>-10.199999999999999</v>
+      </c>
+      <c r="C246" s="14">
+        <v>126</v>
+      </c>
+      <c r="D246" s="14">
+        <v>85.7</v>
+      </c>
+      <c r="E246" s="14">
+        <v>300.22300000000001</v>
+      </c>
+      <c r="F246" s="14">
+        <v>176</v>
+      </c>
+      <c r="G246" s="18">
+        <v>-2.8</v>
+      </c>
+      <c r="H246" s="18">
+        <v>-40</v>
+      </c>
+      <c r="I246" s="14">
+        <v>1.1399999999999999</v>
+      </c>
+      <c r="J246" s="14">
+        <v>4.2</v>
+      </c>
+      <c r="K246" s="14">
+        <v>91.1</v>
+      </c>
+      <c r="L246" s="14">
+        <v>93.7</v>
+      </c>
+      <c r="M246" s="18">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="N246" s="17">
+        <v>2683</v>
+      </c>
+      <c r="O246" s="14">
+        <v>83.5</v>
+      </c>
+      <c r="P246" s="17">
+        <v>9406</v>
+      </c>
+      <c r="Q246" s="17">
+        <v>101674</v>
+      </c>
+      <c r="R246" s="18">
+        <v>-2.9</v>
+      </c>
+      <c r="S246" s="14">
+        <v>118.8</v>
+      </c>
+      <c r="T246" s="14">
+        <v>1.2</v>
+      </c>
+      <c r="U246" s="14">
+        <v>8</v>
+      </c>
+      <c r="V246" s="18">
+        <v>108</v>
+      </c>
+      <c r="W246" s="17">
+        <v>2996</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="3"/>
   <pageMargins left="0.78740157480314965" right="0.78740157480314965" top="0.59055118110236227" bottom="0.59055118110236227" header="0" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" scale="89" orientation="portrait" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter xml:space="preserve">&amp;C&amp;9&amp;P </oddFooter>
   </headerFooter>
   <rowBreaks count="4" manualBreakCount="4">
     <brk id="49" max="23" man="1"/>
     <brk id="97" max="23" man="1"/>
     <brk id="145" max="23" man="1"/>
     <brk id="193" max="23" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">