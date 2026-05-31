--- v0 (2026-04-04)
+++ v1 (2026-05-31)
@@ -1,78 +1,81 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28526"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\10.18.11.7\home\04gyousei\★0311_職務代理者・首長ＨＰ\01 首長HP更新\R7\03更新作業\260116更新分\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\10.18.11.7\home\04gyousei\★0311_職務代理者・首長ＨＰ\01 首長HP更新\R8\03 更新作業\260521更新分\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{3E7393BC-729E-48D3-A1B2-028CB2292B40}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F3ADC745-CDFB-448D-8BD8-81FA9E90A347}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="16440" xr2:uid="{D647C929-1E8B-4E1B-889A-C1573EC5998C}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="111" r:id="rId1"/>
   </sheets>
+  <definedNames>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">Sheet1!$A$1:$F$34</definedName>
+  </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="137" uniqueCount="137">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="136" uniqueCount="136">
   <si>
     <t>横手市</t>
   </si>
   <si>
     <t>秋田県市町村長等一覧</t>
     <phoneticPr fontId="19"/>
   </si>
   <si>
     <t>市町村長</t>
     <phoneticPr fontId="20"/>
   </si>
   <si>
     <t>区分</t>
     <phoneticPr fontId="20"/>
   </si>
   <si>
     <t>市町村</t>
     <rPh sb="0" eb="3">
       <t>シチョウソン</t>
     </rPh>
     <phoneticPr fontId="20"/>
   </si>
   <si>
     <t>副議長</t>
     <phoneticPr fontId="20"/>
@@ -206,292 +209,247 @@
     <t>羽後町</t>
   </si>
   <si>
     <t>東成瀬村</t>
   </si>
   <si>
     <t>佐々木　　　修</t>
   </si>
   <si>
     <t>佐々木　悦　男</t>
   </si>
   <si>
     <t>沼　谷　　　純</t>
     <rPh sb="0" eb="1">
       <t>ヌマ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>タニ</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>ジュン</t>
     </rPh>
     <phoneticPr fontId="20"/>
   </si>
   <si>
-    <t>柿　﨑　武　彦</t>
-[...4 lines deleted...]
-      <t>タケ</t>
+    <t>齊　藤　滋　宣</t>
+    <rPh sb="0" eb="1">
+      <t>ヒトシイ</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>フジ</t>
+    </rPh>
+    <rPh sb="4" eb="5">
+      <t>シゲル</t>
+    </rPh>
+    <rPh sb="6" eb="7">
+      <t>ノブ</t>
+    </rPh>
+    <phoneticPr fontId="20"/>
+  </si>
+  <si>
+    <t>小　野　正　博</t>
+    <rPh sb="0" eb="1">
+      <t>ショウ</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>ノ</t>
+    </rPh>
+    <rPh sb="4" eb="5">
+      <t>タダシ</t>
+    </rPh>
+    <rPh sb="6" eb="7">
+      <t>ヒロシ</t>
+    </rPh>
+    <phoneticPr fontId="20"/>
+  </si>
+  <si>
+    <t>安　井　和　則</t>
+    <rPh sb="0" eb="1">
+      <t>ヤス</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>イ</t>
+    </rPh>
+    <rPh sb="4" eb="5">
+      <t>ワ</t>
+    </rPh>
+    <rPh sb="6" eb="7">
+      <t>ノリ</t>
+    </rPh>
+    <phoneticPr fontId="20"/>
+  </si>
+  <si>
+    <t>渡　辺　優　子</t>
+    <rPh sb="0" eb="1">
+      <t>ワタリ</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>ヘン</t>
+    </rPh>
+    <rPh sb="4" eb="5">
+      <t>ユウ</t>
+    </rPh>
+    <rPh sb="6" eb="7">
+      <t>コ</t>
+    </rPh>
+    <phoneticPr fontId="20"/>
+  </si>
+  <si>
+    <t>髙　橋　　　大</t>
+    <rPh sb="0" eb="1">
+      <t>ダカイ</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>ハシ</t>
+    </rPh>
+    <rPh sb="6" eb="7">
+      <t>ダイ</t>
+    </rPh>
+    <phoneticPr fontId="20"/>
+  </si>
+  <si>
+    <t>村　田　清　和</t>
+    <rPh sb="0" eb="1">
+      <t>ムラ</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>タ</t>
+    </rPh>
+    <rPh sb="4" eb="5">
+      <t>シン</t>
+    </rPh>
+    <rPh sb="6" eb="7">
+      <t>ワ</t>
+    </rPh>
+    <phoneticPr fontId="19"/>
+  </si>
+  <si>
+    <t>藤　本　和　宏</t>
+    <rPh sb="0" eb="1">
+      <t>フジ</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>ホン</t>
+    </rPh>
+    <rPh sb="4" eb="5">
+      <t>ワ</t>
+    </rPh>
+    <rPh sb="6" eb="7">
+      <t>ヒロシ</t>
+    </rPh>
+    <phoneticPr fontId="19"/>
+  </si>
+  <si>
+    <t>石　田　健　佑</t>
+    <rPh sb="0" eb="1">
+      <t>イシ</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>タ</t>
+    </rPh>
+    <rPh sb="4" eb="5">
+      <t>ケン</t>
+    </rPh>
+    <rPh sb="6" eb="7">
+      <t>ユウ</t>
+    </rPh>
+    <phoneticPr fontId="19"/>
+  </si>
+  <si>
+    <t>北　林　武　彦</t>
+    <rPh sb="0" eb="1">
+      <t>キタ</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>ハヤシ</t>
+    </rPh>
+    <rPh sb="4" eb="5">
+      <t>タケシ</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>ヒコ</t>
     </rPh>
     <phoneticPr fontId="19"/>
   </si>
   <si>
-    <t>齊　藤　滋　宣</t>
-[...3 lines deleted...]
-    <rPh sb="2" eb="3">
+    <t>藤　原　　　明</t>
+    <rPh sb="0" eb="1">
       <t>フジ</t>
     </rPh>
-    <rPh sb="4" eb="5">
-[...18 lines deleted...]
-    <rPh sb="6" eb="7">
+    <rPh sb="2" eb="3">
+      <t>ハラ</t>
+    </rPh>
+    <rPh sb="6" eb="7">
+      <t>アキラ</t>
+    </rPh>
+    <phoneticPr fontId="19"/>
+  </si>
+  <si>
+    <t>明　石　宏　康</t>
+    <rPh sb="0" eb="1">
+      <t>メイ</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>イシ</t>
+    </rPh>
+    <rPh sb="4" eb="5">
       <t>ヒロシ</t>
     </rPh>
-    <phoneticPr fontId="20"/>
-[...3 lines deleted...]
-    <rPh sb="0" eb="1">
+    <rPh sb="6" eb="7">
       <t>ヤス</t>
     </rPh>
-    <rPh sb="2" eb="3">
-[...52 lines deleted...]
-    </rPh>
     <phoneticPr fontId="19"/>
   </si>
   <si>
-    <t>藤　本　和　宏</t>
-    <rPh sb="0" eb="1">
+    <t>菅　原　広　二</t>
+    <rPh sb="0" eb="1">
+      <t>カン</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>ハラ</t>
+    </rPh>
+    <rPh sb="4" eb="5">
+      <t>ヒロ</t>
+    </rPh>
+    <rPh sb="6" eb="7">
+      <t>ニ</t>
+    </rPh>
+    <phoneticPr fontId="20"/>
+  </si>
+  <si>
+    <t>佐　藤　　　博</t>
+    <rPh sb="0" eb="1">
+      <t>タスク</t>
+    </rPh>
+    <rPh sb="2" eb="3">
       <t>フジ</t>
     </rPh>
-    <rPh sb="2" eb="3">
-[...4 lines deleted...]
-    </rPh>
     <rPh sb="6" eb="7">
       <t>ヒロシ</t>
     </rPh>
     <phoneticPr fontId="19"/>
-  </si>
-[...120 lines deleted...]
-    <phoneticPr fontId="20"/>
   </si>
   <si>
     <t>佐　藤　一　夫</t>
     <rPh sb="0" eb="1">
       <t>タスク</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>フジ</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>イチ</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>オット</t>
     </rPh>
     <phoneticPr fontId="20"/>
   </si>
   <si>
     <t>東海林　亮　二</t>
     <rPh sb="0" eb="3">
       <t>ショウジ</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>リョウ</t>
     </rPh>
@@ -675,237 +633,109 @@
     <rPh sb="4" eb="5">
       <t>イサオ</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>シゲル</t>
     </rPh>
     <phoneticPr fontId="19"/>
   </si>
   <si>
     <t>津　谷　永　光</t>
     <rPh sb="0" eb="1">
       <t>ツ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>タニ</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>エイ</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>ヒカリ</t>
     </rPh>
     <phoneticPr fontId="20"/>
   </si>
   <si>
-    <t>堀　部　　　寿</t>
-[...27 lines deleted...]
-  <si>
     <t>市　川　雄　次</t>
     <rPh sb="0" eb="1">
       <t>シ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>カワ</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>ユウ</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>ツギ</t>
     </rPh>
     <phoneticPr fontId="20"/>
   </si>
   <si>
-    <t>本　田　雅　之</t>
-[...3 lines deleted...]
-    <rPh sb="2" eb="3">
+    <t>田　口　知　明</t>
+    <rPh sb="0" eb="1">
       <t>タ</t>
     </rPh>
-    <rPh sb="4" eb="5">
-[...3 lines deleted...]
-      <t>ユキ</t>
+    <rPh sb="2" eb="3">
+      <t>クチ</t>
+    </rPh>
+    <rPh sb="4" eb="5">
+      <t>チ</t>
+    </rPh>
+    <rPh sb="6" eb="7">
+      <t>アキラ</t>
     </rPh>
     <phoneticPr fontId="19"/>
   </si>
   <si>
-    <t>宮　崎　信　一</t>
-[...7 lines deleted...]
-      <t>シン</t>
+    <t>赤　上　陽　一</t>
+    <rPh sb="0" eb="1">
+      <t>アカ</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>ウエ</t>
+    </rPh>
+    <rPh sb="4" eb="5">
+      <t>ヨウ</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>ハジメ</t>
     </rPh>
-    <phoneticPr fontId="20"/>
-[...30 lines deleted...]
-    </rPh>
     <phoneticPr fontId="19"/>
   </si>
   <si>
-    <t>赤　上　陽　一</t>
-[...46 lines deleted...]
-  <si>
     <t>細　越　　　満</t>
     <rPh sb="0" eb="1">
       <t>ホソ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>コシ</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>ミツル</t>
     </rPh>
     <phoneticPr fontId="20"/>
-  </si>
-[...17 lines deleted...]
-    <phoneticPr fontId="19"/>
   </si>
   <si>
     <t>目　時　重　雄</t>
     <rPh sb="0" eb="1">
       <t>メ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>トキ</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>ジュウ</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>ユウ</t>
     </rPh>
     <phoneticPr fontId="20"/>
   </si>
   <si>
     <t>熊　谷　　　聴</t>
     <rPh sb="0" eb="1">
       <t>クマ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>タニ</t>
     </rPh>
@@ -1182,66 +1012,50 @@
     <rPh sb="2" eb="3">
       <t>カワ</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>マジ</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>3</t>
     </rPh>
     <phoneticPr fontId="20"/>
   </si>
   <si>
     <t>斎　藤　　　晋</t>
     <rPh sb="0" eb="1">
       <t>イツキ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>フジ</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>ススム</t>
     </rPh>
     <phoneticPr fontId="20"/>
   </si>
   <si>
-    <t>畠　山　菊　夫</t>
-[...14 lines deleted...]
-  <si>
     <t>小　野　良　幸</t>
     <rPh sb="0" eb="1">
       <t>ショウ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>ノ</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>リョウ</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>サチ</t>
     </rPh>
     <phoneticPr fontId="20"/>
   </si>
   <si>
     <t>柳　田　裕　平</t>
     <rPh sb="0" eb="1">
       <t>ヤナギ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>タ</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>ユウ</t>
@@ -1678,87 +1492,245 @@
     <rPh sb="4" eb="5">
       <t>タダシ</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>ココロザシ</t>
     </rPh>
     <phoneticPr fontId="19"/>
   </si>
   <si>
     <t>本　間　利　博</t>
     <rPh sb="0" eb="1">
       <t>ホン</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>アイダ</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>リ</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>ヒロシ</t>
     </rPh>
     <phoneticPr fontId="19"/>
   </si>
   <si>
-    <t>令和8年1月16日現在</t>
+    <t>能代市</t>
+    <phoneticPr fontId="19"/>
+  </si>
+  <si>
+    <t>秋　田　市</t>
+    <rPh sb="0" eb="1">
+      <t>アキ</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>タ</t>
+    </rPh>
+    <rPh sb="4" eb="5">
+      <t>シ</t>
+    </rPh>
+    <phoneticPr fontId="19"/>
+  </si>
+  <si>
+    <t>多　可　和　幸</t>
+    <rPh sb="0" eb="1">
+      <t>タ</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>カ</t>
+    </rPh>
+    <rPh sb="4" eb="5">
+      <t>ワ</t>
+    </rPh>
+    <rPh sb="6" eb="7">
+      <t>シアワ</t>
+    </rPh>
+    <phoneticPr fontId="19"/>
+  </si>
+  <si>
+    <t>三　浦　利　通</t>
+    <rPh sb="0" eb="1">
+      <t>ミ</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t/>
+    </rPh>
+    <phoneticPr fontId="23"/>
+  </si>
+  <si>
+    <t>畠　山　富　勝</t>
+    <rPh sb="0" eb="1">
+      <t>ハタ</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>ヤマ</t>
+    </rPh>
+    <rPh sb="4" eb="5">
+      <t>トミ</t>
+    </rPh>
+    <rPh sb="6" eb="7">
+      <t>マサル</t>
+    </rPh>
+    <phoneticPr fontId="23"/>
+  </si>
+  <si>
+    <t>小 笠 原　　寿</t>
+    <rPh sb="0" eb="1">
+      <t>ショウ</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>カサ</t>
+    </rPh>
+    <rPh sb="4" eb="5">
+      <t>ハラ</t>
+    </rPh>
+    <rPh sb="7" eb="8">
+      <t>ヒサシ</t>
+    </rPh>
+    <phoneticPr fontId="0"/>
+  </si>
+  <si>
+    <t>杉　渕　一　弘</t>
+    <rPh sb="0" eb="1">
+      <t>スギ</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>フチ</t>
+    </rPh>
+    <rPh sb="4" eb="5">
+      <t>イチ</t>
+    </rPh>
+    <rPh sb="6" eb="7">
+      <t>ヒロシ</t>
+    </rPh>
+    <phoneticPr fontId="0"/>
+  </si>
+  <si>
+    <t>佐々木　孝　二</t>
+    <rPh sb="0" eb="3">
+      <t>ササキ</t>
+    </rPh>
+    <rPh sb="4" eb="5">
+      <t>タカシ</t>
+    </rPh>
+    <rPh sb="6" eb="7">
+      <t>フタ</t>
+    </rPh>
+    <phoneticPr fontId="24"/>
+  </si>
+  <si>
+    <t>武　藤　義　彦</t>
+    <rPh sb="0" eb="1">
+      <t>タケシ</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>フジ</t>
+    </rPh>
+    <rPh sb="4" eb="5">
+      <t>タダシ</t>
+    </rPh>
+    <rPh sb="6" eb="7">
+      <t>ヒコ</t>
+    </rPh>
+    <phoneticPr fontId="24"/>
+  </si>
+  <si>
+    <t>高　橋　輝　彦</t>
+    <rPh sb="0" eb="1">
+      <t>コウ</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>ハシ</t>
+    </rPh>
+    <rPh sb="4" eb="5">
+      <t>テル</t>
+    </rPh>
+    <rPh sb="6" eb="7">
+      <t>ヒコ</t>
+    </rPh>
+    <phoneticPr fontId="23"/>
+  </si>
+  <si>
+    <t>窪　田　圭　一</t>
+    <rPh sb="0" eb="1">
+      <t>クボ</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>タ</t>
+    </rPh>
+    <rPh sb="4" eb="5">
+      <t>ケイ</t>
+    </rPh>
+    <rPh sb="6" eb="7">
+      <t>ハジメ</t>
+    </rPh>
+    <phoneticPr fontId="23"/>
+  </si>
+  <si>
+    <t>令和8年5月28日現在</t>
     <rPh sb="0" eb="2">
       <t>レイワ</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>ネン</t>
     </rPh>
     <rPh sb="5" eb="6">
       <t>ガツ</t>
     </rPh>
     <rPh sb="8" eb="9">
       <t>ニチ</t>
     </rPh>
     <rPh sb="9" eb="10">
       <t>ゲン</t>
     </rPh>
     <rPh sb="10" eb="11">
       <t>ザイ</t>
     </rPh>
     <phoneticPr fontId="20"/>
   </si>
   <si>
-    <t>能代市</t>
+    <t>佐々木　俊　孝</t>
+    <rPh sb="4" eb="5">
+      <t>シュン</t>
+    </rPh>
+    <rPh sb="6" eb="7">
+      <t>タカシ</t>
+    </rPh>
     <phoneticPr fontId="19"/>
   </si>
   <si>
-    <t>秋　田　市</t>
-[...9 lines deleted...]
-    <phoneticPr fontId="19"/>
+    <t>森　　　哲　也</t>
+    <rPh sb="0" eb="1">
+      <t>モリ</t>
+    </rPh>
+    <rPh sb="4" eb="5">
+      <t>テツ</t>
+    </rPh>
+    <rPh sb="6" eb="7">
+      <t>ナリ</t>
+    </rPh>
+    <phoneticPr fontId="20"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="41" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="9"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
@@ -2153,51 +2125,51 @@
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="26"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="22"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="42"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="17">
+  <borders count="15">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="double">
         <color indexed="63"/>
       </left>
       <right style="double">
         <color indexed="63"/>
       </right>
       <top style="double">
         <color indexed="63"/>
       </top>
       <bottom style="double">
         <color indexed="63"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="22"/>
@@ -2341,76 +2313,50 @@
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
-    <border>
-[...24 lines deleted...]
-    </border>
   </borders>
   <cellStyleXfs count="126">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
@@ -2780,81 +2726,79 @@
     <xf numFmtId="58" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="24" borderId="10" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="24" borderId="11" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="24" borderId="12" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="122" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="25" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="25" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="40" fillId="0" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="126">
     <cellStyle name="20% - アクセント 1" xfId="1" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 1 2" xfId="2" xr:uid="{EEE0B51A-82F6-4525-A259-D72E09169CB7}"/>
     <cellStyle name="20% - アクセント 1 2 2" xfId="3" xr:uid="{50DDFF9A-0094-4ADB-A774-A1D541876C43}"/>
     <cellStyle name="20% - アクセント 2" xfId="4" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 2 2" xfId="5" xr:uid="{F30A200D-3EA6-4FE3-8EC3-7CBBB27AD8E7}"/>
     <cellStyle name="20% - アクセント 2 2 2" xfId="6" xr:uid="{534B191B-F55D-47F3-80B0-D5EDF3759238}"/>
     <cellStyle name="20% - アクセント 3" xfId="7" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 3 2" xfId="8" xr:uid="{5AEEDAF4-D06A-4862-88CD-26D61F630779}"/>
     <cellStyle name="20% - アクセント 3 2 2" xfId="9" xr:uid="{476CAA34-4677-4C7C-8CBB-3A08F95338AA}"/>
     <cellStyle name="20% - アクセント 4" xfId="10" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 4 2" xfId="11" xr:uid="{CD5E9D0D-7C92-4E9E-8BBC-AC1DDBC69196}"/>
     <cellStyle name="20% - アクセント 4 2 2" xfId="12" xr:uid="{7E8A39C7-5943-4DA9-AF8C-71A51DFA7F29}"/>
     <cellStyle name="20% - アクセント 5" xfId="13" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 5 2" xfId="14" xr:uid="{81AF85A7-4C30-414E-A826-09381F4907C9}"/>
     <cellStyle name="20% - アクセント 5 2 2" xfId="15" xr:uid="{570F6D27-20ED-4324-B214-68F06BBA13D6}"/>
     <cellStyle name="20% - アクセント 6" xfId="16" builtinId="50" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 6 2" xfId="17" xr:uid="{7FF7C0FC-548C-4CAD-8830-095A0973DAC9}"/>
     <cellStyle name="20% - アクセント 6 2 2" xfId="18" xr:uid="{C3B1EFFE-DA30-4FBE-AB7E-6A7715B62607}"/>
     <cellStyle name="40% - アクセント 1" xfId="19" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 1 2" xfId="20" xr:uid="{C6C9ECAF-366C-4990-94CE-BDB0A43F0BCE}"/>
     <cellStyle name="40% - アクセント 1 2 2" xfId="21" xr:uid="{FED9DC06-D3AA-4704-B091-C47D23033CB5}"/>
@@ -3262,700 +3206,704 @@
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4348F65F-397B-401C-8CC8-7D622DBA7303}">
   <dimension ref="A1:F34"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="B2" sqref="B2"/>
+    <sheetView tabSelected="1" view="pageBreakPreview" topLeftCell="A12" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="K29" sqref="K29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="5.08984375" customWidth="1"/>
     <col min="2" max="2" width="11.54296875" customWidth="1"/>
-    <col min="3" max="6" width="15" customWidth="1"/>
+    <col min="3" max="6" width="15.6328125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="45.75" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A1" s="16" t="s">
+      <c r="A1" s="14" t="s">
         <v>1</v>
       </c>
-      <c r="B1" s="16"/>
-[...3 lines deleted...]
-      <c r="F1" s="16"/>
+      <c r="B1" s="14"/>
+      <c r="C1" s="14"/>
+      <c r="D1" s="14"/>
+      <c r="E1" s="14"/>
+      <c r="F1" s="14"/>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A2" s="1"/>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A3" s="1"/>
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="2" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
     </row>
     <row r="4" spans="1:6" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
       <c r="F4" s="3"/>
     </row>
     <row r="5" spans="1:6" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="5" t="s">
         <v>4</v>
       </c>
       <c r="C5" s="5" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="5" t="s">
         <v>6</v>
       </c>
       <c r="E5" s="5" t="s">
         <v>7</v>
       </c>
       <c r="F5" s="6" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="6" spans="1:6" ht="24" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="19">
+      <c r="A6" s="20">
         <v>1</v>
       </c>
       <c r="B6" s="20" t="s">
-        <v>136</v>
-[...1 lines deleted...]
-      <c r="C6" s="19" t="s">
+        <v>123</v>
+      </c>
+      <c r="C6" s="20" t="s">
         <v>33</v>
       </c>
-      <c r="D6" s="13" t="s">
-[...6 lines deleted...]
-        <v>119</v>
+      <c r="D6" s="11" t="s">
+        <v>124</v>
+      </c>
+      <c r="E6" s="20" t="s">
+        <v>106</v>
+      </c>
+      <c r="F6" s="20" t="s">
+        <v>107</v>
       </c>
     </row>
     <row r="7" spans="1:6" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="17"/>
-      <c r="B7" s="19"/>
+      <c r="B7" s="17"/>
       <c r="C7" s="17"/>
-      <c r="D7" s="10" t="s">
-        <v>124</v>
+      <c r="D7" s="12" t="s">
+        <v>112</v>
       </c>
       <c r="E7" s="17"/>
       <c r="F7" s="17"/>
     </row>
     <row r="8" spans="1:6" ht="24" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A8" s="10">
+      <c r="A8" s="12">
         <v>2</v>
       </c>
-      <c r="B8" s="12" t="s">
-[...2 lines deleted...]
-      <c r="C8" s="10" t="s">
+      <c r="B8" s="13" t="s">
+        <v>122</v>
+      </c>
+      <c r="C8" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="D8" s="12" t="s">
         <v>35</v>
       </c>
-      <c r="D8" s="10" t="s">
+      <c r="E8" s="12" t="s">
         <v>36</v>
       </c>
-      <c r="E8" s="10" t="s">
+      <c r="F8" s="12" t="s">
         <v>37</v>
-      </c>
-[...1 lines deleted...]
-        <v>38</v>
       </c>
     </row>
     <row r="9" spans="1:6" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="17">
         <v>3</v>
       </c>
       <c r="B9" s="18" t="s">
         <v>0</v>
       </c>
       <c r="C9" s="17" t="s">
+        <v>38</v>
+      </c>
+      <c r="D9" s="12" t="s">
         <v>39</v>
       </c>
-      <c r="D9" s="10" t="s">
-[...6 lines deleted...]
-        <v>133</v>
+      <c r="E9" s="19" t="s">
+        <v>120</v>
+      </c>
+      <c r="F9" s="19" t="s">
+        <v>121</v>
       </c>
     </row>
     <row r="10" spans="1:6" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="17"/>
       <c r="B10" s="18"/>
       <c r="C10" s="17"/>
-      <c r="D10" s="10" t="s">
-[...3 lines deleted...]
-      <c r="F10" s="15"/>
+      <c r="D10" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="E10" s="19"/>
+      <c r="F10" s="19"/>
     </row>
     <row r="11" spans="1:6" ht="24" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A11" s="10">
+      <c r="A11" s="12">
         <v>4</v>
       </c>
-      <c r="B11" s="12" t="s">
+      <c r="B11" s="13" t="s">
         <v>8</v>
       </c>
-      <c r="C11" s="10" t="s">
+      <c r="C11" s="12" t="s">
+        <v>41</v>
+      </c>
+      <c r="D11" s="8" t="s">
         <v>42</v>
       </c>
-      <c r="D11" s="8" t="s">
+      <c r="E11" s="12" t="s">
         <v>43</v>
       </c>
-      <c r="E11" s="10" t="s">
+      <c r="F11" s="12" t="s">
         <v>44</v>
-      </c>
-[...1 lines deleted...]
-        <v>45</v>
       </c>
     </row>
     <row r="12" spans="1:6" ht="24" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A12" s="10">
+      <c r="A12" s="12">
         <v>5</v>
       </c>
-      <c r="B12" s="12" t="s">
+      <c r="B12" s="13" t="s">
         <v>11</v>
       </c>
-      <c r="C12" s="10" t="s">
+      <c r="C12" s="12" t="s">
+        <v>45</v>
+      </c>
+      <c r="D12" s="12" t="s">
         <v>46</v>
       </c>
-      <c r="D12" s="10" t="s">
-[...6 lines deleted...]
-        <v>49</v>
+      <c r="E12" s="12" t="s">
+        <v>125</v>
+      </c>
+      <c r="F12" s="12" t="s">
+        <v>126</v>
       </c>
     </row>
     <row r="13" spans="1:6" ht="24" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A13" s="10">
+      <c r="A13" s="12">
         <v>6</v>
       </c>
-      <c r="B13" s="12" t="s">
+      <c r="B13" s="13" t="s">
         <v>12</v>
       </c>
-      <c r="C13" s="10" t="s">
-[...9 lines deleted...]
-        <v>131</v>
+      <c r="C13" s="12" t="s">
+        <v>47</v>
+      </c>
+      <c r="D13" s="12" t="s">
+        <v>48</v>
+      </c>
+      <c r="E13" s="12" t="s">
+        <v>113</v>
+      </c>
+      <c r="F13" s="12" t="s">
+        <v>119</v>
       </c>
     </row>
     <row r="14" spans="1:6" ht="24" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A14" s="10">
+      <c r="A14" s="12">
         <v>7</v>
       </c>
-      <c r="B14" s="12" t="s">
+      <c r="B14" s="13" t="s">
         <v>9</v>
       </c>
-      <c r="C14" s="10" t="s">
+      <c r="C14" s="12" t="s">
+        <v>49</v>
+      </c>
+      <c r="D14" s="12" t="s">
+        <v>50</v>
+      </c>
+      <c r="E14" s="12" t="s">
+        <v>51</v>
+      </c>
+      <c r="F14" s="12" t="s">
         <v>52</v>
-      </c>
-[...7 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="15" spans="1:6" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="17">
         <v>8</v>
       </c>
       <c r="B15" s="18" t="s">
         <v>10</v>
       </c>
       <c r="C15" s="17" t="s">
-        <v>56</v>
+        <v>53</v>
       </c>
       <c r="D15" s="9" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="E15" s="17" t="s">
-        <v>126</v>
+        <v>114</v>
       </c>
       <c r="F15" s="17" t="s">
-        <v>127</v>
+        <v>115</v>
       </c>
     </row>
     <row r="16" spans="1:6" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="17"/>
       <c r="B16" s="18"/>
       <c r="C16" s="17"/>
       <c r="D16" s="9" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="E16" s="17"/>
       <c r="F16" s="17"/>
     </row>
     <row r="17" spans="1:6" ht="24" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A17" s="10">
+      <c r="A17" s="12">
         <v>9</v>
       </c>
-      <c r="B17" s="12" t="s">
+      <c r="B17" s="13" t="s">
         <v>13</v>
       </c>
-      <c r="C17" s="10" t="s">
-[...9 lines deleted...]
-        <v>123</v>
+      <c r="C17" s="12" t="s">
+        <v>56</v>
+      </c>
+      <c r="D17" s="12" t="s">
+        <v>57</v>
+      </c>
+      <c r="E17" s="10" t="s">
+        <v>110</v>
+      </c>
+      <c r="F17" s="10" t="s">
+        <v>111</v>
       </c>
     </row>
     <row r="18" spans="1:6" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="17">
         <v>10</v>
       </c>
       <c r="B18" s="18" t="s">
         <v>15</v>
       </c>
       <c r="C18" s="17" t="s">
-        <v>61</v>
-[...2 lines deleted...]
-        <v>63</v>
+        <v>58</v>
+      </c>
+      <c r="D18" s="12" t="s">
+        <v>60</v>
       </c>
       <c r="E18" s="17" t="s">
-        <v>128</v>
+        <v>116</v>
       </c>
       <c r="F18" s="17" t="s">
-        <v>62</v>
+        <v>59</v>
       </c>
     </row>
     <row r="19" spans="1:6" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="17"/>
       <c r="B19" s="18"/>
       <c r="C19" s="17"/>
-      <c r="D19" s="10" t="s">
-        <v>120</v>
+      <c r="D19" s="12" t="s">
+        <v>108</v>
       </c>
       <c r="E19" s="17"/>
       <c r="F19" s="17"/>
     </row>
     <row r="20" spans="1:6" ht="24" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A20" s="10">
+      <c r="A20" s="12">
         <v>11</v>
       </c>
-      <c r="B20" s="12" t="s">
+      <c r="B20" s="13" t="s">
         <v>16</v>
       </c>
-      <c r="C20" s="10" t="s">
-[...2 lines deleted...]
-      <c r="D20" s="10" t="s">
+      <c r="C20" s="12" t="s">
+        <v>61</v>
+      </c>
+      <c r="D20" s="12" t="s">
         <v>17</v>
       </c>
-      <c r="E20" s="10" t="s">
-[...3 lines deleted...]
-        <v>66</v>
+      <c r="E20" s="12" t="s">
+        <v>127</v>
+      </c>
+      <c r="F20" s="12" t="s">
+        <v>128</v>
       </c>
     </row>
     <row r="21" spans="1:6" ht="24" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A21" s="10">
+      <c r="A21" s="12">
         <v>12</v>
       </c>
-      <c r="B21" s="12" t="s">
+      <c r="B21" s="13" t="s">
         <v>18</v>
       </c>
-      <c r="C21" s="10" t="s">
-[...9 lines deleted...]
-        <v>70</v>
+      <c r="C21" s="12" t="s">
+        <v>62</v>
+      </c>
+      <c r="D21" s="15" t="s">
+        <v>134</v>
+      </c>
+      <c r="E21" s="16" t="s">
+        <v>135</v>
+      </c>
+      <c r="F21" s="12" t="s">
+        <v>129</v>
       </c>
     </row>
     <row r="22" spans="1:6" ht="24" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A22" s="10">
+      <c r="A22" s="12">
         <v>13</v>
       </c>
-      <c r="B22" s="12" t="s">
+      <c r="B22" s="13" t="s">
         <v>19</v>
       </c>
-      <c r="C22" s="10" t="s">
-[...9 lines deleted...]
-        <v>74</v>
+      <c r="C22" s="12" t="s">
+        <v>63</v>
+      </c>
+      <c r="D22" s="12" t="s">
+        <v>64</v>
+      </c>
+      <c r="E22" s="12" t="s">
+        <v>130</v>
+      </c>
+      <c r="F22" s="12" t="s">
+        <v>131</v>
       </c>
     </row>
     <row r="23" spans="1:6" ht="24" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A23" s="10">
+      <c r="A23" s="12">
         <v>14</v>
       </c>
-      <c r="B23" s="12" t="s">
+      <c r="B23" s="13" t="s">
         <v>20</v>
       </c>
-      <c r="C23" s="10" t="s">
-        <v>75</v>
+      <c r="C23" s="12" t="s">
+        <v>65</v>
       </c>
       <c r="D23" s="7" t="s">
-        <v>76</v>
-[...2 lines deleted...]
-        <v>77</v>
+        <v>132</v>
+      </c>
+      <c r="E23" s="12" t="s">
+        <v>66</v>
       </c>
       <c r="F23" s="7" t="s">
-        <v>78</v>
+        <v>67</v>
       </c>
     </row>
     <row r="24" spans="1:6" ht="24" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A24" s="10">
+      <c r="A24" s="12">
         <v>15</v>
       </c>
-      <c r="B24" s="12" t="s">
+      <c r="B24" s="13" t="s">
         <v>21</v>
       </c>
-      <c r="C24" s="10" t="s">
-[...9 lines deleted...]
-        <v>82</v>
+      <c r="C24" s="12" t="s">
+        <v>68</v>
+      </c>
+      <c r="D24" s="12" t="s">
+        <v>69</v>
+      </c>
+      <c r="E24" s="12" t="s">
+        <v>70</v>
+      </c>
+      <c r="F24" s="12" t="s">
+        <v>71</v>
       </c>
     </row>
     <row r="25" spans="1:6" ht="24" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A25" s="10">
+      <c r="A25" s="12">
         <v>16</v>
       </c>
-      <c r="B25" s="12" t="s">
+      <c r="B25" s="13" t="s">
         <v>22</v>
       </c>
-      <c r="C25" s="10" t="s">
-[...3 lines deleted...]
-        <v>84</v>
+      <c r="C25" s="12" t="s">
+        <v>72</v>
+      </c>
+      <c r="D25" s="12" t="s">
+        <v>73</v>
       </c>
       <c r="E25" s="7" t="s">
-        <v>85</v>
-[...2 lines deleted...]
-        <v>86</v>
+        <v>74</v>
+      </c>
+      <c r="F25" s="12" t="s">
+        <v>75</v>
       </c>
     </row>
     <row r="26" spans="1:6" ht="24" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A26" s="10">
+      <c r="A26" s="12">
         <v>17</v>
       </c>
-      <c r="B26" s="12" t="s">
+      <c r="B26" s="13" t="s">
         <v>23</v>
       </c>
-      <c r="C26" s="10" t="s">
-[...9 lines deleted...]
-        <v>90</v>
+      <c r="C26" s="12" t="s">
+        <v>76</v>
+      </c>
+      <c r="D26" s="12" t="s">
+        <v>77</v>
+      </c>
+      <c r="E26" s="12" t="s">
+        <v>78</v>
+      </c>
+      <c r="F26" s="12" t="s">
+        <v>79</v>
       </c>
     </row>
     <row r="27" spans="1:6" ht="24" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A27" s="10">
+      <c r="A27" s="12">
         <v>18</v>
       </c>
-      <c r="B27" s="12" t="s">
+      <c r="B27" s="13" t="s">
         <v>14</v>
       </c>
-      <c r="C27" s="10" t="s">
-[...9 lines deleted...]
-        <v>94</v>
+      <c r="C27" s="12" t="s">
+        <v>80</v>
+      </c>
+      <c r="D27" s="12" t="s">
+        <v>81</v>
+      </c>
+      <c r="E27" s="12" t="s">
+        <v>82</v>
+      </c>
+      <c r="F27" s="12" t="s">
+        <v>83</v>
       </c>
     </row>
     <row r="28" spans="1:6" ht="24" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A28" s="10">
+      <c r="A28" s="12">
         <v>19</v>
       </c>
-      <c r="B28" s="12" t="s">
+      <c r="B28" s="13" t="s">
         <v>24</v>
       </c>
-      <c r="C28" s="10" t="s">
-[...6 lines deleted...]
-        <v>97</v>
+      <c r="C28" s="12" t="s">
+        <v>84</v>
+      </c>
+      <c r="D28" s="12" t="s">
+        <v>85</v>
+      </c>
+      <c r="E28" s="12" t="s">
+        <v>86</v>
       </c>
       <c r="F28" s="7" t="s">
-        <v>98</v>
+        <v>87</v>
       </c>
     </row>
     <row r="29" spans="1:6" ht="24" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A29" s="10">
+      <c r="A29" s="12">
         <v>20</v>
       </c>
-      <c r="B29" s="12" t="s">
+      <c r="B29" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="C29" s="10" t="s">
-[...9 lines deleted...]
-        <v>102</v>
+      <c r="C29" s="12"/>
+      <c r="D29" s="12" t="s">
+        <v>88</v>
+      </c>
+      <c r="E29" s="12" t="s">
+        <v>89</v>
+      </c>
+      <c r="F29" s="12" t="s">
+        <v>90</v>
       </c>
     </row>
     <row r="30" spans="1:6" ht="24" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A30" s="10">
+      <c r="A30" s="12">
         <v>21</v>
       </c>
-      <c r="B30" s="12" t="s">
+      <c r="B30" s="13" t="s">
         <v>27</v>
       </c>
-      <c r="C30" s="10" t="s">
-[...9 lines deleted...]
-        <v>106</v>
+      <c r="C30" s="12" t="s">
+        <v>91</v>
+      </c>
+      <c r="D30" s="12" t="s">
+        <v>92</v>
+      </c>
+      <c r="E30" s="12" t="s">
+        <v>93</v>
+      </c>
+      <c r="F30" s="12" t="s">
+        <v>94</v>
       </c>
     </row>
     <row r="31" spans="1:6" ht="24" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A31" s="10">
+      <c r="A31" s="12">
         <v>22</v>
       </c>
-      <c r="B31" s="12" t="s">
+      <c r="B31" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="C31" s="10" t="s">
-[...9 lines deleted...]
-        <v>110</v>
+      <c r="C31" s="12" t="s">
+        <v>95</v>
+      </c>
+      <c r="D31" s="12" t="s">
+        <v>96</v>
+      </c>
+      <c r="E31" s="12" t="s">
+        <v>97</v>
+      </c>
+      <c r="F31" s="12" t="s">
+        <v>98</v>
       </c>
     </row>
     <row r="32" spans="1:6" ht="24" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A32" s="10">
+      <c r="A32" s="12">
         <v>23</v>
       </c>
-      <c r="B32" s="12" t="s">
+      <c r="B32" s="13" t="s">
         <v>28</v>
       </c>
-      <c r="C32" s="10" t="s">
-[...9 lines deleted...]
-        <v>130</v>
+      <c r="C32" s="12" t="s">
+        <v>99</v>
+      </c>
+      <c r="D32" s="12" t="s">
+        <v>100</v>
+      </c>
+      <c r="E32" s="12" t="s">
+        <v>117</v>
+      </c>
+      <c r="F32" s="12" t="s">
+        <v>118</v>
       </c>
     </row>
     <row r="33" spans="1:6" ht="24" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A33" s="10">
+      <c r="A33" s="12">
         <v>24</v>
       </c>
-      <c r="B33" s="12" t="s">
+      <c r="B33" s="13" t="s">
         <v>29</v>
       </c>
-      <c r="C33" s="10" t="s">
-[...9 lines deleted...]
-        <v>115</v>
+      <c r="C33" s="12" t="s">
+        <v>101</v>
+      </c>
+      <c r="D33" s="12" t="s">
+        <v>109</v>
+      </c>
+      <c r="E33" s="12" t="s">
+        <v>102</v>
+      </c>
+      <c r="F33" s="12" t="s">
+        <v>103</v>
       </c>
     </row>
     <row r="34" spans="1:6" ht="24" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A34" s="10">
+      <c r="A34" s="12">
         <v>25</v>
       </c>
-      <c r="B34" s="12" t="s">
+      <c r="B34" s="13" t="s">
         <v>30</v>
       </c>
-      <c r="C34" s="10" t="s">
-[...5 lines deleted...]
-      <c r="E34" s="10" t="s">
+      <c r="C34" s="12" t="s">
+        <v>104</v>
+      </c>
+      <c r="D34" s="12" t="s">
+        <v>105</v>
+      </c>
+      <c r="E34" s="12" t="s">
         <v>31</v>
       </c>
-      <c r="F34" s="10" t="s">
+      <c r="F34" s="12" t="s">
         <v>32</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="21">
-[...4 lines deleted...]
-    <mergeCell ref="F18:F19"/>
+  <mergeCells count="20">
+    <mergeCell ref="A6:A7"/>
+    <mergeCell ref="B6:B7"/>
+    <mergeCell ref="C6:C7"/>
+    <mergeCell ref="E6:E7"/>
+    <mergeCell ref="F6:F7"/>
     <mergeCell ref="E9:E10"/>
     <mergeCell ref="F9:F10"/>
-    <mergeCell ref="A1:F1"/>
     <mergeCell ref="A15:A16"/>
     <mergeCell ref="B15:B16"/>
     <mergeCell ref="A9:A10"/>
     <mergeCell ref="B9:B10"/>
     <mergeCell ref="F15:F16"/>
     <mergeCell ref="C9:C10"/>
     <mergeCell ref="C15:C16"/>
     <mergeCell ref="E15:E16"/>
-    <mergeCell ref="A6:A7"/>
-[...3 lines deleted...]
-    <mergeCell ref="F6:F7"/>
+    <mergeCell ref="A18:A19"/>
+    <mergeCell ref="B18:B19"/>
+    <mergeCell ref="C18:C19"/>
+    <mergeCell ref="E18:E19"/>
+    <mergeCell ref="F18:F19"/>
   </mergeCells>
   <phoneticPr fontId="19"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="95" firstPageNumber="0" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="2" baseType="variant">
+    <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
+    <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
+      <vt:lpstr>Sheet1!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>秋田県庁</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>