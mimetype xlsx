--- v1 (2026-05-31)
+++ v2 (2026-07-16)
@@ -2,80 +2,80 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\10.18.11.7\home\04gyousei\★0311_職務代理者・首長ＨＰ\01 首長HP更新\R8\03 更新作業\260521更新分\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\10.18.11.7\home\04gyousei\★0311_職務代理者・首長ＨＰ\01 首長HP更新\R8\03 更新作業\260709更新分\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F3ADC745-CDFB-448D-8BD8-81FA9E90A347}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{66914043-8735-460D-A70D-4EB1C8EA0E1E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="16440" xr2:uid="{D647C929-1E8B-4E1B-889A-C1573EC5998C}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="111" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Sheet1!$A$1:$F$34</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="136" uniqueCount="136">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="137" uniqueCount="137">
   <si>
     <t>横手市</t>
   </si>
   <si>
     <t>秋田県市町村長等一覧</t>
     <phoneticPr fontId="19"/>
   </si>
   <si>
     <t>市町村長</t>
     <phoneticPr fontId="20"/>
   </si>
   <si>
     <t>区分</t>
     <phoneticPr fontId="20"/>
   </si>
   <si>
     <t>市町村</t>
     <rPh sb="0" eb="3">
       <t>シチョウソン</t>
     </rPh>
     <phoneticPr fontId="20"/>
   </si>
   <si>
     <t>副議長</t>
     <phoneticPr fontId="20"/>
@@ -209,114 +209,50 @@
     <t>羽後町</t>
   </si>
   <si>
     <t>東成瀬村</t>
   </si>
   <si>
     <t>佐々木　　　修</t>
   </si>
   <si>
     <t>佐々木　悦　男</t>
   </si>
   <si>
     <t>沼　谷　　　純</t>
     <rPh sb="0" eb="1">
       <t>ヌマ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>タニ</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>ジュン</t>
     </rPh>
     <phoneticPr fontId="20"/>
   </si>
   <si>
-    <t>齊　藤　滋　宣</t>
-[...62 lines deleted...]
-  <si>
     <t>髙　橋　　　大</t>
     <rPh sb="0" eb="1">
       <t>ダカイ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>ハシ</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>ダイ</t>
     </rPh>
     <phoneticPr fontId="20"/>
   </si>
   <si>
     <t>村　田　清　和</t>
     <rPh sb="0" eb="1">
       <t>ムラ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>タ</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>シン</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>ワ</t>
@@ -524,63 +460,50 @@
   </si>
   <si>
     <t>湊　　　貴　信</t>
     <rPh sb="0" eb="1">
       <t>ミナト</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>キ</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>シン</t>
     </rPh>
     <phoneticPr fontId="20"/>
   </si>
   <si>
     <t>佐々木　　　司</t>
     <rPh sb="0" eb="3">
       <t>ササキ</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>ツカサ</t>
     </rPh>
     <phoneticPr fontId="19"/>
   </si>
   <si>
-    <t>三　森　　　隆</t>
-[...11 lines deleted...]
-  <si>
     <t>鈴　木　雄　大</t>
     <rPh sb="0" eb="1">
       <t>スズ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>キ</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>オス</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>ダイ</t>
     </rPh>
     <phoneticPr fontId="20"/>
   </si>
   <si>
     <t>鎌　田　雅　人</t>
     <rPh sb="0" eb="1">
       <t>カマ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>タ</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>マサシ</t>
@@ -661,66 +584,50 @@
     </rPh>
     <rPh sb="2" eb="3">
       <t>カワ</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>ユウ</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>ツギ</t>
     </rPh>
     <phoneticPr fontId="20"/>
   </si>
   <si>
     <t>田　口　知　明</t>
     <rPh sb="0" eb="1">
       <t>タ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>クチ</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>チ</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>アキラ</t>
-    </rPh>
-[...14 lines deleted...]
-      <t>ハジメ</t>
     </rPh>
     <phoneticPr fontId="19"/>
   </si>
   <si>
     <t>細　越　　　満</t>
     <rPh sb="0" eb="1">
       <t>ホソ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>コシ</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>ミツル</t>
     </rPh>
     <phoneticPr fontId="20"/>
   </si>
   <si>
     <t>目　時　重　雄</t>
     <rPh sb="0" eb="1">
       <t>メ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>トキ</t>
     </rPh>
     <rPh sb="4" eb="5">
@@ -867,133 +774,72 @@
     <rPh sb="4" eb="5">
       <t>セイ</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>サチ</t>
     </rPh>
     <phoneticPr fontId="20"/>
   </si>
   <si>
     <t>檜　森　定　勝</t>
     <rPh sb="0" eb="1">
       <t>ヒノキ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>モリ</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>サダ</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>カツ</t>
     </rPh>
     <phoneticPr fontId="19"/>
   </si>
   <si>
-    <t>加　藤　彦次郎</t>
-[...16 lines deleted...]
-    <rPh sb="2" eb="3">
+    <t>堀　内　満　也</t>
+    <rPh sb="0" eb="1">
+      <t>ホリ</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>ナイ</t>
+    </rPh>
+    <rPh sb="4" eb="5">
+      <t>ミツル</t>
+    </rPh>
+    <phoneticPr fontId="19"/>
+  </si>
+  <si>
+    <t>田　村　　　正</t>
+    <rPh sb="0" eb="1">
       <t>タ</t>
     </rPh>
-    <rPh sb="4" eb="5">
-[...24 lines deleted...]
-    </rPh>
     <rPh sb="2" eb="3">
       <t>ムラ</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>タダシ</t>
-    </rPh>
-[...30 lines deleted...]
-      <t>ヒト</t>
     </rPh>
     <phoneticPr fontId="20"/>
   </si>
   <si>
     <t>荒　川　　　滋</t>
     <rPh sb="0" eb="1">
       <t>アラ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>カワ</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>シゲル</t>
     </rPh>
     <phoneticPr fontId="20"/>
   </si>
   <si>
     <t>澤田石　清　樹</t>
     <rPh sb="0" eb="2">
       <t>サワタ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>イシ</t>
     </rPh>
     <rPh sb="4" eb="5">
@@ -1644,91 +1490,258 @@
     <rPh sb="4" eb="5">
       <t>テル</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>ヒコ</t>
     </rPh>
     <phoneticPr fontId="23"/>
   </si>
   <si>
     <t>窪　田　圭　一</t>
     <rPh sb="0" eb="1">
       <t>クボ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>タ</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>ケイ</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>ハジメ</t>
     </rPh>
     <phoneticPr fontId="23"/>
   </si>
   <si>
-    <t>令和8年5月28日現在</t>
+    <t>佐々木　俊　孝</t>
+    <rPh sb="4" eb="5">
+      <t>シュン</t>
+    </rPh>
+    <rPh sb="6" eb="7">
+      <t>タカシ</t>
+    </rPh>
+    <phoneticPr fontId="19"/>
+  </si>
+  <si>
+    <t>鍋　谷　　　暁</t>
+    <rPh sb="0" eb="1">
+      <t>ナベ</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>タニ</t>
+    </rPh>
+    <rPh sb="6" eb="7">
+      <t>アカツキ</t>
+    </rPh>
+    <phoneticPr fontId="20"/>
+  </si>
+  <si>
+    <t>安　岡　明　雄</t>
+    <rPh sb="0" eb="1">
+      <t>ヤス</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>オカ</t>
+    </rPh>
+    <rPh sb="4" eb="5">
+      <t>アキラ</t>
+    </rPh>
+    <rPh sb="6" eb="7">
+      <t>ユウ</t>
+    </rPh>
+    <phoneticPr fontId="20"/>
+  </si>
+  <si>
+    <t>針　金　勝　彦</t>
+    <rPh sb="0" eb="1">
+      <t>ハリ</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>カネ</t>
+    </rPh>
+    <rPh sb="4" eb="5">
+      <t>ショウ</t>
+    </rPh>
+    <rPh sb="6" eb="7">
+      <t>ヒコ</t>
+    </rPh>
+    <phoneticPr fontId="20"/>
+  </si>
+  <si>
+    <t>山　本　優　人</t>
+    <rPh sb="0" eb="1">
+      <t>ヤマ</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>ホン</t>
+    </rPh>
+    <rPh sb="4" eb="5">
+      <t>ユウ</t>
+    </rPh>
+    <rPh sb="6" eb="7">
+      <t>ヒト</t>
+    </rPh>
+    <phoneticPr fontId="23"/>
+  </si>
+  <si>
+    <t>笠　原　吉　範</t>
+    <rPh sb="0" eb="1">
+      <t>カサ</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>ハラ</t>
+    </rPh>
+    <rPh sb="4" eb="5">
+      <t>キチ</t>
+    </rPh>
+    <rPh sb="6" eb="7">
+      <t>ノリ</t>
+    </rPh>
+    <phoneticPr fontId="23"/>
+  </si>
+  <si>
+    <t>平　賀　　　真</t>
+    <rPh sb="0" eb="1">
+      <t>ヒラ</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>ガ</t>
+    </rPh>
+    <rPh sb="6" eb="7">
+      <t>マコト</t>
+    </rPh>
+    <phoneticPr fontId="23"/>
+  </si>
+  <si>
+    <t>高　橋　　　満</t>
+    <rPh sb="0" eb="1">
+      <t>コウ</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>ハシ</t>
+    </rPh>
+    <rPh sb="6" eb="7">
+      <t>ミツル</t>
+    </rPh>
+    <phoneticPr fontId="23"/>
+  </si>
+  <si>
+    <t>森　　　鉄　也</t>
+    <rPh sb="0" eb="1">
+      <t>モリ</t>
+    </rPh>
+    <rPh sb="4" eb="5">
+      <t>テツ</t>
+    </rPh>
+    <rPh sb="6" eb="7">
+      <t>ナリ</t>
+    </rPh>
+    <phoneticPr fontId="20"/>
+  </si>
+  <si>
+    <t>石　川　定　人</t>
+    <rPh sb="0" eb="1">
+      <t>イシ</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>カワ</t>
+    </rPh>
+    <rPh sb="4" eb="5">
+      <t>サダム</t>
+    </rPh>
+    <rPh sb="6" eb="7">
+      <t>ヒト</t>
+    </rPh>
+    <phoneticPr fontId="19"/>
+  </si>
+  <si>
+    <t>髙　橋　重　保</t>
+    <rPh sb="0" eb="1">
+      <t>ダカイ</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>ハシ</t>
+    </rPh>
+    <rPh sb="4" eb="5">
+      <t>シゲル</t>
+    </rPh>
+    <rPh sb="6" eb="7">
+      <t>タモツ</t>
+    </rPh>
+    <phoneticPr fontId="19"/>
+  </si>
+  <si>
+    <t>大　澤　裕　司</t>
+    <rPh sb="0" eb="1">
+      <t>ダイ</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>サワ</t>
+    </rPh>
+    <rPh sb="4" eb="5">
+      <t>ユウ</t>
+    </rPh>
+    <rPh sb="6" eb="7">
+      <t>ツカサ</t>
+    </rPh>
+    <phoneticPr fontId="19"/>
+  </si>
+  <si>
+    <t>佐　藤　友　紀</t>
+    <rPh sb="0" eb="1">
+      <t>タスク</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>フジ</t>
+    </rPh>
+    <rPh sb="4" eb="5">
+      <t>トモ</t>
+    </rPh>
+    <rPh sb="6" eb="7">
+      <t>キ</t>
+    </rPh>
+    <phoneticPr fontId="20"/>
+  </si>
+  <si>
+    <t>令和8年7月9日現在</t>
     <rPh sb="0" eb="2">
       <t>レイワ</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>ネン</t>
     </rPh>
     <rPh sb="5" eb="6">
       <t>ガツ</t>
     </rPh>
+    <rPh sb="7" eb="8">
+      <t>ニチ</t>
+    </rPh>
     <rPh sb="8" eb="9">
-      <t>ニチ</t>
+      <t>ゲン</t>
     </rPh>
     <rPh sb="9" eb="10">
-      <t>ゲン</t>
-[...1 lines deleted...]
-    <rPh sb="10" eb="11">
       <t>ザイ</t>
-    </rPh>
-[...21 lines deleted...]
-      <t>ナリ</t>
     </rPh>
     <phoneticPr fontId="20"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="41" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="9"/>
@@ -2694,51 +2707,51 @@
     <xf numFmtId="0" fontId="7" fillId="7" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="7" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="7" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="21">
+  <cellXfs count="25">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="58" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="24" borderId="10" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="24" borderId="11" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="24" borderId="12" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="122" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
@@ -2755,50 +2768,62 @@
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="40" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="40" fillId="0" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="25" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="25" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="126">
     <cellStyle name="20% - アクセント 1" xfId="1" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 1 2" xfId="2" xr:uid="{EEE0B51A-82F6-4525-A259-D72E09169CB7}"/>
     <cellStyle name="20% - アクセント 1 2 2" xfId="3" xr:uid="{50DDFF9A-0094-4ADB-A774-A1D541876C43}"/>
     <cellStyle name="20% - アクセント 2" xfId="4" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 2 2" xfId="5" xr:uid="{F30A200D-3EA6-4FE3-8EC3-7CBBB27AD8E7}"/>
     <cellStyle name="20% - アクセント 2 2 2" xfId="6" xr:uid="{534B191B-F55D-47F3-80B0-D5EDF3759238}"/>
     <cellStyle name="20% - アクセント 3" xfId="7" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 3 2" xfId="8" xr:uid="{5AEEDAF4-D06A-4862-88CD-26D61F630779}"/>
     <cellStyle name="20% - アクセント 3 2 2" xfId="9" xr:uid="{476CAA34-4677-4C7C-8CBB-3A08F95338AA}"/>
     <cellStyle name="20% - アクセント 4" xfId="10" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 4 2" xfId="11" xr:uid="{CD5E9D0D-7C92-4E9E-8BBC-AC1DDBC69196}"/>
     <cellStyle name="20% - アクセント 4 2 2" xfId="12" xr:uid="{7E8A39C7-5943-4DA9-AF8C-71A51DFA7F29}"/>
     <cellStyle name="20% - アクセント 5" xfId="13" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 5 2" xfId="14" xr:uid="{81AF85A7-4C30-414E-A826-09381F4907C9}"/>
     <cellStyle name="20% - アクセント 5 2 2" xfId="15" xr:uid="{570F6D27-20ED-4324-B214-68F06BBA13D6}"/>
     <cellStyle name="20% - アクセント 6" xfId="16" builtinId="50" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 6 2" xfId="17" xr:uid="{7FF7C0FC-548C-4CAD-8830-095A0973DAC9}"/>
     <cellStyle name="20% - アクセント 6 2 2" xfId="18" xr:uid="{C3B1EFFE-DA30-4FBE-AB7E-6A7715B62607}"/>
     <cellStyle name="40% - アクセント 1" xfId="19" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 1 2" xfId="20" xr:uid="{C6C9ECAF-366C-4990-94CE-BDB0A43F0BCE}"/>
     <cellStyle name="40% - アクセント 1 2 2" xfId="21" xr:uid="{FED9DC06-D3AA-4704-B091-C47D23033CB5}"/>
@@ -3206,647 +3231,649 @@
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4348F65F-397B-401C-8CC8-7D622DBA7303}">
   <dimension ref="A1:F34"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageBreakPreview" topLeftCell="A12" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="K29" sqref="K29"/>
+    <sheetView tabSelected="1" view="pageBreakPreview" topLeftCell="A20" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="F6" sqref="F6:F7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="5.08984375" customWidth="1"/>
     <col min="2" max="2" width="11.54296875" customWidth="1"/>
     <col min="3" max="6" width="15.6328125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="45.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A1" s="14" t="s">
         <v>1</v>
       </c>
       <c r="B1" s="14"/>
       <c r="C1" s="14"/>
       <c r="D1" s="14"/>
       <c r="E1" s="14"/>
       <c r="F1" s="14"/>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A2" s="1"/>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A3" s="1"/>
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="2" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
     </row>
     <row r="4" spans="1:6" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
       <c r="F4" s="3"/>
     </row>
     <row r="5" spans="1:6" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="5" t="s">
         <v>4</v>
       </c>
       <c r="C5" s="5" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="5" t="s">
         <v>6</v>
       </c>
       <c r="E5" s="5" t="s">
         <v>7</v>
       </c>
       <c r="F5" s="6" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="6" spans="1:6" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="20">
         <v>1</v>
       </c>
       <c r="B6" s="20" t="s">
-        <v>123</v>
+        <v>113</v>
       </c>
       <c r="C6" s="20" t="s">
         <v>33</v>
       </c>
       <c r="D6" s="11" t="s">
-        <v>124</v>
+        <v>114</v>
       </c>
       <c r="E6" s="20" t="s">
-        <v>106</v>
+        <v>96</v>
       </c>
       <c r="F6" s="20" t="s">
-        <v>107</v>
+        <v>97</v>
       </c>
     </row>
     <row r="7" spans="1:6" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="17"/>
       <c r="B7" s="17"/>
       <c r="C7" s="17"/>
       <c r="D7" s="12" t="s">
-        <v>112</v>
+        <v>102</v>
       </c>
       <c r="E7" s="17"/>
       <c r="F7" s="17"/>
     </row>
     <row r="8" spans="1:6" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="12">
         <v>2</v>
       </c>
       <c r="B8" s="13" t="s">
-        <v>122</v>
-[...11 lines deleted...]
-        <v>37</v>
+        <v>112</v>
+      </c>
+      <c r="C8" s="16" t="s">
+        <v>124</v>
+      </c>
+      <c r="D8" s="21" t="s">
+        <v>132</v>
+      </c>
+      <c r="E8" s="16" t="s">
+        <v>125</v>
+      </c>
+      <c r="F8" s="16" t="s">
+        <v>126</v>
       </c>
     </row>
     <row r="9" spans="1:6" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="17">
         <v>3</v>
       </c>
       <c r="B9" s="18" t="s">
         <v>0</v>
       </c>
       <c r="C9" s="17" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D9" s="12" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="E9" s="19" t="s">
-        <v>120</v>
+        <v>110</v>
       </c>
       <c r="F9" s="19" t="s">
-        <v>121</v>
+        <v>111</v>
       </c>
     </row>
     <row r="10" spans="1:6" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="17"/>
       <c r="B10" s="18"/>
       <c r="C10" s="17"/>
       <c r="D10" s="12" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="E10" s="19"/>
       <c r="F10" s="19"/>
     </row>
     <row r="11" spans="1:6" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="12">
         <v>4</v>
       </c>
       <c r="B11" s="13" t="s">
         <v>8</v>
       </c>
       <c r="C11" s="12" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="D11" s="8" t="s">
-        <v>42</v>
+        <v>38</v>
       </c>
       <c r="E11" s="12" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
       <c r="F11" s="12" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
     </row>
     <row r="12" spans="1:6" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="12">
         <v>5</v>
       </c>
       <c r="B12" s="13" t="s">
         <v>11</v>
       </c>
       <c r="C12" s="12" t="s">
-        <v>45</v>
+        <v>41</v>
       </c>
       <c r="D12" s="12" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="E12" s="12" t="s">
-        <v>125</v>
+        <v>115</v>
       </c>
       <c r="F12" s="12" t="s">
-        <v>126</v>
+        <v>116</v>
       </c>
     </row>
     <row r="13" spans="1:6" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="12">
         <v>6</v>
       </c>
       <c r="B13" s="13" t="s">
         <v>12</v>
       </c>
       <c r="C13" s="12" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="D13" s="12" t="s">
-        <v>48</v>
+        <v>44</v>
       </c>
       <c r="E13" s="12" t="s">
-        <v>113</v>
+        <v>103</v>
       </c>
       <c r="F13" s="12" t="s">
-        <v>119</v>
+        <v>109</v>
       </c>
     </row>
     <row r="14" spans="1:6" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="12">
         <v>7</v>
       </c>
       <c r="B14" s="13" t="s">
         <v>9</v>
       </c>
       <c r="C14" s="12" t="s">
-        <v>49</v>
+        <v>45</v>
       </c>
       <c r="D14" s="12" t="s">
-        <v>50</v>
+        <v>46</v>
       </c>
       <c r="E14" s="12" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="F14" s="12" t="s">
-        <v>52</v>
+        <v>48</v>
       </c>
     </row>
     <row r="15" spans="1:6" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="17">
         <v>8</v>
       </c>
       <c r="B15" s="18" t="s">
         <v>10</v>
       </c>
       <c r="C15" s="17" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="D15" s="9" t="s">
-        <v>54</v>
+        <v>50</v>
       </c>
       <c r="E15" s="17" t="s">
-        <v>114</v>
+        <v>104</v>
       </c>
       <c r="F15" s="17" t="s">
-        <v>115</v>
+        <v>105</v>
       </c>
     </row>
     <row r="16" spans="1:6" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="17"/>
       <c r="B16" s="18"/>
       <c r="C16" s="17"/>
-      <c r="D16" s="9" t="s">
-        <v>55</v>
+      <c r="D16" s="22" t="s">
+        <v>133</v>
       </c>
       <c r="E16" s="17"/>
       <c r="F16" s="17"/>
     </row>
     <row r="17" spans="1:6" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="12">
         <v>9</v>
       </c>
       <c r="B17" s="13" t="s">
         <v>13</v>
       </c>
       <c r="C17" s="12" t="s">
-        <v>56</v>
+        <v>51</v>
       </c>
       <c r="D17" s="12" t="s">
-        <v>57</v>
+        <v>52</v>
       </c>
       <c r="E17" s="10" t="s">
-        <v>110</v>
+        <v>100</v>
       </c>
       <c r="F17" s="10" t="s">
-        <v>111</v>
+        <v>101</v>
       </c>
     </row>
     <row r="18" spans="1:6" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="17">
         <v>10</v>
       </c>
       <c r="B18" s="18" t="s">
         <v>15</v>
       </c>
       <c r="C18" s="17" t="s">
-        <v>58</v>
+        <v>53</v>
       </c>
       <c r="D18" s="12" t="s">
-        <v>60</v>
+        <v>55</v>
       </c>
       <c r="E18" s="17" t="s">
-        <v>116</v>
+        <v>106</v>
       </c>
       <c r="F18" s="17" t="s">
-        <v>59</v>
+        <v>54</v>
       </c>
     </row>
     <row r="19" spans="1:6" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="17"/>
       <c r="B19" s="18"/>
       <c r="C19" s="17"/>
       <c r="D19" s="12" t="s">
-        <v>108</v>
+        <v>98</v>
       </c>
       <c r="E19" s="17"/>
       <c r="F19" s="17"/>
     </row>
     <row r="20" spans="1:6" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="12">
         <v>11</v>
       </c>
       <c r="B20" s="13" t="s">
         <v>16</v>
       </c>
       <c r="C20" s="12" t="s">
-        <v>61</v>
+        <v>56</v>
       </c>
       <c r="D20" s="12" t="s">
         <v>17</v>
       </c>
       <c r="E20" s="12" t="s">
-        <v>127</v>
+        <v>117</v>
       </c>
       <c r="F20" s="12" t="s">
-        <v>128</v>
+        <v>118</v>
       </c>
     </row>
     <row r="21" spans="1:6" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="12">
         <v>12</v>
       </c>
       <c r="B21" s="13" t="s">
         <v>18</v>
       </c>
       <c r="C21" s="12" t="s">
-        <v>62</v>
+        <v>57</v>
       </c>
       <c r="D21" s="15" t="s">
-        <v>134</v>
+        <v>123</v>
       </c>
       <c r="E21" s="16" t="s">
-        <v>135</v>
+        <v>131</v>
       </c>
       <c r="F21" s="12" t="s">
-        <v>129</v>
+        <v>119</v>
       </c>
     </row>
     <row r="22" spans="1:6" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="12">
         <v>13</v>
       </c>
       <c r="B22" s="13" t="s">
         <v>19</v>
       </c>
       <c r="C22" s="12" t="s">
-        <v>63</v>
-[...2 lines deleted...]
-        <v>64</v>
+        <v>58</v>
+      </c>
+      <c r="D22" s="23" t="s">
+        <v>134</v>
       </c>
       <c r="E22" s="12" t="s">
-        <v>130</v>
+        <v>120</v>
       </c>
       <c r="F22" s="12" t="s">
-        <v>131</v>
+        <v>121</v>
       </c>
     </row>
     <row r="23" spans="1:6" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="12">
         <v>14</v>
       </c>
       <c r="B23" s="13" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="12" t="s">
-        <v>65</v>
+        <v>59</v>
       </c>
       <c r="D23" s="7" t="s">
-        <v>132</v>
+        <v>122</v>
       </c>
       <c r="E23" s="12" t="s">
-        <v>66</v>
+        <v>60</v>
       </c>
       <c r="F23" s="7" t="s">
-        <v>67</v>
+        <v>61</v>
       </c>
     </row>
     <row r="24" spans="1:6" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="12">
         <v>15</v>
       </c>
       <c r="B24" s="13" t="s">
         <v>21</v>
       </c>
       <c r="C24" s="12" t="s">
-        <v>68</v>
+        <v>62</v>
       </c>
       <c r="D24" s="12" t="s">
-        <v>69</v>
+        <v>63</v>
       </c>
       <c r="E24" s="12" t="s">
-        <v>70</v>
+        <v>64</v>
       </c>
       <c r="F24" s="12" t="s">
-        <v>71</v>
+        <v>65</v>
       </c>
     </row>
     <row r="25" spans="1:6" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="12">
         <v>16</v>
       </c>
       <c r="B25" s="13" t="s">
         <v>22</v>
       </c>
       <c r="C25" s="12" t="s">
-        <v>72</v>
+        <v>66</v>
       </c>
       <c r="D25" s="12" t="s">
-        <v>73</v>
+        <v>67</v>
       </c>
       <c r="E25" s="7" t="s">
-        <v>74</v>
+        <v>68</v>
       </c>
       <c r="F25" s="12" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
     </row>
     <row r="26" spans="1:6" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="12">
         <v>17</v>
       </c>
       <c r="B26" s="13" t="s">
         <v>23</v>
       </c>
       <c r="C26" s="12" t="s">
-        <v>76</v>
+        <v>70</v>
       </c>
       <c r="D26" s="12" t="s">
-        <v>77</v>
+        <v>71</v>
       </c>
       <c r="E26" s="12" t="s">
-        <v>78</v>
+        <v>129</v>
       </c>
       <c r="F26" s="12" t="s">
-        <v>79</v>
+        <v>130</v>
       </c>
     </row>
     <row r="27" spans="1:6" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="12">
         <v>18</v>
       </c>
       <c r="B27" s="13" t="s">
         <v>14</v>
       </c>
       <c r="C27" s="12" t="s">
-        <v>80</v>
+        <v>72</v>
       </c>
       <c r="D27" s="12" t="s">
-        <v>81</v>
+        <v>73</v>
       </c>
       <c r="E27" s="12" t="s">
-        <v>82</v>
+        <v>127</v>
       </c>
       <c r="F27" s="12" t="s">
-        <v>83</v>
+        <v>128</v>
       </c>
     </row>
     <row r="28" spans="1:6" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="12">
         <v>19</v>
       </c>
       <c r="B28" s="13" t="s">
         <v>24</v>
       </c>
       <c r="C28" s="12" t="s">
-        <v>84</v>
+        <v>74</v>
       </c>
       <c r="D28" s="12" t="s">
-        <v>85</v>
+        <v>75</v>
       </c>
       <c r="E28" s="12" t="s">
-        <v>86</v>
+        <v>76</v>
       </c>
       <c r="F28" s="7" t="s">
-        <v>87</v>
+        <v>77</v>
       </c>
     </row>
     <row r="29" spans="1:6" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="12">
         <v>20</v>
       </c>
       <c r="B29" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="C29" s="12"/>
+      <c r="C29" s="24" t="s">
+        <v>135</v>
+      </c>
       <c r="D29" s="12" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="E29" s="12" t="s">
-        <v>89</v>
+        <v>79</v>
       </c>
       <c r="F29" s="12" t="s">
-        <v>90</v>
+        <v>80</v>
       </c>
     </row>
     <row r="30" spans="1:6" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="12">
         <v>21</v>
       </c>
       <c r="B30" s="13" t="s">
         <v>27</v>
       </c>
       <c r="C30" s="12" t="s">
-        <v>91</v>
+        <v>81</v>
       </c>
       <c r="D30" s="12" t="s">
-        <v>92</v>
+        <v>82</v>
       </c>
       <c r="E30" s="12" t="s">
-        <v>93</v>
+        <v>83</v>
       </c>
       <c r="F30" s="12" t="s">
-        <v>94</v>
+        <v>84</v>
       </c>
     </row>
     <row r="31" spans="1:6" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="12">
         <v>22</v>
       </c>
       <c r="B31" s="13" t="s">
         <v>26</v>
       </c>
       <c r="C31" s="12" t="s">
-        <v>95</v>
+        <v>85</v>
       </c>
       <c r="D31" s="12" t="s">
-        <v>96</v>
+        <v>86</v>
       </c>
       <c r="E31" s="12" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="F31" s="12" t="s">
-        <v>98</v>
+        <v>88</v>
       </c>
     </row>
     <row r="32" spans="1:6" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="12">
         <v>23</v>
       </c>
       <c r="B32" s="13" t="s">
         <v>28</v>
       </c>
       <c r="C32" s="12" t="s">
-        <v>99</v>
+        <v>89</v>
       </c>
       <c r="D32" s="12" t="s">
-        <v>100</v>
+        <v>90</v>
       </c>
       <c r="E32" s="12" t="s">
-        <v>117</v>
+        <v>107</v>
       </c>
       <c r="F32" s="12" t="s">
-        <v>118</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:6" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="12">
         <v>24</v>
       </c>
       <c r="B33" s="13" t="s">
         <v>29</v>
       </c>
       <c r="C33" s="12" t="s">
-        <v>101</v>
+        <v>91</v>
       </c>
       <c r="D33" s="12" t="s">
-        <v>109</v>
+        <v>99</v>
       </c>
       <c r="E33" s="12" t="s">
-        <v>102</v>
+        <v>92</v>
       </c>
       <c r="F33" s="12" t="s">
-        <v>103</v>
+        <v>93</v>
       </c>
     </row>
     <row r="34" spans="1:6" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="12">
         <v>25</v>
       </c>
       <c r="B34" s="13" t="s">
         <v>30</v>
       </c>
       <c r="C34" s="12" t="s">
-        <v>104</v>
+        <v>94</v>
       </c>
       <c r="D34" s="12" t="s">
-        <v>105</v>
+        <v>95</v>
       </c>
       <c r="E34" s="12" t="s">
         <v>31</v>
       </c>
       <c r="F34" s="12" t="s">
         <v>32</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="20">
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:B7"/>
     <mergeCell ref="C6:C7"/>
     <mergeCell ref="E6:E7"/>
     <mergeCell ref="F6:F7"/>
     <mergeCell ref="E9:E10"/>
     <mergeCell ref="F9:F10"/>
     <mergeCell ref="A15:A16"/>
     <mergeCell ref="B15:B16"/>
     <mergeCell ref="A9:A10"/>
     <mergeCell ref="B9:B10"/>
     <mergeCell ref="F15:F16"/>
     <mergeCell ref="C9:C10"/>
     <mergeCell ref="C15:C16"/>
     <mergeCell ref="E15:E16"/>