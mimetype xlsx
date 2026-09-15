--- v2 (2026-07-16)
+++ v3 (2026-09-15)
@@ -1,57 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\10.18.11.7\home\04gyousei\★0311_職務代理者・首長ＨＰ\01 首長HP更新\R8\03 更新作業\260709更新分\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\10.18.11.7\home\04gyousei\★0311_職務代理者・首長ＨＰ\01 首長HP更新\R8\03 更新作業\260826更新分\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{66914043-8735-460D-A70D-4EB1C8EA0E1E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B633BA71-DF8E-4843-9288-62D48C5F0DD9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="16440" xr2:uid="{D647C929-1E8B-4E1B-889A-C1573EC5998C}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{D647C929-1E8B-4E1B-889A-C1573EC5998C}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="111" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Sheet1!$A$1:$F$34</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="137" uniqueCount="137">
   <si>
@@ -238,66 +238,50 @@
     <rPh sb="2" eb="3">
       <t>ハシ</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>ダイ</t>
     </rPh>
     <phoneticPr fontId="20"/>
   </si>
   <si>
     <t>村　田　清　和</t>
     <rPh sb="0" eb="1">
       <t>ムラ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>タ</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>シン</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>ワ</t>
     </rPh>
     <phoneticPr fontId="19"/>
   </si>
   <si>
-    <t>藤　本　和　宏</t>
-[...14 lines deleted...]
-  <si>
     <t>石　田　健　佑</t>
     <rPh sb="0" eb="1">
       <t>イシ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>タ</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>ケン</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>ユウ</t>
     </rPh>
     <phoneticPr fontId="19"/>
   </si>
   <si>
     <t>北　林　武　彦</t>
     <rPh sb="0" eb="1">
       <t>キタ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>ハヤシ</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>タケシ</t>
@@ -1680,70 +1664,86 @@
     <rPh sb="4" eb="5">
       <t>ユウ</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>ツカサ</t>
     </rPh>
     <phoneticPr fontId="19"/>
   </si>
   <si>
     <t>佐　藤　友　紀</t>
     <rPh sb="0" eb="1">
       <t>タスク</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>フジ</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>トモ</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>キ</t>
     </rPh>
     <phoneticPr fontId="20"/>
   </si>
   <si>
-    <t>令和8年7月9日現在</t>
+    <t>令和8年8月26日現在</t>
     <rPh sb="0" eb="2">
       <t>レイワ</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>ネン</t>
     </rPh>
     <rPh sb="5" eb="6">
       <t>ガツ</t>
     </rPh>
-    <rPh sb="7" eb="8">
+    <rPh sb="8" eb="9">
       <t>ニチ</t>
     </rPh>
-    <rPh sb="8" eb="9">
+    <rPh sb="9" eb="10">
       <t>ゲン</t>
     </rPh>
-    <rPh sb="9" eb="10">
+    <rPh sb="10" eb="11">
       <t>ザイ</t>
     </rPh>
     <phoneticPr fontId="20"/>
+  </si>
+  <si>
+    <t>佐　藤　茂　宗</t>
+    <rPh sb="0" eb="1">
+      <t>タスク</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>フジ</t>
+    </rPh>
+    <rPh sb="4" eb="5">
+      <t>シゲル</t>
+    </rPh>
+    <rPh sb="6" eb="7">
+      <t>シュウ</t>
+    </rPh>
+    <phoneticPr fontId="19"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="41" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="9"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
@@ -2707,123 +2707,111 @@
     <xf numFmtId="0" fontId="7" fillId="7" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="7" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="7" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="25">
+  <cellXfs count="21">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="58" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="58" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="24" borderId="10" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="24" borderId="11" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="24" borderId="12" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="122" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="122" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="25" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="25" borderId="14" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="40" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="40" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...22 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="25" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="126">
     <cellStyle name="20% - アクセント 1" xfId="1" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 1 2" xfId="2" xr:uid="{EEE0B51A-82F6-4525-A259-D72E09169CB7}"/>
     <cellStyle name="20% - アクセント 1 2 2" xfId="3" xr:uid="{50DDFF9A-0094-4ADB-A774-A1D541876C43}"/>
     <cellStyle name="20% - アクセント 2" xfId="4" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 2 2" xfId="5" xr:uid="{F30A200D-3EA6-4FE3-8EC3-7CBBB27AD8E7}"/>
     <cellStyle name="20% - アクセント 2 2 2" xfId="6" xr:uid="{534B191B-F55D-47F3-80B0-D5EDF3759238}"/>
     <cellStyle name="20% - アクセント 3" xfId="7" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 3 2" xfId="8" xr:uid="{5AEEDAF4-D06A-4862-88CD-26D61F630779}"/>
     <cellStyle name="20% - アクセント 3 2 2" xfId="9" xr:uid="{476CAA34-4677-4C7C-8CBB-3A08F95338AA}"/>
     <cellStyle name="20% - アクセント 4" xfId="10" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 4 2" xfId="11" xr:uid="{CD5E9D0D-7C92-4E9E-8BBC-AC1DDBC69196}"/>
     <cellStyle name="20% - アクセント 4 2 2" xfId="12" xr:uid="{7E8A39C7-5943-4DA9-AF8C-71A51DFA7F29}"/>
     <cellStyle name="20% - アクセント 5" xfId="13" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 5 2" xfId="14" xr:uid="{81AF85A7-4C30-414E-A826-09381F4907C9}"/>
     <cellStyle name="20% - アクセント 5 2 2" xfId="15" xr:uid="{570F6D27-20ED-4324-B214-68F06BBA13D6}"/>
     <cellStyle name="20% - アクセント 6" xfId="16" builtinId="50" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 6 2" xfId="17" xr:uid="{7FF7C0FC-548C-4CAD-8830-095A0973DAC9}"/>
     <cellStyle name="20% - アクセント 6 2 2" xfId="18" xr:uid="{C3B1EFFE-DA30-4FBE-AB7E-6A7715B62607}"/>
     <cellStyle name="40% - アクセント 1" xfId="19" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 1 2" xfId="20" xr:uid="{C6C9ECAF-366C-4990-94CE-BDB0A43F0BCE}"/>
     <cellStyle name="40% - アクセント 1 2 2" xfId="21" xr:uid="{FED9DC06-D3AA-4704-B091-C47D23033CB5}"/>
@@ -3231,679 +3219,679 @@
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4348F65F-397B-401C-8CC8-7D622DBA7303}">
   <dimension ref="A1:F34"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageBreakPreview" topLeftCell="A20" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="F6" sqref="F6:F7"/>
+    <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="D10" sqref="D10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="5.08984375" customWidth="1"/>
     <col min="2" max="2" width="11.54296875" customWidth="1"/>
     <col min="3" max="6" width="15.6328125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="45.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A1" s="14" t="s">
         <v>1</v>
       </c>
       <c r="B1" s="14"/>
       <c r="C1" s="14"/>
       <c r="D1" s="14"/>
       <c r="E1" s="14"/>
       <c r="F1" s="14"/>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A2" s="1"/>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A3" s="1"/>
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="2" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
     </row>
     <row r="4" spans="1:6" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
       <c r="F4" s="3"/>
     </row>
     <row r="5" spans="1:6" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="5" t="s">
         <v>4</v>
       </c>
       <c r="C5" s="5" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="5" t="s">
         <v>6</v>
       </c>
       <c r="E5" s="5" t="s">
         <v>7</v>
       </c>
       <c r="F5" s="6" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="6" spans="1:6" ht="24" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="20">
+      <c r="A6" s="16">
         <v>1</v>
       </c>
-      <c r="B6" s="20" t="s">
+      <c r="B6" s="16" t="s">
+        <v>112</v>
+      </c>
+      <c r="C6" s="16" t="s">
+        <v>33</v>
+      </c>
+      <c r="D6" s="11" t="s">
         <v>113</v>
       </c>
-      <c r="C6" s="20" t="s">
-[...5 lines deleted...]
-      <c r="E6" s="20" t="s">
+      <c r="E6" s="16" t="s">
+        <v>95</v>
+      </c>
+      <c r="F6" s="16" t="s">
         <v>96</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
     </row>
     <row r="7" spans="1:6" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="17"/>
       <c r="B7" s="17"/>
       <c r="C7" s="17"/>
       <c r="D7" s="12" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="E7" s="17"/>
       <c r="F7" s="17"/>
     </row>
     <row r="8" spans="1:6" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="12">
         <v>2</v>
       </c>
       <c r="B8" s="13" t="s">
-        <v>112</v>
-[...1 lines deleted...]
-      <c r="C8" s="16" t="s">
+        <v>111</v>
+      </c>
+      <c r="C8" s="12" t="s">
+        <v>123</v>
+      </c>
+      <c r="D8" s="10" t="s">
+        <v>131</v>
+      </c>
+      <c r="E8" s="12" t="s">
         <v>124</v>
       </c>
-      <c r="D8" s="21" t="s">
-[...2 lines deleted...]
-      <c r="E8" s="16" t="s">
+      <c r="F8" s="12" t="s">
         <v>125</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
     </row>
     <row r="9" spans="1:6" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="17">
         <v>3</v>
       </c>
-      <c r="B9" s="18" t="s">
+      <c r="B9" s="19" t="s">
         <v>0</v>
       </c>
       <c r="C9" s="17" t="s">
         <v>34</v>
       </c>
       <c r="D9" s="12" t="s">
         <v>35</v>
       </c>
-      <c r="E9" s="19" t="s">
+      <c r="E9" s="18" t="s">
+        <v>109</v>
+      </c>
+      <c r="F9" s="18" t="s">
         <v>110</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
     </row>
     <row r="10" spans="1:6" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="17"/>
-      <c r="B10" s="18"/>
+      <c r="B10" s="19"/>
       <c r="C10" s="17"/>
-      <c r="D10" s="12" t="s">
-[...3 lines deleted...]
-      <c r="F10" s="19"/>
+      <c r="D10" s="20" t="s">
+        <v>136</v>
+      </c>
+      <c r="E10" s="18"/>
+      <c r="F10" s="18"/>
     </row>
     <row r="11" spans="1:6" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="12">
         <v>4</v>
       </c>
       <c r="B11" s="13" t="s">
         <v>8</v>
       </c>
       <c r="C11" s="12" t="s">
+        <v>36</v>
+      </c>
+      <c r="D11" s="8" t="s">
         <v>37</v>
       </c>
-      <c r="D11" s="8" t="s">
+      <c r="E11" s="12" t="s">
         <v>38</v>
       </c>
-      <c r="E11" s="12" t="s">
+      <c r="F11" s="12" t="s">
         <v>39</v>
-      </c>
-[...1 lines deleted...]
-        <v>40</v>
       </c>
     </row>
     <row r="12" spans="1:6" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="12">
         <v>5</v>
       </c>
       <c r="B12" s="13" t="s">
         <v>11</v>
       </c>
       <c r="C12" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="D12" s="12" t="s">
         <v>41</v>
       </c>
-      <c r="D12" s="12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E12" s="12" t="s">
+        <v>114</v>
+      </c>
+      <c r="F12" s="12" t="s">
         <v>115</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
     </row>
     <row r="13" spans="1:6" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="12">
         <v>6</v>
       </c>
       <c r="B13" s="13" t="s">
         <v>12</v>
       </c>
       <c r="C13" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="D13" s="12" t="s">
         <v>43</v>
       </c>
-      <c r="D13" s="12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E13" s="12" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="F13" s="12" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="14" spans="1:6" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="12">
         <v>7</v>
       </c>
       <c r="B14" s="13" t="s">
         <v>9</v>
       </c>
       <c r="C14" s="12" t="s">
+        <v>44</v>
+      </c>
+      <c r="D14" s="12" t="s">
         <v>45</v>
       </c>
-      <c r="D14" s="12" t="s">
+      <c r="E14" s="12" t="s">
         <v>46</v>
       </c>
-      <c r="E14" s="12" t="s">
+      <c r="F14" s="12" t="s">
         <v>47</v>
-      </c>
-[...1 lines deleted...]
-        <v>48</v>
       </c>
     </row>
     <row r="15" spans="1:6" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="17">
         <v>8</v>
       </c>
-      <c r="B15" s="18" t="s">
+      <c r="B15" s="19" t="s">
         <v>10</v>
       </c>
       <c r="C15" s="17" t="s">
+        <v>48</v>
+      </c>
+      <c r="D15" s="9" t="s">
         <v>49</v>
       </c>
-      <c r="D15" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E15" s="17" t="s">
+        <v>103</v>
+      </c>
+      <c r="F15" s="17" t="s">
         <v>104</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
     </row>
     <row r="16" spans="1:6" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="17"/>
-      <c r="B16" s="18"/>
+      <c r="B16" s="19"/>
       <c r="C16" s="17"/>
-      <c r="D16" s="22" t="s">
-        <v>133</v>
+      <c r="D16" s="12" t="s">
+        <v>132</v>
       </c>
       <c r="E16" s="17"/>
       <c r="F16" s="17"/>
     </row>
     <row r="17" spans="1:6" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="12">
         <v>9</v>
       </c>
       <c r="B17" s="13" t="s">
         <v>13</v>
       </c>
       <c r="C17" s="12" t="s">
+        <v>50</v>
+      </c>
+      <c r="D17" s="12" t="s">
         <v>51</v>
       </c>
-      <c r="D17" s="12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E17" s="10" t="s">
+        <v>99</v>
+      </c>
+      <c r="F17" s="10" t="s">
         <v>100</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
     </row>
     <row r="18" spans="1:6" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="17">
         <v>10</v>
       </c>
-      <c r="B18" s="18" t="s">
+      <c r="B18" s="19" t="s">
         <v>15</v>
       </c>
       <c r="C18" s="17" t="s">
+        <v>52</v>
+      </c>
+      <c r="D18" s="12" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="17" t="s">
+        <v>105</v>
+      </c>
+      <c r="F18" s="17" t="s">
         <v>53</v>
-      </c>
-[...7 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="19" spans="1:6" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="17"/>
-      <c r="B19" s="18"/>
+      <c r="B19" s="19"/>
       <c r="C19" s="17"/>
       <c r="D19" s="12" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="E19" s="17"/>
       <c r="F19" s="17"/>
     </row>
     <row r="20" spans="1:6" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="12">
         <v>11</v>
       </c>
       <c r="B20" s="13" t="s">
         <v>16</v>
       </c>
       <c r="C20" s="12" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="D20" s="12" t="s">
         <v>17</v>
       </c>
       <c r="E20" s="12" t="s">
+        <v>116</v>
+      </c>
+      <c r="F20" s="12" t="s">
         <v>117</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
     </row>
     <row r="21" spans="1:6" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="12">
         <v>12</v>
       </c>
       <c r="B21" s="13" t="s">
         <v>18</v>
       </c>
       <c r="C21" s="12" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="D21" s="15" t="s">
-        <v>123</v>
-[...2 lines deleted...]
-        <v>131</v>
+        <v>122</v>
+      </c>
+      <c r="E21" s="12" t="s">
+        <v>130</v>
       </c>
       <c r="F21" s="12" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
     </row>
     <row r="22" spans="1:6" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="12">
         <v>13</v>
       </c>
       <c r="B22" s="13" t="s">
         <v>19</v>
       </c>
       <c r="C22" s="12" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-        <v>134</v>
+        <v>57</v>
+      </c>
+      <c r="D22" s="12" t="s">
+        <v>133</v>
       </c>
       <c r="E22" s="12" t="s">
+        <v>119</v>
+      </c>
+      <c r="F22" s="12" t="s">
         <v>120</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
     </row>
     <row r="23" spans="1:6" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="12">
         <v>14</v>
       </c>
       <c r="B23" s="13" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="12" t="s">
+        <v>58</v>
+      </c>
+      <c r="D23" s="7" t="s">
+        <v>121</v>
+      </c>
+      <c r="E23" s="12" t="s">
         <v>59</v>
       </c>
-      <c r="D23" s="7" t="s">
-[...2 lines deleted...]
-      <c r="E23" s="12" t="s">
+      <c r="F23" s="7" t="s">
         <v>60</v>
-      </c>
-[...1 lines deleted...]
-        <v>61</v>
       </c>
     </row>
     <row r="24" spans="1:6" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="12">
         <v>15</v>
       </c>
       <c r="B24" s="13" t="s">
         <v>21</v>
       </c>
       <c r="C24" s="12" t="s">
+        <v>61</v>
+      </c>
+      <c r="D24" s="12" t="s">
         <v>62</v>
       </c>
-      <c r="D24" s="12" t="s">
+      <c r="E24" s="12" t="s">
         <v>63</v>
       </c>
-      <c r="E24" s="12" t="s">
+      <c r="F24" s="12" t="s">
         <v>64</v>
-      </c>
-[...1 lines deleted...]
-        <v>65</v>
       </c>
     </row>
     <row r="25" spans="1:6" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="12">
         <v>16</v>
       </c>
       <c r="B25" s="13" t="s">
         <v>22</v>
       </c>
       <c r="C25" s="12" t="s">
+        <v>65</v>
+      </c>
+      <c r="D25" s="12" t="s">
         <v>66</v>
       </c>
-      <c r="D25" s="12" t="s">
+      <c r="E25" s="7" t="s">
         <v>67</v>
       </c>
-      <c r="E25" s="7" t="s">
+      <c r="F25" s="12" t="s">
         <v>68</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
     </row>
     <row r="26" spans="1:6" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="12">
         <v>17</v>
       </c>
       <c r="B26" s="13" t="s">
         <v>23</v>
       </c>
       <c r="C26" s="12" t="s">
+        <v>69</v>
+      </c>
+      <c r="D26" s="12" t="s">
         <v>70</v>
       </c>
-      <c r="D26" s="12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E26" s="12" t="s">
+        <v>128</v>
+      </c>
+      <c r="F26" s="12" t="s">
         <v>129</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
     </row>
     <row r="27" spans="1:6" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="12">
         <v>18</v>
       </c>
       <c r="B27" s="13" t="s">
         <v>14</v>
       </c>
       <c r="C27" s="12" t="s">
+        <v>71</v>
+      </c>
+      <c r="D27" s="12" t="s">
         <v>72</v>
       </c>
-      <c r="D27" s="12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E27" s="12" t="s">
+        <v>126</v>
+      </c>
+      <c r="F27" s="12" t="s">
         <v>127</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
     </row>
     <row r="28" spans="1:6" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="12">
         <v>19</v>
       </c>
       <c r="B28" s="13" t="s">
         <v>24</v>
       </c>
       <c r="C28" s="12" t="s">
+        <v>73</v>
+      </c>
+      <c r="D28" s="12" t="s">
         <v>74</v>
       </c>
-      <c r="D28" s="12" t="s">
+      <c r="E28" s="12" t="s">
         <v>75</v>
       </c>
-      <c r="E28" s="12" t="s">
+      <c r="F28" s="7" t="s">
         <v>76</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
     </row>
     <row r="29" spans="1:6" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="12">
         <v>20</v>
       </c>
       <c r="B29" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="C29" s="24" t="s">
-        <v>135</v>
+      <c r="C29" s="10" t="s">
+        <v>134</v>
       </c>
       <c r="D29" s="12" t="s">
+        <v>77</v>
+      </c>
+      <c r="E29" s="12" t="s">
         <v>78</v>
       </c>
-      <c r="E29" s="12" t="s">
+      <c r="F29" s="12" t="s">
         <v>79</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="30" spans="1:6" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="12">
         <v>21</v>
       </c>
       <c r="B30" s="13" t="s">
         <v>27</v>
       </c>
       <c r="C30" s="12" t="s">
+        <v>80</v>
+      </c>
+      <c r="D30" s="12" t="s">
         <v>81</v>
       </c>
-      <c r="D30" s="12" t="s">
+      <c r="E30" s="12" t="s">
         <v>82</v>
       </c>
-      <c r="E30" s="12" t="s">
+      <c r="F30" s="12" t="s">
         <v>83</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
     </row>
     <row r="31" spans="1:6" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="12">
         <v>22</v>
       </c>
       <c r="B31" s="13" t="s">
         <v>26</v>
       </c>
       <c r="C31" s="12" t="s">
+        <v>84</v>
+      </c>
+      <c r="D31" s="12" t="s">
         <v>85</v>
       </c>
-      <c r="D31" s="12" t="s">
+      <c r="E31" s="12" t="s">
         <v>86</v>
       </c>
-      <c r="E31" s="12" t="s">
+      <c r="F31" s="12" t="s">
         <v>87</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
     </row>
     <row r="32" spans="1:6" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="12">
         <v>23</v>
       </c>
       <c r="B32" s="13" t="s">
         <v>28</v>
       </c>
       <c r="C32" s="12" t="s">
+        <v>88</v>
+      </c>
+      <c r="D32" s="12" t="s">
         <v>89</v>
       </c>
-      <c r="D32" s="12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E32" s="12" t="s">
+        <v>106</v>
+      </c>
+      <c r="F32" s="12" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:6" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="12">
         <v>24</v>
       </c>
       <c r="B33" s="13" t="s">
         <v>29</v>
       </c>
       <c r="C33" s="12" t="s">
+        <v>90</v>
+      </c>
+      <c r="D33" s="12" t="s">
+        <v>98</v>
+      </c>
+      <c r="E33" s="12" t="s">
         <v>91</v>
       </c>
-      <c r="D33" s="12" t="s">
-[...2 lines deleted...]
-      <c r="E33" s="12" t="s">
+      <c r="F33" s="12" t="s">
         <v>92</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
     </row>
     <row r="34" spans="1:6" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="12">
         <v>25</v>
       </c>
       <c r="B34" s="13" t="s">
         <v>30</v>
       </c>
       <c r="C34" s="12" t="s">
+        <v>93</v>
+      </c>
+      <c r="D34" s="12" t="s">
         <v>94</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="E34" s="12" t="s">
         <v>31</v>
       </c>
       <c r="F34" s="12" t="s">
         <v>32</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="20">
-    <mergeCell ref="A6:A7"/>
-[...3 lines deleted...]
-    <mergeCell ref="F6:F7"/>
+    <mergeCell ref="A18:A19"/>
+    <mergeCell ref="B18:B19"/>
+    <mergeCell ref="C18:C19"/>
+    <mergeCell ref="E18:E19"/>
+    <mergeCell ref="F18:F19"/>
     <mergeCell ref="E9:E10"/>
     <mergeCell ref="F9:F10"/>
     <mergeCell ref="A15:A16"/>
     <mergeCell ref="B15:B16"/>
     <mergeCell ref="A9:A10"/>
     <mergeCell ref="B9:B10"/>
     <mergeCell ref="F15:F16"/>
     <mergeCell ref="C9:C10"/>
     <mergeCell ref="C15:C16"/>
     <mergeCell ref="E15:E16"/>
-    <mergeCell ref="A18:A19"/>
-[...3 lines deleted...]
-    <mergeCell ref="F18:F19"/>
+    <mergeCell ref="A6:A7"/>
+    <mergeCell ref="B6:B7"/>
+    <mergeCell ref="C6:C7"/>
+    <mergeCell ref="E6:E7"/>
+    <mergeCell ref="F6:F7"/>
   </mergeCells>
   <phoneticPr fontId="19"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="95" firstPageNumber="0" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>