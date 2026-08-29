--- v1 (2026-07-01)
+++ v2 (2026-08-29)
@@ -1,153 +1,456 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="20417"/>
   <workbookPr/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="V:\管理第一係\☆R8統計共有☆\７月\免許保有者数\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E8AD77E1-D3B0-48FD-B9F0-FE7EC7977329}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="20490" windowHeight="7455"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="20490" windowHeight="7455" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="運転免許人口" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">運転免許人口!$2:$2</definedName>
   </definedNames>
-  <calcPr calcId="191029" concurrentCalc="1"/>
+  <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
-    </ext>
-[...3 lines deleted...]
-      </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
+<file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
+<calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <c r="K69" i="2" l="1"/>
+  <c r="G69" i="2"/>
+  <c r="B69" i="2"/>
+  <c r="J69" i="2" s="1"/>
+  <c r="C69" i="2" l="1"/>
+  <c r="F69" i="2"/>
+  <c r="K68" i="2"/>
+  <c r="G68" i="2"/>
+  <c r="B68" i="2"/>
+  <c r="F68" i="2" s="1"/>
+  <c r="C68" i="2" l="1"/>
+  <c r="J68" i="2"/>
+  <c r="B67" i="2"/>
+  <c r="K67" i="2" l="1"/>
+  <c r="J67" i="2"/>
+  <c r="G67" i="2"/>
+  <c r="F67" i="2"/>
+  <c r="K66" i="2"/>
+  <c r="J66" i="2"/>
+  <c r="G66" i="2"/>
+  <c r="F66" i="2"/>
+  <c r="C66" i="2"/>
+  <c r="K65" i="2"/>
+  <c r="J65" i="2"/>
+  <c r="G65" i="2"/>
+  <c r="F65" i="2"/>
+  <c r="C65" i="2"/>
+  <c r="K64" i="2"/>
+  <c r="J64" i="2"/>
+  <c r="G64" i="2"/>
+  <c r="F64" i="2"/>
+  <c r="C64" i="2"/>
+  <c r="K63" i="2"/>
+  <c r="J63" i="2"/>
+  <c r="G63" i="2"/>
+  <c r="F63" i="2"/>
+  <c r="C63" i="2"/>
+  <c r="K62" i="2"/>
+  <c r="J62" i="2"/>
+  <c r="G62" i="2"/>
+  <c r="F62" i="2"/>
+  <c r="C62" i="2"/>
+  <c r="K61" i="2"/>
+  <c r="J61" i="2"/>
+  <c r="G61" i="2"/>
+  <c r="F61" i="2"/>
+  <c r="C61" i="2"/>
+  <c r="K60" i="2"/>
+  <c r="J60" i="2"/>
+  <c r="G60" i="2"/>
+  <c r="F60" i="2"/>
+  <c r="C60" i="2"/>
+  <c r="K59" i="2"/>
+  <c r="J59" i="2"/>
+  <c r="G59" i="2"/>
+  <c r="F59" i="2"/>
+  <c r="C59" i="2"/>
+  <c r="K58" i="2"/>
+  <c r="J58" i="2"/>
+  <c r="G58" i="2"/>
+  <c r="F58" i="2"/>
+  <c r="C58" i="2"/>
+  <c r="K57" i="2"/>
+  <c r="J57" i="2"/>
+  <c r="G57" i="2"/>
+  <c r="F57" i="2"/>
+  <c r="C57" i="2"/>
+  <c r="K56" i="2"/>
+  <c r="J56" i="2"/>
+  <c r="G56" i="2"/>
+  <c r="F56" i="2"/>
+  <c r="C56" i="2"/>
+  <c r="K55" i="2"/>
+  <c r="J55" i="2"/>
+  <c r="G55" i="2"/>
+  <c r="F55" i="2"/>
+  <c r="C55" i="2"/>
+  <c r="K54" i="2"/>
+  <c r="J54" i="2"/>
+  <c r="G54" i="2"/>
+  <c r="F54" i="2"/>
+  <c r="C54" i="2"/>
+  <c r="K53" i="2"/>
+  <c r="J53" i="2"/>
+  <c r="G53" i="2"/>
+  <c r="F53" i="2"/>
+  <c r="C53" i="2"/>
+  <c r="K52" i="2"/>
+  <c r="J52" i="2"/>
+  <c r="G52" i="2"/>
+  <c r="F52" i="2"/>
+  <c r="C52" i="2"/>
+  <c r="K51" i="2"/>
+  <c r="J51" i="2"/>
+  <c r="G51" i="2"/>
+  <c r="F51" i="2"/>
+  <c r="C51" i="2"/>
+  <c r="K50" i="2"/>
+  <c r="J50" i="2"/>
+  <c r="G50" i="2"/>
+  <c r="F50" i="2"/>
+  <c r="C50" i="2"/>
+  <c r="K49" i="2"/>
+  <c r="J49" i="2"/>
+  <c r="G49" i="2"/>
+  <c r="F49" i="2"/>
+  <c r="C49" i="2"/>
+  <c r="K48" i="2"/>
+  <c r="J48" i="2"/>
+  <c r="G48" i="2"/>
+  <c r="F48" i="2"/>
+  <c r="C48" i="2"/>
+  <c r="K47" i="2"/>
+  <c r="J47" i="2"/>
+  <c r="G47" i="2"/>
+  <c r="F47" i="2"/>
+  <c r="C47" i="2"/>
+  <c r="K46" i="2"/>
+  <c r="J46" i="2"/>
+  <c r="G46" i="2"/>
+  <c r="F46" i="2"/>
+  <c r="C46" i="2"/>
+  <c r="K45" i="2"/>
+  <c r="J45" i="2"/>
+  <c r="G45" i="2"/>
+  <c r="F45" i="2"/>
+  <c r="C45" i="2"/>
+  <c r="K44" i="2"/>
+  <c r="J44" i="2"/>
+  <c r="G44" i="2"/>
+  <c r="F44" i="2"/>
+  <c r="C44" i="2"/>
+  <c r="K43" i="2"/>
+  <c r="J43" i="2"/>
+  <c r="G43" i="2"/>
+  <c r="F43" i="2"/>
+  <c r="C43" i="2"/>
+  <c r="K42" i="2"/>
+  <c r="J42" i="2"/>
+  <c r="G42" i="2"/>
+  <c r="F42" i="2"/>
+  <c r="C42" i="2"/>
+  <c r="K41" i="2"/>
+  <c r="J41" i="2"/>
+  <c r="G41" i="2"/>
+  <c r="F41" i="2"/>
+  <c r="C41" i="2"/>
+  <c r="K40" i="2"/>
+  <c r="J40" i="2"/>
+  <c r="G40" i="2"/>
+  <c r="F40" i="2"/>
+  <c r="C40" i="2"/>
+  <c r="K39" i="2"/>
+  <c r="J39" i="2"/>
+  <c r="G39" i="2"/>
+  <c r="F39" i="2"/>
+  <c r="C39" i="2"/>
+  <c r="K38" i="2"/>
+  <c r="J38" i="2"/>
+  <c r="G38" i="2"/>
+  <c r="F38" i="2"/>
+  <c r="C38" i="2"/>
+  <c r="K37" i="2"/>
+  <c r="J37" i="2"/>
+  <c r="G37" i="2"/>
+  <c r="F37" i="2"/>
+  <c r="C37" i="2"/>
+  <c r="K36" i="2"/>
+  <c r="J36" i="2"/>
+  <c r="G36" i="2"/>
+  <c r="F36" i="2"/>
+  <c r="C36" i="2"/>
+  <c r="K35" i="2"/>
+  <c r="J35" i="2"/>
+  <c r="G35" i="2"/>
+  <c r="F35" i="2"/>
+  <c r="C35" i="2"/>
+  <c r="K34" i="2"/>
+  <c r="J34" i="2"/>
+  <c r="G34" i="2"/>
+  <c r="F34" i="2"/>
+  <c r="C34" i="2"/>
+  <c r="K33" i="2"/>
+  <c r="J33" i="2"/>
+  <c r="G33" i="2"/>
+  <c r="F33" i="2"/>
+  <c r="C33" i="2"/>
+  <c r="K32" i="2"/>
+  <c r="J32" i="2"/>
+  <c r="G32" i="2"/>
+  <c r="F32" i="2"/>
+  <c r="C32" i="2"/>
+  <c r="K31" i="2"/>
+  <c r="J31" i="2"/>
+  <c r="G31" i="2"/>
+  <c r="F31" i="2"/>
+  <c r="C31" i="2"/>
+  <c r="B31" i="2"/>
+  <c r="K30" i="2"/>
+  <c r="J30" i="2"/>
+  <c r="G30" i="2"/>
+  <c r="F30" i="2"/>
+  <c r="C30" i="2"/>
+  <c r="B30" i="2"/>
+  <c r="K29" i="2"/>
+  <c r="J29" i="2"/>
+  <c r="G29" i="2"/>
+  <c r="F29" i="2"/>
+  <c r="C29" i="2"/>
+  <c r="B29" i="2"/>
+  <c r="K26" i="2"/>
+  <c r="J26" i="2"/>
+  <c r="G26" i="2"/>
+  <c r="F26" i="2"/>
+  <c r="C26" i="2"/>
+  <c r="B26" i="2"/>
+  <c r="K25" i="2"/>
+  <c r="J25" i="2"/>
+  <c r="G25" i="2"/>
+  <c r="F25" i="2"/>
+  <c r="C25" i="2"/>
+  <c r="K24" i="2"/>
+  <c r="J24" i="2"/>
+  <c r="F24" i="2"/>
+  <c r="K23" i="2"/>
+  <c r="J23" i="2"/>
+  <c r="F23" i="2"/>
+  <c r="K22" i="2"/>
+  <c r="J22" i="2"/>
+  <c r="F22" i="2"/>
+  <c r="K21" i="2"/>
+  <c r="J21" i="2"/>
+  <c r="G21" i="2"/>
+  <c r="F21" i="2"/>
+  <c r="C21" i="2"/>
+  <c r="B21" i="2"/>
+  <c r="K20" i="2"/>
+  <c r="J20" i="2"/>
+  <c r="G20" i="2"/>
+  <c r="F20" i="2"/>
+  <c r="C20" i="2"/>
+  <c r="B20" i="2"/>
+  <c r="K19" i="2"/>
+  <c r="J19" i="2"/>
+  <c r="G19" i="2"/>
+  <c r="F19" i="2"/>
+  <c r="B19" i="2"/>
+  <c r="K18" i="2"/>
+  <c r="J18" i="2"/>
+  <c r="G18" i="2"/>
+  <c r="F18" i="2"/>
+  <c r="B18" i="2"/>
+  <c r="K17" i="2"/>
+  <c r="J17" i="2"/>
+  <c r="F17" i="2"/>
+  <c r="B17" i="2"/>
+  <c r="K16" i="2"/>
+  <c r="J16" i="2"/>
+  <c r="F16" i="2"/>
+  <c r="K15" i="2"/>
+  <c r="J15" i="2"/>
+  <c r="F15" i="2"/>
+  <c r="K14" i="2"/>
+  <c r="J14" i="2"/>
+  <c r="G14" i="2"/>
+  <c r="F14" i="2"/>
+  <c r="C14" i="2"/>
+  <c r="B14" i="2"/>
+  <c r="J13" i="2"/>
+  <c r="F13" i="2"/>
+  <c r="B13" i="2"/>
+  <c r="J12" i="2"/>
+  <c r="F12" i="2"/>
+  <c r="B12" i="2"/>
+  <c r="J11" i="2"/>
+  <c r="F11" i="2"/>
+  <c r="J10" i="2"/>
+  <c r="F10" i="2"/>
+  <c r="J9" i="2"/>
+  <c r="F9" i="2"/>
+  <c r="B9" i="2"/>
+  <c r="J8" i="2"/>
+  <c r="F8" i="2"/>
+  <c r="B8" i="2"/>
+  <c r="J7" i="2"/>
+  <c r="F7" i="2"/>
+  <c r="J6" i="2"/>
+  <c r="F6" i="2"/>
+  <c r="J5" i="2"/>
+  <c r="F5" i="2"/>
+  <c r="J4" i="2"/>
+  <c r="F4" i="2"/>
+  <c r="J3" i="2"/>
+  <c r="F3" i="2"/>
+  <c r="C67" i="2" l="1"/>
+</calcChain>
+</file>
+
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" count="15" uniqueCount="15">
-[...6 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="36" uniqueCount="15">
   <si>
     <t>女性
 前年比増減比
 （％）</t>
     <rPh sb="3" eb="5">
       <t>ゼンネン</t>
     </rPh>
     <rPh sb="5" eb="6">
       <t>ヒ</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>ゾウゲン</t>
     </rPh>
     <rPh sb="8" eb="9">
       <t>ヒ</t>
     </rPh>
     <phoneticPr fontId="7"/>
+  </si>
+  <si>
+    <t>年月</t>
+    <rPh sb="0" eb="2">
+      <t>ネンゲツ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>女性
 前年比増減数
 （人）</t>
     <rPh sb="3" eb="6">
       <t>ゼンネンヒ</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>ゾウゲン</t>
     </rPh>
     <rPh sb="8" eb="9">
       <t>スウ</t>
     </rPh>
     <rPh sb="11" eb="12">
       <t>ニン</t>
     </rPh>
     <phoneticPr fontId="7"/>
   </si>
   <si>
+    <t>秋田県の運転免許人口</t>
+    <rPh sb="0" eb="3">
+      <t>アキタケン</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>ウンテン</t>
+    </rPh>
+    <rPh sb="6" eb="8">
+      <t>メンキョ</t>
+    </rPh>
+    <rPh sb="8" eb="10">
+      <t>ジンコウ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
     <t>男性
 前年比増減数
 （人）</t>
     <rPh sb="0" eb="2">
       <t>ダンセイ</t>
     </rPh>
     <rPh sb="3" eb="6">
       <t>ゼンネンヒ</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>ゾウゲン</t>
     </rPh>
     <rPh sb="8" eb="9">
       <t>スウ</t>
     </rPh>
     <rPh sb="11" eb="12">
       <t>ニン</t>
     </rPh>
     <phoneticPr fontId="7"/>
-  </si>
-[...14 lines deleted...]
-    <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>男性
 保有者数
 （人）</t>
     <rPh sb="0" eb="2">
       <t>ダンセイ</t>
     </rPh>
     <rPh sb="3" eb="6">
       <t>ホユウシャ</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>スウ</t>
     </rPh>
     <rPh sb="9" eb="10">
       <t>ヒト</t>
     </rPh>
     <phoneticPr fontId="7"/>
   </si>
   <si>
     <t>男性
 前年比増減比
 （％）</t>
     <rPh sb="0" eb="2">
       <t>ダンセイ</t>
@@ -211,62 +514,62 @@
     </rPh>
     <rPh sb="11" eb="12">
       <t>ニン</t>
     </rPh>
     <phoneticPr fontId="7"/>
   </si>
   <si>
     <t>総数
 前年比増減比
 （％）</t>
     <rPh sb="3" eb="5">
       <t>ゼンネン</t>
     </rPh>
     <rPh sb="5" eb="6">
       <t>ヒ</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>ゾウゲン</t>
     </rPh>
     <rPh sb="8" eb="9">
       <t>ヒ</t>
     </rPh>
     <phoneticPr fontId="7"/>
   </si>
   <si>
+    <t>-</t>
+  </si>
+  <si>
     <t>男性比率
 （％）</t>
     <rPh sb="0" eb="2">
       <t>ダンセイ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>ヒリツ</t>
     </rPh>
     <phoneticPr fontId="7"/>
-  </si>
-[...1 lines deleted...]
-    <t>-</t>
   </si>
   <si>
     <t>女性比率
 （％）</t>
     <rPh sb="2" eb="4">
       <t>ヒリツ</t>
     </rPh>
     <phoneticPr fontId="7"/>
   </si>
   <si>
     <t>※2023年１月及び２月については、システム移行のため計上なし。そのため2024年１月及び２月について、前年比も計上なし。</t>
     <rPh sb="5" eb="6">
       <t>ネン</t>
     </rPh>
     <rPh sb="7" eb="8">
       <t>ガツ</t>
     </rPh>
     <rPh sb="8" eb="9">
       <t>オヨ</t>
     </rPh>
     <rPh sb="11" eb="12">
       <t>ガツ</t>
     </rPh>
     <rPh sb="22" eb="24">
       <t>イコウ</t>
@@ -276,115 +579,112 @@
     </rPh>
     <rPh sb="40" eb="41">
       <t>ネン</t>
     </rPh>
     <rPh sb="42" eb="43">
       <t>ガツ</t>
     </rPh>
     <rPh sb="43" eb="44">
       <t>オヨ</t>
     </rPh>
     <rPh sb="46" eb="47">
       <t>ガツ</t>
     </rPh>
     <rPh sb="52" eb="55">
       <t>ゼンネンヒ</t>
     </rPh>
     <rPh sb="56" eb="58">
       <t>ケイジョウ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="176" formatCode="yyyy&quot;年&quot;m&quot;月&quot;;@"/>
     <numFmt numFmtId="177" formatCode="0.0%"/>
   </numFmts>
-  <fonts count="8">
+  <fonts count="8" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Meiryo UI"/>
       <family val="3"/>
     </font>
     <font>
       <sz val="11"/>
-      <color auto="1"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="6"/>
-      <color auto="1"/>
       <name val="Meiryo UI"/>
       <family val="3"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Meiryo UI"/>
       <family val="3"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Meiryo UI"/>
       <family val="3"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Meiryo UI"/>
       <family val="3"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="1"/>
       <name val="Meiryo UI"/>
       <family val="3"/>
     </font>
     <font>
       <sz val="6"/>
-      <color auto="1"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="0" tint="-0.15"/>
+        <fgColor theme="0" tint="-0.14999847407452621"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="6">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="double">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
@@ -504,68 +804,70 @@
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="177" fontId="0" fillId="2" borderId="3" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="0" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="0" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="6" fillId="3" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="177" fontId="0" fillId="2" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="38" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
+    <cellStyle name="パーセント" xfId="3" builtinId="5"/>
+    <cellStyle name="桁区切り" xfId="2" builtinId="6"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
-    <cellStyle name="標準 5" xfId="1"/>
-[...1 lines deleted...]
-    <cellStyle name="パーセント" xfId="3" builtinId="5"/>
+    <cellStyle name="標準 5" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
   </cellStyles>
+  <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
-      <x14:slicerStyles xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" defaultSlicerStyle="SlicerStyleLight1"/>
+      <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
-      <x15:timelineStyles xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" defaultTimelineStyle="TimeSlicerStyleLight1"/>
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -815,2922 +1117,3021 @@
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
           <a:tileRect/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:M68"/>
+  <dimension ref="A1:M70"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <pane xSplit="1" ySplit="2" topLeftCell="B3" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="2" topLeftCell="B54" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
-      <selection pane="bottomRight" activeCell="A68" sqref="A68"/>
+      <selection pane="bottomRight" activeCell="A70" sqref="A70"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15.75"/>
+  <sheetFormatPr defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="12.77734375" style="1" customWidth="1"/>
     <col min="2" max="12" width="11.33203125" style="1" customWidth="1"/>
-    <col min="13" max="16384" width="8.88671875" style="1" customWidth="1"/>
+    <col min="13" max="13" width="8.88671875" style="1" customWidth="1"/>
+    <col min="14" max="16384" width="8.88671875" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12" ht="16.5">
+    <row r="1" spans="1:12" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A1" s="2" t="s">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B1" s="6"/>
       <c r="C1" s="6"/>
       <c r="D1" s="6"/>
       <c r="E1" s="6"/>
       <c r="F1" s="6"/>
       <c r="G1" s="6"/>
       <c r="H1" s="6"/>
       <c r="I1" s="6"/>
       <c r="J1" s="6"/>
       <c r="K1" s="6"/>
       <c r="L1" s="6"/>
     </row>
-    <row r="2" spans="1:12" ht="50.1" customHeight="1">
+    <row r="2" spans="1:12" ht="50.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="B2" s="7" t="s">
         <v>8</v>
       </c>
       <c r="C2" s="7" t="s">
         <v>9</v>
       </c>
       <c r="D2" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E2" s="7" t="s">
         <v>5</v>
       </c>
       <c r="F2" s="7" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G2" s="7" t="s">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="H2" s="7" t="s">
         <v>6</v>
       </c>
       <c r="I2" s="7" t="s">
         <v>7</v>
       </c>
       <c r="J2" s="7" t="s">
         <v>13</v>
       </c>
       <c r="K2" s="7" t="s">
         <v>2</v>
       </c>
       <c r="L2" s="16" t="s">
-        <v>1</v>
-[...2 lines deleted...]
-    <row r="3" spans="1:12">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A3" s="4">
         <v>44197</v>
       </c>
       <c r="B3" s="8">
         <v>657982</v>
       </c>
       <c r="C3" s="8">
         <v>-5734</v>
       </c>
       <c r="D3" s="11">
-        <v>-8.9999999999999993e-003</v>
+        <v>-8.9999999999999993E-3</v>
       </c>
       <c r="E3" s="12">
         <v>352237</v>
       </c>
       <c r="F3" s="15">
         <f t="shared" ref="F3:F26" si="0">E3/B3</f>
         <v>0.53532923393041143</v>
       </c>
       <c r="G3" s="12">
         <v>-4269</v>
       </c>
       <c r="H3" s="11">
-        <v>-1.2e-002</v>
+        <v>-1.2E-2</v>
       </c>
       <c r="I3" s="12">
         <v>305745</v>
       </c>
       <c r="J3" s="15">
         <f t="shared" ref="J3:J26" si="1">I3/B3</f>
         <v>0.46467076606958851</v>
       </c>
       <c r="K3" s="12">
         <v>-1465</v>
       </c>
       <c r="L3" s="11">
-        <v>-5.0000000000000001e-003</v>
-[...2 lines deleted...]
-    <row r="4" spans="1:12">
+        <v>-5.0000000000000001E-3</v>
+      </c>
+    </row>
+    <row r="4" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A4" s="5">
         <v>44228</v>
       </c>
       <c r="B4" s="9">
         <v>657761</v>
       </c>
       <c r="C4" s="9">
         <v>-6064</v>
       </c>
       <c r="D4" s="11">
-        <v>-8.9999999999999993e-003</v>
+        <v>-8.9999999999999993E-3</v>
       </c>
       <c r="E4" s="13">
         <v>352009</v>
       </c>
       <c r="F4" s="15">
         <f t="shared" si="0"/>
         <v>0.53516246782645971</v>
       </c>
       <c r="G4" s="13">
         <v>-4428</v>
       </c>
       <c r="H4" s="11">
-        <v>-1.2e-002</v>
+        <v>-1.2E-2</v>
       </c>
       <c r="I4" s="13">
         <v>305752</v>
       </c>
       <c r="J4" s="15">
         <f t="shared" si="1"/>
         <v>0.46483753217354024</v>
       </c>
       <c r="K4" s="13">
         <v>-1636</v>
       </c>
       <c r="L4" s="11">
-        <v>-5.0000000000000001e-003</v>
-[...2 lines deleted...]
-    <row r="5" spans="1:12">
+        <v>-5.0000000000000001E-3</v>
+      </c>
+    </row>
+    <row r="5" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A5" s="5">
         <v>44256</v>
       </c>
       <c r="B5" s="9">
         <v>658595</v>
       </c>
       <c r="C5" s="9">
         <v>-5944</v>
       </c>
       <c r="D5" s="11">
-        <v>-8.9999999999999993e-003</v>
+        <v>-8.9999999999999993E-3</v>
       </c>
       <c r="E5" s="13">
         <v>352430</v>
       </c>
       <c r="F5" s="15">
         <f t="shared" si="0"/>
         <v>0.53512401399949894</v>
       </c>
       <c r="G5" s="13">
         <v>-4330</v>
       </c>
       <c r="H5" s="11">
-        <v>-1.2e-002</v>
+        <v>-1.2E-2</v>
       </c>
       <c r="I5" s="13">
         <v>306165</v>
       </c>
       <c r="J5" s="15">
         <f t="shared" si="1"/>
         <v>0.46487598600050106</v>
       </c>
       <c r="K5" s="13">
         <v>-1614</v>
       </c>
       <c r="L5" s="11">
-        <v>-5.0000000000000001e-003</v>
-[...2 lines deleted...]
-    <row r="6" spans="1:12">
+        <v>-5.0000000000000001E-3</v>
+      </c>
+    </row>
+    <row r="6" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A6" s="5">
         <v>44287</v>
       </c>
       <c r="B6" s="9">
         <v>657571</v>
       </c>
       <c r="C6" s="9">
         <v>-6067</v>
       </c>
       <c r="D6" s="11">
-        <v>-8.9999999999999993e-003</v>
+        <v>-8.9999999999999993E-3</v>
       </c>
       <c r="E6" s="13">
         <v>351808</v>
       </c>
       <c r="F6" s="15">
         <f t="shared" si="0"/>
         <v>0.53501142842369875</v>
       </c>
       <c r="G6" s="13">
         <v>-4386</v>
       </c>
       <c r="H6" s="11">
-        <v>-1.2e-002</v>
+        <v>-1.2E-2</v>
       </c>
       <c r="I6" s="13">
         <v>305763</v>
       </c>
       <c r="J6" s="15">
         <f t="shared" si="1"/>
         <v>0.46498857157630125</v>
       </c>
       <c r="K6" s="13">
         <v>-1681</v>
       </c>
       <c r="L6" s="11">
-        <v>-5.0000000000000001e-003</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:12">
+        <v>-5.0000000000000001E-3</v>
+      </c>
+    </row>
+    <row r="7" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A7" s="5">
         <v>44317</v>
       </c>
       <c r="B7" s="9">
         <v>656770</v>
       </c>
       <c r="C7" s="9">
         <v>-5898</v>
       </c>
       <c r="D7" s="11">
-        <v>-8.9999999999999993e-003</v>
+        <v>-8.9999999999999993E-3</v>
       </c>
       <c r="E7" s="13">
         <v>351294</v>
       </c>
       <c r="F7" s="15">
         <f t="shared" si="0"/>
         <v>0.53488131309286358</v>
       </c>
       <c r="G7" s="13">
         <v>-4254</v>
       </c>
       <c r="H7" s="11">
-        <v>-1.2e-002</v>
+        <v>-1.2E-2</v>
       </c>
       <c r="I7" s="13">
         <v>305476</v>
       </c>
       <c r="J7" s="15">
         <f t="shared" si="1"/>
         <v>0.46511868690713642</v>
       </c>
       <c r="K7" s="13">
         <v>-1644</v>
       </c>
       <c r="L7" s="11">
-        <v>-5.0000000000000001e-003</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:12">
+        <v>-5.0000000000000001E-3</v>
+      </c>
+    </row>
+    <row r="8" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A8" s="5">
         <v>44348</v>
       </c>
       <c r="B8" s="9">
         <f>E8+I8</f>
         <v>656073</v>
       </c>
       <c r="C8" s="9">
         <v>-5987</v>
       </c>
       <c r="D8" s="11">
-        <v>-8.9999999999999993e-003</v>
+        <v>-8.9999999999999993E-3</v>
       </c>
       <c r="E8" s="13">
         <v>350833</v>
       </c>
       <c r="F8" s="11">
         <f t="shared" si="0"/>
         <v>0.53474689554363619</v>
       </c>
       <c r="G8" s="13">
         <v>-4308</v>
       </c>
       <c r="H8" s="11">
-        <v>-1.2e-002</v>
+        <v>-1.2E-2</v>
       </c>
       <c r="I8" s="13">
         <v>305240</v>
       </c>
       <c r="J8" s="15">
         <f t="shared" si="1"/>
         <v>0.46525310445636386</v>
       </c>
       <c r="K8" s="13">
         <v>-1679</v>
       </c>
       <c r="L8" s="11">
-        <v>-5.0000000000000001e-003</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:12">
+        <v>-5.0000000000000001E-3</v>
+      </c>
+    </row>
+    <row r="9" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A9" s="5">
         <v>44378</v>
       </c>
       <c r="B9" s="9">
         <f>E9+I9</f>
         <v>655602</v>
       </c>
       <c r="C9" s="9">
         <v>-5887</v>
       </c>
       <c r="D9" s="11">
-        <v>-8.9999999999999993e-003</v>
+        <v>-8.9999999999999993E-3</v>
       </c>
       <c r="E9" s="13">
         <v>350503</v>
       </c>
       <c r="F9" s="11">
         <f t="shared" si="0"/>
         <v>0.5346277162058688</v>
       </c>
       <c r="G9" s="13">
         <v>-4264</v>
       </c>
       <c r="H9" s="11">
-        <v>-1.2e-002</v>
+        <v>-1.2E-2</v>
       </c>
       <c r="I9" s="13">
         <v>305099</v>
       </c>
       <c r="J9" s="15">
         <f t="shared" si="1"/>
         <v>0.4653722837941312</v>
       </c>
       <c r="K9" s="13">
         <v>-1623</v>
       </c>
       <c r="L9" s="11">
-        <v>-5.0000000000000001e-003</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:12">
+        <v>-5.0000000000000001E-3</v>
+      </c>
+    </row>
+    <row r="10" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A10" s="5">
         <v>44409</v>
       </c>
       <c r="B10" s="9">
         <v>655460</v>
       </c>
       <c r="C10" s="9">
         <v>-5731</v>
       </c>
       <c r="D10" s="11">
-        <v>-8.9999999999999993e-003</v>
+        <v>-8.9999999999999993E-3</v>
       </c>
       <c r="E10" s="13">
         <v>350347</v>
       </c>
       <c r="F10" s="11">
         <f t="shared" si="0"/>
         <v>0.53450553809538337</v>
       </c>
       <c r="G10" s="13">
         <v>-4173</v>
       </c>
       <c r="H10" s="11">
-        <v>-1.2e-002</v>
+        <v>-1.2E-2</v>
       </c>
       <c r="I10" s="13">
         <v>305113</v>
       </c>
       <c r="J10" s="15">
         <f t="shared" si="1"/>
         <v>0.46549446190461663</v>
       </c>
       <c r="K10" s="13">
         <v>-1558</v>
       </c>
       <c r="L10" s="11">
-        <v>-5.0000000000000001e-003</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:12">
+        <v>-5.0000000000000001E-3</v>
+      </c>
+    </row>
+    <row r="11" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A11" s="5">
         <v>44440</v>
       </c>
       <c r="B11" s="9">
         <v>655293</v>
       </c>
       <c r="C11" s="9">
         <v>-5645</v>
       </c>
       <c r="D11" s="11">
-        <v>-8.9999999999999993e-003</v>
+        <v>-8.9999999999999993E-3</v>
       </c>
       <c r="E11" s="13">
         <v>350129</v>
       </c>
       <c r="F11" s="11">
         <f t="shared" si="0"/>
         <v>0.53430908006036992</v>
       </c>
       <c r="G11" s="13">
         <v>-4130</v>
       </c>
       <c r="H11" s="11">
-        <v>-1.2e-002</v>
+        <v>-1.2E-2</v>
       </c>
       <c r="I11" s="13">
         <v>305164</v>
       </c>
       <c r="J11" s="15">
         <f t="shared" si="1"/>
         <v>0.46569091993963008</v>
       </c>
       <c r="K11" s="13">
         <v>-1515</v>
       </c>
       <c r="L11" s="11">
-        <v>-5.0000000000000001e-003</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:12">
+        <v>-5.0000000000000001E-3</v>
+      </c>
+    </row>
+    <row r="12" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A12" s="5">
         <v>44470</v>
       </c>
       <c r="B12" s="9">
         <f>E12+I12</f>
         <v>654466</v>
       </c>
       <c r="C12" s="9">
         <v>-5660</v>
       </c>
       <c r="D12" s="11">
-        <v>-8.9999999999999993e-003</v>
+        <v>-8.9999999999999993E-3</v>
       </c>
       <c r="E12" s="13">
         <v>349638</v>
       </c>
       <c r="F12" s="11">
         <f t="shared" si="0"/>
         <v>0.53423401674036541</v>
       </c>
       <c r="G12" s="13">
         <v>-4066</v>
       </c>
       <c r="H12" s="11">
-        <v>-1.0999999999999999e-002</v>
+        <v>-1.0999999999999999E-2</v>
       </c>
       <c r="I12" s="13">
         <v>304828</v>
       </c>
       <c r="J12" s="15">
         <f t="shared" si="1"/>
         <v>0.46576598325963459</v>
       </c>
       <c r="K12" s="13">
         <v>-1594</v>
       </c>
       <c r="L12" s="11">
-        <v>-5.0000000000000001e-003</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:12">
+        <v>-5.0000000000000001E-3</v>
+      </c>
+    </row>
+    <row r="13" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A13" s="5">
         <v>44501</v>
       </c>
       <c r="B13" s="9">
         <f>E13+I13</f>
         <v>653734</v>
       </c>
       <c r="C13" s="9">
         <v>-5654</v>
       </c>
       <c r="D13" s="11">
-        <v>-8.9999999999999993e-003</v>
+        <v>-8.9999999999999993E-3</v>
       </c>
       <c r="E13" s="13">
         <v>349124</v>
       </c>
       <c r="F13" s="11">
         <f t="shared" si="0"/>
         <v>0.53404595753012696</v>
       </c>
       <c r="G13" s="13">
         <v>-4104</v>
       </c>
       <c r="H13" s="11">
-        <v>-1.2e-002</v>
+        <v>-1.2E-2</v>
       </c>
       <c r="I13" s="13">
         <v>304610</v>
       </c>
       <c r="J13" s="15">
         <f t="shared" si="1"/>
         <v>0.46595404246987304</v>
       </c>
       <c r="K13" s="13">
         <v>-1550</v>
       </c>
       <c r="L13" s="11">
-        <v>-5.0000000000000001e-003</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:12">
+        <v>-5.0000000000000001E-3</v>
+      </c>
+    </row>
+    <row r="14" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A14" s="5">
         <v>44531</v>
       </c>
       <c r="B14" s="9">
         <f>E14+I14</f>
         <v>653178</v>
       </c>
       <c r="C14" s="9">
         <f>G14+K14</f>
         <v>-5573</v>
       </c>
       <c r="D14" s="11">
-        <v>-8.0000000000000002e-003</v>
+        <v>-8.0000000000000002E-3</v>
       </c>
       <c r="E14" s="13">
         <v>348742</v>
       </c>
       <c r="F14" s="11">
         <f t="shared" si="0"/>
         <v>0.53391571669590832</v>
       </c>
       <c r="G14" s="13">
         <f>E14-352779</f>
         <v>-4037</v>
       </c>
       <c r="H14" s="11">
-        <v>-1.0999999999999999e-002</v>
+        <v>-1.0999999999999999E-2</v>
       </c>
       <c r="I14" s="13">
         <v>304436</v>
       </c>
       <c r="J14" s="15">
         <f t="shared" si="1"/>
         <v>0.46608428330409168</v>
       </c>
       <c r="K14" s="13">
         <f>I14-305972</f>
         <v>-1536</v>
       </c>
       <c r="L14" s="11">
-        <v>-5.0000000000000001e-003</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:12">
+        <v>-5.0000000000000001E-3</v>
+      </c>
+    </row>
+    <row r="15" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A15" s="5">
         <v>44562</v>
       </c>
       <c r="B15" s="9">
         <v>652461</v>
       </c>
       <c r="C15" s="9">
         <v>-5521</v>
       </c>
       <c r="D15" s="11">
-        <v>-8.0000000000000002e-003</v>
+        <v>-8.0000000000000002E-3</v>
       </c>
       <c r="E15" s="13">
         <v>348257</v>
       </c>
       <c r="F15" s="11">
         <f t="shared" si="0"/>
         <v>0.53375910590824582</v>
       </c>
       <c r="G15" s="9">
         <v>-3980</v>
       </c>
       <c r="H15" s="11">
-        <v>-1.0999999999999999e-002</v>
+        <v>-1.0999999999999999E-2</v>
       </c>
       <c r="I15" s="13">
         <v>304204</v>
       </c>
       <c r="J15" s="15">
         <f t="shared" si="1"/>
         <v>0.46624089409175412</v>
       </c>
       <c r="K15" s="9">
         <f t="shared" ref="K15:K26" si="2">I15-I3</f>
         <v>-1541</v>
       </c>
       <c r="L15" s="11">
-        <v>-5.0000000000000001e-003</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:12">
+        <v>-5.0000000000000001E-3</v>
+      </c>
+    </row>
+    <row r="16" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A16" s="5">
         <v>44593</v>
       </c>
       <c r="B16" s="9">
         <v>652352</v>
       </c>
       <c r="C16" s="9">
         <v>-5409</v>
       </c>
       <c r="D16" s="11">
-        <v>-8.0000000000000002e-003</v>
+        <v>-8.0000000000000002E-3</v>
       </c>
       <c r="E16" s="13">
         <v>348120</v>
       </c>
       <c r="F16" s="11">
         <f t="shared" si="0"/>
         <v>0.53363828117335421</v>
       </c>
       <c r="G16" s="9">
         <v>-3889</v>
       </c>
       <c r="H16" s="11">
-        <v>-1.0999999999999999e-002</v>
+        <v>-1.0999999999999999E-2</v>
       </c>
       <c r="I16" s="13">
         <v>304232</v>
       </c>
       <c r="J16" s="15">
         <f t="shared" si="1"/>
         <v>0.46636171882664573</v>
       </c>
       <c r="K16" s="9">
         <f t="shared" si="2"/>
         <v>-1520</v>
       </c>
       <c r="L16" s="11">
-        <v>-5.0000000000000001e-003</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:12">
+        <v>-5.0000000000000001E-3</v>
+      </c>
+    </row>
+    <row r="17" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A17" s="5">
         <v>44621</v>
       </c>
       <c r="B17" s="9">
         <f>E17+I17</f>
         <v>652996</v>
       </c>
       <c r="C17" s="9">
         <v>-5599</v>
       </c>
       <c r="D17" s="11">
-        <v>-8.9999999999999993e-003</v>
+        <v>-8.9999999999999993E-3</v>
       </c>
       <c r="E17" s="13">
         <v>348399</v>
       </c>
       <c r="F17" s="11">
         <f t="shared" si="0"/>
         <v>0.5335392559831913</v>
       </c>
       <c r="G17" s="9">
         <v>-4031</v>
       </c>
       <c r="H17" s="11">
-        <v>-1.0999999999999999e-002</v>
+        <v>-1.0999999999999999E-2</v>
       </c>
       <c r="I17" s="13">
         <v>304597</v>
       </c>
       <c r="J17" s="15">
         <f t="shared" si="1"/>
         <v>0.4664607440168087</v>
       </c>
       <c r="K17" s="9">
         <f t="shared" si="2"/>
         <v>-1568</v>
       </c>
       <c r="L17" s="11">
-        <v>-5.0000000000000001e-003</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:12">
+        <v>-5.0000000000000001E-3</v>
+      </c>
+    </row>
+    <row r="18" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A18" s="5">
         <v>44652</v>
       </c>
       <c r="B18" s="9">
         <f>E18+I18</f>
         <v>652029</v>
       </c>
       <c r="C18" s="9">
         <v>-5542</v>
       </c>
       <c r="D18" s="11">
-        <v>-8.0000000000000002e-003</v>
+        <v>-8.0000000000000002E-3</v>
       </c>
       <c r="E18" s="13">
         <v>347837</v>
       </c>
       <c r="F18" s="11">
         <f t="shared" si="0"/>
         <v>0.53346860339033997</v>
       </c>
       <c r="G18" s="9">
         <f>E18-E6</f>
         <v>-3971</v>
       </c>
       <c r="H18" s="11">
-        <v>-1.0999999999999999e-002</v>
+        <v>-1.0999999999999999E-2</v>
       </c>
       <c r="I18" s="13">
         <v>304192</v>
       </c>
       <c r="J18" s="11">
         <f t="shared" si="1"/>
         <v>0.46653139660965998</v>
       </c>
       <c r="K18" s="9">
         <f t="shared" si="2"/>
         <v>-1571</v>
       </c>
       <c r="L18" s="11">
-        <v>-5.0000000000000001e-003</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:12">
+        <v>-5.0000000000000001E-3</v>
+      </c>
+    </row>
+    <row r="19" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A19" s="5">
         <v>44682</v>
       </c>
       <c r="B19" s="9">
         <f>E19+I19</f>
         <v>651205</v>
       </c>
       <c r="C19" s="9">
         <v>-5565</v>
       </c>
       <c r="D19" s="11">
-        <v>-8.0000000000000002e-003</v>
+        <v>-8.0000000000000002E-3</v>
       </c>
       <c r="E19" s="13">
         <v>347321</v>
       </c>
       <c r="F19" s="11">
         <f t="shared" si="0"/>
         <v>0.53335124883869134</v>
       </c>
       <c r="G19" s="9">
         <f>E19-E7</f>
         <v>-3973</v>
       </c>
       <c r="H19" s="11">
-        <v>-1.0999999999999999e-002</v>
+        <v>-1.0999999999999999E-2</v>
       </c>
       <c r="I19" s="13">
         <v>303884</v>
       </c>
       <c r="J19" s="11">
         <f t="shared" si="1"/>
         <v>0.46664875116130866</v>
       </c>
       <c r="K19" s="9">
         <f t="shared" si="2"/>
         <v>-1592</v>
       </c>
       <c r="L19" s="11">
-        <v>-5.0000000000000001e-003</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:12">
+        <v>-5.0000000000000001E-3</v>
+      </c>
+    </row>
+    <row r="20" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A20" s="5">
         <v>44713</v>
       </c>
       <c r="B20" s="9">
         <f>E20+I20</f>
         <v>650494</v>
       </c>
       <c r="C20" s="9">
         <f>G20+K20</f>
         <v>-5579</v>
       </c>
       <c r="D20" s="11">
-        <v>-8.9999999999999993e-003</v>
+        <v>-8.9999999999999993E-3</v>
       </c>
       <c r="E20" s="13">
         <v>346878</v>
       </c>
       <c r="F20" s="11">
         <f t="shared" si="0"/>
         <v>0.53325318911473429</v>
       </c>
       <c r="G20" s="9">
         <f>E20-E8</f>
         <v>-3955</v>
       </c>
       <c r="H20" s="11">
-        <v>-1.0999999999999999e-002</v>
+        <v>-1.0999999999999999E-2</v>
       </c>
       <c r="I20" s="13">
         <v>303616</v>
       </c>
       <c r="J20" s="11">
         <f t="shared" si="1"/>
         <v>0.46674681088526565</v>
       </c>
       <c r="K20" s="9">
         <f t="shared" si="2"/>
         <v>-1624</v>
       </c>
       <c r="L20" s="11">
-        <v>-5.0000000000000001e-003</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:12">
+        <v>-5.0000000000000001E-3</v>
+      </c>
+    </row>
+    <row r="21" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A21" s="5">
         <v>44743</v>
       </c>
       <c r="B21" s="9">
         <f>E21+I21</f>
         <v>649981</v>
       </c>
       <c r="C21" s="9">
         <f>G21+K21</f>
         <v>-5621</v>
       </c>
       <c r="D21" s="11">
-        <v>-8.9999999999999993e-003</v>
+        <v>-8.9999999999999993E-3</v>
       </c>
       <c r="E21" s="13">
         <v>346506</v>
       </c>
       <c r="F21" s="11">
         <f t="shared" si="0"/>
         <v>0.53310173681999939</v>
       </c>
       <c r="G21" s="9">
         <f>E21-E9</f>
         <v>-3997</v>
       </c>
       <c r="H21" s="11">
-        <v>-1.0999999999999999e-002</v>
+        <v>-1.0999999999999999E-2</v>
       </c>
       <c r="I21" s="13">
         <v>303475</v>
       </c>
       <c r="J21" s="11">
         <f t="shared" si="1"/>
         <v>0.46689826318000066</v>
       </c>
       <c r="K21" s="9">
         <f t="shared" si="2"/>
         <v>-1624</v>
       </c>
       <c r="L21" s="11">
-        <v>-5.0000000000000001e-003</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:12">
+        <v>-5.0000000000000001E-3</v>
+      </c>
+    </row>
+    <row r="22" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A22" s="5">
         <v>44774</v>
       </c>
       <c r="B22" s="9">
         <v>649854</v>
       </c>
       <c r="C22" s="9">
         <v>-5606</v>
       </c>
       <c r="D22" s="11">
-        <v>-8.9999999999999993e-003</v>
+        <v>-8.9999999999999993E-3</v>
       </c>
       <c r="E22" s="13">
         <v>346348</v>
       </c>
       <c r="F22" s="11">
         <f t="shared" si="0"/>
         <v>0.53296278856481605</v>
       </c>
       <c r="G22" s="9">
         <v>-3999</v>
       </c>
       <c r="H22" s="11">
-        <v>-1.0999999999999999e-002</v>
+        <v>-1.0999999999999999E-2</v>
       </c>
       <c r="I22" s="13">
         <v>303506</v>
       </c>
       <c r="J22" s="11">
         <f t="shared" si="1"/>
         <v>0.4670372114351839</v>
       </c>
       <c r="K22" s="9">
         <f t="shared" si="2"/>
         <v>-1607</v>
       </c>
       <c r="L22" s="11">
-        <v>-5.0000000000000001e-003</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:12">
+        <v>-5.0000000000000001E-3</v>
+      </c>
+    </row>
+    <row r="23" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A23" s="5">
         <v>44805</v>
       </c>
       <c r="B23" s="9">
         <v>649763</v>
       </c>
       <c r="C23" s="9">
         <v>-5530</v>
       </c>
       <c r="D23" s="11">
-        <v>-8.0000000000000002e-003</v>
+        <v>-8.0000000000000002E-3</v>
       </c>
       <c r="E23" s="13">
         <v>346303</v>
       </c>
       <c r="F23" s="11">
         <f t="shared" si="0"/>
         <v>0.53296817454979739</v>
       </c>
       <c r="G23" s="9">
         <v>-3826</v>
       </c>
       <c r="H23" s="11">
-        <v>-1.0999999999999999e-002</v>
+        <v>-1.0999999999999999E-2</v>
       </c>
       <c r="I23" s="13">
         <v>303460</v>
       </c>
       <c r="J23" s="11">
         <f t="shared" si="1"/>
         <v>0.46703182545020261</v>
       </c>
       <c r="K23" s="9">
         <f t="shared" si="2"/>
         <v>-1704</v>
       </c>
       <c r="L23" s="11">
-        <v>-6.0000000000000001e-003</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:12">
+        <v>-6.0000000000000001E-3</v>
+      </c>
+    </row>
+    <row r="24" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A24" s="5">
         <v>44835</v>
       </c>
       <c r="B24" s="9">
         <v>649183</v>
       </c>
       <c r="C24" s="9">
         <v>-5283</v>
       </c>
       <c r="D24" s="11">
-        <v>-8.0000000000000002e-003</v>
+        <v>-8.0000000000000002E-3</v>
       </c>
       <c r="E24" s="13">
         <v>345903</v>
       </c>
       <c r="F24" s="11">
         <f t="shared" si="0"/>
         <v>0.53282818558095324</v>
       </c>
       <c r="G24" s="9">
         <v>-3735</v>
       </c>
       <c r="H24" s="11">
-        <v>-1.0999999999999999e-002</v>
+        <v>-1.0999999999999999E-2</v>
       </c>
       <c r="I24" s="13">
         <v>303280</v>
       </c>
       <c r="J24" s="11">
         <f t="shared" si="1"/>
         <v>0.4671718144190467</v>
       </c>
       <c r="K24" s="9">
         <f t="shared" si="2"/>
         <v>-1548</v>
       </c>
       <c r="L24" s="11">
-        <v>-5.0000000000000001e-003</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:12">
+        <v>-5.0000000000000001E-3</v>
+      </c>
+    </row>
+    <row r="25" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A25" s="5">
         <v>44866</v>
       </c>
       <c r="B25" s="9">
         <v>648479</v>
       </c>
       <c r="C25" s="9">
         <f>G25+K25</f>
         <v>-5255</v>
       </c>
       <c r="D25" s="11">
-        <v>-8.0000000000000002e-003</v>
+        <v>-8.0000000000000002E-3</v>
       </c>
       <c r="E25" s="13">
         <v>345380</v>
       </c>
       <c r="F25" s="11">
         <f t="shared" si="0"/>
         <v>0.53260013045912047</v>
       </c>
       <c r="G25" s="9">
         <f>E25-E13</f>
         <v>-3744</v>
       </c>
       <c r="H25" s="11">
-        <v>-1.0999999999999999e-002</v>
+        <v>-1.0999999999999999E-2</v>
       </c>
       <c r="I25" s="13">
         <v>303099</v>
       </c>
       <c r="J25" s="11">
         <f t="shared" si="1"/>
         <v>0.46739986954087953</v>
       </c>
       <c r="K25" s="9">
         <f t="shared" si="2"/>
         <v>-1511</v>
       </c>
       <c r="L25" s="11">
-        <v>-5.0000000000000001e-003</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:12">
+        <v>-5.0000000000000001E-3</v>
+      </c>
+    </row>
+    <row r="26" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A26" s="5">
         <v>44896</v>
       </c>
       <c r="B26" s="9">
         <f>E26+I26</f>
         <v>647963</v>
       </c>
       <c r="C26" s="9">
         <f>G26+K26</f>
         <v>-5215</v>
       </c>
       <c r="D26" s="11">
-        <v>-8.0000000000000002e-003</v>
+        <v>-8.0000000000000002E-3</v>
       </c>
       <c r="E26" s="13">
         <v>344987</v>
       </c>
       <c r="F26" s="11">
         <f t="shared" si="0"/>
         <v>0.53241774607500736</v>
       </c>
       <c r="G26" s="9">
         <f>E26-E14</f>
         <v>-3755</v>
       </c>
       <c r="H26" s="11">
-        <v>-1.0999999999999999e-002</v>
+        <v>-1.0999999999999999E-2</v>
       </c>
       <c r="I26" s="13">
         <v>302976</v>
       </c>
       <c r="J26" s="11">
         <f t="shared" si="1"/>
         <v>0.46758225392499264</v>
       </c>
       <c r="K26" s="9">
         <f t="shared" si="2"/>
         <v>-1460</v>
       </c>
       <c r="L26" s="11">
-        <v>-5.0000000000000001e-003</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:12" ht="15.75" customHeight="1">
+        <v>-5.0000000000000001E-3</v>
+      </c>
+    </row>
+    <row r="27" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="5">
         <v>44927</v>
       </c>
       <c r="B27" s="10" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="C27" s="10" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D27" s="10" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E27" s="14" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="F27" s="10" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="G27" s="10" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="H27" s="10" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="I27" s="14" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="J27" s="10" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="K27" s="10" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="L27" s="10" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:12" ht="15.75" customHeight="1">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="28" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="5">
         <v>44958</v>
       </c>
       <c r="B28" s="10" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="C28" s="10" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D28" s="10" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E28" s="14" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="F28" s="10" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="G28" s="10" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="H28" s="10" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="I28" s="14" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="J28" s="10" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="K28" s="10" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="L28" s="10" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:12">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="29" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A29" s="5">
         <v>44986</v>
       </c>
       <c r="B29" s="9">
         <f>E29+I29</f>
         <v>647949</v>
       </c>
       <c r="C29" s="9">
-        <f t="shared" ref="C29:C67" si="3">G29+K29</f>
+        <f t="shared" ref="C29:C66" si="3">G29+K29</f>
         <v>-5047</v>
       </c>
       <c r="D29" s="11">
-        <v>-8.0000000000000002e-003</v>
+        <v>-8.0000000000000002E-3</v>
       </c>
       <c r="E29" s="13">
         <v>344710</v>
       </c>
       <c r="F29" s="11">
-        <f t="shared" ref="F29:F67" si="4">E29/B29</f>
+        <f t="shared" ref="F29:F66" si="4">E29/B29</f>
         <v>0.53200174705107961</v>
       </c>
       <c r="G29" s="9">
         <f t="shared" ref="G29:G39" si="5">E29-E17</f>
         <v>-3689</v>
       </c>
       <c r="H29" s="11">
-        <v>-1.0999999999999999e-002</v>
+        <v>-1.0999999999999999E-2</v>
       </c>
       <c r="I29" s="13">
         <v>303239</v>
       </c>
       <c r="J29" s="11">
-        <f t="shared" ref="J29:J67" si="6">I29/B29</f>
+        <f t="shared" ref="J29:J66" si="6">I29/B29</f>
         <v>0.46799825294892039</v>
       </c>
       <c r="K29" s="9">
         <f t="shared" ref="K29:K39" si="7">I29-I17</f>
         <v>-1358</v>
       </c>
       <c r="L29" s="11">
-        <v>-4.0000000000000001e-003</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:12">
+        <v>-4.0000000000000001E-3</v>
+      </c>
+    </row>
+    <row r="30" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A30" s="5">
         <v>45017</v>
       </c>
       <c r="B30" s="9">
         <f>E30+I30</f>
         <v>647067</v>
       </c>
       <c r="C30" s="9">
         <f t="shared" si="3"/>
         <v>-4962</v>
       </c>
       <c r="D30" s="11">
-        <v>-8.0000000000000002e-003</v>
+        <v>-8.0000000000000002E-3</v>
       </c>
       <c r="E30" s="13">
         <v>344141</v>
       </c>
       <c r="F30" s="11">
         <f t="shared" si="4"/>
         <v>0.53184755210820522</v>
       </c>
       <c r="G30" s="9">
         <f t="shared" si="5"/>
         <v>-3696</v>
       </c>
       <c r="H30" s="11">
-        <v>-1.0999999999999999e-002</v>
+        <v>-1.0999999999999999E-2</v>
       </c>
       <c r="I30" s="13">
         <v>302926</v>
       </c>
       <c r="J30" s="11">
         <f t="shared" si="6"/>
         <v>0.46815244789179483</v>
       </c>
       <c r="K30" s="9">
         <f t="shared" si="7"/>
         <v>-1266</v>
       </c>
       <c r="L30" s="11">
-        <v>-4.0000000000000001e-003</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:12">
+        <v>-4.0000000000000001E-3</v>
+      </c>
+    </row>
+    <row r="31" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A31" s="5">
         <v>45047</v>
       </c>
       <c r="B31" s="9">
         <f>E31+I31</f>
         <v>646375</v>
       </c>
       <c r="C31" s="9">
         <f t="shared" si="3"/>
         <v>-4830</v>
       </c>
       <c r="D31" s="11">
-        <v>-7.0000000000000001e-003</v>
+        <v>-7.0000000000000001E-3</v>
       </c>
       <c r="E31" s="13">
         <v>343697</v>
       </c>
       <c r="F31" s="11">
         <f t="shared" si="4"/>
         <v>0.53173003287565268</v>
       </c>
       <c r="G31" s="9">
         <f t="shared" si="5"/>
         <v>-3624</v>
       </c>
       <c r="H31" s="11">
-        <v>-1.e-002</v>
+        <v>-0.01</v>
       </c>
       <c r="I31" s="13">
         <v>302678</v>
       </c>
       <c r="J31" s="11">
         <f t="shared" si="6"/>
         <v>0.46826996712434732</v>
       </c>
       <c r="K31" s="9">
         <f t="shared" si="7"/>
         <v>-1206</v>
       </c>
       <c r="L31" s="11">
-        <v>-4.0000000000000001e-003</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:12">
+        <v>-4.0000000000000001E-3</v>
+      </c>
+    </row>
+    <row r="32" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A32" s="5">
         <v>45078</v>
       </c>
       <c r="B32" s="9">
         <v>645892</v>
       </c>
       <c r="C32" s="9">
         <f t="shared" si="3"/>
         <v>-4602</v>
       </c>
       <c r="D32" s="11">
-        <v>-7.0000000000000001e-003</v>
+        <v>-7.0000000000000001E-3</v>
       </c>
       <c r="E32" s="13">
         <v>343335</v>
       </c>
       <c r="F32" s="11">
         <f t="shared" si="4"/>
         <v>0.53156719699268606</v>
       </c>
       <c r="G32" s="9">
         <f t="shared" si="5"/>
         <v>-3543</v>
       </c>
       <c r="H32" s="11">
-        <v>-1.e-002</v>
+        <v>-0.01</v>
       </c>
       <c r="I32" s="13">
         <v>302557</v>
       </c>
       <c r="J32" s="11">
         <f t="shared" si="6"/>
         <v>0.46843280300731394</v>
       </c>
       <c r="K32" s="9">
         <f t="shared" si="7"/>
         <v>-1059</v>
       </c>
       <c r="L32" s="11">
-        <v>-4.0000000000000001e-003</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:12">
+        <v>-4.0000000000000001E-3</v>
+      </c>
+    </row>
+    <row r="33" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A33" s="5">
         <v>45108</v>
       </c>
       <c r="B33" s="9">
         <v>645416</v>
       </c>
       <c r="C33" s="9">
         <f t="shared" si="3"/>
         <v>-4565</v>
       </c>
       <c r="D33" s="11">
-        <v>-7.0000000000000001e-003</v>
+        <v>-7.0000000000000001E-3</v>
       </c>
       <c r="E33" s="13">
         <v>343008</v>
       </c>
       <c r="F33" s="11">
         <f t="shared" si="4"/>
         <v>0.53145258252042094</v>
       </c>
       <c r="G33" s="9">
         <f t="shared" si="5"/>
         <v>-3498</v>
       </c>
       <c r="H33" s="11">
-        <v>-1.e-002</v>
+        <v>-0.01</v>
       </c>
       <c r="I33" s="13">
         <v>302408</v>
       </c>
       <c r="J33" s="11">
         <f t="shared" si="6"/>
         <v>0.46854741747957906</v>
       </c>
       <c r="K33" s="9">
         <f t="shared" si="7"/>
         <v>-1067</v>
       </c>
       <c r="L33" s="11">
-        <v>-4.0000000000000001e-003</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:12">
+        <v>-4.0000000000000001E-3</v>
+      </c>
+    </row>
+    <row r="34" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A34" s="5">
         <v>45139</v>
       </c>
       <c r="B34" s="9">
         <v>645273</v>
       </c>
       <c r="C34" s="9">
         <f t="shared" si="3"/>
         <v>-4581</v>
       </c>
       <c r="D34" s="11">
-        <v>-7.0000000000000001e-003</v>
+        <v>-7.0000000000000001E-3</v>
       </c>
       <c r="E34" s="13">
         <v>342860</v>
       </c>
       <c r="F34" s="11">
         <f t="shared" si="4"/>
         <v>0.53134099830614334</v>
       </c>
       <c r="G34" s="9">
         <f t="shared" si="5"/>
         <v>-3488</v>
       </c>
       <c r="H34" s="11">
-        <v>-1.e-002</v>
+        <v>-0.01</v>
       </c>
       <c r="I34" s="13">
         <v>302413</v>
       </c>
       <c r="J34" s="11">
         <f t="shared" si="6"/>
         <v>0.46865900169385671</v>
       </c>
       <c r="K34" s="9">
         <f t="shared" si="7"/>
         <v>-1093</v>
       </c>
       <c r="L34" s="11">
-        <v>-4.0000000000000001e-003</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:12">
+        <v>-4.0000000000000001E-3</v>
+      </c>
+    </row>
+    <row r="35" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A35" s="5">
         <v>45170</v>
       </c>
       <c r="B35" s="9">
         <v>645129</v>
       </c>
       <c r="C35" s="9">
         <f t="shared" si="3"/>
         <v>-4634</v>
       </c>
       <c r="D35" s="11">
-        <v>-7.0000000000000001e-003</v>
+        <v>-7.0000000000000001E-3</v>
       </c>
       <c r="E35" s="13">
         <v>342750</v>
       </c>
       <c r="F35" s="11">
         <f t="shared" si="4"/>
         <v>0.53128909101900545</v>
       </c>
       <c r="G35" s="9">
         <f t="shared" si="5"/>
         <v>-3553</v>
       </c>
       <c r="H35" s="11">
-        <v>-1.e-002</v>
+        <v>-0.01</v>
       </c>
       <c r="I35" s="13">
         <v>302379</v>
       </c>
       <c r="J35" s="11">
         <f t="shared" si="6"/>
         <v>0.46871090898099449</v>
       </c>
       <c r="K35" s="9">
         <f t="shared" si="7"/>
         <v>-1081</v>
       </c>
       <c r="L35" s="11">
-        <v>-4.0000000000000001e-003</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:12">
+        <v>-4.0000000000000001E-3</v>
+      </c>
+    </row>
+    <row r="36" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A36" s="5">
         <v>45200</v>
       </c>
       <c r="B36" s="9">
         <v>644501</v>
       </c>
       <c r="C36" s="9">
         <f t="shared" si="3"/>
         <v>-4682</v>
       </c>
       <c r="D36" s="11">
-        <v>-7.0000000000000001e-003</v>
+        <v>-7.0000000000000001E-3</v>
       </c>
       <c r="E36" s="13">
         <v>342313</v>
       </c>
       <c r="F36" s="11">
         <f t="shared" si="4"/>
         <v>0.53112873370250779</v>
       </c>
       <c r="G36" s="9">
         <f t="shared" si="5"/>
         <v>-3590</v>
       </c>
       <c r="H36" s="11">
-        <v>-1.e-002</v>
+        <v>-0.01</v>
       </c>
       <c r="I36" s="13">
         <v>302188</v>
       </c>
       <c r="J36" s="11">
         <f t="shared" si="6"/>
         <v>0.46887126629749215</v>
       </c>
       <c r="K36" s="9">
         <f t="shared" si="7"/>
         <v>-1092</v>
       </c>
       <c r="L36" s="11">
-        <v>-4.0000000000000001e-003</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:12">
+        <v>-4.0000000000000001E-3</v>
+      </c>
+    </row>
+    <row r="37" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A37" s="5">
         <v>45231</v>
       </c>
       <c r="B37" s="9">
         <v>643822</v>
       </c>
       <c r="C37" s="9">
         <f t="shared" si="3"/>
         <v>-4657</v>
       </c>
       <c r="D37" s="11">
-        <v>-7.0000000000000001e-003</v>
+        <v>-7.0000000000000001E-3</v>
       </c>
       <c r="E37" s="13">
         <v>341869</v>
       </c>
       <c r="F37" s="11">
         <f t="shared" si="4"/>
         <v>0.53099925134586889</v>
       </c>
       <c r="G37" s="9">
         <f t="shared" si="5"/>
         <v>-3511</v>
       </c>
       <c r="H37" s="11">
-        <v>-1.e-002</v>
+        <v>-0.01</v>
       </c>
       <c r="I37" s="13">
         <v>301953</v>
       </c>
       <c r="J37" s="11">
         <f t="shared" si="6"/>
         <v>0.46900074865413111</v>
       </c>
       <c r="K37" s="9">
         <f t="shared" si="7"/>
         <v>-1146</v>
       </c>
       <c r="L37" s="11">
-        <v>-4.0000000000000001e-003</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:12">
+        <v>-4.0000000000000001E-3</v>
+      </c>
+    </row>
+    <row r="38" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A38" s="5">
         <v>45261</v>
       </c>
       <c r="B38" s="9">
         <v>643338</v>
       </c>
       <c r="C38" s="9">
         <f t="shared" si="3"/>
         <v>-4625</v>
       </c>
       <c r="D38" s="11">
-        <v>-7.0000000000000001e-003</v>
+        <v>-7.0000000000000001E-3</v>
       </c>
       <c r="E38" s="13">
         <v>341513</v>
       </c>
       <c r="F38" s="11">
         <f t="shared" si="4"/>
         <v>0.53084537210610905</v>
       </c>
       <c r="G38" s="9">
         <f t="shared" si="5"/>
         <v>-3474</v>
       </c>
       <c r="H38" s="11">
-        <v>-1.e-002</v>
+        <v>-0.01</v>
       </c>
       <c r="I38" s="13">
         <v>301825</v>
       </c>
       <c r="J38" s="11">
         <f t="shared" si="6"/>
         <v>0.46915462789389095</v>
       </c>
       <c r="K38" s="9">
         <f t="shared" si="7"/>
         <v>-1151</v>
       </c>
       <c r="L38" s="11">
-        <v>-4.0000000000000001e-003</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:12">
+        <v>-4.0000000000000001E-3</v>
+      </c>
+    </row>
+    <row r="39" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A39" s="5">
         <v>45292</v>
       </c>
       <c r="B39" s="9">
         <v>642639</v>
       </c>
       <c r="C39" s="9" t="e">
         <f t="shared" si="3"/>
         <v>#VALUE!</v>
       </c>
       <c r="D39" s="11">
-        <v>-7.0000000000000001e-003</v>
+        <v>-7.0000000000000001E-3</v>
       </c>
       <c r="E39" s="13">
         <v>341032</v>
       </c>
       <c r="F39" s="11">
         <f t="shared" si="4"/>
         <v>0.53067429770057528</v>
       </c>
       <c r="G39" s="9" t="e">
         <f t="shared" si="5"/>
         <v>#VALUE!</v>
       </c>
       <c r="H39" s="11">
-        <v>-1.e-002</v>
+        <v>-0.01</v>
       </c>
       <c r="I39" s="13">
         <v>301607</v>
       </c>
       <c r="J39" s="11">
         <f t="shared" si="6"/>
         <v>0.46932570229942472</v>
       </c>
       <c r="K39" s="9" t="e">
         <f t="shared" si="7"/>
         <v>#VALUE!</v>
       </c>
       <c r="L39" s="11">
-        <v>-4.0000000000000001e-003</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:12">
+        <v>-4.0000000000000001E-3</v>
+      </c>
+    </row>
+    <row r="40" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A40" s="5">
         <v>45323</v>
       </c>
       <c r="B40" s="9">
         <v>642597</v>
       </c>
       <c r="C40" s="9" t="e">
         <f t="shared" si="3"/>
         <v>#VALUE!</v>
       </c>
       <c r="D40" s="11">
-        <v>-7.0000000000000001e-003</v>
+        <v>-7.0000000000000001E-3</v>
       </c>
       <c r="E40" s="13">
         <v>340918</v>
       </c>
       <c r="F40" s="11">
         <f t="shared" si="4"/>
         <v>0.53053157733385004</v>
       </c>
       <c r="G40" s="9" t="e">
         <f>E40-E27</f>
         <v>#VALUE!</v>
       </c>
       <c r="H40" s="11">
-        <v>-1.e-002</v>
+        <v>-0.01</v>
       </c>
       <c r="I40" s="13">
         <v>301679</v>
       </c>
       <c r="J40" s="11">
         <f t="shared" si="6"/>
         <v>0.46946842266615002</v>
       </c>
       <c r="K40" s="9" t="e">
         <f>I40-I27</f>
         <v>#VALUE!</v>
       </c>
       <c r="L40" s="11">
-        <v>-4.0000000000000001e-003</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:12">
+        <v>-4.0000000000000001E-3</v>
+      </c>
+    </row>
+    <row r="41" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A41" s="5">
         <v>45352</v>
       </c>
       <c r="B41" s="9">
         <v>642807</v>
       </c>
       <c r="C41" s="9">
         <f t="shared" si="3"/>
         <v>-5142</v>
       </c>
       <c r="D41" s="11">
-        <v>-7.0000000000000001e-003</v>
+        <v>-7.0000000000000001E-3</v>
       </c>
       <c r="E41" s="13">
         <v>340913</v>
       </c>
       <c r="F41" s="11">
         <f t="shared" si="4"/>
         <v>0.53035047844843008</v>
       </c>
       <c r="G41" s="9">
-        <f t="shared" ref="G41:G67" si="8">E41-E29</f>
+        <f t="shared" ref="G41:G66" si="8">E41-E29</f>
         <v>-3797</v>
       </c>
       <c r="H41" s="11">
-        <v>-1.e-002</v>
+        <v>-0.01</v>
       </c>
       <c r="I41" s="13">
         <v>301894</v>
       </c>
       <c r="J41" s="11">
         <f t="shared" si="6"/>
         <v>0.46964952155156992</v>
       </c>
       <c r="K41" s="9">
-        <f t="shared" ref="K41:K67" si="9">I41-I29</f>
+        <f t="shared" ref="K41:K66" si="9">I41-I29</f>
         <v>-1345</v>
       </c>
       <c r="L41" s="11">
-        <v>-4.0000000000000001e-003</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:12">
+        <v>-4.0000000000000001E-3</v>
+      </c>
+    </row>
+    <row r="42" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A42" s="5">
         <v>45383</v>
       </c>
       <c r="B42" s="9">
         <v>642050</v>
       </c>
       <c r="C42" s="9">
         <f t="shared" si="3"/>
         <v>-5017</v>
       </c>
       <c r="D42" s="11">
-        <v>-7.0000000000000001e-003</v>
+        <v>-7.0000000000000001E-3</v>
       </c>
       <c r="E42" s="13">
         <v>340474</v>
       </c>
       <c r="F42" s="11">
         <f t="shared" si="4"/>
         <v>0.53029203333073749</v>
       </c>
       <c r="G42" s="9">
         <f t="shared" si="8"/>
         <v>-3667</v>
       </c>
       <c r="H42" s="11">
-        <v>-1.e-002</v>
+        <v>-0.01</v>
       </c>
       <c r="I42" s="13">
         <v>301576</v>
       </c>
       <c r="J42" s="11">
         <f t="shared" si="6"/>
         <v>0.46970796666926251</v>
       </c>
       <c r="K42" s="9">
         <f t="shared" si="9"/>
         <v>-1350</v>
       </c>
       <c r="L42" s="11">
-        <v>-4.0000000000000001e-003</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:12">
+        <v>-4.0000000000000001E-3</v>
+      </c>
+    </row>
+    <row r="43" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A43" s="5">
         <v>45413</v>
       </c>
       <c r="B43" s="9">
         <v>641130</v>
       </c>
       <c r="C43" s="9">
         <f t="shared" si="3"/>
         <v>-5245</v>
       </c>
       <c r="D43" s="11">
-        <v>-7.0000000000000001e-003</v>
+        <v>-7.0000000000000001E-3</v>
       </c>
       <c r="E43" s="13">
         <v>339915</v>
       </c>
       <c r="F43" s="11">
         <f t="shared" si="4"/>
         <v>0.53018108651911466</v>
       </c>
       <c r="G43" s="9">
         <f t="shared" si="8"/>
         <v>-3782</v>
       </c>
       <c r="H43" s="11">
-        <v>-1.e-002</v>
+        <v>-0.01</v>
       </c>
       <c r="I43" s="13">
         <v>301215</v>
       </c>
       <c r="J43" s="11">
         <f t="shared" si="6"/>
         <v>0.46981891348088534</v>
       </c>
       <c r="K43" s="9">
         <f t="shared" si="9"/>
         <v>-1463</v>
       </c>
       <c r="L43" s="11">
-        <v>-4.0000000000000001e-003</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:12">
+        <v>-4.0000000000000001E-3</v>
+      </c>
+    </row>
+    <row r="44" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A44" s="5">
         <v>45444</v>
       </c>
       <c r="B44" s="9">
         <v>640541</v>
       </c>
       <c r="C44" s="9">
         <f t="shared" si="3"/>
         <v>-5351</v>
       </c>
       <c r="D44" s="11">
-        <v>-7.0000000000000001e-003</v>
+        <v>-7.0000000000000001E-3</v>
       </c>
       <c r="E44" s="13">
         <v>339555</v>
       </c>
       <c r="F44" s="11">
         <f t="shared" si="4"/>
         <v>0.53010658178008907</v>
       </c>
       <c r="G44" s="9">
         <f t="shared" si="8"/>
         <v>-3780</v>
       </c>
       <c r="H44" s="11">
-        <v>-1.e-002</v>
+        <v>-0.01</v>
       </c>
       <c r="I44" s="13">
         <v>300986</v>
       </c>
       <c r="J44" s="11">
         <f t="shared" si="6"/>
         <v>0.46989341821991099</v>
       </c>
       <c r="K44" s="9">
         <f t="shared" si="9"/>
         <v>-1571</v>
       </c>
       <c r="L44" s="11">
-        <v>-4.0000000000000001e-003</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:12">
+        <v>-4.0000000000000001E-3</v>
+      </c>
+    </row>
+    <row r="45" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A45" s="5">
         <v>45474</v>
       </c>
       <c r="B45" s="9">
         <v>639848</v>
       </c>
       <c r="C45" s="9">
         <f t="shared" si="3"/>
         <v>-5568</v>
       </c>
       <c r="D45" s="11">
-        <v>-7.0000000000000001e-003</v>
+        <v>-7.0000000000000001E-3</v>
       </c>
       <c r="E45" s="13">
         <v>339127</v>
       </c>
       <c r="F45" s="11">
         <f t="shared" si="4"/>
         <v>0.53001181530613517</v>
       </c>
       <c r="G45" s="9">
         <f t="shared" si="8"/>
         <v>-3881</v>
       </c>
       <c r="H45" s="11">
-        <v>-1.e-002</v>
+        <v>-0.01</v>
       </c>
       <c r="I45" s="13">
         <v>300721</v>
       </c>
       <c r="J45" s="11">
         <f t="shared" si="6"/>
         <v>0.46998818469386477</v>
       </c>
       <c r="K45" s="9">
         <f t="shared" si="9"/>
         <v>-1687</v>
       </c>
       <c r="L45" s="11">
-        <v>-4.0000000000000001e-003</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:12">
+        <v>-4.0000000000000001E-3</v>
+      </c>
+    </row>
+    <row r="46" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A46" s="5">
         <v>45505</v>
       </c>
       <c r="B46" s="9">
         <v>639543</v>
       </c>
       <c r="C46" s="9">
         <f t="shared" si="3"/>
         <v>-5730</v>
       </c>
       <c r="D46" s="11">
-        <v>-7.0000000000000001e-003</v>
+        <v>-7.0000000000000001E-3</v>
       </c>
       <c r="E46" s="13">
         <v>338846</v>
       </c>
       <c r="F46" s="11">
         <f t="shared" si="4"/>
         <v>0.52982520330923799</v>
       </c>
       <c r="G46" s="9">
         <f t="shared" si="8"/>
         <v>-4014</v>
       </c>
       <c r="H46" s="11">
-        <v>-1.e-002</v>
+        <v>-0.01</v>
       </c>
       <c r="I46" s="13">
         <v>300697</v>
       </c>
       <c r="J46" s="11">
         <f t="shared" si="6"/>
         <v>0.47017479669076201</v>
       </c>
       <c r="K46" s="9">
         <f t="shared" si="9"/>
         <v>-1716</v>
       </c>
       <c r="L46" s="11">
-        <v>-4.0000000000000001e-003</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:12">
+        <v>-4.0000000000000001E-3</v>
+      </c>
+    </row>
+    <row r="47" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A47" s="5">
         <v>45536</v>
       </c>
       <c r="B47" s="9">
         <v>639293</v>
       </c>
       <c r="C47" s="9">
         <f t="shared" si="3"/>
         <v>-5836</v>
       </c>
       <c r="D47" s="11">
-        <v>-7.0000000000000001e-003</v>
+        <v>-7.0000000000000001E-3</v>
       </c>
       <c r="E47" s="13">
         <v>338645</v>
       </c>
       <c r="F47" s="11">
         <f t="shared" si="4"/>
         <v>0.52971798533692693</v>
       </c>
       <c r="G47" s="9">
         <f t="shared" si="8"/>
         <v>-4105</v>
       </c>
       <c r="H47" s="11">
-        <v>-1.e-002</v>
+        <v>-0.01</v>
       </c>
       <c r="I47" s="13">
         <v>300648</v>
       </c>
       <c r="J47" s="11">
         <f t="shared" si="6"/>
         <v>0.47028201466307312</v>
       </c>
       <c r="K47" s="9">
         <f t="shared" si="9"/>
         <v>-1731</v>
       </c>
       <c r="L47" s="11">
-        <v>-4.0000000000000001e-003</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:12">
+        <v>-4.0000000000000001E-3</v>
+      </c>
+    </row>
+    <row r="48" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A48" s="5">
         <v>45566</v>
       </c>
       <c r="B48" s="9">
         <v>638416</v>
       </c>
       <c r="C48" s="9">
         <f t="shared" si="3"/>
         <v>-6085</v>
       </c>
       <c r="D48" s="11">
-        <v>-7.0000000000000001e-003</v>
+        <v>-7.0000000000000001E-3</v>
       </c>
       <c r="E48" s="13">
         <v>338113</v>
       </c>
       <c r="F48" s="11">
         <f t="shared" si="4"/>
         <v>0.52961235307385779</v>
       </c>
       <c r="G48" s="9">
         <f t="shared" si="8"/>
         <v>-4200</v>
       </c>
       <c r="H48" s="11">
-        <v>-1.e-002</v>
+        <v>-0.01</v>
       </c>
       <c r="I48" s="13">
         <v>300303</v>
       </c>
       <c r="J48" s="11">
         <f t="shared" si="6"/>
         <v>0.47038764692614221</v>
       </c>
       <c r="K48" s="9">
         <f t="shared" si="9"/>
         <v>-1885</v>
       </c>
       <c r="L48" s="11">
-        <v>-4.0000000000000001e-003</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:12">
+        <v>-4.0000000000000001E-3</v>
+      </c>
+    </row>
+    <row r="49" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A49" s="5">
         <v>45597</v>
       </c>
       <c r="B49" s="9">
         <v>637664</v>
       </c>
       <c r="C49" s="9">
         <f t="shared" si="3"/>
         <v>-6158</v>
       </c>
       <c r="D49" s="11">
-        <v>-7.0000000000000001e-003</v>
+        <v>-7.0000000000000001E-3</v>
       </c>
       <c r="E49" s="13">
         <v>337581</v>
       </c>
       <c r="F49" s="11">
         <f t="shared" si="4"/>
         <v>0.5294026321071913</v>
       </c>
       <c r="G49" s="9">
         <f t="shared" si="8"/>
         <v>-4288</v>
       </c>
       <c r="H49" s="11">
-        <v>-1.e-002</v>
+        <v>-0.01</v>
       </c>
       <c r="I49" s="13">
         <v>300083</v>
       </c>
       <c r="J49" s="11">
         <f t="shared" si="6"/>
         <v>0.47059736789280876</v>
       </c>
       <c r="K49" s="9">
         <f t="shared" si="9"/>
         <v>-1870</v>
       </c>
       <c r="L49" s="11">
-        <v>-4.0000000000000001e-003</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:12">
+        <v>-4.0000000000000001E-3</v>
+      </c>
+    </row>
+    <row r="50" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A50" s="5">
         <v>45627</v>
       </c>
       <c r="B50" s="9">
         <v>636978</v>
       </c>
       <c r="C50" s="9">
         <f t="shared" si="3"/>
         <v>-6360</v>
       </c>
       <c r="D50" s="11">
-        <v>-7.0000000000000001e-003</v>
+        <v>-7.0000000000000001E-3</v>
       </c>
       <c r="E50" s="13">
         <v>337127</v>
       </c>
       <c r="F50" s="11">
         <f t="shared" si="4"/>
         <v>0.52926003723833481</v>
       </c>
       <c r="G50" s="9">
         <f t="shared" si="8"/>
         <v>-4386</v>
       </c>
       <c r="H50" s="11">
-        <v>-1.e-002</v>
+        <v>-0.01</v>
       </c>
       <c r="I50" s="13">
         <v>299851</v>
       </c>
       <c r="J50" s="11">
         <f t="shared" si="6"/>
         <v>0.47073996276166524</v>
       </c>
       <c r="K50" s="9">
         <f t="shared" si="9"/>
         <v>-1974</v>
       </c>
       <c r="L50" s="11">
-        <v>-4.0000000000000001e-003</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:12">
+        <v>-4.0000000000000001E-3</v>
+      </c>
+    </row>
+    <row r="51" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A51" s="5">
         <v>45658</v>
       </c>
       <c r="B51" s="9">
         <v>636252</v>
       </c>
       <c r="C51" s="9">
         <f t="shared" si="3"/>
         <v>-6387</v>
       </c>
       <c r="D51" s="11">
-        <v>-7.0000000000000001e-003</v>
+        <v>-7.0000000000000001E-3</v>
       </c>
       <c r="E51" s="13">
         <v>336644</v>
       </c>
       <c r="F51" s="11">
         <f t="shared" si="4"/>
         <v>0.52910482010272664</v>
       </c>
       <c r="G51" s="9">
         <f t="shared" si="8"/>
         <v>-4388</v>
       </c>
       <c r="H51" s="11">
-        <v>-1.e-002</v>
+        <v>-0.01</v>
       </c>
       <c r="I51" s="13">
         <v>299608</v>
       </c>
       <c r="J51" s="11">
         <f t="shared" si="6"/>
         <v>0.47089517989727342</v>
       </c>
       <c r="K51" s="9">
         <f t="shared" si="9"/>
         <v>-1999</v>
       </c>
       <c r="L51" s="11">
-        <v>-4.0000000000000001e-003</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:12">
+        <v>-4.0000000000000001E-3</v>
+      </c>
+    </row>
+    <row r="52" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A52" s="5">
         <v>45689</v>
       </c>
       <c r="B52" s="9">
         <v>636027</v>
       </c>
       <c r="C52" s="9">
         <f t="shared" si="3"/>
         <v>-6570</v>
       </c>
       <c r="D52" s="11">
-        <v>-1.e-002</v>
+        <v>-0.01</v>
       </c>
       <c r="E52" s="13">
         <v>336484</v>
       </c>
       <c r="F52" s="11">
         <f t="shared" si="4"/>
         <v>0.52904043381806121</v>
       </c>
       <c r="G52" s="9">
         <f t="shared" si="8"/>
         <v>-4434</v>
       </c>
       <c r="H52" s="11">
-        <v>-1.2999999999999999e-002</v>
+        <v>-1.2999999999999999E-2</v>
       </c>
       <c r="I52" s="13">
         <v>299543</v>
       </c>
       <c r="J52" s="11">
         <f t="shared" si="6"/>
         <v>0.47095956618193879</v>
       </c>
       <c r="K52" s="9">
         <f t="shared" si="9"/>
         <v>-2136</v>
       </c>
       <c r="L52" s="11">
-        <v>-7.0000000000000001e-003</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:12">
+        <v>-7.0000000000000001E-3</v>
+      </c>
+    </row>
+    <row r="53" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A53" s="5">
         <v>45717</v>
       </c>
       <c r="B53" s="9">
         <v>635998</v>
       </c>
       <c r="C53" s="9">
         <f t="shared" si="3"/>
         <v>-6809</v>
       </c>
       <c r="D53" s="11">
-        <v>-1.e-002</v>
+        <v>-0.01</v>
       </c>
       <c r="E53" s="13">
         <v>336421</v>
       </c>
       <c r="F53" s="11">
         <f t="shared" si="4"/>
         <v>0.52896549989150909</v>
       </c>
       <c r="G53" s="9">
         <f t="shared" si="8"/>
         <v>-4492</v>
       </c>
       <c r="H53" s="11">
-        <v>-1.2999999999999999e-002</v>
+        <v>-1.2999999999999999E-2</v>
       </c>
       <c r="I53" s="13">
         <v>299577</v>
       </c>
       <c r="J53" s="11">
         <f t="shared" si="6"/>
         <v>0.47103450010849091</v>
       </c>
       <c r="K53" s="9">
         <f t="shared" si="9"/>
         <v>-2317</v>
       </c>
       <c r="L53" s="11">
-        <v>-7.0000000000000001e-003</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:12">
+        <v>-7.0000000000000001E-3</v>
+      </c>
+    </row>
+    <row r="54" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A54" s="5">
         <v>45748</v>
       </c>
       <c r="B54" s="9">
         <v>635122</v>
       </c>
       <c r="C54" s="9">
         <f t="shared" si="3"/>
         <v>-6928</v>
       </c>
       <c r="D54" s="11">
-        <v>-1.e-002</v>
+        <v>-0.01</v>
       </c>
       <c r="E54" s="13">
         <v>335872</v>
       </c>
       <c r="F54" s="11">
         <f t="shared" si="4"/>
         <v>0.52883068134941003</v>
       </c>
       <c r="G54" s="9">
         <f t="shared" si="8"/>
         <v>-4602</v>
       </c>
       <c r="H54" s="11">
-        <v>-1.2999999999999999e-002</v>
+        <v>-1.2999999999999999E-2</v>
       </c>
       <c r="I54" s="13">
         <v>299250</v>
       </c>
       <c r="J54" s="11">
         <f t="shared" si="6"/>
         <v>0.47116931865058997</v>
       </c>
       <c r="K54" s="9">
         <f t="shared" si="9"/>
         <v>-2326</v>
       </c>
       <c r="L54" s="11">
-        <v>-7.0000000000000001e-003</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:12">
+        <v>-7.0000000000000001E-3</v>
+      </c>
+    </row>
+    <row r="55" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A55" s="5">
         <v>45778</v>
       </c>
       <c r="B55" s="9">
         <v>634236</v>
       </c>
       <c r="C55" s="9">
         <f t="shared" si="3"/>
         <v>-6894</v>
       </c>
       <c r="D55" s="11">
-        <v>-1.e-002</v>
+        <v>-0.01</v>
       </c>
       <c r="E55" s="13">
         <v>335403</v>
       </c>
       <c r="F55" s="11">
         <f t="shared" si="4"/>
         <v>0.5288299623484003</v>
       </c>
       <c r="G55" s="9">
         <f t="shared" si="8"/>
         <v>-4512</v>
       </c>
       <c r="H55" s="11">
-        <v>-1.2999999999999999e-002</v>
+        <v>-1.2999999999999999E-2</v>
       </c>
       <c r="I55" s="13">
         <v>298833</v>
       </c>
       <c r="J55" s="11">
         <f t="shared" si="6"/>
         <v>0.4711700376515997</v>
       </c>
       <c r="K55" s="9">
         <f t="shared" si="9"/>
         <v>-2382</v>
       </c>
       <c r="L55" s="11">
-        <v>-7.0000000000000001e-003</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:12">
+        <v>-7.0000000000000001E-3</v>
+      </c>
+    </row>
+    <row r="56" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A56" s="5">
         <v>45809</v>
       </c>
       <c r="B56" s="9">
         <v>633541</v>
       </c>
       <c r="C56" s="9">
         <f t="shared" si="3"/>
         <v>-7000</v>
       </c>
       <c r="D56" s="11">
-        <v>-1.e-002</v>
+        <v>-0.01</v>
       </c>
       <c r="E56" s="13">
         <v>334970</v>
       </c>
       <c r="F56" s="11">
         <f t="shared" si="4"/>
         <v>0.52872663331970626</v>
       </c>
       <c r="G56" s="9">
         <f t="shared" si="8"/>
         <v>-4585</v>
       </c>
       <c r="H56" s="11">
-        <v>-1.2999999999999999e-002</v>
+        <v>-1.2999999999999999E-2</v>
       </c>
       <c r="I56" s="13">
         <v>298571</v>
       </c>
       <c r="J56" s="11">
         <f t="shared" si="6"/>
         <v>0.47127336668029379</v>
       </c>
       <c r="K56" s="9">
         <f t="shared" si="9"/>
         <v>-2415</v>
       </c>
       <c r="L56" s="11">
-        <v>-7.0000000000000001e-003</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:12">
+        <v>-7.0000000000000001E-3</v>
+      </c>
+    </row>
+    <row r="57" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A57" s="5">
         <v>45839</v>
       </c>
       <c r="B57" s="9">
         <v>632820</v>
       </c>
       <c r="C57" s="9">
         <f t="shared" si="3"/>
         <v>-7028</v>
       </c>
       <c r="D57" s="11">
-        <v>-1.e-002</v>
+        <v>-0.01</v>
       </c>
       <c r="E57" s="13">
         <v>334501</v>
       </c>
       <c r="F57" s="11">
         <f t="shared" si="4"/>
         <v>0.52858790809392875</v>
       </c>
       <c r="G57" s="9">
         <f t="shared" si="8"/>
         <v>-4626</v>
       </c>
       <c r="H57" s="11">
-        <v>-1.2999999999999999e-002</v>
+        <v>-1.2999999999999999E-2</v>
       </c>
       <c r="I57" s="13">
         <v>298319</v>
       </c>
       <c r="J57" s="11">
         <f t="shared" si="6"/>
         <v>0.47141209190607125</v>
       </c>
       <c r="K57" s="9">
         <f t="shared" si="9"/>
         <v>-2402</v>
       </c>
       <c r="L57" s="11">
-        <v>-7.0000000000000001e-003</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:12">
+        <v>-7.0000000000000001E-3</v>
+      </c>
+    </row>
+    <row r="58" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A58" s="5">
         <v>45870</v>
       </c>
       <c r="B58" s="9">
         <v>632586</v>
       </c>
       <c r="C58" s="9">
         <f t="shared" si="3"/>
         <v>-6957</v>
       </c>
       <c r="D58" s="11">
-        <v>-1.e-002</v>
+        <v>-0.01</v>
       </c>
       <c r="E58" s="13">
         <v>334296</v>
       </c>
       <c r="F58" s="11">
         <f t="shared" si="4"/>
         <v>0.5284593715320921</v>
       </c>
       <c r="G58" s="9">
         <f t="shared" si="8"/>
         <v>-4550</v>
       </c>
       <c r="H58" s="11">
-        <v>-1.2999999999999999e-002</v>
+        <v>-1.2999999999999999E-2</v>
       </c>
       <c r="I58" s="13">
         <v>298290</v>
       </c>
       <c r="J58" s="11">
         <f t="shared" si="6"/>
         <v>0.4715406284679079</v>
       </c>
       <c r="K58" s="9">
         <f t="shared" si="9"/>
         <v>-2407</v>
       </c>
       <c r="L58" s="11">
-        <v>-7.0000000000000001e-003</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:12">
+        <v>-7.0000000000000001E-3</v>
+      </c>
+    </row>
+    <row r="59" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A59" s="5">
         <v>45901</v>
       </c>
       <c r="B59" s="9">
         <v>632291</v>
       </c>
       <c r="C59" s="9">
         <f t="shared" si="3"/>
         <v>-7002</v>
       </c>
       <c r="D59" s="11">
-        <v>-1.e-002</v>
+        <v>-0.01</v>
       </c>
       <c r="E59" s="13">
         <v>334063</v>
       </c>
       <c r="F59" s="11">
         <f t="shared" si="4"/>
         <v>0.52833742691260832</v>
       </c>
       <c r="G59" s="9">
         <f t="shared" si="8"/>
         <v>-4582</v>
       </c>
       <c r="H59" s="11">
-        <v>-1.2999999999999999e-002</v>
+        <v>-1.2999999999999999E-2</v>
       </c>
       <c r="I59" s="13">
         <v>298228</v>
       </c>
       <c r="J59" s="11">
         <f t="shared" si="6"/>
         <v>0.47166257308739173</v>
       </c>
       <c r="K59" s="9">
         <f t="shared" si="9"/>
         <v>-2420</v>
       </c>
       <c r="L59" s="11">
-        <v>-7.0000000000000001e-003</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:12">
+        <v>-7.0000000000000001E-3</v>
+      </c>
+    </row>
+    <row r="60" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A60" s="5">
         <v>45931</v>
       </c>
       <c r="B60" s="9">
         <v>631410</v>
       </c>
       <c r="C60" s="9">
         <f t="shared" si="3"/>
         <v>-7006</v>
       </c>
       <c r="D60" s="11">
-        <v>-1.0999999999999999e-002</v>
+        <v>-1.0999999999999999E-2</v>
       </c>
       <c r="E60" s="13">
         <v>333536</v>
       </c>
       <c r="F60" s="11">
         <f t="shared" si="4"/>
         <v>0.52823997085887142</v>
       </c>
       <c r="G60" s="9">
         <f t="shared" si="8"/>
         <v>-4577</v>
       </c>
       <c r="H60" s="11">
-        <v>-1.4e-002</v>
+        <v>-1.4E-2</v>
       </c>
       <c r="I60" s="13">
         <v>297874</v>
       </c>
       <c r="J60" s="11">
         <f t="shared" si="6"/>
         <v>0.47176002914112858</v>
       </c>
       <c r="K60" s="9">
         <f t="shared" si="9"/>
         <v>-2429</v>
       </c>
       <c r="L60" s="11">
-        <v>-8.0000000000000002e-003</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:12">
+        <v>-8.0000000000000002E-3</v>
+      </c>
+    </row>
+    <row r="61" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A61" s="5">
         <v>45962</v>
       </c>
       <c r="B61" s="9">
         <v>630744</v>
       </c>
       <c r="C61" s="9">
         <f t="shared" si="3"/>
         <v>-6920</v>
       </c>
       <c r="D61" s="11">
-        <v>-1.0999999999999999e-002</v>
+        <v>-1.0999999999999999E-2</v>
       </c>
       <c r="E61" s="13">
         <v>333113</v>
       </c>
       <c r="F61" s="11">
         <f t="shared" si="4"/>
         <v>0.52812710069378388</v>
       </c>
       <c r="G61" s="9">
         <f t="shared" si="8"/>
         <v>-4468</v>
       </c>
       <c r="H61" s="11">
-        <v>-1.4e-002</v>
+        <v>-1.4E-2</v>
       </c>
       <c r="I61" s="13">
         <v>297631</v>
       </c>
       <c r="J61" s="11">
         <f t="shared" si="6"/>
         <v>0.47187289930621618</v>
       </c>
       <c r="K61" s="9">
         <f t="shared" si="9"/>
         <v>-2452</v>
       </c>
       <c r="L61" s="11">
-        <v>-8.0000000000000002e-003</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:12">
+        <v>-8.0000000000000002E-3</v>
+      </c>
+    </row>
+    <row r="62" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A62" s="5">
         <v>45992</v>
       </c>
       <c r="B62" s="9">
         <v>630074</v>
       </c>
       <c r="C62" s="9">
         <f t="shared" si="3"/>
         <v>-6904</v>
       </c>
       <c r="D62" s="11">
-        <v>-1.0999999999999999e-002</v>
+        <v>-1.0999999999999999E-2</v>
       </c>
       <c r="E62" s="13">
         <v>332705</v>
       </c>
       <c r="F62" s="11">
         <f t="shared" si="4"/>
         <v>0.52804115072197866</v>
       </c>
       <c r="G62" s="9">
         <f t="shared" si="8"/>
         <v>-4422</v>
       </c>
       <c r="H62" s="11">
-        <v>-1.4e-002</v>
+        <v>-1.4E-2</v>
       </c>
       <c r="I62" s="13">
         <v>297369</v>
       </c>
       <c r="J62" s="11">
         <f t="shared" si="6"/>
         <v>0.47195884927802129</v>
       </c>
       <c r="K62" s="9">
         <f t="shared" si="9"/>
         <v>-2482</v>
       </c>
       <c r="L62" s="11">
-        <v>-8.0000000000000002e-003</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:12">
+        <v>-8.0000000000000002E-3</v>
+      </c>
+    </row>
+    <row r="63" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A63" s="5">
         <v>46023</v>
       </c>
       <c r="B63" s="9">
         <v>629293</v>
       </c>
       <c r="C63" s="9">
         <f t="shared" si="3"/>
         <v>-6959</v>
       </c>
       <c r="D63" s="11">
-        <v>-1.0999999999999999e-002</v>
+        <v>-1.0999999999999999E-2</v>
       </c>
       <c r="E63" s="13">
         <v>332206</v>
       </c>
       <c r="F63" s="11">
         <f t="shared" si="4"/>
         <v>0.52790353619061392</v>
       </c>
       <c r="G63" s="9">
         <f t="shared" si="8"/>
         <v>-4438</v>
       </c>
       <c r="H63" s="11">
-        <v>-1.2999999999999999e-002</v>
+        <v>-1.2999999999999999E-2</v>
       </c>
       <c r="I63" s="13">
         <v>297087</v>
       </c>
       <c r="J63" s="11">
         <f t="shared" si="6"/>
         <v>0.47209646380938608</v>
       </c>
       <c r="K63" s="9">
         <f t="shared" si="9"/>
         <v>-2521</v>
       </c>
       <c r="L63" s="11">
-        <v>-8.0000000000000002e-003</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:12">
+        <v>-8.0000000000000002E-3</v>
+      </c>
+    </row>
+    <row r="64" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A64" s="5">
         <v>46054</v>
       </c>
       <c r="B64" s="9">
         <v>629061</v>
       </c>
       <c r="C64" s="9">
         <f t="shared" si="3"/>
         <v>-6966</v>
       </c>
       <c r="D64" s="11">
-        <v>-1.0999999999999999e-002</v>
+        <v>-1.0999999999999999E-2</v>
       </c>
       <c r="E64" s="13">
         <v>332070</v>
       </c>
       <c r="F64" s="11">
         <f t="shared" si="4"/>
         <v>0.52788203369784492</v>
       </c>
       <c r="G64" s="9">
         <f t="shared" si="8"/>
         <v>-4414</v>
       </c>
       <c r="H64" s="11">
-        <v>-1.2999999999999999e-002</v>
+        <v>-1.2999999999999999E-2</v>
       </c>
       <c r="I64" s="13">
         <v>296991</v>
       </c>
       <c r="J64" s="11">
         <f t="shared" si="6"/>
         <v>0.47211796630215513</v>
       </c>
       <c r="K64" s="9">
         <f t="shared" si="9"/>
         <v>-2552</v>
       </c>
       <c r="L64" s="11">
-        <v>-8.9999999999999993e-003</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:13">
+        <v>-8.9999999999999993E-3</v>
+      </c>
+    </row>
+    <row r="65" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A65" s="5">
         <v>46082</v>
       </c>
       <c r="B65" s="9">
         <v>628921</v>
       </c>
       <c r="C65" s="9">
         <f t="shared" si="3"/>
         <v>-7077</v>
       </c>
       <c r="D65" s="11">
-        <v>-1.0999999999999999e-002</v>
+        <v>-1.0999999999999999E-2</v>
       </c>
       <c r="E65" s="13">
         <v>332020</v>
       </c>
       <c r="F65" s="11">
         <f t="shared" si="4"/>
         <v>0.52792004083183741</v>
       </c>
       <c r="G65" s="9">
         <f t="shared" si="8"/>
         <v>-4401</v>
       </c>
       <c r="H65" s="11">
-        <v>-1.2999999999999999e-002</v>
+        <v>-1.2999999999999999E-2</v>
       </c>
       <c r="I65" s="13">
         <v>296901</v>
       </c>
       <c r="J65" s="11">
         <f t="shared" si="6"/>
         <v>0.47207995916816259</v>
       </c>
       <c r="K65" s="9">
         <f t="shared" si="9"/>
         <v>-2676</v>
       </c>
       <c r="L65" s="11">
-        <v>-8.9999999999999993e-003</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:13">
+        <v>-8.9999999999999993E-3</v>
+      </c>
+    </row>
+    <row r="66" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A66" s="5">
         <v>46113</v>
       </c>
       <c r="B66" s="9">
         <v>627803</v>
       </c>
       <c r="C66" s="9">
         <f t="shared" si="3"/>
         <v>-7319</v>
       </c>
       <c r="D66" s="11">
-        <v>-1.2e-002</v>
+        <v>-1.2E-2</v>
       </c>
       <c r="E66" s="13">
         <v>331371</v>
       </c>
       <c r="F66" s="11">
         <f t="shared" si="4"/>
         <v>0.52782640414270077</v>
       </c>
       <c r="G66" s="9">
         <f t="shared" si="8"/>
         <v>-4501</v>
       </c>
       <c r="H66" s="11">
-        <v>-1.2999999999999999e-002</v>
+        <v>-1.2999999999999999E-2</v>
       </c>
       <c r="I66" s="13">
         <v>296432</v>
       </c>
       <c r="J66" s="11">
         <f t="shared" si="6"/>
         <v>0.47217359585729918</v>
       </c>
       <c r="K66" s="9">
         <f t="shared" si="9"/>
         <v>-2818</v>
       </c>
       <c r="L66" s="11">
-        <v>-8.9999999999999993e-003</v>
+        <v>-8.9999999999999993E-3</v>
       </c>
       <c r="M66" s="17"/>
     </row>
-    <row r="67" spans="1:13">
+    <row r="67" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A67" s="5">
         <v>46143</v>
       </c>
       <c r="B67" s="9">
         <f>E67+I67</f>
         <v>626785</v>
       </c>
       <c r="C67" s="9">
-        <f t="shared" si="3"/>
+        <f t="shared" ref="C67" si="10">G67+K67</f>
         <v>-7451</v>
       </c>
       <c r="D67" s="11">
-        <v>-1.2e-002</v>
+        <v>-1.2E-2</v>
       </c>
       <c r="E67" s="13">
         <v>330717</v>
       </c>
       <c r="F67" s="11">
-        <f t="shared" si="4"/>
+        <f t="shared" ref="F67" si="11">E67/B67</f>
         <v>0.52764025941909909</v>
       </c>
       <c r="G67" s="9">
-        <f t="shared" si="8"/>
+        <f t="shared" ref="G67" si="12">E67-E55</f>
         <v>-4686</v>
       </c>
       <c r="H67" s="11">
-        <v>-1.4e-002</v>
+        <v>-1.4E-2</v>
       </c>
       <c r="I67" s="13">
         <v>296068</v>
       </c>
       <c r="J67" s="11">
-        <f t="shared" si="6"/>
+        <f t="shared" ref="J67" si="13">I67/B67</f>
         <v>0.47235974058090097</v>
       </c>
       <c r="K67" s="9">
-        <f t="shared" si="9"/>
+        <f t="shared" ref="K67" si="14">I67-I55</f>
         <v>-2765</v>
       </c>
       <c r="L67" s="11">
-        <v>-8.9999999999999993e-003</v>
+        <v>-8.9999999999999993E-3</v>
       </c>
       <c r="M67" s="17"/>
     </row>
-    <row r="68" spans="1:13">
-      <c r="B68" s="1" t="s">
+    <row r="68" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A68" s="5">
+        <v>46174</v>
+      </c>
+      <c r="B68" s="9">
+        <f>E68+I68</f>
+        <v>626099</v>
+      </c>
+      <c r="C68" s="9">
+        <f t="shared" ref="C68" si="15">G68+K68</f>
+        <v>-7442</v>
+      </c>
+      <c r="D68" s="11">
+        <v>-1.2E-2</v>
+      </c>
+      <c r="E68" s="13">
+        <v>330323</v>
+      </c>
+      <c r="F68" s="11">
+        <f t="shared" ref="F68" si="16">E68/B68</f>
+        <v>0.52758908734880583</v>
+      </c>
+      <c r="G68" s="9">
+        <f t="shared" ref="G68" si="17">E68-E56</f>
+        <v>-4647</v>
+      </c>
+      <c r="H68" s="11">
+        <v>-1.4E-2</v>
+      </c>
+      <c r="I68" s="13">
+        <v>295776</v>
+      </c>
+      <c r="J68" s="11">
+        <f t="shared" ref="J68" si="18">I68/B68</f>
+        <v>0.47241091265119411</v>
+      </c>
+      <c r="K68" s="9">
+        <f t="shared" ref="K68" si="19">I68-I56</f>
+        <v>-2795</v>
+      </c>
+      <c r="L68" s="11">
+        <v>-8.9999999999999993E-3</v>
+      </c>
+      <c r="M68" s="17"/>
+    </row>
+    <row r="69" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A69" s="5">
+        <v>46204</v>
+      </c>
+      <c r="B69" s="9">
+        <f>E69+I69</f>
+        <v>625328</v>
+      </c>
+      <c r="C69" s="9">
+        <f t="shared" ref="C69" si="20">G69+K69</f>
+        <v>-7492</v>
+      </c>
+      <c r="D69" s="11">
+        <v>-1.2E-2</v>
+      </c>
+      <c r="E69" s="13">
+        <v>329866</v>
+      </c>
+      <c r="F69" s="11">
+        <f t="shared" ref="F69" si="21">E69/B69</f>
+        <v>0.5275087634009672</v>
+      </c>
+      <c r="G69" s="9">
+        <f t="shared" ref="G69" si="22">E69-E57</f>
+        <v>-4635</v>
+      </c>
+      <c r="H69" s="11">
+        <v>-1.4E-2</v>
+      </c>
+      <c r="I69" s="13">
+        <v>295462</v>
+      </c>
+      <c r="J69" s="11">
+        <f t="shared" ref="J69" si="23">I69/B69</f>
+        <v>0.4724912365990328</v>
+      </c>
+      <c r="K69" s="9">
+        <f t="shared" ref="K69" si="24">I69-I57</f>
+        <v>-2857</v>
+      </c>
+      <c r="L69" s="11">
+        <v>-0.01</v>
+      </c>
+      <c r="M69" s="17"/>
+    </row>
+    <row r="70" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="B70" s="1" t="s">
         <v>14</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="2"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" scale="78" fitToWidth="1" fitToHeight="0" orientation="landscape" usePrinterDefaults="1" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="78" fitToHeight="0" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <Application>JUST Calc</Application>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="2" baseType="variant">
+    <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
+    <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>運転免許人口</vt:lpstr>
+      <vt:lpstr>運転免許人口!Print_Titles</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>熊谷さくら</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties">
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{DCFEDD21-7773-49B2-8022-6FC58DB5260B}" pid="2" name="SavedVersions">
     <vt:vector size="1" baseType="lpwstr">
       <vt:lpwstr>5.0.6.0</vt:lpwstr>
     </vt:vector>
   </property>
   <property fmtid="{DCFEDD21-7773-49B2-8022-6FC58DB5260B}" pid="3" name="LastSavedVersion">
     <vt:lpwstr>5.0.6.0</vt:lpwstr>
   </property>
   <property fmtid="{DCFEDD21-7773-49B2-8022-6FC58DB5260B}" pid="4" name="LastSavedDate">
-    <vt:filetime>2026-06-19T04:09:01Z</vt:filetime>
+    <vt:filetime>2026-05-13T05:43:25Z</vt:filetime>
   </property>
 </Properties>
 </file>