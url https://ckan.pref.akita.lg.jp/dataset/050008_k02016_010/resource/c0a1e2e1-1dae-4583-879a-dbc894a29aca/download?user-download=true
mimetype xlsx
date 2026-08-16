--- v1 (2026-07-01)
+++ v2 (2026-08-16)
@@ -6,51 +6,51 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="20417"/>
   <workbookPr filterPrivacy="1"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{AE7C438E-F565-410B-A937-B4A48B5D6C8D}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{22D6FE9B-A561-4E54-A687-5F8DDC78B75F}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="18435" yWindow="2460" windowWidth="23265" windowHeight="12210" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="刑法犯" sheetId="1" r:id="rId1"/>
     <sheet name="凶悪犯" sheetId="2" r:id="rId2"/>
     <sheet name="粗暴犯" sheetId="3" r:id="rId3"/>
     <sheet name="窃盗犯" sheetId="4" r:id="rId4"/>
     <sheet name="知能犯" sheetId="6" r:id="rId5"/>
     <sheet name="風俗犯" sheetId="5" r:id="rId6"/>
     <sheet name="その他刑法犯" sheetId="7" r:id="rId7"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="6">その他刑法犯!$A$1:$L$41</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">凶悪犯!$A$1:$L$41</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">刑法犯!$A$1:$L$41</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="3">窃盗犯!$A$1:$L$41</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="2">粗暴犯!$A$1:$L$41</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="4">知能犯!$A$1:$L$41</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="5">風俗犯!$A$1:$L$41</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
@@ -1484,51 +1484,51 @@
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:P41"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
       <pane xSplit="1" ySplit="2" topLeftCell="B21" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
-      <selection pane="bottomRight" activeCell="B41" sqref="B41"/>
+      <selection pane="bottomRight" activeCell="L36" sqref="L36"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="18.44140625" style="1" customWidth="1"/>
     <col min="2" max="12" width="12.109375" style="1" customWidth="1"/>
     <col min="13" max="16" width="21.77734375" style="1" customWidth="1"/>
     <col min="17" max="17" width="8.88671875" style="1" customWidth="1"/>
     <col min="18" max="16384" width="8.88671875" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B1" s="7"/>
       <c r="C1" s="7"/>
       <c r="D1" s="7"/>
       <c r="E1" s="7"/>
       <c r="F1" s="7"/>
       <c r="G1" s="7"/>
       <c r="H1" s="7"/>
       <c r="I1" s="7"/>
       <c r="J1" s="7"/>
       <c r="K1" s="7"/>
@@ -2208,77 +2208,121 @@
         <v>112</v>
       </c>
       <c r="G33" s="23">
         <v>21.9</v>
       </c>
       <c r="H33" s="20">
         <v>66.5</v>
       </c>
       <c r="I33" s="20">
         <v>9.8000000000000007</v>
       </c>
       <c r="J33" s="17">
         <v>382</v>
       </c>
       <c r="K33" s="24">
         <v>27</v>
       </c>
       <c r="L33" s="30">
         <v>7.6</v>
       </c>
     </row>
     <row r="34" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A34" s="5" t="s">
         <v>28</v>
       </c>
-      <c r="B34" s="11"/>
-[...9 lines deleted...]
-      <c r="L34" s="30"/>
+      <c r="B34" s="11">
+        <v>1157</v>
+      </c>
+      <c r="C34" s="17">
+        <v>42</v>
+      </c>
+      <c r="D34" s="20">
+        <v>3.8</v>
+      </c>
+      <c r="E34" s="17">
+        <v>725</v>
+      </c>
+      <c r="F34" s="17">
+        <v>115</v>
+      </c>
+      <c r="G34" s="23">
+        <v>18.899999999999999</v>
+      </c>
+      <c r="H34" s="20">
+        <v>62.7</v>
+      </c>
+      <c r="I34" s="20">
+        <v>8</v>
+      </c>
+      <c r="J34" s="17">
+        <v>450</v>
+      </c>
+      <c r="K34" s="24">
+        <v>18</v>
+      </c>
+      <c r="L34" s="30">
+        <v>4.2</v>
+      </c>
     </row>
     <row r="35" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A35" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="B35" s="11"/>
-[...9 lines deleted...]
-      <c r="L35" s="30"/>
+      <c r="B35" s="11">
+        <v>1393</v>
+      </c>
+      <c r="C35" s="17">
+        <v>65</v>
+      </c>
+      <c r="D35" s="20">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="E35" s="17">
+        <v>846</v>
+      </c>
+      <c r="F35" s="17">
+        <v>137</v>
+      </c>
+      <c r="G35" s="23">
+        <v>19.3</v>
+      </c>
+      <c r="H35" s="20">
+        <v>60.7</v>
+      </c>
+      <c r="I35" s="20">
+        <v>7.3</v>
+      </c>
+      <c r="J35" s="17">
+        <v>522</v>
+      </c>
+      <c r="K35" s="24">
+        <v>16</v>
+      </c>
+      <c r="L35" s="30">
+        <v>3.2</v>
+      </c>
     </row>
     <row r="36" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A36" s="5" t="s">
         <v>30</v>
       </c>
       <c r="B36" s="11"/>
       <c r="C36" s="17"/>
       <c r="D36" s="20"/>
       <c r="E36" s="17"/>
       <c r="F36" s="17"/>
       <c r="G36" s="23"/>
       <c r="H36" s="20"/>
       <c r="I36" s="20"/>
       <c r="J36" s="17"/>
       <c r="K36" s="24"/>
       <c r="L36" s="30"/>
     </row>
     <row r="37" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A37" s="5" t="s">
         <v>19</v>
       </c>
       <c r="B37" s="11"/>
       <c r="C37" s="17"/>
       <c r="D37" s="20"/>
       <c r="E37" s="17"/>
@@ -2350,51 +2394,51 @@
       <c r="G41" s="21"/>
       <c r="H41" s="21"/>
       <c r="I41" s="21"/>
       <c r="J41" s="18"/>
       <c r="K41" s="25"/>
       <c r="L41" s="31"/>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="71" fitToWidth="0" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:P44"/>
   <sheetViews>
     <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
       <pane xSplit="1" ySplit="2" topLeftCell="B24" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
-      <selection pane="bottomRight" activeCell="L34" sqref="L34"/>
+      <selection pane="bottomRight" activeCell="L36" sqref="L36"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="19.77734375" style="1" customWidth="1"/>
     <col min="2" max="3" width="10.77734375" style="1" customWidth="1"/>
     <col min="4" max="4" width="8.77734375" style="1" customWidth="1"/>
     <col min="5" max="6" width="10.77734375" style="1" customWidth="1"/>
     <col min="7" max="7" width="8.77734375" style="33" customWidth="1"/>
     <col min="8" max="11" width="10.77734375" style="1" customWidth="1"/>
     <col min="12" max="12" width="8.88671875" style="1" customWidth="1"/>
     <col min="13" max="16" width="21.77734375" style="1" customWidth="1"/>
     <col min="17" max="17" width="8.88671875" style="1" customWidth="1"/>
     <col min="18" max="16384" width="8.88671875" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="B1" s="7"/>
       <c r="C1" s="7"/>
       <c r="D1" s="7"/>
       <c r="E1" s="7"/>
       <c r="F1" s="7"/>
@@ -3063,77 +3107,121 @@
         <v>4</v>
       </c>
       <c r="G33" s="48">
         <v>44.4</v>
       </c>
       <c r="H33" s="20">
         <v>81.3</v>
       </c>
       <c r="I33" s="20">
         <v>-18.7</v>
       </c>
       <c r="J33" s="17">
         <v>9</v>
       </c>
       <c r="K33" s="17">
         <v>-2</v>
       </c>
       <c r="L33" s="30">
         <v>-18.2</v>
       </c>
     </row>
     <row r="34" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A34" s="5" t="s">
         <v>28</v>
       </c>
-      <c r="B34" s="11"/>
-[...9 lines deleted...]
-      <c r="L34" s="30"/>
+      <c r="B34" s="11">
+        <v>16</v>
+      </c>
+      <c r="C34" s="17">
+        <v>5</v>
+      </c>
+      <c r="D34" s="20">
+        <v>45.5</v>
+      </c>
+      <c r="E34" s="17">
+        <v>14</v>
+      </c>
+      <c r="F34" s="17">
+        <v>4</v>
+      </c>
+      <c r="G34" s="48">
+        <v>40</v>
+      </c>
+      <c r="H34" s="20">
+        <v>87.5</v>
+      </c>
+      <c r="I34" s="20">
+        <v>-3.4</v>
+      </c>
+      <c r="J34" s="17">
+        <v>11</v>
+      </c>
+      <c r="K34" s="17">
+        <v>-2</v>
+      </c>
+      <c r="L34" s="30">
+        <v>-15.4</v>
+      </c>
     </row>
     <row r="35" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A35" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="B35" s="11"/>
-[...9 lines deleted...]
-      <c r="L35" s="30"/>
+      <c r="B35" s="11">
+        <v>24</v>
+      </c>
+      <c r="C35" s="17">
+        <v>9</v>
+      </c>
+      <c r="D35" s="20">
+        <v>60</v>
+      </c>
+      <c r="E35" s="17">
+        <v>16</v>
+      </c>
+      <c r="F35" s="17">
+        <v>3</v>
+      </c>
+      <c r="G35" s="48">
+        <v>23.1</v>
+      </c>
+      <c r="H35" s="20">
+        <v>66.7</v>
+      </c>
+      <c r="I35" s="20">
+        <v>-20</v>
+      </c>
+      <c r="J35" s="17">
+        <v>11</v>
+      </c>
+      <c r="K35" s="17">
+        <v>-4</v>
+      </c>
+      <c r="L35" s="30">
+        <v>-26.7</v>
+      </c>
     </row>
     <row r="36" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A36" s="5" t="s">
         <v>30</v>
       </c>
       <c r="B36" s="11"/>
       <c r="C36" s="17"/>
       <c r="D36" s="20"/>
       <c r="E36" s="17"/>
       <c r="F36" s="17"/>
       <c r="G36" s="48"/>
       <c r="H36" s="20"/>
       <c r="I36" s="20"/>
       <c r="J36" s="17"/>
       <c r="K36" s="17"/>
       <c r="L36" s="30"/>
     </row>
     <row r="37" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A37" s="5" t="s">
         <v>19</v>
       </c>
       <c r="B37" s="11"/>
       <c r="C37" s="17"/>
       <c r="D37" s="20"/>
       <c r="E37" s="17"/>
@@ -3214,51 +3302,51 @@
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <dataValidations count="1">
     <dataValidation imeMode="off" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="B3:L14 B16:L27" xr:uid="{00000000-0002-0000-0100-000000000000}"/>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="70" fitToWidth="0" orientation="landscape" r:id="rId1"/>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="12" max="1048575" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:P41"/>
   <sheetViews>
     <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
       <pane xSplit="1" ySplit="2" topLeftCell="B21" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
-      <selection pane="bottomRight" activeCell="B34" sqref="B34"/>
+      <selection pane="bottomRight" activeCell="L36" sqref="L36"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="19.77734375" style="1" customWidth="1"/>
     <col min="2" max="3" width="10.77734375" style="1" customWidth="1"/>
     <col min="4" max="4" width="8.77734375" style="1" customWidth="1"/>
     <col min="5" max="6" width="10.77734375" style="1" customWidth="1"/>
     <col min="7" max="7" width="8.77734375" style="1" customWidth="1"/>
     <col min="8" max="11" width="10.77734375" style="1" customWidth="1"/>
     <col min="12" max="12" width="8.77734375" style="1" customWidth="1"/>
     <col min="13" max="16" width="21.77734375" style="1" customWidth="1"/>
     <col min="17" max="17" width="8.88671875" style="1" customWidth="1"/>
     <col min="18" max="16384" width="8.88671875" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B1" s="7"/>
       <c r="C1" s="7"/>
       <c r="D1" s="7"/>
       <c r="E1" s="7"/>
       <c r="F1" s="7"/>
@@ -3939,77 +4027,117 @@
         <v>-1</v>
       </c>
       <c r="G33" s="64">
         <v>-2</v>
       </c>
       <c r="H33" s="64">
         <v>79</v>
       </c>
       <c r="I33" s="64">
         <v>-13.6</v>
       </c>
       <c r="J33" s="24">
         <v>49</v>
       </c>
       <c r="K33" s="24">
         <v>-6</v>
       </c>
       <c r="L33" s="30">
         <v>-10.9</v>
       </c>
     </row>
     <row r="34" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A34" s="5" t="s">
         <v>28</v>
       </c>
-      <c r="B34" s="59"/>
-[...9 lines deleted...]
-      <c r="L34" s="30"/>
+      <c r="B34" s="59">
+        <v>77</v>
+      </c>
+      <c r="C34" s="24">
+        <v>8</v>
+      </c>
+      <c r="D34" s="64">
+        <v>11.6</v>
+      </c>
+      <c r="E34" s="24">
+        <v>58</v>
+      </c>
+      <c r="F34" s="24">
+        <v>-1</v>
+      </c>
+      <c r="G34" s="64">
+        <v>-1.7</v>
+      </c>
+      <c r="H34" s="64">
+        <v>75.3</v>
+      </c>
+      <c r="I34" s="64">
+        <v>-10.199999999999999</v>
+      </c>
+      <c r="J34" s="24">
+        <v>57</v>
+      </c>
+      <c r="K34" s="24">
+        <v>-6</v>
+      </c>
+      <c r="L34" s="30">
+        <v>-9.5</v>
+      </c>
     </row>
     <row r="35" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A35" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="B35" s="59"/>
-[...2 lines deleted...]
-      <c r="E35" s="24"/>
+      <c r="B35" s="59">
+        <v>95</v>
+      </c>
+      <c r="C35" s="24">
+        <v>10</v>
+      </c>
+      <c r="D35" s="64">
+        <v>11.8</v>
+      </c>
+      <c r="E35" s="24">
+        <v>70</v>
+      </c>
       <c r="F35" s="24"/>
       <c r="G35" s="64"/>
-      <c r="H35" s="64"/>
-[...3 lines deleted...]
-      <c r="L35" s="30"/>
+      <c r="H35" s="64">
+        <v>73.7</v>
+      </c>
+      <c r="I35" s="64">
+        <v>-8.6999999999999993</v>
+      </c>
+      <c r="J35" s="24">
+        <v>70</v>
+      </c>
+      <c r="K35" s="24">
+        <v>-2</v>
+      </c>
+      <c r="L35" s="30">
+        <v>-2.8</v>
+      </c>
     </row>
     <row r="36" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A36" s="5" t="s">
         <v>30</v>
       </c>
       <c r="B36" s="59"/>
       <c r="C36" s="24"/>
       <c r="D36" s="64"/>
       <c r="E36" s="24"/>
       <c r="F36" s="24"/>
       <c r="G36" s="64"/>
       <c r="H36" s="64"/>
       <c r="I36" s="64"/>
       <c r="J36" s="24"/>
       <c r="K36" s="24"/>
       <c r="L36" s="30"/>
     </row>
     <row r="37" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A37" s="5" t="s">
         <v>19</v>
       </c>
       <c r="B37" s="59"/>
       <c r="C37" s="24"/>
       <c r="D37" s="64"/>
       <c r="E37" s="24"/>
@@ -4084,51 +4212,51 @@
       <c r="J41" s="25"/>
       <c r="K41" s="25"/>
       <c r="L41" s="31"/>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <dataValidations count="1">
     <dataValidation imeMode="off" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="B42:L42 B3:L27" xr:uid="{00000000-0002-0000-0200-000000000000}"/>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="71" fitToWidth="0" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:P41"/>
   <sheetViews>
     <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
       <pane xSplit="1" ySplit="2" topLeftCell="B22" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
-      <selection pane="bottomRight" activeCell="L34" sqref="L34"/>
+      <selection pane="bottomRight" activeCell="L36" sqref="L36"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="19.6640625" style="1" customWidth="1"/>
     <col min="2" max="3" width="10.77734375" style="1" customWidth="1"/>
     <col min="4" max="4" width="8.77734375" style="1" customWidth="1"/>
     <col min="5" max="6" width="10.77734375" style="1" customWidth="1"/>
     <col min="7" max="7" width="8.77734375" style="1" customWidth="1"/>
     <col min="8" max="11" width="10.77734375" style="1" customWidth="1"/>
     <col min="12" max="12" width="8.77734375" style="1" customWidth="1"/>
     <col min="13" max="16" width="21.77734375" style="1" customWidth="1"/>
     <col min="17" max="17" width="8.88671875" style="1" customWidth="1"/>
     <col min="18" max="16384" width="8.88671875" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A1" s="2" t="s">
         <v>9</v>
       </c>
       <c r="B1" s="7"/>
       <c r="C1" s="7"/>
       <c r="D1" s="7"/>
       <c r="E1" s="7"/>
       <c r="F1" s="7"/>
@@ -4813,77 +4941,121 @@
         <v>108</v>
       </c>
       <c r="G33" s="64">
         <v>35.9</v>
       </c>
       <c r="H33" s="64">
         <v>71.599999999999994</v>
       </c>
       <c r="I33" s="64">
         <v>13.8</v>
       </c>
       <c r="J33" s="24">
         <v>243</v>
       </c>
       <c r="K33" s="61">
         <v>47</v>
       </c>
       <c r="L33" s="30">
         <v>24</v>
       </c>
     </row>
     <row r="34" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A34" s="5" t="s">
         <v>28</v>
       </c>
-      <c r="B34" s="59"/>
-[...9 lines deleted...]
-      <c r="L34" s="30"/>
+      <c r="B34" s="59">
+        <v>705</v>
+      </c>
+      <c r="C34" s="24">
+        <v>51</v>
+      </c>
+      <c r="D34" s="64">
+        <v>7.8</v>
+      </c>
+      <c r="E34" s="24">
+        <v>460</v>
+      </c>
+      <c r="F34" s="24">
+        <v>93</v>
+      </c>
+      <c r="G34" s="64">
+        <v>25.3</v>
+      </c>
+      <c r="H34" s="64">
+        <v>65.2</v>
+      </c>
+      <c r="I34" s="64">
+        <v>9.1</v>
+      </c>
+      <c r="J34" s="24">
+        <v>277</v>
+      </c>
+      <c r="K34" s="61">
+        <v>34</v>
+      </c>
+      <c r="L34" s="30">
+        <v>14</v>
+      </c>
     </row>
     <row r="35" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A35" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="B35" s="59"/>
-[...9 lines deleted...]
-      <c r="L35" s="30"/>
+      <c r="B35" s="59">
+        <v>845</v>
+      </c>
+      <c r="C35" s="24">
+        <v>64</v>
+      </c>
+      <c r="D35" s="64">
+        <v>8.1999999999999993</v>
+      </c>
+      <c r="E35" s="24">
+        <v>522</v>
+      </c>
+      <c r="F35" s="24">
+        <v>97</v>
+      </c>
+      <c r="G35" s="64">
+        <v>22.8</v>
+      </c>
+      <c r="H35" s="64">
+        <v>61.8</v>
+      </c>
+      <c r="I35" s="64">
+        <v>7.4</v>
+      </c>
+      <c r="J35" s="24">
+        <v>319</v>
+      </c>
+      <c r="K35" s="61">
+        <v>32</v>
+      </c>
+      <c r="L35" s="30">
+        <v>11.1</v>
+      </c>
     </row>
     <row r="36" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A36" s="5" t="s">
         <v>30</v>
       </c>
       <c r="B36" s="59"/>
       <c r="C36" s="24"/>
       <c r="D36" s="64"/>
       <c r="E36" s="24"/>
       <c r="F36" s="24"/>
       <c r="G36" s="64"/>
       <c r="H36" s="64"/>
       <c r="I36" s="64"/>
       <c r="J36" s="24"/>
       <c r="K36" s="61"/>
       <c r="L36" s="30"/>
     </row>
     <row r="37" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A37" s="5" t="s">
         <v>19</v>
       </c>
       <c r="B37" s="59"/>
       <c r="C37" s="24"/>
       <c r="D37" s="64"/>
       <c r="E37" s="24"/>
@@ -4958,51 +5130,51 @@
       <c r="J41" s="25"/>
       <c r="K41" s="25"/>
       <c r="L41" s="31"/>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <dataValidations count="1">
     <dataValidation imeMode="off" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="L28:L41 B3:L27" xr:uid="{00000000-0002-0000-0300-000000000000}"/>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="71" fitToWidth="0" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:P41"/>
   <sheetViews>
     <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
       <pane xSplit="1" ySplit="2" topLeftCell="B22" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
-      <selection pane="bottomRight" activeCell="L34" sqref="L34"/>
+      <selection pane="bottomRight" activeCell="L36" sqref="L36"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="19.88671875" style="1" customWidth="1"/>
     <col min="2" max="3" width="10.77734375" style="1" customWidth="1"/>
     <col min="4" max="4" width="8.77734375" style="1" customWidth="1"/>
     <col min="5" max="6" width="10.77734375" style="1" customWidth="1"/>
     <col min="7" max="7" width="8.77734375" style="1" customWidth="1"/>
     <col min="8" max="11" width="10.77734375" style="1" customWidth="1"/>
     <col min="12" max="12" width="8.77734375" style="1" customWidth="1"/>
     <col min="13" max="16" width="21.77734375" style="1" customWidth="1"/>
     <col min="17" max="17" width="8.88671875" style="1" customWidth="1"/>
     <col min="18" max="16384" width="8.88671875" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A1" s="2" t="s">
         <v>10</v>
       </c>
       <c r="B1" s="7"/>
       <c r="C1" s="7"/>
       <c r="D1" s="7"/>
       <c r="E1" s="7"/>
       <c r="F1" s="7"/>
@@ -5683,77 +5855,121 @@
         <v>26</v>
       </c>
       <c r="G33" s="64">
         <v>41.3</v>
       </c>
       <c r="H33" s="64">
         <v>57.1</v>
       </c>
       <c r="I33" s="64">
         <v>20.3</v>
       </c>
       <c r="J33" s="24">
         <v>34</v>
       </c>
       <c r="K33" s="61">
         <v>-1</v>
       </c>
       <c r="L33" s="30">
         <v>-2.9</v>
       </c>
     </row>
     <row r="34" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A34" s="5" t="s">
         <v>28</v>
       </c>
-      <c r="B34" s="59"/>
-[...9 lines deleted...]
-      <c r="L34" s="30"/>
+      <c r="B34" s="59">
+        <v>178</v>
+      </c>
+      <c r="C34" s="24">
+        <v>-21</v>
+      </c>
+      <c r="D34" s="64">
+        <v>-10.6</v>
+      </c>
+      <c r="E34" s="24">
+        <v>107</v>
+      </c>
+      <c r="F34" s="24">
+        <v>30</v>
+      </c>
+      <c r="G34" s="64">
+        <v>39</v>
+      </c>
+      <c r="H34" s="64">
+        <v>60.1</v>
+      </c>
+      <c r="I34" s="64">
+        <v>21.4</v>
+      </c>
+      <c r="J34" s="24">
+        <v>42</v>
+      </c>
+      <c r="K34" s="61">
+        <v>-3</v>
+      </c>
+      <c r="L34" s="30">
+        <v>-6.7</v>
+      </c>
     </row>
     <row r="35" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A35" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="B35" s="59"/>
-[...9 lines deleted...]
-      <c r="L35" s="30"/>
+      <c r="B35" s="59">
+        <v>202</v>
+      </c>
+      <c r="C35" s="24">
+        <v>-26</v>
+      </c>
+      <c r="D35" s="64">
+        <v>-11.4</v>
+      </c>
+      <c r="E35" s="24">
+        <v>124</v>
+      </c>
+      <c r="F35" s="24">
+        <v>39</v>
+      </c>
+      <c r="G35" s="64">
+        <v>45.9</v>
+      </c>
+      <c r="H35" s="64">
+        <v>61.4</v>
+      </c>
+      <c r="I35" s="64">
+        <v>24.1</v>
+      </c>
+      <c r="J35" s="24">
+        <v>49</v>
+      </c>
+      <c r="K35" s="61">
+        <v>-1</v>
+      </c>
+      <c r="L35" s="30">
+        <v>-2</v>
+      </c>
     </row>
     <row r="36" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A36" s="5" t="s">
         <v>30</v>
       </c>
       <c r="B36" s="59"/>
       <c r="C36" s="24"/>
       <c r="D36" s="64"/>
       <c r="E36" s="24"/>
       <c r="F36" s="24"/>
       <c r="G36" s="64"/>
       <c r="H36" s="64"/>
       <c r="I36" s="64"/>
       <c r="J36" s="24"/>
       <c r="K36" s="61"/>
       <c r="L36" s="30"/>
     </row>
     <row r="37" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A37" s="5" t="s">
         <v>19</v>
       </c>
       <c r="B37" s="59"/>
       <c r="C37" s="24"/>
       <c r="D37" s="64"/>
       <c r="E37" s="24"/>
@@ -5828,51 +6044,51 @@
       <c r="J41" s="25"/>
       <c r="K41" s="25"/>
       <c r="L41" s="31"/>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <dataValidations count="1">
     <dataValidation imeMode="off" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="B3:L27 L28:L41" xr:uid="{00000000-0002-0000-0400-000000000000}"/>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="71" fitToWidth="0" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:P41"/>
   <sheetViews>
     <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
       <pane xSplit="1" ySplit="2" topLeftCell="B22" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
-      <selection pane="bottomRight" activeCell="L34" sqref="L34"/>
+      <selection pane="bottomRight" activeCell="L36" sqref="L36"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="19.77734375" style="1" customWidth="1"/>
     <col min="2" max="3" width="10.77734375" style="1" customWidth="1"/>
     <col min="4" max="4" width="8.77734375" style="1" customWidth="1"/>
     <col min="5" max="6" width="10.77734375" style="1" customWidth="1"/>
     <col min="7" max="7" width="8.77734375" style="1" customWidth="1"/>
     <col min="8" max="11" width="10.77734375" style="1" customWidth="1"/>
     <col min="12" max="12" width="8.77734375" style="1" customWidth="1"/>
     <col min="13" max="16" width="21.77734375" style="1" customWidth="1"/>
     <col min="17" max="17" width="8.88671875" style="1" customWidth="1"/>
     <col min="18" max="16384" width="8.88671875" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B1" s="7"/>
       <c r="C1" s="7"/>
       <c r="D1" s="7"/>
       <c r="E1" s="7"/>
       <c r="F1" s="7"/>
@@ -6555,77 +6771,117 @@
         <v>-22</v>
       </c>
       <c r="G33" s="64">
         <v>-59.5</v>
       </c>
       <c r="H33" s="64">
         <v>78.900000000000006</v>
       </c>
       <c r="I33" s="64">
         <v>-13.6</v>
       </c>
       <c r="J33" s="24">
         <v>8</v>
       </c>
       <c r="K33" s="24">
         <v>-12</v>
       </c>
       <c r="L33" s="30">
         <v>-60</v>
       </c>
     </row>
     <row r="34" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A34" s="5" t="s">
         <v>28</v>
       </c>
-      <c r="B34" s="59"/>
-[...9 lines deleted...]
-      <c r="L34" s="30"/>
+      <c r="B34" s="59">
+        <v>33</v>
+      </c>
+      <c r="C34" s="24">
+        <v>-9</v>
+      </c>
+      <c r="D34" s="64">
+        <v>-21.4</v>
+      </c>
+      <c r="E34" s="24">
+        <v>23</v>
+      </c>
+      <c r="F34" s="61">
+        <v>-17</v>
+      </c>
+      <c r="G34" s="64">
+        <v>-42.5</v>
+      </c>
+      <c r="H34" s="64">
+        <v>69.7</v>
+      </c>
+      <c r="I34" s="64">
+        <v>-25.5</v>
+      </c>
+      <c r="J34" s="24">
+        <v>10</v>
+      </c>
+      <c r="K34" s="24">
+        <v>-12</v>
+      </c>
+      <c r="L34" s="30">
+        <v>-54.5</v>
+      </c>
     </row>
     <row r="35" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A35" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="B35" s="59"/>
+      <c r="B35" s="59">
+        <v>48</v>
+      </c>
       <c r="C35" s="24"/>
       <c r="D35" s="64"/>
-      <c r="E35" s="24"/>
-[...6 lines deleted...]
-      <c r="L35" s="30"/>
+      <c r="E35" s="24">
+        <v>40</v>
+      </c>
+      <c r="F35" s="61">
+        <v>-8</v>
+      </c>
+      <c r="G35" s="64">
+        <v>-16.7</v>
+      </c>
+      <c r="H35" s="64">
+        <v>83.3</v>
+      </c>
+      <c r="I35" s="64">
+        <v>-16.7</v>
+      </c>
+      <c r="J35" s="24">
+        <v>13</v>
+      </c>
+      <c r="K35" s="24">
+        <v>-13</v>
+      </c>
+      <c r="L35" s="30">
+        <v>-50</v>
+      </c>
     </row>
     <row r="36" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A36" s="5" t="s">
         <v>30</v>
       </c>
       <c r="B36" s="59"/>
       <c r="C36" s="24"/>
       <c r="D36" s="64"/>
       <c r="E36" s="24"/>
       <c r="F36" s="61"/>
       <c r="G36" s="64"/>
       <c r="H36" s="64"/>
       <c r="I36" s="64"/>
       <c r="J36" s="24"/>
       <c r="K36" s="24"/>
       <c r="L36" s="30"/>
     </row>
     <row r="37" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A37" s="5" t="s">
         <v>19</v>
       </c>
       <c r="B37" s="59"/>
       <c r="C37" s="24"/>
       <c r="D37" s="64"/>
       <c r="E37" s="24"/>
@@ -6700,51 +6956,51 @@
       <c r="J41" s="25"/>
       <c r="K41" s="25"/>
       <c r="L41" s="31"/>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <dataValidations count="1">
     <dataValidation imeMode="off" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="B3:L27" xr:uid="{00000000-0002-0000-0500-000000000000}"/>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="71" fitToWidth="0" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:P41"/>
   <sheetViews>
     <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
       <pane xSplit="1" ySplit="2" topLeftCell="B21" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
-      <selection pane="bottomRight" activeCell="L34" sqref="L34"/>
+      <selection pane="bottomRight" activeCell="L36" sqref="L36"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="19.88671875" style="1" customWidth="1"/>
     <col min="2" max="3" width="10.77734375" style="1" customWidth="1"/>
     <col min="4" max="4" width="8.77734375" style="1" customWidth="1"/>
     <col min="5" max="6" width="10.77734375" style="1" customWidth="1"/>
     <col min="7" max="7" width="8.77734375" style="1" customWidth="1"/>
     <col min="8" max="11" width="10.77734375" style="1" customWidth="1"/>
     <col min="12" max="12" width="8.77734375" style="1" customWidth="1"/>
     <col min="13" max="16" width="21.77734375" style="1" customWidth="1"/>
     <col min="17" max="17" width="8.88671875" style="1" customWidth="1"/>
     <col min="18" max="16384" width="8.88671875" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A1" s="2" t="s">
         <v>7</v>
       </c>
       <c r="B1" s="7"/>
       <c r="C1" s="7"/>
       <c r="D1" s="7"/>
       <c r="E1" s="7"/>
       <c r="F1" s="7"/>
@@ -7425,77 +7681,121 @@
         <v>-3</v>
       </c>
       <c r="G33" s="64">
         <v>-5.8</v>
       </c>
       <c r="H33" s="64">
         <v>42.6</v>
       </c>
       <c r="I33" s="64">
         <v>-5.5</v>
       </c>
       <c r="J33" s="24">
         <v>39</v>
       </c>
       <c r="K33" s="24">
         <v>1</v>
       </c>
       <c r="L33" s="30">
         <v>2.6</v>
       </c>
     </row>
     <row r="34" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A34" s="5" t="s">
         <v>28</v>
       </c>
-      <c r="B34" s="59"/>
-[...9 lines deleted...]
-      <c r="L34" s="30"/>
+      <c r="B34" s="59">
+        <v>148</v>
+      </c>
+      <c r="C34" s="24">
+        <v>8</v>
+      </c>
+      <c r="D34" s="64">
+        <v>5.7</v>
+      </c>
+      <c r="E34" s="24">
+        <v>63</v>
+      </c>
+      <c r="F34" s="24">
+        <v>6</v>
+      </c>
+      <c r="G34" s="64">
+        <v>10.5</v>
+      </c>
+      <c r="H34" s="64">
+        <v>42.6</v>
+      </c>
+      <c r="I34" s="64">
+        <v>1.9</v>
+      </c>
+      <c r="J34" s="24">
+        <v>53</v>
+      </c>
+      <c r="K34" s="24">
+        <v>7</v>
+      </c>
+      <c r="L34" s="30">
+        <v>15.2</v>
+      </c>
     </row>
     <row r="35" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A35" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="B35" s="59"/>
-[...9 lines deleted...]
-      <c r="L35" s="30"/>
+      <c r="B35" s="59">
+        <v>179</v>
+      </c>
+      <c r="C35" s="24">
+        <v>8</v>
+      </c>
+      <c r="D35" s="64">
+        <v>4.7</v>
+      </c>
+      <c r="E35" s="24">
+        <v>74</v>
+      </c>
+      <c r="F35" s="24">
+        <v>6</v>
+      </c>
+      <c r="G35" s="64">
+        <v>8.8000000000000007</v>
+      </c>
+      <c r="H35" s="64">
+        <v>41.3</v>
+      </c>
+      <c r="I35" s="64">
+        <v>1.5</v>
+      </c>
+      <c r="J35" s="24">
+        <v>60</v>
+      </c>
+      <c r="K35" s="24">
+        <v>4</v>
+      </c>
+      <c r="L35" s="30">
+        <v>7.1</v>
+      </c>
     </row>
     <row r="36" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A36" s="5" t="s">
         <v>30</v>
       </c>
       <c r="B36" s="59"/>
       <c r="C36" s="24"/>
       <c r="D36" s="64"/>
       <c r="E36" s="24"/>
       <c r="F36" s="24"/>
       <c r="G36" s="64"/>
       <c r="H36" s="64"/>
       <c r="I36" s="64"/>
       <c r="J36" s="24"/>
       <c r="K36" s="24"/>
       <c r="L36" s="30"/>
     </row>
     <row r="37" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A37" s="5" t="s">
         <v>19</v>
       </c>
       <c r="B37" s="59"/>
       <c r="C37" s="24"/>
       <c r="D37" s="64"/>
       <c r="E37" s="24"/>