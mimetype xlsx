--- v2 (2026-08-16)
+++ v3 (2026-10-09)
@@ -1,88 +1,92 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="20417"/>
+<workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr filterPrivacy="1"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{22D6FE9B-A561-4E54-A687-5F8DDC78B75F}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="18435" yWindow="2460" windowWidth="23265" windowHeight="12210" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="18435" yWindow="2460" windowWidth="23265" windowHeight="12210"/>
   </bookViews>
   <sheets>
     <sheet name="刑法犯" sheetId="1" r:id="rId1"/>
     <sheet name="凶悪犯" sheetId="2" r:id="rId2"/>
     <sheet name="粗暴犯" sheetId="3" r:id="rId3"/>
     <sheet name="窃盗犯" sheetId="4" r:id="rId4"/>
     <sheet name="知能犯" sheetId="6" r:id="rId5"/>
     <sheet name="風俗犯" sheetId="5" r:id="rId6"/>
     <sheet name="その他刑法犯" sheetId="7" r:id="rId7"/>
   </sheets>
   <definedNames>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">刑法犯!$A$1:$L$41</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="1">凶悪犯!$A$1:$L$41</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="2">粗暴犯!$A$1:$L$41</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="3">窃盗犯!$A$1:$L$41</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="5">風俗犯!$A$1:$L$41</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="4">知能犯!$A$1:$L$41</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="6">その他刑法犯!$A$1:$L$41</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="1">凶悪犯!$A$1:$L$41</definedName>
-[...4 lines deleted...]
-    <definedName name="_xlnm.Print_Area" localSheetId="5">風俗犯!$A$1:$L$41</definedName>
   </definedNames>
-  <calcPr calcId="191029"/>
+  <calcPr calcId="191029" concurrentCalc="1"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+      </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="196" uniqueCount="33">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" count="33" uniqueCount="33">
   <si>
     <t>検挙人員
 前年同月比
 （人）</t>
     <rPh sb="0" eb="2">
       <t>ケンキョ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>ジンイン</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>ゼンネン</t>
     </rPh>
     <rPh sb="7" eb="10">
       <t>ドウゲツヒ</t>
     </rPh>
     <rPh sb="12" eb="13">
       <t>ヒト</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>年月</t>
     <rPh sb="0" eb="2">
       <t>ネンゲツ</t>
@@ -490,89 +494,92 @@
   <si>
     <t>2026年４月末【暫定値】</t>
   </si>
   <si>
     <t>2026年５月末【暫定値】</t>
   </si>
   <si>
     <t>2026年６月末【暫定値】</t>
   </si>
   <si>
     <t>2026年７月末【暫定値】</t>
   </si>
   <si>
     <t>2026年８月末【暫定値】</t>
   </si>
   <si>
     <t>2026年１１月末【暫定値】</t>
   </si>
   <si>
     <t>2026年１２月末【暫定値】</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
   <numFmts count="5">
     <numFmt numFmtId="176" formatCode="yyyy&quot;年&quot;m&quot;月&quot;;@"/>
     <numFmt numFmtId="177" formatCode="#,##0.0;[Red]\-#,##0.0"/>
     <numFmt numFmtId="178" formatCode="0.0_ ;[Red]\-0.0\ "/>
     <numFmt numFmtId="179" formatCode="0.0"/>
     <numFmt numFmtId="180" formatCode="0.0_ "/>
   </numFmts>
-  <fonts count="7" x14ac:knownFonts="1">
+  <fonts count="7">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Meiryo UI"/>
       <family val="3"/>
     </font>
     <font>
       <sz val="6"/>
+      <color auto="1"/>
       <name val="Meiryo UI"/>
       <family val="3"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Meiryo UI"/>
       <family val="3"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Meiryo UI"/>
       <family val="3"/>
     </font>
     <font>
       <sz val="11"/>
+      <color auto="1"/>
       <name val="Meiryo UI"/>
       <family val="3"/>
     </font>
     <font>
       <sz val="12"/>
+      <color auto="1"/>
       <name val="Meiryo UI"/>
       <family val="3"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="Meiryo UI"/>
       <family val="3"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="25">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
@@ -1137,65 +1144,63 @@
     <xf numFmtId="177" fontId="0" fillId="0" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="177" fontId="0" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="177" fontId="6" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="6" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="177" fontId="6" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="177" fontId="0" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="177" fontId="0" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
   </cellStyles>
-  <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
-      <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+      <x14:slicerStyles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
-      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+      <x15:timelineStyles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -1445,6493 +1450,6784 @@
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
           <a:tileRect/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
+<file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
+<file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
+<file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:P41"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
       <pane xSplit="1" ySplit="2" topLeftCell="B21" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
-      <selection pane="bottomRight" activeCell="L36" sqref="L36"/>
+      <selection pane="bottomRight" activeCell="L37" sqref="L37"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="15.75"/>
   <cols>
     <col min="1" max="1" width="18.44140625" style="1" customWidth="1"/>
     <col min="2" max="12" width="12.109375" style="1" customWidth="1"/>
     <col min="13" max="16" width="21.77734375" style="1" customWidth="1"/>
-    <col min="17" max="17" width="8.88671875" style="1" customWidth="1"/>
-    <col min="18" max="16384" width="8.88671875" style="1"/>
+    <col min="17" max="16384" width="8.88671875" style="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16" ht="16.5" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:16" ht="17.25">
       <c r="A1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B1" s="7"/>
       <c r="C1" s="7"/>
       <c r="D1" s="7"/>
       <c r="E1" s="7"/>
       <c r="F1" s="7"/>
       <c r="G1" s="7"/>
       <c r="H1" s="7"/>
       <c r="I1" s="7"/>
       <c r="J1" s="7"/>
       <c r="K1" s="7"/>
       <c r="L1" s="7"/>
       <c r="M1" s="7"/>
       <c r="N1" s="7"/>
       <c r="O1" s="7"/>
       <c r="P1" s="2"/>
     </row>
-    <row r="2" spans="1:16" ht="50.1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:16" ht="50.1" customHeight="1">
       <c r="A2" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="8" t="s">
         <v>11</v>
       </c>
       <c r="C2" s="14" t="s">
         <v>8</v>
       </c>
       <c r="D2" s="14" t="s">
         <v>21</v>
       </c>
       <c r="E2" s="14" t="s">
         <v>12</v>
       </c>
       <c r="F2" s="14" t="s">
         <v>22</v>
       </c>
       <c r="G2" s="14" t="s">
         <v>17</v>
       </c>
       <c r="H2" s="14" t="s">
         <v>13</v>
       </c>
       <c r="I2" s="14" t="s">
         <v>20</v>
       </c>
       <c r="J2" s="14" t="s">
         <v>14</v>
       </c>
       <c r="K2" s="14" t="s">
         <v>0</v>
       </c>
       <c r="L2" s="27" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="3" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:16">
       <c r="A3" s="4">
         <v>45292</v>
       </c>
       <c r="B3" s="9"/>
       <c r="C3" s="15"/>
       <c r="D3" s="15"/>
       <c r="E3" s="15"/>
       <c r="F3" s="15"/>
       <c r="G3" s="15"/>
       <c r="H3" s="15"/>
       <c r="I3" s="15"/>
       <c r="J3" s="15"/>
       <c r="K3" s="15"/>
       <c r="L3" s="28"/>
     </row>
-    <row r="4" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:16">
       <c r="A4" s="5">
         <v>45323</v>
       </c>
       <c r="B4" s="10"/>
       <c r="C4" s="16"/>
       <c r="D4" s="16"/>
       <c r="E4" s="16"/>
       <c r="F4" s="16"/>
       <c r="G4" s="16"/>
       <c r="H4" s="16"/>
       <c r="I4" s="16"/>
       <c r="J4" s="16"/>
       <c r="K4" s="16"/>
       <c r="L4" s="29"/>
     </row>
-    <row r="5" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:16">
       <c r="A5" s="5">
         <v>45352</v>
       </c>
       <c r="B5" s="10"/>
       <c r="C5" s="16"/>
       <c r="D5" s="16"/>
       <c r="E5" s="16"/>
       <c r="F5" s="16"/>
       <c r="G5" s="16"/>
       <c r="H5" s="16"/>
       <c r="I5" s="16"/>
       <c r="J5" s="16"/>
       <c r="K5" s="16"/>
       <c r="L5" s="29"/>
     </row>
-    <row r="6" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:16">
       <c r="A6" s="5">
         <v>45383</v>
       </c>
       <c r="B6" s="10"/>
       <c r="C6" s="16"/>
       <c r="D6" s="16"/>
       <c r="E6" s="16"/>
       <c r="F6" s="16"/>
       <c r="G6" s="16"/>
       <c r="H6" s="16"/>
       <c r="I6" s="16"/>
       <c r="J6" s="16"/>
       <c r="K6" s="16"/>
       <c r="L6" s="29"/>
     </row>
-    <row r="7" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:16">
       <c r="A7" s="5">
         <v>45413</v>
       </c>
       <c r="B7" s="10"/>
       <c r="C7" s="16"/>
       <c r="D7" s="16"/>
       <c r="E7" s="16"/>
       <c r="F7" s="16"/>
       <c r="G7" s="16"/>
       <c r="H7" s="16"/>
       <c r="I7" s="16"/>
       <c r="J7" s="16"/>
       <c r="K7" s="16"/>
       <c r="L7" s="29"/>
     </row>
-    <row r="8" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:16">
       <c r="A8" s="5">
         <v>45444</v>
       </c>
       <c r="B8" s="10"/>
       <c r="C8" s="16"/>
       <c r="D8" s="16"/>
       <c r="E8" s="16"/>
       <c r="F8" s="16"/>
       <c r="G8" s="16"/>
       <c r="H8" s="16"/>
       <c r="I8" s="16"/>
       <c r="J8" s="16"/>
       <c r="K8" s="16"/>
       <c r="L8" s="29"/>
     </row>
-    <row r="9" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:16">
       <c r="A9" s="5">
         <v>45474</v>
       </c>
       <c r="B9" s="10"/>
       <c r="C9" s="16"/>
       <c r="D9" s="16"/>
       <c r="E9" s="16"/>
       <c r="F9" s="16"/>
       <c r="G9" s="16"/>
       <c r="H9" s="16"/>
       <c r="I9" s="16"/>
       <c r="J9" s="16"/>
       <c r="K9" s="16"/>
       <c r="L9" s="29"/>
     </row>
-    <row r="10" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:16">
       <c r="A10" s="5">
         <v>45505</v>
       </c>
       <c r="B10" s="10"/>
       <c r="C10" s="16"/>
       <c r="D10" s="16"/>
       <c r="E10" s="16"/>
       <c r="F10" s="16"/>
       <c r="G10" s="16"/>
       <c r="H10" s="16"/>
       <c r="I10" s="16"/>
       <c r="J10" s="16"/>
       <c r="K10" s="16"/>
       <c r="L10" s="29"/>
     </row>
-    <row r="11" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:16">
       <c r="A11" s="5">
         <v>45536</v>
       </c>
       <c r="B11" s="10"/>
       <c r="C11" s="16"/>
       <c r="D11" s="16"/>
       <c r="E11" s="16"/>
       <c r="F11" s="16"/>
       <c r="G11" s="16"/>
       <c r="H11" s="16"/>
       <c r="I11" s="16"/>
       <c r="J11" s="16"/>
       <c r="K11" s="16"/>
       <c r="L11" s="29"/>
     </row>
-    <row r="12" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:16">
       <c r="A12" s="5">
         <v>45566</v>
       </c>
       <c r="B12" s="10"/>
       <c r="C12" s="16"/>
       <c r="D12" s="16"/>
       <c r="E12" s="16"/>
       <c r="F12" s="16"/>
       <c r="G12" s="16"/>
       <c r="H12" s="16"/>
       <c r="I12" s="16"/>
       <c r="J12" s="16"/>
       <c r="K12" s="16"/>
       <c r="L12" s="29"/>
     </row>
-    <row r="13" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:16">
       <c r="A13" s="5">
         <v>45597</v>
       </c>
       <c r="B13" s="10"/>
       <c r="C13" s="16"/>
       <c r="D13" s="16"/>
       <c r="E13" s="16"/>
       <c r="F13" s="16"/>
       <c r="G13" s="16"/>
       <c r="H13" s="16"/>
       <c r="I13" s="16"/>
       <c r="J13" s="16"/>
       <c r="K13" s="16"/>
       <c r="L13" s="29"/>
     </row>
-    <row r="14" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:16">
       <c r="A14" s="5">
         <v>45627</v>
       </c>
       <c r="B14" s="10"/>
       <c r="C14" s="16"/>
       <c r="D14" s="16"/>
       <c r="E14" s="16"/>
       <c r="F14" s="16"/>
       <c r="G14" s="16"/>
       <c r="H14" s="16"/>
       <c r="I14" s="16"/>
       <c r="J14" s="16"/>
       <c r="K14" s="16"/>
       <c r="L14" s="29"/>
     </row>
-    <row r="15" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:16" ht="16.5">
       <c r="A15" s="6" t="s">
         <v>15</v>
       </c>
       <c r="B15" s="11">
         <v>2576</v>
       </c>
       <c r="C15" s="17">
         <v>173</v>
       </c>
       <c r="D15" s="20">
         <v>7.2</v>
       </c>
       <c r="E15" s="17">
         <v>1502</v>
       </c>
       <c r="F15" s="17">
         <v>-130</v>
       </c>
       <c r="G15" s="20">
         <v>-8</v>
       </c>
       <c r="H15" s="20">
         <v>58.3</v>
       </c>
       <c r="I15" s="20">
         <v>-9.6</v>
       </c>
       <c r="J15" s="17">
         <v>1007</v>
       </c>
       <c r="K15" s="24">
         <v>103</v>
       </c>
       <c r="L15" s="30">
         <v>11.4</v>
       </c>
     </row>
-    <row r="16" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:16">
       <c r="A16" s="4">
         <v>45658</v>
       </c>
       <c r="B16" s="9"/>
       <c r="C16" s="15"/>
       <c r="D16" s="15"/>
       <c r="E16" s="15"/>
       <c r="F16" s="15"/>
       <c r="G16" s="15"/>
       <c r="H16" s="15"/>
       <c r="I16" s="15"/>
       <c r="J16" s="15"/>
       <c r="K16" s="15"/>
       <c r="L16" s="28"/>
     </row>
-    <row r="17" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:12">
       <c r="A17" s="5">
         <v>45689</v>
       </c>
       <c r="B17" s="10"/>
       <c r="C17" s="16"/>
       <c r="D17" s="16"/>
       <c r="E17" s="16"/>
       <c r="F17" s="16"/>
       <c r="G17" s="16"/>
       <c r="H17" s="16"/>
       <c r="I17" s="16"/>
       <c r="J17" s="16"/>
       <c r="K17" s="16"/>
       <c r="L17" s="29"/>
     </row>
-    <row r="18" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:12">
       <c r="A18" s="5">
         <v>45717</v>
       </c>
       <c r="B18" s="10"/>
       <c r="C18" s="16"/>
       <c r="D18" s="16"/>
       <c r="E18" s="16"/>
       <c r="F18" s="16"/>
       <c r="G18" s="16"/>
       <c r="H18" s="16"/>
       <c r="I18" s="16"/>
       <c r="J18" s="16"/>
       <c r="K18" s="16"/>
       <c r="L18" s="29"/>
     </row>
-    <row r="19" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:12">
       <c r="A19" s="5">
         <v>45748</v>
       </c>
       <c r="B19" s="10"/>
       <c r="C19" s="16"/>
       <c r="D19" s="16"/>
       <c r="E19" s="16"/>
       <c r="F19" s="16"/>
       <c r="G19" s="16"/>
       <c r="H19" s="16"/>
       <c r="I19" s="16"/>
       <c r="J19" s="16"/>
       <c r="K19" s="16"/>
       <c r="L19" s="29"/>
     </row>
-    <row r="20" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:12">
       <c r="A20" s="5">
         <v>45778</v>
       </c>
       <c r="B20" s="10"/>
       <c r="C20" s="16"/>
       <c r="D20" s="16"/>
       <c r="E20" s="16"/>
       <c r="F20" s="16"/>
       <c r="G20" s="16"/>
       <c r="H20" s="16"/>
       <c r="I20" s="16"/>
       <c r="J20" s="16"/>
       <c r="K20" s="16"/>
       <c r="L20" s="29"/>
     </row>
-    <row r="21" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:12">
       <c r="A21" s="5">
         <v>45809</v>
       </c>
       <c r="B21" s="10"/>
       <c r="C21" s="16"/>
       <c r="D21" s="16"/>
       <c r="E21" s="16"/>
       <c r="F21" s="16"/>
       <c r="G21" s="16"/>
       <c r="H21" s="16"/>
       <c r="I21" s="16"/>
       <c r="J21" s="16"/>
       <c r="K21" s="16"/>
       <c r="L21" s="29"/>
     </row>
-    <row r="22" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:12">
       <c r="A22" s="5">
         <v>45839</v>
       </c>
       <c r="B22" s="10"/>
       <c r="C22" s="16"/>
       <c r="D22" s="16"/>
       <c r="E22" s="16"/>
       <c r="F22" s="16"/>
       <c r="G22" s="16"/>
       <c r="H22" s="16"/>
       <c r="I22" s="16"/>
       <c r="J22" s="16"/>
       <c r="K22" s="16"/>
       <c r="L22" s="29"/>
     </row>
-    <row r="23" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:12">
       <c r="A23" s="5">
         <v>45870</v>
       </c>
       <c r="B23" s="10"/>
       <c r="C23" s="16"/>
       <c r="D23" s="16"/>
       <c r="E23" s="16"/>
       <c r="F23" s="16"/>
       <c r="G23" s="16"/>
       <c r="H23" s="16"/>
       <c r="I23" s="16"/>
       <c r="J23" s="16"/>
       <c r="K23" s="16"/>
       <c r="L23" s="29"/>
     </row>
-    <row r="24" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:12">
       <c r="A24" s="5">
         <v>45901</v>
       </c>
       <c r="B24" s="10"/>
       <c r="C24" s="16"/>
       <c r="D24" s="16"/>
       <c r="E24" s="16"/>
       <c r="F24" s="16"/>
       <c r="G24" s="16"/>
       <c r="H24" s="16"/>
       <c r="I24" s="16"/>
       <c r="J24" s="16"/>
       <c r="K24" s="16"/>
       <c r="L24" s="29"/>
     </row>
-    <row r="25" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:12">
       <c r="A25" s="5">
         <v>45931</v>
       </c>
       <c r="B25" s="10"/>
       <c r="C25" s="16"/>
       <c r="D25" s="16"/>
       <c r="E25" s="16"/>
       <c r="F25" s="16"/>
       <c r="G25" s="16"/>
       <c r="H25" s="16"/>
       <c r="I25" s="16"/>
       <c r="J25" s="16"/>
       <c r="K25" s="16"/>
       <c r="L25" s="29"/>
     </row>
-    <row r="26" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:12">
       <c r="A26" s="5">
         <v>45962</v>
       </c>
       <c r="B26" s="10"/>
       <c r="C26" s="16"/>
       <c r="D26" s="16"/>
       <c r="E26" s="16"/>
       <c r="F26" s="16"/>
       <c r="G26" s="16"/>
       <c r="H26" s="16"/>
       <c r="I26" s="16"/>
       <c r="J26" s="16"/>
       <c r="K26" s="16"/>
       <c r="L26" s="29"/>
     </row>
-    <row r="27" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:12">
       <c r="A27" s="5">
         <v>45992</v>
       </c>
       <c r="B27" s="10"/>
       <c r="C27" s="16"/>
       <c r="D27" s="16"/>
       <c r="E27" s="16"/>
       <c r="F27" s="16"/>
       <c r="G27" s="16"/>
       <c r="H27" s="16"/>
       <c r="I27" s="16"/>
       <c r="J27" s="16"/>
       <c r="K27" s="16"/>
       <c r="L27" s="29"/>
     </row>
-    <row r="28" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:12" ht="16.5">
       <c r="A28" s="6" t="s">
         <v>15</v>
       </c>
       <c r="B28" s="12">
         <v>2647</v>
       </c>
       <c r="C28" s="18">
         <v>71</v>
       </c>
       <c r="D28" s="21">
         <v>2.8</v>
       </c>
       <c r="E28" s="18">
         <v>1548</v>
       </c>
       <c r="F28" s="18">
         <v>46</v>
       </c>
       <c r="G28" s="21">
         <v>3.1</v>
       </c>
       <c r="H28" s="21">
         <v>58.5</v>
       </c>
       <c r="I28" s="21">
         <v>0.2</v>
       </c>
       <c r="J28" s="18">
         <v>936</v>
       </c>
       <c r="K28" s="25">
         <v>-71</v>
       </c>
       <c r="L28" s="31">
         <v>-7.1</v>
       </c>
     </row>
-    <row r="29" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:12">
       <c r="A29" s="4" t="s">
         <v>18</v>
       </c>
       <c r="B29" s="13">
         <v>142</v>
       </c>
       <c r="C29" s="19">
         <v>-3</v>
       </c>
       <c r="D29" s="22">
         <v>-2.1</v>
       </c>
       <c r="E29" s="19">
         <v>111</v>
       </c>
       <c r="F29" s="19">
         <v>20</v>
       </c>
       <c r="G29" s="22">
         <v>22</v>
       </c>
       <c r="H29" s="22">
         <v>78.2</v>
       </c>
       <c r="I29" s="22">
         <v>15.4</v>
       </c>
       <c r="J29" s="19">
         <v>67</v>
       </c>
       <c r="K29" s="26">
         <v>-6</v>
       </c>
       <c r="L29" s="32">
         <v>-8.1999999999999993</v>
       </c>
     </row>
-    <row r="30" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:12">
       <c r="A30" s="5" t="s">
         <v>24</v>
       </c>
       <c r="B30" s="11">
         <v>306</v>
       </c>
       <c r="C30" s="17">
         <v>3</v>
       </c>
       <c r="D30" s="20">
         <v>1</v>
       </c>
       <c r="E30" s="17">
         <v>248</v>
       </c>
       <c r="F30" s="17">
         <v>32</v>
       </c>
       <c r="G30" s="23">
         <v>14.8</v>
       </c>
       <c r="H30" s="20">
         <v>81</v>
       </c>
       <c r="I30" s="20">
         <v>9.6999999999999993</v>
       </c>
       <c r="J30" s="17">
         <v>152</v>
       </c>
       <c r="K30" s="24">
         <v>-12</v>
       </c>
       <c r="L30" s="30">
         <v>-7.3</v>
       </c>
     </row>
-    <row r="31" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:12">
       <c r="A31" s="5" t="s">
         <v>25</v>
       </c>
       <c r="B31" s="11">
         <v>508</v>
       </c>
       <c r="C31" s="17">
         <v>61</v>
       </c>
       <c r="D31" s="20">
         <v>13.6</v>
       </c>
       <c r="E31" s="17">
         <v>374</v>
       </c>
       <c r="F31" s="17">
         <v>67</v>
       </c>
       <c r="G31" s="23">
         <v>21.8</v>
       </c>
       <c r="H31" s="20">
         <v>73.599999999999994</v>
       </c>
       <c r="I31" s="20">
         <v>4.9000000000000004</v>
       </c>
       <c r="J31" s="17">
         <v>242</v>
       </c>
       <c r="K31" s="24">
         <v>17</v>
       </c>
       <c r="L31" s="30">
         <v>7.6</v>
       </c>
     </row>
-    <row r="32" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:12">
       <c r="A32" s="5" t="s">
         <v>26</v>
       </c>
       <c r="B32" s="11">
         <v>716</v>
       </c>
       <c r="C32" s="17">
         <v>55</v>
       </c>
       <c r="D32" s="20">
         <v>8.3000000000000007</v>
       </c>
       <c r="E32" s="17">
         <v>489</v>
       </c>
       <c r="F32" s="17">
         <v>98</v>
       </c>
       <c r="G32" s="23">
         <v>25.1</v>
       </c>
       <c r="H32" s="20">
         <v>68.3</v>
       </c>
       <c r="I32" s="20">
         <v>9.1</v>
       </c>
       <c r="J32" s="17">
         <v>305</v>
       </c>
       <c r="K32" s="24">
         <v>25</v>
       </c>
       <c r="L32" s="30">
         <v>8.9</v>
       </c>
     </row>
-    <row r="33" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:12">
       <c r="A33" s="5" t="s">
         <v>27</v>
       </c>
       <c r="B33" s="11">
         <v>939</v>
       </c>
       <c r="C33" s="17">
         <v>36</v>
       </c>
       <c r="D33" s="20">
         <v>4</v>
       </c>
       <c r="E33" s="17">
         <v>624</v>
       </c>
       <c r="F33" s="17">
         <v>112</v>
       </c>
       <c r="G33" s="23">
         <v>21.9</v>
       </c>
       <c r="H33" s="20">
         <v>66.5</v>
       </c>
       <c r="I33" s="20">
         <v>9.8000000000000007</v>
       </c>
       <c r="J33" s="17">
         <v>382</v>
       </c>
       <c r="K33" s="24">
         <v>27</v>
       </c>
       <c r="L33" s="30">
         <v>7.6</v>
       </c>
     </row>
-    <row r="34" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:12">
       <c r="A34" s="5" t="s">
         <v>28</v>
       </c>
       <c r="B34" s="11">
         <v>1157</v>
       </c>
       <c r="C34" s="17">
         <v>42</v>
       </c>
       <c r="D34" s="20">
         <v>3.8</v>
       </c>
       <c r="E34" s="17">
         <v>725</v>
       </c>
       <c r="F34" s="17">
         <v>115</v>
       </c>
       <c r="G34" s="23">
         <v>18.899999999999999</v>
       </c>
       <c r="H34" s="20">
         <v>62.7</v>
       </c>
       <c r="I34" s="20">
         <v>8</v>
       </c>
       <c r="J34" s="17">
         <v>450</v>
       </c>
       <c r="K34" s="24">
         <v>18</v>
       </c>
       <c r="L34" s="30">
         <v>4.2</v>
       </c>
     </row>
-    <row r="35" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:12">
       <c r="A35" s="5" t="s">
         <v>29</v>
       </c>
       <c r="B35" s="11">
         <v>1393</v>
       </c>
       <c r="C35" s="17">
         <v>65</v>
       </c>
       <c r="D35" s="20">
         <v>4.9000000000000004</v>
       </c>
       <c r="E35" s="17">
         <v>846</v>
       </c>
       <c r="F35" s="17">
         <v>137</v>
       </c>
       <c r="G35" s="23">
         <v>19.3</v>
       </c>
       <c r="H35" s="20">
         <v>60.7</v>
       </c>
       <c r="I35" s="20">
         <v>7.3</v>
       </c>
       <c r="J35" s="17">
         <v>522</v>
       </c>
       <c r="K35" s="24">
         <v>16</v>
       </c>
       <c r="L35" s="30">
         <v>3.2</v>
       </c>
     </row>
-    <row r="36" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:12">
       <c r="A36" s="5" t="s">
         <v>30</v>
       </c>
-      <c r="B36" s="11"/>
-[...11 lines deleted...]
-    <row r="37" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="B36" s="11">
+        <v>1609</v>
+      </c>
+      <c r="C36" s="17">
+        <v>39</v>
+      </c>
+      <c r="D36" s="20">
+        <v>2.5</v>
+      </c>
+      <c r="E36" s="17">
+        <v>1035</v>
+      </c>
+      <c r="F36" s="17">
+        <v>229</v>
+      </c>
+      <c r="G36" s="23">
+        <v>28.4</v>
+      </c>
+      <c r="H36" s="20">
+        <v>64.3</v>
+      </c>
+      <c r="I36" s="20">
+        <v>13</v>
+      </c>
+      <c r="J36" s="17">
+        <v>621</v>
+      </c>
+      <c r="K36" s="24">
+        <v>51</v>
+      </c>
+      <c r="L36" s="30">
+        <v>8.9</v>
+      </c>
+    </row>
+    <row r="37" spans="1:12">
       <c r="A37" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="B37" s="11"/>
-[...11 lines deleted...]
-    <row r="38" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="B37" s="11">
+        <v>1831</v>
+      </c>
+      <c r="C37" s="17">
+        <v>-7</v>
+      </c>
+      <c r="D37" s="20">
+        <v>-0.4</v>
+      </c>
+      <c r="E37" s="17">
+        <v>1198</v>
+      </c>
+      <c r="F37" s="17">
+        <v>235</v>
+      </c>
+      <c r="G37" s="23">
+        <v>24.4</v>
+      </c>
+      <c r="H37" s="20">
+        <v>65.400000000000006</v>
+      </c>
+      <c r="I37" s="20">
+        <v>13</v>
+      </c>
+      <c r="J37" s="17">
+        <v>713</v>
+      </c>
+      <c r="K37" s="24">
+        <v>64</v>
+      </c>
+      <c r="L37" s="30">
+        <v>9.9</v>
+      </c>
+    </row>
+    <row r="38" spans="1:12">
       <c r="A38" s="5" t="s">
         <v>23</v>
       </c>
       <c r="B38" s="11"/>
       <c r="C38" s="17"/>
       <c r="D38" s="20"/>
       <c r="E38" s="17"/>
       <c r="F38" s="17"/>
       <c r="G38" s="23"/>
       <c r="H38" s="20"/>
       <c r="I38" s="20"/>
       <c r="J38" s="17"/>
       <c r="K38" s="24"/>
       <c r="L38" s="30"/>
     </row>
-    <row r="39" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:12">
       <c r="A39" s="5" t="s">
         <v>31</v>
       </c>
       <c r="B39" s="11"/>
       <c r="C39" s="17"/>
       <c r="D39" s="20"/>
       <c r="E39" s="17"/>
       <c r="F39" s="17"/>
       <c r="G39" s="23"/>
       <c r="H39" s="20"/>
       <c r="I39" s="20"/>
       <c r="J39" s="17"/>
       <c r="K39" s="24"/>
       <c r="L39" s="30"/>
     </row>
-    <row r="40" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:12">
       <c r="A40" s="5" t="s">
         <v>32</v>
       </c>
       <c r="B40" s="11"/>
       <c r="C40" s="17"/>
       <c r="D40" s="20"/>
       <c r="E40" s="17"/>
       <c r="F40" s="17"/>
       <c r="G40" s="23"/>
       <c r="H40" s="20"/>
       <c r="I40" s="20"/>
       <c r="J40" s="17"/>
       <c r="K40" s="24"/>
       <c r="L40" s="30"/>
     </row>
-    <row r="41" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:12" ht="16.5">
       <c r="A41" s="6" t="s">
         <v>3</v>
       </c>
       <c r="B41" s="12"/>
       <c r="C41" s="18"/>
       <c r="D41" s="21"/>
       <c r="E41" s="18"/>
       <c r="F41" s="18"/>
       <c r="G41" s="21"/>
       <c r="H41" s="21"/>
       <c r="I41" s="21"/>
       <c r="J41" s="18"/>
       <c r="K41" s="25"/>
       <c r="L41" s="31"/>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" scale="71" fitToWidth="0" orientation="landscape" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="71" fitToWidth="0" fitToHeight="1" orientation="landscape" usePrinterDefaults="1" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:P44"/>
   <sheetViews>
     <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <pane xSplit="1" ySplit="2" topLeftCell="B24" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="2" topLeftCell="B21" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
-      <selection pane="bottomRight" activeCell="L36" sqref="L36"/>
+      <selection pane="bottomRight" activeCell="L37" sqref="L37"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="15.75"/>
   <cols>
     <col min="1" max="1" width="19.77734375" style="1" customWidth="1"/>
     <col min="2" max="3" width="10.77734375" style="1" customWidth="1"/>
     <col min="4" max="4" width="8.77734375" style="1" customWidth="1"/>
     <col min="5" max="6" width="10.77734375" style="1" customWidth="1"/>
     <col min="7" max="7" width="8.77734375" style="33" customWidth="1"/>
     <col min="8" max="11" width="10.77734375" style="1" customWidth="1"/>
     <col min="12" max="12" width="8.88671875" style="1" customWidth="1"/>
     <col min="13" max="16" width="21.77734375" style="1" customWidth="1"/>
-    <col min="17" max="17" width="8.88671875" style="1" customWidth="1"/>
-    <col min="18" max="16384" width="8.88671875" style="1"/>
+    <col min="17" max="16384" width="8.88671875" style="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:16" ht="21" customHeight="1">
       <c r="A1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="B1" s="7"/>
       <c r="C1" s="7"/>
       <c r="D1" s="7"/>
       <c r="E1" s="7"/>
       <c r="F1" s="7"/>
       <c r="G1" s="44"/>
       <c r="H1" s="7"/>
       <c r="I1" s="7"/>
       <c r="J1" s="7"/>
       <c r="K1" s="7"/>
       <c r="L1" s="7"/>
       <c r="M1" s="7"/>
       <c r="N1" s="7"/>
       <c r="O1" s="7"/>
       <c r="P1" s="2"/>
     </row>
-    <row r="2" spans="1:16" ht="50.1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:16" ht="50.1" customHeight="1">
       <c r="A2" s="34" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="35" t="s">
         <v>11</v>
       </c>
       <c r="C2" s="38" t="s">
         <v>8</v>
       </c>
       <c r="D2" s="38" t="s">
         <v>21</v>
       </c>
       <c r="E2" s="38" t="s">
         <v>12</v>
       </c>
       <c r="F2" s="38" t="s">
         <v>22</v>
       </c>
       <c r="G2" s="45" t="s">
         <v>17</v>
       </c>
       <c r="H2" s="38" t="s">
         <v>13</v>
       </c>
       <c r="I2" s="38" t="s">
         <v>20</v>
       </c>
       <c r="J2" s="38" t="s">
         <v>14</v>
       </c>
       <c r="K2" s="38" t="s">
         <v>0</v>
       </c>
       <c r="L2" s="52" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="3" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:16">
       <c r="A3" s="4">
         <v>45292</v>
       </c>
       <c r="B3" s="9"/>
       <c r="C3" s="15"/>
       <c r="D3" s="40"/>
       <c r="E3" s="15"/>
       <c r="F3" s="15"/>
       <c r="G3" s="46"/>
       <c r="H3" s="40"/>
       <c r="I3" s="40"/>
       <c r="J3" s="15"/>
       <c r="K3" s="15"/>
       <c r="L3" s="53"/>
     </row>
-    <row r="4" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:16">
       <c r="A4" s="5">
         <v>45323</v>
       </c>
       <c r="B4" s="10"/>
       <c r="C4" s="16"/>
       <c r="D4" s="41"/>
       <c r="E4" s="16"/>
       <c r="F4" s="16"/>
       <c r="G4" s="47"/>
       <c r="H4" s="41"/>
       <c r="I4" s="41"/>
       <c r="J4" s="16"/>
       <c r="K4" s="16"/>
       <c r="L4" s="54"/>
     </row>
-    <row r="5" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:16">
       <c r="A5" s="5">
         <v>45352</v>
       </c>
       <c r="B5" s="10"/>
       <c r="C5" s="16"/>
       <c r="D5" s="41"/>
       <c r="E5" s="16"/>
       <c r="F5" s="16"/>
       <c r="G5" s="47"/>
       <c r="H5" s="41"/>
       <c r="I5" s="41"/>
       <c r="J5" s="16"/>
       <c r="K5" s="16"/>
       <c r="L5" s="54"/>
     </row>
-    <row r="6" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:16">
       <c r="A6" s="5">
         <v>45383</v>
       </c>
       <c r="B6" s="10"/>
       <c r="C6" s="16"/>
       <c r="D6" s="41"/>
       <c r="E6" s="16"/>
       <c r="F6" s="16"/>
       <c r="G6" s="47"/>
       <c r="H6" s="41"/>
       <c r="I6" s="41"/>
       <c r="J6" s="16"/>
       <c r="K6" s="16"/>
       <c r="L6" s="54"/>
     </row>
-    <row r="7" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:16">
       <c r="A7" s="5">
         <v>45413</v>
       </c>
       <c r="B7" s="10"/>
       <c r="C7" s="16"/>
       <c r="D7" s="41"/>
       <c r="E7" s="16"/>
       <c r="F7" s="16"/>
       <c r="G7" s="47"/>
       <c r="H7" s="41"/>
       <c r="I7" s="41"/>
       <c r="J7" s="16"/>
       <c r="K7" s="16"/>
       <c r="L7" s="54"/>
     </row>
-    <row r="8" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:16">
       <c r="A8" s="5">
         <v>45444</v>
       </c>
       <c r="B8" s="10"/>
       <c r="C8" s="16"/>
       <c r="D8" s="41"/>
       <c r="E8" s="16"/>
       <c r="F8" s="16"/>
       <c r="G8" s="47"/>
       <c r="H8" s="41"/>
       <c r="I8" s="41"/>
       <c r="J8" s="16"/>
       <c r="K8" s="16"/>
       <c r="L8" s="54"/>
     </row>
-    <row r="9" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:16">
       <c r="A9" s="5">
         <v>45474</v>
       </c>
       <c r="B9" s="10"/>
       <c r="C9" s="16"/>
       <c r="D9" s="41"/>
       <c r="E9" s="16"/>
       <c r="F9" s="16"/>
       <c r="G9" s="47"/>
       <c r="H9" s="41"/>
       <c r="I9" s="41"/>
       <c r="J9" s="16"/>
       <c r="K9" s="16"/>
       <c r="L9" s="54"/>
     </row>
-    <row r="10" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:16">
       <c r="A10" s="5">
         <v>45505</v>
       </c>
       <c r="B10" s="10"/>
       <c r="C10" s="16"/>
       <c r="D10" s="41"/>
       <c r="E10" s="16"/>
       <c r="F10" s="16"/>
       <c r="G10" s="47"/>
       <c r="H10" s="41"/>
       <c r="I10" s="41"/>
       <c r="J10" s="16"/>
       <c r="K10" s="16"/>
       <c r="L10" s="54"/>
     </row>
-    <row r="11" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:16">
       <c r="A11" s="5">
         <v>45536</v>
       </c>
       <c r="B11" s="10"/>
       <c r="C11" s="16"/>
       <c r="D11" s="41"/>
       <c r="E11" s="16"/>
       <c r="F11" s="16"/>
       <c r="G11" s="47"/>
       <c r="H11" s="41"/>
       <c r="I11" s="41"/>
       <c r="J11" s="16"/>
       <c r="K11" s="16"/>
       <c r="L11" s="54"/>
     </row>
-    <row r="12" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:16">
       <c r="A12" s="5">
         <v>45566</v>
       </c>
       <c r="B12" s="10"/>
       <c r="C12" s="16"/>
       <c r="D12" s="41"/>
       <c r="E12" s="16"/>
       <c r="F12" s="16"/>
       <c r="G12" s="47"/>
       <c r="H12" s="41"/>
       <c r="I12" s="41"/>
       <c r="J12" s="16"/>
       <c r="K12" s="16"/>
       <c r="L12" s="54"/>
     </row>
-    <row r="13" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:16">
       <c r="A13" s="5">
         <v>45597</v>
       </c>
       <c r="B13" s="10"/>
       <c r="C13" s="16"/>
       <c r="D13" s="16"/>
       <c r="E13" s="16"/>
       <c r="F13" s="16"/>
       <c r="G13" s="48"/>
       <c r="H13" s="16"/>
       <c r="I13" s="16"/>
       <c r="J13" s="16"/>
       <c r="K13" s="16"/>
       <c r="L13" s="29"/>
     </row>
-    <row r="14" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:16">
       <c r="A14" s="5">
         <v>45627</v>
       </c>
       <c r="B14" s="10"/>
       <c r="C14" s="16"/>
       <c r="D14" s="42"/>
       <c r="E14" s="16"/>
       <c r="F14" s="16"/>
       <c r="G14" s="48"/>
       <c r="H14" s="16"/>
       <c r="I14" s="16"/>
       <c r="J14" s="16"/>
       <c r="K14" s="16"/>
       <c r="L14" s="29"/>
     </row>
-    <row r="15" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:16" ht="16.5">
       <c r="A15" s="6" t="s">
         <v>15</v>
       </c>
       <c r="B15" s="12">
         <v>31</v>
       </c>
       <c r="C15" s="18">
         <v>13</v>
       </c>
       <c r="D15" s="21">
         <v>72.2</v>
       </c>
       <c r="E15" s="18">
         <v>29</v>
       </c>
       <c r="F15" s="18">
         <v>14</v>
       </c>
       <c r="G15" s="49">
         <v>93.3</v>
       </c>
       <c r="H15" s="21">
         <v>93.5</v>
       </c>
       <c r="I15" s="21">
         <v>10.199999999999999</v>
       </c>
       <c r="J15" s="18">
         <v>28</v>
       </c>
       <c r="K15" s="18">
         <v>12</v>
       </c>
       <c r="L15" s="31">
         <v>75</v>
       </c>
     </row>
-    <row r="16" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:16">
       <c r="A16" s="4">
         <v>45658</v>
       </c>
       <c r="B16" s="9"/>
       <c r="C16" s="15"/>
       <c r="D16" s="40"/>
       <c r="E16" s="15"/>
       <c r="F16" s="15"/>
       <c r="G16" s="46"/>
       <c r="H16" s="40"/>
       <c r="I16" s="40"/>
       <c r="J16" s="15"/>
       <c r="K16" s="15"/>
       <c r="L16" s="53"/>
     </row>
-    <row r="17" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:12">
       <c r="A17" s="5">
         <v>45689</v>
       </c>
       <c r="B17" s="10"/>
       <c r="C17" s="16"/>
       <c r="D17" s="41"/>
       <c r="E17" s="16"/>
       <c r="F17" s="16"/>
       <c r="G17" s="47"/>
       <c r="H17" s="41"/>
       <c r="I17" s="41"/>
       <c r="J17" s="16"/>
       <c r="K17" s="16"/>
       <c r="L17" s="54"/>
     </row>
-    <row r="18" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:12">
       <c r="A18" s="5">
         <v>45717</v>
       </c>
       <c r="B18" s="10"/>
       <c r="C18" s="16"/>
       <c r="D18" s="41"/>
       <c r="E18" s="16"/>
       <c r="F18" s="16"/>
       <c r="G18" s="47"/>
       <c r="H18" s="41"/>
       <c r="I18" s="41"/>
       <c r="J18" s="16"/>
       <c r="K18" s="16"/>
       <c r="L18" s="54"/>
     </row>
-    <row r="19" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:12">
       <c r="A19" s="5">
         <v>45748</v>
       </c>
       <c r="B19" s="10"/>
       <c r="C19" s="16"/>
       <c r="D19" s="41"/>
       <c r="E19" s="16"/>
       <c r="F19" s="16"/>
       <c r="G19" s="47"/>
       <c r="H19" s="41"/>
       <c r="I19" s="41"/>
       <c r="J19" s="16"/>
       <c r="K19" s="16"/>
       <c r="L19" s="54"/>
     </row>
-    <row r="20" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:12">
       <c r="A20" s="5">
         <v>45778</v>
       </c>
       <c r="B20" s="10"/>
       <c r="C20" s="16"/>
       <c r="D20" s="41"/>
       <c r="E20" s="16"/>
       <c r="F20" s="16"/>
       <c r="G20" s="47"/>
       <c r="H20" s="41"/>
       <c r="I20" s="41"/>
       <c r="J20" s="16"/>
       <c r="K20" s="16"/>
       <c r="L20" s="54"/>
     </row>
-    <row r="21" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:12">
       <c r="A21" s="5">
         <v>45809</v>
       </c>
       <c r="B21" s="10"/>
       <c r="C21" s="16"/>
       <c r="D21" s="41"/>
       <c r="E21" s="16"/>
       <c r="F21" s="16"/>
       <c r="G21" s="47"/>
       <c r="H21" s="41"/>
       <c r="I21" s="41"/>
       <c r="J21" s="16"/>
       <c r="K21" s="16"/>
       <c r="L21" s="54"/>
     </row>
-    <row r="22" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:12">
       <c r="A22" s="5">
         <v>45839</v>
       </c>
       <c r="B22" s="10"/>
       <c r="C22" s="16"/>
       <c r="D22" s="41"/>
       <c r="E22" s="16"/>
       <c r="F22" s="16"/>
       <c r="G22" s="47"/>
       <c r="H22" s="41"/>
       <c r="I22" s="41"/>
       <c r="J22" s="16"/>
       <c r="K22" s="16"/>
       <c r="L22" s="54"/>
     </row>
-    <row r="23" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:12">
       <c r="A23" s="5">
         <v>45870</v>
       </c>
       <c r="B23" s="10"/>
       <c r="C23" s="16"/>
       <c r="D23" s="41"/>
       <c r="E23" s="16"/>
       <c r="F23" s="16"/>
       <c r="G23" s="47"/>
       <c r="H23" s="41"/>
       <c r="I23" s="41"/>
       <c r="J23" s="16"/>
       <c r="K23" s="16"/>
       <c r="L23" s="54"/>
     </row>
-    <row r="24" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:12">
       <c r="A24" s="5">
         <v>45901</v>
       </c>
       <c r="B24" s="10"/>
       <c r="C24" s="16"/>
       <c r="D24" s="41"/>
       <c r="E24" s="16"/>
       <c r="F24" s="16"/>
       <c r="G24" s="47"/>
       <c r="H24" s="41"/>
       <c r="I24" s="41"/>
       <c r="J24" s="16"/>
       <c r="K24" s="16"/>
       <c r="L24" s="54"/>
     </row>
-    <row r="25" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:12">
       <c r="A25" s="5">
         <v>45931</v>
       </c>
       <c r="B25" s="10"/>
       <c r="C25" s="16"/>
       <c r="D25" s="41"/>
       <c r="E25" s="16"/>
       <c r="F25" s="16"/>
       <c r="G25" s="47"/>
       <c r="H25" s="41"/>
       <c r="I25" s="41"/>
       <c r="J25" s="16"/>
       <c r="K25" s="16"/>
       <c r="L25" s="54"/>
     </row>
-    <row r="26" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:12">
       <c r="A26" s="5">
         <v>45962</v>
       </c>
       <c r="B26" s="10"/>
       <c r="C26" s="16"/>
       <c r="D26" s="16"/>
       <c r="E26" s="16"/>
       <c r="F26" s="16"/>
       <c r="G26" s="48"/>
       <c r="H26" s="16"/>
       <c r="I26" s="16"/>
       <c r="J26" s="16"/>
       <c r="K26" s="16"/>
       <c r="L26" s="29"/>
     </row>
-    <row r="27" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:12">
       <c r="A27" s="5">
         <v>45992</v>
       </c>
       <c r="B27" s="10"/>
       <c r="C27" s="16"/>
       <c r="D27" s="42"/>
       <c r="E27" s="16"/>
       <c r="F27" s="16"/>
       <c r="G27" s="48"/>
       <c r="H27" s="16"/>
       <c r="I27" s="16"/>
       <c r="J27" s="16"/>
       <c r="K27" s="16"/>
       <c r="L27" s="29"/>
     </row>
-    <row r="28" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:12" ht="16.5">
       <c r="A28" s="6" t="s">
         <v>15</v>
       </c>
       <c r="B28" s="36">
         <v>31</v>
       </c>
       <c r="C28" s="18"/>
       <c r="D28" s="21"/>
       <c r="E28" s="18">
         <v>26</v>
       </c>
       <c r="F28" s="18">
         <v>-3</v>
       </c>
       <c r="G28" s="49">
         <v>-10.3</v>
       </c>
       <c r="H28" s="21">
         <v>83.9</v>
       </c>
       <c r="I28" s="21">
         <v>-9.6</v>
       </c>
       <c r="J28" s="18">
         <v>27</v>
       </c>
       <c r="K28" s="18">
         <v>-1</v>
       </c>
       <c r="L28" s="31">
         <v>-3.6</v>
       </c>
     </row>
-    <row r="29" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:12">
       <c r="A29" s="4" t="s">
         <v>18</v>
       </c>
       <c r="B29" s="37">
         <v>3</v>
       </c>
       <c r="C29" s="39">
         <v>1</v>
       </c>
       <c r="D29" s="23">
         <v>50</v>
       </c>
       <c r="E29" s="39">
         <v>1</v>
       </c>
       <c r="F29" s="39">
         <v>-1</v>
       </c>
       <c r="G29" s="50">
         <v>-50</v>
       </c>
       <c r="H29" s="43">
         <v>33.299999999999997</v>
       </c>
       <c r="I29" s="43">
         <v>-66.7</v>
       </c>
       <c r="J29" s="51">
         <v>1</v>
       </c>
       <c r="K29" s="39">
         <v>-4</v>
       </c>
       <c r="L29" s="55">
         <v>-80</v>
       </c>
     </row>
-    <row r="30" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:12">
       <c r="A30" s="5" t="s">
         <v>24</v>
       </c>
       <c r="B30" s="11">
         <v>6</v>
       </c>
       <c r="C30" s="17">
         <v>3</v>
       </c>
       <c r="D30" s="43">
         <v>100</v>
       </c>
       <c r="E30" s="17">
         <v>4</v>
       </c>
       <c r="F30" s="17"/>
       <c r="G30" s="50"/>
       <c r="H30" s="43">
         <v>66.7</v>
       </c>
       <c r="I30" s="20">
         <v>-66.599999999999994</v>
       </c>
       <c r="J30" s="17">
         <v>4</v>
       </c>
       <c r="K30" s="17">
         <v>-3</v>
       </c>
       <c r="L30" s="30">
         <v>-42.9</v>
       </c>
     </row>
-    <row r="31" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:12">
       <c r="A31" s="5" t="s">
         <v>25</v>
       </c>
       <c r="B31" s="11">
         <v>12</v>
       </c>
       <c r="C31" s="17">
         <v>8</v>
       </c>
       <c r="D31" s="20">
         <v>200</v>
       </c>
       <c r="E31" s="17">
         <v>8</v>
       </c>
       <c r="F31" s="17">
         <v>4</v>
       </c>
       <c r="G31" s="48">
         <v>100</v>
       </c>
       <c r="H31" s="20">
         <v>66.7</v>
       </c>
       <c r="I31" s="20">
         <v>-33.299999999999997</v>
       </c>
       <c r="J31" s="17">
         <v>7</v>
       </c>
       <c r="K31" s="17"/>
       <c r="L31" s="30"/>
     </row>
-    <row r="32" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:12">
       <c r="A32" s="5" t="s">
         <v>26</v>
       </c>
       <c r="B32" s="11">
         <v>14</v>
       </c>
       <c r="C32" s="17">
         <v>8</v>
       </c>
       <c r="D32" s="20">
         <v>133.30000000000001</v>
       </c>
       <c r="E32" s="17">
         <v>12</v>
       </c>
       <c r="F32" s="17">
         <v>5</v>
       </c>
       <c r="G32" s="48">
         <v>71.400000000000006</v>
       </c>
       <c r="H32" s="20">
         <v>85.7</v>
       </c>
       <c r="I32" s="20">
         <v>-31</v>
       </c>
       <c r="J32" s="17">
         <v>9</v>
       </c>
       <c r="K32" s="17"/>
       <c r="L32" s="30"/>
     </row>
-    <row r="33" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:12">
       <c r="A33" s="5" t="s">
         <v>27</v>
       </c>
       <c r="B33" s="11">
         <v>16</v>
       </c>
       <c r="C33" s="17">
         <v>7</v>
       </c>
       <c r="D33" s="20">
         <v>77.8</v>
       </c>
       <c r="E33" s="17">
         <v>13</v>
       </c>
       <c r="F33" s="17">
         <v>4</v>
       </c>
       <c r="G33" s="48">
         <v>44.4</v>
       </c>
       <c r="H33" s="20">
         <v>81.3</v>
       </c>
       <c r="I33" s="20">
         <v>-18.7</v>
       </c>
       <c r="J33" s="17">
         <v>9</v>
       </c>
       <c r="K33" s="17">
         <v>-2</v>
       </c>
       <c r="L33" s="30">
         <v>-18.2</v>
       </c>
     </row>
-    <row r="34" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:12">
       <c r="A34" s="5" t="s">
         <v>28</v>
       </c>
       <c r="B34" s="11">
         <v>16</v>
       </c>
       <c r="C34" s="17">
         <v>5</v>
       </c>
       <c r="D34" s="20">
         <v>45.5</v>
       </c>
       <c r="E34" s="17">
         <v>14</v>
       </c>
       <c r="F34" s="17">
         <v>4</v>
       </c>
       <c r="G34" s="48">
         <v>40</v>
       </c>
       <c r="H34" s="20">
         <v>87.5</v>
       </c>
       <c r="I34" s="20">
         <v>-3.4</v>
       </c>
       <c r="J34" s="17">
         <v>11</v>
       </c>
       <c r="K34" s="17">
         <v>-2</v>
       </c>
       <c r="L34" s="30">
         <v>-15.4</v>
       </c>
     </row>
-    <row r="35" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:12">
       <c r="A35" s="5" t="s">
         <v>29</v>
       </c>
       <c r="B35" s="11">
         <v>24</v>
       </c>
       <c r="C35" s="17">
         <v>9</v>
       </c>
       <c r="D35" s="20">
         <v>60</v>
       </c>
       <c r="E35" s="17">
         <v>16</v>
       </c>
       <c r="F35" s="17">
         <v>3</v>
       </c>
       <c r="G35" s="48">
         <v>23.1</v>
       </c>
       <c r="H35" s="20">
         <v>66.7</v>
       </c>
       <c r="I35" s="20">
         <v>-20</v>
       </c>
       <c r="J35" s="17">
         <v>11</v>
       </c>
       <c r="K35" s="17">
         <v>-4</v>
       </c>
       <c r="L35" s="30">
         <v>-26.7</v>
       </c>
     </row>
-    <row r="36" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:12">
       <c r="A36" s="5" t="s">
         <v>30</v>
       </c>
-      <c r="B36" s="11"/>
-[...11 lines deleted...]
-    <row r="37" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="B36" s="11">
+        <v>27</v>
+      </c>
+      <c r="C36" s="17">
+        <v>10</v>
+      </c>
+      <c r="D36" s="20">
+        <v>58.8</v>
+      </c>
+      <c r="E36" s="17">
+        <v>24</v>
+      </c>
+      <c r="F36" s="17">
+        <v>7</v>
+      </c>
+      <c r="G36" s="48">
+        <v>41.2</v>
+      </c>
+      <c r="H36" s="20">
+        <v>88.9</v>
+      </c>
+      <c r="I36" s="20">
+        <v>-11.1</v>
+      </c>
+      <c r="J36" s="17">
+        <v>16</v>
+      </c>
+      <c r="K36" s="17">
+        <v>-1</v>
+      </c>
+      <c r="L36" s="30">
+        <v>-5.9</v>
+      </c>
+    </row>
+    <row r="37" spans="1:12">
       <c r="A37" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="B37" s="11"/>
-[...11 lines deleted...]
-    <row r="38" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="B37" s="11">
+        <v>33</v>
+      </c>
+      <c r="C37" s="17">
+        <v>11</v>
+      </c>
+      <c r="D37" s="20">
+        <v>50</v>
+      </c>
+      <c r="E37" s="17">
+        <v>28</v>
+      </c>
+      <c r="F37" s="17">
+        <v>8</v>
+      </c>
+      <c r="G37" s="48">
+        <v>40</v>
+      </c>
+      <c r="H37" s="20">
+        <v>84.8</v>
+      </c>
+      <c r="I37" s="20">
+        <v>-6.1</v>
+      </c>
+      <c r="J37" s="17">
+        <v>18</v>
+      </c>
+      <c r="K37" s="17">
+        <v>-2</v>
+      </c>
+      <c r="L37" s="30">
+        <v>-10</v>
+      </c>
+    </row>
+    <row r="38" spans="1:12">
       <c r="A38" s="5" t="s">
         <v>23</v>
       </c>
       <c r="B38" s="11"/>
       <c r="C38" s="17"/>
       <c r="D38" s="20"/>
       <c r="E38" s="17"/>
       <c r="F38" s="17"/>
       <c r="G38" s="48"/>
       <c r="H38" s="20"/>
       <c r="I38" s="20"/>
       <c r="J38" s="17"/>
       <c r="K38" s="17"/>
       <c r="L38" s="30"/>
     </row>
-    <row r="39" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:12">
       <c r="A39" s="5" t="s">
         <v>31</v>
       </c>
       <c r="B39" s="11"/>
       <c r="C39" s="17"/>
       <c r="D39" s="20"/>
       <c r="E39" s="17"/>
       <c r="F39" s="17"/>
       <c r="G39" s="48"/>
       <c r="H39" s="20"/>
       <c r="I39" s="20"/>
       <c r="J39" s="17"/>
       <c r="K39" s="17"/>
       <c r="L39" s="30"/>
     </row>
-    <row r="40" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:12">
       <c r="A40" s="5" t="s">
         <v>32</v>
       </c>
       <c r="B40" s="11"/>
       <c r="C40" s="17"/>
       <c r="D40" s="20"/>
       <c r="E40" s="17"/>
       <c r="F40" s="17"/>
       <c r="G40" s="48"/>
       <c r="H40" s="20"/>
       <c r="I40" s="20"/>
       <c r="J40" s="17"/>
       <c r="K40" s="17"/>
       <c r="L40" s="30"/>
     </row>
-    <row r="41" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:12" ht="16.5">
       <c r="A41" s="6" t="s">
         <v>3</v>
       </c>
       <c r="B41" s="36"/>
       <c r="C41" s="18"/>
       <c r="D41" s="21"/>
       <c r="E41" s="18"/>
       <c r="F41" s="18"/>
       <c r="G41" s="49"/>
       <c r="H41" s="21"/>
       <c r="I41" s="21"/>
       <c r="J41" s="18"/>
       <c r="K41" s="18"/>
       <c r="L41" s="31"/>
     </row>
-    <row r="44" spans="1:12" ht="24" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:12" ht="24">
       <c r="B44" s="1" ph="1"/>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <dataValidations count="1">
-    <dataValidation imeMode="off" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="B3:L14 B16:L27" xr:uid="{00000000-0002-0000-0100-000000000000}"/>
+    <dataValidation imeMode="off" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" sqref="B3:L14 B16:L27"/>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" scale="70" fitToWidth="0" orientation="landscape" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="70" fitToWidth="0" fitToHeight="1" orientation="landscape" usePrinterDefaults="1" r:id="rId1"/>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="12" max="1048575" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:P41"/>
   <sheetViews>
     <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
       <pane xSplit="1" ySplit="2" topLeftCell="B21" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
-      <selection pane="bottomRight" activeCell="L36" sqref="L36"/>
+      <selection pane="bottomRight" activeCell="L37" sqref="L37"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="15.75"/>
   <cols>
     <col min="1" max="1" width="19.77734375" style="1" customWidth="1"/>
     <col min="2" max="3" width="10.77734375" style="1" customWidth="1"/>
     <col min="4" max="4" width="8.77734375" style="1" customWidth="1"/>
     <col min="5" max="6" width="10.77734375" style="1" customWidth="1"/>
     <col min="7" max="7" width="8.77734375" style="1" customWidth="1"/>
     <col min="8" max="11" width="10.77734375" style="1" customWidth="1"/>
     <col min="12" max="12" width="8.77734375" style="1" customWidth="1"/>
     <col min="13" max="16" width="21.77734375" style="1" customWidth="1"/>
-    <col min="17" max="17" width="8.88671875" style="1" customWidth="1"/>
-    <col min="18" max="16384" width="8.88671875" style="1"/>
+    <col min="17" max="16384" width="8.88671875" style="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16" ht="16.5" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:16" ht="17.25">
       <c r="A1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B1" s="7"/>
       <c r="C1" s="7"/>
       <c r="D1" s="7"/>
       <c r="E1" s="7"/>
       <c r="F1" s="7"/>
       <c r="G1" s="7"/>
       <c r="H1" s="7"/>
       <c r="I1" s="7"/>
       <c r="J1" s="7"/>
       <c r="K1" s="7"/>
       <c r="L1" s="7"/>
       <c r="M1" s="7"/>
       <c r="N1" s="7"/>
       <c r="O1" s="7"/>
       <c r="P1" s="2"/>
     </row>
-    <row r="2" spans="1:16" ht="50.1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:16" ht="50.1" customHeight="1">
       <c r="A2" s="34" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="35" t="s">
         <v>11</v>
       </c>
       <c r="C2" s="38" t="s">
         <v>8</v>
       </c>
       <c r="D2" s="38" t="s">
         <v>21</v>
       </c>
       <c r="E2" s="38" t="s">
         <v>12</v>
       </c>
       <c r="F2" s="38" t="s">
         <v>22</v>
       </c>
       <c r="G2" s="38" t="s">
         <v>17</v>
       </c>
       <c r="H2" s="38" t="s">
         <v>13</v>
       </c>
       <c r="I2" s="38" t="s">
         <v>20</v>
       </c>
       <c r="J2" s="38" t="s">
         <v>14</v>
       </c>
       <c r="K2" s="38" t="s">
         <v>0</v>
       </c>
       <c r="L2" s="52" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="3" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:16">
       <c r="A3" s="4">
         <v>45292</v>
       </c>
       <c r="B3" s="9"/>
       <c r="C3" s="15"/>
       <c r="D3" s="40"/>
       <c r="E3" s="15"/>
       <c r="F3" s="15"/>
       <c r="G3" s="66"/>
       <c r="H3" s="40"/>
       <c r="I3" s="40"/>
       <c r="J3" s="15"/>
       <c r="K3" s="15"/>
       <c r="L3" s="53"/>
     </row>
-    <row r="4" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:16">
       <c r="A4" s="5">
         <v>45323</v>
       </c>
       <c r="B4" s="10"/>
       <c r="C4" s="16"/>
       <c r="D4" s="41"/>
       <c r="E4" s="16"/>
       <c r="F4" s="16"/>
       <c r="G4" s="67"/>
       <c r="H4" s="41"/>
       <c r="I4" s="41"/>
       <c r="J4" s="16"/>
       <c r="K4" s="16"/>
       <c r="L4" s="54"/>
     </row>
-    <row r="5" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:16">
       <c r="A5" s="5">
         <v>45352</v>
       </c>
       <c r="B5" s="10"/>
       <c r="C5" s="16"/>
       <c r="D5" s="41"/>
       <c r="E5" s="16"/>
       <c r="F5" s="16"/>
       <c r="G5" s="67"/>
       <c r="H5" s="41"/>
       <c r="I5" s="41"/>
       <c r="J5" s="16"/>
       <c r="K5" s="16"/>
       <c r="L5" s="54"/>
     </row>
-    <row r="6" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:16">
       <c r="A6" s="5">
         <v>45383</v>
       </c>
       <c r="B6" s="10"/>
       <c r="C6" s="16"/>
       <c r="D6" s="41"/>
       <c r="E6" s="16"/>
       <c r="F6" s="16"/>
       <c r="G6" s="67"/>
       <c r="H6" s="41"/>
       <c r="I6" s="41"/>
       <c r="J6" s="16"/>
       <c r="K6" s="16"/>
       <c r="L6" s="54"/>
     </row>
-    <row r="7" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:16">
       <c r="A7" s="5">
         <v>45413</v>
       </c>
       <c r="B7" s="10"/>
       <c r="C7" s="16"/>
       <c r="D7" s="41"/>
       <c r="E7" s="16"/>
       <c r="F7" s="16"/>
       <c r="G7" s="67"/>
       <c r="H7" s="41"/>
       <c r="I7" s="41"/>
       <c r="J7" s="16"/>
       <c r="K7" s="16"/>
       <c r="L7" s="54"/>
     </row>
-    <row r="8" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:16">
       <c r="A8" s="5">
         <v>45444</v>
       </c>
       <c r="B8" s="10"/>
       <c r="C8" s="16"/>
       <c r="D8" s="41"/>
       <c r="E8" s="16"/>
       <c r="F8" s="16"/>
       <c r="G8" s="67"/>
       <c r="H8" s="41"/>
       <c r="I8" s="41"/>
       <c r="J8" s="16"/>
       <c r="K8" s="16"/>
       <c r="L8" s="54"/>
     </row>
-    <row r="9" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:16">
       <c r="A9" s="5">
         <v>45474</v>
       </c>
       <c r="B9" s="10"/>
       <c r="C9" s="16"/>
       <c r="D9" s="41"/>
       <c r="E9" s="16"/>
       <c r="F9" s="16"/>
       <c r="G9" s="67"/>
       <c r="H9" s="41"/>
       <c r="I9" s="41"/>
       <c r="J9" s="16"/>
       <c r="K9" s="16"/>
       <c r="L9" s="54"/>
     </row>
-    <row r="10" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:16">
       <c r="A10" s="5">
         <v>45505</v>
       </c>
       <c r="B10" s="10"/>
       <c r="C10" s="16"/>
       <c r="D10" s="41"/>
       <c r="E10" s="16"/>
       <c r="F10" s="16"/>
       <c r="G10" s="67"/>
       <c r="H10" s="41"/>
       <c r="I10" s="41"/>
       <c r="J10" s="16"/>
       <c r="K10" s="16"/>
       <c r="L10" s="54"/>
     </row>
-    <row r="11" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:16">
       <c r="A11" s="5">
         <v>45536</v>
       </c>
       <c r="B11" s="10"/>
       <c r="C11" s="16"/>
       <c r="D11" s="41"/>
       <c r="E11" s="16"/>
       <c r="F11" s="16"/>
       <c r="G11" s="67"/>
       <c r="H11" s="41"/>
       <c r="I11" s="41"/>
       <c r="J11" s="16"/>
       <c r="K11" s="16"/>
       <c r="L11" s="54"/>
     </row>
-    <row r="12" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:16">
       <c r="A12" s="5">
         <v>45566</v>
       </c>
       <c r="B12" s="10"/>
       <c r="C12" s="16"/>
       <c r="D12" s="41"/>
       <c r="E12" s="16"/>
       <c r="F12" s="16"/>
       <c r="G12" s="67"/>
       <c r="H12" s="41"/>
       <c r="I12" s="41"/>
       <c r="J12" s="16"/>
       <c r="K12" s="16"/>
       <c r="L12" s="54"/>
     </row>
-    <row r="13" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:16">
       <c r="A13" s="5">
         <v>45597</v>
       </c>
       <c r="B13" s="10"/>
       <c r="C13" s="16"/>
       <c r="D13" s="16"/>
       <c r="E13" s="16"/>
       <c r="F13" s="16"/>
       <c r="G13" s="42"/>
       <c r="H13" s="16"/>
       <c r="I13" s="16"/>
       <c r="J13" s="16"/>
       <c r="K13" s="16"/>
       <c r="L13" s="29"/>
     </row>
-    <row r="14" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:16">
       <c r="A14" s="5">
         <v>45627</v>
       </c>
       <c r="B14" s="10"/>
       <c r="C14" s="16"/>
       <c r="D14" s="16"/>
       <c r="E14" s="16"/>
       <c r="F14" s="16"/>
       <c r="G14" s="16"/>
       <c r="H14" s="16"/>
       <c r="I14" s="16"/>
       <c r="J14" s="16"/>
       <c r="K14" s="16"/>
       <c r="L14" s="29"/>
     </row>
-    <row r="15" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:16" ht="16.5">
       <c r="A15" s="6" t="s">
         <v>15</v>
       </c>
       <c r="B15" s="56">
         <v>141</v>
       </c>
       <c r="C15" s="60">
         <v>8</v>
       </c>
       <c r="D15" s="60">
         <v>6</v>
       </c>
       <c r="E15" s="65">
         <v>133</v>
       </c>
       <c r="F15" s="60">
         <v>24</v>
       </c>
       <c r="G15" s="68">
         <v>22</v>
       </c>
       <c r="H15" s="65">
         <v>94.3</v>
       </c>
       <c r="I15" s="69">
         <v>12.3</v>
       </c>
       <c r="J15" s="65">
         <v>136</v>
       </c>
       <c r="K15" s="60">
         <v>28</v>
       </c>
       <c r="L15" s="70">
         <v>25.9</v>
       </c>
     </row>
-    <row r="16" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:16">
       <c r="A16" s="4">
         <v>45658</v>
       </c>
       <c r="B16" s="9"/>
       <c r="C16" s="15"/>
       <c r="D16" s="40"/>
       <c r="E16" s="15"/>
       <c r="F16" s="15"/>
       <c r="G16" s="66"/>
       <c r="H16" s="40"/>
       <c r="I16" s="40"/>
       <c r="J16" s="15"/>
       <c r="K16" s="15"/>
       <c r="L16" s="53"/>
     </row>
-    <row r="17" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:12">
       <c r="A17" s="5">
         <v>45689</v>
       </c>
       <c r="B17" s="10"/>
       <c r="C17" s="16"/>
       <c r="D17" s="41"/>
       <c r="E17" s="16"/>
       <c r="F17" s="16"/>
       <c r="G17" s="67"/>
       <c r="H17" s="41"/>
       <c r="I17" s="41"/>
       <c r="J17" s="16"/>
       <c r="K17" s="16"/>
       <c r="L17" s="54"/>
     </row>
-    <row r="18" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:12">
       <c r="A18" s="5">
         <v>45717</v>
       </c>
       <c r="B18" s="10"/>
       <c r="C18" s="16"/>
       <c r="D18" s="41"/>
       <c r="E18" s="16"/>
       <c r="F18" s="16"/>
       <c r="G18" s="67"/>
       <c r="H18" s="41"/>
       <c r="I18" s="41"/>
       <c r="J18" s="16"/>
       <c r="K18" s="16"/>
       <c r="L18" s="54"/>
     </row>
-    <row r="19" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:12">
       <c r="A19" s="5">
         <v>45748</v>
       </c>
       <c r="B19" s="10"/>
       <c r="C19" s="16"/>
       <c r="D19" s="41"/>
       <c r="E19" s="16"/>
       <c r="F19" s="16"/>
       <c r="G19" s="67"/>
       <c r="H19" s="41"/>
       <c r="I19" s="41"/>
       <c r="J19" s="16"/>
       <c r="K19" s="16"/>
       <c r="L19" s="54"/>
     </row>
-    <row r="20" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:12">
       <c r="A20" s="5">
         <v>45778</v>
       </c>
       <c r="B20" s="10"/>
       <c r="C20" s="16"/>
       <c r="D20" s="41"/>
       <c r="E20" s="16"/>
       <c r="F20" s="16"/>
       <c r="G20" s="67"/>
       <c r="H20" s="41"/>
       <c r="I20" s="41"/>
       <c r="J20" s="16"/>
       <c r="K20" s="16"/>
       <c r="L20" s="54"/>
     </row>
-    <row r="21" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:12">
       <c r="A21" s="5">
         <v>45809</v>
       </c>
       <c r="B21" s="10"/>
       <c r="C21" s="16"/>
       <c r="D21" s="41"/>
       <c r="E21" s="16"/>
       <c r="F21" s="16"/>
       <c r="G21" s="67"/>
       <c r="H21" s="41"/>
       <c r="I21" s="41"/>
       <c r="J21" s="16"/>
       <c r="K21" s="16"/>
       <c r="L21" s="54"/>
     </row>
-    <row r="22" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:12">
       <c r="A22" s="5">
         <v>45839</v>
       </c>
       <c r="B22" s="10"/>
       <c r="C22" s="16"/>
       <c r="D22" s="41"/>
       <c r="E22" s="16"/>
       <c r="F22" s="16"/>
       <c r="G22" s="67"/>
       <c r="H22" s="41"/>
       <c r="I22" s="41"/>
       <c r="J22" s="16"/>
       <c r="K22" s="16"/>
       <c r="L22" s="54"/>
     </row>
-    <row r="23" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:12">
       <c r="A23" s="5">
         <v>45870</v>
       </c>
       <c r="B23" s="10"/>
       <c r="C23" s="16"/>
       <c r="D23" s="41"/>
       <c r="E23" s="16"/>
       <c r="F23" s="16"/>
       <c r="G23" s="67"/>
       <c r="H23" s="41"/>
       <c r="I23" s="41"/>
       <c r="J23" s="16"/>
       <c r="K23" s="16"/>
       <c r="L23" s="54"/>
     </row>
-    <row r="24" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:12">
       <c r="A24" s="5">
         <v>45901</v>
       </c>
       <c r="B24" s="10"/>
       <c r="C24" s="16"/>
       <c r="D24" s="41"/>
       <c r="E24" s="16"/>
       <c r="F24" s="16"/>
       <c r="G24" s="67"/>
       <c r="H24" s="41"/>
       <c r="I24" s="41"/>
       <c r="J24" s="16"/>
       <c r="K24" s="16"/>
       <c r="L24" s="54"/>
     </row>
-    <row r="25" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:12">
       <c r="A25" s="5">
         <v>45931</v>
       </c>
       <c r="B25" s="10"/>
       <c r="C25" s="16"/>
       <c r="D25" s="41"/>
       <c r="E25" s="16"/>
       <c r="F25" s="16"/>
       <c r="G25" s="67"/>
       <c r="H25" s="41"/>
       <c r="I25" s="41"/>
       <c r="J25" s="16"/>
       <c r="K25" s="16"/>
       <c r="L25" s="54"/>
     </row>
-    <row r="26" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:12">
       <c r="A26" s="5">
         <v>45962</v>
       </c>
       <c r="B26" s="10"/>
       <c r="C26" s="16"/>
       <c r="D26" s="16"/>
       <c r="E26" s="16"/>
       <c r="F26" s="16"/>
       <c r="G26" s="42"/>
       <c r="H26" s="16"/>
       <c r="I26" s="16"/>
       <c r="J26" s="16"/>
       <c r="K26" s="16"/>
       <c r="L26" s="29"/>
     </row>
-    <row r="27" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:12">
       <c r="A27" s="5">
         <v>45992</v>
       </c>
       <c r="B27" s="10"/>
       <c r="C27" s="16"/>
       <c r="D27" s="16"/>
       <c r="E27" s="16"/>
       <c r="F27" s="16"/>
       <c r="G27" s="16"/>
       <c r="H27" s="16"/>
       <c r="I27" s="16"/>
       <c r="J27" s="16"/>
       <c r="K27" s="16"/>
       <c r="L27" s="29"/>
     </row>
-    <row r="28" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:12" ht="16.5">
       <c r="A28" s="6" t="s">
         <v>15</v>
       </c>
       <c r="B28" s="57">
         <v>145</v>
       </c>
       <c r="C28" s="25">
         <v>4</v>
       </c>
       <c r="D28" s="62">
         <v>2.8</v>
       </c>
       <c r="E28" s="25">
         <v>134</v>
       </c>
       <c r="F28" s="25">
         <v>1</v>
       </c>
       <c r="G28" s="62">
         <v>0.8</v>
       </c>
       <c r="H28" s="62">
         <v>92.4</v>
       </c>
       <c r="I28" s="62">
         <v>-1.9</v>
       </c>
       <c r="J28" s="25">
         <v>139</v>
       </c>
       <c r="K28" s="25">
         <v>3</v>
       </c>
       <c r="L28" s="31">
         <v>2.2000000000000002</v>
       </c>
     </row>
-    <row r="29" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:12">
       <c r="A29" s="4" t="s">
         <v>18</v>
       </c>
       <c r="B29" s="58">
         <v>13</v>
       </c>
       <c r="C29" s="61">
         <v>3</v>
       </c>
       <c r="D29" s="63">
         <v>30</v>
       </c>
       <c r="E29" s="61">
         <v>11</v>
       </c>
       <c r="F29" s="61">
         <v>5</v>
       </c>
       <c r="G29" s="63">
         <v>83.3</v>
       </c>
       <c r="H29" s="63">
         <v>84.6</v>
       </c>
       <c r="I29" s="63">
         <v>24.6</v>
       </c>
       <c r="J29" s="61">
         <v>10</v>
       </c>
       <c r="K29" s="61">
         <v>4</v>
       </c>
       <c r="L29" s="55">
         <v>66.7</v>
       </c>
     </row>
-    <row r="30" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:12">
       <c r="A30" s="5" t="s">
         <v>24</v>
       </c>
       <c r="B30" s="59">
         <v>21</v>
       </c>
       <c r="C30" s="24">
         <v>-8</v>
       </c>
       <c r="D30" s="64">
         <v>-27.6</v>
       </c>
       <c r="E30" s="24">
         <v>19</v>
       </c>
       <c r="F30" s="24">
         <v>-2</v>
       </c>
       <c r="G30" s="64">
         <v>-9.5</v>
       </c>
       <c r="H30" s="64">
         <v>90.5</v>
       </c>
       <c r="I30" s="64">
         <v>18.100000000000001</v>
       </c>
       <c r="J30" s="24">
         <v>18</v>
       </c>
       <c r="K30" s="24">
         <v>-6</v>
       </c>
       <c r="L30" s="30">
         <v>-25</v>
       </c>
     </row>
-    <row r="31" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:12">
       <c r="A31" s="5" t="s">
         <v>25</v>
       </c>
       <c r="B31" s="59">
         <v>33</v>
       </c>
       <c r="C31" s="24">
         <v>-2</v>
       </c>
       <c r="D31" s="64">
         <v>-5.7</v>
       </c>
       <c r="E31" s="24">
         <v>31</v>
       </c>
       <c r="F31" s="24">
         <v>-1</v>
       </c>
       <c r="G31" s="64">
         <v>-3.1</v>
       </c>
       <c r="H31" s="64">
         <v>93.9</v>
       </c>
       <c r="I31" s="64">
         <v>2.5</v>
       </c>
       <c r="J31" s="24">
         <v>31</v>
       </c>
       <c r="K31" s="24">
         <v>-3</v>
       </c>
       <c r="L31" s="30">
         <v>-8.8000000000000007</v>
       </c>
     </row>
-    <row r="32" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:12">
       <c r="A32" s="5" t="s">
         <v>26</v>
       </c>
       <c r="B32" s="59">
         <v>46</v>
       </c>
       <c r="C32" s="24">
         <v>3</v>
       </c>
       <c r="D32" s="64">
         <v>7</v>
       </c>
       <c r="E32" s="24">
         <v>39</v>
       </c>
       <c r="F32" s="24"/>
       <c r="G32" s="64"/>
       <c r="H32" s="64">
         <v>84.8</v>
       </c>
       <c r="I32" s="64">
         <v>-5.9</v>
       </c>
       <c r="J32" s="24">
         <v>36</v>
       </c>
       <c r="K32" s="24">
         <v>-3</v>
       </c>
       <c r="L32" s="30">
         <v>-7.7</v>
       </c>
     </row>
-    <row r="33" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:12">
       <c r="A33" s="5" t="s">
         <v>27</v>
       </c>
       <c r="B33" s="59">
         <v>62</v>
       </c>
       <c r="C33" s="24">
         <v>8</v>
       </c>
       <c r="D33" s="64">
         <v>14.8</v>
       </c>
       <c r="E33" s="24">
         <v>49</v>
       </c>
       <c r="F33" s="24">
         <v>-1</v>
       </c>
       <c r="G33" s="64">
         <v>-2</v>
       </c>
       <c r="H33" s="64">
         <v>79</v>
       </c>
       <c r="I33" s="64">
         <v>-13.6</v>
       </c>
       <c r="J33" s="24">
         <v>49</v>
       </c>
       <c r="K33" s="24">
         <v>-6</v>
       </c>
       <c r="L33" s="30">
         <v>-10.9</v>
       </c>
     </row>
-    <row r="34" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:12">
       <c r="A34" s="5" t="s">
         <v>28</v>
       </c>
       <c r="B34" s="59">
         <v>77</v>
       </c>
       <c r="C34" s="24">
         <v>8</v>
       </c>
       <c r="D34" s="64">
         <v>11.6</v>
       </c>
       <c r="E34" s="24">
         <v>58</v>
       </c>
       <c r="F34" s="24">
         <v>-1</v>
       </c>
       <c r="G34" s="64">
         <v>-1.7</v>
       </c>
       <c r="H34" s="64">
         <v>75.3</v>
       </c>
       <c r="I34" s="64">
         <v>-10.199999999999999</v>
       </c>
       <c r="J34" s="24">
         <v>57</v>
       </c>
       <c r="K34" s="24">
         <v>-6</v>
       </c>
       <c r="L34" s="30">
         <v>-9.5</v>
       </c>
     </row>
-    <row r="35" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:12">
       <c r="A35" s="5" t="s">
         <v>29</v>
       </c>
       <c r="B35" s="59">
         <v>95</v>
       </c>
       <c r="C35" s="24">
         <v>10</v>
       </c>
       <c r="D35" s="64">
         <v>11.8</v>
       </c>
       <c r="E35" s="24">
         <v>70</v>
       </c>
       <c r="F35" s="24"/>
       <c r="G35" s="64"/>
       <c r="H35" s="64">
         <v>73.7</v>
       </c>
       <c r="I35" s="64">
         <v>-8.6999999999999993</v>
       </c>
       <c r="J35" s="24">
         <v>70</v>
       </c>
       <c r="K35" s="24">
         <v>-2</v>
       </c>
       <c r="L35" s="30">
         <v>-2.8</v>
       </c>
     </row>
-    <row r="36" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:12">
       <c r="A36" s="5" t="s">
         <v>30</v>
       </c>
-      <c r="B36" s="59"/>
-[...11 lines deleted...]
-    <row r="37" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="B36" s="59">
+        <v>107</v>
+      </c>
+      <c r="C36" s="24">
+        <v>2</v>
+      </c>
+      <c r="D36" s="64">
+        <v>1.9</v>
+      </c>
+      <c r="E36" s="24">
+        <v>84</v>
+      </c>
+      <c r="F36" s="24">
+        <v>1</v>
+      </c>
+      <c r="G36" s="64">
+        <v>1.2</v>
+      </c>
+      <c r="H36" s="64">
+        <v>78.5</v>
+      </c>
+      <c r="I36" s="64">
+        <v>-0.5</v>
+      </c>
+      <c r="J36" s="24">
+        <v>83</v>
+      </c>
+      <c r="K36" s="24">
+        <v>-1</v>
+      </c>
+      <c r="L36" s="30">
+        <v>-1.2</v>
+      </c>
+    </row>
+    <row r="37" spans="1:12">
       <c r="A37" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="B37" s="59"/>
-[...11 lines deleted...]
-    <row r="38" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="B37" s="59">
+        <v>128</v>
+      </c>
+      <c r="C37" s="24">
+        <v>13</v>
+      </c>
+      <c r="D37" s="64">
+        <v>11.3</v>
+      </c>
+      <c r="E37" s="24">
+        <v>104</v>
+      </c>
+      <c r="F37" s="24">
+        <v>15</v>
+      </c>
+      <c r="G37" s="64">
+        <v>16.899999999999999</v>
+      </c>
+      <c r="H37" s="64">
+        <v>81.3</v>
+      </c>
+      <c r="I37" s="64">
+        <v>3.9</v>
+      </c>
+      <c r="J37" s="24">
+        <v>102</v>
+      </c>
+      <c r="K37" s="24">
+        <v>9</v>
+      </c>
+      <c r="L37" s="30">
+        <v>9.6999999999999993</v>
+      </c>
+    </row>
+    <row r="38" spans="1:12">
       <c r="A38" s="5" t="s">
         <v>23</v>
       </c>
       <c r="B38" s="59"/>
       <c r="C38" s="24"/>
       <c r="D38" s="64"/>
       <c r="E38" s="24"/>
       <c r="F38" s="24"/>
       <c r="G38" s="64"/>
       <c r="H38" s="64"/>
       <c r="I38" s="64"/>
       <c r="J38" s="24"/>
       <c r="K38" s="24"/>
       <c r="L38" s="30"/>
     </row>
-    <row r="39" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:12">
       <c r="A39" s="5" t="s">
         <v>31</v>
       </c>
       <c r="B39" s="59"/>
       <c r="C39" s="24"/>
       <c r="D39" s="64"/>
       <c r="E39" s="24"/>
       <c r="F39" s="24"/>
       <c r="G39" s="64"/>
       <c r="H39" s="64"/>
       <c r="I39" s="64"/>
       <c r="J39" s="24"/>
       <c r="K39" s="24"/>
       <c r="L39" s="30"/>
     </row>
-    <row r="40" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:12">
       <c r="A40" s="5" t="s">
         <v>32</v>
       </c>
       <c r="B40" s="59"/>
       <c r="C40" s="24"/>
       <c r="D40" s="64"/>
       <c r="E40" s="24"/>
       <c r="F40" s="24"/>
       <c r="G40" s="64"/>
       <c r="H40" s="64"/>
       <c r="I40" s="64"/>
       <c r="J40" s="24"/>
       <c r="K40" s="24"/>
       <c r="L40" s="30"/>
     </row>
-    <row r="41" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:12" ht="16.5">
       <c r="A41" s="6" t="s">
         <v>3</v>
       </c>
       <c r="B41" s="57"/>
       <c r="C41" s="25"/>
       <c r="D41" s="62"/>
       <c r="E41" s="25"/>
       <c r="F41" s="25"/>
       <c r="G41" s="62"/>
       <c r="H41" s="62"/>
       <c r="I41" s="62"/>
       <c r="J41" s="25"/>
       <c r="K41" s="25"/>
       <c r="L41" s="31"/>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <dataValidations count="1">
-    <dataValidation imeMode="off" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="B42:L42 B3:L27" xr:uid="{00000000-0002-0000-0200-000000000000}"/>
+    <dataValidation imeMode="off" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" sqref="B42:L42 B3:L27"/>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" scale="71" fitToWidth="0" orientation="landscape" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="71" fitToWidth="0" fitToHeight="1" orientation="landscape" usePrinterDefaults="1" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:P41"/>
   <sheetViews>
     <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
       <pane xSplit="1" ySplit="2" topLeftCell="B22" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
-      <selection pane="bottomRight" activeCell="L36" sqref="L36"/>
+      <selection pane="bottomRight" activeCell="L37" sqref="L37"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="15.75"/>
   <cols>
     <col min="1" max="1" width="19.6640625" style="1" customWidth="1"/>
     <col min="2" max="3" width="10.77734375" style="1" customWidth="1"/>
     <col min="4" max="4" width="8.77734375" style="1" customWidth="1"/>
     <col min="5" max="6" width="10.77734375" style="1" customWidth="1"/>
     <col min="7" max="7" width="8.77734375" style="1" customWidth="1"/>
     <col min="8" max="11" width="10.77734375" style="1" customWidth="1"/>
     <col min="12" max="12" width="8.77734375" style="1" customWidth="1"/>
     <col min="13" max="16" width="21.77734375" style="1" customWidth="1"/>
-    <col min="17" max="17" width="8.88671875" style="1" customWidth="1"/>
-    <col min="18" max="16384" width="8.88671875" style="1"/>
+    <col min="17" max="16384" width="8.88671875" style="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16" ht="16.5" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:16" ht="17.25">
       <c r="A1" s="2" t="s">
         <v>9</v>
       </c>
       <c r="B1" s="7"/>
       <c r="C1" s="7"/>
       <c r="D1" s="7"/>
       <c r="E1" s="7"/>
       <c r="F1" s="7"/>
       <c r="G1" s="7"/>
       <c r="H1" s="7"/>
       <c r="I1" s="7"/>
       <c r="J1" s="7"/>
       <c r="K1" s="7"/>
       <c r="L1" s="7"/>
       <c r="M1" s="7"/>
       <c r="N1" s="7"/>
       <c r="O1" s="7"/>
       <c r="P1" s="2"/>
     </row>
-    <row r="2" spans="1:16" ht="50.1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:16" ht="50.1" customHeight="1">
       <c r="A2" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="8" t="s">
         <v>11</v>
       </c>
       <c r="C2" s="14" t="s">
         <v>8</v>
       </c>
       <c r="D2" s="14" t="s">
         <v>21</v>
       </c>
       <c r="E2" s="14" t="s">
         <v>12</v>
       </c>
       <c r="F2" s="14" t="s">
         <v>22</v>
       </c>
       <c r="G2" s="14" t="s">
         <v>17</v>
       </c>
       <c r="H2" s="14" t="s">
         <v>13</v>
       </c>
       <c r="I2" s="14" t="s">
         <v>20</v>
       </c>
       <c r="J2" s="14" t="s">
         <v>14</v>
       </c>
       <c r="K2" s="14" t="s">
         <v>0</v>
       </c>
       <c r="L2" s="27" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="3" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:16">
       <c r="A3" s="4">
         <v>45292</v>
       </c>
       <c r="B3" s="37"/>
       <c r="C3" s="39"/>
       <c r="D3" s="43"/>
       <c r="E3" s="39"/>
       <c r="F3" s="39"/>
       <c r="G3" s="43"/>
       <c r="H3" s="43"/>
       <c r="I3" s="43"/>
       <c r="J3" s="39"/>
       <c r="K3" s="39"/>
       <c r="L3" s="72"/>
     </row>
-    <row r="4" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:16">
       <c r="A4" s="5">
         <v>45323</v>
       </c>
       <c r="B4" s="11"/>
       <c r="C4" s="17"/>
       <c r="D4" s="71"/>
       <c r="E4" s="17"/>
       <c r="F4" s="17"/>
       <c r="G4" s="71"/>
       <c r="H4" s="71"/>
       <c r="I4" s="43"/>
       <c r="J4" s="17"/>
       <c r="K4" s="39"/>
       <c r="L4" s="72"/>
     </row>
-    <row r="5" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:16">
       <c r="A5" s="5">
         <v>45352</v>
       </c>
       <c r="B5" s="11"/>
       <c r="C5" s="17"/>
       <c r="D5" s="71"/>
       <c r="E5" s="17"/>
       <c r="F5" s="17"/>
       <c r="G5" s="71"/>
       <c r="H5" s="71"/>
       <c r="I5" s="43"/>
       <c r="J5" s="17"/>
       <c r="K5" s="39"/>
       <c r="L5" s="72"/>
     </row>
-    <row r="6" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:16">
       <c r="A6" s="5">
         <v>45383</v>
       </c>
       <c r="B6" s="11"/>
       <c r="C6" s="17"/>
       <c r="D6" s="71"/>
       <c r="E6" s="17"/>
       <c r="F6" s="17"/>
       <c r="G6" s="71"/>
       <c r="H6" s="71"/>
       <c r="I6" s="43"/>
       <c r="J6" s="17"/>
       <c r="K6" s="39"/>
       <c r="L6" s="72"/>
     </row>
-    <row r="7" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:16">
       <c r="A7" s="5">
         <v>45413</v>
       </c>
       <c r="B7" s="11"/>
       <c r="C7" s="17"/>
       <c r="D7" s="71"/>
       <c r="E7" s="17"/>
       <c r="F7" s="17"/>
       <c r="G7" s="71"/>
       <c r="H7" s="71"/>
       <c r="I7" s="43"/>
       <c r="J7" s="17"/>
       <c r="K7" s="39"/>
       <c r="L7" s="72"/>
     </row>
-    <row r="8" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:16">
       <c r="A8" s="5">
         <v>45444</v>
       </c>
       <c r="B8" s="11"/>
       <c r="C8" s="17"/>
       <c r="D8" s="71"/>
       <c r="E8" s="17"/>
       <c r="F8" s="17"/>
       <c r="G8" s="71"/>
       <c r="H8" s="71"/>
       <c r="I8" s="43"/>
       <c r="J8" s="24"/>
       <c r="K8" s="39"/>
       <c r="L8" s="72"/>
     </row>
-    <row r="9" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:16">
       <c r="A9" s="5">
         <v>45474</v>
       </c>
       <c r="B9" s="11"/>
       <c r="C9" s="17"/>
       <c r="D9" s="71"/>
       <c r="E9" s="17"/>
       <c r="F9" s="17"/>
       <c r="G9" s="71"/>
       <c r="H9" s="71"/>
       <c r="I9" s="43"/>
       <c r="J9" s="17"/>
       <c r="K9" s="39"/>
       <c r="L9" s="72"/>
     </row>
-    <row r="10" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:16">
       <c r="A10" s="5">
         <v>45505</v>
       </c>
       <c r="B10" s="11"/>
       <c r="C10" s="17"/>
       <c r="D10" s="71"/>
       <c r="E10" s="17"/>
       <c r="F10" s="17"/>
       <c r="G10" s="71"/>
       <c r="H10" s="71"/>
       <c r="I10" s="43"/>
       <c r="J10" s="17"/>
       <c r="K10" s="39"/>
       <c r="L10" s="72"/>
     </row>
-    <row r="11" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:16">
       <c r="A11" s="5">
         <v>45536</v>
       </c>
       <c r="B11" s="11"/>
       <c r="C11" s="17"/>
       <c r="D11" s="71"/>
       <c r="E11" s="17"/>
       <c r="F11" s="17"/>
       <c r="G11" s="71"/>
       <c r="H11" s="71"/>
       <c r="I11" s="43"/>
       <c r="J11" s="17"/>
       <c r="K11" s="39"/>
       <c r="L11" s="72"/>
     </row>
-    <row r="12" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:16">
       <c r="A12" s="5">
         <v>45566</v>
       </c>
       <c r="B12" s="11"/>
       <c r="C12" s="17"/>
       <c r="D12" s="71"/>
       <c r="E12" s="17"/>
       <c r="F12" s="17"/>
       <c r="G12" s="71"/>
       <c r="H12" s="71"/>
       <c r="I12" s="43"/>
       <c r="J12" s="17"/>
       <c r="K12" s="39"/>
       <c r="L12" s="72"/>
     </row>
-    <row r="13" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:16">
       <c r="A13" s="5">
         <v>45597</v>
       </c>
       <c r="B13" s="11"/>
       <c r="C13" s="17"/>
       <c r="D13" s="20"/>
       <c r="E13" s="17"/>
       <c r="F13" s="17"/>
       <c r="G13" s="20"/>
       <c r="H13" s="20"/>
       <c r="I13" s="43"/>
       <c r="J13" s="17"/>
       <c r="K13" s="39"/>
       <c r="L13" s="72"/>
     </row>
-    <row r="14" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:16">
       <c r="A14" s="5">
         <v>45627</v>
       </c>
       <c r="B14" s="11"/>
       <c r="C14" s="17"/>
       <c r="D14" s="20"/>
       <c r="E14" s="17"/>
       <c r="F14" s="17"/>
       <c r="G14" s="20"/>
       <c r="H14" s="20"/>
       <c r="I14" s="43"/>
       <c r="J14" s="17"/>
       <c r="K14" s="39"/>
       <c r="L14" s="72"/>
     </row>
-    <row r="15" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:16" ht="16.5">
       <c r="A15" s="6" t="s">
         <v>15</v>
       </c>
       <c r="B15" s="36">
         <v>1586</v>
       </c>
       <c r="C15" s="18">
         <v>-13</v>
       </c>
       <c r="D15" s="21">
         <v>-0.8</v>
       </c>
       <c r="E15" s="18">
         <v>991</v>
       </c>
       <c r="F15" s="18">
         <v>-161</v>
       </c>
       <c r="G15" s="21">
         <v>-14</v>
       </c>
       <c r="H15" s="21">
         <v>62.5</v>
       </c>
       <c r="I15" s="21">
         <v>-9.5</v>
       </c>
       <c r="J15" s="18">
         <v>608</v>
       </c>
       <c r="K15" s="18">
         <v>58</v>
       </c>
       <c r="L15" s="73">
         <v>10.5</v>
       </c>
     </row>
-    <row r="16" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:16">
       <c r="A16" s="4">
         <v>45658</v>
       </c>
       <c r="B16" s="37"/>
       <c r="C16" s="39"/>
       <c r="D16" s="43"/>
       <c r="E16" s="39"/>
       <c r="F16" s="39"/>
       <c r="G16" s="43"/>
       <c r="H16" s="43"/>
       <c r="I16" s="43"/>
       <c r="J16" s="39"/>
       <c r="K16" s="39"/>
       <c r="L16" s="72"/>
     </row>
-    <row r="17" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:12">
       <c r="A17" s="5">
         <v>45689</v>
       </c>
       <c r="B17" s="11"/>
       <c r="C17" s="17"/>
       <c r="D17" s="71"/>
       <c r="E17" s="17"/>
       <c r="F17" s="17"/>
       <c r="G17" s="71"/>
       <c r="H17" s="71"/>
       <c r="I17" s="43"/>
       <c r="J17" s="17"/>
       <c r="K17" s="39"/>
       <c r="L17" s="72"/>
     </row>
-    <row r="18" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:12">
       <c r="A18" s="5">
         <v>45717</v>
       </c>
       <c r="B18" s="11"/>
       <c r="C18" s="17"/>
       <c r="D18" s="71"/>
       <c r="E18" s="17"/>
       <c r="F18" s="17"/>
       <c r="G18" s="71"/>
       <c r="H18" s="71"/>
       <c r="I18" s="43"/>
       <c r="J18" s="17"/>
       <c r="K18" s="39"/>
       <c r="L18" s="72"/>
     </row>
-    <row r="19" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:12">
       <c r="A19" s="5">
         <v>45748</v>
       </c>
       <c r="B19" s="11"/>
       <c r="C19" s="17"/>
       <c r="D19" s="71"/>
       <c r="E19" s="17"/>
       <c r="F19" s="17"/>
       <c r="G19" s="71"/>
       <c r="H19" s="71"/>
       <c r="I19" s="43"/>
       <c r="J19" s="17"/>
       <c r="K19" s="39"/>
       <c r="L19" s="72"/>
     </row>
-    <row r="20" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:12">
       <c r="A20" s="5">
         <v>45778</v>
       </c>
       <c r="B20" s="11"/>
       <c r="C20" s="17"/>
       <c r="D20" s="71"/>
       <c r="E20" s="17"/>
       <c r="F20" s="17"/>
       <c r="G20" s="71"/>
       <c r="H20" s="71"/>
       <c r="I20" s="43"/>
       <c r="J20" s="17"/>
       <c r="K20" s="39"/>
       <c r="L20" s="72"/>
     </row>
-    <row r="21" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:12">
       <c r="A21" s="5">
         <v>45809</v>
       </c>
       <c r="B21" s="11"/>
       <c r="C21" s="17"/>
       <c r="D21" s="71"/>
       <c r="E21" s="17"/>
       <c r="F21" s="17"/>
       <c r="G21" s="71"/>
       <c r="H21" s="71"/>
       <c r="I21" s="43"/>
       <c r="J21" s="24"/>
       <c r="K21" s="39"/>
       <c r="L21" s="72"/>
     </row>
-    <row r="22" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:12">
       <c r="A22" s="5">
         <v>45839</v>
       </c>
       <c r="B22" s="11"/>
       <c r="C22" s="17"/>
       <c r="D22" s="71"/>
       <c r="E22" s="17"/>
       <c r="F22" s="17"/>
       <c r="G22" s="71"/>
       <c r="H22" s="71"/>
       <c r="I22" s="43"/>
       <c r="J22" s="17"/>
       <c r="K22" s="39"/>
       <c r="L22" s="72"/>
     </row>
-    <row r="23" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:12">
       <c r="A23" s="5">
         <v>45870</v>
       </c>
       <c r="B23" s="11"/>
       <c r="C23" s="17"/>
       <c r="D23" s="71"/>
       <c r="E23" s="17"/>
       <c r="F23" s="17"/>
       <c r="G23" s="71"/>
       <c r="H23" s="71"/>
       <c r="I23" s="43"/>
       <c r="J23" s="17"/>
       <c r="K23" s="39"/>
       <c r="L23" s="72"/>
     </row>
-    <row r="24" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:12">
       <c r="A24" s="5">
         <v>45901</v>
       </c>
       <c r="B24" s="11"/>
       <c r="C24" s="17"/>
       <c r="D24" s="71"/>
       <c r="E24" s="17"/>
       <c r="F24" s="17"/>
       <c r="G24" s="71"/>
       <c r="H24" s="71"/>
       <c r="I24" s="43"/>
       <c r="J24" s="17"/>
       <c r="K24" s="39"/>
       <c r="L24" s="72"/>
     </row>
-    <row r="25" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:12">
       <c r="A25" s="5">
         <v>45931</v>
       </c>
       <c r="B25" s="11"/>
       <c r="C25" s="17"/>
       <c r="D25" s="71"/>
       <c r="E25" s="17"/>
       <c r="F25" s="17"/>
       <c r="G25" s="71"/>
       <c r="H25" s="71"/>
       <c r="I25" s="43"/>
       <c r="J25" s="17"/>
       <c r="K25" s="39"/>
       <c r="L25" s="72"/>
     </row>
-    <row r="26" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:12">
       <c r="A26" s="5">
         <v>45962</v>
       </c>
       <c r="B26" s="11"/>
       <c r="C26" s="17"/>
       <c r="D26" s="20"/>
       <c r="E26" s="17"/>
       <c r="F26" s="17"/>
       <c r="G26" s="20"/>
       <c r="H26" s="20"/>
       <c r="I26" s="43"/>
       <c r="J26" s="17"/>
       <c r="K26" s="39"/>
       <c r="L26" s="72"/>
     </row>
-    <row r="27" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:12">
       <c r="A27" s="5">
         <v>45992</v>
       </c>
       <c r="B27" s="11"/>
       <c r="C27" s="17"/>
       <c r="D27" s="20"/>
       <c r="E27" s="17"/>
       <c r="F27" s="17"/>
       <c r="G27" s="20"/>
       <c r="H27" s="20"/>
       <c r="I27" s="43"/>
       <c r="J27" s="17"/>
       <c r="K27" s="39"/>
       <c r="L27" s="72"/>
     </row>
-    <row r="28" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:12" ht="16.5">
       <c r="A28" s="6" t="s">
         <v>15</v>
       </c>
       <c r="B28" s="57">
         <v>1691</v>
       </c>
       <c r="C28" s="25">
         <v>105</v>
       </c>
       <c r="D28" s="62">
         <v>6.6</v>
       </c>
       <c r="E28" s="25">
         <v>1006</v>
       </c>
       <c r="F28" s="25">
         <v>15</v>
       </c>
       <c r="G28" s="62">
         <v>1.5</v>
       </c>
       <c r="H28" s="62">
         <v>59.5</v>
       </c>
       <c r="I28" s="62">
         <v>-3</v>
       </c>
       <c r="J28" s="25">
         <v>520</v>
       </c>
       <c r="K28" s="25">
         <v>-88</v>
       </c>
       <c r="L28" s="31">
         <v>-14.5</v>
       </c>
     </row>
-    <row r="29" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:12">
       <c r="A29" s="4" t="s">
         <v>18</v>
       </c>
       <c r="B29" s="58">
         <v>88</v>
       </c>
       <c r="C29" s="61">
         <v>20</v>
       </c>
       <c r="D29" s="63">
         <v>29.4</v>
       </c>
       <c r="E29" s="61">
         <v>72</v>
       </c>
       <c r="F29" s="61">
         <v>12</v>
       </c>
       <c r="G29" s="63">
         <v>20</v>
       </c>
       <c r="H29" s="63">
         <v>81.8</v>
       </c>
       <c r="I29" s="63">
         <v>-6.4</v>
       </c>
       <c r="J29" s="61">
         <v>45</v>
       </c>
       <c r="K29" s="61">
         <v>4</v>
       </c>
       <c r="L29" s="32">
         <v>9.8000000000000007</v>
       </c>
     </row>
-    <row r="30" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:12">
       <c r="A30" s="5" t="s">
         <v>24</v>
       </c>
       <c r="B30" s="59">
         <v>189</v>
       </c>
       <c r="C30" s="24">
         <v>59</v>
       </c>
       <c r="D30" s="64">
         <v>45.4</v>
       </c>
       <c r="E30" s="24">
         <v>173</v>
       </c>
       <c r="F30" s="24">
         <v>48</v>
       </c>
       <c r="G30" s="64">
         <v>38.4</v>
       </c>
       <c r="H30" s="64">
         <v>91.5</v>
       </c>
       <c r="I30" s="64">
         <v>-4.7</v>
       </c>
       <c r="J30" s="24">
         <v>105</v>
       </c>
       <c r="K30" s="61">
         <v>17</v>
       </c>
       <c r="L30" s="30">
         <v>19.3</v>
       </c>
     </row>
-    <row r="31" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:12">
       <c r="A31" s="5" t="s">
         <v>25</v>
       </c>
       <c r="B31" s="59">
         <v>292</v>
       </c>
       <c r="C31" s="24">
         <v>77</v>
       </c>
       <c r="D31" s="64">
         <v>35.799999999999997</v>
       </c>
       <c r="E31" s="24">
         <v>244</v>
       </c>
       <c r="F31" s="24">
         <v>66</v>
       </c>
       <c r="G31" s="64">
         <v>37.1</v>
       </c>
       <c r="H31" s="64">
         <v>83.6</v>
       </c>
       <c r="I31" s="64">
         <v>0.8</v>
       </c>
       <c r="J31" s="24">
         <v>159</v>
       </c>
       <c r="K31" s="61">
         <v>34</v>
       </c>
       <c r="L31" s="30">
         <v>27.2</v>
       </c>
     </row>
-    <row r="32" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:12">
       <c r="A32" s="5" t="s">
         <v>26</v>
       </c>
       <c r="B32" s="59">
         <v>426</v>
       </c>
       <c r="C32" s="24">
         <v>65</v>
       </c>
       <c r="D32" s="64">
         <v>18</v>
       </c>
       <c r="E32" s="24">
         <v>320</v>
       </c>
       <c r="F32" s="24">
         <v>95</v>
       </c>
       <c r="G32" s="64">
         <v>42.2</v>
       </c>
       <c r="H32" s="64">
         <v>75.099999999999994</v>
       </c>
       <c r="I32" s="64">
         <v>12.8</v>
       </c>
       <c r="J32" s="24">
         <v>198</v>
       </c>
       <c r="K32" s="61">
         <v>38</v>
       </c>
       <c r="L32" s="30">
         <v>23.8</v>
       </c>
     </row>
-    <row r="33" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:12">
       <c r="A33" s="5" t="s">
         <v>27</v>
       </c>
       <c r="B33" s="59">
         <v>571</v>
       </c>
       <c r="C33" s="24">
         <v>50</v>
       </c>
       <c r="D33" s="64">
         <v>9.6</v>
       </c>
       <c r="E33" s="24">
         <v>409</v>
       </c>
       <c r="F33" s="24">
         <v>108</v>
       </c>
       <c r="G33" s="64">
         <v>35.9</v>
       </c>
       <c r="H33" s="64">
         <v>71.599999999999994</v>
       </c>
       <c r="I33" s="64">
         <v>13.8</v>
       </c>
       <c r="J33" s="24">
         <v>243</v>
       </c>
       <c r="K33" s="61">
         <v>47</v>
       </c>
       <c r="L33" s="30">
         <v>24</v>
       </c>
     </row>
-    <row r="34" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:12">
       <c r="A34" s="5" t="s">
         <v>28</v>
       </c>
       <c r="B34" s="59">
         <v>705</v>
       </c>
       <c r="C34" s="24">
         <v>51</v>
       </c>
       <c r="D34" s="64">
         <v>7.8</v>
       </c>
       <c r="E34" s="24">
         <v>460</v>
       </c>
       <c r="F34" s="24">
         <v>93</v>
       </c>
       <c r="G34" s="64">
         <v>25.3</v>
       </c>
       <c r="H34" s="64">
         <v>65.2</v>
       </c>
       <c r="I34" s="64">
         <v>9.1</v>
       </c>
       <c r="J34" s="24">
         <v>277</v>
       </c>
       <c r="K34" s="61">
         <v>34</v>
       </c>
       <c r="L34" s="30">
         <v>14</v>
       </c>
     </row>
-    <row r="35" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:12">
       <c r="A35" s="5" t="s">
         <v>29</v>
       </c>
       <c r="B35" s="59">
         <v>845</v>
       </c>
       <c r="C35" s="24">
         <v>64</v>
       </c>
       <c r="D35" s="64">
         <v>8.1999999999999993</v>
       </c>
       <c r="E35" s="24">
         <v>522</v>
       </c>
       <c r="F35" s="24">
         <v>97</v>
       </c>
       <c r="G35" s="64">
         <v>22.8</v>
       </c>
       <c r="H35" s="64">
         <v>61.8</v>
       </c>
       <c r="I35" s="64">
         <v>7.4</v>
       </c>
       <c r="J35" s="24">
         <v>319</v>
       </c>
       <c r="K35" s="61">
         <v>32</v>
       </c>
       <c r="L35" s="30">
         <v>11.1</v>
       </c>
     </row>
-    <row r="36" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:12">
       <c r="A36" s="5" t="s">
         <v>30</v>
       </c>
-      <c r="B36" s="59"/>
-[...11 lines deleted...]
-    <row r="37" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="B36" s="59">
+        <v>987</v>
+      </c>
+      <c r="C36" s="24">
+        <v>45</v>
+      </c>
+      <c r="D36" s="64">
+        <v>4.8</v>
+      </c>
+      <c r="E36" s="24">
+        <v>650</v>
+      </c>
+      <c r="F36" s="24">
+        <v>168</v>
+      </c>
+      <c r="G36" s="64">
+        <v>34.9</v>
+      </c>
+      <c r="H36" s="64">
+        <v>65.900000000000006</v>
+      </c>
+      <c r="I36" s="64">
+        <v>14.7</v>
+      </c>
+      <c r="J36" s="24">
+        <v>373</v>
+      </c>
+      <c r="K36" s="61">
+        <v>55</v>
+      </c>
+      <c r="L36" s="30">
+        <v>17.3</v>
+      </c>
+    </row>
+    <row r="37" spans="1:12">
       <c r="A37" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="B37" s="59"/>
-[...11 lines deleted...]
-    <row r="38" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="B37" s="59">
+        <v>1122</v>
+      </c>
+      <c r="C37" s="24">
+        <v>-7</v>
+      </c>
+      <c r="D37" s="64">
+        <v>-0.6</v>
+      </c>
+      <c r="E37" s="24">
+        <v>754</v>
+      </c>
+      <c r="F37" s="24">
+        <v>155</v>
+      </c>
+      <c r="G37" s="64">
+        <v>25.9</v>
+      </c>
+      <c r="H37" s="64">
+        <v>67.2</v>
+      </c>
+      <c r="I37" s="64">
+        <v>14.1</v>
+      </c>
+      <c r="J37" s="24">
+        <v>422</v>
+      </c>
+      <c r="K37" s="61">
+        <v>55</v>
+      </c>
+      <c r="L37" s="30">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="38" spans="1:12">
       <c r="A38" s="5" t="s">
         <v>23</v>
       </c>
       <c r="B38" s="59"/>
       <c r="C38" s="24"/>
       <c r="D38" s="64"/>
       <c r="E38" s="24"/>
       <c r="F38" s="24"/>
       <c r="G38" s="64"/>
       <c r="H38" s="64"/>
       <c r="I38" s="64"/>
       <c r="J38" s="24"/>
       <c r="K38" s="61"/>
       <c r="L38" s="30"/>
     </row>
-    <row r="39" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:12">
       <c r="A39" s="5" t="s">
         <v>31</v>
       </c>
       <c r="B39" s="59"/>
       <c r="C39" s="24"/>
       <c r="D39" s="64"/>
       <c r="E39" s="24"/>
       <c r="F39" s="24"/>
       <c r="G39" s="64"/>
       <c r="H39" s="64"/>
       <c r="I39" s="64"/>
       <c r="J39" s="24"/>
       <c r="K39" s="61"/>
       <c r="L39" s="30"/>
     </row>
-    <row r="40" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:12">
       <c r="A40" s="5" t="s">
         <v>32</v>
       </c>
       <c r="B40" s="59"/>
       <c r="C40" s="24"/>
       <c r="D40" s="64"/>
       <c r="E40" s="24"/>
       <c r="F40" s="24"/>
       <c r="G40" s="64"/>
       <c r="H40" s="64"/>
       <c r="I40" s="64"/>
       <c r="J40" s="24"/>
       <c r="K40" s="61"/>
       <c r="L40" s="30"/>
     </row>
-    <row r="41" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:12" ht="16.5">
       <c r="A41" s="6" t="s">
         <v>3</v>
       </c>
       <c r="B41" s="57"/>
       <c r="C41" s="25"/>
       <c r="D41" s="62"/>
       <c r="E41" s="25"/>
       <c r="F41" s="25"/>
       <c r="G41" s="62"/>
       <c r="H41" s="62"/>
       <c r="I41" s="62"/>
       <c r="J41" s="25"/>
       <c r="K41" s="25"/>
       <c r="L41" s="31"/>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <dataValidations count="1">
-    <dataValidation imeMode="off" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="L28:L41 B3:L27" xr:uid="{00000000-0002-0000-0300-000000000000}"/>
+    <dataValidation imeMode="off" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" sqref="L28:L41 B3:L27"/>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" scale="71" fitToWidth="0" orientation="landscape" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="71" fitToWidth="0" fitToHeight="1" orientation="landscape" usePrinterDefaults="1" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:P41"/>
   <sheetViews>
     <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
       <pane xSplit="1" ySplit="2" topLeftCell="B22" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
-      <selection pane="bottomRight" activeCell="L36" sqref="L36"/>
+      <selection pane="bottomRight" activeCell="L38" sqref="L38"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="15.75"/>
   <cols>
     <col min="1" max="1" width="19.88671875" style="1" customWidth="1"/>
     <col min="2" max="3" width="10.77734375" style="1" customWidth="1"/>
     <col min="4" max="4" width="8.77734375" style="1" customWidth="1"/>
     <col min="5" max="6" width="10.77734375" style="1" customWidth="1"/>
     <col min="7" max="7" width="8.77734375" style="1" customWidth="1"/>
     <col min="8" max="11" width="10.77734375" style="1" customWidth="1"/>
     <col min="12" max="12" width="8.77734375" style="1" customWidth="1"/>
     <col min="13" max="16" width="21.77734375" style="1" customWidth="1"/>
-    <col min="17" max="17" width="8.88671875" style="1" customWidth="1"/>
-    <col min="18" max="16384" width="8.88671875" style="1"/>
+    <col min="17" max="16384" width="8.88671875" style="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16" ht="16.5" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:16" ht="17.25">
       <c r="A1" s="2" t="s">
         <v>10</v>
       </c>
       <c r="B1" s="7"/>
       <c r="C1" s="7"/>
       <c r="D1" s="7"/>
       <c r="E1" s="7"/>
       <c r="F1" s="7"/>
       <c r="G1" s="7"/>
       <c r="H1" s="7"/>
       <c r="I1" s="7"/>
       <c r="J1" s="7"/>
       <c r="K1" s="7"/>
       <c r="L1" s="7"/>
       <c r="M1" s="7"/>
       <c r="N1" s="7"/>
       <c r="O1" s="7"/>
       <c r="P1" s="2"/>
     </row>
-    <row r="2" spans="1:16" ht="50.1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:16" ht="50.1" customHeight="1">
       <c r="A2" s="34" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="35" t="s">
         <v>11</v>
       </c>
       <c r="C2" s="38" t="s">
         <v>8</v>
       </c>
       <c r="D2" s="38" t="s">
         <v>21</v>
       </c>
       <c r="E2" s="38" t="s">
         <v>12</v>
       </c>
       <c r="F2" s="38" t="s">
         <v>22</v>
       </c>
       <c r="G2" s="38" t="s">
         <v>17</v>
       </c>
       <c r="H2" s="38" t="s">
         <v>13</v>
       </c>
       <c r="I2" s="38" t="s">
         <v>20</v>
       </c>
       <c r="J2" s="38" t="s">
         <v>14</v>
       </c>
       <c r="K2" s="38" t="s">
         <v>0</v>
       </c>
       <c r="L2" s="52" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="3" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:16">
       <c r="A3" s="4">
         <v>45292</v>
       </c>
       <c r="B3" s="37"/>
       <c r="C3" s="39"/>
       <c r="D3" s="43"/>
       <c r="E3" s="39"/>
       <c r="F3" s="39"/>
       <c r="G3" s="43"/>
       <c r="H3" s="43"/>
       <c r="I3" s="43"/>
       <c r="J3" s="39"/>
       <c r="K3" s="39"/>
       <c r="L3" s="72"/>
     </row>
-    <row r="4" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:16">
       <c r="A4" s="5">
         <v>45323</v>
       </c>
       <c r="B4" s="11"/>
       <c r="C4" s="17"/>
       <c r="D4" s="71"/>
       <c r="E4" s="17"/>
       <c r="F4" s="17"/>
       <c r="G4" s="71"/>
       <c r="H4" s="71"/>
       <c r="I4" s="74"/>
       <c r="J4" s="17"/>
       <c r="K4" s="75"/>
       <c r="L4" s="76"/>
     </row>
-    <row r="5" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:16">
       <c r="A5" s="5">
         <v>45352</v>
       </c>
       <c r="B5" s="11"/>
       <c r="C5" s="17"/>
       <c r="D5" s="71"/>
       <c r="E5" s="17"/>
       <c r="F5" s="17"/>
       <c r="G5" s="71"/>
       <c r="H5" s="71"/>
       <c r="I5" s="74"/>
       <c r="J5" s="17"/>
       <c r="K5" s="75"/>
       <c r="L5" s="76"/>
     </row>
-    <row r="6" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:16">
       <c r="A6" s="5">
         <v>45383</v>
       </c>
       <c r="B6" s="11"/>
       <c r="C6" s="17"/>
       <c r="D6" s="71"/>
       <c r="E6" s="17"/>
       <c r="F6" s="17"/>
       <c r="G6" s="71"/>
       <c r="H6" s="71"/>
       <c r="I6" s="71"/>
       <c r="J6" s="17"/>
       <c r="K6" s="75"/>
       <c r="L6" s="76"/>
     </row>
-    <row r="7" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:16">
       <c r="A7" s="5">
         <v>45413</v>
       </c>
       <c r="B7" s="11"/>
       <c r="C7" s="17"/>
       <c r="D7" s="71"/>
       <c r="E7" s="17"/>
       <c r="F7" s="17"/>
       <c r="G7" s="71"/>
       <c r="H7" s="71"/>
       <c r="I7" s="71"/>
       <c r="J7" s="17"/>
       <c r="K7" s="75"/>
       <c r="L7" s="76"/>
     </row>
-    <row r="8" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:16">
       <c r="A8" s="5">
         <v>45444</v>
       </c>
       <c r="B8" s="11"/>
       <c r="C8" s="17"/>
       <c r="D8" s="71"/>
       <c r="E8" s="17"/>
       <c r="F8" s="17"/>
       <c r="G8" s="71"/>
       <c r="H8" s="71"/>
       <c r="I8" s="74"/>
       <c r="J8" s="24"/>
       <c r="K8" s="75"/>
       <c r="L8" s="76"/>
     </row>
-    <row r="9" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:16">
       <c r="A9" s="5">
         <v>45474</v>
       </c>
       <c r="B9" s="11"/>
       <c r="C9" s="17"/>
       <c r="D9" s="71"/>
       <c r="E9" s="17"/>
       <c r="F9" s="17"/>
       <c r="G9" s="71"/>
       <c r="H9" s="71"/>
       <c r="I9" s="74"/>
       <c r="J9" s="17"/>
       <c r="K9" s="75"/>
       <c r="L9" s="76"/>
     </row>
-    <row r="10" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:16">
       <c r="A10" s="5">
         <v>45505</v>
       </c>
       <c r="B10" s="11"/>
       <c r="C10" s="17"/>
       <c r="D10" s="71"/>
       <c r="E10" s="17"/>
       <c r="F10" s="17"/>
       <c r="G10" s="71"/>
       <c r="H10" s="71"/>
       <c r="I10" s="74"/>
       <c r="J10" s="17"/>
       <c r="K10" s="75"/>
       <c r="L10" s="76"/>
     </row>
-    <row r="11" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:16">
       <c r="A11" s="5">
         <v>45536</v>
       </c>
       <c r="B11" s="11"/>
       <c r="C11" s="17"/>
       <c r="D11" s="71"/>
       <c r="E11" s="17"/>
       <c r="F11" s="17"/>
       <c r="G11" s="71"/>
       <c r="H11" s="71"/>
       <c r="I11" s="74"/>
       <c r="J11" s="17"/>
       <c r="K11" s="75"/>
       <c r="L11" s="76"/>
     </row>
-    <row r="12" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:16">
       <c r="A12" s="5">
         <v>45566</v>
       </c>
       <c r="B12" s="11"/>
       <c r="C12" s="17"/>
       <c r="D12" s="71"/>
       <c r="E12" s="17"/>
       <c r="F12" s="17"/>
       <c r="G12" s="71"/>
       <c r="H12" s="71"/>
       <c r="I12" s="71"/>
       <c r="J12" s="17"/>
       <c r="K12" s="17"/>
       <c r="L12" s="77"/>
     </row>
-    <row r="13" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:16">
       <c r="A13" s="5">
         <v>45597</v>
       </c>
       <c r="B13" s="11"/>
       <c r="C13" s="17"/>
       <c r="D13" s="20"/>
       <c r="E13" s="17"/>
       <c r="F13" s="17"/>
       <c r="G13" s="20"/>
       <c r="H13" s="20"/>
       <c r="I13" s="20"/>
       <c r="J13" s="17"/>
       <c r="K13" s="17"/>
       <c r="L13" s="78"/>
     </row>
-    <row r="14" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:16">
       <c r="A14" s="5">
         <v>45627</v>
       </c>
       <c r="B14" s="11"/>
       <c r="C14" s="17"/>
       <c r="D14" s="20"/>
       <c r="E14" s="17"/>
       <c r="F14" s="17"/>
       <c r="G14" s="20"/>
       <c r="H14" s="20"/>
       <c r="I14" s="20"/>
       <c r="J14" s="17"/>
       <c r="K14" s="17"/>
       <c r="L14" s="78"/>
     </row>
-    <row r="15" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:16" ht="16.5">
       <c r="A15" s="6" t="s">
         <v>15</v>
       </c>
       <c r="B15" s="36">
         <v>443</v>
       </c>
       <c r="C15" s="18">
         <v>144</v>
       </c>
       <c r="D15" s="21">
         <v>48.2</v>
       </c>
       <c r="E15" s="18">
         <v>122</v>
       </c>
       <c r="F15" s="18">
         <v>-39</v>
       </c>
       <c r="G15" s="21">
         <v>-24.2</v>
       </c>
       <c r="H15" s="21">
         <v>27.5</v>
       </c>
       <c r="I15" s="21">
         <v>-26.3</v>
       </c>
       <c r="J15" s="18">
         <v>70</v>
       </c>
       <c r="K15" s="18">
         <v>-9</v>
       </c>
       <c r="L15" s="73">
         <v>-11.4</v>
       </c>
     </row>
-    <row r="16" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:16">
       <c r="A16" s="4">
         <v>45658</v>
       </c>
       <c r="B16" s="37"/>
       <c r="C16" s="39"/>
       <c r="D16" s="43"/>
       <c r="E16" s="39"/>
       <c r="F16" s="39"/>
       <c r="G16" s="43"/>
       <c r="H16" s="43"/>
       <c r="I16" s="43"/>
       <c r="J16" s="39"/>
       <c r="K16" s="39"/>
       <c r="L16" s="72"/>
     </row>
-    <row r="17" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:12">
       <c r="A17" s="5">
         <v>45689</v>
       </c>
       <c r="B17" s="11"/>
       <c r="C17" s="17"/>
       <c r="D17" s="71"/>
       <c r="E17" s="17"/>
       <c r="F17" s="17"/>
       <c r="G17" s="71"/>
       <c r="H17" s="71"/>
       <c r="I17" s="74"/>
       <c r="J17" s="17"/>
       <c r="K17" s="75"/>
       <c r="L17" s="76"/>
     </row>
-    <row r="18" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:12">
       <c r="A18" s="5">
         <v>45717</v>
       </c>
       <c r="B18" s="11"/>
       <c r="C18" s="17"/>
       <c r="D18" s="71"/>
       <c r="E18" s="17"/>
       <c r="F18" s="17"/>
       <c r="G18" s="71"/>
       <c r="H18" s="71"/>
       <c r="I18" s="74"/>
       <c r="J18" s="17"/>
       <c r="K18" s="75"/>
       <c r="L18" s="76"/>
     </row>
-    <row r="19" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:12">
       <c r="A19" s="5">
         <v>45748</v>
       </c>
       <c r="B19" s="11"/>
       <c r="C19" s="17"/>
       <c r="D19" s="71"/>
       <c r="E19" s="17"/>
       <c r="F19" s="17"/>
       <c r="G19" s="71"/>
       <c r="H19" s="71"/>
       <c r="I19" s="71"/>
       <c r="J19" s="17"/>
       <c r="K19" s="75"/>
       <c r="L19" s="76"/>
     </row>
-    <row r="20" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:12">
       <c r="A20" s="5">
         <v>45778</v>
       </c>
       <c r="B20" s="11"/>
       <c r="C20" s="17"/>
       <c r="D20" s="71"/>
       <c r="E20" s="17"/>
       <c r="F20" s="17"/>
       <c r="G20" s="71"/>
       <c r="H20" s="71"/>
       <c r="I20" s="71"/>
       <c r="J20" s="17"/>
       <c r="K20" s="75"/>
       <c r="L20" s="76"/>
     </row>
-    <row r="21" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:12">
       <c r="A21" s="5">
         <v>45809</v>
       </c>
       <c r="B21" s="11"/>
       <c r="C21" s="17"/>
       <c r="D21" s="71"/>
       <c r="E21" s="17"/>
       <c r="F21" s="17"/>
       <c r="G21" s="71"/>
       <c r="H21" s="71"/>
       <c r="I21" s="74"/>
       <c r="J21" s="24"/>
       <c r="K21" s="75"/>
       <c r="L21" s="76"/>
     </row>
-    <row r="22" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:12">
       <c r="A22" s="5">
         <v>45839</v>
       </c>
       <c r="B22" s="11"/>
       <c r="C22" s="17"/>
       <c r="D22" s="71"/>
       <c r="E22" s="17"/>
       <c r="F22" s="17"/>
       <c r="G22" s="71"/>
       <c r="H22" s="71"/>
       <c r="I22" s="74"/>
       <c r="J22" s="17"/>
       <c r="K22" s="75"/>
       <c r="L22" s="76"/>
     </row>
-    <row r="23" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:12">
       <c r="A23" s="5">
         <v>45870</v>
       </c>
       <c r="B23" s="11"/>
       <c r="C23" s="17"/>
       <c r="D23" s="71"/>
       <c r="E23" s="17"/>
       <c r="F23" s="17"/>
       <c r="G23" s="71"/>
       <c r="H23" s="71"/>
       <c r="I23" s="74"/>
       <c r="J23" s="17"/>
       <c r="K23" s="75"/>
       <c r="L23" s="76"/>
     </row>
-    <row r="24" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:12">
       <c r="A24" s="5">
         <v>45901</v>
       </c>
       <c r="B24" s="11"/>
       <c r="C24" s="17"/>
       <c r="D24" s="71"/>
       <c r="E24" s="17"/>
       <c r="F24" s="17"/>
       <c r="G24" s="71"/>
       <c r="H24" s="71"/>
       <c r="I24" s="74"/>
       <c r="J24" s="17"/>
       <c r="K24" s="75"/>
       <c r="L24" s="76"/>
     </row>
-    <row r="25" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:12">
       <c r="A25" s="5">
         <v>45931</v>
       </c>
       <c r="B25" s="11"/>
       <c r="C25" s="17"/>
       <c r="D25" s="71"/>
       <c r="E25" s="17"/>
       <c r="F25" s="17"/>
       <c r="G25" s="71"/>
       <c r="H25" s="71"/>
       <c r="I25" s="71"/>
       <c r="J25" s="17"/>
       <c r="K25" s="17"/>
       <c r="L25" s="77"/>
     </row>
-    <row r="26" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:12">
       <c r="A26" s="5">
         <v>45962</v>
       </c>
       <c r="B26" s="11"/>
       <c r="C26" s="17"/>
       <c r="D26" s="20"/>
       <c r="E26" s="17"/>
       <c r="F26" s="17"/>
       <c r="G26" s="20"/>
       <c r="H26" s="20"/>
       <c r="I26" s="20"/>
       <c r="J26" s="17"/>
       <c r="K26" s="17"/>
       <c r="L26" s="78"/>
     </row>
-    <row r="27" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:12">
       <c r="A27" s="5">
         <v>45992</v>
       </c>
       <c r="B27" s="11"/>
       <c r="C27" s="17"/>
       <c r="D27" s="20"/>
       <c r="E27" s="17"/>
       <c r="F27" s="17"/>
       <c r="G27" s="20"/>
       <c r="H27" s="20"/>
       <c r="I27" s="20"/>
       <c r="J27" s="17"/>
       <c r="K27" s="17"/>
       <c r="L27" s="78"/>
     </row>
-    <row r="28" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:12" ht="16.5">
       <c r="A28" s="6" t="s">
         <v>15</v>
       </c>
       <c r="B28" s="57">
         <v>413</v>
       </c>
       <c r="C28" s="25">
         <v>-30</v>
       </c>
       <c r="D28" s="62">
         <v>-6.8</v>
       </c>
       <c r="E28" s="25">
         <v>178</v>
       </c>
       <c r="F28" s="25">
         <v>56</v>
       </c>
       <c r="G28" s="62">
         <v>45.9</v>
       </c>
       <c r="H28" s="62">
         <v>43.1</v>
       </c>
       <c r="I28" s="62">
         <v>15.6</v>
       </c>
       <c r="J28" s="25">
         <v>98</v>
       </c>
       <c r="K28" s="25">
         <v>28</v>
       </c>
       <c r="L28" s="31">
         <v>40</v>
       </c>
     </row>
-    <row r="29" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:12">
       <c r="A29" s="4" t="s">
         <v>18</v>
       </c>
       <c r="B29" s="58">
         <v>16</v>
       </c>
       <c r="C29" s="61">
         <v>-16</v>
       </c>
       <c r="D29" s="63">
         <v>-50</v>
       </c>
       <c r="E29" s="61">
         <v>21</v>
       </c>
       <c r="F29" s="61">
         <v>16</v>
       </c>
       <c r="G29" s="63">
         <v>320</v>
       </c>
       <c r="H29" s="63">
         <v>131.30000000000001</v>
       </c>
       <c r="I29" s="63">
         <v>115.7</v>
       </c>
       <c r="J29" s="61">
         <v>7</v>
       </c>
       <c r="K29" s="61">
         <v>2</v>
       </c>
       <c r="L29" s="32">
         <v>40</v>
       </c>
     </row>
-    <row r="30" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:12">
       <c r="A30" s="5" t="s">
         <v>24</v>
       </c>
       <c r="B30" s="59">
         <v>49</v>
       </c>
       <c r="C30" s="24">
         <v>-25</v>
       </c>
       <c r="D30" s="64">
         <v>-33.799999999999997</v>
       </c>
       <c r="E30" s="24">
         <v>32</v>
       </c>
       <c r="F30" s="24">
         <v>13</v>
       </c>
       <c r="G30" s="64">
         <v>68.400000000000006</v>
       </c>
       <c r="H30" s="64">
         <v>65.3</v>
       </c>
       <c r="I30" s="64">
         <v>39.5</v>
       </c>
       <c r="J30" s="24">
         <v>10</v>
       </c>
       <c r="K30" s="61">
         <v>-1</v>
       </c>
       <c r="L30" s="30">
         <v>-9.1</v>
       </c>
     </row>
-    <row r="31" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:12">
       <c r="A31" s="5" t="s">
         <v>25</v>
       </c>
       <c r="B31" s="59">
         <v>102</v>
       </c>
       <c r="C31" s="24"/>
       <c r="D31" s="64"/>
       <c r="E31" s="24">
         <v>55</v>
       </c>
       <c r="F31" s="24">
         <v>24</v>
       </c>
       <c r="G31" s="64">
         <v>77.400000000000006</v>
       </c>
       <c r="H31" s="64">
         <v>53.9</v>
       </c>
       <c r="I31" s="64">
         <v>23.5</v>
       </c>
       <c r="J31" s="24">
         <v>20</v>
       </c>
       <c r="K31" s="61">
         <v>6</v>
       </c>
       <c r="L31" s="30">
         <v>42.9</v>
       </c>
     </row>
-    <row r="32" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:12">
       <c r="A32" s="5" t="s">
         <v>26</v>
       </c>
       <c r="B32" s="59">
         <v>133</v>
       </c>
       <c r="C32" s="24">
         <v>-1</v>
       </c>
       <c r="D32" s="64">
         <v>-0.7</v>
       </c>
       <c r="E32" s="24">
         <v>68</v>
       </c>
       <c r="F32" s="24">
         <v>21</v>
       </c>
       <c r="G32" s="64">
         <v>44.7</v>
       </c>
       <c r="H32" s="64">
         <v>51.1</v>
       </c>
       <c r="I32" s="64">
         <v>16</v>
       </c>
       <c r="J32" s="24">
         <v>25</v>
       </c>
       <c r="K32" s="61">
         <v>4</v>
       </c>
       <c r="L32" s="30">
         <v>19</v>
       </c>
     </row>
-    <row r="33" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:12">
       <c r="A33" s="5" t="s">
         <v>27</v>
       </c>
       <c r="B33" s="59">
         <v>156</v>
       </c>
       <c r="C33" s="24">
         <v>-15</v>
       </c>
       <c r="D33" s="64">
         <v>-8.8000000000000007</v>
       </c>
       <c r="E33" s="24">
         <v>89</v>
       </c>
       <c r="F33" s="24">
         <v>26</v>
       </c>
       <c r="G33" s="64">
         <v>41.3</v>
       </c>
       <c r="H33" s="64">
         <v>57.1</v>
       </c>
       <c r="I33" s="64">
         <v>20.3</v>
       </c>
       <c r="J33" s="24">
         <v>34</v>
       </c>
       <c r="K33" s="61">
         <v>-1</v>
       </c>
       <c r="L33" s="30">
         <v>-2.9</v>
       </c>
     </row>
-    <row r="34" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:12">
       <c r="A34" s="5" t="s">
         <v>28</v>
       </c>
       <c r="B34" s="59">
         <v>178</v>
       </c>
       <c r="C34" s="24">
         <v>-21</v>
       </c>
       <c r="D34" s="64">
         <v>-10.6</v>
       </c>
       <c r="E34" s="24">
         <v>107</v>
       </c>
       <c r="F34" s="24">
         <v>30</v>
       </c>
       <c r="G34" s="64">
         <v>39</v>
       </c>
       <c r="H34" s="64">
         <v>60.1</v>
       </c>
       <c r="I34" s="64">
         <v>21.4</v>
       </c>
       <c r="J34" s="24">
         <v>42</v>
       </c>
       <c r="K34" s="61">
         <v>-3</v>
       </c>
       <c r="L34" s="30">
         <v>-6.7</v>
       </c>
     </row>
-    <row r="35" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:12">
       <c r="A35" s="5" t="s">
         <v>29</v>
       </c>
       <c r="B35" s="59">
         <v>202</v>
       </c>
       <c r="C35" s="24">
         <v>-26</v>
       </c>
       <c r="D35" s="64">
         <v>-11.4</v>
       </c>
       <c r="E35" s="24">
         <v>124</v>
       </c>
       <c r="F35" s="24">
         <v>39</v>
       </c>
       <c r="G35" s="64">
         <v>45.9</v>
       </c>
       <c r="H35" s="64">
         <v>61.4</v>
       </c>
       <c r="I35" s="64">
         <v>24.1</v>
       </c>
       <c r="J35" s="24">
         <v>49</v>
       </c>
       <c r="K35" s="61">
         <v>-1</v>
       </c>
       <c r="L35" s="30">
         <v>-2</v>
       </c>
     </row>
-    <row r="36" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:12">
       <c r="A36" s="5" t="s">
         <v>30</v>
       </c>
-      <c r="B36" s="59"/>
-[...11 lines deleted...]
-    <row r="37" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="B36" s="59">
+        <v>223</v>
+      </c>
+      <c r="C36" s="24">
+        <v>-32</v>
+      </c>
+      <c r="D36" s="64">
+        <v>-12.5</v>
+      </c>
+      <c r="E36" s="24">
+        <v>131</v>
+      </c>
+      <c r="F36" s="24">
+        <v>36</v>
+      </c>
+      <c r="G36" s="64">
+        <v>37.9</v>
+      </c>
+      <c r="H36" s="64">
+        <v>58.7</v>
+      </c>
+      <c r="I36" s="64">
+        <v>21.4</v>
+      </c>
+      <c r="J36" s="24">
+        <v>54</v>
+      </c>
+      <c r="K36" s="61">
+        <v>-4</v>
+      </c>
+      <c r="L36" s="30">
+        <v>-6.9</v>
+      </c>
+    </row>
+    <row r="37" spans="1:12">
       <c r="A37" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="B37" s="59"/>
-[...11 lines deleted...]
-    <row r="38" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="B37" s="59">
+        <v>251</v>
+      </c>
+      <c r="C37" s="24">
+        <v>-43</v>
+      </c>
+      <c r="D37" s="64">
+        <v>-14.6</v>
+      </c>
+      <c r="E37" s="24">
+        <v>144</v>
+      </c>
+      <c r="F37" s="24">
+        <v>36</v>
+      </c>
+      <c r="G37" s="64">
+        <v>33.299999999999997</v>
+      </c>
+      <c r="H37" s="64">
+        <v>57.4</v>
+      </c>
+      <c r="I37" s="64">
+        <v>20.7</v>
+      </c>
+      <c r="J37" s="24">
+        <v>61</v>
+      </c>
+      <c r="K37" s="61">
+        <v>-1</v>
+      </c>
+      <c r="L37" s="30">
+        <v>-1.6</v>
+      </c>
+    </row>
+    <row r="38" spans="1:12">
       <c r="A38" s="5" t="s">
         <v>23</v>
       </c>
       <c r="B38" s="59"/>
       <c r="C38" s="24"/>
       <c r="D38" s="64"/>
       <c r="E38" s="24"/>
       <c r="F38" s="24"/>
       <c r="G38" s="64"/>
       <c r="H38" s="64"/>
       <c r="I38" s="64"/>
       <c r="J38" s="24"/>
       <c r="K38" s="61"/>
       <c r="L38" s="30"/>
     </row>
-    <row r="39" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:12">
       <c r="A39" s="5" t="s">
         <v>31</v>
       </c>
       <c r="B39" s="59"/>
       <c r="C39" s="24"/>
       <c r="D39" s="64"/>
       <c r="E39" s="24"/>
       <c r="F39" s="24"/>
       <c r="G39" s="64"/>
       <c r="H39" s="64"/>
       <c r="I39" s="64"/>
       <c r="J39" s="24"/>
       <c r="K39" s="61"/>
       <c r="L39" s="30"/>
     </row>
-    <row r="40" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:12">
       <c r="A40" s="5" t="s">
         <v>32</v>
       </c>
       <c r="B40" s="59"/>
       <c r="C40" s="24"/>
       <c r="D40" s="64"/>
       <c r="E40" s="24"/>
       <c r="F40" s="24"/>
       <c r="G40" s="64"/>
       <c r="H40" s="64"/>
       <c r="I40" s="64"/>
       <c r="J40" s="24"/>
       <c r="K40" s="61"/>
       <c r="L40" s="30"/>
     </row>
-    <row r="41" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:12" ht="16.5">
       <c r="A41" s="6" t="s">
         <v>3</v>
       </c>
       <c r="B41" s="57"/>
       <c r="C41" s="25"/>
       <c r="D41" s="62"/>
       <c r="E41" s="25"/>
       <c r="F41" s="25"/>
       <c r="G41" s="62"/>
       <c r="H41" s="62"/>
       <c r="I41" s="62"/>
       <c r="J41" s="25"/>
       <c r="K41" s="25"/>
       <c r="L41" s="31"/>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <dataValidations count="1">
-    <dataValidation imeMode="off" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="B3:L27 L28:L41" xr:uid="{00000000-0002-0000-0400-000000000000}"/>
+    <dataValidation imeMode="off" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" sqref="B3:L27 L28:L41"/>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" scale="71" fitToWidth="0" orientation="landscape" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="71" fitToWidth="0" fitToHeight="1" orientation="landscape" usePrinterDefaults="1" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:P41"/>
   <sheetViews>
     <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
       <pane xSplit="1" ySplit="2" topLeftCell="B22" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
-      <selection pane="bottomRight" activeCell="L36" sqref="L36"/>
+      <selection pane="bottomRight" activeCell="L38" sqref="L38"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="15.75"/>
   <cols>
     <col min="1" max="1" width="19.77734375" style="1" customWidth="1"/>
     <col min="2" max="3" width="10.77734375" style="1" customWidth="1"/>
     <col min="4" max="4" width="8.77734375" style="1" customWidth="1"/>
     <col min="5" max="6" width="10.77734375" style="1" customWidth="1"/>
     <col min="7" max="7" width="8.77734375" style="1" customWidth="1"/>
     <col min="8" max="11" width="10.77734375" style="1" customWidth="1"/>
     <col min="12" max="12" width="8.77734375" style="1" customWidth="1"/>
     <col min="13" max="16" width="21.77734375" style="1" customWidth="1"/>
-    <col min="17" max="17" width="8.88671875" style="1" customWidth="1"/>
-    <col min="18" max="16384" width="8.88671875" style="1"/>
+    <col min="17" max="16384" width="8.88671875" style="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16" ht="16.5" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:16" ht="17.25">
       <c r="A1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B1" s="7"/>
       <c r="C1" s="7"/>
       <c r="D1" s="7"/>
       <c r="E1" s="7"/>
       <c r="F1" s="7"/>
       <c r="G1" s="7"/>
       <c r="H1" s="7"/>
       <c r="I1" s="7"/>
       <c r="J1" s="7"/>
       <c r="K1" s="7"/>
       <c r="L1" s="7"/>
       <c r="M1" s="7"/>
       <c r="N1" s="7"/>
       <c r="O1" s="7"/>
       <c r="P1" s="2"/>
     </row>
-    <row r="2" spans="1:16" ht="50.1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:16" ht="50.1" customHeight="1">
       <c r="A2" s="34" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="35" t="s">
         <v>11</v>
       </c>
       <c r="C2" s="38" t="s">
         <v>8</v>
       </c>
       <c r="D2" s="38" t="s">
         <v>21</v>
       </c>
       <c r="E2" s="38" t="s">
         <v>12</v>
       </c>
       <c r="F2" s="38" t="s">
         <v>22</v>
       </c>
       <c r="G2" s="38" t="s">
         <v>17</v>
       </c>
       <c r="H2" s="38" t="s">
         <v>13</v>
       </c>
       <c r="I2" s="38" t="s">
         <v>20</v>
       </c>
       <c r="J2" s="38" t="s">
         <v>14</v>
       </c>
       <c r="K2" s="38" t="s">
         <v>0</v>
       </c>
       <c r="L2" s="52" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="3" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:16">
       <c r="A3" s="4">
         <v>45292</v>
       </c>
       <c r="B3" s="37"/>
       <c r="C3" s="39"/>
       <c r="D3" s="43"/>
       <c r="E3" s="39"/>
       <c r="F3" s="39"/>
       <c r="G3" s="43"/>
       <c r="H3" s="43"/>
       <c r="I3" s="43"/>
       <c r="J3" s="39"/>
       <c r="K3" s="39"/>
       <c r="L3" s="72"/>
     </row>
-    <row r="4" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:16">
       <c r="A4" s="5">
         <v>45323</v>
       </c>
       <c r="B4" s="11"/>
       <c r="C4" s="17"/>
       <c r="D4" s="71"/>
       <c r="E4" s="17"/>
       <c r="F4" s="17"/>
       <c r="G4" s="71"/>
       <c r="H4" s="71"/>
       <c r="I4" s="74"/>
       <c r="J4" s="17"/>
       <c r="K4" s="75"/>
       <c r="L4" s="76"/>
     </row>
-    <row r="5" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:16">
       <c r="A5" s="5">
         <v>45352</v>
       </c>
       <c r="B5" s="11"/>
       <c r="C5" s="17"/>
       <c r="D5" s="71"/>
       <c r="E5" s="17"/>
       <c r="F5" s="17"/>
       <c r="G5" s="71"/>
       <c r="H5" s="71"/>
       <c r="I5" s="74"/>
       <c r="J5" s="17"/>
       <c r="K5" s="75"/>
       <c r="L5" s="76"/>
     </row>
-    <row r="6" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:16">
       <c r="A6" s="5">
         <v>45383</v>
       </c>
       <c r="B6" s="11"/>
       <c r="C6" s="17"/>
       <c r="D6" s="71"/>
       <c r="E6" s="17"/>
       <c r="F6" s="17"/>
       <c r="G6" s="71"/>
       <c r="H6" s="71"/>
       <c r="I6" s="71"/>
       <c r="J6" s="17"/>
       <c r="K6" s="75"/>
       <c r="L6" s="76"/>
     </row>
-    <row r="7" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:16">
       <c r="A7" s="5">
         <v>45413</v>
       </c>
       <c r="B7" s="11"/>
       <c r="C7" s="17"/>
       <c r="D7" s="71"/>
       <c r="E7" s="17"/>
       <c r="F7" s="17"/>
       <c r="G7" s="71"/>
       <c r="H7" s="71"/>
       <c r="I7" s="71"/>
       <c r="J7" s="17"/>
       <c r="K7" s="75"/>
       <c r="L7" s="76"/>
     </row>
-    <row r="8" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:16">
       <c r="A8" s="5">
         <v>45444</v>
       </c>
       <c r="B8" s="11"/>
       <c r="C8" s="17"/>
       <c r="D8" s="71"/>
       <c r="E8" s="17"/>
       <c r="F8" s="17"/>
       <c r="G8" s="71"/>
       <c r="H8" s="71"/>
       <c r="I8" s="74"/>
       <c r="J8" s="24"/>
       <c r="K8" s="75"/>
       <c r="L8" s="76"/>
     </row>
-    <row r="9" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:16">
       <c r="A9" s="5">
         <v>45474</v>
       </c>
       <c r="B9" s="11"/>
       <c r="C9" s="17"/>
       <c r="D9" s="71"/>
       <c r="E9" s="17"/>
       <c r="F9" s="17"/>
       <c r="G9" s="71"/>
       <c r="H9" s="71"/>
       <c r="I9" s="74"/>
       <c r="J9" s="17"/>
       <c r="K9" s="75"/>
       <c r="L9" s="76"/>
     </row>
-    <row r="10" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:16">
       <c r="A10" s="5">
         <v>45505</v>
       </c>
       <c r="B10" s="11"/>
       <c r="C10" s="17"/>
       <c r="D10" s="71"/>
       <c r="E10" s="17"/>
       <c r="F10" s="17"/>
       <c r="G10" s="71"/>
       <c r="H10" s="71"/>
       <c r="I10" s="74"/>
       <c r="J10" s="17"/>
       <c r="K10" s="75"/>
       <c r="L10" s="76"/>
     </row>
-    <row r="11" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:16">
       <c r="A11" s="5">
         <v>45536</v>
       </c>
       <c r="B11" s="11"/>
       <c r="C11" s="17"/>
       <c r="D11" s="71"/>
       <c r="E11" s="17"/>
       <c r="F11" s="17"/>
       <c r="G11" s="71"/>
       <c r="H11" s="71"/>
       <c r="I11" s="74"/>
       <c r="J11" s="17"/>
       <c r="K11" s="75"/>
       <c r="L11" s="76"/>
     </row>
-    <row r="12" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:16">
       <c r="A12" s="5">
         <v>45566</v>
       </c>
       <c r="B12" s="11"/>
       <c r="C12" s="17"/>
       <c r="D12" s="71"/>
       <c r="E12" s="17"/>
       <c r="F12" s="17"/>
       <c r="G12" s="71"/>
       <c r="H12" s="71"/>
       <c r="I12" s="71"/>
       <c r="J12" s="17"/>
       <c r="K12" s="17"/>
       <c r="L12" s="77"/>
     </row>
-    <row r="13" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:16">
       <c r="A13" s="5">
         <v>45597</v>
       </c>
       <c r="B13" s="11"/>
       <c r="C13" s="17"/>
       <c r="D13" s="20"/>
       <c r="E13" s="17"/>
       <c r="F13" s="17"/>
       <c r="G13" s="20"/>
       <c r="H13" s="20"/>
       <c r="I13" s="20"/>
       <c r="J13" s="17"/>
       <c r="K13" s="17"/>
       <c r="L13" s="78"/>
     </row>
-    <row r="14" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:16">
       <c r="A14" s="5">
         <v>45627</v>
       </c>
       <c r="B14" s="11"/>
       <c r="C14" s="17"/>
       <c r="D14" s="20"/>
       <c r="E14" s="17"/>
       <c r="F14" s="17"/>
       <c r="G14" s="20"/>
       <c r="H14" s="20"/>
       <c r="I14" s="20"/>
       <c r="J14" s="17"/>
       <c r="K14" s="17"/>
       <c r="L14" s="78"/>
     </row>
-    <row r="15" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:16" ht="16.5">
       <c r="A15" s="6" t="s">
         <v>15</v>
       </c>
       <c r="B15" s="36">
         <v>78</v>
       </c>
       <c r="C15" s="18">
         <v>32</v>
       </c>
       <c r="D15" s="21">
         <v>69.599999999999994</v>
       </c>
       <c r="E15" s="18">
         <v>77</v>
       </c>
       <c r="F15" s="18">
         <v>49</v>
       </c>
       <c r="G15" s="21">
         <v>175</v>
       </c>
       <c r="H15" s="21">
         <v>98.7</v>
       </c>
       <c r="I15" s="21">
         <v>37.799999999999997</v>
       </c>
       <c r="J15" s="18">
         <v>38</v>
       </c>
       <c r="K15" s="18">
         <v>2</v>
       </c>
       <c r="L15" s="73">
         <v>5.6</v>
       </c>
     </row>
-    <row r="16" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:16">
       <c r="A16" s="4">
         <v>45658</v>
       </c>
       <c r="B16" s="37"/>
       <c r="C16" s="39"/>
       <c r="D16" s="43"/>
       <c r="E16" s="39"/>
       <c r="F16" s="39"/>
       <c r="G16" s="43"/>
       <c r="H16" s="43"/>
       <c r="I16" s="43"/>
       <c r="J16" s="39"/>
       <c r="K16" s="39"/>
       <c r="L16" s="72"/>
     </row>
-    <row r="17" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:12">
       <c r="A17" s="5">
         <v>45689</v>
       </c>
       <c r="B17" s="11"/>
       <c r="C17" s="17"/>
       <c r="D17" s="71"/>
       <c r="E17" s="17"/>
       <c r="F17" s="17"/>
       <c r="G17" s="71"/>
       <c r="H17" s="71"/>
       <c r="I17" s="74"/>
       <c r="J17" s="17"/>
       <c r="K17" s="75"/>
       <c r="L17" s="76"/>
     </row>
-    <row r="18" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:12">
       <c r="A18" s="5">
         <v>45717</v>
       </c>
       <c r="B18" s="11"/>
       <c r="C18" s="17"/>
       <c r="D18" s="71"/>
       <c r="E18" s="17"/>
       <c r="F18" s="17"/>
       <c r="G18" s="71"/>
       <c r="H18" s="71"/>
       <c r="I18" s="74"/>
       <c r="J18" s="17"/>
       <c r="K18" s="75"/>
       <c r="L18" s="76"/>
     </row>
-    <row r="19" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:12">
       <c r="A19" s="5">
         <v>45748</v>
       </c>
       <c r="B19" s="11"/>
       <c r="C19" s="17"/>
       <c r="D19" s="71"/>
       <c r="E19" s="17"/>
       <c r="F19" s="17"/>
       <c r="G19" s="71"/>
       <c r="H19" s="71"/>
       <c r="I19" s="71"/>
       <c r="J19" s="17"/>
       <c r="K19" s="75"/>
       <c r="L19" s="76"/>
     </row>
-    <row r="20" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:12">
       <c r="A20" s="5">
         <v>45778</v>
       </c>
       <c r="B20" s="11"/>
       <c r="C20" s="17"/>
       <c r="D20" s="71"/>
       <c r="E20" s="17"/>
       <c r="F20" s="17"/>
       <c r="G20" s="71"/>
       <c r="H20" s="71"/>
       <c r="I20" s="71"/>
       <c r="J20" s="17"/>
       <c r="K20" s="75"/>
       <c r="L20" s="76"/>
     </row>
-    <row r="21" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:12">
       <c r="A21" s="5">
         <v>45809</v>
       </c>
       <c r="B21" s="11"/>
       <c r="C21" s="17"/>
       <c r="D21" s="71"/>
       <c r="E21" s="17"/>
       <c r="F21" s="17"/>
       <c r="G21" s="71"/>
       <c r="H21" s="71"/>
       <c r="I21" s="74"/>
       <c r="J21" s="24"/>
       <c r="K21" s="75"/>
       <c r="L21" s="76"/>
     </row>
-    <row r="22" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:12">
       <c r="A22" s="5">
         <v>45839</v>
       </c>
       <c r="B22" s="11"/>
       <c r="C22" s="17"/>
       <c r="D22" s="71"/>
       <c r="E22" s="17"/>
       <c r="F22" s="17"/>
       <c r="G22" s="71"/>
       <c r="H22" s="71"/>
       <c r="I22" s="74"/>
       <c r="J22" s="17"/>
       <c r="K22" s="75"/>
       <c r="L22" s="76"/>
     </row>
-    <row r="23" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:12">
       <c r="A23" s="5">
         <v>45870</v>
       </c>
       <c r="B23" s="11"/>
       <c r="C23" s="17"/>
       <c r="D23" s="71"/>
       <c r="E23" s="17"/>
       <c r="F23" s="17"/>
       <c r="G23" s="71"/>
       <c r="H23" s="71"/>
       <c r="I23" s="74"/>
       <c r="J23" s="17"/>
       <c r="K23" s="75"/>
       <c r="L23" s="76"/>
     </row>
-    <row r="24" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:12">
       <c r="A24" s="5">
         <v>45901</v>
       </c>
       <c r="B24" s="11"/>
       <c r="C24" s="17"/>
       <c r="D24" s="71"/>
       <c r="E24" s="17"/>
       <c r="F24" s="17"/>
       <c r="G24" s="71"/>
       <c r="H24" s="71"/>
       <c r="I24" s="74"/>
       <c r="J24" s="17"/>
       <c r="K24" s="75"/>
       <c r="L24" s="76"/>
     </row>
-    <row r="25" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:12">
       <c r="A25" s="5">
         <v>45931</v>
       </c>
       <c r="B25" s="11"/>
       <c r="C25" s="17"/>
       <c r="D25" s="71"/>
       <c r="E25" s="17"/>
       <c r="F25" s="17"/>
       <c r="G25" s="71"/>
       <c r="H25" s="71"/>
       <c r="I25" s="71"/>
       <c r="J25" s="17"/>
       <c r="K25" s="17"/>
       <c r="L25" s="77"/>
     </row>
-    <row r="26" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:12">
       <c r="A26" s="5">
         <v>45962</v>
       </c>
       <c r="B26" s="11"/>
       <c r="C26" s="17"/>
       <c r="D26" s="20"/>
       <c r="E26" s="17"/>
       <c r="F26" s="17"/>
       <c r="G26" s="20"/>
       <c r="H26" s="20"/>
       <c r="I26" s="20"/>
       <c r="J26" s="17"/>
       <c r="K26" s="17"/>
       <c r="L26" s="78"/>
     </row>
-    <row r="27" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:12">
       <c r="A27" s="5">
         <v>45992</v>
       </c>
       <c r="B27" s="11"/>
       <c r="C27" s="17"/>
       <c r="D27" s="20"/>
       <c r="E27" s="17"/>
       <c r="F27" s="17"/>
       <c r="G27" s="20"/>
       <c r="H27" s="20"/>
       <c r="I27" s="20"/>
       <c r="J27" s="17"/>
       <c r="K27" s="17"/>
       <c r="L27" s="78"/>
     </row>
-    <row r="28" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:12" ht="16.5">
       <c r="A28" s="6" t="s">
         <v>15</v>
       </c>
       <c r="B28" s="57">
         <v>79</v>
       </c>
       <c r="C28" s="25">
         <v>1</v>
       </c>
       <c r="D28" s="62">
         <v>1.3</v>
       </c>
       <c r="E28" s="25">
         <v>74</v>
       </c>
       <c r="F28" s="25">
         <v>-3</v>
       </c>
       <c r="G28" s="62">
         <v>-3.9</v>
       </c>
       <c r="H28" s="62">
         <v>93.7</v>
       </c>
       <c r="I28" s="62">
         <v>-5</v>
       </c>
       <c r="J28" s="25">
         <v>47</v>
       </c>
       <c r="K28" s="25">
         <v>9</v>
       </c>
       <c r="L28" s="31">
         <v>23.7</v>
       </c>
     </row>
-    <row r="29" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:12">
       <c r="A29" s="4" t="s">
         <v>18</v>
       </c>
       <c r="B29" s="58">
         <v>4</v>
       </c>
       <c r="C29" s="61">
         <v>-5</v>
       </c>
       <c r="D29" s="63">
         <v>-55.6</v>
       </c>
       <c r="E29" s="61">
         <v>1</v>
       </c>
       <c r="F29" s="61">
         <v>-7</v>
       </c>
       <c r="G29" s="63">
         <v>-87.5</v>
       </c>
       <c r="H29" s="63">
         <v>25</v>
       </c>
       <c r="I29" s="63">
         <v>-63.9</v>
       </c>
       <c r="J29" s="61"/>
       <c r="K29" s="61">
         <v>-4</v>
       </c>
       <c r="L29" s="55">
         <v>-100</v>
       </c>
     </row>
-    <row r="30" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:12">
       <c r="A30" s="5" t="s">
         <v>24</v>
       </c>
       <c r="B30" s="59">
         <v>6</v>
       </c>
       <c r="C30" s="24">
         <v>-16</v>
       </c>
       <c r="D30" s="64">
         <v>-72.7</v>
       </c>
       <c r="E30" s="24">
         <v>4</v>
       </c>
       <c r="F30" s="61">
         <v>-20</v>
       </c>
       <c r="G30" s="64">
         <v>-83.3</v>
       </c>
       <c r="H30" s="64">
         <v>66.7</v>
       </c>
       <c r="I30" s="64">
         <v>-42.4</v>
       </c>
       <c r="J30" s="24">
         <v>3</v>
       </c>
       <c r="K30" s="24">
         <v>-9</v>
       </c>
       <c r="L30" s="30">
         <v>-75</v>
       </c>
     </row>
-    <row r="31" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:12">
       <c r="A31" s="5" t="s">
         <v>25</v>
       </c>
       <c r="B31" s="59">
         <v>13</v>
       </c>
       <c r="C31" s="24">
         <v>-16</v>
       </c>
       <c r="D31" s="64">
         <v>-55.2</v>
       </c>
       <c r="E31" s="24">
         <v>9</v>
       </c>
       <c r="F31" s="61">
         <v>-20</v>
       </c>
       <c r="G31" s="64">
         <v>-69</v>
       </c>
       <c r="H31" s="64">
         <v>69.2</v>
       </c>
       <c r="I31" s="64">
         <v>-30.8</v>
       </c>
       <c r="J31" s="24">
         <v>4</v>
       </c>
       <c r="K31" s="24">
         <v>-12</v>
       </c>
       <c r="L31" s="30">
         <v>-75</v>
       </c>
     </row>
-    <row r="32" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:12">
       <c r="A32" s="5" t="s">
         <v>26</v>
       </c>
       <c r="B32" s="59">
         <v>16</v>
       </c>
       <c r="C32" s="24">
         <v>-18</v>
       </c>
       <c r="D32" s="64">
         <v>-52.9</v>
       </c>
       <c r="E32" s="24">
         <v>11</v>
       </c>
       <c r="F32" s="61">
         <v>-23</v>
       </c>
       <c r="G32" s="64">
         <v>-67.599999999999994</v>
       </c>
       <c r="H32" s="64">
         <v>68.8</v>
       </c>
       <c r="I32" s="64">
         <v>-31.2</v>
       </c>
       <c r="J32" s="24">
         <v>6</v>
       </c>
       <c r="K32" s="24">
         <v>-12</v>
       </c>
       <c r="L32" s="30">
         <v>-66.7</v>
       </c>
     </row>
-    <row r="33" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:12">
       <c r="A33" s="5" t="s">
         <v>27</v>
       </c>
       <c r="B33" s="59">
         <v>19</v>
       </c>
       <c r="C33" s="24">
         <v>-21</v>
       </c>
       <c r="D33" s="64">
         <v>-52.5</v>
       </c>
       <c r="E33" s="24">
         <v>15</v>
       </c>
       <c r="F33" s="61">
         <v>-22</v>
       </c>
       <c r="G33" s="64">
         <v>-59.5</v>
       </c>
       <c r="H33" s="64">
         <v>78.900000000000006</v>
       </c>
       <c r="I33" s="64">
         <v>-13.6</v>
       </c>
       <c r="J33" s="24">
         <v>8</v>
       </c>
       <c r="K33" s="24">
         <v>-12</v>
       </c>
       <c r="L33" s="30">
         <v>-60</v>
       </c>
     </row>
-    <row r="34" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:12">
       <c r="A34" s="5" t="s">
         <v>28</v>
       </c>
       <c r="B34" s="59">
         <v>33</v>
       </c>
       <c r="C34" s="24">
         <v>-9</v>
       </c>
       <c r="D34" s="64">
         <v>-21.4</v>
       </c>
       <c r="E34" s="24">
         <v>23</v>
       </c>
       <c r="F34" s="61">
         <v>-17</v>
       </c>
       <c r="G34" s="64">
         <v>-42.5</v>
       </c>
       <c r="H34" s="64">
         <v>69.7</v>
       </c>
       <c r="I34" s="64">
         <v>-25.5</v>
       </c>
       <c r="J34" s="24">
         <v>10</v>
       </c>
       <c r="K34" s="24">
         <v>-12</v>
       </c>
       <c r="L34" s="30">
         <v>-54.5</v>
       </c>
     </row>
-    <row r="35" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:12">
       <c r="A35" s="5" t="s">
         <v>29</v>
       </c>
       <c r="B35" s="59">
         <v>48</v>
       </c>
       <c r="C35" s="24"/>
       <c r="D35" s="64"/>
       <c r="E35" s="24">
         <v>40</v>
       </c>
       <c r="F35" s="61">
         <v>-8</v>
       </c>
       <c r="G35" s="64">
         <v>-16.7</v>
       </c>
       <c r="H35" s="64">
         <v>83.3</v>
       </c>
       <c r="I35" s="64">
         <v>-16.7</v>
       </c>
       <c r="J35" s="24">
         <v>13</v>
       </c>
       <c r="K35" s="24">
         <v>-13</v>
       </c>
       <c r="L35" s="30">
         <v>-50</v>
       </c>
     </row>
-    <row r="36" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:12">
       <c r="A36" s="5" t="s">
         <v>30</v>
       </c>
-      <c r="B36" s="59"/>
-[...2 lines deleted...]
-      <c r="E36" s="24"/>
+      <c r="B36" s="59">
+        <v>58</v>
+      </c>
+      <c r="C36" s="24">
+        <v>5</v>
+      </c>
+      <c r="D36" s="64">
+        <v>9.4</v>
+      </c>
+      <c r="E36" s="24">
+        <v>50</v>
+      </c>
       <c r="F36" s="61"/>
       <c r="G36" s="64"/>
-      <c r="H36" s="64"/>
-[...5 lines deleted...]
-    <row r="37" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="H36" s="64">
+        <v>86.2</v>
+      </c>
+      <c r="I36" s="64">
+        <v>-8.1</v>
+      </c>
+      <c r="J36" s="24">
+        <v>22</v>
+      </c>
+      <c r="K36" s="24">
+        <v>-6</v>
+      </c>
+      <c r="L36" s="30">
+        <v>-21.4</v>
+      </c>
+    </row>
+    <row r="37" spans="1:12">
       <c r="A37" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="B37" s="59"/>
-[...11 lines deleted...]
-    <row r="38" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="B37" s="59">
+        <v>67</v>
+      </c>
+      <c r="C37" s="24">
+        <v>8</v>
+      </c>
+      <c r="D37" s="64">
+        <v>13.6</v>
+      </c>
+      <c r="E37" s="24">
+        <v>59</v>
+      </c>
+      <c r="F37" s="61">
+        <v>3</v>
+      </c>
+      <c r="G37" s="64">
+        <v>5.4</v>
+      </c>
+      <c r="H37" s="64">
+        <v>88.1</v>
+      </c>
+      <c r="I37" s="64">
+        <v>-6.8</v>
+      </c>
+      <c r="J37" s="24">
+        <v>26</v>
+      </c>
+      <c r="K37" s="24">
+        <v>-6</v>
+      </c>
+      <c r="L37" s="30">
+        <v>-18.8</v>
+      </c>
+    </row>
+    <row r="38" spans="1:12">
       <c r="A38" s="5" t="s">
         <v>23</v>
       </c>
       <c r="B38" s="59"/>
       <c r="C38" s="24"/>
       <c r="D38" s="64"/>
       <c r="E38" s="24"/>
       <c r="F38" s="61"/>
       <c r="G38" s="64"/>
       <c r="H38" s="64"/>
       <c r="I38" s="64"/>
       <c r="J38" s="24"/>
       <c r="K38" s="24"/>
       <c r="L38" s="30"/>
     </row>
-    <row r="39" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:12">
       <c r="A39" s="5" t="s">
         <v>31</v>
       </c>
       <c r="B39" s="59"/>
       <c r="C39" s="24"/>
       <c r="D39" s="64"/>
       <c r="E39" s="24"/>
       <c r="F39" s="61"/>
       <c r="G39" s="64"/>
       <c r="H39" s="64"/>
       <c r="I39" s="64"/>
       <c r="J39" s="24"/>
       <c r="K39" s="24"/>
       <c r="L39" s="30"/>
     </row>
-    <row r="40" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:12">
       <c r="A40" s="5" t="s">
         <v>32</v>
       </c>
       <c r="B40" s="59"/>
       <c r="C40" s="24"/>
       <c r="D40" s="64"/>
       <c r="E40" s="24"/>
       <c r="F40" s="61"/>
       <c r="G40" s="64"/>
       <c r="H40" s="64"/>
       <c r="I40" s="64"/>
       <c r="J40" s="24"/>
       <c r="K40" s="24"/>
       <c r="L40" s="30"/>
     </row>
-    <row r="41" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:12" ht="16.5">
       <c r="A41" s="6" t="s">
         <v>3</v>
       </c>
       <c r="B41" s="57"/>
       <c r="C41" s="25"/>
       <c r="D41" s="62"/>
       <c r="E41" s="25"/>
       <c r="F41" s="25"/>
       <c r="G41" s="62"/>
       <c r="H41" s="62"/>
       <c r="I41" s="62"/>
       <c r="J41" s="25"/>
       <c r="K41" s="25"/>
       <c r="L41" s="31"/>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <dataValidations count="1">
-    <dataValidation imeMode="off" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="B3:L27" xr:uid="{00000000-0002-0000-0500-000000000000}"/>
+    <dataValidation imeMode="off" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" sqref="B3:L27"/>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" scale="71" fitToWidth="0" orientation="landscape" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="71" fitToWidth="0" fitToHeight="1" orientation="landscape" usePrinterDefaults="1" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:P41"/>
   <sheetViews>
     <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
       <pane xSplit="1" ySplit="2" topLeftCell="B21" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
-      <selection pane="bottomRight" activeCell="L36" sqref="L36"/>
+      <selection pane="bottomRight" activeCell="L38" sqref="L38"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="15.75"/>
   <cols>
     <col min="1" max="1" width="19.88671875" style="1" customWidth="1"/>
     <col min="2" max="3" width="10.77734375" style="1" customWidth="1"/>
     <col min="4" max="4" width="8.77734375" style="1" customWidth="1"/>
     <col min="5" max="6" width="10.77734375" style="1" customWidth="1"/>
     <col min="7" max="7" width="8.77734375" style="1" customWidth="1"/>
     <col min="8" max="11" width="10.77734375" style="1" customWidth="1"/>
     <col min="12" max="12" width="8.77734375" style="1" customWidth="1"/>
     <col min="13" max="16" width="21.77734375" style="1" customWidth="1"/>
-    <col min="17" max="17" width="8.88671875" style="1" customWidth="1"/>
-    <col min="18" max="16384" width="8.88671875" style="1"/>
+    <col min="17" max="16384" width="8.88671875" style="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16" ht="16.5" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:16" ht="17.25">
       <c r="A1" s="2" t="s">
         <v>7</v>
       </c>
       <c r="B1" s="7"/>
       <c r="C1" s="7"/>
       <c r="D1" s="7"/>
       <c r="E1" s="7"/>
       <c r="F1" s="7"/>
       <c r="G1" s="7"/>
       <c r="H1" s="7"/>
       <c r="I1" s="7"/>
       <c r="J1" s="7"/>
       <c r="K1" s="7"/>
       <c r="L1" s="7"/>
       <c r="M1" s="7"/>
       <c r="N1" s="7"/>
       <c r="O1" s="7"/>
       <c r="P1" s="2"/>
     </row>
-    <row r="2" spans="1:16" ht="50.1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:16" ht="50.1" customHeight="1">
       <c r="A2" s="34" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="35" t="s">
         <v>11</v>
       </c>
       <c r="C2" s="38" t="s">
         <v>8</v>
       </c>
       <c r="D2" s="38" t="s">
         <v>21</v>
       </c>
       <c r="E2" s="38" t="s">
         <v>12</v>
       </c>
       <c r="F2" s="38" t="s">
         <v>22</v>
       </c>
       <c r="G2" s="38" t="s">
         <v>17</v>
       </c>
       <c r="H2" s="38" t="s">
         <v>13</v>
       </c>
       <c r="I2" s="38" t="s">
         <v>20</v>
       </c>
       <c r="J2" s="38" t="s">
         <v>14</v>
       </c>
       <c r="K2" s="38" t="s">
         <v>0</v>
       </c>
       <c r="L2" s="52" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="3" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:16">
       <c r="A3" s="4">
         <v>45292</v>
       </c>
       <c r="B3" s="37"/>
       <c r="C3" s="39"/>
       <c r="D3" s="43"/>
       <c r="E3" s="39"/>
       <c r="F3" s="39"/>
       <c r="G3" s="43"/>
       <c r="H3" s="43"/>
       <c r="I3" s="43"/>
       <c r="J3" s="39"/>
       <c r="K3" s="39"/>
       <c r="L3" s="72"/>
     </row>
-    <row r="4" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:16">
       <c r="A4" s="5">
         <v>45323</v>
       </c>
       <c r="B4" s="11"/>
       <c r="C4" s="17"/>
       <c r="D4" s="71"/>
       <c r="E4" s="17"/>
       <c r="F4" s="17"/>
       <c r="G4" s="71"/>
       <c r="H4" s="71"/>
       <c r="I4" s="74"/>
       <c r="J4" s="17"/>
       <c r="K4" s="75"/>
       <c r="L4" s="76"/>
     </row>
-    <row r="5" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:16">
       <c r="A5" s="5">
         <v>45352</v>
       </c>
       <c r="B5" s="11"/>
       <c r="C5" s="17"/>
       <c r="D5" s="71"/>
       <c r="E5" s="17"/>
       <c r="F5" s="17"/>
       <c r="G5" s="71"/>
       <c r="H5" s="71"/>
       <c r="I5" s="74"/>
       <c r="J5" s="17"/>
       <c r="K5" s="75"/>
       <c r="L5" s="76"/>
     </row>
-    <row r="6" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:16">
       <c r="A6" s="5">
         <v>45383</v>
       </c>
       <c r="B6" s="11"/>
       <c r="C6" s="17"/>
       <c r="D6" s="71"/>
       <c r="E6" s="17"/>
       <c r="F6" s="17"/>
       <c r="G6" s="71"/>
       <c r="H6" s="71"/>
       <c r="I6" s="71"/>
       <c r="J6" s="17"/>
       <c r="K6" s="75"/>
       <c r="L6" s="76"/>
     </row>
-    <row r="7" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:16">
       <c r="A7" s="5">
         <v>45413</v>
       </c>
       <c r="B7" s="11"/>
       <c r="C7" s="17"/>
       <c r="D7" s="71"/>
       <c r="E7" s="17"/>
       <c r="F7" s="17"/>
       <c r="G7" s="71"/>
       <c r="H7" s="71"/>
       <c r="I7" s="71"/>
       <c r="J7" s="17"/>
       <c r="K7" s="75"/>
       <c r="L7" s="76"/>
     </row>
-    <row r="8" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:16">
       <c r="A8" s="5">
         <v>45444</v>
       </c>
       <c r="B8" s="11"/>
       <c r="C8" s="17"/>
       <c r="D8" s="71"/>
       <c r="E8" s="17"/>
       <c r="F8" s="17"/>
       <c r="G8" s="71"/>
       <c r="H8" s="71"/>
       <c r="I8" s="74"/>
       <c r="J8" s="24"/>
       <c r="K8" s="75"/>
       <c r="L8" s="76"/>
     </row>
-    <row r="9" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:16">
       <c r="A9" s="5">
         <v>45474</v>
       </c>
       <c r="B9" s="11"/>
       <c r="C9" s="17"/>
       <c r="D9" s="71"/>
       <c r="E9" s="17"/>
       <c r="F9" s="17"/>
       <c r="G9" s="71"/>
       <c r="H9" s="71"/>
       <c r="I9" s="74"/>
       <c r="J9" s="17"/>
       <c r="K9" s="75"/>
       <c r="L9" s="76"/>
     </row>
-    <row r="10" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:16">
       <c r="A10" s="5">
         <v>45505</v>
       </c>
       <c r="B10" s="11"/>
       <c r="C10" s="17"/>
       <c r="D10" s="71"/>
       <c r="E10" s="17"/>
       <c r="F10" s="17"/>
       <c r="G10" s="71"/>
       <c r="H10" s="71"/>
       <c r="I10" s="74"/>
       <c r="J10" s="17"/>
       <c r="K10" s="75"/>
       <c r="L10" s="76"/>
     </row>
-    <row r="11" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:16">
       <c r="A11" s="5">
         <v>45536</v>
       </c>
       <c r="B11" s="11"/>
       <c r="C11" s="17"/>
       <c r="D11" s="71"/>
       <c r="E11" s="17"/>
       <c r="F11" s="17"/>
       <c r="G11" s="71"/>
       <c r="H11" s="71"/>
       <c r="I11" s="74"/>
       <c r="J11" s="17"/>
       <c r="K11" s="75"/>
       <c r="L11" s="76"/>
     </row>
-    <row r="12" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:16">
       <c r="A12" s="5">
         <v>45566</v>
       </c>
       <c r="B12" s="11"/>
       <c r="C12" s="17"/>
       <c r="D12" s="71"/>
       <c r="E12" s="17"/>
       <c r="F12" s="17"/>
       <c r="G12" s="71"/>
       <c r="H12" s="71"/>
       <c r="I12" s="71"/>
       <c r="J12" s="17"/>
       <c r="K12" s="17"/>
       <c r="L12" s="77"/>
     </row>
-    <row r="13" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:16">
       <c r="A13" s="5">
         <v>45597</v>
       </c>
       <c r="B13" s="11"/>
       <c r="C13" s="17"/>
       <c r="D13" s="20"/>
       <c r="E13" s="17"/>
       <c r="F13" s="17"/>
       <c r="G13" s="20"/>
       <c r="H13" s="20"/>
       <c r="I13" s="20"/>
       <c r="J13" s="17"/>
       <c r="K13" s="17"/>
       <c r="L13" s="78"/>
     </row>
-    <row r="14" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:16">
       <c r="A14" s="5">
         <v>45627</v>
       </c>
       <c r="B14" s="11"/>
       <c r="C14" s="17"/>
       <c r="D14" s="20"/>
       <c r="E14" s="17"/>
       <c r="F14" s="17"/>
       <c r="G14" s="20"/>
       <c r="H14" s="20"/>
       <c r="I14" s="20"/>
       <c r="J14" s="17"/>
       <c r="K14" s="17"/>
       <c r="L14" s="78"/>
     </row>
-    <row r="15" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:16" ht="16.5">
       <c r="A15" s="6" t="s">
         <v>15</v>
       </c>
       <c r="B15" s="36">
         <v>297</v>
       </c>
       <c r="C15" s="18">
         <v>-11</v>
       </c>
       <c r="D15" s="21">
         <v>-3.6</v>
       </c>
       <c r="E15" s="18">
         <v>150</v>
       </c>
       <c r="F15" s="18">
         <v>-17</v>
       </c>
       <c r="G15" s="21">
         <v>-10.199999999999999</v>
       </c>
       <c r="H15" s="21">
         <v>50.5</v>
       </c>
       <c r="I15" s="21">
         <v>-3.7</v>
       </c>
       <c r="J15" s="18">
         <v>127</v>
       </c>
       <c r="K15" s="18">
         <v>12</v>
       </c>
       <c r="L15" s="73">
         <v>10.4</v>
       </c>
     </row>
-    <row r="16" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:16">
       <c r="A16" s="4">
         <v>45658</v>
       </c>
       <c r="B16" s="37"/>
       <c r="C16" s="39"/>
       <c r="D16" s="43"/>
       <c r="E16" s="39"/>
       <c r="F16" s="39"/>
       <c r="G16" s="43"/>
       <c r="H16" s="43"/>
       <c r="I16" s="43"/>
       <c r="J16" s="39"/>
       <c r="K16" s="39"/>
       <c r="L16" s="72"/>
     </row>
-    <row r="17" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:12">
       <c r="A17" s="5">
         <v>45689</v>
       </c>
       <c r="B17" s="11"/>
       <c r="C17" s="17"/>
       <c r="D17" s="71"/>
       <c r="E17" s="17"/>
       <c r="F17" s="17"/>
       <c r="G17" s="71"/>
       <c r="H17" s="71"/>
       <c r="I17" s="74"/>
       <c r="J17" s="17"/>
       <c r="K17" s="75"/>
       <c r="L17" s="76"/>
     </row>
-    <row r="18" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:12">
       <c r="A18" s="5">
         <v>45717</v>
       </c>
       <c r="B18" s="11"/>
       <c r="C18" s="17"/>
       <c r="D18" s="71"/>
       <c r="E18" s="17"/>
       <c r="F18" s="17"/>
       <c r="G18" s="71"/>
       <c r="H18" s="71"/>
       <c r="I18" s="74"/>
       <c r="J18" s="17"/>
       <c r="K18" s="75"/>
       <c r="L18" s="76"/>
     </row>
-    <row r="19" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:12">
       <c r="A19" s="5">
         <v>45748</v>
       </c>
       <c r="B19" s="11"/>
       <c r="C19" s="17"/>
       <c r="D19" s="71"/>
       <c r="E19" s="17"/>
       <c r="F19" s="17"/>
       <c r="G19" s="71"/>
       <c r="H19" s="71"/>
       <c r="I19" s="71"/>
       <c r="J19" s="17"/>
       <c r="K19" s="75"/>
       <c r="L19" s="76"/>
     </row>
-    <row r="20" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:12">
       <c r="A20" s="5">
         <v>45778</v>
       </c>
       <c r="B20" s="11"/>
       <c r="C20" s="17"/>
       <c r="D20" s="71"/>
       <c r="E20" s="17"/>
       <c r="F20" s="17"/>
       <c r="G20" s="71"/>
       <c r="H20" s="71"/>
       <c r="I20" s="71"/>
       <c r="J20" s="17"/>
       <c r="K20" s="75"/>
       <c r="L20" s="76"/>
     </row>
-    <row r="21" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:12">
       <c r="A21" s="5">
         <v>45809</v>
       </c>
       <c r="B21" s="11"/>
       <c r="C21" s="17"/>
       <c r="D21" s="71"/>
       <c r="E21" s="17"/>
       <c r="F21" s="17"/>
       <c r="G21" s="71"/>
       <c r="H21" s="71"/>
       <c r="I21" s="74"/>
       <c r="J21" s="24"/>
       <c r="K21" s="75"/>
       <c r="L21" s="76"/>
     </row>
-    <row r="22" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:12">
       <c r="A22" s="5">
         <v>45839</v>
       </c>
       <c r="B22" s="11"/>
       <c r="C22" s="17"/>
       <c r="D22" s="71"/>
       <c r="E22" s="17"/>
       <c r="F22" s="17"/>
       <c r="G22" s="71"/>
       <c r="H22" s="71"/>
       <c r="I22" s="74"/>
       <c r="J22" s="17"/>
       <c r="K22" s="75"/>
       <c r="L22" s="76"/>
     </row>
-    <row r="23" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:12">
       <c r="A23" s="5">
         <v>45870</v>
       </c>
       <c r="B23" s="11"/>
       <c r="C23" s="17"/>
       <c r="D23" s="71"/>
       <c r="E23" s="17"/>
       <c r="F23" s="17"/>
       <c r="G23" s="71"/>
       <c r="H23" s="71"/>
       <c r="I23" s="74"/>
       <c r="J23" s="17"/>
       <c r="K23" s="75"/>
       <c r="L23" s="76"/>
     </row>
-    <row r="24" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:12">
       <c r="A24" s="5">
         <v>45901</v>
       </c>
       <c r="B24" s="11"/>
       <c r="C24" s="17"/>
       <c r="D24" s="71"/>
       <c r="E24" s="17"/>
       <c r="F24" s="17"/>
       <c r="G24" s="71"/>
       <c r="H24" s="71"/>
       <c r="I24" s="74"/>
       <c r="J24" s="17"/>
       <c r="K24" s="75"/>
       <c r="L24" s="76"/>
     </row>
-    <row r="25" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:12">
       <c r="A25" s="5">
         <v>45931</v>
       </c>
       <c r="B25" s="11"/>
       <c r="C25" s="17"/>
       <c r="D25" s="71"/>
       <c r="E25" s="17"/>
       <c r="F25" s="17"/>
       <c r="G25" s="71"/>
       <c r="H25" s="71"/>
       <c r="I25" s="71"/>
       <c r="J25" s="17"/>
       <c r="K25" s="17"/>
       <c r="L25" s="77"/>
     </row>
-    <row r="26" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:12">
       <c r="A26" s="5">
         <v>45962</v>
       </c>
       <c r="B26" s="11"/>
       <c r="C26" s="17"/>
       <c r="D26" s="20"/>
       <c r="E26" s="17"/>
       <c r="F26" s="17"/>
       <c r="G26" s="20"/>
       <c r="H26" s="20"/>
       <c r="I26" s="20"/>
       <c r="J26" s="17"/>
       <c r="K26" s="17"/>
       <c r="L26" s="78"/>
     </row>
-    <row r="27" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:12">
       <c r="A27" s="5">
         <v>45992</v>
       </c>
       <c r="B27" s="11"/>
       <c r="C27" s="17"/>
       <c r="D27" s="20"/>
       <c r="E27" s="17"/>
       <c r="F27" s="17"/>
       <c r="G27" s="20"/>
       <c r="H27" s="20"/>
       <c r="I27" s="20"/>
       <c r="J27" s="17"/>
       <c r="K27" s="17"/>
       <c r="L27" s="78"/>
     </row>
-    <row r="28" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:12" ht="16.5">
       <c r="A28" s="6" t="s">
         <v>15</v>
       </c>
       <c r="B28" s="57">
         <v>288</v>
       </c>
       <c r="C28" s="25">
         <v>-9</v>
       </c>
       <c r="D28" s="62">
         <v>-3</v>
       </c>
       <c r="E28" s="25">
         <v>130</v>
       </c>
       <c r="F28" s="25">
         <v>-20</v>
       </c>
       <c r="G28" s="62">
         <v>-13.3</v>
       </c>
       <c r="H28" s="62">
         <v>45.1</v>
       </c>
       <c r="I28" s="62">
         <v>-5.4</v>
       </c>
       <c r="J28" s="25">
         <v>105</v>
       </c>
       <c r="K28" s="25">
         <v>-22</v>
       </c>
       <c r="L28" s="31">
         <v>-17.3</v>
       </c>
     </row>
-    <row r="29" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:12">
       <c r="A29" s="4" t="s">
         <v>18</v>
       </c>
       <c r="B29" s="58">
         <v>18</v>
       </c>
       <c r="C29" s="61">
         <v>-6</v>
       </c>
       <c r="D29" s="63">
         <v>-25</v>
       </c>
       <c r="E29" s="61">
         <v>5</v>
       </c>
       <c r="F29" s="61">
         <v>-5</v>
       </c>
       <c r="G29" s="63">
         <v>-50</v>
       </c>
       <c r="H29" s="63">
         <v>27.8</v>
       </c>
       <c r="I29" s="63">
         <v>-13.9</v>
       </c>
       <c r="J29" s="61">
         <v>4</v>
       </c>
       <c r="K29" s="61">
         <v>-8</v>
       </c>
       <c r="L29" s="55">
         <v>-66.7</v>
       </c>
     </row>
-    <row r="30" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:12">
       <c r="A30" s="5" t="s">
         <v>24</v>
       </c>
       <c r="B30" s="59">
         <v>35</v>
       </c>
       <c r="C30" s="24">
         <v>-10</v>
       </c>
       <c r="D30" s="64">
         <v>-22.2</v>
       </c>
       <c r="E30" s="24">
         <v>16</v>
       </c>
       <c r="F30" s="24">
         <v>-7</v>
       </c>
       <c r="G30" s="64">
         <v>-30.4</v>
       </c>
       <c r="H30" s="64">
         <v>45.7</v>
       </c>
       <c r="I30" s="64">
         <v>-5.4</v>
       </c>
       <c r="J30" s="24">
         <v>12</v>
       </c>
       <c r="K30" s="24">
         <v>-10</v>
       </c>
       <c r="L30" s="30">
         <v>-45.5</v>
       </c>
     </row>
-    <row r="31" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:12">
       <c r="A31" s="5" t="s">
         <v>25</v>
       </c>
       <c r="B31" s="59">
         <v>56</v>
       </c>
       <c r="C31" s="24">
         <v>-6</v>
       </c>
       <c r="D31" s="64">
         <v>-9.6999999999999993</v>
       </c>
       <c r="E31" s="24">
         <v>27</v>
       </c>
       <c r="F31" s="61">
         <v>-6</v>
       </c>
       <c r="G31" s="64">
         <v>-18.2</v>
       </c>
       <c r="H31" s="64">
         <v>48.2</v>
       </c>
       <c r="I31" s="64">
         <v>-5</v>
       </c>
       <c r="J31" s="24">
         <v>21</v>
       </c>
       <c r="K31" s="24">
         <v>-8</v>
       </c>
       <c r="L31" s="30">
         <v>-27.6</v>
       </c>
     </row>
-    <row r="32" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:12">
       <c r="A32" s="5" t="s">
         <v>26</v>
       </c>
       <c r="B32" s="59">
         <v>81</v>
       </c>
       <c r="C32" s="24">
         <v>-2</v>
       </c>
       <c r="D32" s="64">
         <v>-2.4</v>
       </c>
       <c r="E32" s="24">
         <v>39</v>
       </c>
       <c r="F32" s="24"/>
       <c r="G32" s="64"/>
       <c r="H32" s="64">
         <v>48.1</v>
       </c>
       <c r="I32" s="64">
         <v>1.1000000000000001</v>
       </c>
       <c r="J32" s="24">
         <v>31</v>
       </c>
       <c r="K32" s="24">
         <v>-2</v>
       </c>
       <c r="L32" s="30">
         <v>-6.1</v>
       </c>
     </row>
-    <row r="33" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:12">
       <c r="A33" s="5" t="s">
         <v>27</v>
       </c>
       <c r="B33" s="59">
         <v>115</v>
       </c>
       <c r="C33" s="24">
         <v>7</v>
       </c>
       <c r="D33" s="64">
         <v>6.5</v>
       </c>
       <c r="E33" s="24">
         <v>49</v>
       </c>
       <c r="F33" s="24">
         <v>-3</v>
       </c>
       <c r="G33" s="64">
         <v>-5.8</v>
       </c>
       <c r="H33" s="64">
         <v>42.6</v>
       </c>
       <c r="I33" s="64">
         <v>-5.5</v>
       </c>
       <c r="J33" s="24">
         <v>39</v>
       </c>
       <c r="K33" s="24">
         <v>1</v>
       </c>
       <c r="L33" s="30">
         <v>2.6</v>
       </c>
     </row>
-    <row r="34" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:12">
       <c r="A34" s="5" t="s">
         <v>28</v>
       </c>
       <c r="B34" s="59">
         <v>148</v>
       </c>
       <c r="C34" s="24">
         <v>8</v>
       </c>
       <c r="D34" s="64">
         <v>5.7</v>
       </c>
       <c r="E34" s="24">
         <v>63</v>
       </c>
       <c r="F34" s="24">
         <v>6</v>
       </c>
       <c r="G34" s="64">
         <v>10.5</v>
       </c>
       <c r="H34" s="64">
         <v>42.6</v>
       </c>
       <c r="I34" s="64">
         <v>1.9</v>
       </c>
       <c r="J34" s="24">
         <v>53</v>
       </c>
       <c r="K34" s="24">
         <v>7</v>
       </c>
       <c r="L34" s="30">
         <v>15.2</v>
       </c>
     </row>
-    <row r="35" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:12">
       <c r="A35" s="5" t="s">
         <v>29</v>
       </c>
       <c r="B35" s="59">
         <v>179</v>
       </c>
       <c r="C35" s="24">
         <v>8</v>
       </c>
       <c r="D35" s="64">
         <v>4.7</v>
       </c>
       <c r="E35" s="24">
         <v>74</v>
       </c>
       <c r="F35" s="24">
         <v>6</v>
       </c>
       <c r="G35" s="64">
         <v>8.8000000000000007</v>
       </c>
       <c r="H35" s="64">
         <v>41.3</v>
       </c>
       <c r="I35" s="64">
         <v>1.5</v>
       </c>
       <c r="J35" s="24">
         <v>60</v>
       </c>
       <c r="K35" s="24">
         <v>4</v>
       </c>
       <c r="L35" s="30">
         <v>7.1</v>
       </c>
     </row>
-    <row r="36" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:12">
       <c r="A36" s="5" t="s">
         <v>30</v>
       </c>
-      <c r="B36" s="59"/>
-[...11 lines deleted...]
-    <row r="37" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="B36" s="59">
+        <v>207</v>
+      </c>
+      <c r="C36" s="24">
+        <v>9</v>
+      </c>
+      <c r="D36" s="64">
+        <v>4.5</v>
+      </c>
+      <c r="E36" s="24">
+        <v>96</v>
+      </c>
+      <c r="F36" s="24">
+        <v>17</v>
+      </c>
+      <c r="G36" s="64">
+        <v>21.5</v>
+      </c>
+      <c r="H36" s="64">
+        <v>46.4</v>
+      </c>
+      <c r="I36" s="64">
+        <v>6.5</v>
+      </c>
+      <c r="J36" s="24">
+        <v>73</v>
+      </c>
+      <c r="K36" s="24">
+        <v>8</v>
+      </c>
+      <c r="L36" s="30">
+        <v>12.3</v>
+      </c>
+    </row>
+    <row r="37" spans="1:12">
       <c r="A37" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="B37" s="59"/>
-[...11 lines deleted...]
-    <row r="38" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="B37" s="59">
+        <v>230</v>
+      </c>
+      <c r="C37" s="24">
+        <v>11</v>
+      </c>
+      <c r="D37" s="64">
+        <v>5</v>
+      </c>
+      <c r="E37" s="24">
+        <v>109</v>
+      </c>
+      <c r="F37" s="24">
+        <v>18</v>
+      </c>
+      <c r="G37" s="64">
+        <v>19.8</v>
+      </c>
+      <c r="H37" s="64">
+        <v>47.4</v>
+      </c>
+      <c r="I37" s="64">
+        <v>5.8</v>
+      </c>
+      <c r="J37" s="24">
+        <v>84</v>
+      </c>
+      <c r="K37" s="24">
+        <v>9</v>
+      </c>
+      <c r="L37" s="30">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="38" spans="1:12">
       <c r="A38" s="5" t="s">
         <v>23</v>
       </c>
       <c r="B38" s="59"/>
       <c r="C38" s="24"/>
       <c r="D38" s="64"/>
       <c r="E38" s="24"/>
       <c r="F38" s="24"/>
       <c r="G38" s="64"/>
       <c r="H38" s="64"/>
       <c r="I38" s="64"/>
       <c r="J38" s="24"/>
       <c r="K38" s="24"/>
       <c r="L38" s="30"/>
     </row>
-    <row r="39" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:12">
       <c r="A39" s="5" t="s">
         <v>31</v>
       </c>
       <c r="B39" s="59"/>
       <c r="C39" s="24"/>
       <c r="D39" s="64"/>
       <c r="E39" s="24"/>
       <c r="F39" s="24"/>
       <c r="G39" s="64"/>
       <c r="H39" s="64"/>
       <c r="I39" s="64"/>
       <c r="J39" s="24"/>
       <c r="K39" s="24"/>
       <c r="L39" s="30"/>
     </row>
-    <row r="40" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:12">
       <c r="A40" s="5" t="s">
         <v>32</v>
       </c>
       <c r="B40" s="59"/>
       <c r="C40" s="24"/>
       <c r="D40" s="64"/>
       <c r="E40" s="24"/>
       <c r="F40" s="24"/>
       <c r="G40" s="64"/>
       <c r="H40" s="64"/>
       <c r="I40" s="64"/>
       <c r="J40" s="24"/>
       <c r="K40" s="24"/>
       <c r="L40" s="30"/>
     </row>
-    <row r="41" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:12" ht="16.5">
       <c r="A41" s="6" t="s">
         <v>3</v>
       </c>
       <c r="B41" s="57"/>
       <c r="C41" s="25"/>
       <c r="D41" s="62"/>
       <c r="E41" s="25"/>
       <c r="F41" s="25"/>
       <c r="G41" s="62"/>
       <c r="H41" s="62"/>
       <c r="I41" s="62"/>
       <c r="J41" s="25"/>
       <c r="K41" s="25"/>
       <c r="L41" s="31"/>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <dataValidations count="1">
-    <dataValidation imeMode="off" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="B3:L27" xr:uid="{00000000-0002-0000-0600-000000000000}"/>
+    <dataValidation imeMode="off" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" sqref="B3:L27"/>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" scale="71" fitToWidth="0" orientation="landscape" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="71" fitToWidth="0" fitToHeight="1" orientation="landscape" usePrinterDefaults="1" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>Microsoft Excel</Application>
+<Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
+  <Application>JUST Calc</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="4" baseType="variant">
+    <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
-      </vt:variant>
-[...4 lines deleted...]
-        <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>7</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="14" baseType="lpstr">
+    <vt:vector size="7" baseType="lpstr">
       <vt:lpstr>刑法犯</vt:lpstr>
       <vt:lpstr>凶悪犯</vt:lpstr>
       <vt:lpstr>粗暴犯</vt:lpstr>
       <vt:lpstr>窃盗犯</vt:lpstr>
       <vt:lpstr>知能犯</vt:lpstr>
       <vt:lpstr>風俗犯</vt:lpstr>
       <vt:lpstr>その他刑法犯</vt:lpstr>
-      <vt:lpstr>その他刑法犯!Print_Area</vt:lpstr>
-[...5 lines deleted...]
-      <vt:lpstr>風俗犯!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...1 lines deleted...]
-  <cp:lastModifiedBy/>
+<cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties">
+  <property fmtid="{DCFEDD21-7773-49B2-8022-6FC58DB5260B}" pid="2" name="SavedVersions">
+    <vt:vector size="1" baseType="lpwstr">
+      <vt:lpwstr>5.0.6.0</vt:lpwstr>
+    </vt:vector>
+  </property>
+  <property fmtid="{DCFEDD21-7773-49B2-8022-6FC58DB5260B}" pid="3" name="LastSavedVersion">
+    <vt:lpwstr>5.0.6.0</vt:lpwstr>
+  </property>
+  <property fmtid="{DCFEDD21-7773-49B2-8022-6FC58DB5260B}" pid="4" name="LastSavedDate">
+    <vt:filetime>2026-10-07T01:52:20Z</vt:filetime>
+  </property>
+</Properties>
+</file>