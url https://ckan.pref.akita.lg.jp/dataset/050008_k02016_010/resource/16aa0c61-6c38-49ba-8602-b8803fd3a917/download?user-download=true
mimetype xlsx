--- v2 (2026-09-05)
+++ v3 (2026-10-25)
@@ -1,111 +1,110 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...7 lines deleted...]
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="20417"/>
+<workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr filterPrivacy="1"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{6CB7E945-D4A5-43B7-9DB2-99E19737704D}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12135" tabRatio="709" activeTab="7" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12135" tabRatio="709" activeTab="9"/>
   </bookViews>
   <sheets>
     <sheet name="累計" sheetId="6" r:id="rId1"/>
     <sheet name="１月末" sheetId="1" r:id="rId2"/>
     <sheet name="２月末" sheetId="2" r:id="rId3"/>
     <sheet name="３月末" sheetId="3" r:id="rId4"/>
     <sheet name="４月末" sheetId="4" r:id="rId5"/>
     <sheet name="５月末" sheetId="5" r:id="rId6"/>
     <sheet name="６月末" sheetId="7" r:id="rId7"/>
     <sheet name="７月末" sheetId="8" r:id="rId8"/>
     <sheet name="8月末" sheetId="14" r:id="rId9"/>
     <sheet name="9月末" sheetId="11" r:id="rId10"/>
     <sheet name="10月末" sheetId="15" r:id="rId11"/>
     <sheet name="11月末" sheetId="12" r:id="rId12"/>
     <sheet name="12月末" sheetId="13" r:id="rId13"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="10">'10月末'!$A$1:$R$41</definedName>
-[...1 lines deleted...]
-    <definedName name="_xlnm.Print_Area" localSheetId="12">'12月末'!$A$1:$R$41</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">'１月末'!$A$1:$R$41</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="2">'２月末'!$A$1:$R$41</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="3">'３月末'!$A$1:$R$41</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="4">'４月末'!$A$1:$R$41</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="5">'５月末'!$A$1:$R$41</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">累計!$A$1:$R$41</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="6">'６月末'!$A$1:$R$41</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="7">'７月末'!$A$1:$R$41</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="9">'9月末'!$A$1:$R$41</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="11">'11月末'!$A$1:$R$41</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="12">'12月末'!$A$1:$R$41</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="8">'8月末'!$A$1:$R$41</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="9">'9月末'!$A$1:$R$41</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">累計!$A$1:$R$41</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="10">'10月末'!$A$1:$R$41</definedName>
   </definedNames>
-  <calcPr calcId="191029"/>
+  <calcPr calcId="191029" concurrentCalc="1"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="559" uniqueCount="44">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" count="44" uniqueCount="44">
   <si>
     <t>男鹿市</t>
   </si>
   <si>
     <t>刑法犯認知件数＿罪種別＿市町村別（令和８年）【暫定値】</t>
     <rPh sb="0" eb="3">
       <t>ケイホウハン</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>ニンチ</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>ケンスウ</t>
     </rPh>
     <rPh sb="8" eb="11">
       <t>ザイシュベツ</t>
     </rPh>
     <rPh sb="12" eb="15">
       <t>シチョウソン</t>
     </rPh>
     <rPh sb="15" eb="16">
       <t>ベツ</t>
     </rPh>
     <rPh sb="17" eb="19">
       <t>レイワ</t>
@@ -370,64 +369,64 @@
     <rPh sb="6" eb="7">
       <t>モノ</t>
     </rPh>
     <rPh sb="7" eb="8">
       <t>トウ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>窃盗犯(非侵入盗)うち車上ねらい</t>
     <rPh sb="4" eb="5">
       <t>ヒ</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>シンニュウ</t>
     </rPh>
     <rPh sb="7" eb="8">
       <t>トウ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="5" x14ac:knownFonts="1">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+  <fonts count="5">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="游ゴシック"/>
       <family val="3"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="6"/>
+      <color auto="1"/>
       <name val="游ゴシック"/>
       <family val="3"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="16"/>
       <color theme="1"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
@@ -938,65 +937,63 @@
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="55" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
   </cellStyles>
-  <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
-      <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+      <x14:slicerStyles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
-      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+      <x15:timelineStyles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -1246,14315 +1243,15906 @@
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
           <a:tileRect/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings10.bin"/></Relationships>
+<file path=xl/worksheets/_rels/sheet10.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings10.bin" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings11.bin"/></Relationships>
+<file path=xl/worksheets/_rels/sheet11.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings11.bin" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings12.bin"/></Relationships>
+<file path=xl/worksheets/_rels/sheet12.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings12.bin" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings13.bin"/></Relationships>
+<file path=xl/worksheets/_rels/sheet13.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings13.bin" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
+<file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
+<file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
+<file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
+<file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
+<file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
   <dimension ref="B1:Q32"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="E28" sqref="E28"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.5" x14ac:dyDescent="0.4"/>
+  <sheetFormatPr defaultRowHeight="13.5"/>
   <cols>
     <col min="1" max="1" width="2.25" style="1" customWidth="1"/>
     <col min="2" max="2" width="13.875" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="17" width="13.25" style="1" customWidth="1"/>
     <col min="18" max="18" width="2.25" style="1" customWidth="1"/>
-    <col min="19" max="19" width="9" style="1" customWidth="1"/>
-    <col min="20" max="16384" width="9" style="1"/>
+    <col min="19" max="16384" width="9" style="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:17" ht="18.75" x14ac:dyDescent="0.4">
+    <row r="1" spans="2:17" ht="18.75">
       <c r="B1" s="2" t="s">
         <v>28</v>
       </c>
       <c r="C1" s="10"/>
       <c r="D1" s="10"/>
       <c r="E1" s="10"/>
       <c r="F1" s="10"/>
       <c r="G1" s="10"/>
       <c r="H1" s="10"/>
       <c r="I1" s="10"/>
       <c r="J1" s="10"/>
       <c r="K1" s="10"/>
       <c r="L1" s="10"/>
       <c r="M1" s="10"/>
       <c r="N1" s="10"/>
       <c r="O1" s="10"/>
       <c r="P1" s="10"/>
       <c r="Q1" s="40"/>
     </row>
-    <row r="3" spans="2:17" ht="51" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="3" spans="2:17" ht="51" customHeight="1">
       <c r="B3" s="3"/>
       <c r="C3" s="11" t="s">
         <v>40</v>
       </c>
       <c r="D3" s="15" t="s">
         <v>37</v>
       </c>
       <c r="E3" s="15" t="s">
         <v>38</v>
       </c>
       <c r="F3" s="20" t="s">
         <v>3</v>
       </c>
       <c r="G3" s="20" t="s">
         <v>41</v>
       </c>
       <c r="H3" s="20" t="s">
         <v>27</v>
       </c>
       <c r="I3" s="11" t="s">
         <v>5</v>
       </c>
       <c r="J3" s="20" t="s">
         <v>17</v>
       </c>
       <c r="K3" s="20" t="s">
         <v>42</v>
       </c>
       <c r="L3" s="28" t="s">
         <v>36</v>
       </c>
       <c r="M3" s="33" t="s">
         <v>24</v>
       </c>
       <c r="N3" s="38" t="s">
         <v>43</v>
       </c>
       <c r="O3" s="39" t="s">
         <v>2</v>
       </c>
       <c r="P3" s="39" t="s">
         <v>15</v>
       </c>
       <c r="Q3" s="41" t="s">
         <v>39</v>
       </c>
     </row>
-    <row r="4" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="4" spans="2:17" ht="15" customHeight="1">
       <c r="B4" s="4" t="s">
         <v>7</v>
       </c>
       <c r="C4" s="4"/>
       <c r="D4" s="16"/>
       <c r="E4" s="16"/>
       <c r="F4" s="21"/>
       <c r="G4" s="21"/>
       <c r="H4" s="21"/>
       <c r="I4" s="4"/>
       <c r="J4" s="16"/>
       <c r="K4" s="16"/>
       <c r="L4" s="29"/>
       <c r="M4" s="34"/>
       <c r="N4" s="16"/>
       <c r="O4" s="16"/>
       <c r="P4" s="16"/>
       <c r="Q4" s="42"/>
     </row>
-    <row r="5" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="5" spans="2:17" ht="15" customHeight="1">
       <c r="B5" s="5" t="s">
         <v>6</v>
       </c>
       <c r="C5" s="12"/>
       <c r="D5" s="17"/>
       <c r="E5" s="17"/>
       <c r="F5" s="22"/>
       <c r="G5" s="17"/>
       <c r="H5" s="25"/>
       <c r="I5" s="12"/>
       <c r="J5" s="17"/>
       <c r="K5" s="17"/>
       <c r="L5" s="30"/>
       <c r="M5" s="35"/>
       <c r="N5" s="17"/>
       <c r="O5" s="17"/>
       <c r="P5" s="17"/>
       <c r="Q5" s="30"/>
     </row>
-    <row r="6" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="6" spans="2:17" ht="15" customHeight="1">
       <c r="B6" s="6" t="s">
         <v>8</v>
       </c>
       <c r="C6" s="13"/>
       <c r="D6" s="18"/>
       <c r="E6" s="18"/>
       <c r="F6" s="23"/>
       <c r="G6" s="18"/>
       <c r="H6" s="26"/>
       <c r="I6" s="13"/>
       <c r="J6" s="18"/>
       <c r="K6" s="18"/>
       <c r="L6" s="31"/>
       <c r="M6" s="36"/>
       <c r="N6" s="18"/>
       <c r="O6" s="18"/>
       <c r="P6" s="18"/>
       <c r="Q6" s="31"/>
     </row>
-    <row r="7" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="7" spans="2:17" ht="15" customHeight="1">
       <c r="B7" s="6" t="s">
         <v>11</v>
       </c>
       <c r="C7" s="13"/>
       <c r="D7" s="18"/>
       <c r="E7" s="18"/>
       <c r="F7" s="23"/>
       <c r="G7" s="18"/>
       <c r="H7" s="26"/>
       <c r="I7" s="13"/>
       <c r="J7" s="18"/>
       <c r="K7" s="18"/>
       <c r="L7" s="31"/>
       <c r="M7" s="36"/>
       <c r="N7" s="18"/>
       <c r="O7" s="18"/>
       <c r="P7" s="18"/>
       <c r="Q7" s="31"/>
     </row>
-    <row r="8" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="8" spans="2:17" ht="15" customHeight="1">
       <c r="B8" s="6" t="s">
         <v>4</v>
       </c>
       <c r="C8" s="13"/>
       <c r="D8" s="18"/>
       <c r="E8" s="18"/>
       <c r="F8" s="23"/>
       <c r="G8" s="18"/>
       <c r="H8" s="26"/>
       <c r="I8" s="13"/>
       <c r="J8" s="18"/>
       <c r="K8" s="18"/>
       <c r="L8" s="31"/>
       <c r="M8" s="36"/>
       <c r="N8" s="18"/>
       <c r="O8" s="18"/>
       <c r="P8" s="18"/>
       <c r="Q8" s="31"/>
     </row>
-    <row r="9" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="9" spans="2:17" ht="15" customHeight="1">
       <c r="B9" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C9" s="13"/>
       <c r="D9" s="18"/>
       <c r="E9" s="18"/>
       <c r="F9" s="23"/>
       <c r="G9" s="18"/>
       <c r="H9" s="26"/>
       <c r="I9" s="13"/>
       <c r="J9" s="18"/>
       <c r="K9" s="18"/>
       <c r="L9" s="31"/>
       <c r="M9" s="36"/>
       <c r="N9" s="18"/>
       <c r="O9" s="18"/>
       <c r="P9" s="18"/>
       <c r="Q9" s="31"/>
     </row>
-    <row r="10" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="10" spans="2:17" ht="15" customHeight="1">
       <c r="B10" s="6" t="s">
         <v>13</v>
       </c>
       <c r="C10" s="13"/>
       <c r="D10" s="18"/>
       <c r="E10" s="18"/>
       <c r="F10" s="23"/>
       <c r="G10" s="18"/>
       <c r="H10" s="26"/>
       <c r="I10" s="13"/>
       <c r="J10" s="18"/>
       <c r="K10" s="18"/>
       <c r="L10" s="31"/>
       <c r="M10" s="36"/>
       <c r="N10" s="18"/>
       <c r="O10" s="18"/>
       <c r="P10" s="18"/>
       <c r="Q10" s="31"/>
     </row>
-    <row r="11" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="11" spans="2:17" ht="15" customHeight="1">
       <c r="B11" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C11" s="13"/>
       <c r="D11" s="18"/>
       <c r="E11" s="18"/>
       <c r="F11" s="23"/>
       <c r="G11" s="18"/>
       <c r="H11" s="26"/>
       <c r="I11" s="13"/>
       <c r="J11" s="18"/>
       <c r="K11" s="18"/>
       <c r="L11" s="31"/>
       <c r="M11" s="36"/>
       <c r="N11" s="18"/>
       <c r="O11" s="18"/>
       <c r="P11" s="18"/>
       <c r="Q11" s="31"/>
     </row>
-    <row r="12" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="12" spans="2:17" ht="15" customHeight="1">
       <c r="B12" s="6" t="s">
         <v>10</v>
       </c>
       <c r="C12" s="13"/>
       <c r="D12" s="18"/>
       <c r="E12" s="18"/>
       <c r="F12" s="23"/>
       <c r="G12" s="18"/>
       <c r="H12" s="26"/>
       <c r="I12" s="13"/>
       <c r="J12" s="18"/>
       <c r="K12" s="18"/>
       <c r="L12" s="31"/>
       <c r="M12" s="36"/>
       <c r="N12" s="18"/>
       <c r="O12" s="18"/>
       <c r="P12" s="18"/>
       <c r="Q12" s="31"/>
     </row>
-    <row r="13" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="13" spans="2:17" ht="15" customHeight="1">
       <c r="B13" s="6" t="s">
         <v>14</v>
       </c>
       <c r="C13" s="13"/>
       <c r="D13" s="18"/>
       <c r="E13" s="18"/>
       <c r="F13" s="23"/>
       <c r="G13" s="18"/>
       <c r="H13" s="26"/>
       <c r="I13" s="13"/>
       <c r="J13" s="18"/>
       <c r="K13" s="18"/>
       <c r="L13" s="31"/>
       <c r="M13" s="36"/>
       <c r="N13" s="18"/>
       <c r="O13" s="18"/>
       <c r="P13" s="18"/>
       <c r="Q13" s="31"/>
     </row>
-    <row r="14" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="14" spans="2:17" ht="15" customHeight="1">
       <c r="B14" s="6" t="s">
         <v>16</v>
       </c>
       <c r="C14" s="13"/>
       <c r="D14" s="18"/>
       <c r="E14" s="18"/>
       <c r="F14" s="23"/>
       <c r="G14" s="18"/>
       <c r="H14" s="26"/>
       <c r="I14" s="13"/>
       <c r="J14" s="18"/>
       <c r="K14" s="18"/>
       <c r="L14" s="31"/>
       <c r="M14" s="36"/>
       <c r="N14" s="18"/>
       <c r="O14" s="18"/>
       <c r="P14" s="18"/>
       <c r="Q14" s="31"/>
     </row>
-    <row r="15" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="15" spans="2:17" ht="15" customHeight="1">
       <c r="B15" s="6" t="s">
         <v>19</v>
       </c>
       <c r="C15" s="13"/>
       <c r="D15" s="18"/>
       <c r="E15" s="18"/>
       <c r="F15" s="23"/>
       <c r="G15" s="18"/>
       <c r="H15" s="26"/>
       <c r="I15" s="13"/>
       <c r="J15" s="18"/>
       <c r="K15" s="18"/>
       <c r="L15" s="31"/>
       <c r="M15" s="36"/>
       <c r="N15" s="18"/>
       <c r="O15" s="18"/>
       <c r="P15" s="18"/>
       <c r="Q15" s="31"/>
     </row>
-    <row r="16" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="16" spans="2:17" ht="15" customHeight="1">
       <c r="B16" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="13"/>
       <c r="D16" s="18"/>
       <c r="E16" s="18"/>
       <c r="F16" s="23"/>
       <c r="G16" s="18"/>
       <c r="H16" s="26"/>
       <c r="I16" s="13"/>
       <c r="J16" s="18"/>
       <c r="K16" s="18"/>
       <c r="L16" s="31"/>
       <c r="M16" s="36"/>
       <c r="N16" s="18"/>
       <c r="O16" s="18"/>
       <c r="P16" s="18"/>
       <c r="Q16" s="31"/>
     </row>
-    <row r="17" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="17" spans="2:17" ht="15" customHeight="1">
       <c r="B17" s="6" t="s">
         <v>21</v>
       </c>
       <c r="C17" s="13"/>
       <c r="D17" s="18"/>
       <c r="E17" s="18"/>
       <c r="F17" s="23"/>
       <c r="G17" s="18"/>
       <c r="H17" s="26"/>
       <c r="I17" s="13"/>
       <c r="J17" s="18"/>
       <c r="K17" s="18"/>
       <c r="L17" s="31"/>
       <c r="M17" s="36"/>
       <c r="N17" s="18"/>
       <c r="O17" s="18"/>
       <c r="P17" s="18"/>
       <c r="Q17" s="31"/>
     </row>
-    <row r="18" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="18" spans="2:17" ht="15" customHeight="1">
       <c r="B18" s="6" t="s">
         <v>22</v>
       </c>
       <c r="C18" s="13"/>
       <c r="D18" s="18"/>
       <c r="E18" s="18"/>
       <c r="F18" s="23"/>
       <c r="G18" s="18"/>
       <c r="H18" s="26"/>
       <c r="I18" s="13"/>
       <c r="J18" s="18"/>
       <c r="K18" s="18"/>
       <c r="L18" s="31"/>
       <c r="M18" s="36"/>
       <c r="N18" s="18"/>
       <c r="O18" s="18"/>
       <c r="P18" s="18"/>
       <c r="Q18" s="31"/>
     </row>
-    <row r="19" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="19" spans="2:17" ht="15" customHeight="1">
       <c r="B19" s="6" t="s">
         <v>9</v>
       </c>
       <c r="C19" s="13"/>
       <c r="D19" s="18"/>
       <c r="E19" s="18"/>
       <c r="F19" s="23"/>
       <c r="G19" s="18"/>
       <c r="H19" s="26"/>
       <c r="I19" s="13"/>
       <c r="J19" s="18"/>
       <c r="K19" s="18"/>
       <c r="L19" s="31"/>
       <c r="M19" s="36"/>
       <c r="N19" s="18"/>
       <c r="O19" s="18"/>
       <c r="P19" s="18"/>
       <c r="Q19" s="31"/>
     </row>
-    <row r="20" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="20" spans="2:17" ht="15" customHeight="1">
       <c r="B20" s="6" t="s">
         <v>23</v>
       </c>
       <c r="C20" s="13"/>
       <c r="D20" s="18"/>
       <c r="E20" s="18"/>
       <c r="F20" s="23"/>
       <c r="G20" s="18"/>
       <c r="H20" s="26"/>
       <c r="I20" s="13"/>
       <c r="J20" s="18"/>
       <c r="K20" s="18"/>
       <c r="L20" s="31"/>
       <c r="M20" s="36"/>
       <c r="N20" s="18"/>
       <c r="O20" s="18"/>
       <c r="P20" s="18"/>
       <c r="Q20" s="31"/>
     </row>
-    <row r="21" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="21" spans="2:17" ht="15" customHeight="1">
       <c r="B21" s="6" t="s">
         <v>18</v>
       </c>
       <c r="C21" s="13"/>
       <c r="D21" s="18"/>
       <c r="E21" s="18"/>
       <c r="F21" s="23"/>
       <c r="G21" s="18"/>
       <c r="H21" s="26"/>
       <c r="I21" s="13"/>
       <c r="J21" s="18"/>
       <c r="K21" s="18"/>
       <c r="L21" s="31"/>
       <c r="M21" s="36"/>
       <c r="N21" s="18"/>
       <c r="O21" s="18"/>
       <c r="P21" s="18"/>
       <c r="Q21" s="31"/>
     </row>
-    <row r="22" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="22" spans="2:17" ht="15" customHeight="1">
       <c r="B22" s="6" t="s">
         <v>25</v>
       </c>
       <c r="C22" s="13"/>
       <c r="D22" s="18"/>
       <c r="E22" s="18"/>
       <c r="F22" s="23"/>
       <c r="G22" s="18"/>
       <c r="H22" s="26"/>
       <c r="I22" s="13"/>
       <c r="J22" s="18"/>
       <c r="K22" s="18"/>
       <c r="L22" s="31"/>
       <c r="M22" s="36"/>
       <c r="N22" s="18"/>
       <c r="O22" s="18"/>
       <c r="P22" s="18"/>
       <c r="Q22" s="31"/>
     </row>
-    <row r="23" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="23" spans="2:17" ht="15" customHeight="1">
       <c r="B23" s="6" t="s">
         <v>26</v>
       </c>
       <c r="C23" s="13"/>
       <c r="D23" s="18"/>
       <c r="E23" s="18"/>
       <c r="F23" s="23"/>
       <c r="G23" s="18"/>
       <c r="H23" s="26"/>
       <c r="I23" s="13"/>
       <c r="J23" s="18"/>
       <c r="K23" s="18"/>
       <c r="L23" s="31"/>
       <c r="M23" s="36"/>
       <c r="N23" s="18"/>
       <c r="O23" s="18"/>
       <c r="P23" s="18"/>
       <c r="Q23" s="31"/>
     </row>
-    <row r="24" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="24" spans="2:17" ht="15" customHeight="1">
       <c r="B24" s="6" t="s">
         <v>29</v>
       </c>
       <c r="C24" s="13"/>
       <c r="D24" s="18"/>
       <c r="E24" s="18"/>
       <c r="F24" s="23"/>
       <c r="G24" s="18"/>
       <c r="H24" s="26"/>
       <c r="I24" s="13"/>
       <c r="J24" s="18"/>
       <c r="K24" s="18"/>
       <c r="L24" s="31"/>
       <c r="M24" s="36"/>
       <c r="N24" s="18"/>
       <c r="O24" s="18"/>
       <c r="P24" s="18"/>
       <c r="Q24" s="31"/>
     </row>
-    <row r="25" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="25" spans="2:17" ht="15" customHeight="1">
       <c r="B25" s="6" t="s">
         <v>30</v>
       </c>
       <c r="C25" s="13"/>
       <c r="D25" s="18"/>
       <c r="E25" s="18"/>
       <c r="F25" s="23"/>
       <c r="G25" s="18"/>
       <c r="H25" s="26"/>
       <c r="I25" s="13"/>
       <c r="J25" s="18"/>
       <c r="K25" s="18"/>
       <c r="L25" s="31"/>
       <c r="M25" s="36"/>
       <c r="N25" s="18"/>
       <c r="O25" s="18"/>
       <c r="P25" s="18"/>
       <c r="Q25" s="31"/>
     </row>
-    <row r="26" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="26" spans="2:17" ht="15" customHeight="1">
       <c r="B26" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C26" s="13"/>
       <c r="D26" s="18"/>
       <c r="E26" s="18"/>
       <c r="F26" s="23"/>
       <c r="G26" s="18"/>
       <c r="H26" s="26"/>
       <c r="I26" s="13"/>
       <c r="J26" s="18"/>
       <c r="K26" s="18"/>
       <c r="L26" s="31"/>
       <c r="M26" s="36"/>
       <c r="N26" s="18"/>
       <c r="O26" s="18"/>
       <c r="P26" s="18"/>
       <c r="Q26" s="31"/>
     </row>
-    <row r="27" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="27" spans="2:17" ht="15" customHeight="1">
       <c r="B27" s="6" t="s">
         <v>32</v>
       </c>
       <c r="C27" s="13"/>
       <c r="D27" s="18"/>
       <c r="E27" s="18"/>
       <c r="F27" s="23"/>
       <c r="G27" s="18"/>
       <c r="H27" s="26"/>
       <c r="I27" s="13"/>
       <c r="J27" s="18"/>
       <c r="K27" s="18"/>
       <c r="L27" s="31"/>
       <c r="M27" s="36"/>
       <c r="N27" s="18"/>
       <c r="O27" s="18"/>
       <c r="P27" s="18"/>
       <c r="Q27" s="31"/>
     </row>
-    <row r="28" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="28" spans="2:17" ht="15" customHeight="1">
       <c r="B28" s="6" t="s">
         <v>33</v>
       </c>
       <c r="C28" s="13"/>
       <c r="D28" s="18"/>
       <c r="E28" s="18"/>
       <c r="F28" s="23"/>
       <c r="G28" s="18"/>
       <c r="H28" s="26"/>
       <c r="I28" s="13"/>
       <c r="J28" s="18"/>
       <c r="K28" s="18"/>
       <c r="L28" s="31"/>
       <c r="M28" s="36"/>
       <c r="N28" s="18"/>
       <c r="O28" s="18"/>
       <c r="P28" s="18"/>
       <c r="Q28" s="31"/>
     </row>
-    <row r="29" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="29" spans="2:17" ht="15" customHeight="1">
       <c r="B29" s="6" t="s">
         <v>34</v>
       </c>
       <c r="C29" s="13"/>
       <c r="D29" s="18"/>
       <c r="E29" s="18"/>
       <c r="F29" s="23"/>
       <c r="G29" s="18"/>
       <c r="H29" s="26"/>
       <c r="I29" s="13"/>
       <c r="J29" s="18"/>
       <c r="K29" s="18"/>
       <c r="L29" s="31"/>
       <c r="M29" s="36"/>
       <c r="N29" s="18"/>
       <c r="O29" s="18"/>
       <c r="P29" s="18"/>
       <c r="Q29" s="31"/>
     </row>
-    <row r="30" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="30" spans="2:17" ht="15" customHeight="1">
       <c r="B30" s="7" t="s">
         <v>35</v>
       </c>
       <c r="C30" s="14"/>
       <c r="D30" s="19"/>
       <c r="E30" s="19"/>
       <c r="F30" s="24"/>
       <c r="G30" s="19"/>
       <c r="H30" s="27"/>
       <c r="I30" s="14"/>
       <c r="J30" s="19"/>
       <c r="K30" s="19"/>
       <c r="L30" s="32"/>
       <c r="M30" s="37"/>
       <c r="N30" s="19"/>
       <c r="O30" s="19"/>
       <c r="P30" s="19"/>
       <c r="Q30" s="32"/>
     </row>
-    <row r="31" spans="2:17" ht="6.75" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="31" spans="2:17" ht="6.75" customHeight="1">
       <c r="B31" s="8"/>
       <c r="C31" s="8"/>
       <c r="D31" s="8"/>
       <c r="E31" s="8"/>
       <c r="F31" s="8"/>
       <c r="G31" s="8"/>
       <c r="H31" s="8"/>
       <c r="I31" s="8"/>
       <c r="J31" s="8"/>
       <c r="K31" s="8"/>
       <c r="L31" s="8"/>
       <c r="M31" s="8"/>
       <c r="N31" s="8"/>
       <c r="O31" s="8"/>
       <c r="P31" s="8"/>
       <c r="Q31" s="8"/>
     </row>
-    <row r="32" spans="2:17" x14ac:dyDescent="0.4">
+    <row r="32" spans="2:17">
       <c r="B32" s="9"/>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" scale="75" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="75" fitToWidth="1" fitToHeight="1" orientation="landscape" usePrinterDefaults="1" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0900-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
   <dimension ref="B1:Q32"/>
   <sheetViews>
-    <sheetView zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
-      <selection activeCell="C1" sqref="C1"/>
+    <sheetView tabSelected="1" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
+      <selection activeCell="B1" sqref="B1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.5" x14ac:dyDescent="0.4"/>
+  <sheetFormatPr defaultRowHeight="13.5"/>
   <cols>
     <col min="1" max="1" width="2.25" style="1" customWidth="1"/>
     <col min="2" max="2" width="13.875" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="17" width="13.25" style="1" customWidth="1"/>
     <col min="18" max="18" width="2.25" style="1" customWidth="1"/>
-    <col min="19" max="19" width="9" style="1" customWidth="1"/>
-    <col min="20" max="16384" width="9" style="1"/>
+    <col min="19" max="16384" width="9" style="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:17" ht="18.75" x14ac:dyDescent="0.4">
+    <row r="1" spans="2:17" ht="18.75">
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="10"/>
       <c r="D1" s="10"/>
       <c r="E1" s="10"/>
       <c r="F1" s="10"/>
       <c r="G1" s="10"/>
       <c r="H1" s="10"/>
       <c r="I1" s="10"/>
       <c r="J1" s="10"/>
       <c r="K1" s="10"/>
       <c r="L1" s="10"/>
       <c r="M1" s="10"/>
       <c r="N1" s="10"/>
       <c r="O1" s="10"/>
       <c r="P1" s="10"/>
       <c r="Q1" s="40"/>
     </row>
-    <row r="3" spans="2:17" ht="51" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="2" spans="2:17" ht="14.25"/>
+    <row r="3" spans="2:17" ht="51" customHeight="1">
       <c r="B3" s="3"/>
       <c r="C3" s="11" t="s">
         <v>40</v>
       </c>
       <c r="D3" s="15" t="s">
         <v>37</v>
       </c>
       <c r="E3" s="15" t="s">
         <v>38</v>
       </c>
       <c r="F3" s="20" t="s">
         <v>3</v>
       </c>
       <c r="G3" s="20" t="s">
         <v>41</v>
       </c>
       <c r="H3" s="20" t="s">
         <v>27</v>
       </c>
       <c r="I3" s="11" t="s">
         <v>5</v>
       </c>
       <c r="J3" s="20" t="s">
         <v>17</v>
       </c>
       <c r="K3" s="20" t="s">
         <v>42</v>
       </c>
       <c r="L3" s="28" t="s">
         <v>36</v>
       </c>
       <c r="M3" s="33" t="s">
         <v>24</v>
       </c>
       <c r="N3" s="38" t="s">
         <v>43</v>
       </c>
       <c r="O3" s="39" t="s">
         <v>2</v>
       </c>
       <c r="P3" s="39" t="s">
         <v>15</v>
       </c>
       <c r="Q3" s="41" t="s">
         <v>39</v>
       </c>
     </row>
-    <row r="4" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="4" spans="2:17" ht="15" customHeight="1">
       <c r="B4" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="C4" s="4"/>
-[...15 lines deleted...]
-    <row r="5" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="C4" s="4">
+        <v>1831</v>
+      </c>
+      <c r="D4" s="16">
+        <v>33</v>
+      </c>
+      <c r="E4" s="16">
+        <v>128</v>
+      </c>
+      <c r="F4" s="21">
+        <v>1122</v>
+      </c>
+      <c r="G4" s="21">
+        <v>141</v>
+      </c>
+      <c r="H4" s="21">
+        <v>46</v>
+      </c>
+      <c r="I4" s="4">
+        <v>242</v>
+      </c>
+      <c r="J4" s="16">
+        <v>1</v>
+      </c>
+      <c r="K4" s="16">
+        <v>4</v>
+      </c>
+      <c r="L4" s="29">
+        <v>237</v>
+      </c>
+      <c r="M4" s="34">
+        <v>739</v>
+      </c>
+      <c r="N4" s="16">
+        <v>42</v>
+      </c>
+      <c r="O4" s="16">
+        <v>251</v>
+      </c>
+      <c r="P4" s="16">
+        <v>67</v>
+      </c>
+      <c r="Q4" s="42">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="5" spans="2:17" ht="15" customHeight="1">
       <c r="B5" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="C5" s="12"/>
-[...15 lines deleted...]
-    <row r="6" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="C5" s="12">
+        <v>835</v>
+      </c>
+      <c r="D5" s="17">
+        <v>10</v>
+      </c>
+      <c r="E5" s="17">
+        <v>55</v>
+      </c>
+      <c r="F5" s="22">
+        <v>567</v>
+      </c>
+      <c r="G5" s="17">
+        <v>53</v>
+      </c>
+      <c r="H5" s="25">
+        <v>14</v>
+      </c>
+      <c r="I5" s="12">
+        <v>172</v>
+      </c>
+      <c r="J5" s="17">
+        <v>1</v>
+      </c>
+      <c r="K5" s="17">
+        <v>2</v>
+      </c>
+      <c r="L5" s="30">
+        <v>169</v>
+      </c>
+      <c r="M5" s="35">
+        <v>342</v>
+      </c>
+      <c r="N5" s="17">
+        <v>13</v>
+      </c>
+      <c r="O5" s="17">
+        <v>69</v>
+      </c>
+      <c r="P5" s="17">
+        <v>28</v>
+      </c>
+      <c r="Q5" s="30">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="6" spans="2:17" ht="15" customHeight="1">
       <c r="B6" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="C6" s="13"/>
-[...15 lines deleted...]
-    <row r="7" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="C6" s="13">
+        <v>107</v>
+      </c>
+      <c r="D6" s="18">
+        <v>2</v>
+      </c>
+      <c r="E6" s="18">
+        <v>7</v>
+      </c>
+      <c r="F6" s="23">
+        <v>74</v>
+      </c>
+      <c r="G6" s="18">
+        <v>11</v>
+      </c>
+      <c r="H6" s="26">
+        <v>3</v>
+      </c>
+      <c r="I6" s="13">
+        <v>8</v>
+      </c>
+      <c r="J6" s="18">
+        <v>0</v>
+      </c>
+      <c r="K6" s="18">
+        <v>0</v>
+      </c>
+      <c r="L6" s="31">
+        <v>8</v>
+      </c>
+      <c r="M6" s="36">
+        <v>55</v>
+      </c>
+      <c r="N6" s="18">
+        <v>1</v>
+      </c>
+      <c r="O6" s="18">
+        <v>11</v>
+      </c>
+      <c r="P6" s="18">
+        <v>0</v>
+      </c>
+      <c r="Q6" s="31">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="7" spans="2:17" ht="15" customHeight="1">
       <c r="B7" s="6" t="s">
         <v>11</v>
       </c>
-      <c r="C7" s="13"/>
-[...15 lines deleted...]
-    <row r="8" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="C7" s="13">
+        <v>155</v>
+      </c>
+      <c r="D7" s="18">
+        <v>1</v>
+      </c>
+      <c r="E7" s="18">
+        <v>9</v>
+      </c>
+      <c r="F7" s="23">
+        <v>110</v>
+      </c>
+      <c r="G7" s="18">
+        <v>10</v>
+      </c>
+      <c r="H7" s="26">
+        <v>1</v>
+      </c>
+      <c r="I7" s="13">
+        <v>13</v>
+      </c>
+      <c r="J7" s="18">
+        <v>0</v>
+      </c>
+      <c r="K7" s="18">
+        <v>0</v>
+      </c>
+      <c r="L7" s="31">
+        <v>13</v>
+      </c>
+      <c r="M7" s="36">
+        <v>87</v>
+      </c>
+      <c r="N7" s="18">
+        <v>4</v>
+      </c>
+      <c r="O7" s="18">
+        <v>21</v>
+      </c>
+      <c r="P7" s="18">
+        <v>3</v>
+      </c>
+      <c r="Q7" s="31">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="8" spans="2:17" ht="15" customHeight="1">
       <c r="B8" s="6" t="s">
         <v>4</v>
       </c>
-      <c r="C8" s="13"/>
-[...15 lines deleted...]
-    <row r="9" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="C8" s="13">
+        <v>88</v>
+      </c>
+      <c r="D8" s="18">
+        <v>4</v>
+      </c>
+      <c r="E8" s="18">
+        <v>10</v>
+      </c>
+      <c r="F8" s="23">
+        <v>52</v>
+      </c>
+      <c r="G8" s="18">
+        <v>6</v>
+      </c>
+      <c r="H8" s="26">
+        <v>3</v>
+      </c>
+      <c r="I8" s="13">
+        <v>8</v>
+      </c>
+      <c r="J8" s="18">
+        <v>0</v>
+      </c>
+      <c r="K8" s="18">
+        <v>0</v>
+      </c>
+      <c r="L8" s="31">
+        <v>8</v>
+      </c>
+      <c r="M8" s="36">
+        <v>38</v>
+      </c>
+      <c r="N8" s="18">
+        <v>4</v>
+      </c>
+      <c r="O8" s="18">
+        <v>15</v>
+      </c>
+      <c r="P8" s="18">
+        <v>0</v>
+      </c>
+      <c r="Q8" s="31">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="9" spans="2:17" ht="15" customHeight="1">
       <c r="B9" s="6" t="s">
         <v>0</v>
       </c>
-      <c r="C9" s="13"/>
-[...15 lines deleted...]
-    <row r="10" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="C9" s="13">
+        <v>40</v>
+      </c>
+      <c r="D9" s="18">
+        <v>1</v>
+      </c>
+      <c r="E9" s="18">
+        <v>4</v>
+      </c>
+      <c r="F9" s="23">
+        <v>22</v>
+      </c>
+      <c r="G9" s="18">
+        <v>2</v>
+      </c>
+      <c r="H9" s="26">
+        <v>0</v>
+      </c>
+      <c r="I9" s="13">
+        <v>6</v>
+      </c>
+      <c r="J9" s="18">
+        <v>0</v>
+      </c>
+      <c r="K9" s="18">
+        <v>0</v>
+      </c>
+      <c r="L9" s="31">
+        <v>6</v>
+      </c>
+      <c r="M9" s="36">
+        <v>14</v>
+      </c>
+      <c r="N9" s="18">
+        <v>0</v>
+      </c>
+      <c r="O9" s="18">
+        <v>2</v>
+      </c>
+      <c r="P9" s="18">
+        <v>2</v>
+      </c>
+      <c r="Q9" s="31">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="10" spans="2:17" ht="15" customHeight="1">
       <c r="B10" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="C10" s="13"/>
-[...15 lines deleted...]
-    <row r="11" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="C10" s="13">
+        <v>45</v>
+      </c>
+      <c r="D10" s="18">
+        <v>1</v>
+      </c>
+      <c r="E10" s="18">
+        <v>4</v>
+      </c>
+      <c r="F10" s="23">
+        <v>33</v>
+      </c>
+      <c r="G10" s="18">
+        <v>5</v>
+      </c>
+      <c r="H10" s="26">
+        <v>1</v>
+      </c>
+      <c r="I10" s="13">
+        <v>5</v>
+      </c>
+      <c r="J10" s="18">
+        <v>0</v>
+      </c>
+      <c r="K10" s="18">
+        <v>0</v>
+      </c>
+      <c r="L10" s="31">
+        <v>5</v>
+      </c>
+      <c r="M10" s="36">
+        <v>23</v>
+      </c>
+      <c r="N10" s="18">
+        <v>1</v>
+      </c>
+      <c r="O10" s="18">
+        <v>3</v>
+      </c>
+      <c r="P10" s="18">
+        <v>0</v>
+      </c>
+      <c r="Q10" s="31">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="11" spans="2:17" ht="15" customHeight="1">
       <c r="B11" s="6" t="s">
         <v>12</v>
       </c>
-      <c r="C11" s="13"/>
-[...15 lines deleted...]
-    <row r="12" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="C11" s="13">
+        <v>19</v>
+      </c>
+      <c r="D11" s="18">
+        <v>0</v>
+      </c>
+      <c r="E11" s="18">
+        <v>3</v>
+      </c>
+      <c r="F11" s="23">
+        <v>11</v>
+      </c>
+      <c r="G11" s="18">
+        <v>3</v>
+      </c>
+      <c r="H11" s="26">
+        <v>1</v>
+      </c>
+      <c r="I11" s="13">
+        <v>0</v>
+      </c>
+      <c r="J11" s="18">
+        <v>0</v>
+      </c>
+      <c r="K11" s="18">
+        <v>0</v>
+      </c>
+      <c r="L11" s="31">
+        <v>0</v>
+      </c>
+      <c r="M11" s="36">
+        <v>8</v>
+      </c>
+      <c r="N11" s="18">
+        <v>2</v>
+      </c>
+      <c r="O11" s="18">
+        <v>0</v>
+      </c>
+      <c r="P11" s="18">
+        <v>1</v>
+      </c>
+      <c r="Q11" s="31">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="12" spans="2:17" ht="15" customHeight="1">
       <c r="B12" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="C12" s="13"/>
-[...15 lines deleted...]
-    <row r="13" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="C12" s="13">
+        <v>97</v>
+      </c>
+      <c r="D12" s="18">
+        <v>1</v>
+      </c>
+      <c r="E12" s="18">
+        <v>8</v>
+      </c>
+      <c r="F12" s="23">
+        <v>52</v>
+      </c>
+      <c r="G12" s="18">
+        <v>10</v>
+      </c>
+      <c r="H12" s="26">
+        <v>5</v>
+      </c>
+      <c r="I12" s="13">
+        <v>8</v>
+      </c>
+      <c r="J12" s="18">
+        <v>0</v>
+      </c>
+      <c r="K12" s="18">
+        <v>0</v>
+      </c>
+      <c r="L12" s="31">
+        <v>8</v>
+      </c>
+      <c r="M12" s="36">
+        <v>34</v>
+      </c>
+      <c r="N12" s="18">
+        <v>3</v>
+      </c>
+      <c r="O12" s="18">
+        <v>21</v>
+      </c>
+      <c r="P12" s="18">
+        <v>3</v>
+      </c>
+      <c r="Q12" s="31">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="13" spans="2:17" ht="15" customHeight="1">
       <c r="B13" s="6" t="s">
         <v>14</v>
       </c>
-      <c r="C13" s="13"/>
-[...15 lines deleted...]
-    <row r="14" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="C13" s="13">
+        <v>75</v>
+      </c>
+      <c r="D13" s="18">
+        <v>2</v>
+      </c>
+      <c r="E13" s="18">
+        <v>3</v>
+      </c>
+      <c r="F13" s="23">
+        <v>32</v>
+      </c>
+      <c r="G13" s="18">
+        <v>2</v>
+      </c>
+      <c r="H13" s="26">
+        <v>2</v>
+      </c>
+      <c r="I13" s="13">
+        <v>5</v>
+      </c>
+      <c r="J13" s="18">
+        <v>0</v>
+      </c>
+      <c r="K13" s="18">
+        <v>0</v>
+      </c>
+      <c r="L13" s="31">
+        <v>5</v>
+      </c>
+      <c r="M13" s="36">
+        <v>25</v>
+      </c>
+      <c r="N13" s="18">
+        <v>3</v>
+      </c>
+      <c r="O13" s="18">
+        <v>14</v>
+      </c>
+      <c r="P13" s="18">
+        <v>14</v>
+      </c>
+      <c r="Q13" s="31">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="14" spans="2:17" ht="15" customHeight="1">
       <c r="B14" s="6" t="s">
         <v>16</v>
       </c>
-      <c r="C14" s="13"/>
-[...15 lines deleted...]
-    <row r="15" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="C14" s="13">
+        <v>122</v>
+      </c>
+      <c r="D14" s="18">
+        <v>4</v>
+      </c>
+      <c r="E14" s="18">
+        <v>7</v>
+      </c>
+      <c r="F14" s="23">
+        <v>72</v>
+      </c>
+      <c r="G14" s="18">
+        <v>10</v>
+      </c>
+      <c r="H14" s="26">
+        <v>3</v>
+      </c>
+      <c r="I14" s="13">
+        <v>12</v>
+      </c>
+      <c r="J14" s="18">
+        <v>0</v>
+      </c>
+      <c r="K14" s="18">
+        <v>0</v>
+      </c>
+      <c r="L14" s="31">
+        <v>12</v>
+      </c>
+      <c r="M14" s="36">
+        <v>50</v>
+      </c>
+      <c r="N14" s="18">
+        <v>4</v>
+      </c>
+      <c r="O14" s="18">
+        <v>15</v>
+      </c>
+      <c r="P14" s="18">
+        <v>5</v>
+      </c>
+      <c r="Q14" s="31">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="15" spans="2:17" ht="15" customHeight="1">
       <c r="B15" s="6" t="s">
         <v>19</v>
       </c>
-      <c r="C15" s="13"/>
-[...15 lines deleted...]
-    <row r="16" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="C15" s="13">
+        <v>28</v>
+      </c>
+      <c r="D15" s="18">
+        <v>0</v>
+      </c>
+      <c r="E15" s="18">
+        <v>3</v>
+      </c>
+      <c r="F15" s="23">
+        <v>13</v>
+      </c>
+      <c r="G15" s="18">
+        <v>0</v>
+      </c>
+      <c r="H15" s="26">
+        <v>0</v>
+      </c>
+      <c r="I15" s="13">
+        <v>1</v>
+      </c>
+      <c r="J15" s="18">
+        <v>0</v>
+      </c>
+      <c r="K15" s="18">
+        <v>1</v>
+      </c>
+      <c r="L15" s="31">
+        <v>0</v>
+      </c>
+      <c r="M15" s="36">
+        <v>12</v>
+      </c>
+      <c r="N15" s="18">
+        <v>1</v>
+      </c>
+      <c r="O15" s="18">
+        <v>5</v>
+      </c>
+      <c r="P15" s="18">
+        <v>0</v>
+      </c>
+      <c r="Q15" s="31">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="16" spans="2:17" ht="15" customHeight="1">
       <c r="B16" s="6" t="s">
         <v>20</v>
       </c>
-      <c r="C16" s="13"/>
-[...15 lines deleted...]
-    <row r="17" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="C16" s="13">
+        <v>28</v>
+      </c>
+      <c r="D16" s="18">
+        <v>3</v>
+      </c>
+      <c r="E16" s="18">
+        <v>3</v>
+      </c>
+      <c r="F16" s="23">
+        <v>12</v>
+      </c>
+      <c r="G16" s="18">
+        <v>4</v>
+      </c>
+      <c r="H16" s="26">
+        <v>3</v>
+      </c>
+      <c r="I16" s="13">
+        <v>1</v>
+      </c>
+      <c r="J16" s="18">
+        <v>0</v>
+      </c>
+      <c r="K16" s="18">
+        <v>0</v>
+      </c>
+      <c r="L16" s="31">
+        <v>1</v>
+      </c>
+      <c r="M16" s="36">
+        <v>7</v>
+      </c>
+      <c r="N16" s="18">
+        <v>2</v>
+      </c>
+      <c r="O16" s="18">
+        <v>3</v>
+      </c>
+      <c r="P16" s="18">
+        <v>6</v>
+      </c>
+      <c r="Q16" s="31">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="17" spans="2:17" ht="15" customHeight="1">
       <c r="B17" s="6" t="s">
         <v>21</v>
       </c>
-      <c r="C17" s="13"/>
-[...15 lines deleted...]
-    <row r="18" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="C17" s="13">
+        <v>38</v>
+      </c>
+      <c r="D17" s="18">
+        <v>2</v>
+      </c>
+      <c r="E17" s="18">
+        <v>6</v>
+      </c>
+      <c r="F17" s="23">
+        <v>16</v>
+      </c>
+      <c r="G17" s="18">
+        <v>4</v>
+      </c>
+      <c r="H17" s="26">
+        <v>3</v>
+      </c>
+      <c r="I17" s="13">
+        <v>0</v>
+      </c>
+      <c r="J17" s="18">
+        <v>0</v>
+      </c>
+      <c r="K17" s="18">
+        <v>0</v>
+      </c>
+      <c r="L17" s="31">
+        <v>0</v>
+      </c>
+      <c r="M17" s="36">
+        <v>12</v>
+      </c>
+      <c r="N17" s="18">
+        <v>1</v>
+      </c>
+      <c r="O17" s="18">
+        <v>4</v>
+      </c>
+      <c r="P17" s="18">
+        <v>4</v>
+      </c>
+      <c r="Q17" s="31">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="18" spans="2:17" ht="15" customHeight="1">
       <c r="B18" s="6" t="s">
         <v>22</v>
       </c>
-      <c r="C18" s="13"/>
-[...15 lines deleted...]
-    <row r="19" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="C18" s="13">
+        <v>4</v>
+      </c>
+      <c r="D18" s="18">
+        <v>0</v>
+      </c>
+      <c r="E18" s="18">
+        <v>1</v>
+      </c>
+      <c r="F18" s="23">
+        <v>2</v>
+      </c>
+      <c r="G18" s="18">
+        <v>0</v>
+      </c>
+      <c r="H18" s="26">
+        <v>0</v>
+      </c>
+      <c r="I18" s="13">
+        <v>0</v>
+      </c>
+      <c r="J18" s="18">
+        <v>0</v>
+      </c>
+      <c r="K18" s="18">
+        <v>0</v>
+      </c>
+      <c r="L18" s="31">
+        <v>0</v>
+      </c>
+      <c r="M18" s="36">
+        <v>2</v>
+      </c>
+      <c r="N18" s="18">
+        <v>1</v>
+      </c>
+      <c r="O18" s="18">
+        <v>0</v>
+      </c>
+      <c r="P18" s="18">
+        <v>0</v>
+      </c>
+      <c r="Q18" s="31">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="19" spans="2:17" ht="15" customHeight="1">
       <c r="B19" s="6" t="s">
         <v>9</v>
       </c>
-      <c r="C19" s="13"/>
-[...15 lines deleted...]
-    <row r="20" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="C19" s="13">
+        <v>1</v>
+      </c>
+      <c r="D19" s="18">
+        <v>0</v>
+      </c>
+      <c r="E19" s="18">
+        <v>0</v>
+      </c>
+      <c r="F19" s="23">
+        <v>0</v>
+      </c>
+      <c r="G19" s="18">
+        <v>0</v>
+      </c>
+      <c r="H19" s="26">
+        <v>0</v>
+      </c>
+      <c r="I19" s="13">
+        <v>0</v>
+      </c>
+      <c r="J19" s="18">
+        <v>0</v>
+      </c>
+      <c r="K19" s="18">
+        <v>0</v>
+      </c>
+      <c r="L19" s="31">
+        <v>0</v>
+      </c>
+      <c r="M19" s="36">
+        <v>0</v>
+      </c>
+      <c r="N19" s="18">
+        <v>0</v>
+      </c>
+      <c r="O19" s="18">
+        <v>1</v>
+      </c>
+      <c r="P19" s="18">
+        <v>0</v>
+      </c>
+      <c r="Q19" s="31">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="2:17" ht="15" customHeight="1">
       <c r="B20" s="6" t="s">
         <v>23</v>
       </c>
-      <c r="C20" s="13"/>
-[...15 lines deleted...]
-    <row r="21" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="C20" s="13">
+        <v>3</v>
+      </c>
+      <c r="D20" s="18">
+        <v>1</v>
+      </c>
+      <c r="E20" s="18">
+        <v>1</v>
+      </c>
+      <c r="F20" s="23">
+        <v>0</v>
+      </c>
+      <c r="G20" s="18">
+        <v>0</v>
+      </c>
+      <c r="H20" s="26">
+        <v>0</v>
+      </c>
+      <c r="I20" s="13">
+        <v>0</v>
+      </c>
+      <c r="J20" s="18">
+        <v>0</v>
+      </c>
+      <c r="K20" s="18">
+        <v>0</v>
+      </c>
+      <c r="L20" s="31">
+        <v>0</v>
+      </c>
+      <c r="M20" s="36">
+        <v>0</v>
+      </c>
+      <c r="N20" s="18">
+        <v>0</v>
+      </c>
+      <c r="O20" s="18">
+        <v>1</v>
+      </c>
+      <c r="P20" s="18">
+        <v>0</v>
+      </c>
+      <c r="Q20" s="31">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="2:17" ht="15" customHeight="1">
       <c r="B21" s="6" t="s">
         <v>18</v>
       </c>
-      <c r="C21" s="13"/>
-[...15 lines deleted...]
-    <row r="22" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="C21" s="13">
+        <v>18</v>
+      </c>
+      <c r="D21" s="18">
+        <v>0</v>
+      </c>
+      <c r="E21" s="18">
+        <v>2</v>
+      </c>
+      <c r="F21" s="23">
+        <v>13</v>
+      </c>
+      <c r="G21" s="18">
+        <v>7</v>
+      </c>
+      <c r="H21" s="26">
+        <v>1</v>
+      </c>
+      <c r="I21" s="13">
+        <v>0</v>
+      </c>
+      <c r="J21" s="18">
+        <v>0</v>
+      </c>
+      <c r="K21" s="18">
+        <v>0</v>
+      </c>
+      <c r="L21" s="31">
+        <v>0</v>
+      </c>
+      <c r="M21" s="36">
+        <v>6</v>
+      </c>
+      <c r="N21" s="18">
+        <v>0</v>
+      </c>
+      <c r="O21" s="18">
+        <v>2</v>
+      </c>
+      <c r="P21" s="18">
+        <v>0</v>
+      </c>
+      <c r="Q21" s="31">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="22" spans="2:17" ht="15" customHeight="1">
       <c r="B22" s="6" t="s">
         <v>25</v>
       </c>
-      <c r="C22" s="13"/>
-[...15 lines deleted...]
-    <row r="23" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="C22" s="13">
+        <v>7</v>
+      </c>
+      <c r="D22" s="18">
+        <v>0</v>
+      </c>
+      <c r="E22" s="18">
+        <v>1</v>
+      </c>
+      <c r="F22" s="23">
+        <v>2</v>
+      </c>
+      <c r="G22" s="18">
+        <v>0</v>
+      </c>
+      <c r="H22" s="26">
+        <v>0</v>
+      </c>
+      <c r="I22" s="13">
+        <v>0</v>
+      </c>
+      <c r="J22" s="18">
+        <v>0</v>
+      </c>
+      <c r="K22" s="18">
+        <v>0</v>
+      </c>
+      <c r="L22" s="31">
+        <v>0</v>
+      </c>
+      <c r="M22" s="36">
+        <v>2</v>
+      </c>
+      <c r="N22" s="18">
+        <v>0</v>
+      </c>
+      <c r="O22" s="18">
+        <v>1</v>
+      </c>
+      <c r="P22" s="18">
+        <v>0</v>
+      </c>
+      <c r="Q22" s="31">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="23" spans="2:17" ht="15" customHeight="1">
       <c r="B23" s="6" t="s">
         <v>26</v>
       </c>
-      <c r="C23" s="13"/>
-[...15 lines deleted...]
-    <row r="24" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="C23" s="13">
+        <v>6</v>
+      </c>
+      <c r="D23" s="18">
+        <v>0</v>
+      </c>
+      <c r="E23" s="18">
+        <v>0</v>
+      </c>
+      <c r="F23" s="23">
+        <v>3</v>
+      </c>
+      <c r="G23" s="18">
+        <v>0</v>
+      </c>
+      <c r="H23" s="26">
+        <v>0</v>
+      </c>
+      <c r="I23" s="13">
+        <v>0</v>
+      </c>
+      <c r="J23" s="18">
+        <v>0</v>
+      </c>
+      <c r="K23" s="18">
+        <v>0</v>
+      </c>
+      <c r="L23" s="31">
+        <v>0</v>
+      </c>
+      <c r="M23" s="36">
+        <v>3</v>
+      </c>
+      <c r="N23" s="18">
+        <v>1</v>
+      </c>
+      <c r="O23" s="18">
+        <v>2</v>
+      </c>
+      <c r="P23" s="18">
+        <v>0</v>
+      </c>
+      <c r="Q23" s="31">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="24" spans="2:17" ht="15" customHeight="1">
       <c r="B24" s="6" t="s">
         <v>29</v>
       </c>
-      <c r="C24" s="13"/>
-[...15 lines deleted...]
-    <row r="25" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="C24" s="13">
+        <v>16</v>
+      </c>
+      <c r="D24" s="18">
+        <v>0</v>
+      </c>
+      <c r="E24" s="18">
+        <v>0</v>
+      </c>
+      <c r="F24" s="23">
+        <v>10</v>
+      </c>
+      <c r="G24" s="18">
+        <v>7</v>
+      </c>
+      <c r="H24" s="26">
+        <v>1</v>
+      </c>
+      <c r="I24" s="13">
+        <v>1</v>
+      </c>
+      <c r="J24" s="18">
+        <v>0</v>
+      </c>
+      <c r="K24" s="18">
+        <v>1</v>
+      </c>
+      <c r="L24" s="31">
+        <v>0</v>
+      </c>
+      <c r="M24" s="36">
+        <v>2</v>
+      </c>
+      <c r="N24" s="18">
+        <v>1</v>
+      </c>
+      <c r="O24" s="18">
+        <v>2</v>
+      </c>
+      <c r="P24" s="18">
+        <v>0</v>
+      </c>
+      <c r="Q24" s="31">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="25" spans="2:17" ht="15" customHeight="1">
       <c r="B25" s="6" t="s">
         <v>30</v>
       </c>
-      <c r="C25" s="13"/>
-[...15 lines deleted...]
-    <row r="26" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="C25" s="13">
+        <v>14</v>
+      </c>
+      <c r="D25" s="18">
+        <v>0</v>
+      </c>
+      <c r="E25" s="18">
+        <v>0</v>
+      </c>
+      <c r="F25" s="23">
+        <v>8</v>
+      </c>
+      <c r="G25" s="18">
+        <v>1</v>
+      </c>
+      <c r="H25" s="26">
+        <v>0</v>
+      </c>
+      <c r="I25" s="13">
+        <v>0</v>
+      </c>
+      <c r="J25" s="18">
+        <v>0</v>
+      </c>
+      <c r="K25" s="18">
+        <v>0</v>
+      </c>
+      <c r="L25" s="31">
+        <v>0</v>
+      </c>
+      <c r="M25" s="36">
+        <v>7</v>
+      </c>
+      <c r="N25" s="18">
+        <v>0</v>
+      </c>
+      <c r="O25" s="18">
+        <v>5</v>
+      </c>
+      <c r="P25" s="18">
+        <v>0</v>
+      </c>
+      <c r="Q25" s="31">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="26" spans="2:17" ht="15" customHeight="1">
       <c r="B26" s="6" t="s">
         <v>31</v>
       </c>
-      <c r="C26" s="13"/>
-[...15 lines deleted...]
-    <row r="27" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="C26" s="13">
+        <v>3</v>
+      </c>
+      <c r="D26" s="18">
+        <v>0</v>
+      </c>
+      <c r="E26" s="18">
+        <v>0</v>
+      </c>
+      <c r="F26" s="23">
+        <v>1</v>
+      </c>
+      <c r="G26" s="18">
+        <v>0</v>
+      </c>
+      <c r="H26" s="26">
+        <v>0</v>
+      </c>
+      <c r="I26" s="13">
+        <v>0</v>
+      </c>
+      <c r="J26" s="18">
+        <v>0</v>
+      </c>
+      <c r="K26" s="18">
+        <v>0</v>
+      </c>
+      <c r="L26" s="31">
+        <v>0</v>
+      </c>
+      <c r="M26" s="36">
+        <v>1</v>
+      </c>
+      <c r="N26" s="18">
+        <v>0</v>
+      </c>
+      <c r="O26" s="18">
+        <v>1</v>
+      </c>
+      <c r="P26" s="18">
+        <v>0</v>
+      </c>
+      <c r="Q26" s="31">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="27" spans="2:17" ht="15" customHeight="1">
       <c r="B27" s="6" t="s">
         <v>32</v>
       </c>
-      <c r="C27" s="13"/>
-[...15 lines deleted...]
-    <row r="28" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="C27" s="13">
+        <v>18</v>
+      </c>
+      <c r="D27" s="18">
+        <v>1</v>
+      </c>
+      <c r="E27" s="18">
+        <v>1</v>
+      </c>
+      <c r="F27" s="23">
+        <v>11</v>
+      </c>
+      <c r="G27" s="18">
+        <v>4</v>
+      </c>
+      <c r="H27" s="26">
+        <v>3</v>
+      </c>
+      <c r="I27" s="13">
+        <v>2</v>
+      </c>
+      <c r="J27" s="18">
+        <v>0</v>
+      </c>
+      <c r="K27" s="18">
+        <v>0</v>
+      </c>
+      <c r="L27" s="31">
+        <v>2</v>
+      </c>
+      <c r="M27" s="36">
+        <v>5</v>
+      </c>
+      <c r="N27" s="18">
+        <v>0</v>
+      </c>
+      <c r="O27" s="18">
+        <v>0</v>
+      </c>
+      <c r="P27" s="18">
+        <v>0</v>
+      </c>
+      <c r="Q27" s="31">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="28" spans="2:17" ht="15" customHeight="1">
       <c r="B28" s="6" t="s">
         <v>33</v>
       </c>
-      <c r="C28" s="13"/>
-[...15 lines deleted...]
-    <row r="29" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="C28" s="13">
+        <v>10</v>
+      </c>
+      <c r="D28" s="18">
+        <v>0</v>
+      </c>
+      <c r="E28" s="18">
+        <v>0</v>
+      </c>
+      <c r="F28" s="23">
+        <v>3</v>
+      </c>
+      <c r="G28" s="18">
+        <v>2</v>
+      </c>
+      <c r="H28" s="26">
+        <v>2</v>
+      </c>
+      <c r="I28" s="13">
+        <v>0</v>
+      </c>
+      <c r="J28" s="18">
+        <v>0</v>
+      </c>
+      <c r="K28" s="18">
+        <v>0</v>
+      </c>
+      <c r="L28" s="31">
+        <v>0</v>
+      </c>
+      <c r="M28" s="36">
+        <v>1</v>
+      </c>
+      <c r="N28" s="18">
+        <v>0</v>
+      </c>
+      <c r="O28" s="18">
+        <v>7</v>
+      </c>
+      <c r="P28" s="18">
+        <v>0</v>
+      </c>
+      <c r="Q28" s="31">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29" spans="2:17" ht="15" customHeight="1">
       <c r="B29" s="6" t="s">
         <v>34</v>
       </c>
-      <c r="C29" s="13"/>
-[...15 lines deleted...]
-    <row r="30" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="C29" s="13">
+        <v>1</v>
+      </c>
+      <c r="D29" s="18">
+        <v>0</v>
+      </c>
+      <c r="E29" s="18">
+        <v>0</v>
+      </c>
+      <c r="F29" s="23">
+        <v>0</v>
+      </c>
+      <c r="G29" s="18">
+        <v>0</v>
+      </c>
+      <c r="H29" s="26">
+        <v>0</v>
+      </c>
+      <c r="I29" s="13">
+        <v>0</v>
+      </c>
+      <c r="J29" s="18">
+        <v>0</v>
+      </c>
+      <c r="K29" s="18">
+        <v>0</v>
+      </c>
+      <c r="L29" s="31">
+        <v>0</v>
+      </c>
+      <c r="M29" s="36">
+        <v>0</v>
+      </c>
+      <c r="N29" s="18">
+        <v>0</v>
+      </c>
+      <c r="O29" s="18">
+        <v>1</v>
+      </c>
+      <c r="P29" s="18">
+        <v>0</v>
+      </c>
+      <c r="Q29" s="31">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="2:17" ht="15" customHeight="1">
       <c r="B30" s="7" t="s">
         <v>35</v>
       </c>
-      <c r="C30" s="14"/>
-[...15 lines deleted...]
-    <row r="31" spans="2:17" ht="6.75" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="C30" s="14">
+        <v>53</v>
+      </c>
+      <c r="D30" s="19">
+        <v>0</v>
+      </c>
+      <c r="E30" s="19">
+        <v>0</v>
+      </c>
+      <c r="F30" s="24">
+        <v>3</v>
+      </c>
+      <c r="G30" s="19">
+        <v>0</v>
+      </c>
+      <c r="H30" s="27">
+        <v>0</v>
+      </c>
+      <c r="I30" s="14">
+        <v>0</v>
+      </c>
+      <c r="J30" s="19">
+        <v>0</v>
+      </c>
+      <c r="K30" s="19">
+        <v>0</v>
+      </c>
+      <c r="L30" s="32">
+        <v>0</v>
+      </c>
+      <c r="M30" s="37">
+        <v>3</v>
+      </c>
+      <c r="N30" s="19">
+        <v>0</v>
+      </c>
+      <c r="O30" s="19">
+        <v>45</v>
+      </c>
+      <c r="P30" s="19">
+        <v>1</v>
+      </c>
+      <c r="Q30" s="32">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="31" spans="2:17" ht="6.75" customHeight="1">
       <c r="B31" s="8"/>
       <c r="C31" s="8"/>
       <c r="D31" s="8"/>
       <c r="E31" s="8"/>
       <c r="F31" s="8"/>
       <c r="G31" s="8"/>
       <c r="H31" s="8"/>
       <c r="I31" s="8"/>
       <c r="J31" s="8"/>
       <c r="K31" s="8"/>
       <c r="L31" s="8"/>
       <c r="M31" s="8"/>
       <c r="N31" s="8"/>
       <c r="O31" s="8"/>
       <c r="P31" s="8"/>
       <c r="Q31" s="8"/>
     </row>
-    <row r="32" spans="2:17" x14ac:dyDescent="0.4">
+    <row r="32" spans="2:17">
       <c r="B32" s="9"/>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" scale="75" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="75" fitToWidth="1" fitToHeight="1" orientation="landscape" usePrinterDefaults="1" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0A00-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
   <dimension ref="B1:Q32"/>
   <sheetViews>
     <sheetView zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
       <selection activeCell="C1" sqref="C1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.5" x14ac:dyDescent="0.4"/>
+  <sheetFormatPr defaultRowHeight="13.5"/>
   <cols>
     <col min="1" max="1" width="2.25" style="1" customWidth="1"/>
     <col min="2" max="2" width="13.875" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="17" width="13.25" style="1" customWidth="1"/>
     <col min="18" max="18" width="2.25" style="1" customWidth="1"/>
-    <col min="19" max="19" width="9" style="1" customWidth="1"/>
-    <col min="20" max="16384" width="9" style="1"/>
+    <col min="19" max="16384" width="9" style="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:17" ht="18.75" x14ac:dyDescent="0.4">
+    <row r="1" spans="2:17" ht="18.75">
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="10"/>
       <c r="D1" s="10"/>
       <c r="E1" s="10"/>
       <c r="F1" s="10"/>
       <c r="G1" s="10"/>
       <c r="H1" s="10"/>
       <c r="I1" s="10"/>
       <c r="J1" s="10"/>
       <c r="K1" s="10"/>
       <c r="L1" s="10"/>
       <c r="M1" s="10"/>
       <c r="N1" s="10"/>
       <c r="O1" s="10"/>
       <c r="P1" s="10"/>
       <c r="Q1" s="40"/>
     </row>
-    <row r="3" spans="2:17" ht="51" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="3" spans="2:17" ht="51" customHeight="1">
       <c r="B3" s="3"/>
       <c r="C3" s="11" t="s">
         <v>40</v>
       </c>
       <c r="D3" s="15" t="s">
         <v>37</v>
       </c>
       <c r="E3" s="15" t="s">
         <v>38</v>
       </c>
       <c r="F3" s="20" t="s">
         <v>3</v>
       </c>
       <c r="G3" s="20" t="s">
         <v>41</v>
       </c>
       <c r="H3" s="20" t="s">
         <v>27</v>
       </c>
       <c r="I3" s="11" t="s">
         <v>5</v>
       </c>
       <c r="J3" s="20" t="s">
         <v>17</v>
       </c>
       <c r="K3" s="20" t="s">
         <v>42</v>
       </c>
       <c r="L3" s="28" t="s">
         <v>36</v>
       </c>
       <c r="M3" s="33" t="s">
         <v>24</v>
       </c>
       <c r="N3" s="38" t="s">
         <v>43</v>
       </c>
       <c r="O3" s="39" t="s">
         <v>2</v>
       </c>
       <c r="P3" s="39" t="s">
         <v>15</v>
       </c>
       <c r="Q3" s="41" t="s">
         <v>39</v>
       </c>
     </row>
-    <row r="4" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="4" spans="2:17" ht="15" customHeight="1">
       <c r="B4" s="4" t="s">
         <v>7</v>
       </c>
       <c r="C4" s="4"/>
       <c r="D4" s="16"/>
       <c r="E4" s="16"/>
       <c r="F4" s="21"/>
       <c r="G4" s="21"/>
       <c r="H4" s="21"/>
       <c r="I4" s="4"/>
       <c r="J4" s="16"/>
       <c r="K4" s="16"/>
       <c r="L4" s="29"/>
       <c r="M4" s="34"/>
       <c r="N4" s="16"/>
       <c r="O4" s="16"/>
       <c r="P4" s="16"/>
       <c r="Q4" s="42"/>
     </row>
-    <row r="5" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="5" spans="2:17" ht="15" customHeight="1">
       <c r="B5" s="5" t="s">
         <v>6</v>
       </c>
       <c r="C5" s="12"/>
       <c r="D5" s="17"/>
       <c r="E5" s="17"/>
       <c r="F5" s="22"/>
       <c r="G5" s="17"/>
       <c r="H5" s="25"/>
       <c r="I5" s="12"/>
       <c r="J5" s="17"/>
       <c r="K5" s="17"/>
       <c r="L5" s="30"/>
       <c r="M5" s="35"/>
       <c r="N5" s="17"/>
       <c r="O5" s="17"/>
       <c r="P5" s="17"/>
       <c r="Q5" s="30"/>
     </row>
-    <row r="6" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="6" spans="2:17" ht="15" customHeight="1">
       <c r="B6" s="6" t="s">
         <v>8</v>
       </c>
       <c r="C6" s="13"/>
       <c r="D6" s="18"/>
       <c r="E6" s="18"/>
       <c r="F6" s="23"/>
       <c r="G6" s="18"/>
       <c r="H6" s="26"/>
       <c r="I6" s="13"/>
       <c r="J6" s="18"/>
       <c r="K6" s="18"/>
       <c r="L6" s="31"/>
       <c r="M6" s="36"/>
       <c r="N6" s="18"/>
       <c r="O6" s="18"/>
       <c r="P6" s="18"/>
       <c r="Q6" s="31"/>
     </row>
-    <row r="7" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="7" spans="2:17" ht="15" customHeight="1">
       <c r="B7" s="6" t="s">
         <v>11</v>
       </c>
       <c r="C7" s="13"/>
       <c r="D7" s="18"/>
       <c r="E7" s="18"/>
       <c r="F7" s="23"/>
       <c r="G7" s="18"/>
       <c r="H7" s="26"/>
       <c r="I7" s="13"/>
       <c r="J7" s="18"/>
       <c r="K7" s="18"/>
       <c r="L7" s="31"/>
       <c r="M7" s="36"/>
       <c r="N7" s="18"/>
       <c r="O7" s="18"/>
       <c r="P7" s="18"/>
       <c r="Q7" s="31"/>
     </row>
-    <row r="8" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="8" spans="2:17" ht="15" customHeight="1">
       <c r="B8" s="6" t="s">
         <v>4</v>
       </c>
       <c r="C8" s="13"/>
       <c r="D8" s="18"/>
       <c r="E8" s="18"/>
       <c r="F8" s="23"/>
       <c r="G8" s="18"/>
       <c r="H8" s="26"/>
       <c r="I8" s="13"/>
       <c r="J8" s="18"/>
       <c r="K8" s="18"/>
       <c r="L8" s="31"/>
       <c r="M8" s="36"/>
       <c r="N8" s="18"/>
       <c r="O8" s="18"/>
       <c r="P8" s="18"/>
       <c r="Q8" s="31"/>
     </row>
-    <row r="9" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="9" spans="2:17" ht="15" customHeight="1">
       <c r="B9" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C9" s="13"/>
       <c r="D9" s="18"/>
       <c r="E9" s="18"/>
       <c r="F9" s="23"/>
       <c r="G9" s="18"/>
       <c r="H9" s="26"/>
       <c r="I9" s="13"/>
       <c r="J9" s="18"/>
       <c r="K9" s="18"/>
       <c r="L9" s="31"/>
       <c r="M9" s="36"/>
       <c r="N9" s="18"/>
       <c r="O9" s="18"/>
       <c r="P9" s="18"/>
       <c r="Q9" s="31"/>
     </row>
-    <row r="10" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="10" spans="2:17" ht="15" customHeight="1">
       <c r="B10" s="6" t="s">
         <v>13</v>
       </c>
       <c r="C10" s="13"/>
       <c r="D10" s="18"/>
       <c r="E10" s="18"/>
       <c r="F10" s="23"/>
       <c r="G10" s="18"/>
       <c r="H10" s="26"/>
       <c r="I10" s="13"/>
       <c r="J10" s="18"/>
       <c r="K10" s="18"/>
       <c r="L10" s="31"/>
       <c r="M10" s="36"/>
       <c r="N10" s="18"/>
       <c r="O10" s="18"/>
       <c r="P10" s="18"/>
       <c r="Q10" s="31"/>
     </row>
-    <row r="11" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="11" spans="2:17" ht="15" customHeight="1">
       <c r="B11" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C11" s="13"/>
       <c r="D11" s="18"/>
       <c r="E11" s="18"/>
       <c r="F11" s="23"/>
       <c r="G11" s="18"/>
       <c r="H11" s="26"/>
       <c r="I11" s="13"/>
       <c r="J11" s="18"/>
       <c r="K11" s="18"/>
       <c r="L11" s="31"/>
       <c r="M11" s="36"/>
       <c r="N11" s="18"/>
       <c r="O11" s="18"/>
       <c r="P11" s="18"/>
       <c r="Q11" s="31"/>
     </row>
-    <row r="12" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="12" spans="2:17" ht="15" customHeight="1">
       <c r="B12" s="6" t="s">
         <v>10</v>
       </c>
       <c r="C12" s="13"/>
       <c r="D12" s="18"/>
       <c r="E12" s="18"/>
       <c r="F12" s="23"/>
       <c r="G12" s="18"/>
       <c r="H12" s="26"/>
       <c r="I12" s="13"/>
       <c r="J12" s="18"/>
       <c r="K12" s="18"/>
       <c r="L12" s="31"/>
       <c r="M12" s="36"/>
       <c r="N12" s="18"/>
       <c r="O12" s="18"/>
       <c r="P12" s="18"/>
       <c r="Q12" s="31"/>
     </row>
-    <row r="13" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="13" spans="2:17" ht="15" customHeight="1">
       <c r="B13" s="6" t="s">
         <v>14</v>
       </c>
       <c r="C13" s="13"/>
       <c r="D13" s="18"/>
       <c r="E13" s="18"/>
       <c r="F13" s="23"/>
       <c r="G13" s="18"/>
       <c r="H13" s="26"/>
       <c r="I13" s="13"/>
       <c r="J13" s="18"/>
       <c r="K13" s="18"/>
       <c r="L13" s="31"/>
       <c r="M13" s="36"/>
       <c r="N13" s="18"/>
       <c r="O13" s="18"/>
       <c r="P13" s="18"/>
       <c r="Q13" s="31"/>
     </row>
-    <row r="14" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="14" spans="2:17" ht="15" customHeight="1">
       <c r="B14" s="6" t="s">
         <v>16</v>
       </c>
       <c r="C14" s="13"/>
       <c r="D14" s="18"/>
       <c r="E14" s="18"/>
       <c r="F14" s="23"/>
       <c r="G14" s="18"/>
       <c r="H14" s="26"/>
       <c r="I14" s="13"/>
       <c r="J14" s="18"/>
       <c r="K14" s="18"/>
       <c r="L14" s="31"/>
       <c r="M14" s="36"/>
       <c r="N14" s="18"/>
       <c r="O14" s="18"/>
       <c r="P14" s="18"/>
       <c r="Q14" s="31"/>
     </row>
-    <row r="15" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="15" spans="2:17" ht="15" customHeight="1">
       <c r="B15" s="6" t="s">
         <v>19</v>
       </c>
       <c r="C15" s="13"/>
       <c r="D15" s="18"/>
       <c r="E15" s="18"/>
       <c r="F15" s="23"/>
       <c r="G15" s="18"/>
       <c r="H15" s="26"/>
       <c r="I15" s="13"/>
       <c r="J15" s="18"/>
       <c r="K15" s="18"/>
       <c r="L15" s="31"/>
       <c r="M15" s="36"/>
       <c r="N15" s="18"/>
       <c r="O15" s="18"/>
       <c r="P15" s="18"/>
       <c r="Q15" s="31"/>
     </row>
-    <row r="16" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="16" spans="2:17" ht="15" customHeight="1">
       <c r="B16" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="13"/>
       <c r="D16" s="18"/>
       <c r="E16" s="18"/>
       <c r="F16" s="23"/>
       <c r="G16" s="18"/>
       <c r="H16" s="26"/>
       <c r="I16" s="13"/>
       <c r="J16" s="18"/>
       <c r="K16" s="18"/>
       <c r="L16" s="31"/>
       <c r="M16" s="36"/>
       <c r="N16" s="18"/>
       <c r="O16" s="18"/>
       <c r="P16" s="18"/>
       <c r="Q16" s="31"/>
     </row>
-    <row r="17" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="17" spans="2:17" ht="15" customHeight="1">
       <c r="B17" s="6" t="s">
         <v>21</v>
       </c>
       <c r="C17" s="13"/>
       <c r="D17" s="18"/>
       <c r="E17" s="18"/>
       <c r="F17" s="23"/>
       <c r="G17" s="18"/>
       <c r="H17" s="26"/>
       <c r="I17" s="13"/>
       <c r="J17" s="18"/>
       <c r="K17" s="18"/>
       <c r="L17" s="31"/>
       <c r="M17" s="36"/>
       <c r="N17" s="18"/>
       <c r="O17" s="18"/>
       <c r="P17" s="18"/>
       <c r="Q17" s="31"/>
     </row>
-    <row r="18" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="18" spans="2:17" ht="15" customHeight="1">
       <c r="B18" s="6" t="s">
         <v>22</v>
       </c>
       <c r="C18" s="13"/>
       <c r="D18" s="18"/>
       <c r="E18" s="18"/>
       <c r="F18" s="23"/>
       <c r="G18" s="18"/>
       <c r="H18" s="26"/>
       <c r="I18" s="13"/>
       <c r="J18" s="18"/>
       <c r="K18" s="18"/>
       <c r="L18" s="31"/>
       <c r="M18" s="36"/>
       <c r="N18" s="18"/>
       <c r="O18" s="18"/>
       <c r="P18" s="18"/>
       <c r="Q18" s="31"/>
     </row>
-    <row r="19" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="19" spans="2:17" ht="15" customHeight="1">
       <c r="B19" s="6" t="s">
         <v>9</v>
       </c>
       <c r="C19" s="13"/>
       <c r="D19" s="18"/>
       <c r="E19" s="18"/>
       <c r="F19" s="23"/>
       <c r="G19" s="18"/>
       <c r="H19" s="26"/>
       <c r="I19" s="13"/>
       <c r="J19" s="18"/>
       <c r="K19" s="18"/>
       <c r="L19" s="31"/>
       <c r="M19" s="36"/>
       <c r="N19" s="18"/>
       <c r="O19" s="18"/>
       <c r="P19" s="18"/>
       <c r="Q19" s="31"/>
     </row>
-    <row r="20" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="20" spans="2:17" ht="15" customHeight="1">
       <c r="B20" s="6" t="s">
         <v>23</v>
       </c>
       <c r="C20" s="13"/>
       <c r="D20" s="18"/>
       <c r="E20" s="18"/>
       <c r="F20" s="23"/>
       <c r="G20" s="18"/>
       <c r="H20" s="26"/>
       <c r="I20" s="13"/>
       <c r="J20" s="18"/>
       <c r="K20" s="18"/>
       <c r="L20" s="31"/>
       <c r="M20" s="36"/>
       <c r="N20" s="18"/>
       <c r="O20" s="18"/>
       <c r="P20" s="18"/>
       <c r="Q20" s="31"/>
     </row>
-    <row r="21" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="21" spans="2:17" ht="15" customHeight="1">
       <c r="B21" s="6" t="s">
         <v>18</v>
       </c>
       <c r="C21" s="13"/>
       <c r="D21" s="18"/>
       <c r="E21" s="18"/>
       <c r="F21" s="23"/>
       <c r="G21" s="18"/>
       <c r="H21" s="26"/>
       <c r="I21" s="13"/>
       <c r="J21" s="18"/>
       <c r="K21" s="18"/>
       <c r="L21" s="31"/>
       <c r="M21" s="36"/>
       <c r="N21" s="18"/>
       <c r="O21" s="18"/>
       <c r="P21" s="18"/>
       <c r="Q21" s="31"/>
     </row>
-    <row r="22" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="22" spans="2:17" ht="15" customHeight="1">
       <c r="B22" s="6" t="s">
         <v>25</v>
       </c>
       <c r="C22" s="13"/>
       <c r="D22" s="18"/>
       <c r="E22" s="18"/>
       <c r="F22" s="23"/>
       <c r="G22" s="18"/>
       <c r="H22" s="26"/>
       <c r="I22" s="13"/>
       <c r="J22" s="18"/>
       <c r="K22" s="18"/>
       <c r="L22" s="31"/>
       <c r="M22" s="36"/>
       <c r="N22" s="18"/>
       <c r="O22" s="18"/>
       <c r="P22" s="18"/>
       <c r="Q22" s="31"/>
     </row>
-    <row r="23" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="23" spans="2:17" ht="15" customHeight="1">
       <c r="B23" s="6" t="s">
         <v>26</v>
       </c>
       <c r="C23" s="13"/>
       <c r="D23" s="18"/>
       <c r="E23" s="18"/>
       <c r="F23" s="23"/>
       <c r="G23" s="18"/>
       <c r="H23" s="26"/>
       <c r="I23" s="13"/>
       <c r="J23" s="18"/>
       <c r="K23" s="18"/>
       <c r="L23" s="31"/>
       <c r="M23" s="36"/>
       <c r="N23" s="18"/>
       <c r="O23" s="18"/>
       <c r="P23" s="18"/>
       <c r="Q23" s="31"/>
     </row>
-    <row r="24" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="24" spans="2:17" ht="15" customHeight="1">
       <c r="B24" s="6" t="s">
         <v>29</v>
       </c>
       <c r="C24" s="13"/>
       <c r="D24" s="18"/>
       <c r="E24" s="18"/>
       <c r="F24" s="23"/>
       <c r="G24" s="18"/>
       <c r="H24" s="26"/>
       <c r="I24" s="13"/>
       <c r="J24" s="18"/>
       <c r="K24" s="18"/>
       <c r="L24" s="31"/>
       <c r="M24" s="36"/>
       <c r="N24" s="18"/>
       <c r="O24" s="18"/>
       <c r="P24" s="18"/>
       <c r="Q24" s="31"/>
     </row>
-    <row r="25" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="25" spans="2:17" ht="15" customHeight="1">
       <c r="B25" s="6" t="s">
         <v>30</v>
       </c>
       <c r="C25" s="13"/>
       <c r="D25" s="18"/>
       <c r="E25" s="18"/>
       <c r="F25" s="23"/>
       <c r="G25" s="18"/>
       <c r="H25" s="26"/>
       <c r="I25" s="13"/>
       <c r="J25" s="18"/>
       <c r="K25" s="18"/>
       <c r="L25" s="31"/>
       <c r="M25" s="36"/>
       <c r="N25" s="18"/>
       <c r="O25" s="18"/>
       <c r="P25" s="18"/>
       <c r="Q25" s="31"/>
     </row>
-    <row r="26" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="26" spans="2:17" ht="15" customHeight="1">
       <c r="B26" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C26" s="13"/>
       <c r="D26" s="18"/>
       <c r="E26" s="18"/>
       <c r="F26" s="23"/>
       <c r="G26" s="18"/>
       <c r="H26" s="26"/>
       <c r="I26" s="13"/>
       <c r="J26" s="18"/>
       <c r="K26" s="18"/>
       <c r="L26" s="31"/>
       <c r="M26" s="36"/>
       <c r="N26" s="18"/>
       <c r="O26" s="18"/>
       <c r="P26" s="18"/>
       <c r="Q26" s="31"/>
     </row>
-    <row r="27" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="27" spans="2:17" ht="15" customHeight="1">
       <c r="B27" s="6" t="s">
         <v>32</v>
       </c>
       <c r="C27" s="13"/>
       <c r="D27" s="18"/>
       <c r="E27" s="18"/>
       <c r="F27" s="23"/>
       <c r="G27" s="18"/>
       <c r="H27" s="26"/>
       <c r="I27" s="13"/>
       <c r="J27" s="18"/>
       <c r="K27" s="18"/>
       <c r="L27" s="31"/>
       <c r="M27" s="36"/>
       <c r="N27" s="18"/>
       <c r="O27" s="18"/>
       <c r="P27" s="18"/>
       <c r="Q27" s="31"/>
     </row>
-    <row r="28" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="28" spans="2:17" ht="15" customHeight="1">
       <c r="B28" s="6" t="s">
         <v>33</v>
       </c>
       <c r="C28" s="13"/>
       <c r="D28" s="18"/>
       <c r="E28" s="18"/>
       <c r="F28" s="23"/>
       <c r="G28" s="18"/>
       <c r="H28" s="26"/>
       <c r="I28" s="13"/>
       <c r="J28" s="18"/>
       <c r="K28" s="18"/>
       <c r="L28" s="31"/>
       <c r="M28" s="36"/>
       <c r="N28" s="18"/>
       <c r="O28" s="18"/>
       <c r="P28" s="18"/>
       <c r="Q28" s="31"/>
     </row>
-    <row r="29" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="29" spans="2:17" ht="15" customHeight="1">
       <c r="B29" s="6" t="s">
         <v>34</v>
       </c>
       <c r="C29" s="13"/>
       <c r="D29" s="18"/>
       <c r="E29" s="18"/>
       <c r="F29" s="23"/>
       <c r="G29" s="18"/>
       <c r="H29" s="26"/>
       <c r="I29" s="13"/>
       <c r="J29" s="18"/>
       <c r="K29" s="18"/>
       <c r="L29" s="31"/>
       <c r="M29" s="36"/>
       <c r="N29" s="18"/>
       <c r="O29" s="18"/>
       <c r="P29" s="18"/>
       <c r="Q29" s="31"/>
     </row>
-    <row r="30" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="30" spans="2:17" ht="15" customHeight="1">
       <c r="B30" s="7" t="s">
         <v>35</v>
       </c>
       <c r="C30" s="14"/>
       <c r="D30" s="19"/>
       <c r="E30" s="19"/>
       <c r="F30" s="24"/>
       <c r="G30" s="19"/>
       <c r="H30" s="27"/>
       <c r="I30" s="14"/>
       <c r="J30" s="19"/>
       <c r="K30" s="19"/>
       <c r="L30" s="32"/>
       <c r="M30" s="37"/>
       <c r="N30" s="19"/>
       <c r="O30" s="19"/>
       <c r="P30" s="19"/>
       <c r="Q30" s="32"/>
     </row>
-    <row r="31" spans="2:17" ht="6.75" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="31" spans="2:17" ht="6.75" customHeight="1">
       <c r="B31" s="8"/>
       <c r="C31" s="8"/>
       <c r="D31" s="8"/>
       <c r="E31" s="8"/>
       <c r="F31" s="8"/>
       <c r="G31" s="8"/>
       <c r="H31" s="8"/>
       <c r="I31" s="8"/>
       <c r="J31" s="8"/>
       <c r="K31" s="8"/>
       <c r="L31" s="8"/>
       <c r="M31" s="8"/>
       <c r="N31" s="8"/>
       <c r="O31" s="8"/>
       <c r="P31" s="8"/>
       <c r="Q31" s="8"/>
     </row>
-    <row r="32" spans="2:17" x14ac:dyDescent="0.4">
+    <row r="32" spans="2:17">
       <c r="B32" s="9"/>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" scale="75" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="75" fitToWidth="1" fitToHeight="1" orientation="landscape" usePrinterDefaults="1" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0B00-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
   <dimension ref="B1:Q32"/>
   <sheetViews>
     <sheetView zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
       <selection activeCell="C1" sqref="C1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.5" x14ac:dyDescent="0.4"/>
+  <sheetFormatPr defaultRowHeight="13.5"/>
   <cols>
     <col min="1" max="1" width="2.25" style="1" customWidth="1"/>
     <col min="2" max="2" width="13.875" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="17" width="13.25" style="1" customWidth="1"/>
     <col min="18" max="18" width="2.25" style="1" customWidth="1"/>
-    <col min="19" max="19" width="9" style="1" customWidth="1"/>
-    <col min="20" max="16384" width="9" style="1"/>
+    <col min="19" max="16384" width="9" style="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:17" ht="18.75" x14ac:dyDescent="0.4">
+    <row r="1" spans="2:17" ht="18.75">
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="10"/>
       <c r="D1" s="10"/>
       <c r="E1" s="10"/>
       <c r="F1" s="10"/>
       <c r="G1" s="10"/>
       <c r="H1" s="10"/>
       <c r="I1" s="10"/>
       <c r="J1" s="10"/>
       <c r="K1" s="10"/>
       <c r="L1" s="10"/>
       <c r="M1" s="10"/>
       <c r="N1" s="10"/>
       <c r="O1" s="10"/>
       <c r="P1" s="10"/>
       <c r="Q1" s="40"/>
     </row>
-    <row r="3" spans="2:17" ht="51" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="3" spans="2:17" ht="51" customHeight="1">
       <c r="B3" s="3"/>
       <c r="C3" s="11" t="s">
         <v>40</v>
       </c>
       <c r="D3" s="15" t="s">
         <v>37</v>
       </c>
       <c r="E3" s="15" t="s">
         <v>38</v>
       </c>
       <c r="F3" s="20" t="s">
         <v>3</v>
       </c>
       <c r="G3" s="20" t="s">
         <v>41</v>
       </c>
       <c r="H3" s="20" t="s">
         <v>27</v>
       </c>
       <c r="I3" s="11" t="s">
         <v>5</v>
       </c>
       <c r="J3" s="20" t="s">
         <v>17</v>
       </c>
       <c r="K3" s="20" t="s">
         <v>42</v>
       </c>
       <c r="L3" s="28" t="s">
         <v>36</v>
       </c>
       <c r="M3" s="33" t="s">
         <v>24</v>
       </c>
       <c r="N3" s="38" t="s">
         <v>43</v>
       </c>
       <c r="O3" s="39" t="s">
         <v>2</v>
       </c>
       <c r="P3" s="39" t="s">
         <v>15</v>
       </c>
       <c r="Q3" s="41" t="s">
         <v>39</v>
       </c>
     </row>
-    <row r="4" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="4" spans="2:17" ht="15" customHeight="1">
       <c r="B4" s="4" t="s">
         <v>7</v>
       </c>
       <c r="C4" s="4"/>
       <c r="D4" s="16"/>
       <c r="E4" s="16"/>
       <c r="F4" s="21"/>
       <c r="G4" s="21"/>
       <c r="H4" s="21"/>
       <c r="I4" s="4"/>
       <c r="J4" s="16"/>
       <c r="K4" s="16"/>
       <c r="L4" s="29"/>
       <c r="M4" s="34"/>
       <c r="N4" s="16"/>
       <c r="O4" s="16"/>
       <c r="P4" s="16"/>
       <c r="Q4" s="42"/>
     </row>
-    <row r="5" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="5" spans="2:17" ht="15" customHeight="1">
       <c r="B5" s="5" t="s">
         <v>6</v>
       </c>
       <c r="C5" s="12"/>
       <c r="D5" s="17"/>
       <c r="E5" s="17"/>
       <c r="F5" s="22"/>
       <c r="G5" s="17"/>
       <c r="H5" s="25"/>
       <c r="I5" s="12"/>
       <c r="J5" s="17"/>
       <c r="K5" s="17"/>
       <c r="L5" s="30"/>
       <c r="M5" s="35"/>
       <c r="N5" s="17"/>
       <c r="O5" s="17"/>
       <c r="P5" s="17"/>
       <c r="Q5" s="30"/>
     </row>
-    <row r="6" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="6" spans="2:17" ht="15" customHeight="1">
       <c r="B6" s="6" t="s">
         <v>8</v>
       </c>
       <c r="C6" s="13"/>
       <c r="D6" s="18"/>
       <c r="E6" s="18"/>
       <c r="F6" s="23"/>
       <c r="G6" s="18"/>
       <c r="H6" s="26"/>
       <c r="I6" s="13"/>
       <c r="J6" s="18"/>
       <c r="K6" s="18"/>
       <c r="L6" s="31"/>
       <c r="M6" s="36"/>
       <c r="N6" s="18"/>
       <c r="O6" s="18"/>
       <c r="P6" s="18"/>
       <c r="Q6" s="31"/>
     </row>
-    <row r="7" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="7" spans="2:17" ht="15" customHeight="1">
       <c r="B7" s="6" t="s">
         <v>11</v>
       </c>
       <c r="C7" s="13"/>
       <c r="D7" s="18"/>
       <c r="E7" s="18"/>
       <c r="F7" s="23"/>
       <c r="G7" s="18"/>
       <c r="H7" s="26"/>
       <c r="I7" s="13"/>
       <c r="J7" s="18"/>
       <c r="K7" s="18"/>
       <c r="L7" s="31"/>
       <c r="M7" s="36"/>
       <c r="N7" s="18"/>
       <c r="O7" s="18"/>
       <c r="P7" s="18"/>
       <c r="Q7" s="31"/>
     </row>
-    <row r="8" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="8" spans="2:17" ht="15" customHeight="1">
       <c r="B8" s="6" t="s">
         <v>4</v>
       </c>
       <c r="C8" s="13"/>
       <c r="D8" s="18"/>
       <c r="E8" s="18"/>
       <c r="F8" s="23"/>
       <c r="G8" s="18"/>
       <c r="H8" s="26"/>
       <c r="I8" s="13"/>
       <c r="J8" s="18"/>
       <c r="K8" s="18"/>
       <c r="L8" s="31"/>
       <c r="M8" s="36"/>
       <c r="N8" s="18"/>
       <c r="O8" s="18"/>
       <c r="P8" s="18"/>
       <c r="Q8" s="31"/>
     </row>
-    <row r="9" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="9" spans="2:17" ht="15" customHeight="1">
       <c r="B9" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C9" s="13"/>
       <c r="D9" s="18"/>
       <c r="E9" s="18"/>
       <c r="F9" s="23"/>
       <c r="G9" s="18"/>
       <c r="H9" s="26"/>
       <c r="I9" s="13"/>
       <c r="J9" s="18"/>
       <c r="K9" s="18"/>
       <c r="L9" s="31"/>
       <c r="M9" s="36"/>
       <c r="N9" s="18"/>
       <c r="O9" s="18"/>
       <c r="P9" s="18"/>
       <c r="Q9" s="31"/>
     </row>
-    <row r="10" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="10" spans="2:17" ht="15" customHeight="1">
       <c r="B10" s="6" t="s">
         <v>13</v>
       </c>
       <c r="C10" s="13"/>
       <c r="D10" s="18"/>
       <c r="E10" s="18"/>
       <c r="F10" s="23"/>
       <c r="G10" s="18"/>
       <c r="H10" s="26"/>
       <c r="I10" s="13"/>
       <c r="J10" s="18"/>
       <c r="K10" s="18"/>
       <c r="L10" s="31"/>
       <c r="M10" s="36"/>
       <c r="N10" s="18"/>
       <c r="O10" s="18"/>
       <c r="P10" s="18"/>
       <c r="Q10" s="31"/>
     </row>
-    <row r="11" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="11" spans="2:17" ht="15" customHeight="1">
       <c r="B11" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C11" s="13"/>
       <c r="D11" s="18"/>
       <c r="E11" s="18"/>
       <c r="F11" s="23"/>
       <c r="G11" s="18"/>
       <c r="H11" s="26"/>
       <c r="I11" s="13"/>
       <c r="J11" s="18"/>
       <c r="K11" s="18"/>
       <c r="L11" s="31"/>
       <c r="M11" s="36"/>
       <c r="N11" s="18"/>
       <c r="O11" s="18"/>
       <c r="P11" s="18"/>
       <c r="Q11" s="31"/>
     </row>
-    <row r="12" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="12" spans="2:17" ht="15" customHeight="1">
       <c r="B12" s="6" t="s">
         <v>10</v>
       </c>
       <c r="C12" s="13"/>
       <c r="D12" s="18"/>
       <c r="E12" s="18"/>
       <c r="F12" s="23"/>
       <c r="G12" s="18"/>
       <c r="H12" s="26"/>
       <c r="I12" s="13"/>
       <c r="J12" s="18"/>
       <c r="K12" s="18"/>
       <c r="L12" s="31"/>
       <c r="M12" s="36"/>
       <c r="N12" s="18"/>
       <c r="O12" s="18"/>
       <c r="P12" s="18"/>
       <c r="Q12" s="31"/>
     </row>
-    <row r="13" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="13" spans="2:17" ht="15" customHeight="1">
       <c r="B13" s="6" t="s">
         <v>14</v>
       </c>
       <c r="C13" s="13"/>
       <c r="D13" s="18"/>
       <c r="E13" s="18"/>
       <c r="F13" s="23"/>
       <c r="G13" s="18"/>
       <c r="H13" s="26"/>
       <c r="I13" s="13"/>
       <c r="J13" s="18"/>
       <c r="K13" s="18"/>
       <c r="L13" s="31"/>
       <c r="M13" s="36"/>
       <c r="N13" s="18"/>
       <c r="O13" s="18"/>
       <c r="P13" s="18"/>
       <c r="Q13" s="31"/>
     </row>
-    <row r="14" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="14" spans="2:17" ht="15" customHeight="1">
       <c r="B14" s="6" t="s">
         <v>16</v>
       </c>
       <c r="C14" s="13"/>
       <c r="D14" s="18"/>
       <c r="E14" s="18"/>
       <c r="F14" s="23"/>
       <c r="G14" s="18"/>
       <c r="H14" s="26"/>
       <c r="I14" s="13"/>
       <c r="J14" s="18"/>
       <c r="K14" s="18"/>
       <c r="L14" s="31"/>
       <c r="M14" s="36"/>
       <c r="N14" s="18"/>
       <c r="O14" s="18"/>
       <c r="P14" s="18"/>
       <c r="Q14" s="31"/>
     </row>
-    <row r="15" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="15" spans="2:17" ht="15" customHeight="1">
       <c r="B15" s="6" t="s">
         <v>19</v>
       </c>
       <c r="C15" s="13"/>
       <c r="D15" s="18"/>
       <c r="E15" s="18"/>
       <c r="F15" s="23"/>
       <c r="G15" s="18"/>
       <c r="H15" s="26"/>
       <c r="I15" s="13"/>
       <c r="J15" s="18"/>
       <c r="K15" s="18"/>
       <c r="L15" s="31"/>
       <c r="M15" s="36"/>
       <c r="N15" s="18"/>
       <c r="O15" s="18"/>
       <c r="P15" s="18"/>
       <c r="Q15" s="31"/>
     </row>
-    <row r="16" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="16" spans="2:17" ht="15" customHeight="1">
       <c r="B16" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="13"/>
       <c r="D16" s="18"/>
       <c r="E16" s="18"/>
       <c r="F16" s="23"/>
       <c r="G16" s="18"/>
       <c r="H16" s="26"/>
       <c r="I16" s="13"/>
       <c r="J16" s="18"/>
       <c r="K16" s="18"/>
       <c r="L16" s="31"/>
       <c r="M16" s="36"/>
       <c r="N16" s="18"/>
       <c r="O16" s="18"/>
       <c r="P16" s="18"/>
       <c r="Q16" s="31"/>
     </row>
-    <row r="17" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="17" spans="2:17" ht="15" customHeight="1">
       <c r="B17" s="6" t="s">
         <v>21</v>
       </c>
       <c r="C17" s="13"/>
       <c r="D17" s="18"/>
       <c r="E17" s="18"/>
       <c r="F17" s="23"/>
       <c r="G17" s="18"/>
       <c r="H17" s="26"/>
       <c r="I17" s="13"/>
       <c r="J17" s="18"/>
       <c r="K17" s="18"/>
       <c r="L17" s="31"/>
       <c r="M17" s="36"/>
       <c r="N17" s="18"/>
       <c r="O17" s="18"/>
       <c r="P17" s="18"/>
       <c r="Q17" s="31"/>
     </row>
-    <row r="18" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="18" spans="2:17" ht="15" customHeight="1">
       <c r="B18" s="6" t="s">
         <v>22</v>
       </c>
       <c r="C18" s="13"/>
       <c r="D18" s="18"/>
       <c r="E18" s="18"/>
       <c r="F18" s="23"/>
       <c r="G18" s="18"/>
       <c r="H18" s="26"/>
       <c r="I18" s="13"/>
       <c r="J18" s="18"/>
       <c r="K18" s="18"/>
       <c r="L18" s="31"/>
       <c r="M18" s="36"/>
       <c r="N18" s="18"/>
       <c r="O18" s="18"/>
       <c r="P18" s="18"/>
       <c r="Q18" s="31"/>
     </row>
-    <row r="19" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="19" spans="2:17" ht="15" customHeight="1">
       <c r="B19" s="6" t="s">
         <v>9</v>
       </c>
       <c r="C19" s="13"/>
       <c r="D19" s="18"/>
       <c r="E19" s="18"/>
       <c r="F19" s="23"/>
       <c r="G19" s="18"/>
       <c r="H19" s="26"/>
       <c r="I19" s="13"/>
       <c r="J19" s="18"/>
       <c r="K19" s="18"/>
       <c r="L19" s="31"/>
       <c r="M19" s="36"/>
       <c r="N19" s="18"/>
       <c r="O19" s="18"/>
       <c r="P19" s="18"/>
       <c r="Q19" s="31"/>
     </row>
-    <row r="20" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="20" spans="2:17" ht="15" customHeight="1">
       <c r="B20" s="6" t="s">
         <v>23</v>
       </c>
       <c r="C20" s="13"/>
       <c r="D20" s="18"/>
       <c r="E20" s="18"/>
       <c r="F20" s="23"/>
       <c r="G20" s="18"/>
       <c r="H20" s="26"/>
       <c r="I20" s="13"/>
       <c r="J20" s="18"/>
       <c r="K20" s="18"/>
       <c r="L20" s="31"/>
       <c r="M20" s="36"/>
       <c r="N20" s="18"/>
       <c r="O20" s="18"/>
       <c r="P20" s="18"/>
       <c r="Q20" s="31"/>
     </row>
-    <row r="21" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="21" spans="2:17" ht="15" customHeight="1">
       <c r="B21" s="6" t="s">
         <v>18</v>
       </c>
       <c r="C21" s="13"/>
       <c r="D21" s="18"/>
       <c r="E21" s="18"/>
       <c r="F21" s="23"/>
       <c r="G21" s="18"/>
       <c r="H21" s="26"/>
       <c r="I21" s="13"/>
       <c r="J21" s="18"/>
       <c r="K21" s="18"/>
       <c r="L21" s="31"/>
       <c r="M21" s="36"/>
       <c r="N21" s="18"/>
       <c r="O21" s="18"/>
       <c r="P21" s="18"/>
       <c r="Q21" s="31"/>
     </row>
-    <row r="22" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="22" spans="2:17" ht="15" customHeight="1">
       <c r="B22" s="6" t="s">
         <v>25</v>
       </c>
       <c r="C22" s="13"/>
       <c r="D22" s="18"/>
       <c r="E22" s="18"/>
       <c r="F22" s="23"/>
       <c r="G22" s="18"/>
       <c r="H22" s="26"/>
       <c r="I22" s="13"/>
       <c r="J22" s="18"/>
       <c r="K22" s="18"/>
       <c r="L22" s="31"/>
       <c r="M22" s="36"/>
       <c r="N22" s="18"/>
       <c r="O22" s="18"/>
       <c r="P22" s="18"/>
       <c r="Q22" s="31"/>
     </row>
-    <row r="23" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="23" spans="2:17" ht="15" customHeight="1">
       <c r="B23" s="6" t="s">
         <v>26</v>
       </c>
       <c r="C23" s="13"/>
       <c r="D23" s="18"/>
       <c r="E23" s="18"/>
       <c r="F23" s="23"/>
       <c r="G23" s="18"/>
       <c r="H23" s="26"/>
       <c r="I23" s="13"/>
       <c r="J23" s="18"/>
       <c r="K23" s="18"/>
       <c r="L23" s="31"/>
       <c r="M23" s="36"/>
       <c r="N23" s="18"/>
       <c r="O23" s="18"/>
       <c r="P23" s="18"/>
       <c r="Q23" s="31"/>
     </row>
-    <row r="24" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="24" spans="2:17" ht="15" customHeight="1">
       <c r="B24" s="6" t="s">
         <v>29</v>
       </c>
       <c r="C24" s="13"/>
       <c r="D24" s="18"/>
       <c r="E24" s="18"/>
       <c r="F24" s="23"/>
       <c r="G24" s="18"/>
       <c r="H24" s="26"/>
       <c r="I24" s="13"/>
       <c r="J24" s="18"/>
       <c r="K24" s="18"/>
       <c r="L24" s="31"/>
       <c r="M24" s="36"/>
       <c r="N24" s="18"/>
       <c r="O24" s="18"/>
       <c r="P24" s="18"/>
       <c r="Q24" s="31"/>
     </row>
-    <row r="25" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="25" spans="2:17" ht="15" customHeight="1">
       <c r="B25" s="6" t="s">
         <v>30</v>
       </c>
       <c r="C25" s="13"/>
       <c r="D25" s="18"/>
       <c r="E25" s="18"/>
       <c r="F25" s="23"/>
       <c r="G25" s="18"/>
       <c r="H25" s="26"/>
       <c r="I25" s="13"/>
       <c r="J25" s="18"/>
       <c r="K25" s="18"/>
       <c r="L25" s="31"/>
       <c r="M25" s="36"/>
       <c r="N25" s="18"/>
       <c r="O25" s="18"/>
       <c r="P25" s="18"/>
       <c r="Q25" s="31"/>
     </row>
-    <row r="26" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="26" spans="2:17" ht="15" customHeight="1">
       <c r="B26" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C26" s="13"/>
       <c r="D26" s="18"/>
       <c r="E26" s="18"/>
       <c r="F26" s="23"/>
       <c r="G26" s="18"/>
       <c r="H26" s="26"/>
       <c r="I26" s="13"/>
       <c r="J26" s="18"/>
       <c r="K26" s="18"/>
       <c r="L26" s="31"/>
       <c r="M26" s="36"/>
       <c r="N26" s="18"/>
       <c r="O26" s="18"/>
       <c r="P26" s="18"/>
       <c r="Q26" s="31"/>
     </row>
-    <row r="27" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="27" spans="2:17" ht="15" customHeight="1">
       <c r="B27" s="6" t="s">
         <v>32</v>
       </c>
       <c r="C27" s="13"/>
       <c r="D27" s="18"/>
       <c r="E27" s="18"/>
       <c r="F27" s="23"/>
       <c r="G27" s="18"/>
       <c r="H27" s="26"/>
       <c r="I27" s="13"/>
       <c r="J27" s="18"/>
       <c r="K27" s="18"/>
       <c r="L27" s="31"/>
       <c r="M27" s="36"/>
       <c r="N27" s="18"/>
       <c r="O27" s="18"/>
       <c r="P27" s="18"/>
       <c r="Q27" s="31"/>
     </row>
-    <row r="28" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="28" spans="2:17" ht="15" customHeight="1">
       <c r="B28" s="6" t="s">
         <v>33</v>
       </c>
       <c r="C28" s="13"/>
       <c r="D28" s="18"/>
       <c r="E28" s="18"/>
       <c r="F28" s="23"/>
       <c r="G28" s="18"/>
       <c r="H28" s="26"/>
       <c r="I28" s="13"/>
       <c r="J28" s="18"/>
       <c r="K28" s="18"/>
       <c r="L28" s="31"/>
       <c r="M28" s="36"/>
       <c r="N28" s="18"/>
       <c r="O28" s="18"/>
       <c r="P28" s="18"/>
       <c r="Q28" s="31"/>
     </row>
-    <row r="29" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="29" spans="2:17" ht="15" customHeight="1">
       <c r="B29" s="6" t="s">
         <v>34</v>
       </c>
       <c r="C29" s="13"/>
       <c r="D29" s="18"/>
       <c r="E29" s="18"/>
       <c r="F29" s="23"/>
       <c r="G29" s="18"/>
       <c r="H29" s="26"/>
       <c r="I29" s="13"/>
       <c r="J29" s="18"/>
       <c r="K29" s="18"/>
       <c r="L29" s="31"/>
       <c r="M29" s="36"/>
       <c r="N29" s="18"/>
       <c r="O29" s="18"/>
       <c r="P29" s="18"/>
       <c r="Q29" s="31"/>
     </row>
-    <row r="30" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="30" spans="2:17" ht="15" customHeight="1">
       <c r="B30" s="7" t="s">
         <v>35</v>
       </c>
       <c r="C30" s="14"/>
       <c r="D30" s="19"/>
       <c r="E30" s="19"/>
       <c r="F30" s="24"/>
       <c r="G30" s="19"/>
       <c r="H30" s="27"/>
       <c r="I30" s="14"/>
       <c r="J30" s="19"/>
       <c r="K30" s="19"/>
       <c r="L30" s="32"/>
       <c r="M30" s="37"/>
       <c r="N30" s="19"/>
       <c r="O30" s="19"/>
       <c r="P30" s="19"/>
       <c r="Q30" s="32"/>
     </row>
-    <row r="31" spans="2:17" ht="6.75" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="31" spans="2:17" ht="6.75" customHeight="1">
       <c r="B31" s="8"/>
       <c r="C31" s="8"/>
       <c r="D31" s="8"/>
       <c r="E31" s="8"/>
       <c r="F31" s="8"/>
       <c r="G31" s="8"/>
       <c r="H31" s="8"/>
       <c r="I31" s="8"/>
       <c r="J31" s="8"/>
       <c r="K31" s="8"/>
       <c r="L31" s="8"/>
       <c r="M31" s="8"/>
       <c r="N31" s="8"/>
       <c r="O31" s="8"/>
       <c r="P31" s="8"/>
       <c r="Q31" s="8"/>
     </row>
-    <row r="32" spans="2:17" x14ac:dyDescent="0.4">
+    <row r="32" spans="2:17">
       <c r="B32" s="9"/>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" scale="75" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="75" fitToWidth="1" fitToHeight="1" orientation="landscape" usePrinterDefaults="1" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0C00-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
   <dimension ref="B1:Q32"/>
   <sheetViews>
     <sheetView zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
       <selection activeCell="C1" sqref="C1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.5" x14ac:dyDescent="0.4"/>
+  <sheetFormatPr defaultRowHeight="13.5"/>
   <cols>
     <col min="1" max="1" width="2.25" style="1" customWidth="1"/>
     <col min="2" max="2" width="13.875" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="17" width="13.25" style="1" customWidth="1"/>
     <col min="18" max="18" width="2.25" style="1" customWidth="1"/>
-    <col min="19" max="19" width="9" style="1" customWidth="1"/>
-    <col min="20" max="16384" width="9" style="1"/>
+    <col min="19" max="16384" width="9" style="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:17" ht="18.75" x14ac:dyDescent="0.4">
+    <row r="1" spans="2:17" ht="18.75">
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="10"/>
       <c r="D1" s="10"/>
       <c r="E1" s="10"/>
       <c r="F1" s="10"/>
       <c r="G1" s="10"/>
       <c r="H1" s="10"/>
       <c r="I1" s="10"/>
       <c r="J1" s="10"/>
       <c r="K1" s="10"/>
       <c r="L1" s="10"/>
       <c r="M1" s="10"/>
       <c r="N1" s="10"/>
       <c r="O1" s="10"/>
       <c r="P1" s="10"/>
       <c r="Q1" s="40"/>
     </row>
-    <row r="3" spans="2:17" ht="51" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="3" spans="2:17" ht="51" customHeight="1">
       <c r="B3" s="3"/>
       <c r="C3" s="11" t="s">
         <v>40</v>
       </c>
       <c r="D3" s="15" t="s">
         <v>37</v>
       </c>
       <c r="E3" s="15" t="s">
         <v>38</v>
       </c>
       <c r="F3" s="20" t="s">
         <v>3</v>
       </c>
       <c r="G3" s="20" t="s">
         <v>41</v>
       </c>
       <c r="H3" s="20" t="s">
         <v>27</v>
       </c>
       <c r="I3" s="11" t="s">
         <v>5</v>
       </c>
       <c r="J3" s="20" t="s">
         <v>17</v>
       </c>
       <c r="K3" s="20" t="s">
         <v>42</v>
       </c>
       <c r="L3" s="28" t="s">
         <v>36</v>
       </c>
       <c r="M3" s="33" t="s">
         <v>24</v>
       </c>
       <c r="N3" s="38" t="s">
         <v>43</v>
       </c>
       <c r="O3" s="39" t="s">
         <v>2</v>
       </c>
       <c r="P3" s="39" t="s">
         <v>15</v>
       </c>
       <c r="Q3" s="41" t="s">
         <v>39</v>
       </c>
     </row>
-    <row r="4" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="4" spans="2:17" ht="15" customHeight="1">
       <c r="B4" s="4" t="s">
         <v>7</v>
       </c>
       <c r="C4" s="4"/>
       <c r="D4" s="16"/>
       <c r="E4" s="16"/>
       <c r="F4" s="21"/>
       <c r="G4" s="21"/>
       <c r="H4" s="21"/>
       <c r="I4" s="4"/>
       <c r="J4" s="16"/>
       <c r="K4" s="16"/>
       <c r="L4" s="29"/>
       <c r="M4" s="34"/>
       <c r="N4" s="16"/>
       <c r="O4" s="16"/>
       <c r="P4" s="16"/>
       <c r="Q4" s="42"/>
     </row>
-    <row r="5" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="5" spans="2:17" ht="15" customHeight="1">
       <c r="B5" s="5" t="s">
         <v>6</v>
       </c>
       <c r="C5" s="12"/>
       <c r="D5" s="17"/>
       <c r="E5" s="17"/>
       <c r="F5" s="22"/>
       <c r="G5" s="17"/>
       <c r="H5" s="25"/>
       <c r="I5" s="12"/>
       <c r="J5" s="17"/>
       <c r="K5" s="17"/>
       <c r="L5" s="30"/>
       <c r="M5" s="35"/>
       <c r="N5" s="17"/>
       <c r="O5" s="17"/>
       <c r="P5" s="17"/>
       <c r="Q5" s="30"/>
     </row>
-    <row r="6" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="6" spans="2:17" ht="15" customHeight="1">
       <c r="B6" s="6" t="s">
         <v>8</v>
       </c>
       <c r="C6" s="13"/>
       <c r="D6" s="18"/>
       <c r="E6" s="18"/>
       <c r="F6" s="23"/>
       <c r="G6" s="18"/>
       <c r="H6" s="26"/>
       <c r="I6" s="13"/>
       <c r="J6" s="18"/>
       <c r="K6" s="18"/>
       <c r="L6" s="31"/>
       <c r="M6" s="36"/>
       <c r="N6" s="18"/>
       <c r="O6" s="18"/>
       <c r="P6" s="18"/>
       <c r="Q6" s="31"/>
     </row>
-    <row r="7" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="7" spans="2:17" ht="15" customHeight="1">
       <c r="B7" s="6" t="s">
         <v>11</v>
       </c>
       <c r="C7" s="13"/>
       <c r="D7" s="18"/>
       <c r="E7" s="18"/>
       <c r="F7" s="23"/>
       <c r="G7" s="18"/>
       <c r="H7" s="26"/>
       <c r="I7" s="13"/>
       <c r="J7" s="18"/>
       <c r="K7" s="18"/>
       <c r="L7" s="31"/>
       <c r="M7" s="36"/>
       <c r="N7" s="18"/>
       <c r="O7" s="18"/>
       <c r="P7" s="18"/>
       <c r="Q7" s="31"/>
     </row>
-    <row r="8" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="8" spans="2:17" ht="15" customHeight="1">
       <c r="B8" s="6" t="s">
         <v>4</v>
       </c>
       <c r="C8" s="13"/>
       <c r="D8" s="18"/>
       <c r="E8" s="18"/>
       <c r="F8" s="23"/>
       <c r="G8" s="18"/>
       <c r="H8" s="26"/>
       <c r="I8" s="13"/>
       <c r="J8" s="18"/>
       <c r="K8" s="18"/>
       <c r="L8" s="31"/>
       <c r="M8" s="36"/>
       <c r="N8" s="18"/>
       <c r="O8" s="18"/>
       <c r="P8" s="18"/>
       <c r="Q8" s="31"/>
     </row>
-    <row r="9" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="9" spans="2:17" ht="15" customHeight="1">
       <c r="B9" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C9" s="13"/>
       <c r="D9" s="18"/>
       <c r="E9" s="18"/>
       <c r="F9" s="23"/>
       <c r="G9" s="18"/>
       <c r="H9" s="26"/>
       <c r="I9" s="13"/>
       <c r="J9" s="18"/>
       <c r="K9" s="18"/>
       <c r="L9" s="31"/>
       <c r="M9" s="36"/>
       <c r="N9" s="18"/>
       <c r="O9" s="18"/>
       <c r="P9" s="18"/>
       <c r="Q9" s="31"/>
     </row>
-    <row r="10" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="10" spans="2:17" ht="15" customHeight="1">
       <c r="B10" s="6" t="s">
         <v>13</v>
       </c>
       <c r="C10" s="13"/>
       <c r="D10" s="18"/>
       <c r="E10" s="18"/>
       <c r="F10" s="23"/>
       <c r="G10" s="18"/>
       <c r="H10" s="26"/>
       <c r="I10" s="13"/>
       <c r="J10" s="18"/>
       <c r="K10" s="18"/>
       <c r="L10" s="31"/>
       <c r="M10" s="36"/>
       <c r="N10" s="18"/>
       <c r="O10" s="18"/>
       <c r="P10" s="18"/>
       <c r="Q10" s="31"/>
     </row>
-    <row r="11" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="11" spans="2:17" ht="15" customHeight="1">
       <c r="B11" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C11" s="13"/>
       <c r="D11" s="18"/>
       <c r="E11" s="18"/>
       <c r="F11" s="23"/>
       <c r="G11" s="18"/>
       <c r="H11" s="26"/>
       <c r="I11" s="13"/>
       <c r="J11" s="18"/>
       <c r="K11" s="18"/>
       <c r="L11" s="31"/>
       <c r="M11" s="36"/>
       <c r="N11" s="18"/>
       <c r="O11" s="18"/>
       <c r="P11" s="18"/>
       <c r="Q11" s="31"/>
     </row>
-    <row r="12" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="12" spans="2:17" ht="15" customHeight="1">
       <c r="B12" s="6" t="s">
         <v>10</v>
       </c>
       <c r="C12" s="13"/>
       <c r="D12" s="18"/>
       <c r="E12" s="18"/>
       <c r="F12" s="23"/>
       <c r="G12" s="18"/>
       <c r="H12" s="26"/>
       <c r="I12" s="13"/>
       <c r="J12" s="18"/>
       <c r="K12" s="18"/>
       <c r="L12" s="31"/>
       <c r="M12" s="36"/>
       <c r="N12" s="18"/>
       <c r="O12" s="18"/>
       <c r="P12" s="18"/>
       <c r="Q12" s="31"/>
     </row>
-    <row r="13" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="13" spans="2:17" ht="15" customHeight="1">
       <c r="B13" s="6" t="s">
         <v>14</v>
       </c>
       <c r="C13" s="13"/>
       <c r="D13" s="18"/>
       <c r="E13" s="18"/>
       <c r="F13" s="23"/>
       <c r="G13" s="18"/>
       <c r="H13" s="26"/>
       <c r="I13" s="13"/>
       <c r="J13" s="18"/>
       <c r="K13" s="18"/>
       <c r="L13" s="31"/>
       <c r="M13" s="36"/>
       <c r="N13" s="18"/>
       <c r="O13" s="18"/>
       <c r="P13" s="18"/>
       <c r="Q13" s="31"/>
     </row>
-    <row r="14" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="14" spans="2:17" ht="15" customHeight="1">
       <c r="B14" s="6" t="s">
         <v>16</v>
       </c>
       <c r="C14" s="13"/>
       <c r="D14" s="18"/>
       <c r="E14" s="18"/>
       <c r="F14" s="23"/>
       <c r="G14" s="18"/>
       <c r="H14" s="26"/>
       <c r="I14" s="13"/>
       <c r="J14" s="18"/>
       <c r="K14" s="18"/>
       <c r="L14" s="31"/>
       <c r="M14" s="36"/>
       <c r="N14" s="18"/>
       <c r="O14" s="18"/>
       <c r="P14" s="18"/>
       <c r="Q14" s="31"/>
     </row>
-    <row r="15" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="15" spans="2:17" ht="15" customHeight="1">
       <c r="B15" s="6" t="s">
         <v>19</v>
       </c>
       <c r="C15" s="13"/>
       <c r="D15" s="18"/>
       <c r="E15" s="18"/>
       <c r="F15" s="23"/>
       <c r="G15" s="18"/>
       <c r="H15" s="26"/>
       <c r="I15" s="13"/>
       <c r="J15" s="18"/>
       <c r="K15" s="18"/>
       <c r="L15" s="31"/>
       <c r="M15" s="36"/>
       <c r="N15" s="18"/>
       <c r="O15" s="18"/>
       <c r="P15" s="18"/>
       <c r="Q15" s="31"/>
     </row>
-    <row r="16" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="16" spans="2:17" ht="15" customHeight="1">
       <c r="B16" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="13"/>
       <c r="D16" s="18"/>
       <c r="E16" s="18"/>
       <c r="F16" s="23"/>
       <c r="G16" s="18"/>
       <c r="H16" s="26"/>
       <c r="I16" s="13"/>
       <c r="J16" s="18"/>
       <c r="K16" s="18"/>
       <c r="L16" s="31"/>
       <c r="M16" s="36"/>
       <c r="N16" s="18"/>
       <c r="O16" s="18"/>
       <c r="P16" s="18"/>
       <c r="Q16" s="31"/>
     </row>
-    <row r="17" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="17" spans="2:17" ht="15" customHeight="1">
       <c r="B17" s="6" t="s">
         <v>21</v>
       </c>
       <c r="C17" s="13"/>
       <c r="D17" s="18"/>
       <c r="E17" s="18"/>
       <c r="F17" s="23"/>
       <c r="G17" s="18"/>
       <c r="H17" s="26"/>
       <c r="I17" s="13"/>
       <c r="J17" s="18"/>
       <c r="K17" s="18"/>
       <c r="L17" s="31"/>
       <c r="M17" s="36"/>
       <c r="N17" s="18"/>
       <c r="O17" s="18"/>
       <c r="P17" s="18"/>
       <c r="Q17" s="31"/>
     </row>
-    <row r="18" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="18" spans="2:17" ht="15" customHeight="1">
       <c r="B18" s="6" t="s">
         <v>22</v>
       </c>
       <c r="C18" s="13"/>
       <c r="D18" s="18"/>
       <c r="E18" s="18"/>
       <c r="F18" s="23"/>
       <c r="G18" s="18"/>
       <c r="H18" s="26"/>
       <c r="I18" s="13"/>
       <c r="J18" s="18"/>
       <c r="K18" s="18"/>
       <c r="L18" s="31"/>
       <c r="M18" s="36"/>
       <c r="N18" s="18"/>
       <c r="O18" s="18"/>
       <c r="P18" s="18"/>
       <c r="Q18" s="31"/>
     </row>
-    <row r="19" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="19" spans="2:17" ht="15" customHeight="1">
       <c r="B19" s="6" t="s">
         <v>9</v>
       </c>
       <c r="C19" s="13"/>
       <c r="D19" s="18"/>
       <c r="E19" s="18"/>
       <c r="F19" s="23"/>
       <c r="G19" s="18"/>
       <c r="H19" s="26"/>
       <c r="I19" s="13"/>
       <c r="J19" s="18"/>
       <c r="K19" s="18"/>
       <c r="L19" s="31"/>
       <c r="M19" s="36"/>
       <c r="N19" s="18"/>
       <c r="O19" s="18"/>
       <c r="P19" s="18"/>
       <c r="Q19" s="31"/>
     </row>
-    <row r="20" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="20" spans="2:17" ht="15" customHeight="1">
       <c r="B20" s="6" t="s">
         <v>23</v>
       </c>
       <c r="C20" s="13"/>
       <c r="D20" s="18"/>
       <c r="E20" s="18"/>
       <c r="F20" s="23"/>
       <c r="G20" s="18"/>
       <c r="H20" s="26"/>
       <c r="I20" s="13"/>
       <c r="J20" s="18"/>
       <c r="K20" s="18"/>
       <c r="L20" s="31"/>
       <c r="M20" s="36"/>
       <c r="N20" s="18"/>
       <c r="O20" s="18"/>
       <c r="P20" s="18"/>
       <c r="Q20" s="31"/>
     </row>
-    <row r="21" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="21" spans="2:17" ht="15" customHeight="1">
       <c r="B21" s="6" t="s">
         <v>18</v>
       </c>
       <c r="C21" s="13"/>
       <c r="D21" s="18"/>
       <c r="E21" s="18"/>
       <c r="F21" s="23"/>
       <c r="G21" s="18"/>
       <c r="H21" s="26"/>
       <c r="I21" s="13"/>
       <c r="J21" s="18"/>
       <c r="K21" s="18"/>
       <c r="L21" s="31"/>
       <c r="M21" s="36"/>
       <c r="N21" s="18"/>
       <c r="O21" s="18"/>
       <c r="P21" s="18"/>
       <c r="Q21" s="31"/>
     </row>
-    <row r="22" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="22" spans="2:17" ht="15" customHeight="1">
       <c r="B22" s="6" t="s">
         <v>25</v>
       </c>
       <c r="C22" s="13"/>
       <c r="D22" s="18"/>
       <c r="E22" s="18"/>
       <c r="F22" s="23"/>
       <c r="G22" s="18"/>
       <c r="H22" s="26"/>
       <c r="I22" s="13"/>
       <c r="J22" s="18"/>
       <c r="K22" s="18"/>
       <c r="L22" s="31"/>
       <c r="M22" s="36"/>
       <c r="N22" s="18"/>
       <c r="O22" s="18"/>
       <c r="P22" s="18"/>
       <c r="Q22" s="31"/>
     </row>
-    <row r="23" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="23" spans="2:17" ht="15" customHeight="1">
       <c r="B23" s="6" t="s">
         <v>26</v>
       </c>
       <c r="C23" s="13"/>
       <c r="D23" s="18"/>
       <c r="E23" s="18"/>
       <c r="F23" s="23"/>
       <c r="G23" s="18"/>
       <c r="H23" s="26"/>
       <c r="I23" s="13"/>
       <c r="J23" s="18"/>
       <c r="K23" s="18"/>
       <c r="L23" s="31"/>
       <c r="M23" s="36"/>
       <c r="N23" s="18"/>
       <c r="O23" s="18"/>
       <c r="P23" s="18"/>
       <c r="Q23" s="31"/>
     </row>
-    <row r="24" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="24" spans="2:17" ht="15" customHeight="1">
       <c r="B24" s="6" t="s">
         <v>29</v>
       </c>
       <c r="C24" s="13"/>
       <c r="D24" s="18"/>
       <c r="E24" s="18"/>
       <c r="F24" s="23"/>
       <c r="G24" s="18"/>
       <c r="H24" s="26"/>
       <c r="I24" s="13"/>
       <c r="J24" s="18"/>
       <c r="K24" s="18"/>
       <c r="L24" s="31"/>
       <c r="M24" s="36"/>
       <c r="N24" s="18"/>
       <c r="O24" s="18"/>
       <c r="P24" s="18"/>
       <c r="Q24" s="31"/>
     </row>
-    <row r="25" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="25" spans="2:17" ht="15" customHeight="1">
       <c r="B25" s="6" t="s">
         <v>30</v>
       </c>
       <c r="C25" s="13"/>
       <c r="D25" s="18"/>
       <c r="E25" s="18"/>
       <c r="F25" s="23"/>
       <c r="G25" s="18"/>
       <c r="H25" s="26"/>
       <c r="I25" s="13"/>
       <c r="J25" s="18"/>
       <c r="K25" s="18"/>
       <c r="L25" s="31"/>
       <c r="M25" s="36"/>
       <c r="N25" s="18"/>
       <c r="O25" s="18"/>
       <c r="P25" s="18"/>
       <c r="Q25" s="31"/>
     </row>
-    <row r="26" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="26" spans="2:17" ht="15" customHeight="1">
       <c r="B26" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C26" s="13"/>
       <c r="D26" s="18"/>
       <c r="E26" s="18"/>
       <c r="F26" s="23"/>
       <c r="G26" s="18"/>
       <c r="H26" s="26"/>
       <c r="I26" s="13"/>
       <c r="J26" s="18"/>
       <c r="K26" s="18"/>
       <c r="L26" s="31"/>
       <c r="M26" s="36"/>
       <c r="N26" s="18"/>
       <c r="O26" s="18"/>
       <c r="P26" s="18"/>
       <c r="Q26" s="31"/>
     </row>
-    <row r="27" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="27" spans="2:17" ht="15" customHeight="1">
       <c r="B27" s="6" t="s">
         <v>32</v>
       </c>
       <c r="C27" s="13"/>
       <c r="D27" s="18"/>
       <c r="E27" s="18"/>
       <c r="F27" s="23"/>
       <c r="G27" s="18"/>
       <c r="H27" s="26"/>
       <c r="I27" s="13"/>
       <c r="J27" s="18"/>
       <c r="K27" s="18"/>
       <c r="L27" s="31"/>
       <c r="M27" s="36"/>
       <c r="N27" s="18"/>
       <c r="O27" s="18"/>
       <c r="P27" s="18"/>
       <c r="Q27" s="31"/>
     </row>
-    <row r="28" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="28" spans="2:17" ht="15" customHeight="1">
       <c r="B28" s="6" t="s">
         <v>33</v>
       </c>
       <c r="C28" s="13"/>
       <c r="D28" s="18"/>
       <c r="E28" s="18"/>
       <c r="F28" s="23"/>
       <c r="G28" s="18"/>
       <c r="H28" s="26"/>
       <c r="I28" s="13"/>
       <c r="J28" s="18"/>
       <c r="K28" s="18"/>
       <c r="L28" s="31"/>
       <c r="M28" s="36"/>
       <c r="N28" s="18"/>
       <c r="O28" s="18"/>
       <c r="P28" s="18"/>
       <c r="Q28" s="31"/>
     </row>
-    <row r="29" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="29" spans="2:17" ht="15" customHeight="1">
       <c r="B29" s="6" t="s">
         <v>34</v>
       </c>
       <c r="C29" s="13"/>
       <c r="D29" s="18"/>
       <c r="E29" s="18"/>
       <c r="F29" s="23"/>
       <c r="G29" s="18"/>
       <c r="H29" s="26"/>
       <c r="I29" s="13"/>
       <c r="J29" s="18"/>
       <c r="K29" s="18"/>
       <c r="L29" s="31"/>
       <c r="M29" s="36"/>
       <c r="N29" s="18"/>
       <c r="O29" s="18"/>
       <c r="P29" s="18"/>
       <c r="Q29" s="31"/>
     </row>
-    <row r="30" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="30" spans="2:17" ht="15" customHeight="1">
       <c r="B30" s="7" t="s">
         <v>35</v>
       </c>
       <c r="C30" s="14"/>
       <c r="D30" s="19"/>
       <c r="E30" s="19"/>
       <c r="F30" s="24"/>
       <c r="G30" s="19"/>
       <c r="H30" s="27"/>
       <c r="I30" s="14"/>
       <c r="J30" s="19"/>
       <c r="K30" s="19"/>
       <c r="L30" s="32"/>
       <c r="M30" s="37"/>
       <c r="N30" s="19"/>
       <c r="O30" s="19"/>
       <c r="P30" s="19"/>
       <c r="Q30" s="32"/>
     </row>
-    <row r="31" spans="2:17" ht="6.75" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="31" spans="2:17" ht="6.75" customHeight="1">
       <c r="B31" s="8"/>
       <c r="C31" s="8"/>
       <c r="D31" s="8"/>
       <c r="E31" s="8"/>
       <c r="F31" s="8"/>
       <c r="G31" s="8"/>
       <c r="H31" s="8"/>
       <c r="I31" s="8"/>
       <c r="J31" s="8"/>
       <c r="K31" s="8"/>
       <c r="L31" s="8"/>
       <c r="M31" s="8"/>
       <c r="N31" s="8"/>
       <c r="O31" s="8"/>
       <c r="P31" s="8"/>
       <c r="Q31" s="8"/>
     </row>
-    <row r="32" spans="2:17" x14ac:dyDescent="0.4">
+    <row r="32" spans="2:17">
       <c r="B32" s="9"/>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" scale="75" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="75" fitToWidth="1" fitToHeight="1" orientation="landscape" usePrinterDefaults="1" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
   <dimension ref="B1:Q32"/>
   <sheetViews>
     <sheetView zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
       <selection activeCell="F2" sqref="F2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.5" x14ac:dyDescent="0.4"/>
+  <sheetFormatPr defaultRowHeight="13.5"/>
   <cols>
     <col min="1" max="1" width="2.25" style="1" customWidth="1"/>
     <col min="2" max="2" width="13.875" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="17" width="13.25" style="1" customWidth="1"/>
     <col min="18" max="18" width="2.25" style="1" customWidth="1"/>
-    <col min="19" max="19" width="9" style="1" customWidth="1"/>
-    <col min="20" max="16384" width="9" style="1"/>
+    <col min="19" max="16384" width="9" style="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:17" ht="18.75" x14ac:dyDescent="0.4">
+    <row r="1" spans="2:17" ht="18.75">
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="10"/>
       <c r="D1" s="10"/>
       <c r="E1" s="10"/>
       <c r="F1" s="10"/>
       <c r="G1" s="10"/>
       <c r="H1" s="10"/>
       <c r="I1" s="10"/>
       <c r="J1" s="10"/>
       <c r="K1" s="10"/>
       <c r="L1" s="10"/>
       <c r="M1" s="10"/>
       <c r="N1" s="10"/>
       <c r="O1" s="10"/>
       <c r="P1" s="10"/>
       <c r="Q1" s="40"/>
     </row>
-    <row r="3" spans="2:17" ht="51" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="3" spans="2:17" ht="51" customHeight="1">
       <c r="B3" s="3"/>
       <c r="C3" s="11" t="s">
         <v>40</v>
       </c>
       <c r="D3" s="15" t="s">
         <v>37</v>
       </c>
       <c r="E3" s="15" t="s">
         <v>38</v>
       </c>
       <c r="F3" s="20" t="s">
         <v>3</v>
       </c>
       <c r="G3" s="20" t="s">
         <v>41</v>
       </c>
       <c r="H3" s="20" t="s">
         <v>27</v>
       </c>
       <c r="I3" s="11" t="s">
         <v>5</v>
       </c>
       <c r="J3" s="20" t="s">
         <v>17</v>
       </c>
       <c r="K3" s="20" t="s">
         <v>42</v>
       </c>
       <c r="L3" s="28" t="s">
         <v>36</v>
       </c>
       <c r="M3" s="33" t="s">
         <v>24</v>
       </c>
       <c r="N3" s="38" t="s">
         <v>43</v>
       </c>
       <c r="O3" s="39" t="s">
         <v>2</v>
       </c>
       <c r="P3" s="39" t="s">
         <v>15</v>
       </c>
       <c r="Q3" s="41" t="s">
         <v>39</v>
       </c>
     </row>
-    <row r="4" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="4" spans="2:17" ht="15" customHeight="1">
       <c r="B4" s="4" t="s">
         <v>7</v>
       </c>
       <c r="C4" s="4">
         <v>142</v>
       </c>
       <c r="D4" s="16">
         <v>3</v>
       </c>
       <c r="E4" s="16">
         <v>13</v>
       </c>
       <c r="F4" s="21">
         <v>88</v>
       </c>
       <c r="G4" s="21">
         <v>10</v>
       </c>
       <c r="H4" s="21">
         <v>6</v>
       </c>
       <c r="I4" s="4">
         <v>3</v>
       </c>
       <c r="J4" s="16">
         <v>1</v>
       </c>
       <c r="K4" s="16">
         <v>0</v>
       </c>
       <c r="L4" s="29">
         <v>2</v>
       </c>
       <c r="M4" s="34">
         <v>75</v>
       </c>
       <c r="N4" s="16">
         <v>3</v>
       </c>
       <c r="O4" s="16">
         <v>16</v>
       </c>
       <c r="P4" s="16">
         <v>4</v>
       </c>
       <c r="Q4" s="42">
         <v>18</v>
       </c>
     </row>
-    <row r="5" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="5" spans="2:17" ht="15" customHeight="1">
       <c r="B5" s="5" t="s">
         <v>6</v>
       </c>
       <c r="C5" s="12">
         <v>61</v>
       </c>
       <c r="D5" s="17">
         <v>0</v>
       </c>
       <c r="E5" s="17">
         <v>3</v>
       </c>
       <c r="F5" s="22">
         <v>43</v>
       </c>
       <c r="G5" s="17">
         <v>4</v>
       </c>
       <c r="H5" s="25">
         <v>3</v>
       </c>
       <c r="I5" s="12">
         <v>3</v>
       </c>
       <c r="J5" s="17">
         <v>1</v>
       </c>
       <c r="K5" s="17">
         <v>0</v>
       </c>
       <c r="L5" s="30">
         <v>2</v>
       </c>
       <c r="M5" s="35">
         <v>36</v>
       </c>
       <c r="N5" s="17">
         <v>0</v>
       </c>
       <c r="O5" s="17">
         <v>3</v>
       </c>
       <c r="P5" s="17">
         <v>3</v>
       </c>
       <c r="Q5" s="30">
         <v>9</v>
       </c>
     </row>
-    <row r="6" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="6" spans="2:17" ht="15" customHeight="1">
       <c r="B6" s="6" t="s">
         <v>8</v>
       </c>
       <c r="C6" s="13">
         <v>7</v>
       </c>
       <c r="D6" s="18">
         <v>0</v>
       </c>
       <c r="E6" s="18">
         <v>1</v>
       </c>
       <c r="F6" s="23">
         <v>4</v>
       </c>
       <c r="G6" s="18">
         <v>0</v>
       </c>
       <c r="H6" s="26">
         <v>0</v>
       </c>
       <c r="I6" s="13">
         <v>0</v>
       </c>
       <c r="J6" s="18">
         <v>0</v>
       </c>
       <c r="K6" s="18">
         <v>0</v>
       </c>
       <c r="L6" s="31">
         <v>0</v>
       </c>
       <c r="M6" s="36">
         <v>4</v>
       </c>
       <c r="N6" s="18">
         <v>0</v>
       </c>
       <c r="O6" s="18">
         <v>0</v>
       </c>
       <c r="P6" s="18">
         <v>0</v>
       </c>
       <c r="Q6" s="31">
         <v>2</v>
       </c>
     </row>
-    <row r="7" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="7" spans="2:17" ht="15" customHeight="1">
       <c r="B7" s="6" t="s">
         <v>11</v>
       </c>
       <c r="C7" s="13">
         <v>19</v>
       </c>
       <c r="D7" s="18">
         <v>0</v>
       </c>
       <c r="E7" s="18">
         <v>1</v>
       </c>
       <c r="F7" s="23">
         <v>13</v>
       </c>
       <c r="G7" s="18">
         <v>1</v>
       </c>
       <c r="H7" s="26">
         <v>0</v>
       </c>
       <c r="I7" s="13">
         <v>0</v>
       </c>
       <c r="J7" s="18">
         <v>0</v>
       </c>
       <c r="K7" s="18">
         <v>0</v>
       </c>
       <c r="L7" s="31">
         <v>0</v>
       </c>
       <c r="M7" s="36">
         <v>12</v>
       </c>
       <c r="N7" s="18">
         <v>1</v>
       </c>
       <c r="O7" s="18">
         <v>4</v>
       </c>
       <c r="P7" s="18">
         <v>0</v>
       </c>
       <c r="Q7" s="31">
         <v>1</v>
       </c>
     </row>
-    <row r="8" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="8" spans="2:17" ht="15" customHeight="1">
       <c r="B8" s="6" t="s">
         <v>4</v>
       </c>
       <c r="C8" s="13">
         <v>4</v>
       </c>
       <c r="D8" s="18">
         <v>0</v>
       </c>
       <c r="E8" s="18">
         <v>1</v>
       </c>
       <c r="F8" s="23">
         <v>2</v>
       </c>
       <c r="G8" s="18">
         <v>0</v>
       </c>
       <c r="H8" s="26">
         <v>0</v>
       </c>
       <c r="I8" s="13">
         <v>0</v>
       </c>
       <c r="J8" s="18">
         <v>0</v>
       </c>
       <c r="K8" s="18">
         <v>0</v>
       </c>
       <c r="L8" s="31">
         <v>0</v>
       </c>
       <c r="M8" s="36">
         <v>2</v>
       </c>
       <c r="N8" s="18">
         <v>0</v>
       </c>
       <c r="O8" s="18">
         <v>1</v>
       </c>
       <c r="P8" s="18">
         <v>0</v>
       </c>
       <c r="Q8" s="31">
         <v>0</v>
       </c>
     </row>
-    <row r="9" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="9" spans="2:17" ht="15" customHeight="1">
       <c r="B9" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C9" s="13">
         <v>2</v>
       </c>
       <c r="D9" s="18">
         <v>0</v>
       </c>
       <c r="E9" s="18">
         <v>1</v>
       </c>
       <c r="F9" s="23">
         <v>1</v>
       </c>
       <c r="G9" s="18">
         <v>0</v>
       </c>
       <c r="H9" s="26">
         <v>0</v>
       </c>
       <c r="I9" s="13">
         <v>0</v>
       </c>
       <c r="J9" s="18">
         <v>0</v>
       </c>
       <c r="K9" s="18">
         <v>0</v>
       </c>
       <c r="L9" s="31">
         <v>0</v>
       </c>
       <c r="M9" s="36">
         <v>1</v>
       </c>
       <c r="N9" s="18">
         <v>0</v>
       </c>
       <c r="O9" s="18">
         <v>0</v>
       </c>
       <c r="P9" s="18">
         <v>0</v>
       </c>
       <c r="Q9" s="31">
         <v>0</v>
       </c>
     </row>
-    <row r="10" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="10" spans="2:17" ht="15" customHeight="1">
       <c r="B10" s="6" t="s">
         <v>13</v>
       </c>
       <c r="C10" s="13">
         <v>3</v>
       </c>
       <c r="D10" s="18">
         <v>0</v>
       </c>
       <c r="E10" s="18">
         <v>0</v>
       </c>
       <c r="F10" s="23">
         <v>2</v>
       </c>
       <c r="G10" s="18">
         <v>1</v>
       </c>
       <c r="H10" s="26">
         <v>0</v>
       </c>
       <c r="I10" s="13">
         <v>0</v>
       </c>
       <c r="J10" s="18">
         <v>0</v>
       </c>
       <c r="K10" s="18">
         <v>0</v>
       </c>
       <c r="L10" s="31">
         <v>0</v>
       </c>
       <c r="M10" s="36">
         <v>1</v>
       </c>
       <c r="N10" s="18">
         <v>0</v>
       </c>
       <c r="O10" s="18">
         <v>0</v>
       </c>
       <c r="P10" s="18">
         <v>0</v>
       </c>
       <c r="Q10" s="31">
         <v>1</v>
       </c>
     </row>
-    <row r="11" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="11" spans="2:17" ht="15" customHeight="1">
       <c r="B11" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C11" s="13">
         <v>4</v>
       </c>
       <c r="D11" s="18">
         <v>0</v>
       </c>
       <c r="E11" s="18">
         <v>2</v>
       </c>
       <c r="F11" s="23">
         <v>2</v>
       </c>
       <c r="G11" s="18">
         <v>0</v>
       </c>
       <c r="H11" s="26">
         <v>0</v>
       </c>
       <c r="I11" s="13">
         <v>0</v>
       </c>
       <c r="J11" s="18">
         <v>0</v>
       </c>
       <c r="K11" s="18">
         <v>0</v>
       </c>
       <c r="L11" s="31">
         <v>0</v>
       </c>
       <c r="M11" s="36">
         <v>2</v>
       </c>
       <c r="N11" s="18">
         <v>0</v>
       </c>
       <c r="O11" s="18">
         <v>0</v>
       </c>
       <c r="P11" s="18">
         <v>0</v>
       </c>
       <c r="Q11" s="31">
         <v>0</v>
       </c>
     </row>
-    <row r="12" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="12" spans="2:17" ht="15" customHeight="1">
       <c r="B12" s="6" t="s">
         <v>10</v>
       </c>
       <c r="C12" s="13">
         <v>10</v>
       </c>
       <c r="D12" s="18">
         <v>0</v>
       </c>
       <c r="E12" s="18">
         <v>3</v>
       </c>
       <c r="F12" s="23">
         <v>6</v>
       </c>
       <c r="G12" s="18">
         <v>0</v>
       </c>
       <c r="H12" s="26">
         <v>0</v>
       </c>
       <c r="I12" s="13">
         <v>0</v>
       </c>
       <c r="J12" s="18">
         <v>0</v>
       </c>
       <c r="K12" s="18">
         <v>0</v>
       </c>
       <c r="L12" s="31">
         <v>0</v>
       </c>
       <c r="M12" s="36">
         <v>6</v>
       </c>
       <c r="N12" s="18">
         <v>1</v>
       </c>
       <c r="O12" s="18">
         <v>1</v>
       </c>
       <c r="P12" s="18">
         <v>0</v>
       </c>
       <c r="Q12" s="31">
         <v>0</v>
       </c>
     </row>
-    <row r="13" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="13" spans="2:17" ht="15" customHeight="1">
       <c r="B13" s="6" t="s">
         <v>14</v>
       </c>
       <c r="C13" s="13">
         <v>6</v>
       </c>
       <c r="D13" s="18">
         <v>0</v>
       </c>
       <c r="E13" s="18">
         <v>1</v>
       </c>
       <c r="F13" s="23">
         <v>2</v>
       </c>
       <c r="G13" s="18">
         <v>0</v>
       </c>
       <c r="H13" s="26">
         <v>0</v>
       </c>
       <c r="I13" s="13">
         <v>0</v>
       </c>
       <c r="J13" s="18">
         <v>0</v>
       </c>
       <c r="K13" s="18">
         <v>0</v>
       </c>
       <c r="L13" s="31">
         <v>0</v>
       </c>
       <c r="M13" s="36">
         <v>2</v>
       </c>
       <c r="N13" s="18">
         <v>0</v>
       </c>
       <c r="O13" s="18">
         <v>2</v>
       </c>
       <c r="P13" s="18">
         <v>0</v>
       </c>
       <c r="Q13" s="31">
         <v>1</v>
       </c>
     </row>
-    <row r="14" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="14" spans="2:17" ht="15" customHeight="1">
       <c r="B14" s="6" t="s">
         <v>16</v>
       </c>
       <c r="C14" s="13">
         <v>8</v>
       </c>
       <c r="D14" s="18">
         <v>1</v>
       </c>
       <c r="E14" s="18">
         <v>0</v>
       </c>
       <c r="F14" s="23">
         <v>5</v>
       </c>
       <c r="G14" s="18">
         <v>2</v>
       </c>
       <c r="H14" s="26">
         <v>2</v>
       </c>
       <c r="I14" s="13">
         <v>0</v>
       </c>
       <c r="J14" s="18">
         <v>0</v>
       </c>
       <c r="K14" s="18">
         <v>0</v>
       </c>
       <c r="L14" s="31">
         <v>0</v>
       </c>
       <c r="M14" s="36">
         <v>3</v>
       </c>
       <c r="N14" s="18">
         <v>1</v>
       </c>
       <c r="O14" s="18">
         <v>0</v>
       </c>
       <c r="P14" s="18">
         <v>0</v>
       </c>
       <c r="Q14" s="31">
         <v>2</v>
       </c>
     </row>
-    <row r="15" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="15" spans="2:17" ht="15" customHeight="1">
       <c r="B15" s="6" t="s">
         <v>19</v>
       </c>
       <c r="C15" s="13">
         <v>1</v>
       </c>
       <c r="D15" s="18">
         <v>0</v>
       </c>
       <c r="E15" s="18">
         <v>0</v>
       </c>
       <c r="F15" s="23">
         <v>0</v>
       </c>
       <c r="G15" s="18">
         <v>0</v>
       </c>
       <c r="H15" s="26">
         <v>0</v>
       </c>
       <c r="I15" s="13">
         <v>0</v>
       </c>
       <c r="J15" s="18">
         <v>0</v>
       </c>
       <c r="K15" s="18">
         <v>0</v>
       </c>
       <c r="L15" s="31">
         <v>0</v>
       </c>
       <c r="M15" s="36">
         <v>0</v>
       </c>
       <c r="N15" s="18">
         <v>0</v>
       </c>
       <c r="O15" s="18">
         <v>0</v>
       </c>
       <c r="P15" s="18">
         <v>0</v>
       </c>
       <c r="Q15" s="31">
         <v>1</v>
       </c>
     </row>
-    <row r="16" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="16" spans="2:17" ht="15" customHeight="1">
       <c r="B16" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="13">
         <v>1</v>
       </c>
       <c r="D16" s="18">
         <v>0</v>
       </c>
       <c r="E16" s="18">
         <v>0</v>
       </c>
       <c r="F16" s="23">
         <v>1</v>
       </c>
       <c r="G16" s="18">
         <v>0</v>
       </c>
       <c r="H16" s="26">
         <v>0</v>
       </c>
       <c r="I16" s="13">
         <v>0</v>
       </c>
       <c r="J16" s="18">
         <v>0</v>
       </c>
       <c r="K16" s="18">
         <v>0</v>
       </c>
       <c r="L16" s="31">
         <v>0</v>
       </c>
       <c r="M16" s="36">
         <v>1</v>
       </c>
       <c r="N16" s="18">
         <v>0</v>
       </c>
       <c r="O16" s="18">
         <v>0</v>
       </c>
       <c r="P16" s="18">
         <v>0</v>
       </c>
       <c r="Q16" s="31">
         <v>0</v>
       </c>
     </row>
-    <row r="17" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="17" spans="2:17" ht="15" customHeight="1">
       <c r="B17" s="6" t="s">
         <v>21</v>
       </c>
       <c r="C17" s="13">
         <v>4</v>
       </c>
       <c r="D17" s="18">
         <v>1</v>
       </c>
       <c r="E17" s="18">
         <v>0</v>
       </c>
       <c r="F17" s="23">
         <v>2</v>
       </c>
       <c r="G17" s="18">
         <v>0</v>
       </c>
       <c r="H17" s="26">
         <v>0</v>
       </c>
       <c r="I17" s="13">
         <v>0</v>
       </c>
       <c r="J17" s="18">
         <v>0</v>
       </c>
       <c r="K17" s="18">
         <v>0</v>
       </c>
       <c r="L17" s="31">
         <v>0</v>
       </c>
       <c r="M17" s="36">
         <v>2</v>
       </c>
       <c r="N17" s="18">
         <v>0</v>
       </c>
       <c r="O17" s="18">
         <v>0</v>
       </c>
       <c r="P17" s="18">
         <v>1</v>
       </c>
       <c r="Q17" s="31">
         <v>0</v>
       </c>
     </row>
-    <row r="18" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="18" spans="2:17" ht="15" customHeight="1">
       <c r="B18" s="6" t="s">
         <v>22</v>
       </c>
       <c r="C18" s="13">
         <v>0</v>
       </c>
       <c r="D18" s="18">
         <v>0</v>
       </c>
       <c r="E18" s="18">
         <v>0</v>
       </c>
       <c r="F18" s="23">
         <v>0</v>
       </c>
       <c r="G18" s="18">
         <v>0</v>
       </c>
       <c r="H18" s="26">
         <v>0</v>
       </c>
       <c r="I18" s="13">
         <v>0</v>
       </c>
       <c r="J18" s="18">
         <v>0</v>
       </c>
       <c r="K18" s="18">
         <v>0</v>
       </c>
       <c r="L18" s="31">
         <v>0</v>
       </c>
       <c r="M18" s="36">
         <v>0</v>
       </c>
       <c r="N18" s="18">
         <v>0</v>
       </c>
       <c r="O18" s="18">
         <v>0</v>
       </c>
       <c r="P18" s="18">
         <v>0</v>
       </c>
       <c r="Q18" s="31">
         <v>0</v>
       </c>
     </row>
-    <row r="19" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="19" spans="2:17" ht="15" customHeight="1">
       <c r="B19" s="6" t="s">
         <v>9</v>
       </c>
       <c r="C19" s="13">
         <v>0</v>
       </c>
       <c r="D19" s="18">
         <v>0</v>
       </c>
       <c r="E19" s="18">
         <v>0</v>
       </c>
       <c r="F19" s="23">
         <v>0</v>
       </c>
       <c r="G19" s="18">
         <v>0</v>
       </c>
       <c r="H19" s="26">
         <v>0</v>
       </c>
       <c r="I19" s="13">
         <v>0</v>
       </c>
       <c r="J19" s="18">
         <v>0</v>
       </c>
       <c r="K19" s="18">
         <v>0</v>
       </c>
       <c r="L19" s="31">
         <v>0</v>
       </c>
       <c r="M19" s="36">
         <v>0</v>
       </c>
       <c r="N19" s="18">
         <v>0</v>
       </c>
       <c r="O19" s="18">
         <v>0</v>
       </c>
       <c r="P19" s="18">
         <v>0</v>
       </c>
       <c r="Q19" s="31">
         <v>0</v>
       </c>
     </row>
-    <row r="20" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="20" spans="2:17" ht="15" customHeight="1">
       <c r="B20" s="6" t="s">
         <v>23</v>
       </c>
       <c r="C20" s="13">
         <v>1</v>
       </c>
       <c r="D20" s="18">
         <v>1</v>
       </c>
       <c r="E20" s="18">
         <v>0</v>
       </c>
       <c r="F20" s="23">
         <v>0</v>
       </c>
       <c r="G20" s="18">
         <v>0</v>
       </c>
       <c r="H20" s="26">
         <v>0</v>
       </c>
       <c r="I20" s="13">
         <v>0</v>
       </c>
       <c r="J20" s="18">
         <v>0</v>
       </c>
       <c r="K20" s="18">
         <v>0</v>
       </c>
       <c r="L20" s="31">
         <v>0</v>
       </c>
       <c r="M20" s="36">
         <v>0</v>
       </c>
       <c r="N20" s="18">
         <v>0</v>
       </c>
       <c r="O20" s="18">
         <v>0</v>
       </c>
       <c r="P20" s="18">
         <v>0</v>
       </c>
       <c r="Q20" s="31">
         <v>0</v>
       </c>
     </row>
-    <row r="21" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="21" spans="2:17" ht="15" customHeight="1">
       <c r="B21" s="6" t="s">
         <v>18</v>
       </c>
       <c r="C21" s="13">
         <v>1</v>
       </c>
       <c r="D21" s="18">
         <v>0</v>
       </c>
       <c r="E21" s="18">
         <v>0</v>
       </c>
       <c r="F21" s="23">
         <v>1</v>
       </c>
       <c r="G21" s="18">
         <v>0</v>
       </c>
       <c r="H21" s="26">
         <v>0</v>
       </c>
       <c r="I21" s="13">
         <v>0</v>
       </c>
       <c r="J21" s="18">
         <v>0</v>
       </c>
       <c r="K21" s="18">
         <v>0</v>
       </c>
       <c r="L21" s="31">
         <v>0</v>
       </c>
       <c r="M21" s="36">
         <v>1</v>
       </c>
       <c r="N21" s="18">
         <v>0</v>
       </c>
       <c r="O21" s="18">
         <v>0</v>
       </c>
       <c r="P21" s="18">
         <v>0</v>
       </c>
       <c r="Q21" s="31">
         <v>0</v>
       </c>
     </row>
-    <row r="22" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="22" spans="2:17" ht="15" customHeight="1">
       <c r="B22" s="6" t="s">
         <v>25</v>
       </c>
       <c r="C22" s="13">
         <v>0</v>
       </c>
       <c r="D22" s="18">
         <v>0</v>
       </c>
       <c r="E22" s="18">
         <v>0</v>
       </c>
       <c r="F22" s="23">
         <v>0</v>
       </c>
       <c r="G22" s="18">
         <v>0</v>
       </c>
       <c r="H22" s="26">
         <v>0</v>
       </c>
       <c r="I22" s="13">
         <v>0</v>
       </c>
       <c r="J22" s="18">
         <v>0</v>
       </c>
       <c r="K22" s="18">
         <v>0</v>
       </c>
       <c r="L22" s="31">
         <v>0</v>
       </c>
       <c r="M22" s="36">
         <v>0</v>
       </c>
       <c r="N22" s="18">
         <v>0</v>
       </c>
       <c r="O22" s="18">
         <v>0</v>
       </c>
       <c r="P22" s="18">
         <v>0</v>
       </c>
       <c r="Q22" s="31">
         <v>0</v>
       </c>
     </row>
-    <row r="23" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="23" spans="2:17" ht="15" customHeight="1">
       <c r="B23" s="6" t="s">
         <v>26</v>
       </c>
       <c r="C23" s="13">
         <v>0</v>
       </c>
       <c r="D23" s="18">
         <v>0</v>
       </c>
       <c r="E23" s="18">
         <v>0</v>
       </c>
       <c r="F23" s="23">
         <v>0</v>
       </c>
       <c r="G23" s="18">
         <v>0</v>
       </c>
       <c r="H23" s="26">
         <v>0</v>
       </c>
       <c r="I23" s="13">
         <v>0</v>
       </c>
       <c r="J23" s="18">
         <v>0</v>
       </c>
       <c r="K23" s="18">
         <v>0</v>
       </c>
       <c r="L23" s="31">
         <v>0</v>
       </c>
       <c r="M23" s="36">
         <v>0</v>
       </c>
       <c r="N23" s="18">
         <v>0</v>
       </c>
       <c r="O23" s="18">
         <v>0</v>
       </c>
       <c r="P23" s="18">
         <v>0</v>
       </c>
       <c r="Q23" s="31">
         <v>0</v>
       </c>
     </row>
-    <row r="24" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="24" spans="2:17" ht="15" customHeight="1">
       <c r="B24" s="6" t="s">
         <v>29</v>
       </c>
       <c r="C24" s="13">
         <v>2</v>
       </c>
       <c r="D24" s="18">
         <v>0</v>
       </c>
       <c r="E24" s="18">
         <v>0</v>
       </c>
       <c r="F24" s="23">
         <v>2</v>
       </c>
       <c r="G24" s="18">
         <v>2</v>
       </c>
       <c r="H24" s="26">
         <v>1</v>
       </c>
       <c r="I24" s="13">
         <v>0</v>
       </c>
       <c r="J24" s="18">
         <v>0</v>
       </c>
       <c r="K24" s="18">
         <v>0</v>
       </c>
       <c r="L24" s="31">
         <v>0</v>
       </c>
       <c r="M24" s="36">
         <v>0</v>
       </c>
       <c r="N24" s="18">
         <v>0</v>
       </c>
       <c r="O24" s="18">
         <v>0</v>
       </c>
       <c r="P24" s="18">
         <v>0</v>
       </c>
       <c r="Q24" s="31">
         <v>0</v>
       </c>
     </row>
-    <row r="25" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="25" spans="2:17" ht="15" customHeight="1">
       <c r="B25" s="6" t="s">
         <v>30</v>
       </c>
       <c r="C25" s="13">
         <v>0</v>
       </c>
       <c r="D25" s="18">
         <v>0</v>
       </c>
       <c r="E25" s="18">
         <v>0</v>
       </c>
       <c r="F25" s="23">
         <v>0</v>
       </c>
       <c r="G25" s="18">
         <v>0</v>
       </c>
       <c r="H25" s="26">
         <v>0</v>
       </c>
       <c r="I25" s="13">
         <v>0</v>
       </c>
       <c r="J25" s="18">
         <v>0</v>
       </c>
       <c r="K25" s="18">
         <v>0</v>
       </c>
       <c r="L25" s="31">
         <v>0</v>
       </c>
       <c r="M25" s="36">
         <v>0</v>
       </c>
       <c r="N25" s="18">
         <v>0</v>
       </c>
       <c r="O25" s="18">
         <v>0</v>
       </c>
       <c r="P25" s="18">
         <v>0</v>
       </c>
       <c r="Q25" s="31">
         <v>0</v>
       </c>
     </row>
-    <row r="26" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="26" spans="2:17" ht="15" customHeight="1">
       <c r="B26" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C26" s="13">
         <v>0</v>
       </c>
       <c r="D26" s="18">
         <v>0</v>
       </c>
       <c r="E26" s="18">
         <v>0</v>
       </c>
       <c r="F26" s="23">
         <v>0</v>
       </c>
       <c r="G26" s="18">
         <v>0</v>
       </c>
       <c r="H26" s="26">
         <v>0</v>
       </c>
       <c r="I26" s="13">
         <v>0</v>
       </c>
       <c r="J26" s="18">
         <v>0</v>
       </c>
       <c r="K26" s="18">
         <v>0</v>
       </c>
       <c r="L26" s="31">
         <v>0</v>
       </c>
       <c r="M26" s="36">
         <v>0</v>
       </c>
       <c r="N26" s="18">
         <v>0</v>
       </c>
       <c r="O26" s="18">
         <v>0</v>
       </c>
       <c r="P26" s="18">
         <v>0</v>
       </c>
       <c r="Q26" s="31">
         <v>0</v>
       </c>
     </row>
-    <row r="27" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="27" spans="2:17" ht="15" customHeight="1">
       <c r="B27" s="6" t="s">
         <v>32</v>
       </c>
       <c r="C27" s="13">
         <v>0</v>
       </c>
       <c r="D27" s="18">
         <v>0</v>
       </c>
       <c r="E27" s="18">
         <v>0</v>
       </c>
       <c r="F27" s="23">
         <v>0</v>
       </c>
       <c r="G27" s="18">
         <v>0</v>
       </c>
       <c r="H27" s="26">
         <v>0</v>
       </c>
       <c r="I27" s="13">
         <v>0</v>
       </c>
       <c r="J27" s="18">
         <v>0</v>
       </c>
       <c r="K27" s="18">
         <v>0</v>
       </c>
       <c r="L27" s="31">
         <v>0</v>
       </c>
       <c r="M27" s="36">
         <v>0</v>
       </c>
       <c r="N27" s="18">
         <v>0</v>
       </c>
       <c r="O27" s="18">
         <v>0</v>
       </c>
       <c r="P27" s="18">
         <v>0</v>
       </c>
       <c r="Q27" s="31">
         <v>0</v>
       </c>
     </row>
-    <row r="28" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="28" spans="2:17" ht="15" customHeight="1">
       <c r="B28" s="6" t="s">
         <v>33</v>
       </c>
       <c r="C28" s="13">
         <v>1</v>
       </c>
       <c r="D28" s="18">
         <v>0</v>
       </c>
       <c r="E28" s="18">
         <v>0</v>
       </c>
       <c r="F28" s="23">
         <v>0</v>
       </c>
       <c r="G28" s="18">
         <v>0</v>
       </c>
       <c r="H28" s="26">
         <v>0</v>
       </c>
       <c r="I28" s="13">
         <v>0</v>
       </c>
       <c r="J28" s="18">
         <v>0</v>
       </c>
       <c r="K28" s="18">
         <v>0</v>
       </c>
       <c r="L28" s="31">
         <v>0</v>
       </c>
       <c r="M28" s="36">
         <v>0</v>
       </c>
       <c r="N28" s="18">
         <v>0</v>
       </c>
       <c r="O28" s="18">
         <v>1</v>
       </c>
       <c r="P28" s="18">
         <v>0</v>
       </c>
       <c r="Q28" s="31">
         <v>0</v>
       </c>
     </row>
-    <row r="29" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="29" spans="2:17" ht="15" customHeight="1">
       <c r="B29" s="6" t="s">
         <v>34</v>
       </c>
       <c r="C29" s="13">
         <v>0</v>
       </c>
       <c r="D29" s="18">
         <v>0</v>
       </c>
       <c r="E29" s="18">
         <v>0</v>
       </c>
       <c r="F29" s="23">
         <v>0</v>
       </c>
       <c r="G29" s="18">
         <v>0</v>
       </c>
       <c r="H29" s="26">
         <v>0</v>
       </c>
       <c r="I29" s="13">
         <v>0</v>
       </c>
       <c r="J29" s="18">
         <v>0</v>
       </c>
       <c r="K29" s="18">
         <v>0</v>
       </c>
       <c r="L29" s="31">
         <v>0</v>
       </c>
       <c r="M29" s="36">
         <v>0</v>
       </c>
       <c r="N29" s="18">
         <v>0</v>
       </c>
       <c r="O29" s="18">
         <v>0</v>
       </c>
       <c r="P29" s="18">
         <v>0</v>
       </c>
       <c r="Q29" s="31">
         <v>0</v>
       </c>
     </row>
-    <row r="30" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="30" spans="2:17" ht="15" customHeight="1">
       <c r="B30" s="7" t="s">
         <v>35</v>
       </c>
       <c r="C30" s="14">
         <v>7</v>
       </c>
       <c r="D30" s="19">
         <v>0</v>
       </c>
       <c r="E30" s="19">
         <v>0</v>
       </c>
       <c r="F30" s="24">
         <v>2</v>
       </c>
       <c r="G30" s="19">
         <v>0</v>
       </c>
       <c r="H30" s="27">
         <v>0</v>
       </c>
       <c r="I30" s="14">
         <v>0</v>
       </c>
       <c r="J30" s="19">
         <v>0</v>
       </c>
       <c r="K30" s="19">
         <v>0</v>
       </c>
       <c r="L30" s="32">
         <v>0</v>
       </c>
       <c r="M30" s="37">
         <v>2</v>
       </c>
       <c r="N30" s="19">
         <v>0</v>
       </c>
       <c r="O30" s="19">
         <v>4</v>
       </c>
       <c r="P30" s="19">
         <v>0</v>
       </c>
       <c r="Q30" s="32">
         <v>1</v>
       </c>
     </row>
-    <row r="31" spans="2:17" ht="6.75" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="31" spans="2:17" ht="6.75" customHeight="1">
       <c r="B31" s="8"/>
       <c r="C31" s="8"/>
       <c r="D31" s="8"/>
       <c r="E31" s="8"/>
       <c r="F31" s="8"/>
       <c r="G31" s="8"/>
       <c r="H31" s="8"/>
       <c r="I31" s="8"/>
       <c r="J31" s="8"/>
       <c r="K31" s="8"/>
       <c r="L31" s="8"/>
       <c r="M31" s="8"/>
       <c r="N31" s="8"/>
       <c r="O31" s="8"/>
       <c r="P31" s="8"/>
       <c r="Q31" s="8"/>
     </row>
-    <row r="32" spans="2:17" x14ac:dyDescent="0.4">
+    <row r="32" spans="2:17">
       <c r="B32" s="9"/>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" scale="54" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="54" fitToWidth="1" fitToHeight="1" orientation="landscape" usePrinterDefaults="1" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
   <dimension ref="B1:Q32"/>
   <sheetViews>
     <sheetView zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
       <selection activeCell="E4" sqref="E4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.5" x14ac:dyDescent="0.4"/>
+  <sheetFormatPr defaultRowHeight="13.5"/>
   <cols>
     <col min="1" max="1" width="2.25" style="1" customWidth="1"/>
     <col min="2" max="2" width="13.875" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="17" width="13.25" style="1" customWidth="1"/>
     <col min="18" max="18" width="2.25" style="1" customWidth="1"/>
-    <col min="19" max="19" width="9" style="1" customWidth="1"/>
-    <col min="20" max="16384" width="9" style="1"/>
+    <col min="19" max="16384" width="9" style="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:17" ht="18.75" x14ac:dyDescent="0.4">
+    <row r="1" spans="2:17" ht="18.75">
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="10"/>
       <c r="D1" s="10"/>
       <c r="E1" s="10"/>
       <c r="F1" s="10"/>
       <c r="G1" s="10"/>
       <c r="H1" s="10"/>
       <c r="I1" s="10"/>
       <c r="J1" s="10"/>
       <c r="K1" s="10"/>
       <c r="L1" s="10"/>
       <c r="M1" s="10"/>
       <c r="N1" s="10"/>
       <c r="O1" s="10"/>
       <c r="P1" s="10"/>
       <c r="Q1" s="40"/>
     </row>
-    <row r="3" spans="2:17" ht="51" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="3" spans="2:17" ht="51" customHeight="1">
       <c r="B3" s="3"/>
       <c r="C3" s="11" t="s">
         <v>40</v>
       </c>
       <c r="D3" s="15" t="s">
         <v>37</v>
       </c>
       <c r="E3" s="15" t="s">
         <v>38</v>
       </c>
       <c r="F3" s="20" t="s">
         <v>3</v>
       </c>
       <c r="G3" s="20" t="s">
         <v>41</v>
       </c>
       <c r="H3" s="20" t="s">
         <v>27</v>
       </c>
       <c r="I3" s="11" t="s">
         <v>5</v>
       </c>
       <c r="J3" s="20" t="s">
         <v>17</v>
       </c>
       <c r="K3" s="20" t="s">
         <v>42</v>
       </c>
       <c r="L3" s="28" t="s">
         <v>36</v>
       </c>
       <c r="M3" s="33" t="s">
         <v>24</v>
       </c>
       <c r="N3" s="38" t="s">
         <v>43</v>
       </c>
       <c r="O3" s="39" t="s">
         <v>2</v>
       </c>
       <c r="P3" s="39" t="s">
         <v>15</v>
       </c>
       <c r="Q3" s="41" t="s">
         <v>39</v>
       </c>
     </row>
-    <row r="4" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="4" spans="2:17" ht="15" customHeight="1">
       <c r="B4" s="4" t="s">
         <v>7</v>
       </c>
       <c r="C4" s="4">
         <v>306</v>
       </c>
       <c r="D4" s="16">
         <v>6</v>
       </c>
       <c r="E4" s="16">
         <v>21</v>
       </c>
       <c r="F4" s="21">
         <v>189</v>
       </c>
       <c r="G4" s="21">
         <v>28</v>
       </c>
       <c r="H4" s="21">
         <v>12</v>
       </c>
       <c r="I4" s="4">
         <v>7</v>
       </c>
       <c r="J4" s="16">
         <v>1</v>
       </c>
       <c r="K4" s="16">
         <v>0</v>
       </c>
       <c r="L4" s="29">
         <v>6</v>
       </c>
       <c r="M4" s="34">
         <v>154</v>
       </c>
       <c r="N4" s="16">
         <v>8</v>
       </c>
       <c r="O4" s="16">
         <v>49</v>
       </c>
       <c r="P4" s="16">
         <v>6</v>
       </c>
       <c r="Q4" s="42">
         <v>35</v>
       </c>
     </row>
-    <row r="5" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="5" spans="2:17" ht="15" customHeight="1">
       <c r="B5" s="5" t="s">
         <v>6</v>
       </c>
       <c r="C5" s="12">
         <v>127</v>
       </c>
       <c r="D5" s="17">
         <v>1</v>
       </c>
       <c r="E5" s="17">
         <v>5</v>
       </c>
       <c r="F5" s="22">
         <v>91</v>
       </c>
       <c r="G5" s="17">
         <v>10</v>
       </c>
       <c r="H5" s="25">
         <v>5</v>
       </c>
       <c r="I5" s="12">
         <v>7</v>
       </c>
       <c r="J5" s="17">
         <v>1</v>
       </c>
       <c r="K5" s="17">
         <v>0</v>
       </c>
       <c r="L5" s="30">
         <v>6</v>
       </c>
       <c r="M5" s="35">
         <v>74</v>
       </c>
       <c r="N5" s="17">
         <v>3</v>
       </c>
       <c r="O5" s="17">
         <v>11</v>
       </c>
       <c r="P5" s="17">
         <v>5</v>
       </c>
       <c r="Q5" s="30">
         <v>14</v>
       </c>
     </row>
-    <row r="6" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="6" spans="2:17" ht="15" customHeight="1">
       <c r="B6" s="6" t="s">
         <v>8</v>
       </c>
       <c r="C6" s="13">
         <v>24</v>
       </c>
       <c r="D6" s="18">
         <v>0</v>
       </c>
       <c r="E6" s="18">
         <v>2</v>
       </c>
       <c r="F6" s="23">
         <v>14</v>
       </c>
       <c r="G6" s="18">
         <v>7</v>
       </c>
       <c r="H6" s="26">
         <v>2</v>
       </c>
       <c r="I6" s="13">
         <v>0</v>
       </c>
       <c r="J6" s="18">
         <v>0</v>
       </c>
       <c r="K6" s="18">
         <v>0</v>
       </c>
       <c r="L6" s="31">
         <v>0</v>
       </c>
       <c r="M6" s="36">
         <v>7</v>
       </c>
       <c r="N6" s="18">
         <v>0</v>
       </c>
       <c r="O6" s="18">
         <v>3</v>
       </c>
       <c r="P6" s="18">
         <v>0</v>
       </c>
       <c r="Q6" s="31">
         <v>5</v>
       </c>
     </row>
-    <row r="7" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="7" spans="2:17" ht="15" customHeight="1">
       <c r="B7" s="6" t="s">
         <v>11</v>
       </c>
       <c r="C7" s="13">
         <v>29</v>
       </c>
       <c r="D7" s="18">
         <v>0</v>
       </c>
       <c r="E7" s="18">
         <v>2</v>
       </c>
       <c r="F7" s="23">
         <v>20</v>
       </c>
       <c r="G7" s="18">
         <v>1</v>
       </c>
       <c r="H7" s="26">
         <v>0</v>
       </c>
       <c r="I7" s="13">
         <v>0</v>
       </c>
       <c r="J7" s="18">
         <v>0</v>
       </c>
       <c r="K7" s="18">
         <v>0</v>
       </c>
       <c r="L7" s="31">
         <v>0</v>
       </c>
       <c r="M7" s="36">
         <v>19</v>
       </c>
       <c r="N7" s="18">
         <v>2</v>
       </c>
       <c r="O7" s="18">
         <v>6</v>
       </c>
       <c r="P7" s="18">
         <v>0</v>
       </c>
       <c r="Q7" s="31">
         <v>1</v>
       </c>
     </row>
-    <row r="8" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="8" spans="2:17" ht="15" customHeight="1">
       <c r="B8" s="6" t="s">
         <v>4</v>
       </c>
       <c r="C8" s="13">
         <v>13</v>
       </c>
       <c r="D8" s="18">
         <v>1</v>
       </c>
       <c r="E8" s="18">
         <v>1</v>
       </c>
       <c r="F8" s="23">
         <v>6</v>
       </c>
       <c r="G8" s="18">
         <v>0</v>
       </c>
       <c r="H8" s="26">
         <v>0</v>
       </c>
       <c r="I8" s="13">
         <v>0</v>
       </c>
       <c r="J8" s="18">
         <v>0</v>
       </c>
       <c r="K8" s="18">
         <v>0</v>
       </c>
       <c r="L8" s="31">
         <v>0</v>
       </c>
       <c r="M8" s="36">
         <v>6</v>
       </c>
       <c r="N8" s="18">
         <v>1</v>
       </c>
       <c r="O8" s="18">
         <v>4</v>
       </c>
       <c r="P8" s="18">
         <v>0</v>
       </c>
       <c r="Q8" s="31">
         <v>1</v>
       </c>
     </row>
-    <row r="9" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="9" spans="2:17" ht="15" customHeight="1">
       <c r="B9" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C9" s="13">
         <v>5</v>
       </c>
       <c r="D9" s="18">
         <v>0</v>
       </c>
       <c r="E9" s="18">
         <v>1</v>
       </c>
       <c r="F9" s="23">
         <v>4</v>
       </c>
       <c r="G9" s="18">
         <v>0</v>
       </c>
       <c r="H9" s="26">
         <v>0</v>
       </c>
       <c r="I9" s="13">
         <v>0</v>
       </c>
       <c r="J9" s="18">
         <v>0</v>
       </c>
       <c r="K9" s="18">
         <v>0</v>
       </c>
       <c r="L9" s="31">
         <v>0</v>
       </c>
       <c r="M9" s="36">
         <v>4</v>
       </c>
       <c r="N9" s="18">
         <v>0</v>
       </c>
       <c r="O9" s="18">
         <v>0</v>
       </c>
       <c r="P9" s="18">
         <v>0</v>
       </c>
       <c r="Q9" s="31">
         <v>0</v>
       </c>
     </row>
-    <row r="10" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="10" spans="2:17" ht="15" customHeight="1">
       <c r="B10" s="6" t="s">
         <v>13</v>
       </c>
       <c r="C10" s="13">
         <v>10</v>
       </c>
       <c r="D10" s="18">
         <v>1</v>
       </c>
       <c r="E10" s="18">
         <v>0</v>
       </c>
       <c r="F10" s="23">
         <v>7</v>
       </c>
       <c r="G10" s="18">
         <v>1</v>
       </c>
       <c r="H10" s="26">
         <v>0</v>
       </c>
       <c r="I10" s="13">
         <v>0</v>
       </c>
       <c r="J10" s="18">
         <v>0</v>
       </c>
       <c r="K10" s="18">
         <v>0</v>
       </c>
       <c r="L10" s="31">
         <v>0</v>
       </c>
       <c r="M10" s="36">
         <v>6</v>
       </c>
       <c r="N10" s="18">
         <v>0</v>
       </c>
       <c r="O10" s="18">
         <v>1</v>
       </c>
       <c r="P10" s="18">
         <v>0</v>
       </c>
       <c r="Q10" s="31">
         <v>1</v>
       </c>
     </row>
-    <row r="11" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="11" spans="2:17" ht="15" customHeight="1">
       <c r="B11" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C11" s="13">
         <v>5</v>
       </c>
       <c r="D11" s="18">
         <v>0</v>
       </c>
       <c r="E11" s="18">
         <v>3</v>
       </c>
       <c r="F11" s="23">
         <v>2</v>
       </c>
       <c r="G11" s="18">
         <v>0</v>
       </c>
       <c r="H11" s="26">
         <v>0</v>
       </c>
       <c r="I11" s="13">
         <v>0</v>
       </c>
       <c r="J11" s="18">
         <v>0</v>
       </c>
       <c r="K11" s="18">
         <v>0</v>
       </c>
       <c r="L11" s="31">
         <v>0</v>
       </c>
       <c r="M11" s="36">
         <v>2</v>
       </c>
       <c r="N11" s="18">
         <v>0</v>
       </c>
       <c r="O11" s="18">
         <v>0</v>
       </c>
       <c r="P11" s="18">
         <v>0</v>
       </c>
       <c r="Q11" s="31">
         <v>0</v>
       </c>
     </row>
-    <row r="12" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="12" spans="2:17" ht="15" customHeight="1">
       <c r="B12" s="6" t="s">
         <v>10</v>
       </c>
       <c r="C12" s="13">
         <v>19</v>
       </c>
       <c r="D12" s="18">
         <v>0</v>
       </c>
       <c r="E12" s="18">
         <v>4</v>
       </c>
       <c r="F12" s="23">
         <v>8</v>
       </c>
       <c r="G12" s="18">
         <v>0</v>
       </c>
       <c r="H12" s="26">
         <v>0</v>
       </c>
       <c r="I12" s="13">
         <v>0</v>
       </c>
       <c r="J12" s="18">
         <v>0</v>
       </c>
       <c r="K12" s="18">
         <v>0</v>
       </c>
       <c r="L12" s="31">
         <v>0</v>
       </c>
       <c r="M12" s="36">
         <v>8</v>
       </c>
       <c r="N12" s="18">
         <v>1</v>
       </c>
       <c r="O12" s="18">
         <v>4</v>
       </c>
       <c r="P12" s="18">
         <v>0</v>
       </c>
       <c r="Q12" s="31">
         <v>3</v>
       </c>
     </row>
-    <row r="13" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="13" spans="2:17" ht="15" customHeight="1">
       <c r="B13" s="6" t="s">
         <v>14</v>
       </c>
       <c r="C13" s="13">
         <v>17</v>
       </c>
       <c r="D13" s="18">
         <v>0</v>
       </c>
       <c r="E13" s="18">
         <v>2</v>
       </c>
       <c r="F13" s="23">
         <v>9</v>
       </c>
       <c r="G13" s="18">
         <v>1</v>
       </c>
       <c r="H13" s="26">
         <v>1</v>
       </c>
       <c r="I13" s="13">
         <v>0</v>
       </c>
       <c r="J13" s="18">
         <v>0</v>
       </c>
       <c r="K13" s="18">
         <v>0</v>
       </c>
       <c r="L13" s="31">
         <v>0</v>
       </c>
       <c r="M13" s="36">
         <v>8</v>
       </c>
       <c r="N13" s="18">
         <v>0</v>
       </c>
       <c r="O13" s="18">
         <v>2</v>
       </c>
       <c r="P13" s="18">
         <v>0</v>
       </c>
       <c r="Q13" s="31">
         <v>4</v>
       </c>
     </row>
-    <row r="14" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="14" spans="2:17" ht="15" customHeight="1">
       <c r="B14" s="6" t="s">
         <v>16</v>
       </c>
       <c r="C14" s="13">
         <v>15</v>
       </c>
       <c r="D14" s="18">
         <v>1</v>
       </c>
       <c r="E14" s="18">
         <v>0</v>
       </c>
       <c r="F14" s="23">
         <v>9</v>
       </c>
       <c r="G14" s="18">
         <v>2</v>
       </c>
       <c r="H14" s="26">
         <v>2</v>
       </c>
       <c r="I14" s="13">
         <v>0</v>
       </c>
       <c r="J14" s="18">
         <v>0</v>
       </c>
       <c r="K14" s="18">
         <v>0</v>
       </c>
       <c r="L14" s="31">
         <v>0</v>
       </c>
       <c r="M14" s="36">
         <v>7</v>
       </c>
       <c r="N14" s="18">
         <v>1</v>
       </c>
       <c r="O14" s="18">
         <v>2</v>
       </c>
       <c r="P14" s="18">
         <v>0</v>
       </c>
       <c r="Q14" s="31">
         <v>3</v>
       </c>
     </row>
-    <row r="15" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="15" spans="2:17" ht="15" customHeight="1">
       <c r="B15" s="6" t="s">
         <v>19</v>
       </c>
       <c r="C15" s="13">
         <v>4</v>
       </c>
       <c r="D15" s="18">
         <v>0</v>
       </c>
       <c r="E15" s="18">
         <v>0</v>
       </c>
       <c r="F15" s="23">
         <v>2</v>
       </c>
       <c r="G15" s="18">
         <v>0</v>
       </c>
       <c r="H15" s="26">
         <v>0</v>
       </c>
       <c r="I15" s="13">
         <v>0</v>
       </c>
       <c r="J15" s="18">
         <v>0</v>
       </c>
       <c r="K15" s="18">
         <v>0</v>
       </c>
       <c r="L15" s="31">
         <v>0</v>
       </c>
       <c r="M15" s="36">
         <v>2</v>
       </c>
       <c r="N15" s="18">
         <v>0</v>
       </c>
       <c r="O15" s="18">
         <v>1</v>
       </c>
       <c r="P15" s="18">
         <v>0</v>
       </c>
       <c r="Q15" s="31">
         <v>1</v>
       </c>
     </row>
-    <row r="16" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="16" spans="2:17" ht="15" customHeight="1">
       <c r="B16" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="13">
         <v>2</v>
       </c>
       <c r="D16" s="18">
         <v>0</v>
       </c>
       <c r="E16" s="18">
         <v>1</v>
       </c>
       <c r="F16" s="23">
         <v>1</v>
       </c>
       <c r="G16" s="18">
         <v>0</v>
       </c>
       <c r="H16" s="26">
         <v>0</v>
       </c>
       <c r="I16" s="13">
         <v>0</v>
       </c>
       <c r="J16" s="18">
         <v>0</v>
       </c>
       <c r="K16" s="18">
         <v>0</v>
       </c>
       <c r="L16" s="31">
         <v>0</v>
       </c>
       <c r="M16" s="36">
         <v>1</v>
       </c>
       <c r="N16" s="18">
         <v>0</v>
       </c>
       <c r="O16" s="18">
         <v>0</v>
       </c>
       <c r="P16" s="18">
         <v>0</v>
       </c>
       <c r="Q16" s="31">
         <v>0</v>
       </c>
     </row>
-    <row r="17" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="17" spans="2:17" ht="15" customHeight="1">
       <c r="B17" s="6" t="s">
         <v>21</v>
       </c>
       <c r="C17" s="13">
         <v>6</v>
       </c>
       <c r="D17" s="18">
         <v>1</v>
       </c>
       <c r="E17" s="18">
         <v>0</v>
       </c>
       <c r="F17" s="23">
         <v>3</v>
       </c>
       <c r="G17" s="18">
         <v>0</v>
       </c>
       <c r="H17" s="26">
         <v>0</v>
       </c>
       <c r="I17" s="13">
         <v>0</v>
       </c>
       <c r="J17" s="18">
         <v>0</v>
       </c>
       <c r="K17" s="18">
         <v>0</v>
       </c>
       <c r="L17" s="31">
         <v>0</v>
       </c>
       <c r="M17" s="36">
         <v>3</v>
       </c>
       <c r="N17" s="18">
         <v>0</v>
       </c>
       <c r="O17" s="18">
         <v>1</v>
       </c>
       <c r="P17" s="18">
         <v>1</v>
       </c>
       <c r="Q17" s="31">
         <v>0</v>
       </c>
     </row>
-    <row r="18" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="18" spans="2:17" ht="15" customHeight="1">
       <c r="B18" s="6" t="s">
         <v>22</v>
       </c>
       <c r="C18" s="13">
         <v>0</v>
       </c>
       <c r="D18" s="18">
         <v>0</v>
       </c>
       <c r="E18" s="18">
         <v>0</v>
       </c>
       <c r="F18" s="23">
         <v>0</v>
       </c>
       <c r="G18" s="18">
         <v>0</v>
       </c>
       <c r="H18" s="26">
         <v>0</v>
       </c>
       <c r="I18" s="13">
         <v>0</v>
       </c>
       <c r="J18" s="18">
         <v>0</v>
       </c>
       <c r="K18" s="18">
         <v>0</v>
       </c>
       <c r="L18" s="31">
         <v>0</v>
       </c>
       <c r="M18" s="36">
         <v>0</v>
       </c>
       <c r="N18" s="18">
         <v>0</v>
       </c>
       <c r="O18" s="18">
         <v>0</v>
       </c>
       <c r="P18" s="18">
         <v>0</v>
       </c>
       <c r="Q18" s="31">
         <v>0</v>
       </c>
     </row>
-    <row r="19" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="19" spans="2:17" ht="15" customHeight="1">
       <c r="B19" s="6" t="s">
         <v>9</v>
       </c>
       <c r="C19" s="13">
         <v>0</v>
       </c>
       <c r="D19" s="18">
         <v>0</v>
       </c>
       <c r="E19" s="18">
         <v>0</v>
       </c>
       <c r="F19" s="23">
         <v>0</v>
       </c>
       <c r="G19" s="18">
         <v>0</v>
       </c>
       <c r="H19" s="26">
         <v>0</v>
       </c>
       <c r="I19" s="13">
         <v>0</v>
       </c>
       <c r="J19" s="18">
         <v>0</v>
       </c>
       <c r="K19" s="18">
         <v>0</v>
       </c>
       <c r="L19" s="31">
         <v>0</v>
       </c>
       <c r="M19" s="36">
         <v>0</v>
       </c>
       <c r="N19" s="18">
         <v>0</v>
       </c>
       <c r="O19" s="18">
         <v>0</v>
       </c>
       <c r="P19" s="18">
         <v>0</v>
       </c>
       <c r="Q19" s="31">
         <v>0</v>
       </c>
     </row>
-    <row r="20" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="20" spans="2:17" ht="15" customHeight="1">
       <c r="B20" s="6" t="s">
         <v>23</v>
       </c>
       <c r="C20" s="13">
         <v>1</v>
       </c>
       <c r="D20" s="18">
         <v>1</v>
       </c>
       <c r="E20" s="18">
         <v>0</v>
       </c>
       <c r="F20" s="23">
         <v>0</v>
       </c>
       <c r="G20" s="18">
         <v>0</v>
       </c>
       <c r="H20" s="26">
         <v>0</v>
       </c>
       <c r="I20" s="13">
         <v>0</v>
       </c>
       <c r="J20" s="18">
         <v>0</v>
       </c>
       <c r="K20" s="18">
         <v>0</v>
       </c>
       <c r="L20" s="31">
         <v>0</v>
       </c>
       <c r="M20" s="36">
         <v>0</v>
       </c>
       <c r="N20" s="18">
         <v>0</v>
       </c>
       <c r="O20" s="18">
         <v>0</v>
       </c>
       <c r="P20" s="18">
         <v>0</v>
       </c>
       <c r="Q20" s="31">
         <v>0</v>
       </c>
     </row>
-    <row r="21" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="21" spans="2:17" ht="15" customHeight="1">
       <c r="B21" s="6" t="s">
         <v>18</v>
       </c>
       <c r="C21" s="13">
         <v>5</v>
       </c>
       <c r="D21" s="18">
         <v>0</v>
       </c>
       <c r="E21" s="18">
         <v>0</v>
       </c>
       <c r="F21" s="23">
         <v>5</v>
       </c>
       <c r="G21" s="18">
         <v>3</v>
       </c>
       <c r="H21" s="26">
         <v>1</v>
       </c>
       <c r="I21" s="13">
         <v>0</v>
       </c>
       <c r="J21" s="18">
         <v>0</v>
       </c>
       <c r="K21" s="18">
         <v>0</v>
       </c>
       <c r="L21" s="31">
         <v>0</v>
       </c>
       <c r="M21" s="36">
         <v>2</v>
       </c>
       <c r="N21" s="18">
         <v>0</v>
       </c>
       <c r="O21" s="18">
         <v>0</v>
       </c>
       <c r="P21" s="18">
         <v>0</v>
       </c>
       <c r="Q21" s="31">
         <v>0</v>
       </c>
     </row>
-    <row r="22" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="22" spans="2:17" ht="15" customHeight="1">
       <c r="B22" s="6" t="s">
         <v>25</v>
       </c>
       <c r="C22" s="13">
         <v>2</v>
       </c>
       <c r="D22" s="18">
         <v>0</v>
       </c>
       <c r="E22" s="18">
         <v>0</v>
       </c>
       <c r="F22" s="23">
         <v>0</v>
       </c>
       <c r="G22" s="18">
         <v>0</v>
       </c>
       <c r="H22" s="26">
         <v>0</v>
       </c>
       <c r="I22" s="13">
         <v>0</v>
       </c>
       <c r="J22" s="18">
         <v>0</v>
       </c>
       <c r="K22" s="18">
         <v>0</v>
       </c>
       <c r="L22" s="31">
         <v>0</v>
       </c>
       <c r="M22" s="36">
         <v>0</v>
       </c>
       <c r="N22" s="18">
         <v>0</v>
       </c>
       <c r="O22" s="18">
         <v>1</v>
       </c>
       <c r="P22" s="18">
         <v>0</v>
       </c>
       <c r="Q22" s="31">
         <v>1</v>
       </c>
     </row>
-    <row r="23" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="23" spans="2:17" ht="15" customHeight="1">
       <c r="B23" s="6" t="s">
         <v>26</v>
       </c>
       <c r="C23" s="13">
         <v>1</v>
       </c>
       <c r="D23" s="18">
         <v>0</v>
       </c>
       <c r="E23" s="18">
         <v>0</v>
       </c>
       <c r="F23" s="23">
         <v>1</v>
       </c>
       <c r="G23" s="18">
         <v>0</v>
       </c>
       <c r="H23" s="26">
         <v>0</v>
       </c>
       <c r="I23" s="13">
         <v>0</v>
       </c>
       <c r="J23" s="18">
         <v>0</v>
       </c>
       <c r="K23" s="18">
         <v>0</v>
       </c>
       <c r="L23" s="31">
         <v>0</v>
       </c>
       <c r="M23" s="36">
         <v>1</v>
       </c>
       <c r="N23" s="18">
         <v>0</v>
       </c>
       <c r="O23" s="18">
         <v>0</v>
       </c>
       <c r="P23" s="18">
         <v>0</v>
       </c>
       <c r="Q23" s="31">
         <v>0</v>
       </c>
     </row>
-    <row r="24" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="24" spans="2:17" ht="15" customHeight="1">
       <c r="B24" s="6" t="s">
         <v>29</v>
       </c>
       <c r="C24" s="13">
         <v>3</v>
       </c>
       <c r="D24" s="18">
         <v>0</v>
       </c>
       <c r="E24" s="18">
         <v>0</v>
       </c>
       <c r="F24" s="23">
         <v>3</v>
       </c>
       <c r="G24" s="18">
         <v>3</v>
       </c>
       <c r="H24" s="26">
         <v>1</v>
       </c>
       <c r="I24" s="13">
         <v>0</v>
       </c>
       <c r="J24" s="18">
         <v>0</v>
       </c>
       <c r="K24" s="18">
         <v>0</v>
       </c>
       <c r="L24" s="31">
         <v>0</v>
       </c>
       <c r="M24" s="36">
         <v>0</v>
       </c>
       <c r="N24" s="18">
         <v>0</v>
       </c>
       <c r="O24" s="18">
         <v>0</v>
       </c>
       <c r="P24" s="18">
         <v>0</v>
       </c>
       <c r="Q24" s="31">
         <v>0</v>
       </c>
     </row>
-    <row r="25" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="25" spans="2:17" ht="15" customHeight="1">
       <c r="B25" s="6" t="s">
         <v>30</v>
       </c>
       <c r="C25" s="13">
         <v>0</v>
       </c>
       <c r="D25" s="18">
         <v>0</v>
       </c>
       <c r="E25" s="18">
         <v>0</v>
       </c>
       <c r="F25" s="23">
         <v>0</v>
       </c>
       <c r="G25" s="18">
         <v>0</v>
       </c>
       <c r="H25" s="26">
         <v>0</v>
       </c>
       <c r="I25" s="13">
         <v>0</v>
       </c>
       <c r="J25" s="18">
         <v>0</v>
       </c>
       <c r="K25" s="18">
         <v>0</v>
       </c>
       <c r="L25" s="31">
         <v>0</v>
       </c>
       <c r="M25" s="36">
         <v>0</v>
       </c>
       <c r="N25" s="18">
         <v>0</v>
       </c>
       <c r="O25" s="18">
         <v>0</v>
       </c>
       <c r="P25" s="18">
         <v>0</v>
       </c>
       <c r="Q25" s="31">
         <v>0</v>
       </c>
     </row>
-    <row r="26" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="26" spans="2:17" ht="15" customHeight="1">
       <c r="B26" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C26" s="13">
         <v>0</v>
       </c>
       <c r="D26" s="18">
         <v>0</v>
       </c>
       <c r="E26" s="18">
         <v>0</v>
       </c>
       <c r="F26" s="23">
         <v>0</v>
       </c>
       <c r="G26" s="18">
         <v>0</v>
       </c>
       <c r="H26" s="26">
         <v>0</v>
       </c>
       <c r="I26" s="13">
         <v>0</v>
       </c>
       <c r="J26" s="18">
         <v>0</v>
       </c>
       <c r="K26" s="18">
         <v>0</v>
       </c>
       <c r="L26" s="31">
         <v>0</v>
       </c>
       <c r="M26" s="36">
         <v>0</v>
       </c>
       <c r="N26" s="18">
         <v>0</v>
       </c>
       <c r="O26" s="18">
         <v>0</v>
       </c>
       <c r="P26" s="18">
         <v>0</v>
       </c>
       <c r="Q26" s="31">
         <v>0</v>
       </c>
     </row>
-    <row r="27" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="27" spans="2:17" ht="15" customHeight="1">
       <c r="B27" s="6" t="s">
         <v>32</v>
       </c>
       <c r="C27" s="13">
         <v>1</v>
       </c>
       <c r="D27" s="18">
         <v>0</v>
       </c>
       <c r="E27" s="18">
         <v>0</v>
       </c>
       <c r="F27" s="23">
         <v>1</v>
       </c>
       <c r="G27" s="18">
         <v>0</v>
       </c>
       <c r="H27" s="26">
         <v>0</v>
       </c>
       <c r="I27" s="13">
         <v>0</v>
       </c>
       <c r="J27" s="18">
         <v>0</v>
       </c>
       <c r="K27" s="18">
         <v>0</v>
       </c>
       <c r="L27" s="31">
         <v>0</v>
       </c>
       <c r="M27" s="36">
         <v>1</v>
       </c>
       <c r="N27" s="18">
         <v>0</v>
       </c>
       <c r="O27" s="18">
         <v>0</v>
       </c>
       <c r="P27" s="18">
         <v>0</v>
       </c>
       <c r="Q27" s="31">
         <v>0</v>
       </c>
     </row>
-    <row r="28" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="28" spans="2:17" ht="15" customHeight="1">
       <c r="B28" s="6" t="s">
         <v>33</v>
       </c>
       <c r="C28" s="13">
         <v>2</v>
       </c>
       <c r="D28" s="18">
         <v>0</v>
       </c>
       <c r="E28" s="18">
         <v>0</v>
       </c>
       <c r="F28" s="23">
         <v>1</v>
       </c>
       <c r="G28" s="18">
         <v>0</v>
       </c>
       <c r="H28" s="26">
         <v>0</v>
       </c>
       <c r="I28" s="13">
         <v>0</v>
       </c>
       <c r="J28" s="18">
         <v>0</v>
       </c>
       <c r="K28" s="18">
         <v>0</v>
       </c>
       <c r="L28" s="31">
         <v>0</v>
       </c>
       <c r="M28" s="36">
         <v>1</v>
       </c>
       <c r="N28" s="18">
         <v>0</v>
       </c>
       <c r="O28" s="18">
         <v>1</v>
       </c>
       <c r="P28" s="18">
         <v>0</v>
       </c>
       <c r="Q28" s="31">
         <v>0</v>
       </c>
     </row>
-    <row r="29" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="29" spans="2:17" ht="15" customHeight="1">
       <c r="B29" s="6" t="s">
         <v>34</v>
       </c>
       <c r="C29" s="13">
         <v>0</v>
       </c>
       <c r="D29" s="18">
         <v>0</v>
       </c>
       <c r="E29" s="18">
         <v>0</v>
       </c>
       <c r="F29" s="23">
         <v>0</v>
       </c>
       <c r="G29" s="18">
         <v>0</v>
       </c>
       <c r="H29" s="26">
         <v>0</v>
       </c>
       <c r="I29" s="13">
         <v>0</v>
       </c>
       <c r="J29" s="18">
         <v>0</v>
       </c>
       <c r="K29" s="18">
         <v>0</v>
       </c>
       <c r="L29" s="31">
         <v>0</v>
       </c>
       <c r="M29" s="36">
         <v>0</v>
       </c>
       <c r="N29" s="18">
         <v>0</v>
       </c>
       <c r="O29" s="18">
         <v>0</v>
       </c>
       <c r="P29" s="18">
         <v>0</v>
       </c>
       <c r="Q29" s="31">
         <v>0</v>
       </c>
     </row>
-    <row r="30" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="30" spans="2:17" ht="15" customHeight="1">
       <c r="B30" s="7" t="s">
         <v>35</v>
       </c>
       <c r="C30" s="14">
         <v>15</v>
       </c>
       <c r="D30" s="19">
         <v>0</v>
       </c>
       <c r="E30" s="19">
         <v>0</v>
       </c>
       <c r="F30" s="24">
         <v>2</v>
       </c>
       <c r="G30" s="19">
         <v>0</v>
       </c>
       <c r="H30" s="27">
         <v>0</v>
       </c>
       <c r="I30" s="14">
         <v>0</v>
       </c>
       <c r="J30" s="19">
         <v>0</v>
       </c>
       <c r="K30" s="19">
         <v>0</v>
       </c>
       <c r="L30" s="32">
         <v>0</v>
       </c>
       <c r="M30" s="37">
         <v>2</v>
       </c>
       <c r="N30" s="19">
         <v>0</v>
       </c>
       <c r="O30" s="19">
         <v>12</v>
       </c>
       <c r="P30" s="19">
         <v>0</v>
       </c>
       <c r="Q30" s="32">
         <v>1</v>
       </c>
     </row>
-    <row r="31" spans="2:17" ht="6.75" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="31" spans="2:17" ht="6.75" customHeight="1">
       <c r="B31" s="8"/>
       <c r="C31" s="8"/>
       <c r="D31" s="8"/>
       <c r="E31" s="8"/>
       <c r="F31" s="8"/>
       <c r="G31" s="8"/>
       <c r="H31" s="8"/>
       <c r="I31" s="8"/>
       <c r="J31" s="8"/>
       <c r="K31" s="8"/>
       <c r="L31" s="8"/>
       <c r="M31" s="8"/>
       <c r="N31" s="8"/>
       <c r="O31" s="8"/>
       <c r="P31" s="8"/>
       <c r="Q31" s="8"/>
     </row>
-    <row r="32" spans="2:17" x14ac:dyDescent="0.4">
+    <row r="32" spans="2:17">
       <c r="B32" s="9"/>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" scale="75" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="75" fitToWidth="1" fitToHeight="1" orientation="landscape" usePrinterDefaults="1" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
   <dimension ref="B1:Q32"/>
   <sheetViews>
     <sheetView zoomScale="70" zoomScaleNormal="70" zoomScaleSheetLayoutView="70" workbookViewId="0">
       <selection activeCell="T14" sqref="T14"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.5" x14ac:dyDescent="0.4"/>
+  <sheetFormatPr defaultRowHeight="13.5"/>
   <cols>
     <col min="1" max="1" width="2.25" style="1" customWidth="1"/>
     <col min="2" max="2" width="13.875" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="17" width="13.25" style="1" customWidth="1"/>
     <col min="18" max="18" width="2.25" style="1" customWidth="1"/>
-    <col min="19" max="19" width="9" style="1" customWidth="1"/>
-    <col min="20" max="16384" width="9" style="1"/>
+    <col min="19" max="16384" width="9" style="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:17" ht="18.75" x14ac:dyDescent="0.4">
+    <row r="1" spans="2:17" ht="18.75">
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="10"/>
       <c r="D1" s="10"/>
       <c r="E1" s="10"/>
       <c r="F1" s="10"/>
       <c r="G1" s="10"/>
       <c r="H1" s="10"/>
       <c r="I1" s="10"/>
       <c r="J1" s="10"/>
       <c r="K1" s="10"/>
       <c r="L1" s="10"/>
       <c r="M1" s="10"/>
       <c r="N1" s="10"/>
       <c r="O1" s="10"/>
       <c r="P1" s="10"/>
       <c r="Q1" s="40"/>
     </row>
-    <row r="3" spans="2:17" ht="51" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="3" spans="2:17" ht="51" customHeight="1">
       <c r="B3" s="3"/>
       <c r="C3" s="11" t="s">
         <v>40</v>
       </c>
       <c r="D3" s="15" t="s">
         <v>37</v>
       </c>
       <c r="E3" s="15" t="s">
         <v>38</v>
       </c>
       <c r="F3" s="20" t="s">
         <v>3</v>
       </c>
       <c r="G3" s="20" t="s">
         <v>41</v>
       </c>
       <c r="H3" s="20" t="s">
         <v>27</v>
       </c>
       <c r="I3" s="11" t="s">
         <v>5</v>
       </c>
       <c r="J3" s="20" t="s">
         <v>17</v>
       </c>
       <c r="K3" s="20" t="s">
         <v>42</v>
       </c>
       <c r="L3" s="28" t="s">
         <v>36</v>
       </c>
       <c r="M3" s="33" t="s">
         <v>24</v>
       </c>
       <c r="N3" s="38" t="s">
         <v>43</v>
       </c>
       <c r="O3" s="39" t="s">
         <v>2</v>
       </c>
       <c r="P3" s="39" t="s">
         <v>15</v>
       </c>
       <c r="Q3" s="41" t="s">
         <v>39</v>
       </c>
     </row>
-    <row r="4" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="4" spans="2:17" ht="15" customHeight="1">
       <c r="B4" s="4" t="s">
         <v>7</v>
       </c>
       <c r="C4" s="4">
         <v>508</v>
       </c>
       <c r="D4" s="16">
         <v>12</v>
       </c>
       <c r="E4" s="16">
         <v>33</v>
       </c>
       <c r="F4" s="21">
         <v>292</v>
       </c>
       <c r="G4" s="21">
         <v>38</v>
       </c>
       <c r="H4" s="21">
         <v>14</v>
       </c>
       <c r="I4" s="4">
         <v>24</v>
       </c>
       <c r="J4" s="16">
         <v>1</v>
       </c>
       <c r="K4" s="16">
         <v>0</v>
       </c>
       <c r="L4" s="29">
         <v>23</v>
       </c>
       <c r="M4" s="34">
         <v>230</v>
       </c>
       <c r="N4" s="16">
         <v>13</v>
       </c>
       <c r="O4" s="16">
         <v>102</v>
       </c>
       <c r="P4" s="16">
         <v>13</v>
       </c>
       <c r="Q4" s="42">
         <v>56</v>
       </c>
     </row>
-    <row r="5" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="5" spans="2:17" ht="15" customHeight="1">
       <c r="B5" s="5" t="s">
         <v>6</v>
       </c>
       <c r="C5" s="12">
         <v>223</v>
       </c>
       <c r="D5" s="17">
         <v>4</v>
       </c>
       <c r="E5" s="17">
         <v>8</v>
       </c>
       <c r="F5" s="22">
         <v>150</v>
       </c>
       <c r="G5" s="17">
         <v>13</v>
       </c>
       <c r="H5" s="25">
         <v>6</v>
       </c>
       <c r="I5" s="12">
         <v>20</v>
       </c>
       <c r="J5" s="17">
         <v>1</v>
       </c>
       <c r="K5" s="17">
         <v>0</v>
       </c>
       <c r="L5" s="30">
         <v>19</v>
       </c>
       <c r="M5" s="35">
         <v>117</v>
       </c>
       <c r="N5" s="17">
         <v>6</v>
       </c>
       <c r="O5" s="17">
         <v>30</v>
       </c>
       <c r="P5" s="17">
         <v>5</v>
       </c>
       <c r="Q5" s="30">
         <v>26</v>
       </c>
     </row>
-    <row r="6" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="6" spans="2:17" ht="15" customHeight="1">
       <c r="B6" s="6" t="s">
         <v>8</v>
       </c>
       <c r="C6" s="13">
         <v>36</v>
       </c>
       <c r="D6" s="18">
         <v>1</v>
       </c>
       <c r="E6" s="18">
         <v>4</v>
       </c>
       <c r="F6" s="23">
         <v>22</v>
       </c>
       <c r="G6" s="18">
         <v>7</v>
       </c>
       <c r="H6" s="26">
         <v>2</v>
       </c>
       <c r="I6" s="13">
         <v>1</v>
       </c>
       <c r="J6" s="18">
         <v>0</v>
       </c>
       <c r="K6" s="18">
         <v>0</v>
       </c>
       <c r="L6" s="31">
         <v>1</v>
       </c>
       <c r="M6" s="36">
         <v>14</v>
       </c>
       <c r="N6" s="18">
         <v>0</v>
       </c>
       <c r="O6" s="18">
         <v>4</v>
       </c>
       <c r="P6" s="18">
         <v>0</v>
       </c>
       <c r="Q6" s="31">
         <v>5</v>
       </c>
     </row>
-    <row r="7" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="7" spans="2:17" ht="15" customHeight="1">
       <c r="B7" s="6" t="s">
         <v>11</v>
       </c>
       <c r="C7" s="13">
         <v>39</v>
       </c>
       <c r="D7" s="18">
         <v>0</v>
       </c>
       <c r="E7" s="18">
         <v>2</v>
       </c>
       <c r="F7" s="23">
         <v>25</v>
       </c>
       <c r="G7" s="18">
         <v>1</v>
       </c>
       <c r="H7" s="26">
         <v>0</v>
       </c>
       <c r="I7" s="13">
         <v>1</v>
       </c>
       <c r="J7" s="18">
         <v>0</v>
       </c>
       <c r="K7" s="18">
         <v>0</v>
       </c>
       <c r="L7" s="31">
         <v>1</v>
       </c>
       <c r="M7" s="36">
         <v>23</v>
       </c>
       <c r="N7" s="18">
         <v>2</v>
       </c>
       <c r="O7" s="18">
         <v>8</v>
       </c>
       <c r="P7" s="18">
         <v>2</v>
       </c>
       <c r="Q7" s="31">
         <v>2</v>
       </c>
     </row>
-    <row r="8" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="8" spans="2:17" ht="15" customHeight="1">
       <c r="B8" s="6" t="s">
         <v>4</v>
       </c>
       <c r="C8" s="13">
         <v>23</v>
       </c>
       <c r="D8" s="18">
         <v>3</v>
       </c>
       <c r="E8" s="18">
         <v>4</v>
       </c>
       <c r="F8" s="23">
         <v>9</v>
       </c>
       <c r="G8" s="18">
         <v>1</v>
       </c>
       <c r="H8" s="26">
         <v>0</v>
       </c>
       <c r="I8" s="13">
         <v>0</v>
       </c>
       <c r="J8" s="18">
         <v>0</v>
       </c>
       <c r="K8" s="18">
         <v>0</v>
       </c>
       <c r="L8" s="31">
         <v>0</v>
       </c>
       <c r="M8" s="36">
         <v>8</v>
       </c>
       <c r="N8" s="18">
         <v>1</v>
       </c>
       <c r="O8" s="18">
         <v>6</v>
       </c>
       <c r="P8" s="18">
         <v>0</v>
       </c>
       <c r="Q8" s="31">
         <v>1</v>
       </c>
     </row>
-    <row r="9" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="9" spans="2:17" ht="15" customHeight="1">
       <c r="B9" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C9" s="13">
         <v>6</v>
       </c>
       <c r="D9" s="18">
         <v>0</v>
       </c>
       <c r="E9" s="18">
         <v>1</v>
       </c>
       <c r="F9" s="23">
         <v>5</v>
       </c>
       <c r="G9" s="18">
         <v>0</v>
       </c>
       <c r="H9" s="26">
         <v>0</v>
       </c>
       <c r="I9" s="13">
         <v>0</v>
       </c>
       <c r="J9" s="18">
         <v>0</v>
       </c>
       <c r="K9" s="18">
         <v>0</v>
       </c>
       <c r="L9" s="31">
         <v>0</v>
       </c>
       <c r="M9" s="36">
         <v>5</v>
       </c>
       <c r="N9" s="18">
         <v>0</v>
       </c>
       <c r="O9" s="18">
         <v>0</v>
       </c>
       <c r="P9" s="18">
         <v>0</v>
       </c>
       <c r="Q9" s="31">
         <v>0</v>
       </c>
     </row>
-    <row r="10" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="10" spans="2:17" ht="15" customHeight="1">
       <c r="B10" s="6" t="s">
         <v>13</v>
       </c>
       <c r="C10" s="13">
         <v>11</v>
       </c>
       <c r="D10" s="18">
         <v>1</v>
       </c>
       <c r="E10" s="18">
         <v>0</v>
       </c>
       <c r="F10" s="23">
         <v>8</v>
       </c>
       <c r="G10" s="18">
         <v>1</v>
       </c>
       <c r="H10" s="26">
         <v>0</v>
       </c>
       <c r="I10" s="13">
         <v>0</v>
       </c>
       <c r="J10" s="18">
         <v>0</v>
       </c>
       <c r="K10" s="18">
         <v>0</v>
       </c>
       <c r="L10" s="31">
         <v>0</v>
       </c>
       <c r="M10" s="36">
         <v>7</v>
       </c>
       <c r="N10" s="18">
         <v>0</v>
       </c>
       <c r="O10" s="18">
         <v>1</v>
       </c>
       <c r="P10" s="18">
         <v>0</v>
       </c>
       <c r="Q10" s="31">
         <v>1</v>
       </c>
     </row>
-    <row r="11" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="11" spans="2:17" ht="15" customHeight="1">
       <c r="B11" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C11" s="13">
         <v>5</v>
       </c>
       <c r="D11" s="18">
         <v>0</v>
       </c>
       <c r="E11" s="18">
         <v>3</v>
       </c>
       <c r="F11" s="23">
         <v>2</v>
       </c>
       <c r="G11" s="18">
         <v>0</v>
       </c>
       <c r="H11" s="26">
         <v>0</v>
       </c>
       <c r="I11" s="13">
         <v>0</v>
       </c>
       <c r="J11" s="18">
         <v>0</v>
       </c>
       <c r="K11" s="18">
         <v>0</v>
       </c>
       <c r="L11" s="31">
         <v>0</v>
       </c>
       <c r="M11" s="36">
         <v>2</v>
       </c>
       <c r="N11" s="18">
         <v>0</v>
       </c>
       <c r="O11" s="18">
         <v>0</v>
       </c>
       <c r="P11" s="18">
         <v>0</v>
       </c>
       <c r="Q11" s="31">
         <v>0</v>
       </c>
     </row>
-    <row r="12" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="12" spans="2:17" ht="15" customHeight="1">
       <c r="B12" s="6" t="s">
         <v>10</v>
       </c>
       <c r="C12" s="13">
         <v>28</v>
       </c>
       <c r="D12" s="18">
         <v>0</v>
       </c>
       <c r="E12" s="18">
         <v>5</v>
       </c>
       <c r="F12" s="23">
         <v>10</v>
       </c>
       <c r="G12" s="18">
         <v>0</v>
       </c>
       <c r="H12" s="26">
         <v>0</v>
       </c>
       <c r="I12" s="13">
         <v>1</v>
       </c>
       <c r="J12" s="18">
         <v>0</v>
       </c>
       <c r="K12" s="18">
         <v>0</v>
       </c>
       <c r="L12" s="31">
         <v>1</v>
       </c>
       <c r="M12" s="36">
         <v>9</v>
       </c>
       <c r="N12" s="18">
         <v>2</v>
       </c>
       <c r="O12" s="18">
         <v>6</v>
       </c>
       <c r="P12" s="18">
         <v>3</v>
       </c>
       <c r="Q12" s="31">
         <v>4</v>
       </c>
     </row>
-    <row r="13" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="13" spans="2:17" ht="15" customHeight="1">
       <c r="B13" s="6" t="s">
         <v>14</v>
       </c>
       <c r="C13" s="13">
         <v>25</v>
       </c>
       <c r="D13" s="18">
         <v>0</v>
       </c>
       <c r="E13" s="18">
         <v>2</v>
       </c>
       <c r="F13" s="23">
         <v>14</v>
       </c>
       <c r="G13" s="18">
         <v>1</v>
       </c>
       <c r="H13" s="26">
         <v>1</v>
       </c>
       <c r="I13" s="13">
         <v>0</v>
       </c>
       <c r="J13" s="18">
         <v>0</v>
       </c>
       <c r="K13" s="18">
         <v>0</v>
       </c>
       <c r="L13" s="31">
         <v>0</v>
       </c>
       <c r="M13" s="36">
         <v>13</v>
       </c>
       <c r="N13" s="18">
         <v>1</v>
       </c>
       <c r="O13" s="18">
         <v>5</v>
       </c>
       <c r="P13" s="18">
         <v>0</v>
       </c>
       <c r="Q13" s="31">
         <v>4</v>
       </c>
     </row>
-    <row r="14" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="14" spans="2:17" ht="15" customHeight="1">
       <c r="B14" s="6" t="s">
         <v>16</v>
       </c>
       <c r="C14" s="13">
         <v>30</v>
       </c>
       <c r="D14" s="18">
         <v>1</v>
       </c>
       <c r="E14" s="18">
         <v>1</v>
       </c>
       <c r="F14" s="23">
         <v>18</v>
       </c>
       <c r="G14" s="18">
         <v>4</v>
       </c>
       <c r="H14" s="26">
         <v>3</v>
       </c>
       <c r="I14" s="13">
         <v>1</v>
       </c>
       <c r="J14" s="18">
         <v>0</v>
       </c>
       <c r="K14" s="18">
         <v>0</v>
       </c>
       <c r="L14" s="31">
         <v>1</v>
       </c>
       <c r="M14" s="36">
         <v>13</v>
       </c>
       <c r="N14" s="18">
         <v>1</v>
       </c>
       <c r="O14" s="18">
         <v>3</v>
       </c>
       <c r="P14" s="18">
         <v>1</v>
       </c>
       <c r="Q14" s="31">
         <v>6</v>
       </c>
     </row>
-    <row r="15" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="15" spans="2:17" ht="15" customHeight="1">
       <c r="B15" s="6" t="s">
         <v>19</v>
       </c>
       <c r="C15" s="13">
         <v>5</v>
       </c>
       <c r="D15" s="18">
         <v>0</v>
       </c>
       <c r="E15" s="18">
         <v>0</v>
       </c>
       <c r="F15" s="23">
         <v>2</v>
       </c>
       <c r="G15" s="18">
         <v>0</v>
       </c>
       <c r="H15" s="26">
         <v>0</v>
       </c>
       <c r="I15" s="13">
         <v>0</v>
       </c>
       <c r="J15" s="18">
         <v>0</v>
       </c>
       <c r="K15" s="18">
         <v>0</v>
       </c>
       <c r="L15" s="31">
         <v>0</v>
       </c>
       <c r="M15" s="36">
         <v>2</v>
       </c>
       <c r="N15" s="18">
         <v>0</v>
       </c>
       <c r="O15" s="18">
         <v>2</v>
       </c>
       <c r="P15" s="18">
         <v>0</v>
       </c>
       <c r="Q15" s="31">
         <v>1</v>
       </c>
     </row>
-    <row r="16" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="16" spans="2:17" ht="15" customHeight="1">
       <c r="B16" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="13">
         <v>4</v>
       </c>
       <c r="D16" s="18">
         <v>0</v>
       </c>
       <c r="E16" s="18">
         <v>1</v>
       </c>
       <c r="F16" s="23">
         <v>2</v>
       </c>
       <c r="G16" s="18">
         <v>0</v>
       </c>
       <c r="H16" s="26">
         <v>0</v>
       </c>
       <c r="I16" s="13">
         <v>0</v>
       </c>
       <c r="J16" s="18">
         <v>0</v>
       </c>
       <c r="K16" s="18">
         <v>0</v>
       </c>
       <c r="L16" s="31">
         <v>0</v>
       </c>
       <c r="M16" s="36">
         <v>2</v>
       </c>
       <c r="N16" s="18">
         <v>0</v>
       </c>
       <c r="O16" s="18">
         <v>1</v>
       </c>
       <c r="P16" s="18">
         <v>0</v>
       </c>
       <c r="Q16" s="31">
         <v>0</v>
       </c>
     </row>
-    <row r="17" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="17" spans="2:17" ht="15" customHeight="1">
       <c r="B17" s="6" t="s">
         <v>21</v>
       </c>
       <c r="C17" s="13">
         <v>9</v>
       </c>
       <c r="D17" s="18">
         <v>1</v>
       </c>
       <c r="E17" s="18">
         <v>0</v>
       </c>
       <c r="F17" s="23">
         <v>5</v>
       </c>
       <c r="G17" s="18">
         <v>0</v>
       </c>
       <c r="H17" s="26">
         <v>0</v>
       </c>
       <c r="I17" s="13">
         <v>0</v>
       </c>
       <c r="J17" s="18">
         <v>0</v>
       </c>
       <c r="K17" s="18">
         <v>0</v>
       </c>
       <c r="L17" s="31">
         <v>0</v>
       </c>
       <c r="M17" s="36">
         <v>5</v>
       </c>
       <c r="N17" s="18">
         <v>0</v>
       </c>
       <c r="O17" s="18">
         <v>2</v>
       </c>
       <c r="P17" s="18">
         <v>1</v>
       </c>
       <c r="Q17" s="31">
         <v>0</v>
       </c>
     </row>
-    <row r="18" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="18" spans="2:17" ht="15" customHeight="1">
       <c r="B18" s="6" t="s">
         <v>22</v>
       </c>
       <c r="C18" s="13">
         <v>1</v>
       </c>
       <c r="D18" s="18">
         <v>0</v>
       </c>
       <c r="E18" s="18">
         <v>1</v>
       </c>
       <c r="F18" s="23">
         <v>0</v>
       </c>
       <c r="G18" s="18">
         <v>0</v>
       </c>
       <c r="H18" s="26">
         <v>0</v>
       </c>
       <c r="I18" s="13">
         <v>0</v>
       </c>
       <c r="J18" s="18">
         <v>0</v>
       </c>
       <c r="K18" s="18">
         <v>0</v>
       </c>
       <c r="L18" s="31">
         <v>0</v>
       </c>
       <c r="M18" s="36">
         <v>0</v>
       </c>
       <c r="N18" s="18">
         <v>0</v>
       </c>
       <c r="O18" s="18">
         <v>0</v>
       </c>
       <c r="P18" s="18">
         <v>0</v>
       </c>
       <c r="Q18" s="31">
         <v>0</v>
       </c>
     </row>
-    <row r="19" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="19" spans="2:17" ht="15" customHeight="1">
       <c r="B19" s="6" t="s">
         <v>9</v>
       </c>
       <c r="C19" s="13">
         <v>1</v>
       </c>
       <c r="D19" s="18">
         <v>0</v>
       </c>
       <c r="E19" s="18">
         <v>0</v>
       </c>
       <c r="F19" s="23">
         <v>0</v>
       </c>
       <c r="G19" s="18">
         <v>0</v>
       </c>
       <c r="H19" s="26">
         <v>0</v>
       </c>
       <c r="I19" s="13">
         <v>0</v>
       </c>
       <c r="J19" s="18">
         <v>0</v>
       </c>
       <c r="K19" s="18">
         <v>0</v>
       </c>
       <c r="L19" s="31">
         <v>0</v>
       </c>
       <c r="M19" s="36">
         <v>0</v>
       </c>
       <c r="N19" s="18">
         <v>0</v>
       </c>
       <c r="O19" s="18">
         <v>1</v>
       </c>
       <c r="P19" s="18">
         <v>0</v>
       </c>
       <c r="Q19" s="31">
         <v>0</v>
       </c>
     </row>
-    <row r="20" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="20" spans="2:17" ht="15" customHeight="1">
       <c r="B20" s="6" t="s">
         <v>23</v>
       </c>
       <c r="C20" s="13">
         <v>1</v>
       </c>
       <c r="D20" s="18">
         <v>1</v>
       </c>
       <c r="E20" s="18">
         <v>0</v>
       </c>
       <c r="F20" s="23">
         <v>0</v>
       </c>
       <c r="G20" s="18">
         <v>0</v>
       </c>
       <c r="H20" s="26">
         <v>0</v>
       </c>
       <c r="I20" s="13">
         <v>0</v>
       </c>
       <c r="J20" s="18">
         <v>0</v>
       </c>
       <c r="K20" s="18">
         <v>0</v>
       </c>
       <c r="L20" s="31">
         <v>0</v>
       </c>
       <c r="M20" s="36">
         <v>0</v>
       </c>
       <c r="N20" s="18">
         <v>0</v>
       </c>
       <c r="O20" s="18">
         <v>0</v>
       </c>
       <c r="P20" s="18">
         <v>0</v>
       </c>
       <c r="Q20" s="31">
         <v>0</v>
       </c>
     </row>
-    <row r="21" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="21" spans="2:17" ht="15" customHeight="1">
       <c r="B21" s="6" t="s">
         <v>18</v>
       </c>
       <c r="C21" s="13">
         <v>8</v>
       </c>
       <c r="D21" s="18">
         <v>0</v>
       </c>
       <c r="E21" s="18">
         <v>0</v>
       </c>
       <c r="F21" s="23">
         <v>8</v>
       </c>
       <c r="G21" s="18">
         <v>6</v>
       </c>
       <c r="H21" s="26">
         <v>1</v>
       </c>
       <c r="I21" s="13">
         <v>0</v>
       </c>
       <c r="J21" s="18">
         <v>0</v>
       </c>
       <c r="K21" s="18">
         <v>0</v>
       </c>
       <c r="L21" s="31">
         <v>0</v>
       </c>
       <c r="M21" s="36">
         <v>2</v>
       </c>
       <c r="N21" s="18">
         <v>0</v>
       </c>
       <c r="O21" s="18">
         <v>0</v>
       </c>
       <c r="P21" s="18">
         <v>0</v>
       </c>
       <c r="Q21" s="31">
         <v>0</v>
       </c>
     </row>
-    <row r="22" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="22" spans="2:17" ht="15" customHeight="1">
       <c r="B22" s="6" t="s">
         <v>25</v>
       </c>
       <c r="C22" s="13">
         <v>2</v>
       </c>
       <c r="D22" s="18">
         <v>0</v>
       </c>
       <c r="E22" s="18">
         <v>0</v>
       </c>
       <c r="F22" s="23">
         <v>0</v>
       </c>
       <c r="G22" s="18">
         <v>0</v>
       </c>
       <c r="H22" s="26">
         <v>0</v>
       </c>
       <c r="I22" s="13">
         <v>0</v>
       </c>
       <c r="J22" s="18">
         <v>0</v>
       </c>
       <c r="K22" s="18">
         <v>0</v>
       </c>
       <c r="L22" s="31">
         <v>0</v>
       </c>
       <c r="M22" s="36">
         <v>0</v>
       </c>
       <c r="N22" s="18">
         <v>0</v>
       </c>
       <c r="O22" s="18">
         <v>1</v>
       </c>
       <c r="P22" s="18">
         <v>0</v>
       </c>
       <c r="Q22" s="31">
         <v>1</v>
       </c>
     </row>
-    <row r="23" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="23" spans="2:17" ht="15" customHeight="1">
       <c r="B23" s="6" t="s">
         <v>26</v>
       </c>
       <c r="C23" s="13">
         <v>3</v>
       </c>
       <c r="D23" s="18">
         <v>0</v>
       </c>
       <c r="E23" s="18">
         <v>0</v>
       </c>
       <c r="F23" s="23">
         <v>2</v>
       </c>
       <c r="G23" s="18">
         <v>0</v>
       </c>
       <c r="H23" s="26">
         <v>0</v>
       </c>
       <c r="I23" s="13">
         <v>0</v>
       </c>
       <c r="J23" s="18">
         <v>0</v>
       </c>
       <c r="K23" s="18">
         <v>0</v>
       </c>
       <c r="L23" s="31">
         <v>0</v>
       </c>
       <c r="M23" s="36">
         <v>2</v>
       </c>
       <c r="N23" s="18">
         <v>0</v>
       </c>
       <c r="O23" s="18">
         <v>1</v>
       </c>
       <c r="P23" s="18">
         <v>0</v>
       </c>
       <c r="Q23" s="31">
         <v>0</v>
       </c>
     </row>
-    <row r="24" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="24" spans="2:17" ht="15" customHeight="1">
       <c r="B24" s="6" t="s">
         <v>29</v>
       </c>
       <c r="C24" s="13">
         <v>5</v>
       </c>
       <c r="D24" s="18">
         <v>0</v>
       </c>
       <c r="E24" s="18">
         <v>0</v>
       </c>
       <c r="F24" s="23">
         <v>4</v>
       </c>
       <c r="G24" s="18">
         <v>4</v>
       </c>
       <c r="H24" s="26">
         <v>1</v>
       </c>
       <c r="I24" s="13">
         <v>0</v>
       </c>
       <c r="J24" s="18">
         <v>0</v>
       </c>
       <c r="K24" s="18">
         <v>0</v>
       </c>
       <c r="L24" s="31">
         <v>0</v>
       </c>
       <c r="M24" s="36">
         <v>0</v>
       </c>
       <c r="N24" s="18">
         <v>0</v>
       </c>
       <c r="O24" s="18">
         <v>0</v>
       </c>
       <c r="P24" s="18">
         <v>0</v>
       </c>
       <c r="Q24" s="31">
         <v>1</v>
       </c>
     </row>
-    <row r="25" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="25" spans="2:17" ht="15" customHeight="1">
       <c r="B25" s="6" t="s">
         <v>30</v>
       </c>
       <c r="C25" s="13">
         <v>1</v>
       </c>
       <c r="D25" s="18">
         <v>0</v>
       </c>
       <c r="E25" s="18">
         <v>0</v>
       </c>
       <c r="F25" s="23">
         <v>1</v>
       </c>
       <c r="G25" s="18">
         <v>0</v>
       </c>
       <c r="H25" s="26">
         <v>0</v>
       </c>
       <c r="I25" s="13">
         <v>0</v>
       </c>
       <c r="J25" s="18">
         <v>0</v>
       </c>
       <c r="K25" s="18">
         <v>0</v>
       </c>
       <c r="L25" s="31">
         <v>0</v>
       </c>
       <c r="M25" s="36">
         <v>1</v>
       </c>
       <c r="N25" s="18">
         <v>0</v>
       </c>
       <c r="O25" s="18">
         <v>0</v>
       </c>
       <c r="P25" s="18">
         <v>0</v>
       </c>
       <c r="Q25" s="31">
         <v>0</v>
       </c>
     </row>
-    <row r="26" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="26" spans="2:17" ht="15" customHeight="1">
       <c r="B26" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C26" s="13">
         <v>2</v>
       </c>
       <c r="D26" s="18">
         <v>0</v>
       </c>
       <c r="E26" s="18">
         <v>0</v>
       </c>
       <c r="F26" s="23">
         <v>0</v>
       </c>
       <c r="G26" s="18">
         <v>0</v>
       </c>
       <c r="H26" s="26">
         <v>0</v>
       </c>
       <c r="I26" s="13">
         <v>0</v>
       </c>
       <c r="J26" s="18">
         <v>0</v>
       </c>
       <c r="K26" s="18">
         <v>0</v>
       </c>
       <c r="L26" s="31">
         <v>0</v>
       </c>
       <c r="M26" s="36">
         <v>0</v>
       </c>
       <c r="N26" s="18">
         <v>0</v>
       </c>
       <c r="O26" s="18">
         <v>1</v>
       </c>
       <c r="P26" s="18">
         <v>0</v>
       </c>
       <c r="Q26" s="31">
         <v>1</v>
       </c>
     </row>
-    <row r="27" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="27" spans="2:17" ht="15" customHeight="1">
       <c r="B27" s="6" t="s">
         <v>32</v>
       </c>
       <c r="C27" s="13">
         <v>4</v>
       </c>
       <c r="D27" s="18">
         <v>0</v>
       </c>
       <c r="E27" s="18">
         <v>1</v>
       </c>
       <c r="F27" s="23">
         <v>2</v>
       </c>
       <c r="G27" s="18">
         <v>0</v>
       </c>
       <c r="H27" s="26">
         <v>0</v>
       </c>
       <c r="I27" s="13">
         <v>0</v>
       </c>
       <c r="J27" s="18">
         <v>0</v>
       </c>
       <c r="K27" s="18">
         <v>0</v>
       </c>
       <c r="L27" s="31">
         <v>0</v>
       </c>
       <c r="M27" s="36">
         <v>2</v>
       </c>
       <c r="N27" s="18">
         <v>0</v>
       </c>
       <c r="O27" s="18">
         <v>0</v>
       </c>
       <c r="P27" s="18">
         <v>0</v>
       </c>
       <c r="Q27" s="31">
         <v>1</v>
       </c>
     </row>
-    <row r="28" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="28" spans="2:17" ht="15" customHeight="1">
       <c r="B28" s="6" t="s">
         <v>33</v>
       </c>
       <c r="C28" s="13">
         <v>2</v>
       </c>
       <c r="D28" s="18">
         <v>0</v>
       </c>
       <c r="E28" s="18">
         <v>0</v>
       </c>
       <c r="F28" s="23">
         <v>1</v>
       </c>
       <c r="G28" s="18">
         <v>0</v>
       </c>
       <c r="H28" s="26">
         <v>0</v>
       </c>
       <c r="I28" s="13">
         <v>0</v>
       </c>
       <c r="J28" s="18">
         <v>0</v>
       </c>
       <c r="K28" s="18">
         <v>0</v>
       </c>
       <c r="L28" s="31">
         <v>0</v>
       </c>
       <c r="M28" s="36">
         <v>1</v>
       </c>
       <c r="N28" s="18">
         <v>0</v>
       </c>
       <c r="O28" s="18">
         <v>1</v>
       </c>
       <c r="P28" s="18">
         <v>0</v>
       </c>
       <c r="Q28" s="31">
         <v>0</v>
       </c>
     </row>
-    <row r="29" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="29" spans="2:17" ht="15" customHeight="1">
       <c r="B29" s="6" t="s">
         <v>34</v>
       </c>
       <c r="C29" s="13">
         <v>0</v>
       </c>
       <c r="D29" s="18">
         <v>0</v>
       </c>
       <c r="E29" s="18">
         <v>0</v>
       </c>
       <c r="F29" s="23">
         <v>0</v>
       </c>
       <c r="G29" s="18">
         <v>0</v>
       </c>
       <c r="H29" s="26">
         <v>0</v>
       </c>
       <c r="I29" s="13">
         <v>0</v>
       </c>
       <c r="J29" s="18">
         <v>0</v>
       </c>
       <c r="K29" s="18">
         <v>0</v>
       </c>
       <c r="L29" s="31">
         <v>0</v>
       </c>
       <c r="M29" s="36">
         <v>0</v>
       </c>
       <c r="N29" s="18">
         <v>0</v>
       </c>
       <c r="O29" s="18">
         <v>0</v>
       </c>
       <c r="P29" s="18">
         <v>0</v>
       </c>
       <c r="Q29" s="31">
         <v>0</v>
       </c>
     </row>
-    <row r="30" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="30" spans="2:17" ht="15" customHeight="1">
       <c r="B30" s="7" t="s">
         <v>35</v>
       </c>
       <c r="C30" s="14">
         <v>34</v>
       </c>
       <c r="D30" s="19">
         <v>0</v>
       </c>
       <c r="E30" s="19">
         <v>0</v>
       </c>
       <c r="F30" s="24">
         <v>2</v>
       </c>
       <c r="G30" s="19">
         <v>0</v>
       </c>
       <c r="H30" s="27">
         <v>0</v>
       </c>
       <c r="I30" s="14">
         <v>0</v>
       </c>
       <c r="J30" s="19">
         <v>0</v>
       </c>
       <c r="K30" s="19">
         <v>0</v>
       </c>
       <c r="L30" s="32">
         <v>0</v>
       </c>
       <c r="M30" s="37">
         <v>2</v>
       </c>
       <c r="N30" s="19">
         <v>0</v>
       </c>
       <c r="O30" s="19">
         <v>29</v>
       </c>
       <c r="P30" s="19">
         <v>1</v>
       </c>
       <c r="Q30" s="32">
         <v>2</v>
       </c>
     </row>
-    <row r="31" spans="2:17" ht="6.75" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="31" spans="2:17" ht="6.75" customHeight="1">
       <c r="B31" s="8"/>
       <c r="C31" s="8"/>
       <c r="D31" s="8"/>
       <c r="E31" s="8"/>
       <c r="F31" s="8"/>
       <c r="G31" s="8"/>
       <c r="H31" s="8"/>
       <c r="I31" s="8"/>
       <c r="J31" s="8"/>
       <c r="K31" s="8"/>
       <c r="L31" s="8"/>
       <c r="M31" s="8"/>
       <c r="N31" s="8"/>
       <c r="O31" s="8"/>
       <c r="P31" s="8"/>
       <c r="Q31" s="8"/>
     </row>
-    <row r="32" spans="2:17" x14ac:dyDescent="0.4">
+    <row r="32" spans="2:17">
       <c r="B32" s="9"/>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" scale="54" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="54" fitToWidth="1" fitToHeight="1" orientation="landscape" usePrinterDefaults="1" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
   <dimension ref="B1:Q32"/>
   <sheetViews>
     <sheetView zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
       <selection activeCell="C4" sqref="C4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.5" x14ac:dyDescent="0.4"/>
+  <sheetFormatPr defaultRowHeight="13.5"/>
   <cols>
     <col min="1" max="1" width="2.25" style="1" customWidth="1"/>
     <col min="2" max="2" width="13.875" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="17" width="13.25" style="1" customWidth="1"/>
     <col min="18" max="18" width="2.25" style="1" customWidth="1"/>
-    <col min="19" max="19" width="9" style="1" customWidth="1"/>
-    <col min="20" max="16384" width="9" style="1"/>
+    <col min="19" max="16384" width="9" style="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:17" ht="18.75" x14ac:dyDescent="0.4">
+    <row r="1" spans="2:17" ht="18.75">
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="10"/>
       <c r="D1" s="10"/>
       <c r="E1" s="10"/>
       <c r="F1" s="10"/>
       <c r="G1" s="10"/>
       <c r="H1" s="10"/>
       <c r="I1" s="10"/>
       <c r="J1" s="10"/>
       <c r="K1" s="10"/>
       <c r="L1" s="10"/>
       <c r="M1" s="10"/>
       <c r="N1" s="10"/>
       <c r="O1" s="10"/>
       <c r="P1" s="10"/>
       <c r="Q1" s="40"/>
     </row>
-    <row r="3" spans="2:17" ht="51" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="3" spans="2:17" ht="51" customHeight="1">
       <c r="B3" s="3"/>
       <c r="C3" s="11" t="s">
         <v>40</v>
       </c>
       <c r="D3" s="15" t="s">
         <v>37</v>
       </c>
       <c r="E3" s="15" t="s">
         <v>38</v>
       </c>
       <c r="F3" s="20" t="s">
         <v>3</v>
       </c>
       <c r="G3" s="20" t="s">
         <v>41</v>
       </c>
       <c r="H3" s="20" t="s">
         <v>27</v>
       </c>
       <c r="I3" s="11" t="s">
         <v>5</v>
       </c>
       <c r="J3" s="20" t="s">
         <v>17</v>
       </c>
       <c r="K3" s="20" t="s">
         <v>42</v>
       </c>
       <c r="L3" s="28" t="s">
         <v>36</v>
       </c>
       <c r="M3" s="33" t="s">
         <v>24</v>
       </c>
       <c r="N3" s="38" t="s">
         <v>43</v>
       </c>
       <c r="O3" s="39" t="s">
         <v>2</v>
       </c>
       <c r="P3" s="39" t="s">
         <v>15</v>
       </c>
       <c r="Q3" s="41" t="s">
         <v>39</v>
       </c>
     </row>
-    <row r="4" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="4" spans="2:17" ht="15" customHeight="1">
       <c r="B4" s="4" t="s">
         <v>7</v>
       </c>
       <c r="C4" s="4">
         <v>716</v>
       </c>
       <c r="D4" s="16">
         <v>14</v>
       </c>
       <c r="E4" s="16">
         <v>46</v>
       </c>
       <c r="F4" s="21">
         <v>426</v>
       </c>
       <c r="G4" s="21">
         <v>61</v>
       </c>
       <c r="H4" s="21">
         <v>7</v>
       </c>
       <c r="I4" s="4">
         <v>60</v>
       </c>
       <c r="J4" s="16">
         <v>1</v>
       </c>
       <c r="K4" s="16">
         <v>1</v>
       </c>
       <c r="L4" s="29">
         <v>58</v>
       </c>
       <c r="M4" s="34">
         <v>305</v>
       </c>
       <c r="N4" s="16">
         <v>16</v>
       </c>
       <c r="O4" s="16">
         <v>133</v>
       </c>
       <c r="P4" s="16">
         <v>16</v>
       </c>
       <c r="Q4" s="42">
         <v>81</v>
       </c>
     </row>
-    <row r="5" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="5" spans="2:17" ht="15" customHeight="1">
       <c r="B5" s="5" t="s">
         <v>6</v>
       </c>
       <c r="C5" s="12">
         <v>309</v>
       </c>
       <c r="D5" s="17">
         <v>6</v>
       </c>
       <c r="E5" s="17">
         <v>15</v>
       </c>
       <c r="F5" s="22">
         <v>213</v>
       </c>
       <c r="G5" s="17">
         <v>16</v>
       </c>
       <c r="H5" s="25">
         <v>7</v>
       </c>
       <c r="I5" s="12">
         <v>48</v>
       </c>
       <c r="J5" s="17">
         <v>1</v>
       </c>
       <c r="K5" s="17">
         <v>0</v>
       </c>
       <c r="L5" s="30">
         <v>47</v>
       </c>
       <c r="M5" s="35">
         <v>149</v>
       </c>
       <c r="N5" s="17">
         <v>7</v>
       </c>
       <c r="O5" s="17">
         <v>36</v>
       </c>
       <c r="P5" s="17">
         <v>6</v>
       </c>
       <c r="Q5" s="30">
         <v>33</v>
       </c>
     </row>
-    <row r="6" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="6" spans="2:17" ht="15" customHeight="1">
       <c r="B6" s="6" t="s">
         <v>8</v>
       </c>
       <c r="C6" s="13">
         <v>47</v>
       </c>
       <c r="D6" s="18">
         <v>1</v>
       </c>
       <c r="E6" s="18">
         <v>5</v>
       </c>
       <c r="F6" s="23">
         <v>30</v>
       </c>
       <c r="G6" s="18">
         <v>7</v>
       </c>
       <c r="H6" s="26">
         <v>2</v>
       </c>
       <c r="I6" s="13">
         <v>1</v>
       </c>
       <c r="J6" s="18">
         <v>0</v>
       </c>
       <c r="K6" s="18">
         <v>0</v>
       </c>
       <c r="L6" s="31">
         <v>1</v>
       </c>
       <c r="M6" s="36">
         <v>22</v>
       </c>
       <c r="N6" s="18">
         <v>0</v>
       </c>
       <c r="O6" s="18">
         <v>4</v>
       </c>
       <c r="P6" s="18">
         <v>0</v>
       </c>
       <c r="Q6" s="31">
         <v>7</v>
       </c>
     </row>
-    <row r="7" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="7" spans="2:17" ht="15" customHeight="1">
       <c r="B7" s="6" t="s">
         <v>11</v>
       </c>
       <c r="C7" s="13">
         <v>53</v>
       </c>
       <c r="D7" s="18">
         <v>0</v>
       </c>
       <c r="E7" s="18">
         <v>2</v>
       </c>
       <c r="F7" s="23">
         <v>34</v>
       </c>
       <c r="G7" s="18">
         <v>4</v>
       </c>
       <c r="H7" s="26">
         <v>1</v>
       </c>
       <c r="I7" s="13">
         <v>1</v>
       </c>
       <c r="J7" s="18">
         <v>0</v>
       </c>
       <c r="K7" s="18">
         <v>0</v>
       </c>
       <c r="L7" s="31">
         <v>1</v>
       </c>
       <c r="M7" s="36">
         <v>29</v>
       </c>
       <c r="N7" s="18">
         <v>2</v>
       </c>
       <c r="O7" s="18">
         <v>11</v>
       </c>
       <c r="P7" s="18">
         <v>2</v>
       </c>
       <c r="Q7" s="31">
         <v>4</v>
       </c>
     </row>
-    <row r="8" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="8" spans="2:17" ht="15" customHeight="1">
       <c r="B8" s="6" t="s">
         <v>4</v>
       </c>
       <c r="C8" s="13">
         <v>33</v>
       </c>
       <c r="D8" s="18">
         <v>3</v>
       </c>
       <c r="E8" s="18">
         <v>4</v>
       </c>
       <c r="F8" s="23">
         <v>17</v>
       </c>
       <c r="G8" s="18">
         <v>2</v>
       </c>
       <c r="H8" s="26">
         <v>1</v>
       </c>
       <c r="I8" s="13">
         <v>2</v>
       </c>
       <c r="J8" s="18">
         <v>0</v>
       </c>
       <c r="K8" s="18">
         <v>0</v>
       </c>
       <c r="L8" s="31">
         <v>2</v>
       </c>
       <c r="M8" s="36">
         <v>13</v>
       </c>
       <c r="N8" s="18">
         <v>1</v>
       </c>
       <c r="O8" s="18">
         <v>8</v>
       </c>
       <c r="P8" s="18">
         <v>0</v>
       </c>
       <c r="Q8" s="31">
         <v>1</v>
       </c>
     </row>
-    <row r="9" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="9" spans="2:17" ht="15" customHeight="1">
       <c r="B9" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C9" s="13">
         <v>8</v>
       </c>
       <c r="D9" s="18">
         <v>0</v>
       </c>
       <c r="E9" s="18">
         <v>1</v>
       </c>
       <c r="F9" s="23">
         <v>6</v>
       </c>
       <c r="G9" s="18">
         <v>0</v>
       </c>
       <c r="H9" s="26">
         <v>0</v>
       </c>
       <c r="I9" s="13">
         <v>0</v>
       </c>
       <c r="J9" s="18">
         <v>0</v>
       </c>
       <c r="K9" s="18">
         <v>0</v>
       </c>
       <c r="L9" s="31">
         <v>0</v>
       </c>
       <c r="M9" s="36">
         <v>6</v>
       </c>
       <c r="N9" s="18">
         <v>0</v>
       </c>
       <c r="O9" s="18">
         <v>0</v>
       </c>
       <c r="P9" s="18">
         <v>0</v>
       </c>
       <c r="Q9" s="31">
         <v>1</v>
       </c>
     </row>
-    <row r="10" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="10" spans="2:17" ht="15" customHeight="1">
       <c r="B10" s="6" t="s">
         <v>13</v>
       </c>
       <c r="C10" s="13">
         <v>18</v>
       </c>
       <c r="D10" s="18">
         <v>1</v>
       </c>
       <c r="E10" s="18">
         <v>0</v>
       </c>
       <c r="F10" s="23">
         <v>14</v>
       </c>
       <c r="G10" s="18">
         <v>5</v>
       </c>
       <c r="H10" s="26">
         <v>1</v>
       </c>
       <c r="I10" s="13">
         <v>1</v>
       </c>
       <c r="J10" s="18">
         <v>0</v>
       </c>
       <c r="K10" s="18">
         <v>0</v>
       </c>
       <c r="L10" s="31">
         <v>1</v>
       </c>
       <c r="M10" s="36">
         <v>8</v>
       </c>
       <c r="N10" s="18">
         <v>0</v>
       </c>
       <c r="O10" s="18">
         <v>1</v>
       </c>
       <c r="P10" s="18">
         <v>0</v>
       </c>
       <c r="Q10" s="31">
         <v>2</v>
       </c>
     </row>
-    <row r="11" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="11" spans="2:17" ht="15" customHeight="1">
       <c r="B11" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C11" s="13">
         <v>10</v>
       </c>
       <c r="D11" s="18">
         <v>0</v>
       </c>
       <c r="E11" s="18">
         <v>3</v>
       </c>
       <c r="F11" s="23">
         <v>7</v>
       </c>
       <c r="G11" s="18">
         <v>2</v>
       </c>
       <c r="H11" s="26">
         <v>1</v>
       </c>
       <c r="I11" s="13">
         <v>0</v>
       </c>
       <c r="J11" s="18">
         <v>0</v>
       </c>
       <c r="K11" s="18">
         <v>0</v>
       </c>
       <c r="L11" s="31">
         <v>0</v>
       </c>
       <c r="M11" s="36">
         <v>5</v>
       </c>
       <c r="N11" s="18">
         <v>1</v>
       </c>
       <c r="O11" s="18">
         <v>0</v>
       </c>
       <c r="P11" s="18">
         <v>0</v>
       </c>
       <c r="Q11" s="31">
         <v>0</v>
       </c>
     </row>
-    <row r="12" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="12" spans="2:17" ht="15" customHeight="1">
       <c r="B12" s="6" t="s">
         <v>10</v>
       </c>
       <c r="C12" s="13">
         <v>44</v>
       </c>
       <c r="D12" s="18">
         <v>0</v>
       </c>
       <c r="E12" s="18">
         <v>5</v>
       </c>
       <c r="F12" s="23">
         <v>16</v>
       </c>
       <c r="G12" s="18">
         <v>0</v>
       </c>
       <c r="H12" s="26">
         <v>0</v>
       </c>
       <c r="I12" s="13">
         <v>4</v>
       </c>
       <c r="J12" s="18">
         <v>0</v>
       </c>
       <c r="K12" s="18">
         <v>0</v>
       </c>
       <c r="L12" s="31">
         <v>4</v>
       </c>
       <c r="M12" s="36">
         <v>12</v>
       </c>
       <c r="N12" s="18">
         <v>2</v>
       </c>
       <c r="O12" s="18">
         <v>13</v>
       </c>
       <c r="P12" s="18">
         <v>3</v>
       </c>
       <c r="Q12" s="31">
         <v>7</v>
       </c>
     </row>
-    <row r="13" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="13" spans="2:17" ht="15" customHeight="1">
       <c r="B13" s="6" t="s">
         <v>14</v>
       </c>
       <c r="C13" s="13">
         <v>28</v>
       </c>
       <c r="D13" s="18">
         <v>0</v>
       </c>
       <c r="E13" s="18">
         <v>2</v>
       </c>
       <c r="F13" s="23">
         <v>16</v>
       </c>
       <c r="G13" s="18">
         <v>2</v>
       </c>
       <c r="H13" s="26">
         <v>2</v>
       </c>
       <c r="I13" s="13">
         <v>1</v>
       </c>
       <c r="J13" s="18">
         <v>0</v>
       </c>
       <c r="K13" s="18">
         <v>0</v>
       </c>
       <c r="L13" s="31">
         <v>1</v>
       </c>
       <c r="M13" s="36">
         <v>13</v>
       </c>
       <c r="N13" s="18">
         <v>1</v>
       </c>
       <c r="O13" s="18">
         <v>6</v>
       </c>
       <c r="P13" s="18">
         <v>0</v>
       </c>
       <c r="Q13" s="31">
         <v>4</v>
       </c>
     </row>
-    <row r="14" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="14" spans="2:17" ht="15" customHeight="1">
       <c r="B14" s="6" t="s">
         <v>16</v>
       </c>
       <c r="C14" s="13">
         <v>44</v>
       </c>
       <c r="D14" s="18">
         <v>1</v>
       </c>
       <c r="E14" s="18">
         <v>2</v>
       </c>
       <c r="F14" s="23">
         <v>27</v>
       </c>
       <c r="G14" s="18">
         <v>7</v>
       </c>
       <c r="H14" s="26">
         <v>3</v>
       </c>
       <c r="I14" s="13">
         <v>1</v>
       </c>
       <c r="J14" s="18">
         <v>0</v>
       </c>
       <c r="K14" s="18">
         <v>0</v>
       </c>
       <c r="L14" s="31">
         <v>1</v>
       </c>
       <c r="M14" s="36">
         <v>19</v>
       </c>
       <c r="N14" s="18">
         <v>1</v>
       </c>
       <c r="O14" s="18">
         <v>4</v>
       </c>
       <c r="P14" s="18">
         <v>1</v>
       </c>
       <c r="Q14" s="31">
         <v>9</v>
       </c>
     </row>
-    <row r="15" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="15" spans="2:17" ht="15" customHeight="1">
       <c r="B15" s="6" t="s">
         <v>19</v>
       </c>
       <c r="C15" s="13">
         <v>10</v>
       </c>
       <c r="D15" s="18">
         <v>0</v>
       </c>
       <c r="E15" s="18">
         <v>1</v>
       </c>
       <c r="F15" s="23">
         <v>5</v>
       </c>
       <c r="G15" s="18">
         <v>0</v>
       </c>
       <c r="H15" s="26">
         <v>0</v>
       </c>
       <c r="I15" s="13">
         <v>1</v>
       </c>
       <c r="J15" s="18">
         <v>0</v>
       </c>
       <c r="K15" s="18">
         <v>1</v>
       </c>
       <c r="L15" s="31">
         <v>0</v>
       </c>
       <c r="M15" s="36">
         <v>4</v>
       </c>
       <c r="N15" s="18">
         <v>0</v>
       </c>
       <c r="O15" s="18">
         <v>2</v>
       </c>
       <c r="P15" s="18">
         <v>0</v>
       </c>
       <c r="Q15" s="31">
         <v>2</v>
       </c>
     </row>
-    <row r="16" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="16" spans="2:17" ht="15" customHeight="1">
       <c r="B16" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="13">
         <v>11</v>
       </c>
       <c r="D16" s="18">
         <v>0</v>
       </c>
       <c r="E16" s="18">
         <v>1</v>
       </c>
       <c r="F16" s="23">
         <v>7</v>
       </c>
       <c r="G16" s="18">
         <v>3</v>
       </c>
       <c r="H16" s="26">
         <v>3</v>
       </c>
       <c r="I16" s="13">
         <v>0</v>
       </c>
       <c r="J16" s="18">
         <v>0</v>
       </c>
       <c r="K16" s="18">
         <v>0</v>
       </c>
       <c r="L16" s="31">
         <v>0</v>
       </c>
       <c r="M16" s="36">
         <v>4</v>
       </c>
       <c r="N16" s="18">
         <v>1</v>
       </c>
       <c r="O16" s="18">
         <v>1</v>
       </c>
       <c r="P16" s="18">
         <v>2</v>
       </c>
       <c r="Q16" s="31">
         <v>0</v>
       </c>
     </row>
-    <row r="17" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="17" spans="2:17" ht="15" customHeight="1">
       <c r="B17" s="6" t="s">
         <v>21</v>
       </c>
       <c r="C17" s="13">
         <v>12</v>
       </c>
       <c r="D17" s="18">
         <v>1</v>
       </c>
       <c r="E17" s="18">
         <v>1</v>
       </c>
       <c r="F17" s="23">
         <v>6</v>
       </c>
       <c r="G17" s="18">
         <v>1</v>
       </c>
       <c r="H17" s="26">
         <v>1</v>
       </c>
       <c r="I17" s="13">
         <v>0</v>
       </c>
       <c r="J17" s="18">
         <v>0</v>
       </c>
       <c r="K17" s="18">
         <v>0</v>
       </c>
       <c r="L17" s="31">
         <v>0</v>
       </c>
       <c r="M17" s="36">
         <v>5</v>
       </c>
       <c r="N17" s="18">
         <v>0</v>
       </c>
       <c r="O17" s="18">
         <v>3</v>
       </c>
       <c r="P17" s="18">
         <v>1</v>
       </c>
       <c r="Q17" s="31">
         <v>0</v>
       </c>
     </row>
-    <row r="18" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="18" spans="2:17" ht="15" customHeight="1">
       <c r="B18" s="6" t="s">
         <v>22</v>
       </c>
       <c r="C18" s="13">
         <v>2</v>
       </c>
       <c r="D18" s="18">
         <v>0</v>
       </c>
       <c r="E18" s="18">
         <v>1</v>
       </c>
       <c r="F18" s="23">
         <v>0</v>
       </c>
       <c r="G18" s="18">
         <v>0</v>
       </c>
       <c r="H18" s="26">
         <v>0</v>
       </c>
       <c r="I18" s="13">
         <v>0</v>
       </c>
       <c r="J18" s="18">
         <v>0</v>
       </c>
       <c r="K18" s="18">
         <v>0</v>
       </c>
       <c r="L18" s="31">
         <v>0</v>
       </c>
       <c r="M18" s="36">
         <v>0</v>
       </c>
       <c r="N18" s="18">
         <v>0</v>
       </c>
       <c r="O18" s="18">
         <v>0</v>
       </c>
       <c r="P18" s="18">
         <v>0</v>
       </c>
       <c r="Q18" s="31">
         <v>1</v>
       </c>
     </row>
-    <row r="19" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="19" spans="2:17" ht="15" customHeight="1">
       <c r="B19" s="6" t="s">
         <v>9</v>
       </c>
       <c r="C19" s="13">
         <v>1</v>
       </c>
       <c r="D19" s="18">
         <v>0</v>
       </c>
       <c r="E19" s="18">
         <v>0</v>
       </c>
       <c r="F19" s="23">
         <v>0</v>
       </c>
       <c r="G19" s="18">
         <v>0</v>
       </c>
       <c r="H19" s="26">
         <v>0</v>
       </c>
       <c r="I19" s="13">
         <v>0</v>
       </c>
       <c r="J19" s="18">
         <v>0</v>
       </c>
       <c r="K19" s="18">
         <v>0</v>
       </c>
       <c r="L19" s="31">
         <v>0</v>
       </c>
       <c r="M19" s="36">
         <v>0</v>
       </c>
       <c r="N19" s="18">
         <v>0</v>
       </c>
       <c r="O19" s="18">
         <v>1</v>
       </c>
       <c r="P19" s="18">
         <v>0</v>
       </c>
       <c r="Q19" s="31">
         <v>0</v>
       </c>
     </row>
-    <row r="20" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="20" spans="2:17" ht="15" customHeight="1">
       <c r="B20" s="6" t="s">
         <v>23</v>
       </c>
       <c r="C20" s="13">
         <v>2</v>
       </c>
       <c r="D20" s="18">
         <v>1</v>
       </c>
       <c r="E20" s="18">
         <v>1</v>
       </c>
       <c r="F20" s="23">
         <v>0</v>
       </c>
       <c r="G20" s="18">
         <v>0</v>
       </c>
       <c r="H20" s="26">
         <v>0</v>
       </c>
       <c r="I20" s="13">
         <v>0</v>
       </c>
       <c r="J20" s="18">
         <v>0</v>
       </c>
       <c r="K20" s="18">
         <v>0</v>
       </c>
       <c r="L20" s="31">
         <v>0</v>
       </c>
       <c r="M20" s="36">
         <v>0</v>
       </c>
       <c r="N20" s="18">
         <v>0</v>
       </c>
       <c r="O20" s="18">
         <v>0</v>
       </c>
       <c r="P20" s="18">
         <v>0</v>
       </c>
       <c r="Q20" s="31">
         <v>0</v>
       </c>
     </row>
-    <row r="21" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="21" spans="2:17" ht="15" customHeight="1">
       <c r="B21" s="6" t="s">
         <v>18</v>
       </c>
       <c r="C21" s="13">
         <v>12</v>
       </c>
       <c r="D21" s="18">
         <v>0</v>
       </c>
       <c r="E21" s="18">
         <v>1</v>
       </c>
       <c r="F21" s="23">
         <v>10</v>
       </c>
       <c r="G21" s="18">
         <v>7</v>
       </c>
       <c r="H21" s="26">
         <v>1</v>
       </c>
       <c r="I21" s="13">
         <v>0</v>
       </c>
       <c r="J21" s="18">
         <v>0</v>
       </c>
       <c r="K21" s="18">
         <v>0</v>
       </c>
       <c r="L21" s="31">
         <v>0</v>
       </c>
       <c r="M21" s="36">
         <v>3</v>
       </c>
       <c r="N21" s="18">
         <v>0</v>
       </c>
       <c r="O21" s="18">
         <v>1</v>
       </c>
       <c r="P21" s="18">
         <v>0</v>
       </c>
       <c r="Q21" s="31">
         <v>0</v>
       </c>
     </row>
-    <row r="22" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="22" spans="2:17" ht="15" customHeight="1">
       <c r="B22" s="6" t="s">
         <v>25</v>
       </c>
       <c r="C22" s="13">
         <v>4</v>
       </c>
       <c r="D22" s="18">
         <v>0</v>
       </c>
       <c r="E22" s="18">
         <v>0</v>
       </c>
       <c r="F22" s="23">
         <v>1</v>
       </c>
       <c r="G22" s="18">
         <v>0</v>
       </c>
       <c r="H22" s="26">
         <v>0</v>
       </c>
       <c r="I22" s="13">
         <v>0</v>
       </c>
       <c r="J22" s="18">
         <v>0</v>
       </c>
       <c r="K22" s="18">
         <v>0</v>
       </c>
       <c r="L22" s="31">
         <v>0</v>
       </c>
       <c r="M22" s="36">
         <v>1</v>
       </c>
       <c r="N22" s="18">
         <v>0</v>
       </c>
       <c r="O22" s="18">
         <v>1</v>
       </c>
       <c r="P22" s="18">
         <v>0</v>
       </c>
       <c r="Q22" s="31">
         <v>2</v>
       </c>
     </row>
-    <row r="23" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="23" spans="2:17" ht="15" customHeight="1">
       <c r="B23" s="6" t="s">
         <v>26</v>
       </c>
       <c r="C23" s="13">
         <v>4</v>
       </c>
       <c r="D23" s="18">
         <v>0</v>
       </c>
       <c r="E23" s="18">
         <v>0</v>
       </c>
       <c r="F23" s="23">
         <v>2</v>
       </c>
       <c r="G23" s="18">
         <v>0</v>
       </c>
       <c r="H23" s="26">
         <v>0</v>
       </c>
       <c r="I23" s="13">
         <v>0</v>
       </c>
       <c r="J23" s="18">
         <v>0</v>
       </c>
       <c r="K23" s="18">
         <v>0</v>
       </c>
       <c r="L23" s="31">
         <v>0</v>
       </c>
       <c r="M23" s="36">
         <v>2</v>
       </c>
       <c r="N23" s="18">
         <v>0</v>
       </c>
       <c r="O23" s="18">
         <v>1</v>
       </c>
       <c r="P23" s="18">
         <v>0</v>
       </c>
       <c r="Q23" s="31">
         <v>1</v>
       </c>
     </row>
-    <row r="24" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="24" spans="2:17" ht="15" customHeight="1">
       <c r="B24" s="6" t="s">
         <v>29</v>
       </c>
       <c r="C24" s="13">
         <v>6</v>
       </c>
       <c r="D24" s="18">
         <v>0</v>
       </c>
       <c r="E24" s="18">
         <v>0</v>
       </c>
       <c r="F24" s="23">
         <v>4</v>
       </c>
       <c r="G24" s="18">
         <v>4</v>
       </c>
       <c r="H24" s="26">
         <v>1</v>
       </c>
       <c r="I24" s="13">
         <v>0</v>
       </c>
       <c r="J24" s="18">
         <v>0</v>
       </c>
       <c r="K24" s="18">
         <v>0</v>
       </c>
       <c r="L24" s="31">
         <v>0</v>
       </c>
       <c r="M24" s="36">
         <v>0</v>
       </c>
       <c r="N24" s="18">
         <v>0</v>
       </c>
       <c r="O24" s="18">
         <v>0</v>
       </c>
       <c r="P24" s="18">
         <v>0</v>
       </c>
       <c r="Q24" s="31">
         <v>2</v>
       </c>
     </row>
-    <row r="25" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="25" spans="2:17" ht="15" customHeight="1">
       <c r="B25" s="6" t="s">
         <v>30</v>
       </c>
       <c r="C25" s="13">
         <v>5</v>
       </c>
       <c r="D25" s="18">
         <v>0</v>
       </c>
       <c r="E25" s="18">
         <v>0</v>
       </c>
       <c r="F25" s="23">
         <v>3</v>
       </c>
       <c r="G25" s="18">
         <v>0</v>
       </c>
       <c r="H25" s="26">
         <v>0</v>
       </c>
       <c r="I25" s="13">
         <v>0</v>
       </c>
       <c r="J25" s="18">
         <v>0</v>
       </c>
       <c r="K25" s="18">
         <v>0</v>
       </c>
       <c r="L25" s="31">
         <v>0</v>
       </c>
       <c r="M25" s="36">
         <v>3</v>
       </c>
       <c r="N25" s="18">
         <v>0</v>
       </c>
       <c r="O25" s="18">
         <v>1</v>
       </c>
       <c r="P25" s="18">
         <v>0</v>
       </c>
       <c r="Q25" s="31">
         <v>1</v>
       </c>
     </row>
-    <row r="26" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="26" spans="2:17" ht="15" customHeight="1">
       <c r="B26" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C26" s="13">
         <v>2</v>
       </c>
       <c r="D26" s="18">
         <v>0</v>
       </c>
       <c r="E26" s="18">
         <v>0</v>
       </c>
       <c r="F26" s="23">
         <v>0</v>
       </c>
       <c r="G26" s="18">
         <v>0</v>
       </c>
       <c r="H26" s="26">
         <v>0</v>
       </c>
       <c r="I26" s="13">
         <v>0</v>
       </c>
       <c r="J26" s="18">
         <v>0</v>
       </c>
       <c r="K26" s="18">
         <v>0</v>
       </c>
       <c r="L26" s="31">
         <v>0</v>
       </c>
       <c r="M26" s="36">
         <v>0</v>
       </c>
       <c r="N26" s="18">
         <v>0</v>
       </c>
       <c r="O26" s="18">
         <v>1</v>
       </c>
       <c r="P26" s="18">
         <v>0</v>
       </c>
       <c r="Q26" s="31">
         <v>1</v>
       </c>
     </row>
-    <row r="27" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="27" spans="2:17" ht="15" customHeight="1">
       <c r="B27" s="6" t="s">
         <v>32</v>
       </c>
       <c r="C27" s="13">
         <v>6</v>
       </c>
       <c r="D27" s="18">
         <v>0</v>
       </c>
       <c r="E27" s="18">
         <v>1</v>
       </c>
       <c r="F27" s="23">
         <v>4</v>
       </c>
       <c r="G27" s="18">
         <v>1</v>
       </c>
       <c r="H27" s="26">
         <v>1</v>
       </c>
       <c r="I27" s="13">
         <v>0</v>
       </c>
       <c r="J27" s="18">
         <v>0</v>
       </c>
       <c r="K27" s="18">
         <v>0</v>
       </c>
       <c r="L27" s="31">
         <v>0</v>
       </c>
       <c r="M27" s="36">
         <v>3</v>
       </c>
       <c r="N27" s="18">
         <v>0</v>
       </c>
       <c r="O27" s="18">
         <v>0</v>
       </c>
       <c r="P27" s="18">
         <v>0</v>
       </c>
       <c r="Q27" s="31">
         <v>1</v>
       </c>
     </row>
-    <row r="28" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="28" spans="2:17" ht="15" customHeight="1">
       <c r="B28" s="6" t="s">
         <v>33</v>
       </c>
       <c r="C28" s="13">
         <v>3</v>
       </c>
       <c r="D28" s="18">
         <v>0</v>
       </c>
       <c r="E28" s="18">
         <v>0</v>
       </c>
       <c r="F28" s="23">
         <v>1</v>
       </c>
       <c r="G28" s="18">
         <v>0</v>
       </c>
       <c r="H28" s="26">
         <v>0</v>
       </c>
       <c r="I28" s="13">
         <v>0</v>
       </c>
       <c r="J28" s="18">
         <v>0</v>
       </c>
       <c r="K28" s="18">
         <v>0</v>
       </c>
       <c r="L28" s="31">
         <v>0</v>
       </c>
       <c r="M28" s="36">
         <v>1</v>
       </c>
       <c r="N28" s="18">
         <v>0</v>
       </c>
       <c r="O28" s="18">
         <v>2</v>
       </c>
       <c r="P28" s="18">
         <v>0</v>
       </c>
       <c r="Q28" s="31">
         <v>0</v>
       </c>
     </row>
-    <row r="29" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="29" spans="2:17" ht="15" customHeight="1">
       <c r="B29" s="6" t="s">
         <v>34</v>
       </c>
       <c r="C29" s="13">
         <v>0</v>
       </c>
       <c r="D29" s="18">
         <v>0</v>
       </c>
       <c r="E29" s="18">
         <v>0</v>
       </c>
       <c r="F29" s="23">
         <v>0</v>
       </c>
       <c r="G29" s="18">
         <v>0</v>
       </c>
       <c r="H29" s="26">
         <v>0</v>
       </c>
       <c r="I29" s="13">
         <v>0</v>
       </c>
       <c r="J29" s="18">
         <v>0</v>
       </c>
       <c r="K29" s="18">
         <v>0</v>
       </c>
       <c r="L29" s="31">
         <v>0</v>
       </c>
       <c r="M29" s="36">
         <v>0</v>
       </c>
       <c r="N29" s="18">
         <v>0</v>
       </c>
       <c r="O29" s="18">
         <v>0</v>
       </c>
       <c r="P29" s="18">
         <v>0</v>
       </c>
       <c r="Q29" s="31">
         <v>0</v>
       </c>
     </row>
-    <row r="30" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="30" spans="2:17" ht="15" customHeight="1">
       <c r="B30" s="7" t="s">
         <v>35</v>
       </c>
       <c r="C30" s="14">
         <v>42</v>
       </c>
       <c r="D30" s="19">
         <v>0</v>
       </c>
       <c r="E30" s="19">
         <v>0</v>
       </c>
       <c r="F30" s="24">
         <v>3</v>
       </c>
       <c r="G30" s="19">
         <v>0</v>
       </c>
       <c r="H30" s="27">
         <v>0</v>
       </c>
       <c r="I30" s="14">
         <v>0</v>
       </c>
       <c r="J30" s="19">
         <v>0</v>
       </c>
       <c r="K30" s="19">
         <v>0</v>
       </c>
       <c r="L30" s="32">
         <v>0</v>
       </c>
       <c r="M30" s="37">
         <v>3</v>
       </c>
       <c r="N30" s="19">
         <v>0</v>
       </c>
       <c r="O30" s="19">
         <v>36</v>
       </c>
       <c r="P30" s="19">
         <v>1</v>
       </c>
       <c r="Q30" s="32">
         <v>2</v>
       </c>
     </row>
-    <row r="31" spans="2:17" ht="6.75" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="31" spans="2:17" ht="6.75" customHeight="1">
       <c r="B31" s="8"/>
       <c r="C31" s="8"/>
       <c r="D31" s="8"/>
       <c r="E31" s="8"/>
       <c r="F31" s="8"/>
       <c r="G31" s="8"/>
       <c r="H31" s="8"/>
       <c r="I31" s="8"/>
       <c r="J31" s="8"/>
       <c r="K31" s="8"/>
       <c r="L31" s="8"/>
       <c r="M31" s="8"/>
       <c r="N31" s="8"/>
       <c r="O31" s="8"/>
       <c r="P31" s="8"/>
       <c r="Q31" s="8"/>
     </row>
-    <row r="32" spans="2:17" x14ac:dyDescent="0.4">
+    <row r="32" spans="2:17">
       <c r="B32" s="9"/>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" scale="54" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="54" fitToWidth="1" fitToHeight="1" orientation="landscape" usePrinterDefaults="1" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
   <dimension ref="B1:Q32"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScale="70" zoomScaleNormal="70" zoomScaleSheetLayoutView="70" workbookViewId="0">
       <selection activeCell="P9" sqref="P9"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.5" x14ac:dyDescent="0.4"/>
+  <sheetFormatPr defaultRowHeight="13.5"/>
   <cols>
     <col min="1" max="1" width="2.25" style="1" customWidth="1"/>
     <col min="2" max="2" width="13.875" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="17" width="13.25" style="1" customWidth="1"/>
     <col min="18" max="18" width="2.25" style="1" customWidth="1"/>
-    <col min="19" max="19" width="9" style="1" customWidth="1"/>
-    <col min="20" max="16384" width="9" style="1"/>
+    <col min="19" max="16384" width="9" style="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:17" ht="18.75" x14ac:dyDescent="0.4">
+    <row r="1" spans="2:17" ht="18.75">
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="10"/>
       <c r="D1" s="10"/>
       <c r="E1" s="10"/>
       <c r="F1" s="10"/>
       <c r="G1" s="10"/>
       <c r="H1" s="10"/>
       <c r="I1" s="10"/>
       <c r="J1" s="10"/>
       <c r="K1" s="10"/>
       <c r="L1" s="10"/>
       <c r="M1" s="10"/>
       <c r="N1" s="10"/>
       <c r="O1" s="10"/>
       <c r="P1" s="10"/>
       <c r="Q1" s="40"/>
     </row>
-    <row r="3" spans="2:17" ht="51" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="3" spans="2:17" ht="51" customHeight="1">
       <c r="B3" s="3"/>
       <c r="C3" s="11" t="s">
         <v>40</v>
       </c>
       <c r="D3" s="15" t="s">
         <v>37</v>
       </c>
       <c r="E3" s="15" t="s">
         <v>38</v>
       </c>
       <c r="F3" s="20" t="s">
         <v>3</v>
       </c>
       <c r="G3" s="20" t="s">
         <v>41</v>
       </c>
       <c r="H3" s="20" t="s">
         <v>27</v>
       </c>
       <c r="I3" s="11" t="s">
         <v>5</v>
       </c>
       <c r="J3" s="20" t="s">
         <v>17</v>
       </c>
       <c r="K3" s="20" t="s">
         <v>42</v>
       </c>
       <c r="L3" s="28" t="s">
         <v>36</v>
       </c>
       <c r="M3" s="33" t="s">
         <v>24</v>
       </c>
       <c r="N3" s="38" t="s">
         <v>43</v>
       </c>
       <c r="O3" s="39" t="s">
         <v>2</v>
       </c>
       <c r="P3" s="39" t="s">
         <v>15</v>
       </c>
       <c r="Q3" s="41" t="s">
         <v>39</v>
       </c>
     </row>
-    <row r="4" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="4" spans="2:17" ht="15" customHeight="1">
       <c r="B4" s="4" t="s">
         <v>7</v>
       </c>
       <c r="C4" s="4">
         <v>939</v>
       </c>
       <c r="D4" s="16">
         <v>16</v>
       </c>
       <c r="E4" s="16">
         <v>62</v>
       </c>
       <c r="F4" s="21">
         <v>571</v>
       </c>
       <c r="G4" s="21">
         <v>76</v>
       </c>
       <c r="H4" s="21">
         <v>29</v>
       </c>
       <c r="I4" s="4">
         <v>86</v>
       </c>
       <c r="J4" s="16">
         <v>1</v>
       </c>
       <c r="K4" s="16">
         <v>2</v>
       </c>
       <c r="L4" s="29">
         <v>83</v>
       </c>
       <c r="M4" s="34">
         <v>409</v>
       </c>
       <c r="N4" s="16">
         <v>20</v>
       </c>
       <c r="O4" s="16">
         <v>156</v>
       </c>
       <c r="P4" s="16">
         <v>19</v>
       </c>
       <c r="Q4" s="42">
         <v>115</v>
       </c>
     </row>
-    <row r="5" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="5" spans="2:17" ht="15" customHeight="1">
       <c r="B5" s="5" t="s">
         <v>6</v>
       </c>
       <c r="C5" s="12">
         <v>414</v>
       </c>
       <c r="D5" s="17">
         <v>7</v>
       </c>
       <c r="E5" s="17">
         <v>23</v>
       </c>
       <c r="F5" s="22">
         <v>291</v>
       </c>
       <c r="G5" s="17">
         <v>25</v>
       </c>
       <c r="H5" s="25">
         <v>9</v>
       </c>
       <c r="I5" s="12">
         <v>63</v>
       </c>
       <c r="J5" s="17">
         <v>1</v>
       </c>
       <c r="K5" s="17">
         <v>1</v>
       </c>
       <c r="L5" s="30">
         <v>61</v>
       </c>
       <c r="M5" s="35">
         <v>203</v>
       </c>
       <c r="N5" s="17">
         <v>9</v>
       </c>
       <c r="O5" s="17">
         <v>38</v>
       </c>
       <c r="P5" s="17">
         <v>9</v>
       </c>
       <c r="Q5" s="30">
         <v>46</v>
       </c>
     </row>
-    <row r="6" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="6" spans="2:17" ht="15" customHeight="1">
       <c r="B6" s="6" t="s">
         <v>8</v>
       </c>
       <c r="C6" s="13">
         <v>59</v>
       </c>
       <c r="D6" s="18">
         <v>1</v>
       </c>
       <c r="E6" s="18">
         <v>6</v>
       </c>
       <c r="F6" s="23">
         <v>40</v>
       </c>
       <c r="G6" s="18">
         <v>11</v>
       </c>
       <c r="H6" s="26">
         <v>3</v>
       </c>
       <c r="I6" s="13">
         <v>3</v>
       </c>
       <c r="J6" s="18">
         <v>0</v>
       </c>
       <c r="K6" s="18">
         <v>0</v>
       </c>
       <c r="L6" s="31">
         <v>3</v>
       </c>
       <c r="M6" s="36">
         <v>26</v>
       </c>
       <c r="N6" s="18">
         <v>0</v>
       </c>
       <c r="O6" s="18">
         <v>4</v>
       </c>
       <c r="P6" s="18">
         <v>0</v>
       </c>
       <c r="Q6" s="31">
         <v>8</v>
       </c>
     </row>
-    <row r="7" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="7" spans="2:17" ht="15" customHeight="1">
       <c r="B7" s="6" t="s">
         <v>11</v>
       </c>
       <c r="C7" s="13">
         <v>76</v>
       </c>
       <c r="D7" s="18">
         <v>0</v>
       </c>
       <c r="E7" s="18">
         <v>3</v>
       </c>
       <c r="F7" s="23">
         <v>53</v>
       </c>
       <c r="G7" s="18">
         <v>4</v>
       </c>
       <c r="H7" s="26">
         <v>1</v>
       </c>
       <c r="I7" s="13">
         <v>4</v>
       </c>
       <c r="J7" s="18">
         <v>0</v>
       </c>
       <c r="K7" s="18">
         <v>0</v>
       </c>
       <c r="L7" s="31">
         <v>4</v>
       </c>
       <c r="M7" s="36">
         <v>45</v>
       </c>
       <c r="N7" s="18">
         <v>2</v>
       </c>
       <c r="O7" s="18">
         <v>12</v>
       </c>
       <c r="P7" s="18">
         <v>2</v>
       </c>
       <c r="Q7" s="31">
         <v>6</v>
       </c>
     </row>
-    <row r="8" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="8" spans="2:17" ht="15" customHeight="1">
       <c r="B8" s="6" t="s">
         <v>4</v>
       </c>
       <c r="C8" s="13">
         <v>50</v>
       </c>
       <c r="D8" s="18">
         <v>3</v>
       </c>
       <c r="E8" s="18">
         <v>7</v>
       </c>
       <c r="F8" s="23">
         <v>29</v>
       </c>
       <c r="G8" s="18">
         <v>3</v>
       </c>
       <c r="H8" s="26">
         <v>2</v>
       </c>
       <c r="I8" s="13">
         <v>2</v>
       </c>
       <c r="J8" s="18">
         <v>0</v>
       </c>
       <c r="K8" s="18">
         <v>0</v>
       </c>
       <c r="L8" s="31">
         <v>2</v>
       </c>
       <c r="M8" s="36">
         <v>24</v>
       </c>
       <c r="N8" s="18">
         <v>2</v>
       </c>
       <c r="O8" s="18">
         <v>9</v>
       </c>
       <c r="P8" s="18">
         <v>0</v>
       </c>
       <c r="Q8" s="31">
         <v>2</v>
       </c>
     </row>
-    <row r="9" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="9" spans="2:17" ht="15" customHeight="1">
       <c r="B9" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C9" s="13">
         <v>20</v>
       </c>
       <c r="D9" s="18">
         <v>0</v>
       </c>
       <c r="E9" s="18">
         <v>2</v>
       </c>
       <c r="F9" s="23">
         <v>10</v>
       </c>
       <c r="G9" s="18">
         <v>0</v>
       </c>
       <c r="H9" s="26">
         <v>0</v>
       </c>
       <c r="I9" s="13">
         <v>2</v>
       </c>
       <c r="J9" s="18">
         <v>0</v>
       </c>
       <c r="K9" s="18">
         <v>0</v>
       </c>
       <c r="L9" s="31">
         <v>2</v>
       </c>
       <c r="M9" s="36">
         <v>8</v>
       </c>
       <c r="N9" s="18">
         <v>0</v>
       </c>
       <c r="O9" s="18">
         <v>1</v>
       </c>
       <c r="P9" s="18">
         <v>0</v>
       </c>
       <c r="Q9" s="31">
         <v>7</v>
       </c>
     </row>
-    <row r="10" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="10" spans="2:17" ht="15" customHeight="1">
       <c r="B10" s="6" t="s">
         <v>13</v>
       </c>
       <c r="C10" s="13">
         <v>20</v>
       </c>
       <c r="D10" s="18">
         <v>1</v>
       </c>
       <c r="E10" s="18">
         <v>0</v>
       </c>
       <c r="F10" s="23">
         <v>15</v>
       </c>
       <c r="G10" s="18">
         <v>5</v>
       </c>
       <c r="H10" s="26">
         <v>1</v>
       </c>
       <c r="I10" s="13">
         <v>2</v>
       </c>
       <c r="J10" s="18">
         <v>0</v>
       </c>
       <c r="K10" s="18">
         <v>0</v>
       </c>
       <c r="L10" s="31">
         <v>2</v>
       </c>
       <c r="M10" s="36">
         <v>8</v>
       </c>
       <c r="N10" s="18">
         <v>0</v>
       </c>
       <c r="O10" s="18">
         <v>2</v>
       </c>
       <c r="P10" s="18">
         <v>0</v>
       </c>
       <c r="Q10" s="31">
         <v>2</v>
       </c>
     </row>
-    <row r="11" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="11" spans="2:17" ht="15" customHeight="1">
       <c r="B11" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C11" s="13">
         <v>12</v>
       </c>
       <c r="D11" s="18">
         <v>0</v>
       </c>
       <c r="E11" s="18">
         <v>3</v>
       </c>
       <c r="F11" s="23">
         <v>8</v>
       </c>
       <c r="G11" s="18">
         <v>2</v>
       </c>
       <c r="H11" s="26">
         <v>1</v>
       </c>
       <c r="I11" s="13">
         <v>0</v>
       </c>
       <c r="J11" s="18">
         <v>0</v>
       </c>
       <c r="K11" s="18">
         <v>0</v>
       </c>
       <c r="L11" s="31">
         <v>0</v>
       </c>
       <c r="M11" s="36">
         <v>6</v>
       </c>
       <c r="N11" s="18">
         <v>1</v>
       </c>
       <c r="O11" s="18">
         <v>0</v>
       </c>
       <c r="P11" s="18">
         <v>0</v>
       </c>
       <c r="Q11" s="31">
         <v>1</v>
       </c>
     </row>
-    <row r="12" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="12" spans="2:17" ht="15" customHeight="1">
       <c r="B12" s="6" t="s">
         <v>10</v>
       </c>
       <c r="C12" s="13">
         <v>59</v>
       </c>
       <c r="D12" s="18">
         <v>1</v>
       </c>
       <c r="E12" s="18">
         <v>5</v>
       </c>
       <c r="F12" s="23">
         <v>23</v>
       </c>
       <c r="G12" s="18">
         <v>0</v>
       </c>
       <c r="H12" s="26">
         <v>0</v>
       </c>
       <c r="I12" s="13">
         <v>5</v>
       </c>
       <c r="J12" s="18">
         <v>0</v>
       </c>
       <c r="K12" s="18">
         <v>0</v>
       </c>
       <c r="L12" s="31">
         <v>5</v>
       </c>
       <c r="M12" s="36">
         <v>18</v>
       </c>
       <c r="N12" s="18">
         <v>2</v>
       </c>
       <c r="O12" s="18">
         <v>17</v>
       </c>
       <c r="P12" s="18">
         <v>3</v>
       </c>
       <c r="Q12" s="31">
         <v>10</v>
       </c>
     </row>
-    <row r="13" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="13" spans="2:17" ht="15" customHeight="1">
       <c r="B13" s="6" t="s">
         <v>14</v>
       </c>
       <c r="C13" s="13">
         <v>31</v>
       </c>
       <c r="D13" s="18">
         <v>0</v>
       </c>
       <c r="E13" s="18">
         <v>2</v>
       </c>
       <c r="F13" s="23">
         <v>17</v>
       </c>
       <c r="G13" s="18">
         <v>2</v>
       </c>
       <c r="H13" s="26">
         <v>2</v>
       </c>
       <c r="I13" s="13">
         <v>1</v>
       </c>
       <c r="J13" s="18">
         <v>0</v>
       </c>
       <c r="K13" s="18">
         <v>0</v>
       </c>
       <c r="L13" s="31">
         <v>1</v>
       </c>
       <c r="M13" s="36">
         <v>14</v>
       </c>
       <c r="N13" s="18">
         <v>1</v>
       </c>
       <c r="O13" s="18">
         <v>7</v>
       </c>
       <c r="P13" s="18">
         <v>0</v>
       </c>
       <c r="Q13" s="31">
         <v>5</v>
       </c>
     </row>
-    <row r="14" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="14" spans="2:17" ht="15" customHeight="1">
       <c r="B14" s="6" t="s">
         <v>16</v>
       </c>
       <c r="C14" s="13">
         <v>53</v>
       </c>
       <c r="D14" s="18">
         <v>1</v>
       </c>
       <c r="E14" s="18">
         <v>2</v>
       </c>
       <c r="F14" s="23">
         <v>32</v>
       </c>
       <c r="G14" s="18">
         <v>7</v>
       </c>
       <c r="H14" s="26">
         <v>3</v>
       </c>
       <c r="I14" s="13">
         <v>3</v>
       </c>
       <c r="J14" s="18">
         <v>0</v>
       </c>
       <c r="K14" s="18">
         <v>0</v>
       </c>
       <c r="L14" s="31">
         <v>3</v>
       </c>
       <c r="M14" s="36">
         <v>22</v>
       </c>
       <c r="N14" s="18">
         <v>1</v>
       </c>
       <c r="O14" s="18">
         <v>6</v>
       </c>
       <c r="P14" s="18">
         <v>1</v>
       </c>
       <c r="Q14" s="31">
         <v>11</v>
       </c>
     </row>
-    <row r="15" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="15" spans="2:17" ht="15" customHeight="1">
       <c r="B15" s="6" t="s">
         <v>19</v>
       </c>
       <c r="C15" s="13">
         <v>12</v>
       </c>
       <c r="D15" s="18">
         <v>0</v>
       </c>
       <c r="E15" s="18">
         <v>1</v>
       </c>
       <c r="F15" s="23">
         <v>5</v>
       </c>
       <c r="G15" s="18">
         <v>0</v>
       </c>
       <c r="H15" s="26">
         <v>0</v>
       </c>
       <c r="I15" s="13">
         <v>1</v>
       </c>
       <c r="J15" s="18">
         <v>0</v>
       </c>
       <c r="K15" s="18">
         <v>1</v>
       </c>
       <c r="L15" s="31">
         <v>0</v>
       </c>
       <c r="M15" s="36">
         <v>4</v>
       </c>
       <c r="N15" s="18">
         <v>0</v>
       </c>
       <c r="O15" s="18">
         <v>3</v>
       </c>
       <c r="P15" s="18">
         <v>0</v>
       </c>
       <c r="Q15" s="31">
         <v>3</v>
       </c>
     </row>
-    <row r="16" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="16" spans="2:17" ht="15" customHeight="1">
       <c r="B16" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="13">
         <v>16</v>
       </c>
       <c r="D16" s="18">
         <v>0</v>
       </c>
       <c r="E16" s="18">
         <v>2</v>
       </c>
       <c r="F16" s="23">
         <v>9</v>
       </c>
       <c r="G16" s="18">
         <v>4</v>
       </c>
       <c r="H16" s="26">
         <v>3</v>
       </c>
       <c r="I16" s="13">
         <v>0</v>
       </c>
       <c r="J16" s="18">
         <v>0</v>
       </c>
       <c r="K16" s="18">
         <v>0</v>
       </c>
       <c r="L16" s="31">
         <v>0</v>
       </c>
       <c r="M16" s="36">
         <v>5</v>
       </c>
       <c r="N16" s="18">
         <v>1</v>
       </c>
       <c r="O16" s="18">
         <v>2</v>
       </c>
       <c r="P16" s="18">
         <v>2</v>
       </c>
       <c r="Q16" s="31">
         <v>1</v>
       </c>
     </row>
-    <row r="17" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="17" spans="2:17" ht="15" customHeight="1">
       <c r="B17" s="6" t="s">
         <v>21</v>
       </c>
       <c r="C17" s="13">
         <v>15</v>
       </c>
       <c r="D17" s="18">
         <v>1</v>
       </c>
       <c r="E17" s="18">
         <v>2</v>
       </c>
       <c r="F17" s="23">
         <v>8</v>
       </c>
       <c r="G17" s="18">
         <v>1</v>
       </c>
       <c r="H17" s="26">
         <v>1</v>
       </c>
       <c r="I17" s="13">
         <v>0</v>
       </c>
       <c r="J17" s="18">
         <v>0</v>
       </c>
       <c r="K17" s="18">
         <v>0</v>
       </c>
       <c r="L17" s="31">
         <v>0</v>
       </c>
       <c r="M17" s="36">
         <v>7</v>
       </c>
       <c r="N17" s="18">
         <v>0</v>
       </c>
       <c r="O17" s="18">
         <v>3</v>
       </c>
       <c r="P17" s="18">
         <v>1</v>
       </c>
       <c r="Q17" s="31">
         <v>0</v>
       </c>
     </row>
-    <row r="18" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="18" spans="2:17" ht="15" customHeight="1">
       <c r="B18" s="6" t="s">
         <v>22</v>
       </c>
       <c r="C18" s="13">
         <v>2</v>
       </c>
       <c r="D18" s="18">
         <v>0</v>
       </c>
       <c r="E18" s="18">
         <v>1</v>
       </c>
       <c r="F18" s="23">
         <v>0</v>
       </c>
       <c r="G18" s="18">
         <v>0</v>
       </c>
       <c r="H18" s="26">
         <v>0</v>
       </c>
       <c r="I18" s="13">
         <v>0</v>
       </c>
       <c r="J18" s="18">
         <v>0</v>
       </c>
       <c r="K18" s="18">
         <v>0</v>
       </c>
       <c r="L18" s="31">
         <v>0</v>
       </c>
       <c r="M18" s="36">
         <v>0</v>
       </c>
       <c r="N18" s="18">
         <v>0</v>
       </c>
       <c r="O18" s="18">
         <v>0</v>
       </c>
       <c r="P18" s="18">
         <v>0</v>
       </c>
       <c r="Q18" s="31">
         <v>1</v>
       </c>
     </row>
-    <row r="19" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="19" spans="2:17" ht="15" customHeight="1">
       <c r="B19" s="6" t="s">
         <v>9</v>
       </c>
       <c r="C19" s="13">
         <v>1</v>
       </c>
       <c r="D19" s="18">
         <v>0</v>
       </c>
       <c r="E19" s="18">
         <v>0</v>
       </c>
       <c r="F19" s="23">
         <v>0</v>
       </c>
       <c r="G19" s="18">
         <v>0</v>
       </c>
       <c r="H19" s="26">
         <v>0</v>
       </c>
       <c r="I19" s="13">
         <v>0</v>
       </c>
       <c r="J19" s="18">
         <v>0</v>
       </c>
       <c r="K19" s="18">
         <v>0</v>
       </c>
       <c r="L19" s="31">
         <v>0</v>
       </c>
       <c r="M19" s="36">
         <v>0</v>
       </c>
       <c r="N19" s="18">
         <v>0</v>
       </c>
       <c r="O19" s="18">
         <v>1</v>
       </c>
       <c r="P19" s="18">
         <v>0</v>
       </c>
       <c r="Q19" s="31">
         <v>0</v>
       </c>
     </row>
-    <row r="20" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="20" spans="2:17" ht="15" customHeight="1">
       <c r="B20" s="6" t="s">
         <v>23</v>
       </c>
       <c r="C20" s="13">
         <v>3</v>
       </c>
       <c r="D20" s="18">
         <v>1</v>
       </c>
       <c r="E20" s="18">
         <v>1</v>
       </c>
       <c r="F20" s="23">
         <v>0</v>
       </c>
       <c r="G20" s="18">
         <v>0</v>
       </c>
       <c r="H20" s="26">
         <v>0</v>
       </c>
       <c r="I20" s="13">
         <v>0</v>
       </c>
       <c r="J20" s="18">
         <v>0</v>
       </c>
       <c r="K20" s="18">
         <v>0</v>
       </c>
       <c r="L20" s="31">
         <v>0</v>
       </c>
       <c r="M20" s="36">
         <v>0</v>
       </c>
       <c r="N20" s="18">
         <v>0</v>
       </c>
       <c r="O20" s="18">
         <v>1</v>
       </c>
       <c r="P20" s="18">
         <v>0</v>
       </c>
       <c r="Q20" s="31">
         <v>0</v>
       </c>
     </row>
-    <row r="21" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="21" spans="2:17" ht="15" customHeight="1">
       <c r="B21" s="6" t="s">
         <v>18</v>
       </c>
       <c r="C21" s="13">
         <v>12</v>
       </c>
       <c r="D21" s="18">
         <v>0</v>
       </c>
       <c r="E21" s="18">
         <v>1</v>
       </c>
       <c r="F21" s="23">
         <v>10</v>
       </c>
       <c r="G21" s="18">
         <v>7</v>
       </c>
       <c r="H21" s="26">
         <v>1</v>
       </c>
       <c r="I21" s="13">
         <v>0</v>
       </c>
       <c r="J21" s="18">
         <v>0</v>
       </c>
       <c r="K21" s="18">
         <v>0</v>
       </c>
       <c r="L21" s="31">
         <v>0</v>
       </c>
       <c r="M21" s="36">
         <v>3</v>
       </c>
       <c r="N21" s="18">
         <v>0</v>
       </c>
       <c r="O21" s="18">
         <v>1</v>
       </c>
       <c r="P21" s="18">
         <v>0</v>
       </c>
       <c r="Q21" s="31">
         <v>0</v>
       </c>
     </row>
-    <row r="22" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="22" spans="2:17" ht="15" customHeight="1">
       <c r="B22" s="6" t="s">
         <v>25</v>
       </c>
       <c r="C22" s="13">
         <v>5</v>
       </c>
       <c r="D22" s="18">
         <v>0</v>
       </c>
       <c r="E22" s="18">
         <v>0</v>
       </c>
       <c r="F22" s="23">
         <v>2</v>
       </c>
       <c r="G22" s="18">
         <v>0</v>
       </c>
       <c r="H22" s="26">
         <v>0</v>
       </c>
       <c r="I22" s="13">
         <v>0</v>
       </c>
       <c r="J22" s="18">
         <v>0</v>
       </c>
       <c r="K22" s="18">
         <v>0</v>
       </c>
       <c r="L22" s="31">
         <v>0</v>
       </c>
       <c r="M22" s="36">
         <v>2</v>
       </c>
       <c r="N22" s="18">
         <v>0</v>
       </c>
       <c r="O22" s="18">
         <v>1</v>
       </c>
       <c r="P22" s="18">
         <v>0</v>
       </c>
       <c r="Q22" s="31">
         <v>2</v>
       </c>
     </row>
-    <row r="23" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="23" spans="2:17" ht="15" customHeight="1">
       <c r="B23" s="6" t="s">
         <v>26</v>
       </c>
       <c r="C23" s="13">
         <v>4</v>
       </c>
       <c r="D23" s="18">
         <v>0</v>
       </c>
       <c r="E23" s="18">
         <v>0</v>
       </c>
       <c r="F23" s="23">
         <v>2</v>
       </c>
       <c r="G23" s="18">
         <v>0</v>
       </c>
       <c r="H23" s="26">
         <v>0</v>
       </c>
       <c r="I23" s="13">
         <v>0</v>
       </c>
       <c r="J23" s="18">
         <v>0</v>
       </c>
       <c r="K23" s="18">
         <v>0</v>
       </c>
       <c r="L23" s="31">
         <v>0</v>
       </c>
       <c r="M23" s="36">
         <v>2</v>
       </c>
       <c r="N23" s="18">
         <v>0</v>
       </c>
       <c r="O23" s="18">
         <v>1</v>
       </c>
       <c r="P23" s="18">
         <v>0</v>
       </c>
       <c r="Q23" s="31">
         <v>1</v>
       </c>
     </row>
-    <row r="24" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="24" spans="2:17" ht="15" customHeight="1">
       <c r="B24" s="6" t="s">
         <v>29</v>
       </c>
       <c r="C24" s="13">
         <v>7</v>
       </c>
       <c r="D24" s="18">
         <v>0</v>
       </c>
       <c r="E24" s="18">
         <v>0</v>
       </c>
       <c r="F24" s="23">
         <v>5</v>
       </c>
       <c r="G24" s="18">
         <v>4</v>
       </c>
       <c r="H24" s="26">
         <v>1</v>
       </c>
       <c r="I24" s="13">
         <v>0</v>
       </c>
       <c r="J24" s="18">
         <v>0</v>
       </c>
       <c r="K24" s="18">
         <v>0</v>
       </c>
       <c r="L24" s="31">
         <v>0</v>
       </c>
       <c r="M24" s="36">
         <v>1</v>
       </c>
       <c r="N24" s="18">
         <v>1</v>
       </c>
       <c r="O24" s="18">
         <v>0</v>
       </c>
       <c r="P24" s="18">
         <v>0</v>
       </c>
       <c r="Q24" s="31">
         <v>2</v>
       </c>
     </row>
-    <row r="25" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="25" spans="2:17" ht="15" customHeight="1">
       <c r="B25" s="6" t="s">
         <v>30</v>
       </c>
       <c r="C25" s="13">
         <v>6</v>
       </c>
       <c r="D25" s="18">
         <v>0</v>
       </c>
       <c r="E25" s="18">
         <v>0</v>
       </c>
       <c r="F25" s="23">
         <v>3</v>
       </c>
       <c r="G25" s="18">
         <v>0</v>
       </c>
       <c r="H25" s="26">
         <v>0</v>
       </c>
       <c r="I25" s="13">
         <v>0</v>
       </c>
       <c r="J25" s="18">
         <v>0</v>
       </c>
       <c r="K25" s="18">
         <v>0</v>
       </c>
       <c r="L25" s="31">
         <v>0</v>
       </c>
       <c r="M25" s="36">
         <v>3</v>
       </c>
       <c r="N25" s="18">
         <v>0</v>
       </c>
       <c r="O25" s="18">
         <v>2</v>
       </c>
       <c r="P25" s="18">
         <v>0</v>
       </c>
       <c r="Q25" s="31">
         <v>1</v>
       </c>
     </row>
-    <row r="26" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="26" spans="2:17" ht="15" customHeight="1">
       <c r="B26" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C26" s="13">
         <v>3</v>
       </c>
       <c r="D26" s="18">
         <v>0</v>
       </c>
       <c r="E26" s="18">
         <v>0</v>
       </c>
       <c r="F26" s="23">
         <v>1</v>
       </c>
       <c r="G26" s="18">
         <v>0</v>
       </c>
       <c r="H26" s="26">
         <v>0</v>
       </c>
       <c r="I26" s="13">
         <v>0</v>
       </c>
       <c r="J26" s="18">
         <v>0</v>
       </c>
       <c r="K26" s="18">
         <v>0</v>
       </c>
       <c r="L26" s="31">
         <v>0</v>
       </c>
       <c r="M26" s="36">
         <v>1</v>
       </c>
       <c r="N26" s="18">
         <v>0</v>
       </c>
       <c r="O26" s="18">
         <v>1</v>
       </c>
       <c r="P26" s="18">
         <v>0</v>
       </c>
       <c r="Q26" s="31">
         <v>1</v>
       </c>
     </row>
-    <row r="27" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="27" spans="2:17" ht="15" customHeight="1">
       <c r="B27" s="6" t="s">
         <v>32</v>
       </c>
       <c r="C27" s="13">
         <v>8</v>
       </c>
       <c r="D27" s="18">
         <v>0</v>
       </c>
       <c r="E27" s="18">
         <v>1</v>
       </c>
       <c r="F27" s="23">
         <v>4</v>
       </c>
       <c r="G27" s="18">
         <v>1</v>
       </c>
       <c r="H27" s="26">
         <v>1</v>
       </c>
       <c r="I27" s="13">
         <v>0</v>
       </c>
       <c r="J27" s="18">
         <v>0</v>
       </c>
       <c r="K27" s="18">
         <v>0</v>
       </c>
       <c r="L27" s="31">
         <v>0</v>
       </c>
       <c r="M27" s="36">
         <v>3</v>
       </c>
       <c r="N27" s="18">
         <v>0</v>
       </c>
       <c r="O27" s="18">
         <v>0</v>
       </c>
       <c r="P27" s="18">
         <v>0</v>
       </c>
       <c r="Q27" s="31">
         <v>3</v>
       </c>
     </row>
-    <row r="28" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="28" spans="2:17" ht="15" customHeight="1">
       <c r="B28" s="6" t="s">
         <v>33</v>
       </c>
       <c r="C28" s="13">
         <v>7</v>
       </c>
       <c r="D28" s="18">
         <v>0</v>
       </c>
       <c r="E28" s="18">
         <v>0</v>
       </c>
       <c r="F28" s="23">
         <v>1</v>
       </c>
       <c r="G28" s="18">
         <v>0</v>
       </c>
       <c r="H28" s="26">
         <v>0</v>
       </c>
       <c r="I28" s="13">
         <v>0</v>
       </c>
       <c r="J28" s="18">
         <v>0</v>
       </c>
       <c r="K28" s="18">
         <v>0</v>
       </c>
       <c r="L28" s="31">
         <v>0</v>
       </c>
       <c r="M28" s="36">
         <v>1</v>
       </c>
       <c r="N28" s="18">
         <v>0</v>
       </c>
       <c r="O28" s="18">
         <v>6</v>
       </c>
       <c r="P28" s="18">
         <v>0</v>
       </c>
       <c r="Q28" s="31">
         <v>0</v>
       </c>
     </row>
-    <row r="29" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="29" spans="2:17" ht="15" customHeight="1">
       <c r="B29" s="6" t="s">
         <v>34</v>
       </c>
       <c r="C29" s="13">
         <v>0</v>
       </c>
       <c r="D29" s="18">
         <v>0</v>
       </c>
       <c r="E29" s="18">
         <v>0</v>
       </c>
       <c r="F29" s="23">
         <v>0</v>
       </c>
       <c r="G29" s="18">
         <v>0</v>
       </c>
       <c r="H29" s="26">
         <v>0</v>
       </c>
       <c r="I29" s="13">
         <v>0</v>
       </c>
       <c r="J29" s="18">
         <v>0</v>
       </c>
       <c r="K29" s="18">
         <v>0</v>
       </c>
       <c r="L29" s="31">
         <v>0</v>
       </c>
       <c r="M29" s="36">
         <v>0</v>
       </c>
       <c r="N29" s="18">
         <v>0</v>
       </c>
       <c r="O29" s="18">
         <v>0</v>
       </c>
       <c r="P29" s="18">
         <v>0</v>
       </c>
       <c r="Q29" s="31">
         <v>0</v>
       </c>
     </row>
-    <row r="30" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="30" spans="2:17" ht="15" customHeight="1">
       <c r="B30" s="7" t="s">
         <v>35</v>
       </c>
       <c r="C30" s="14">
         <v>44</v>
       </c>
       <c r="D30" s="19">
         <v>0</v>
       </c>
       <c r="E30" s="19">
         <v>0</v>
       </c>
       <c r="F30" s="24">
         <v>3</v>
       </c>
       <c r="G30" s="19">
         <v>0</v>
       </c>
       <c r="H30" s="27">
         <v>0</v>
       </c>
       <c r="I30" s="14">
         <v>0</v>
       </c>
       <c r="J30" s="19">
         <v>0</v>
       </c>
       <c r="K30" s="19">
         <v>0</v>
       </c>
       <c r="L30" s="32">
         <v>0</v>
       </c>
       <c r="M30" s="37">
         <v>3</v>
       </c>
       <c r="N30" s="19">
         <v>0</v>
       </c>
       <c r="O30" s="19">
         <v>38</v>
       </c>
       <c r="P30" s="19">
         <v>1</v>
       </c>
       <c r="Q30" s="32">
         <v>2</v>
       </c>
     </row>
-    <row r="31" spans="2:17" ht="6.75" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="31" spans="2:17" ht="6.75" customHeight="1">
       <c r="B31" s="8"/>
       <c r="C31" s="8"/>
       <c r="D31" s="8"/>
       <c r="E31" s="8"/>
       <c r="F31" s="8"/>
       <c r="G31" s="8"/>
       <c r="H31" s="8"/>
       <c r="I31" s="8"/>
       <c r="J31" s="8"/>
       <c r="K31" s="8"/>
       <c r="L31" s="8"/>
       <c r="M31" s="8"/>
       <c r="N31" s="8"/>
       <c r="O31" s="8"/>
       <c r="P31" s="8"/>
       <c r="Q31" s="8"/>
     </row>
-    <row r="32" spans="2:17" x14ac:dyDescent="0.4">
+    <row r="32" spans="2:17">
       <c r="B32" s="9"/>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" scale="54" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="54" fitToWidth="1" fitToHeight="1" orientation="landscape" usePrinterDefaults="1" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
   <dimension ref="B1:Q32"/>
   <sheetViews>
     <sheetView zoomScale="60" zoomScaleNormal="60" workbookViewId="0">
       <selection activeCell="J24" sqref="J24"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.5" x14ac:dyDescent="0.4"/>
+  <sheetFormatPr defaultRowHeight="13.5"/>
   <cols>
     <col min="1" max="1" width="2.25" style="1" customWidth="1"/>
     <col min="2" max="2" width="13.875" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="17" width="13.25" style="1" customWidth="1"/>
     <col min="18" max="18" width="2.25" style="1" customWidth="1"/>
-    <col min="19" max="19" width="9" style="1" customWidth="1"/>
-    <col min="20" max="16384" width="9" style="1"/>
+    <col min="19" max="16384" width="9" style="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:17" ht="18.75" x14ac:dyDescent="0.4">
+    <row r="1" spans="2:17" ht="18.75">
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="10"/>
       <c r="D1" s="10"/>
       <c r="E1" s="10"/>
       <c r="F1" s="10"/>
       <c r="G1" s="10"/>
       <c r="H1" s="10"/>
       <c r="I1" s="10"/>
       <c r="J1" s="10"/>
       <c r="K1" s="10"/>
       <c r="L1" s="10"/>
       <c r="M1" s="10"/>
       <c r="N1" s="10"/>
       <c r="O1" s="10"/>
       <c r="P1" s="10"/>
       <c r="Q1" s="40"/>
     </row>
-    <row r="3" spans="2:17" ht="51" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="3" spans="2:17" ht="51" customHeight="1">
       <c r="B3" s="3"/>
       <c r="C3" s="11" t="s">
         <v>40</v>
       </c>
       <c r="D3" s="15" t="s">
         <v>37</v>
       </c>
       <c r="E3" s="15" t="s">
         <v>38</v>
       </c>
       <c r="F3" s="20" t="s">
         <v>3</v>
       </c>
       <c r="G3" s="20" t="s">
         <v>41</v>
       </c>
       <c r="H3" s="20" t="s">
         <v>27</v>
       </c>
       <c r="I3" s="11" t="s">
         <v>5</v>
       </c>
       <c r="J3" s="20" t="s">
         <v>17</v>
       </c>
       <c r="K3" s="20" t="s">
         <v>42</v>
       </c>
       <c r="L3" s="28" t="s">
         <v>36</v>
       </c>
       <c r="M3" s="33" t="s">
         <v>24</v>
       </c>
       <c r="N3" s="38" t="s">
         <v>43</v>
       </c>
       <c r="O3" s="39" t="s">
         <v>2</v>
       </c>
       <c r="P3" s="39" t="s">
         <v>15</v>
       </c>
       <c r="Q3" s="41" t="s">
         <v>39</v>
       </c>
     </row>
-    <row r="4" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="4" spans="2:17" ht="15" customHeight="1">
       <c r="B4" s="4" t="s">
         <v>7</v>
       </c>
       <c r="C4" s="4">
         <v>1157</v>
       </c>
       <c r="D4" s="16">
         <v>16</v>
       </c>
       <c r="E4" s="16">
         <v>77</v>
       </c>
       <c r="F4" s="21">
         <v>705</v>
       </c>
       <c r="G4" s="21">
         <v>86</v>
       </c>
       <c r="H4" s="21">
         <v>30</v>
       </c>
       <c r="I4" s="4">
         <v>121</v>
       </c>
       <c r="J4" s="16">
         <v>1</v>
       </c>
       <c r="K4" s="16">
         <v>3</v>
       </c>
       <c r="L4" s="29">
         <v>117</v>
       </c>
       <c r="M4" s="34">
         <v>498</v>
       </c>
       <c r="N4" s="16">
         <v>25</v>
       </c>
       <c r="O4" s="16">
         <v>178</v>
       </c>
       <c r="P4" s="16">
         <v>33</v>
       </c>
       <c r="Q4" s="42">
         <v>148</v>
       </c>
     </row>
-    <row r="5" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="5" spans="2:17" ht="15" customHeight="1">
       <c r="B5" s="5" t="s">
         <v>6</v>
       </c>
       <c r="C5" s="12">
         <v>512</v>
       </c>
       <c r="D5" s="17">
         <v>7</v>
       </c>
       <c r="E5" s="17">
         <v>29</v>
       </c>
       <c r="F5" s="22">
         <v>348</v>
       </c>
       <c r="G5" s="17">
         <v>28</v>
       </c>
       <c r="H5" s="25">
         <v>9</v>
       </c>
       <c r="I5" s="12">
         <v>84</v>
       </c>
       <c r="J5" s="17">
         <v>1</v>
       </c>
       <c r="K5" s="17">
         <v>2</v>
       </c>
       <c r="L5" s="30">
         <v>81</v>
       </c>
       <c r="M5" s="35">
         <v>236</v>
       </c>
       <c r="N5" s="17">
         <v>9</v>
       </c>
       <c r="O5" s="17">
         <v>45</v>
       </c>
       <c r="P5" s="17">
         <v>17</v>
       </c>
       <c r="Q5" s="30">
         <v>66</v>
       </c>
     </row>
-    <row r="6" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="6" spans="2:17" ht="15" customHeight="1">
       <c r="B6" s="6" t="s">
         <v>8</v>
       </c>
       <c r="C6" s="13">
         <v>77</v>
       </c>
       <c r="D6" s="18">
         <v>1</v>
       </c>
       <c r="E6" s="18">
         <v>6</v>
       </c>
       <c r="F6" s="23">
         <v>53</v>
       </c>
       <c r="G6" s="18">
         <v>11</v>
       </c>
       <c r="H6" s="26">
         <v>3</v>
       </c>
       <c r="I6" s="13">
         <v>5</v>
       </c>
       <c r="J6" s="18">
         <v>0</v>
       </c>
       <c r="K6" s="18">
         <v>0</v>
       </c>
       <c r="L6" s="31">
         <v>5</v>
       </c>
       <c r="M6" s="36">
         <v>37</v>
       </c>
       <c r="N6" s="18">
         <v>0</v>
       </c>
       <c r="O6" s="18">
         <v>8</v>
       </c>
       <c r="P6" s="18">
         <v>0</v>
       </c>
       <c r="Q6" s="31">
         <v>9</v>
       </c>
     </row>
-    <row r="7" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="7" spans="2:17" ht="15" customHeight="1">
       <c r="B7" s="6" t="s">
         <v>11</v>
       </c>
       <c r="C7" s="13">
         <v>102</v>
       </c>
       <c r="D7" s="18">
         <v>0</v>
       </c>
       <c r="E7" s="18">
         <v>4</v>
       </c>
       <c r="F7" s="23">
         <v>77</v>
       </c>
       <c r="G7" s="18">
         <v>5</v>
       </c>
       <c r="H7" s="26">
         <v>1</v>
       </c>
       <c r="I7" s="13">
         <v>7</v>
       </c>
       <c r="J7" s="18">
         <v>0</v>
       </c>
       <c r="K7" s="18">
         <v>0</v>
       </c>
       <c r="L7" s="31">
         <v>7</v>
       </c>
       <c r="M7" s="36">
         <v>65</v>
       </c>
       <c r="N7" s="18">
         <v>2</v>
       </c>
       <c r="O7" s="18">
         <v>12</v>
       </c>
       <c r="P7" s="18">
         <v>2</v>
       </c>
       <c r="Q7" s="31">
         <v>7</v>
       </c>
     </row>
-    <row r="8" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="8" spans="2:17" ht="15" customHeight="1">
       <c r="B8" s="6" t="s">
         <v>4</v>
       </c>
       <c r="C8" s="13">
         <v>57</v>
       </c>
       <c r="D8" s="18">
         <v>3</v>
       </c>
       <c r="E8" s="18">
         <v>7</v>
       </c>
       <c r="F8" s="23">
         <v>33</v>
       </c>
       <c r="G8" s="18">
         <v>4</v>
       </c>
       <c r="H8" s="26">
         <v>2</v>
       </c>
       <c r="I8" s="13">
         <v>5</v>
       </c>
       <c r="J8" s="18">
         <v>0</v>
       </c>
       <c r="K8" s="18">
         <v>0</v>
       </c>
       <c r="L8" s="31">
         <v>5</v>
       </c>
       <c r="M8" s="36">
         <v>24</v>
       </c>
       <c r="N8" s="18">
         <v>2</v>
       </c>
       <c r="O8" s="18">
         <v>10</v>
       </c>
       <c r="P8" s="18">
         <v>0</v>
       </c>
       <c r="Q8" s="31">
         <v>4</v>
       </c>
     </row>
-    <row r="9" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="9" spans="2:17" ht="15" customHeight="1">
       <c r="B9" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C9" s="13">
         <v>24</v>
       </c>
       <c r="D9" s="18">
         <v>0</v>
       </c>
       <c r="E9" s="18">
         <v>2</v>
       </c>
       <c r="F9" s="23">
         <v>13</v>
       </c>
       <c r="G9" s="18">
         <v>0</v>
       </c>
       <c r="H9" s="26">
         <v>0</v>
       </c>
       <c r="I9" s="13">
         <v>3</v>
       </c>
       <c r="J9" s="18">
         <v>0</v>
       </c>
       <c r="K9" s="18">
         <v>0</v>
       </c>
       <c r="L9" s="31">
         <v>3</v>
       </c>
       <c r="M9" s="36">
         <v>10</v>
       </c>
       <c r="N9" s="18">
         <v>0</v>
       </c>
       <c r="O9" s="18">
         <v>1</v>
       </c>
       <c r="P9" s="18">
         <v>1</v>
       </c>
       <c r="Q9" s="31">
         <v>7</v>
       </c>
     </row>
-    <row r="10" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="10" spans="2:17" ht="15" customHeight="1">
       <c r="B10" s="6" t="s">
         <v>13</v>
       </c>
       <c r="C10" s="13">
         <v>26</v>
       </c>
       <c r="D10" s="18">
         <v>1</v>
       </c>
       <c r="E10" s="18">
         <v>2</v>
       </c>
       <c r="F10" s="23">
         <v>19</v>
       </c>
       <c r="G10" s="18">
         <v>5</v>
       </c>
       <c r="H10" s="26">
         <v>1</v>
       </c>
       <c r="I10" s="13">
         <v>5</v>
       </c>
       <c r="J10" s="18">
         <v>0</v>
       </c>
       <c r="K10" s="18">
         <v>0</v>
       </c>
       <c r="L10" s="31">
         <v>5</v>
       </c>
       <c r="M10" s="36">
         <v>9</v>
       </c>
       <c r="N10" s="18">
         <v>0</v>
       </c>
       <c r="O10" s="18">
         <v>2</v>
       </c>
       <c r="P10" s="18">
         <v>0</v>
       </c>
       <c r="Q10" s="31">
         <v>2</v>
       </c>
     </row>
-    <row r="11" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="11" spans="2:17" ht="15" customHeight="1">
       <c r="B11" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C11" s="13">
         <v>13</v>
       </c>
       <c r="D11" s="18">
         <v>0</v>
       </c>
       <c r="E11" s="18">
         <v>3</v>
       </c>
       <c r="F11" s="23">
         <v>8</v>
       </c>
       <c r="G11" s="18">
         <v>2</v>
       </c>
       <c r="H11" s="26">
         <v>1</v>
       </c>
       <c r="I11" s="13">
         <v>0</v>
       </c>
       <c r="J11" s="18">
         <v>0</v>
       </c>
       <c r="K11" s="18">
         <v>0</v>
       </c>
       <c r="L11" s="31">
         <v>0</v>
       </c>
       <c r="M11" s="36">
         <v>6</v>
       </c>
       <c r="N11" s="18">
         <v>1</v>
       </c>
       <c r="O11" s="18">
         <v>0</v>
       </c>
       <c r="P11" s="18">
         <v>0</v>
       </c>
       <c r="Q11" s="31">
         <v>2</v>
       </c>
     </row>
-    <row r="12" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="12" spans="2:17" ht="15" customHeight="1">
       <c r="B12" s="6" t="s">
         <v>10</v>
       </c>
       <c r="C12" s="13">
         <v>70</v>
       </c>
       <c r="D12" s="18">
         <v>1</v>
       </c>
       <c r="E12" s="18">
         <v>6</v>
       </c>
       <c r="F12" s="23">
         <v>32</v>
       </c>
       <c r="G12" s="18">
         <v>3</v>
       </c>
       <c r="H12" s="26">
         <v>1</v>
       </c>
       <c r="I12" s="13">
         <v>7</v>
       </c>
       <c r="J12" s="18">
         <v>0</v>
       </c>
       <c r="K12" s="18">
         <v>0</v>
       </c>
       <c r="L12" s="31">
         <v>7</v>
       </c>
       <c r="M12" s="36">
         <v>22</v>
       </c>
       <c r="N12" s="18">
         <v>3</v>
       </c>
       <c r="O12" s="18">
         <v>17</v>
       </c>
       <c r="P12" s="18">
         <v>3</v>
       </c>
       <c r="Q12" s="31">
         <v>11</v>
       </c>
     </row>
-    <row r="13" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="13" spans="2:17" ht="15" customHeight="1">
       <c r="B13" s="6" t="s">
         <v>14</v>
       </c>
       <c r="C13" s="13">
         <v>38</v>
       </c>
       <c r="D13" s="18">
         <v>0</v>
       </c>
       <c r="E13" s="18">
         <v>2</v>
       </c>
       <c r="F13" s="23">
         <v>21</v>
       </c>
       <c r="G13" s="18">
         <v>2</v>
       </c>
       <c r="H13" s="26">
         <v>2</v>
       </c>
       <c r="I13" s="13">
         <v>1</v>
       </c>
       <c r="J13" s="18">
         <v>0</v>
       </c>
       <c r="K13" s="18">
         <v>0</v>
       </c>
       <c r="L13" s="31">
         <v>1</v>
       </c>
       <c r="M13" s="36">
         <v>18</v>
       </c>
       <c r="N13" s="18">
         <v>2</v>
       </c>
       <c r="O13" s="18">
         <v>8</v>
       </c>
       <c r="P13" s="18">
         <v>1</v>
       </c>
       <c r="Q13" s="31">
         <v>6</v>
       </c>
     </row>
-    <row r="14" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="14" spans="2:17" ht="15" customHeight="1">
       <c r="B14" s="6" t="s">
         <v>16</v>
       </c>
       <c r="C14" s="13">
         <v>65</v>
       </c>
       <c r="D14" s="18">
         <v>1</v>
       </c>
       <c r="E14" s="18">
         <v>4</v>
       </c>
       <c r="F14" s="23">
         <v>38</v>
       </c>
       <c r="G14" s="18">
         <v>8</v>
       </c>
       <c r="H14" s="26">
         <v>3</v>
       </c>
       <c r="I14" s="13">
         <v>3</v>
       </c>
       <c r="J14" s="18">
         <v>0</v>
       </c>
       <c r="K14" s="18">
         <v>0</v>
       </c>
       <c r="L14" s="31">
         <v>3</v>
       </c>
       <c r="M14" s="36">
         <v>27</v>
       </c>
       <c r="N14" s="18">
         <v>1</v>
       </c>
       <c r="O14" s="18">
         <v>7</v>
       </c>
       <c r="P14" s="18">
         <v>2</v>
       </c>
       <c r="Q14" s="31">
         <v>13</v>
       </c>
     </row>
-    <row r="15" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="15" spans="2:17" ht="15" customHeight="1">
       <c r="B15" s="6" t="s">
         <v>19</v>
       </c>
       <c r="C15" s="13">
         <v>16</v>
       </c>
       <c r="D15" s="18">
         <v>0</v>
       </c>
       <c r="E15" s="18">
         <v>1</v>
       </c>
       <c r="F15" s="23">
         <v>8</v>
       </c>
       <c r="G15" s="18">
         <v>0</v>
       </c>
       <c r="H15" s="26">
         <v>0</v>
       </c>
       <c r="I15" s="13">
         <v>1</v>
       </c>
       <c r="J15" s="18">
         <v>0</v>
       </c>
       <c r="K15" s="18">
         <v>1</v>
       </c>
       <c r="L15" s="31">
         <v>0</v>
       </c>
       <c r="M15" s="36">
         <v>7</v>
       </c>
       <c r="N15" s="18">
         <v>1</v>
       </c>
       <c r="O15" s="18">
         <v>3</v>
       </c>
       <c r="P15" s="18">
         <v>0</v>
       </c>
       <c r="Q15" s="31">
         <v>4</v>
       </c>
     </row>
-    <row r="16" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="16" spans="2:17" ht="15" customHeight="1">
       <c r="B16" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="13">
         <v>19</v>
       </c>
       <c r="D16" s="18">
         <v>0</v>
       </c>
       <c r="E16" s="18">
         <v>3</v>
       </c>
       <c r="F16" s="23">
         <v>9</v>
       </c>
       <c r="G16" s="18">
         <v>4</v>
       </c>
       <c r="H16" s="26">
         <v>3</v>
       </c>
       <c r="I16" s="13">
         <v>0</v>
       </c>
       <c r="J16" s="18">
         <v>0</v>
       </c>
       <c r="K16" s="18">
         <v>0</v>
       </c>
       <c r="L16" s="31">
         <v>0</v>
       </c>
       <c r="M16" s="36">
         <v>5</v>
       </c>
       <c r="N16" s="18">
         <v>1</v>
       </c>
       <c r="O16" s="18">
         <v>3</v>
       </c>
       <c r="P16" s="18">
         <v>3</v>
       </c>
       <c r="Q16" s="31">
         <v>1</v>
       </c>
     </row>
-    <row r="17" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="17" spans="2:17" ht="15" customHeight="1">
       <c r="B17" s="6" t="s">
         <v>21</v>
       </c>
       <c r="C17" s="13">
         <v>23</v>
       </c>
       <c r="D17" s="18">
         <v>1</v>
       </c>
       <c r="E17" s="18">
         <v>3</v>
       </c>
       <c r="F17" s="23">
         <v>12</v>
       </c>
       <c r="G17" s="18">
         <v>2</v>
       </c>
       <c r="H17" s="26">
         <v>1</v>
       </c>
       <c r="I17" s="13">
         <v>0</v>
       </c>
       <c r="J17" s="18">
         <v>0</v>
       </c>
       <c r="K17" s="18">
         <v>0</v>
       </c>
       <c r="L17" s="31">
         <v>0</v>
       </c>
       <c r="M17" s="36">
         <v>10</v>
       </c>
       <c r="N17" s="18">
         <v>1</v>
       </c>
       <c r="O17" s="18">
         <v>3</v>
       </c>
       <c r="P17" s="18">
         <v>3</v>
       </c>
       <c r="Q17" s="31">
         <v>1</v>
       </c>
     </row>
-    <row r="18" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="18" spans="2:17" ht="15" customHeight="1">
       <c r="B18" s="6" t="s">
         <v>22</v>
       </c>
       <c r="C18" s="13">
         <v>2</v>
       </c>
       <c r="D18" s="18">
         <v>0</v>
       </c>
       <c r="E18" s="18">
         <v>1</v>
       </c>
       <c r="F18" s="23">
         <v>0</v>
       </c>
       <c r="G18" s="18">
         <v>0</v>
       </c>
       <c r="H18" s="26">
         <v>0</v>
       </c>
       <c r="I18" s="13">
         <v>0</v>
       </c>
       <c r="J18" s="18">
         <v>0</v>
       </c>
       <c r="K18" s="18">
         <v>0</v>
       </c>
       <c r="L18" s="31">
         <v>0</v>
       </c>
       <c r="M18" s="36">
         <v>0</v>
       </c>
       <c r="N18" s="18">
         <v>0</v>
       </c>
       <c r="O18" s="18">
         <v>0</v>
       </c>
       <c r="P18" s="18">
         <v>0</v>
       </c>
       <c r="Q18" s="31">
         <v>1</v>
       </c>
     </row>
-    <row r="19" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="19" spans="2:17" ht="15" customHeight="1">
       <c r="B19" s="6" t="s">
         <v>9</v>
       </c>
       <c r="C19" s="13">
         <v>1</v>
       </c>
       <c r="D19" s="18">
         <v>0</v>
       </c>
       <c r="E19" s="18">
         <v>0</v>
       </c>
       <c r="F19" s="23">
         <v>0</v>
       </c>
       <c r="G19" s="18">
         <v>0</v>
       </c>
       <c r="H19" s="26">
         <v>0</v>
       </c>
       <c r="I19" s="13">
         <v>0</v>
       </c>
       <c r="J19" s="18">
         <v>0</v>
       </c>
       <c r="K19" s="18">
         <v>0</v>
       </c>
       <c r="L19" s="31">
         <v>0</v>
       </c>
       <c r="M19" s="36">
         <v>0</v>
       </c>
       <c r="N19" s="18">
         <v>0</v>
       </c>
       <c r="O19" s="18">
         <v>1</v>
       </c>
       <c r="P19" s="18">
         <v>0</v>
       </c>
       <c r="Q19" s="31">
         <v>0</v>
       </c>
     </row>
-    <row r="20" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="20" spans="2:17" ht="15" customHeight="1">
       <c r="B20" s="6" t="s">
         <v>23</v>
       </c>
       <c r="C20" s="13">
         <v>3</v>
       </c>
       <c r="D20" s="18">
         <v>1</v>
       </c>
       <c r="E20" s="18">
         <v>1</v>
       </c>
       <c r="F20" s="23">
         <v>0</v>
       </c>
       <c r="G20" s="18">
         <v>0</v>
       </c>
       <c r="H20" s="26">
         <v>0</v>
       </c>
       <c r="I20" s="13">
         <v>0</v>
       </c>
       <c r="J20" s="18">
         <v>0</v>
       </c>
       <c r="K20" s="18">
         <v>0</v>
       </c>
       <c r="L20" s="31">
         <v>0</v>
       </c>
       <c r="M20" s="36">
         <v>0</v>
       </c>
       <c r="N20" s="18">
         <v>0</v>
       </c>
       <c r="O20" s="18">
         <v>1</v>
       </c>
       <c r="P20" s="18">
         <v>0</v>
       </c>
       <c r="Q20" s="31">
         <v>0</v>
       </c>
     </row>
-    <row r="21" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="21" spans="2:17" ht="15" customHeight="1">
       <c r="B21" s="6" t="s">
         <v>18</v>
       </c>
       <c r="C21" s="13">
         <v>13</v>
       </c>
       <c r="D21" s="18">
         <v>0</v>
       </c>
       <c r="E21" s="18">
         <v>1</v>
       </c>
       <c r="F21" s="23">
         <v>11</v>
       </c>
       <c r="G21" s="18">
         <v>7</v>
       </c>
       <c r="H21" s="26">
         <v>1</v>
       </c>
       <c r="I21" s="13">
         <v>0</v>
       </c>
       <c r="J21" s="18">
         <v>0</v>
       </c>
       <c r="K21" s="18">
         <v>0</v>
       </c>
       <c r="L21" s="31">
         <v>0</v>
       </c>
       <c r="M21" s="36">
         <v>4</v>
       </c>
       <c r="N21" s="18">
         <v>0</v>
       </c>
       <c r="O21" s="18">
         <v>1</v>
       </c>
       <c r="P21" s="18">
         <v>0</v>
       </c>
       <c r="Q21" s="31">
         <v>0</v>
       </c>
     </row>
-    <row r="22" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="22" spans="2:17" ht="15" customHeight="1">
       <c r="B22" s="6" t="s">
         <v>25</v>
       </c>
       <c r="C22" s="13">
         <v>6</v>
       </c>
       <c r="D22" s="18">
         <v>0</v>
       </c>
       <c r="E22" s="18">
         <v>1</v>
       </c>
       <c r="F22" s="23">
         <v>2</v>
       </c>
       <c r="G22" s="18">
         <v>0</v>
       </c>
       <c r="H22" s="26">
         <v>0</v>
       </c>
       <c r="I22" s="13">
         <v>0</v>
       </c>
       <c r="J22" s="18">
         <v>0</v>
       </c>
       <c r="K22" s="18">
         <v>0</v>
       </c>
       <c r="L22" s="31">
         <v>0</v>
       </c>
       <c r="M22" s="36">
         <v>2</v>
       </c>
       <c r="N22" s="18">
         <v>0</v>
       </c>
       <c r="O22" s="18">
         <v>1</v>
       </c>
       <c r="P22" s="18">
         <v>0</v>
       </c>
       <c r="Q22" s="31">
         <v>2</v>
       </c>
     </row>
-    <row r="23" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="23" spans="2:17" ht="15" customHeight="1">
       <c r="B23" s="6" t="s">
         <v>26</v>
       </c>
       <c r="C23" s="13">
         <v>5</v>
       </c>
       <c r="D23" s="18">
         <v>0</v>
       </c>
       <c r="E23" s="18">
         <v>0</v>
       </c>
       <c r="F23" s="23">
         <v>3</v>
       </c>
       <c r="G23" s="18">
         <v>0</v>
       </c>
       <c r="H23" s="26">
         <v>0</v>
       </c>
       <c r="I23" s="13">
         <v>0</v>
       </c>
       <c r="J23" s="18">
         <v>0</v>
       </c>
       <c r="K23" s="18">
         <v>0</v>
       </c>
       <c r="L23" s="31">
         <v>0</v>
       </c>
       <c r="M23" s="36">
         <v>3</v>
       </c>
       <c r="N23" s="18">
         <v>1</v>
       </c>
       <c r="O23" s="18">
         <v>1</v>
       </c>
       <c r="P23" s="18">
         <v>0</v>
       </c>
       <c r="Q23" s="31">
         <v>1</v>
       </c>
     </row>
-    <row r="24" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="24" spans="2:17" ht="15" customHeight="1">
       <c r="B24" s="6" t="s">
         <v>29</v>
       </c>
       <c r="C24" s="13">
         <v>10</v>
       </c>
       <c r="D24" s="18">
         <v>0</v>
       </c>
       <c r="E24" s="18">
         <v>0</v>
       </c>
       <c r="F24" s="23">
         <v>5</v>
       </c>
       <c r="G24" s="18">
         <v>4</v>
       </c>
       <c r="H24" s="26">
         <v>1</v>
       </c>
       <c r="I24" s="13">
         <v>0</v>
       </c>
       <c r="J24" s="18">
         <v>0</v>
       </c>
       <c r="K24" s="18">
         <v>0</v>
       </c>
       <c r="L24" s="31">
         <v>0</v>
       </c>
       <c r="M24" s="36">
         <v>1</v>
       </c>
       <c r="N24" s="18">
         <v>1</v>
       </c>
       <c r="O24" s="18">
         <v>2</v>
       </c>
       <c r="P24" s="18">
         <v>0</v>
       </c>
       <c r="Q24" s="31">
         <v>3</v>
       </c>
     </row>
-    <row r="25" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="25" spans="2:17" ht="15" customHeight="1">
       <c r="B25" s="6" t="s">
         <v>30</v>
       </c>
       <c r="C25" s="13">
         <v>8</v>
       </c>
       <c r="D25" s="18">
         <v>0</v>
       </c>
       <c r="E25" s="18">
         <v>0</v>
       </c>
       <c r="F25" s="23">
         <v>4</v>
       </c>
       <c r="G25" s="18">
         <v>0</v>
       </c>
       <c r="H25" s="26">
         <v>0</v>
       </c>
       <c r="I25" s="13">
         <v>0</v>
       </c>
       <c r="J25" s="18">
         <v>0</v>
       </c>
       <c r="K25" s="18">
         <v>0</v>
       </c>
       <c r="L25" s="31">
         <v>0</v>
       </c>
       <c r="M25" s="36">
         <v>4</v>
       </c>
       <c r="N25" s="18">
         <v>0</v>
       </c>
       <c r="O25" s="18">
         <v>3</v>
       </c>
       <c r="P25" s="18">
         <v>0</v>
       </c>
       <c r="Q25" s="31">
         <v>1</v>
       </c>
     </row>
-    <row r="26" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="26" spans="2:17" ht="15" customHeight="1">
       <c r="B26" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C26" s="13">
         <v>3</v>
       </c>
       <c r="D26" s="18">
         <v>0</v>
       </c>
       <c r="E26" s="18">
         <v>0</v>
       </c>
       <c r="F26" s="23">
         <v>1</v>
       </c>
       <c r="G26" s="18">
         <v>0</v>
       </c>
       <c r="H26" s="26">
         <v>0</v>
       </c>
       <c r="I26" s="13">
         <v>0</v>
       </c>
       <c r="J26" s="18">
         <v>0</v>
       </c>
       <c r="K26" s="18">
         <v>0</v>
       </c>
       <c r="L26" s="31">
         <v>0</v>
       </c>
       <c r="M26" s="36">
         <v>1</v>
       </c>
       <c r="N26" s="18">
         <v>0</v>
       </c>
       <c r="O26" s="18">
         <v>1</v>
       </c>
       <c r="P26" s="18">
         <v>0</v>
       </c>
       <c r="Q26" s="31">
         <v>1</v>
       </c>
     </row>
-    <row r="27" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="27" spans="2:17" ht="15" customHeight="1">
       <c r="B27" s="6" t="s">
         <v>32</v>
       </c>
       <c r="C27" s="13">
         <v>9</v>
       </c>
       <c r="D27" s="18">
         <v>0</v>
       </c>
       <c r="E27" s="18">
         <v>1</v>
       </c>
       <c r="F27" s="23">
         <v>4</v>
       </c>
       <c r="G27" s="18">
         <v>1</v>
       </c>
       <c r="H27" s="26">
         <v>1</v>
       </c>
       <c r="I27" s="13">
         <v>0</v>
       </c>
       <c r="J27" s="18">
         <v>0</v>
       </c>
       <c r="K27" s="18">
         <v>0</v>
       </c>
       <c r="L27" s="31">
         <v>0</v>
       </c>
       <c r="M27" s="36">
         <v>3</v>
       </c>
       <c r="N27" s="18">
         <v>0</v>
       </c>
       <c r="O27" s="18">
         <v>0</v>
       </c>
       <c r="P27" s="18">
         <v>0</v>
       </c>
       <c r="Q27" s="31">
         <v>4</v>
       </c>
     </row>
-    <row r="28" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="28" spans="2:17" ht="15" customHeight="1">
       <c r="B28" s="6" t="s">
         <v>33</v>
       </c>
       <c r="C28" s="13">
         <v>8</v>
       </c>
       <c r="D28" s="18">
         <v>0</v>
       </c>
       <c r="E28" s="18">
         <v>0</v>
       </c>
       <c r="F28" s="23">
         <v>1</v>
       </c>
       <c r="G28" s="18">
         <v>0</v>
       </c>
       <c r="H28" s="26">
         <v>0</v>
       </c>
       <c r="I28" s="13">
         <v>0</v>
       </c>
       <c r="J28" s="18">
         <v>0</v>
       </c>
       <c r="K28" s="18">
         <v>0</v>
       </c>
       <c r="L28" s="31">
         <v>0</v>
       </c>
       <c r="M28" s="36">
         <v>1</v>
       </c>
       <c r="N28" s="18">
         <v>0</v>
       </c>
       <c r="O28" s="18">
         <v>7</v>
       </c>
       <c r="P28" s="18">
         <v>0</v>
       </c>
       <c r="Q28" s="31">
         <v>0</v>
       </c>
     </row>
-    <row r="29" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="29" spans="2:17" ht="15" customHeight="1">
       <c r="B29" s="6" t="s">
         <v>34</v>
       </c>
       <c r="C29" s="13">
         <v>0</v>
       </c>
       <c r="D29" s="18">
         <v>0</v>
       </c>
       <c r="E29" s="18">
         <v>0</v>
       </c>
       <c r="F29" s="23">
         <v>0</v>
       </c>
       <c r="G29" s="18">
         <v>0</v>
       </c>
       <c r="H29" s="26">
         <v>0</v>
       </c>
       <c r="I29" s="13">
         <v>0</v>
       </c>
       <c r="J29" s="18">
         <v>0</v>
       </c>
       <c r="K29" s="18">
         <v>0</v>
       </c>
       <c r="L29" s="31">
         <v>0</v>
       </c>
       <c r="M29" s="36">
         <v>0</v>
       </c>
       <c r="N29" s="18">
         <v>0</v>
       </c>
       <c r="O29" s="18">
         <v>0</v>
       </c>
       <c r="P29" s="18">
         <v>0</v>
       </c>
       <c r="Q29" s="31">
         <v>0</v>
       </c>
     </row>
-    <row r="30" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="30" spans="2:17" ht="15" customHeight="1">
       <c r="B30" s="7" t="s">
         <v>35</v>
       </c>
       <c r="C30" s="14">
         <v>47</v>
       </c>
       <c r="D30" s="19">
         <v>0</v>
       </c>
       <c r="E30" s="19">
         <v>0</v>
       </c>
       <c r="F30" s="24">
         <v>3</v>
       </c>
       <c r="G30" s="19">
         <v>0</v>
       </c>
       <c r="H30" s="27">
         <v>0</v>
       </c>
       <c r="I30" s="14">
         <v>0</v>
       </c>
       <c r="J30" s="19">
         <v>0</v>
       </c>
       <c r="K30" s="19">
         <v>0</v>
       </c>
       <c r="L30" s="32">
         <v>0</v>
       </c>
       <c r="M30" s="37">
         <v>3</v>
       </c>
       <c r="N30" s="19">
         <v>0</v>
       </c>
       <c r="O30" s="19">
         <v>41</v>
       </c>
       <c r="P30" s="19">
         <v>1</v>
       </c>
       <c r="Q30" s="32">
         <v>2</v>
       </c>
     </row>
-    <row r="31" spans="2:17" ht="6.75" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="31" spans="2:17" ht="6.75" customHeight="1">
       <c r="B31" s="8"/>
       <c r="C31" s="8"/>
       <c r="D31" s="8"/>
       <c r="E31" s="8"/>
       <c r="F31" s="8"/>
       <c r="G31" s="8"/>
       <c r="H31" s="8"/>
       <c r="I31" s="8"/>
       <c r="J31" s="8"/>
       <c r="K31" s="8"/>
       <c r="L31" s="8"/>
       <c r="M31" s="8"/>
       <c r="N31" s="8"/>
       <c r="O31" s="8"/>
       <c r="P31" s="8"/>
       <c r="Q31" s="8"/>
     </row>
-    <row r="32" spans="2:17" x14ac:dyDescent="0.4">
+    <row r="32" spans="2:17">
       <c r="B32" s="9"/>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" scale="75" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="75" fitToWidth="1" fitToHeight="1" orientation="landscape" usePrinterDefaults="1" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0700-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
   <dimension ref="B1:Q32"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="65" zoomScaleNormal="65" workbookViewId="0">
+    <sheetView zoomScale="65" zoomScaleNormal="65" workbookViewId="0">
       <selection activeCell="N17" sqref="N17"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.5" x14ac:dyDescent="0.4"/>
+  <sheetFormatPr defaultRowHeight="13.5"/>
   <cols>
     <col min="1" max="1" width="2.25" style="1" customWidth="1"/>
     <col min="2" max="2" width="13.875" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="17" width="13.25" style="1" customWidth="1"/>
     <col min="18" max="18" width="2.25" style="1" customWidth="1"/>
-    <col min="19" max="19" width="9" style="1" customWidth="1"/>
-    <col min="20" max="16384" width="9" style="1"/>
+    <col min="19" max="16384" width="9" style="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:17" ht="18.75" x14ac:dyDescent="0.4">
+    <row r="1" spans="2:17" ht="18.75">
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="10"/>
       <c r="D1" s="10"/>
       <c r="E1" s="10"/>
       <c r="F1" s="10"/>
       <c r="G1" s="10"/>
       <c r="H1" s="10"/>
       <c r="I1" s="10"/>
       <c r="J1" s="10"/>
       <c r="K1" s="10"/>
       <c r="L1" s="10"/>
       <c r="M1" s="10"/>
       <c r="N1" s="10"/>
       <c r="O1" s="10"/>
       <c r="P1" s="10"/>
       <c r="Q1" s="40"/>
     </row>
-    <row r="3" spans="2:17" ht="51" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="3" spans="2:17" ht="51" customHeight="1">
       <c r="B3" s="3"/>
       <c r="C3" s="11" t="s">
         <v>40</v>
       </c>
       <c r="D3" s="15" t="s">
         <v>37</v>
       </c>
       <c r="E3" s="15" t="s">
         <v>38</v>
       </c>
       <c r="F3" s="20" t="s">
         <v>3</v>
       </c>
       <c r="G3" s="20" t="s">
         <v>41</v>
       </c>
       <c r="H3" s="20" t="s">
         <v>27</v>
       </c>
       <c r="I3" s="11" t="s">
         <v>5</v>
       </c>
       <c r="J3" s="20" t="s">
         <v>17</v>
       </c>
       <c r="K3" s="20" t="s">
         <v>42</v>
       </c>
       <c r="L3" s="28" t="s">
         <v>36</v>
       </c>
       <c r="M3" s="33" t="s">
         <v>24</v>
       </c>
       <c r="N3" s="38" t="s">
         <v>43</v>
       </c>
       <c r="O3" s="39" t="s">
         <v>2</v>
       </c>
       <c r="P3" s="39" t="s">
         <v>15</v>
       </c>
       <c r="Q3" s="41" t="s">
         <v>39</v>
       </c>
     </row>
-    <row r="4" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="4" spans="2:17" ht="15" customHeight="1">
       <c r="B4" s="4" t="s">
         <v>7</v>
       </c>
       <c r="C4" s="4">
         <v>1393</v>
       </c>
       <c r="D4" s="16">
         <v>24</v>
       </c>
       <c r="E4" s="16">
         <v>95</v>
       </c>
       <c r="F4" s="21">
         <v>845</v>
       </c>
       <c r="G4" s="21">
         <v>99</v>
       </c>
       <c r="H4" s="21">
         <v>34</v>
       </c>
       <c r="I4" s="4">
         <v>165</v>
       </c>
       <c r="J4" s="16">
         <v>1</v>
       </c>
       <c r="K4" s="16">
         <v>3</v>
       </c>
       <c r="L4" s="29">
         <v>161</v>
       </c>
       <c r="M4" s="34">
         <v>581</v>
       </c>
       <c r="N4" s="16">
         <v>34</v>
       </c>
       <c r="O4" s="16">
         <v>202</v>
       </c>
       <c r="P4" s="16">
         <v>48</v>
       </c>
       <c r="Q4" s="42">
         <v>179</v>
       </c>
     </row>
-    <row r="5" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="5" spans="2:17" ht="15" customHeight="1">
       <c r="B5" s="5" t="s">
         <v>6</v>
       </c>
       <c r="C5" s="12">
         <v>621</v>
       </c>
       <c r="D5" s="17">
         <v>8</v>
       </c>
       <c r="E5" s="17">
         <v>38</v>
       </c>
       <c r="F5" s="22">
         <v>423</v>
       </c>
       <c r="G5" s="17">
         <v>32</v>
       </c>
       <c r="H5" s="25">
         <v>11</v>
       </c>
       <c r="I5" s="12">
         <v>118</v>
       </c>
       <c r="J5" s="17">
         <v>1</v>
       </c>
       <c r="K5" s="17">
         <v>2</v>
       </c>
       <c r="L5" s="30">
         <v>115</v>
       </c>
       <c r="M5" s="35">
         <v>273</v>
       </c>
       <c r="N5" s="17">
         <v>12</v>
       </c>
       <c r="O5" s="17">
         <v>53</v>
       </c>
       <c r="P5" s="17">
         <v>18</v>
       </c>
       <c r="Q5" s="30">
         <v>81</v>
       </c>
     </row>
-    <row r="6" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="6" spans="2:17" ht="15" customHeight="1">
       <c r="B6" s="6" t="s">
         <v>8</v>
       </c>
       <c r="C6" s="13">
         <v>88</v>
       </c>
       <c r="D6" s="18">
         <v>1</v>
       </c>
       <c r="E6" s="18">
         <v>6</v>
       </c>
       <c r="F6" s="23">
         <v>62</v>
       </c>
       <c r="G6" s="18">
         <v>11</v>
       </c>
       <c r="H6" s="26">
         <v>3</v>
       </c>
       <c r="I6" s="13">
         <v>7</v>
       </c>
       <c r="J6" s="18">
         <v>0</v>
       </c>
       <c r="K6" s="18">
         <v>0</v>
       </c>
       <c r="L6" s="31">
         <v>7</v>
       </c>
       <c r="M6" s="36">
         <v>44</v>
       </c>
       <c r="N6" s="18">
         <v>1</v>
       </c>
       <c r="O6" s="18">
         <v>8</v>
       </c>
       <c r="P6" s="18">
         <v>0</v>
       </c>
       <c r="Q6" s="31">
         <v>11</v>
       </c>
     </row>
-    <row r="7" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="7" spans="2:17" ht="15" customHeight="1">
       <c r="B7" s="6" t="s">
         <v>11</v>
       </c>
       <c r="C7" s="13">
         <v>116</v>
       </c>
       <c r="D7" s="18">
         <v>0</v>
       </c>
       <c r="E7" s="18">
         <v>7</v>
       </c>
       <c r="F7" s="23">
         <v>84</v>
       </c>
       <c r="G7" s="18">
         <v>5</v>
       </c>
       <c r="H7" s="26">
         <v>1</v>
       </c>
       <c r="I7" s="13">
         <v>8</v>
       </c>
       <c r="J7" s="18">
         <v>0</v>
       </c>
       <c r="K7" s="18">
         <v>0</v>
       </c>
       <c r="L7" s="31">
         <v>8</v>
       </c>
       <c r="M7" s="36">
         <v>71</v>
       </c>
       <c r="N7" s="18">
         <v>2</v>
       </c>
       <c r="O7" s="18">
         <v>15</v>
       </c>
       <c r="P7" s="18">
         <v>2</v>
       </c>
       <c r="Q7" s="31">
         <v>8</v>
       </c>
     </row>
-    <row r="8" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="8" spans="2:17" ht="15" customHeight="1">
       <c r="B8" s="6" t="s">
         <v>4</v>
       </c>
       <c r="C8" s="13">
         <v>70</v>
       </c>
       <c r="D8" s="18">
         <v>4</v>
       </c>
       <c r="E8" s="18">
         <v>8</v>
       </c>
       <c r="F8" s="23">
         <v>39</v>
       </c>
       <c r="G8" s="18">
         <v>4</v>
       </c>
       <c r="H8" s="26">
         <v>2</v>
       </c>
       <c r="I8" s="13">
         <v>6</v>
       </c>
       <c r="J8" s="18">
         <v>0</v>
       </c>
       <c r="K8" s="18">
         <v>0</v>
       </c>
       <c r="L8" s="31">
         <v>6</v>
       </c>
       <c r="M8" s="36">
         <v>29</v>
       </c>
       <c r="N8" s="18">
         <v>2</v>
       </c>
       <c r="O8" s="18">
         <v>12</v>
       </c>
       <c r="P8" s="18">
         <v>0</v>
       </c>
       <c r="Q8" s="31">
         <v>7</v>
       </c>
     </row>
-    <row r="9" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="9" spans="2:17" ht="15" customHeight="1">
       <c r="B9" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C9" s="13">
         <v>29</v>
       </c>
       <c r="D9" s="18">
         <v>0</v>
       </c>
       <c r="E9" s="18">
         <v>2</v>
       </c>
       <c r="F9" s="23">
         <v>17</v>
       </c>
       <c r="G9" s="18">
         <v>1</v>
       </c>
       <c r="H9" s="26">
         <v>0</v>
       </c>
       <c r="I9" s="13">
         <v>3</v>
       </c>
       <c r="J9" s="18">
         <v>0</v>
       </c>
       <c r="K9" s="18">
         <v>0</v>
       </c>
       <c r="L9" s="31">
         <v>3</v>
       </c>
       <c r="M9" s="36">
         <v>13</v>
       </c>
       <c r="N9" s="18">
         <v>0</v>
       </c>
       <c r="O9" s="18">
         <v>2</v>
       </c>
       <c r="P9" s="18">
         <v>1</v>
       </c>
       <c r="Q9" s="31">
         <v>7</v>
       </c>
     </row>
-    <row r="10" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="10" spans="2:17" ht="15" customHeight="1">
       <c r="B10" s="6" t="s">
         <v>13</v>
       </c>
       <c r="C10" s="13">
         <v>37</v>
       </c>
       <c r="D10" s="18">
         <v>1</v>
       </c>
       <c r="E10" s="18">
         <v>3</v>
       </c>
       <c r="F10" s="23">
         <v>27</v>
       </c>
       <c r="G10" s="18">
         <v>5</v>
       </c>
       <c r="H10" s="26">
         <v>1</v>
       </c>
       <c r="I10" s="13">
         <v>5</v>
       </c>
       <c r="J10" s="18">
         <v>0</v>
       </c>
       <c r="K10" s="18">
         <v>0</v>
       </c>
       <c r="L10" s="31">
         <v>5</v>
       </c>
       <c r="M10" s="36">
         <v>17</v>
       </c>
       <c r="N10" s="18">
         <v>1</v>
       </c>
       <c r="O10" s="18">
         <v>2</v>
       </c>
       <c r="P10" s="18">
         <v>0</v>
       </c>
       <c r="Q10" s="31">
         <v>4</v>
       </c>
     </row>
-    <row r="11" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="11" spans="2:17" ht="15" customHeight="1">
       <c r="B11" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C11" s="13">
         <v>15</v>
       </c>
       <c r="D11" s="18">
         <v>0</v>
       </c>
       <c r="E11" s="18">
         <v>3</v>
       </c>
       <c r="F11" s="23">
         <v>9</v>
       </c>
       <c r="G11" s="18">
         <v>2</v>
       </c>
       <c r="H11" s="26">
         <v>1</v>
       </c>
       <c r="I11" s="13">
         <v>0</v>
       </c>
       <c r="J11" s="18">
         <v>0</v>
       </c>
       <c r="K11" s="18">
         <v>0</v>
       </c>
       <c r="L11" s="31">
         <v>0</v>
       </c>
       <c r="M11" s="36">
         <v>7</v>
       </c>
       <c r="N11" s="18">
         <v>1</v>
       </c>
       <c r="O11" s="18">
         <v>0</v>
       </c>
       <c r="P11" s="18">
         <v>0</v>
       </c>
       <c r="Q11" s="31">
         <v>3</v>
       </c>
     </row>
-    <row r="12" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="12" spans="2:17" ht="15" customHeight="1">
       <c r="B12" s="6" t="s">
         <v>10</v>
       </c>
       <c r="C12" s="13">
         <v>76</v>
       </c>
       <c r="D12" s="18">
         <v>1</v>
       </c>
       <c r="E12" s="18">
         <v>6</v>
       </c>
       <c r="F12" s="23">
         <v>37</v>
       </c>
       <c r="G12" s="18">
         <v>5</v>
       </c>
       <c r="H12" s="26">
         <v>2</v>
       </c>
       <c r="I12" s="13">
         <v>8</v>
       </c>
       <c r="J12" s="18">
         <v>0</v>
       </c>
       <c r="K12" s="18">
         <v>0</v>
       </c>
       <c r="L12" s="31">
         <v>8</v>
       </c>
       <c r="M12" s="36">
         <v>24</v>
       </c>
       <c r="N12" s="18">
         <v>3</v>
       </c>
       <c r="O12" s="18">
         <v>18</v>
       </c>
       <c r="P12" s="18">
         <v>3</v>
       </c>
       <c r="Q12" s="31">
         <v>11</v>
       </c>
     </row>
-    <row r="13" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="13" spans="2:17" ht="15" customHeight="1">
       <c r="B13" s="6" t="s">
         <v>14</v>
       </c>
       <c r="C13" s="13">
         <v>58</v>
       </c>
       <c r="D13" s="18">
         <v>0</v>
       </c>
       <c r="E13" s="18">
         <v>2</v>
       </c>
       <c r="F13" s="23">
         <v>25</v>
       </c>
       <c r="G13" s="18">
         <v>2</v>
       </c>
       <c r="H13" s="26">
         <v>2</v>
       </c>
       <c r="I13" s="13">
         <v>2</v>
       </c>
       <c r="J13" s="18">
         <v>0</v>
       </c>
       <c r="K13" s="18">
         <v>0</v>
       </c>
       <c r="L13" s="31">
         <v>2</v>
       </c>
       <c r="M13" s="36">
         <v>21</v>
       </c>
       <c r="N13" s="18">
         <v>3</v>
       </c>
       <c r="O13" s="18">
         <v>11</v>
       </c>
       <c r="P13" s="18">
         <v>13</v>
       </c>
       <c r="Q13" s="31">
         <v>7</v>
       </c>
     </row>
-    <row r="14" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="14" spans="2:17" ht="15" customHeight="1">
       <c r="B14" s="6" t="s">
         <v>16</v>
       </c>
       <c r="C14" s="13">
         <v>82</v>
       </c>
       <c r="D14" s="18">
         <v>3</v>
       </c>
       <c r="E14" s="18">
         <v>4</v>
       </c>
       <c r="F14" s="23">
         <v>48</v>
       </c>
       <c r="G14" s="18">
         <v>9</v>
       </c>
       <c r="H14" s="26">
         <v>3</v>
       </c>
       <c r="I14" s="13">
         <v>6</v>
       </c>
       <c r="J14" s="18">
         <v>0</v>
       </c>
       <c r="K14" s="18">
         <v>0</v>
       </c>
       <c r="L14" s="31">
         <v>6</v>
       </c>
       <c r="M14" s="36">
         <v>33</v>
       </c>
       <c r="N14" s="18">
         <v>3</v>
       </c>
       <c r="O14" s="18">
         <v>11</v>
       </c>
       <c r="P14" s="18">
         <v>3</v>
       </c>
       <c r="Q14" s="31">
         <v>13</v>
       </c>
     </row>
-    <row r="15" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="15" spans="2:17" ht="15" customHeight="1">
       <c r="B15" s="6" t="s">
         <v>19</v>
       </c>
       <c r="C15" s="13">
         <v>19</v>
       </c>
       <c r="D15" s="18">
         <v>0</v>
       </c>
       <c r="E15" s="18">
         <v>3</v>
       </c>
       <c r="F15" s="23">
         <v>9</v>
       </c>
       <c r="G15" s="18">
         <v>0</v>
       </c>
       <c r="H15" s="26">
         <v>0</v>
       </c>
       <c r="I15" s="13">
         <v>1</v>
       </c>
       <c r="J15" s="18">
         <v>0</v>
       </c>
       <c r="K15" s="18">
         <v>1</v>
       </c>
       <c r="L15" s="31">
         <v>0</v>
       </c>
       <c r="M15" s="36">
         <v>8</v>
       </c>
       <c r="N15" s="18">
         <v>1</v>
       </c>
       <c r="O15" s="18">
         <v>3</v>
       </c>
       <c r="P15" s="18">
         <v>0</v>
       </c>
       <c r="Q15" s="31">
         <v>4</v>
       </c>
     </row>
-    <row r="16" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="16" spans="2:17" ht="15" customHeight="1">
       <c r="B16" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="13">
         <v>22</v>
       </c>
       <c r="D16" s="18">
         <v>3</v>
       </c>
       <c r="E16" s="18">
         <v>3</v>
       </c>
       <c r="F16" s="23">
         <v>9</v>
       </c>
       <c r="G16" s="18">
         <v>4</v>
       </c>
       <c r="H16" s="26">
         <v>3</v>
       </c>
       <c r="I16" s="13">
         <v>0</v>
       </c>
       <c r="J16" s="18">
         <v>0</v>
       </c>
       <c r="K16" s="18">
         <v>0</v>
       </c>
       <c r="L16" s="31">
         <v>0</v>
       </c>
       <c r="M16" s="36">
         <v>5</v>
       </c>
       <c r="N16" s="18">
         <v>1</v>
       </c>
       <c r="O16" s="18">
         <v>3</v>
       </c>
       <c r="P16" s="18">
         <v>3</v>
       </c>
       <c r="Q16" s="31">
         <v>1</v>
       </c>
     </row>
-    <row r="17" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="17" spans="2:17" ht="15" customHeight="1">
       <c r="B17" s="6" t="s">
         <v>21</v>
       </c>
       <c r="C17" s="13">
         <v>30</v>
       </c>
       <c r="D17" s="18">
         <v>2</v>
       </c>
       <c r="E17" s="18">
         <v>4</v>
       </c>
       <c r="F17" s="23">
         <v>13</v>
       </c>
       <c r="G17" s="18">
         <v>3</v>
       </c>
       <c r="H17" s="26">
         <v>2</v>
       </c>
       <c r="I17" s="13">
         <v>0</v>
       </c>
       <c r="J17" s="18">
         <v>0</v>
       </c>
       <c r="K17" s="18">
         <v>0</v>
       </c>
       <c r="L17" s="31">
         <v>0</v>
       </c>
       <c r="M17" s="36">
         <v>10</v>
       </c>
       <c r="N17" s="18">
         <v>1</v>
       </c>
       <c r="O17" s="18">
         <v>3</v>
       </c>
       <c r="P17" s="18">
         <v>4</v>
       </c>
       <c r="Q17" s="31">
         <v>4</v>
       </c>
     </row>
-    <row r="18" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="18" spans="2:17" ht="15" customHeight="1">
       <c r="B18" s="6" t="s">
         <v>22</v>
       </c>
       <c r="C18" s="13">
         <v>4</v>
       </c>
       <c r="D18" s="18">
         <v>0</v>
       </c>
       <c r="E18" s="18">
         <v>1</v>
       </c>
       <c r="F18" s="23">
         <v>2</v>
       </c>
       <c r="G18" s="18">
         <v>0</v>
       </c>
       <c r="H18" s="26">
         <v>0</v>
       </c>
       <c r="I18" s="13">
         <v>0</v>
       </c>
       <c r="J18" s="18">
         <v>0</v>
       </c>
       <c r="K18" s="18">
         <v>0</v>
       </c>
       <c r="L18" s="31">
         <v>0</v>
       </c>
       <c r="M18" s="36">
         <v>2</v>
       </c>
       <c r="N18" s="18">
         <v>1</v>
       </c>
       <c r="O18" s="18">
         <v>0</v>
       </c>
       <c r="P18" s="18">
         <v>0</v>
       </c>
       <c r="Q18" s="31">
         <v>1</v>
       </c>
     </row>
-    <row r="19" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="19" spans="2:17" ht="15" customHeight="1">
       <c r="B19" s="6" t="s">
         <v>9</v>
       </c>
       <c r="C19" s="13">
         <v>1</v>
       </c>
       <c r="D19" s="18">
         <v>0</v>
       </c>
       <c r="E19" s="18">
         <v>0</v>
       </c>
       <c r="F19" s="23">
         <v>0</v>
       </c>
       <c r="G19" s="18">
         <v>0</v>
       </c>
       <c r="H19" s="26">
         <v>0</v>
       </c>
       <c r="I19" s="13">
         <v>0</v>
       </c>
       <c r="J19" s="18">
         <v>0</v>
       </c>
       <c r="K19" s="18">
         <v>0</v>
       </c>
       <c r="L19" s="31">
         <v>0</v>
       </c>
       <c r="M19" s="36">
         <v>0</v>
       </c>
       <c r="N19" s="18">
         <v>0</v>
       </c>
       <c r="O19" s="18">
         <v>1</v>
       </c>
       <c r="P19" s="18">
         <v>0</v>
       </c>
       <c r="Q19" s="31">
         <v>0</v>
       </c>
     </row>
-    <row r="20" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="20" spans="2:17" ht="15" customHeight="1">
       <c r="B20" s="6" t="s">
         <v>23</v>
       </c>
       <c r="C20" s="13">
         <v>3</v>
       </c>
       <c r="D20" s="18">
         <v>1</v>
       </c>
       <c r="E20" s="18">
         <v>1</v>
       </c>
       <c r="F20" s="23">
         <v>0</v>
       </c>
       <c r="G20" s="18">
         <v>0</v>
       </c>
       <c r="H20" s="26">
         <v>0</v>
       </c>
       <c r="I20" s="13">
         <v>0</v>
       </c>
       <c r="J20" s="18">
         <v>0</v>
       </c>
       <c r="K20" s="18">
         <v>0</v>
       </c>
       <c r="L20" s="31">
         <v>0</v>
       </c>
       <c r="M20" s="36">
         <v>0</v>
       </c>
       <c r="N20" s="18">
         <v>0</v>
       </c>
       <c r="O20" s="18">
         <v>1</v>
       </c>
       <c r="P20" s="18">
         <v>0</v>
       </c>
       <c r="Q20" s="31">
         <v>0</v>
       </c>
     </row>
-    <row r="21" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="21" spans="2:17" ht="15" customHeight="1">
       <c r="B21" s="6" t="s">
         <v>18</v>
       </c>
       <c r="C21" s="13">
         <v>14</v>
       </c>
       <c r="D21" s="18">
         <v>0</v>
       </c>
       <c r="E21" s="18">
         <v>2</v>
       </c>
       <c r="F21" s="23">
         <v>11</v>
       </c>
       <c r="G21" s="18">
         <v>7</v>
       </c>
       <c r="H21" s="26">
         <v>1</v>
       </c>
       <c r="I21" s="13">
         <v>0</v>
       </c>
       <c r="J21" s="18">
         <v>0</v>
       </c>
       <c r="K21" s="18">
         <v>0</v>
       </c>
       <c r="L21" s="31">
         <v>0</v>
       </c>
       <c r="M21" s="36">
         <v>4</v>
       </c>
       <c r="N21" s="18">
         <v>0</v>
       </c>
       <c r="O21" s="18">
         <v>1</v>
       </c>
       <c r="P21" s="18">
         <v>0</v>
       </c>
       <c r="Q21" s="31">
         <v>0</v>
       </c>
     </row>
-    <row r="22" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="22" spans="2:17" ht="15" customHeight="1">
       <c r="B22" s="6" t="s">
         <v>25</v>
       </c>
       <c r="C22" s="13">
         <v>6</v>
       </c>
       <c r="D22" s="18">
         <v>0</v>
       </c>
       <c r="E22" s="18">
         <v>1</v>
       </c>
       <c r="F22" s="23">
         <v>2</v>
       </c>
       <c r="G22" s="18">
         <v>0</v>
       </c>
       <c r="H22" s="26">
         <v>0</v>
       </c>
       <c r="I22" s="13">
         <v>0</v>
       </c>
       <c r="J22" s="18">
         <v>0</v>
       </c>
       <c r="K22" s="18">
         <v>0</v>
       </c>
       <c r="L22" s="31">
         <v>0</v>
       </c>
       <c r="M22" s="36">
         <v>2</v>
       </c>
       <c r="N22" s="18">
         <v>0</v>
       </c>
       <c r="O22" s="18">
         <v>1</v>
       </c>
       <c r="P22" s="18">
         <v>0</v>
       </c>
       <c r="Q22" s="31">
         <v>2</v>
       </c>
     </row>
-    <row r="23" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="23" spans="2:17" ht="15" customHeight="1">
       <c r="B23" s="6" t="s">
         <v>26</v>
       </c>
       <c r="C23" s="13">
         <v>5</v>
       </c>
       <c r="D23" s="18">
         <v>0</v>
       </c>
       <c r="E23" s="18">
         <v>0</v>
       </c>
       <c r="F23" s="23">
         <v>3</v>
       </c>
       <c r="G23" s="18">
         <v>0</v>
       </c>
       <c r="H23" s="26">
         <v>0</v>
       </c>
       <c r="I23" s="13">
         <v>0</v>
       </c>
       <c r="J23" s="18">
         <v>0</v>
       </c>
       <c r="K23" s="18">
         <v>0</v>
       </c>
       <c r="L23" s="31">
         <v>0</v>
       </c>
       <c r="M23" s="36">
         <v>3</v>
       </c>
       <c r="N23" s="18">
         <v>1</v>
       </c>
       <c r="O23" s="18">
         <v>1</v>
       </c>
       <c r="P23" s="18">
         <v>0</v>
       </c>
       <c r="Q23" s="31">
         <v>1</v>
       </c>
     </row>
-    <row r="24" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="24" spans="2:17" ht="15" customHeight="1">
       <c r="B24" s="6" t="s">
         <v>29</v>
       </c>
       <c r="C24" s="13">
         <v>14</v>
       </c>
       <c r="D24" s="18">
         <v>0</v>
       </c>
       <c r="E24" s="18">
         <v>0</v>
       </c>
       <c r="F24" s="23">
         <v>8</v>
       </c>
       <c r="G24" s="18">
         <v>7</v>
       </c>
       <c r="H24" s="26">
         <v>1</v>
       </c>
       <c r="I24" s="13">
         <v>0</v>
       </c>
       <c r="J24" s="18">
         <v>0</v>
       </c>
       <c r="K24" s="18">
         <v>0</v>
       </c>
       <c r="L24" s="31">
         <v>0</v>
       </c>
       <c r="M24" s="36">
         <v>1</v>
       </c>
       <c r="N24" s="18">
         <v>1</v>
       </c>
       <c r="O24" s="18">
         <v>2</v>
       </c>
       <c r="P24" s="18">
         <v>0</v>
       </c>
       <c r="Q24" s="31">
         <v>4</v>
       </c>
     </row>
-    <row r="25" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="25" spans="2:17" ht="15" customHeight="1">
       <c r="B25" s="6" t="s">
         <v>30</v>
       </c>
       <c r="C25" s="13">
         <v>10</v>
       </c>
       <c r="D25" s="18">
         <v>0</v>
       </c>
       <c r="E25" s="18">
         <v>0</v>
       </c>
       <c r="F25" s="23">
         <v>6</v>
       </c>
       <c r="G25" s="18">
         <v>0</v>
       </c>
       <c r="H25" s="26">
         <v>0</v>
       </c>
       <c r="I25" s="13">
         <v>0</v>
       </c>
       <c r="J25" s="18">
         <v>0</v>
       </c>
       <c r="K25" s="18">
         <v>0</v>
       </c>
       <c r="L25" s="31">
         <v>0</v>
       </c>
       <c r="M25" s="36">
         <v>6</v>
       </c>
       <c r="N25" s="18">
         <v>0</v>
       </c>
       <c r="O25" s="18">
         <v>3</v>
       </c>
       <c r="P25" s="18">
         <v>0</v>
       </c>
       <c r="Q25" s="31">
         <v>1</v>
       </c>
     </row>
-    <row r="26" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="26" spans="2:17" ht="15" customHeight="1">
       <c r="B26" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C26" s="13">
         <v>3</v>
       </c>
       <c r="D26" s="18">
         <v>0</v>
       </c>
       <c r="E26" s="18">
         <v>0</v>
       </c>
       <c r="F26" s="23">
         <v>1</v>
       </c>
       <c r="G26" s="18">
         <v>0</v>
       </c>
       <c r="H26" s="26">
         <v>0</v>
       </c>
       <c r="I26" s="13">
         <v>0</v>
       </c>
       <c r="J26" s="18">
         <v>0</v>
       </c>
       <c r="K26" s="18">
         <v>0</v>
       </c>
       <c r="L26" s="31">
         <v>0</v>
       </c>
       <c r="M26" s="36">
         <v>1</v>
       </c>
       <c r="N26" s="18">
         <v>0</v>
       </c>
       <c r="O26" s="18">
         <v>1</v>
       </c>
       <c r="P26" s="18">
         <v>0</v>
       </c>
       <c r="Q26" s="31">
         <v>1</v>
       </c>
     </row>
-    <row r="27" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="27" spans="2:17" ht="15" customHeight="1">
       <c r="B27" s="6" t="s">
         <v>32</v>
       </c>
       <c r="C27" s="13">
         <v>11</v>
       </c>
       <c r="D27" s="18">
         <v>0</v>
       </c>
       <c r="E27" s="18">
         <v>1</v>
       </c>
       <c r="F27" s="23">
         <v>6</v>
       </c>
       <c r="G27" s="18">
         <v>2</v>
       </c>
       <c r="H27" s="26">
         <v>1</v>
       </c>
       <c r="I27" s="13">
         <v>1</v>
       </c>
       <c r="J27" s="18">
         <v>0</v>
       </c>
       <c r="K27" s="18">
         <v>0</v>
       </c>
       <c r="L27" s="31">
         <v>1</v>
       </c>
       <c r="M27" s="36">
         <v>3</v>
       </c>
       <c r="N27" s="18">
         <v>0</v>
       </c>
       <c r="O27" s="18">
         <v>0</v>
       </c>
       <c r="P27" s="18">
         <v>0</v>
       </c>
       <c r="Q27" s="31">
         <v>4</v>
       </c>
     </row>
-    <row r="28" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="28" spans="2:17" ht="15" customHeight="1">
       <c r="B28" s="6" t="s">
         <v>33</v>
       </c>
       <c r="C28" s="13">
         <v>8</v>
       </c>
       <c r="D28" s="18">
         <v>0</v>
       </c>
       <c r="E28" s="18">
         <v>0</v>
       </c>
       <c r="F28" s="23">
         <v>1</v>
       </c>
       <c r="G28" s="18">
         <v>0</v>
       </c>
       <c r="H28" s="26">
         <v>0</v>
       </c>
       <c r="I28" s="13">
         <v>0</v>
       </c>
       <c r="J28" s="18">
         <v>0</v>
       </c>
       <c r="K28" s="18">
         <v>0</v>
       </c>
       <c r="L28" s="31">
         <v>0</v>
       </c>
       <c r="M28" s="36">
         <v>1</v>
       </c>
       <c r="N28" s="18">
         <v>0</v>
       </c>
       <c r="O28" s="18">
         <v>7</v>
       </c>
       <c r="P28" s="18">
         <v>0</v>
       </c>
       <c r="Q28" s="31">
         <v>0</v>
       </c>
     </row>
-    <row r="29" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="29" spans="2:17" ht="15" customHeight="1">
       <c r="B29" s="6" t="s">
         <v>34</v>
       </c>
       <c r="C29" s="13">
         <v>0</v>
       </c>
       <c r="D29" s="18">
         <v>0</v>
       </c>
       <c r="E29" s="18">
         <v>0</v>
       </c>
       <c r="F29" s="23">
         <v>0</v>
       </c>
       <c r="G29" s="18">
         <v>0</v>
       </c>
       <c r="H29" s="26">
         <v>0</v>
       </c>
       <c r="I29" s="13">
         <v>0</v>
       </c>
       <c r="J29" s="18">
         <v>0</v>
       </c>
       <c r="K29" s="18">
         <v>0</v>
       </c>
       <c r="L29" s="31">
         <v>0</v>
       </c>
       <c r="M29" s="36">
         <v>0</v>
       </c>
       <c r="N29" s="18">
         <v>0</v>
       </c>
       <c r="O29" s="18">
         <v>0</v>
       </c>
       <c r="P29" s="18">
         <v>0</v>
       </c>
       <c r="Q29" s="31">
         <v>0</v>
       </c>
     </row>
-    <row r="30" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="30" spans="2:17" ht="15" customHeight="1">
       <c r="B30" s="7" t="s">
         <v>35</v>
       </c>
       <c r="C30" s="14">
         <v>51</v>
       </c>
       <c r="D30" s="19">
         <v>0</v>
       </c>
       <c r="E30" s="19">
         <v>0</v>
       </c>
       <c r="F30" s="24">
         <v>3</v>
       </c>
       <c r="G30" s="19">
         <v>0</v>
       </c>
       <c r="H30" s="27">
         <v>0</v>
       </c>
       <c r="I30" s="14">
         <v>0</v>
       </c>
       <c r="J30" s="19">
         <v>0</v>
       </c>
       <c r="K30" s="19">
         <v>0</v>
       </c>
       <c r="L30" s="32">
         <v>0</v>
       </c>
       <c r="M30" s="37">
         <v>3</v>
       </c>
       <c r="N30" s="19">
         <v>0</v>
       </c>
       <c r="O30" s="19">
         <v>43</v>
       </c>
       <c r="P30" s="19">
         <v>1</v>
       </c>
       <c r="Q30" s="32">
         <v>4</v>
       </c>
     </row>
-    <row r="31" spans="2:17" ht="6.75" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="31" spans="2:17" ht="6.75" customHeight="1">
       <c r="B31" s="8"/>
       <c r="C31" s="8"/>
       <c r="D31" s="8"/>
       <c r="E31" s="8"/>
       <c r="F31" s="8"/>
       <c r="G31" s="8"/>
       <c r="H31" s="8"/>
       <c r="I31" s="8"/>
       <c r="J31" s="8"/>
       <c r="K31" s="8"/>
       <c r="L31" s="8"/>
       <c r="M31" s="8"/>
       <c r="N31" s="8"/>
       <c r="O31" s="8"/>
       <c r="P31" s="8"/>
       <c r="Q31" s="8"/>
     </row>
-    <row r="32" spans="2:17" x14ac:dyDescent="0.4">
+    <row r="32" spans="2:17">
       <c r="B32" s="9"/>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" scale="75" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="75" fitToWidth="1" fitToHeight="1" orientation="landscape" usePrinterDefaults="1" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0800-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
   <dimension ref="B1:Q32"/>
   <sheetViews>
     <sheetView zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
-      <selection activeCell="C1" sqref="C1"/>
+      <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.5" x14ac:dyDescent="0.4"/>
+  <sheetFormatPr defaultRowHeight="13.5"/>
   <cols>
     <col min="1" max="1" width="2.25" style="1" customWidth="1"/>
     <col min="2" max="2" width="13.875" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="17" width="13.25" style="1" customWidth="1"/>
     <col min="18" max="18" width="2.25" style="1" customWidth="1"/>
-    <col min="19" max="19" width="9" style="1" customWidth="1"/>
-    <col min="20" max="16384" width="9" style="1"/>
+    <col min="19" max="16384" width="9" style="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:17" ht="18.75" x14ac:dyDescent="0.4">
+    <row r="1" spans="2:17" ht="18.75">
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="10"/>
       <c r="D1" s="10"/>
       <c r="E1" s="10"/>
       <c r="F1" s="10"/>
       <c r="G1" s="10"/>
       <c r="H1" s="10"/>
       <c r="I1" s="10"/>
       <c r="J1" s="10"/>
       <c r="K1" s="10"/>
       <c r="L1" s="10"/>
       <c r="M1" s="10"/>
       <c r="N1" s="10"/>
       <c r="O1" s="10"/>
       <c r="P1" s="10"/>
       <c r="Q1" s="40"/>
     </row>
-    <row r="3" spans="2:17" ht="51" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="2" spans="2:17" ht="14.25"/>
+    <row r="3" spans="2:17" ht="51" customHeight="1">
       <c r="B3" s="3"/>
       <c r="C3" s="11" t="s">
         <v>40</v>
       </c>
       <c r="D3" s="15" t="s">
         <v>37</v>
       </c>
       <c r="E3" s="15" t="s">
         <v>38</v>
       </c>
       <c r="F3" s="20" t="s">
         <v>3</v>
       </c>
       <c r="G3" s="20" t="s">
         <v>41</v>
       </c>
       <c r="H3" s="20" t="s">
         <v>27</v>
       </c>
       <c r="I3" s="11" t="s">
         <v>5</v>
       </c>
       <c r="J3" s="20" t="s">
         <v>17</v>
       </c>
       <c r="K3" s="20" t="s">
         <v>42</v>
       </c>
       <c r="L3" s="28" t="s">
         <v>36</v>
       </c>
       <c r="M3" s="33" t="s">
         <v>24</v>
       </c>
       <c r="N3" s="38" t="s">
         <v>43</v>
       </c>
       <c r="O3" s="39" t="s">
         <v>2</v>
       </c>
       <c r="P3" s="39" t="s">
         <v>15</v>
       </c>
       <c r="Q3" s="41" t="s">
         <v>39</v>
       </c>
     </row>
-    <row r="4" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="4" spans="2:17" ht="15" customHeight="1">
       <c r="B4" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="C4" s="4"/>
-[...15 lines deleted...]
-    <row r="5" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="C4" s="4">
+        <v>1609</v>
+      </c>
+      <c r="D4" s="16">
+        <v>27</v>
+      </c>
+      <c r="E4" s="16">
+        <v>107</v>
+      </c>
+      <c r="F4" s="21">
+        <v>987</v>
+      </c>
+      <c r="G4" s="21">
+        <v>122</v>
+      </c>
+      <c r="H4" s="21">
+        <v>41</v>
+      </c>
+      <c r="I4" s="4">
+        <v>206</v>
+      </c>
+      <c r="J4" s="16">
+        <v>1</v>
+      </c>
+      <c r="K4" s="16">
+        <v>3</v>
+      </c>
+      <c r="L4" s="29">
+        <v>202</v>
+      </c>
+      <c r="M4" s="34">
+        <v>659</v>
+      </c>
+      <c r="N4" s="16">
+        <v>36</v>
+      </c>
+      <c r="O4" s="16">
+        <v>223</v>
+      </c>
+      <c r="P4" s="16">
+        <v>58</v>
+      </c>
+      <c r="Q4" s="42">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="5" spans="2:17" ht="15" customHeight="1">
       <c r="B5" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="C5" s="12"/>
-[...15 lines deleted...]
-    <row r="6" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="C5" s="12">
+        <v>730</v>
+      </c>
+      <c r="D5" s="17">
+        <v>8</v>
+      </c>
+      <c r="E5" s="17">
+        <v>46</v>
+      </c>
+      <c r="F5" s="22">
+        <v>500</v>
+      </c>
+      <c r="G5" s="17">
+        <v>45</v>
+      </c>
+      <c r="H5" s="25">
+        <v>13</v>
+      </c>
+      <c r="I5" s="12">
+        <v>147</v>
+      </c>
+      <c r="J5" s="17">
+        <v>1</v>
+      </c>
+      <c r="K5" s="17">
+        <v>2</v>
+      </c>
+      <c r="L5" s="30">
+        <v>144</v>
+      </c>
+      <c r="M5" s="35">
+        <v>308</v>
+      </c>
+      <c r="N5" s="17">
+        <v>12</v>
+      </c>
+      <c r="O5" s="17">
+        <v>60</v>
+      </c>
+      <c r="P5" s="17">
+        <v>23</v>
+      </c>
+      <c r="Q5" s="30">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="6" spans="2:17" ht="15" customHeight="1">
       <c r="B6" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="C6" s="13"/>
-[...15 lines deleted...]
-    <row r="7" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="C6" s="13">
+        <v>95</v>
+      </c>
+      <c r="D6" s="18">
+        <v>2</v>
+      </c>
+      <c r="E6" s="18">
+        <v>6</v>
+      </c>
+      <c r="F6" s="23">
+        <v>66</v>
+      </c>
+      <c r="G6" s="18">
+        <v>11</v>
+      </c>
+      <c r="H6" s="26">
+        <v>3</v>
+      </c>
+      <c r="I6" s="13">
+        <v>7</v>
+      </c>
+      <c r="J6" s="18">
+        <v>0</v>
+      </c>
+      <c r="K6" s="18">
+        <v>0</v>
+      </c>
+      <c r="L6" s="31">
+        <v>7</v>
+      </c>
+      <c r="M6" s="36">
+        <v>48</v>
+      </c>
+      <c r="N6" s="18">
+        <v>1</v>
+      </c>
+      <c r="O6" s="18">
+        <v>8</v>
+      </c>
+      <c r="P6" s="18">
+        <v>0</v>
+      </c>
+      <c r="Q6" s="31">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="7" spans="2:17" ht="15" customHeight="1">
       <c r="B7" s="6" t="s">
         <v>11</v>
       </c>
-      <c r="C7" s="13"/>
-[...15 lines deleted...]
-    <row r="8" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="C7" s="13">
+        <v>137</v>
+      </c>
+      <c r="D7" s="18">
+        <v>1</v>
+      </c>
+      <c r="E7" s="18">
+        <v>7</v>
+      </c>
+      <c r="F7" s="23">
+        <v>99</v>
+      </c>
+      <c r="G7" s="18">
+        <v>7</v>
+      </c>
+      <c r="H7" s="26">
+        <v>1</v>
+      </c>
+      <c r="I7" s="13">
+        <v>11</v>
+      </c>
+      <c r="J7" s="18">
+        <v>0</v>
+      </c>
+      <c r="K7" s="18">
+        <v>0</v>
+      </c>
+      <c r="L7" s="31">
+        <v>11</v>
+      </c>
+      <c r="M7" s="36">
+        <v>81</v>
+      </c>
+      <c r="N7" s="18">
+        <v>2</v>
+      </c>
+      <c r="O7" s="18">
+        <v>17</v>
+      </c>
+      <c r="P7" s="18">
+        <v>3</v>
+      </c>
+      <c r="Q7" s="31">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="8" spans="2:17" ht="15" customHeight="1">
       <c r="B8" s="6" t="s">
         <v>4</v>
       </c>
-      <c r="C8" s="13"/>
-[...15 lines deleted...]
-    <row r="9" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="C8" s="13">
+        <v>77</v>
+      </c>
+      <c r="D8" s="18">
+        <v>4</v>
+      </c>
+      <c r="E8" s="18">
+        <v>8</v>
+      </c>
+      <c r="F8" s="23">
+        <v>46</v>
+      </c>
+      <c r="G8" s="18">
+        <v>6</v>
+      </c>
+      <c r="H8" s="26">
+        <v>3</v>
+      </c>
+      <c r="I8" s="13">
+        <v>7</v>
+      </c>
+      <c r="J8" s="18">
+        <v>0</v>
+      </c>
+      <c r="K8" s="18">
+        <v>0</v>
+      </c>
+      <c r="L8" s="31">
+        <v>7</v>
+      </c>
+      <c r="M8" s="36">
+        <v>33</v>
+      </c>
+      <c r="N8" s="18">
+        <v>3</v>
+      </c>
+      <c r="O8" s="18">
+        <v>12</v>
+      </c>
+      <c r="P8" s="18">
+        <v>0</v>
+      </c>
+      <c r="Q8" s="31">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="9" spans="2:17" ht="15" customHeight="1">
       <c r="B9" s="6" t="s">
         <v>0</v>
       </c>
-      <c r="C9" s="13"/>
-[...15 lines deleted...]
-    <row r="10" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="C9" s="13">
+        <v>35</v>
+      </c>
+      <c r="D9" s="18">
+        <v>0</v>
+      </c>
+      <c r="E9" s="18">
+        <v>4</v>
+      </c>
+      <c r="F9" s="23">
+        <v>21</v>
+      </c>
+      <c r="G9" s="18">
+        <v>1</v>
+      </c>
+      <c r="H9" s="26">
+        <v>0</v>
+      </c>
+      <c r="I9" s="13">
+        <v>6</v>
+      </c>
+      <c r="J9" s="18">
+        <v>0</v>
+      </c>
+      <c r="K9" s="18">
+        <v>0</v>
+      </c>
+      <c r="L9" s="31">
+        <v>6</v>
+      </c>
+      <c r="M9" s="36">
+        <v>14</v>
+      </c>
+      <c r="N9" s="18">
+        <v>0</v>
+      </c>
+      <c r="O9" s="18">
+        <v>2</v>
+      </c>
+      <c r="P9" s="18">
+        <v>1</v>
+      </c>
+      <c r="Q9" s="31">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="10" spans="2:17" ht="15" customHeight="1">
       <c r="B10" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="C10" s="13"/>
-[...15 lines deleted...]
-    <row r="11" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="C10" s="13">
+        <v>42</v>
+      </c>
+      <c r="D10" s="18">
+        <v>1</v>
+      </c>
+      <c r="E10" s="18">
+        <v>4</v>
+      </c>
+      <c r="F10" s="23">
+        <v>30</v>
+      </c>
+      <c r="G10" s="18">
+        <v>5</v>
+      </c>
+      <c r="H10" s="26">
+        <v>1</v>
+      </c>
+      <c r="I10" s="13">
+        <v>5</v>
+      </c>
+      <c r="J10" s="18">
+        <v>0</v>
+      </c>
+      <c r="K10" s="18">
+        <v>0</v>
+      </c>
+      <c r="L10" s="31">
+        <v>5</v>
+      </c>
+      <c r="M10" s="36">
+        <v>20</v>
+      </c>
+      <c r="N10" s="18">
+        <v>1</v>
+      </c>
+      <c r="O10" s="18">
+        <v>3</v>
+      </c>
+      <c r="P10" s="18">
+        <v>0</v>
+      </c>
+      <c r="Q10" s="31">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="11" spans="2:17" ht="15" customHeight="1">
       <c r="B11" s="6" t="s">
         <v>12</v>
       </c>
-      <c r="C11" s="13"/>
-[...15 lines deleted...]
-    <row r="12" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="C11" s="13">
+        <v>17</v>
+      </c>
+      <c r="D11" s="18">
+        <v>0</v>
+      </c>
+      <c r="E11" s="18">
+        <v>3</v>
+      </c>
+      <c r="F11" s="23">
+        <v>10</v>
+      </c>
+      <c r="G11" s="18">
+        <v>3</v>
+      </c>
+      <c r="H11" s="26">
+        <v>1</v>
+      </c>
+      <c r="I11" s="13">
+        <v>0</v>
+      </c>
+      <c r="J11" s="18">
+        <v>0</v>
+      </c>
+      <c r="K11" s="18">
+        <v>0</v>
+      </c>
+      <c r="L11" s="31">
+        <v>0</v>
+      </c>
+      <c r="M11" s="36">
+        <v>7</v>
+      </c>
+      <c r="N11" s="18">
+        <v>1</v>
+      </c>
+      <c r="O11" s="18">
+        <v>0</v>
+      </c>
+      <c r="P11" s="18">
+        <v>1</v>
+      </c>
+      <c r="Q11" s="31">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="12" spans="2:17" ht="15" customHeight="1">
       <c r="B12" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="C12" s="13"/>
-[...15 lines deleted...]
-    <row r="13" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="C12" s="13">
+        <v>86</v>
+      </c>
+      <c r="D12" s="18">
+        <v>1</v>
+      </c>
+      <c r="E12" s="18">
+        <v>6</v>
+      </c>
+      <c r="F12" s="23">
+        <v>45</v>
+      </c>
+      <c r="G12" s="18">
+        <v>8</v>
+      </c>
+      <c r="H12" s="26">
+        <v>4</v>
+      </c>
+      <c r="I12" s="13">
+        <v>8</v>
+      </c>
+      <c r="J12" s="18">
+        <v>0</v>
+      </c>
+      <c r="K12" s="18">
+        <v>0</v>
+      </c>
+      <c r="L12" s="31">
+        <v>8</v>
+      </c>
+      <c r="M12" s="36">
+        <v>29</v>
+      </c>
+      <c r="N12" s="18">
+        <v>3</v>
+      </c>
+      <c r="O12" s="18">
+        <v>20</v>
+      </c>
+      <c r="P12" s="18">
+        <v>3</v>
+      </c>
+      <c r="Q12" s="31">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="13" spans="2:17" ht="15" customHeight="1">
       <c r="B13" s="6" t="s">
         <v>14</v>
       </c>
-      <c r="C13" s="13"/>
-[...15 lines deleted...]
-    <row r="14" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="C13" s="13">
+        <v>65</v>
+      </c>
+      <c r="D13" s="18">
+        <v>0</v>
+      </c>
+      <c r="E13" s="18">
+        <v>2</v>
+      </c>
+      <c r="F13" s="23">
+        <v>26</v>
+      </c>
+      <c r="G13" s="18">
+        <v>2</v>
+      </c>
+      <c r="H13" s="26">
+        <v>2</v>
+      </c>
+      <c r="I13" s="13">
+        <v>2</v>
+      </c>
+      <c r="J13" s="18">
+        <v>0</v>
+      </c>
+      <c r="K13" s="18">
+        <v>0</v>
+      </c>
+      <c r="L13" s="31">
+        <v>2</v>
+      </c>
+      <c r="M13" s="36">
+        <v>22</v>
+      </c>
+      <c r="N13" s="18">
+        <v>3</v>
+      </c>
+      <c r="O13" s="18">
+        <v>13</v>
+      </c>
+      <c r="P13" s="18">
+        <v>14</v>
+      </c>
+      <c r="Q13" s="31">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="14" spans="2:17" ht="15" customHeight="1">
       <c r="B14" s="6" t="s">
         <v>16</v>
       </c>
-      <c r="C14" s="13"/>
-[...15 lines deleted...]
-    <row r="15" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="C14" s="13">
+        <v>100</v>
+      </c>
+      <c r="D14" s="18">
+        <v>3</v>
+      </c>
+      <c r="E14" s="18">
+        <v>4</v>
+      </c>
+      <c r="F14" s="23">
+        <v>60</v>
+      </c>
+      <c r="G14" s="18">
+        <v>9</v>
+      </c>
+      <c r="H14" s="26">
+        <v>3</v>
+      </c>
+      <c r="I14" s="13">
+        <v>10</v>
+      </c>
+      <c r="J14" s="18">
+        <v>0</v>
+      </c>
+      <c r="K14" s="18">
+        <v>0</v>
+      </c>
+      <c r="L14" s="31">
+        <v>10</v>
+      </c>
+      <c r="M14" s="36">
+        <v>41</v>
+      </c>
+      <c r="N14" s="18">
+        <v>4</v>
+      </c>
+      <c r="O14" s="18">
+        <v>12</v>
+      </c>
+      <c r="P14" s="18">
+        <v>3</v>
+      </c>
+      <c r="Q14" s="31">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="15" spans="2:17" ht="15" customHeight="1">
       <c r="B15" s="6" t="s">
         <v>19</v>
       </c>
-      <c r="C15" s="13"/>
-[...15 lines deleted...]
-    <row r="16" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="C15" s="13">
+        <v>25</v>
+      </c>
+      <c r="D15" s="18">
+        <v>0</v>
+      </c>
+      <c r="E15" s="18">
+        <v>3</v>
+      </c>
+      <c r="F15" s="23">
+        <v>12</v>
+      </c>
+      <c r="G15" s="18">
+        <v>0</v>
+      </c>
+      <c r="H15" s="26">
+        <v>0</v>
+      </c>
+      <c r="I15" s="13">
+        <v>1</v>
+      </c>
+      <c r="J15" s="18">
+        <v>0</v>
+      </c>
+      <c r="K15" s="18">
+        <v>1</v>
+      </c>
+      <c r="L15" s="31">
+        <v>0</v>
+      </c>
+      <c r="M15" s="36">
+        <v>11</v>
+      </c>
+      <c r="N15" s="18">
+        <v>1</v>
+      </c>
+      <c r="O15" s="18">
+        <v>5</v>
+      </c>
+      <c r="P15" s="18">
+        <v>0</v>
+      </c>
+      <c r="Q15" s="31">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="16" spans="2:17" ht="15" customHeight="1">
       <c r="B16" s="6" t="s">
         <v>20</v>
       </c>
-      <c r="C16" s="13"/>
-[...15 lines deleted...]
-    <row r="17" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="C16" s="13">
+        <v>25</v>
+      </c>
+      <c r="D16" s="18">
+        <v>3</v>
+      </c>
+      <c r="E16" s="18">
+        <v>3</v>
+      </c>
+      <c r="F16" s="23">
+        <v>10</v>
+      </c>
+      <c r="G16" s="18">
+        <v>4</v>
+      </c>
+      <c r="H16" s="26">
+        <v>3</v>
+      </c>
+      <c r="I16" s="13">
+        <v>0</v>
+      </c>
+      <c r="J16" s="18">
+        <v>0</v>
+      </c>
+      <c r="K16" s="18">
+        <v>0</v>
+      </c>
+      <c r="L16" s="31">
+        <v>0</v>
+      </c>
+      <c r="M16" s="36">
+        <v>6</v>
+      </c>
+      <c r="N16" s="18">
+        <v>1</v>
+      </c>
+      <c r="O16" s="18">
+        <v>3</v>
+      </c>
+      <c r="P16" s="18">
+        <v>5</v>
+      </c>
+      <c r="Q16" s="31">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="17" spans="2:17" ht="15" customHeight="1">
       <c r="B17" s="6" t="s">
         <v>21</v>
       </c>
-      <c r="C17" s="13"/>
-[...15 lines deleted...]
-    <row r="18" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="C17" s="13">
+        <v>33</v>
+      </c>
+      <c r="D17" s="18">
+        <v>2</v>
+      </c>
+      <c r="E17" s="18">
+        <v>5</v>
+      </c>
+      <c r="F17" s="23">
+        <v>13</v>
+      </c>
+      <c r="G17" s="18">
+        <v>3</v>
+      </c>
+      <c r="H17" s="26">
+        <v>2</v>
+      </c>
+      <c r="I17" s="13">
+        <v>0</v>
+      </c>
+      <c r="J17" s="18">
+        <v>0</v>
+      </c>
+      <c r="K17" s="18">
+        <v>0</v>
+      </c>
+      <c r="L17" s="31">
+        <v>0</v>
+      </c>
+      <c r="M17" s="36">
+        <v>10</v>
+      </c>
+      <c r="N17" s="18">
+        <v>1</v>
+      </c>
+      <c r="O17" s="18">
+        <v>3</v>
+      </c>
+      <c r="P17" s="18">
+        <v>4</v>
+      </c>
+      <c r="Q17" s="31">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="18" spans="2:17" ht="15" customHeight="1">
       <c r="B18" s="6" t="s">
         <v>22</v>
       </c>
-      <c r="C18" s="13"/>
-[...15 lines deleted...]
-    <row r="19" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="C18" s="13">
+        <v>4</v>
+      </c>
+      <c r="D18" s="18">
+        <v>0</v>
+      </c>
+      <c r="E18" s="18">
+        <v>1</v>
+      </c>
+      <c r="F18" s="23">
+        <v>2</v>
+      </c>
+      <c r="G18" s="18">
+        <v>0</v>
+      </c>
+      <c r="H18" s="26">
+        <v>0</v>
+      </c>
+      <c r="I18" s="13">
+        <v>0</v>
+      </c>
+      <c r="J18" s="18">
+        <v>0</v>
+      </c>
+      <c r="K18" s="18">
+        <v>0</v>
+      </c>
+      <c r="L18" s="31">
+        <v>0</v>
+      </c>
+      <c r="M18" s="36">
+        <v>2</v>
+      </c>
+      <c r="N18" s="18">
+        <v>1</v>
+      </c>
+      <c r="O18" s="18">
+        <v>0</v>
+      </c>
+      <c r="P18" s="18">
+        <v>0</v>
+      </c>
+      <c r="Q18" s="31">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="19" spans="2:17" ht="15" customHeight="1">
       <c r="B19" s="6" t="s">
         <v>9</v>
       </c>
-      <c r="C19" s="13"/>
-[...15 lines deleted...]
-    <row r="20" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="C19" s="13">
+        <v>1</v>
+      </c>
+      <c r="D19" s="18">
+        <v>0</v>
+      </c>
+      <c r="E19" s="18">
+        <v>0</v>
+      </c>
+      <c r="F19" s="23">
+        <v>0</v>
+      </c>
+      <c r="G19" s="18">
+        <v>0</v>
+      </c>
+      <c r="H19" s="26">
+        <v>0</v>
+      </c>
+      <c r="I19" s="13">
+        <v>0</v>
+      </c>
+      <c r="J19" s="18">
+        <v>0</v>
+      </c>
+      <c r="K19" s="18">
+        <v>0</v>
+      </c>
+      <c r="L19" s="31">
+        <v>0</v>
+      </c>
+      <c r="M19" s="36">
+        <v>0</v>
+      </c>
+      <c r="N19" s="18">
+        <v>0</v>
+      </c>
+      <c r="O19" s="18">
+        <v>1</v>
+      </c>
+      <c r="P19" s="18">
+        <v>0</v>
+      </c>
+      <c r="Q19" s="31">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="2:17" ht="15" customHeight="1">
       <c r="B20" s="6" t="s">
         <v>23</v>
       </c>
-      <c r="C20" s="13"/>
-[...15 lines deleted...]
-    <row r="21" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="C20" s="13">
+        <v>3</v>
+      </c>
+      <c r="D20" s="18">
+        <v>1</v>
+      </c>
+      <c r="E20" s="18">
+        <v>1</v>
+      </c>
+      <c r="F20" s="23">
+        <v>0</v>
+      </c>
+      <c r="G20" s="18">
+        <v>0</v>
+      </c>
+      <c r="H20" s="26">
+        <v>0</v>
+      </c>
+      <c r="I20" s="13">
+        <v>0</v>
+      </c>
+      <c r="J20" s="18">
+        <v>0</v>
+      </c>
+      <c r="K20" s="18">
+        <v>0</v>
+      </c>
+      <c r="L20" s="31">
+        <v>0</v>
+      </c>
+      <c r="M20" s="36">
+        <v>0</v>
+      </c>
+      <c r="N20" s="18">
+        <v>0</v>
+      </c>
+      <c r="O20" s="18">
+        <v>1</v>
+      </c>
+      <c r="P20" s="18">
+        <v>0</v>
+      </c>
+      <c r="Q20" s="31">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="2:17" ht="15" customHeight="1">
       <c r="B21" s="6" t="s">
         <v>18</v>
       </c>
-      <c r="C21" s="13"/>
-[...15 lines deleted...]
-    <row r="22" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="C21" s="13">
+        <v>15</v>
+      </c>
+      <c r="D21" s="18">
+        <v>0</v>
+      </c>
+      <c r="E21" s="18">
+        <v>2</v>
+      </c>
+      <c r="F21" s="23">
+        <v>12</v>
+      </c>
+      <c r="G21" s="18">
+        <v>7</v>
+      </c>
+      <c r="H21" s="26">
+        <v>1</v>
+      </c>
+      <c r="I21" s="13">
+        <v>0</v>
+      </c>
+      <c r="J21" s="18">
+        <v>0</v>
+      </c>
+      <c r="K21" s="18">
+        <v>0</v>
+      </c>
+      <c r="L21" s="31">
+        <v>0</v>
+      </c>
+      <c r="M21" s="36">
+        <v>5</v>
+      </c>
+      <c r="N21" s="18">
+        <v>0</v>
+      </c>
+      <c r="O21" s="18">
+        <v>1</v>
+      </c>
+      <c r="P21" s="18">
+        <v>0</v>
+      </c>
+      <c r="Q21" s="31">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="2:17" ht="15" customHeight="1">
       <c r="B22" s="6" t="s">
         <v>25</v>
       </c>
-      <c r="C22" s="13"/>
-[...15 lines deleted...]
-    <row r="23" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="C22" s="13">
+        <v>6</v>
+      </c>
+      <c r="D22" s="18">
+        <v>0</v>
+      </c>
+      <c r="E22" s="18">
+        <v>1</v>
+      </c>
+      <c r="F22" s="23">
+        <v>2</v>
+      </c>
+      <c r="G22" s="18">
+        <v>0</v>
+      </c>
+      <c r="H22" s="26">
+        <v>0</v>
+      </c>
+      <c r="I22" s="13">
+        <v>0</v>
+      </c>
+      <c r="J22" s="18">
+        <v>0</v>
+      </c>
+      <c r="K22" s="18">
+        <v>0</v>
+      </c>
+      <c r="L22" s="31">
+        <v>0</v>
+      </c>
+      <c r="M22" s="36">
+        <v>2</v>
+      </c>
+      <c r="N22" s="18">
+        <v>0</v>
+      </c>
+      <c r="O22" s="18">
+        <v>1</v>
+      </c>
+      <c r="P22" s="18">
+        <v>0</v>
+      </c>
+      <c r="Q22" s="31">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="23" spans="2:17" ht="15" customHeight="1">
       <c r="B23" s="6" t="s">
         <v>26</v>
       </c>
-      <c r="C23" s="13"/>
-[...15 lines deleted...]
-    <row r="24" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="C23" s="13">
+        <v>6</v>
+      </c>
+      <c r="D23" s="18">
+        <v>0</v>
+      </c>
+      <c r="E23" s="18">
+        <v>0</v>
+      </c>
+      <c r="F23" s="23">
+        <v>3</v>
+      </c>
+      <c r="G23" s="18">
+        <v>0</v>
+      </c>
+      <c r="H23" s="26">
+        <v>0</v>
+      </c>
+      <c r="I23" s="13">
+        <v>0</v>
+      </c>
+      <c r="J23" s="18">
+        <v>0</v>
+      </c>
+      <c r="K23" s="18">
+        <v>0</v>
+      </c>
+      <c r="L23" s="31">
+        <v>0</v>
+      </c>
+      <c r="M23" s="36">
+        <v>3</v>
+      </c>
+      <c r="N23" s="18">
+        <v>1</v>
+      </c>
+      <c r="O23" s="18">
+        <v>2</v>
+      </c>
+      <c r="P23" s="18">
+        <v>0</v>
+      </c>
+      <c r="Q23" s="31">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="24" spans="2:17" ht="15" customHeight="1">
       <c r="B24" s="6" t="s">
         <v>29</v>
       </c>
-      <c r="C24" s="13"/>
-[...15 lines deleted...]
-    <row r="25" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="C24" s="13">
+        <v>14</v>
+      </c>
+      <c r="D24" s="18">
+        <v>0</v>
+      </c>
+      <c r="E24" s="18">
+        <v>0</v>
+      </c>
+      <c r="F24" s="23">
+        <v>8</v>
+      </c>
+      <c r="G24" s="18">
+        <v>7</v>
+      </c>
+      <c r="H24" s="26">
+        <v>1</v>
+      </c>
+      <c r="I24" s="13">
+        <v>0</v>
+      </c>
+      <c r="J24" s="18">
+        <v>0</v>
+      </c>
+      <c r="K24" s="18">
+        <v>0</v>
+      </c>
+      <c r="L24" s="31">
+        <v>0</v>
+      </c>
+      <c r="M24" s="36">
+        <v>1</v>
+      </c>
+      <c r="N24" s="18">
+        <v>1</v>
+      </c>
+      <c r="O24" s="18">
+        <v>2</v>
+      </c>
+      <c r="P24" s="18">
+        <v>0</v>
+      </c>
+      <c r="Q24" s="31">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="25" spans="2:17" ht="15" customHeight="1">
       <c r="B25" s="6" t="s">
         <v>30</v>
       </c>
-      <c r="C25" s="13"/>
-[...15 lines deleted...]
-    <row r="26" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="C25" s="13">
+        <v>11</v>
+      </c>
+      <c r="D25" s="18">
+        <v>0</v>
+      </c>
+      <c r="E25" s="18">
+        <v>0</v>
+      </c>
+      <c r="F25" s="23">
+        <v>7</v>
+      </c>
+      <c r="G25" s="18">
+        <v>0</v>
+      </c>
+      <c r="H25" s="26">
+        <v>0</v>
+      </c>
+      <c r="I25" s="13">
+        <v>0</v>
+      </c>
+      <c r="J25" s="18">
+        <v>0</v>
+      </c>
+      <c r="K25" s="18">
+        <v>0</v>
+      </c>
+      <c r="L25" s="31">
+        <v>0</v>
+      </c>
+      <c r="M25" s="36">
+        <v>7</v>
+      </c>
+      <c r="N25" s="18">
+        <v>0</v>
+      </c>
+      <c r="O25" s="18">
+        <v>3</v>
+      </c>
+      <c r="P25" s="18">
+        <v>0</v>
+      </c>
+      <c r="Q25" s="31">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="26" spans="2:17" ht="15" customHeight="1">
       <c r="B26" s="6" t="s">
         <v>31</v>
       </c>
-      <c r="C26" s="13"/>
-[...15 lines deleted...]
-    <row r="27" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="C26" s="13">
+        <v>3</v>
+      </c>
+      <c r="D26" s="18">
+        <v>0</v>
+      </c>
+      <c r="E26" s="18">
+        <v>0</v>
+      </c>
+      <c r="F26" s="23">
+        <v>1</v>
+      </c>
+      <c r="G26" s="18">
+        <v>0</v>
+      </c>
+      <c r="H26" s="26">
+        <v>0</v>
+      </c>
+      <c r="I26" s="13">
+        <v>0</v>
+      </c>
+      <c r="J26" s="18">
+        <v>0</v>
+      </c>
+      <c r="K26" s="18">
+        <v>0</v>
+      </c>
+      <c r="L26" s="31">
+        <v>0</v>
+      </c>
+      <c r="M26" s="36">
+        <v>1</v>
+      </c>
+      <c r="N26" s="18">
+        <v>0</v>
+      </c>
+      <c r="O26" s="18">
+        <v>1</v>
+      </c>
+      <c r="P26" s="18">
+        <v>0</v>
+      </c>
+      <c r="Q26" s="31">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="27" spans="2:17" ht="15" customHeight="1">
       <c r="B27" s="6" t="s">
         <v>32</v>
       </c>
-      <c r="C27" s="13"/>
-[...15 lines deleted...]
-    <row r="28" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="C27" s="13">
+        <v>15</v>
+      </c>
+      <c r="D27" s="18">
+        <v>1</v>
+      </c>
+      <c r="E27" s="18">
+        <v>1</v>
+      </c>
+      <c r="F27" s="23">
+        <v>8</v>
+      </c>
+      <c r="G27" s="18">
+        <v>2</v>
+      </c>
+      <c r="H27" s="26">
+        <v>1</v>
+      </c>
+      <c r="I27" s="13">
+        <v>2</v>
+      </c>
+      <c r="J27" s="18">
+        <v>0</v>
+      </c>
+      <c r="K27" s="18">
+        <v>0</v>
+      </c>
+      <c r="L27" s="31">
+        <v>2</v>
+      </c>
+      <c r="M27" s="36">
+        <v>4</v>
+      </c>
+      <c r="N27" s="18">
+        <v>0</v>
+      </c>
+      <c r="O27" s="18">
+        <v>0</v>
+      </c>
+      <c r="P27" s="18">
+        <v>0</v>
+      </c>
+      <c r="Q27" s="31">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="28" spans="2:17" ht="15" customHeight="1">
       <c r="B28" s="6" t="s">
         <v>33</v>
       </c>
-      <c r="C28" s="13"/>
-[...15 lines deleted...]
-    <row r="29" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="C28" s="13">
+        <v>10</v>
+      </c>
+      <c r="D28" s="18">
+        <v>0</v>
+      </c>
+      <c r="E28" s="18">
+        <v>0</v>
+      </c>
+      <c r="F28" s="23">
+        <v>3</v>
+      </c>
+      <c r="G28" s="18">
+        <v>2</v>
+      </c>
+      <c r="H28" s="26">
+        <v>2</v>
+      </c>
+      <c r="I28" s="13">
+        <v>0</v>
+      </c>
+      <c r="J28" s="18">
+        <v>0</v>
+      </c>
+      <c r="K28" s="18">
+        <v>0</v>
+      </c>
+      <c r="L28" s="31">
+        <v>0</v>
+      </c>
+      <c r="M28" s="36">
+        <v>1</v>
+      </c>
+      <c r="N28" s="18">
+        <v>0</v>
+      </c>
+      <c r="O28" s="18">
+        <v>7</v>
+      </c>
+      <c r="P28" s="18">
+        <v>0</v>
+      </c>
+      <c r="Q28" s="31">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29" spans="2:17" ht="15" customHeight="1">
       <c r="B29" s="6" t="s">
         <v>34</v>
       </c>
-      <c r="C29" s="13"/>
-[...15 lines deleted...]
-    <row r="30" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="C29" s="13">
+        <v>1</v>
+      </c>
+      <c r="D29" s="18">
+        <v>0</v>
+      </c>
+      <c r="E29" s="18">
+        <v>0</v>
+      </c>
+      <c r="F29" s="23">
+        <v>0</v>
+      </c>
+      <c r="G29" s="18">
+        <v>0</v>
+      </c>
+      <c r="H29" s="26">
+        <v>0</v>
+      </c>
+      <c r="I29" s="13">
+        <v>0</v>
+      </c>
+      <c r="J29" s="18">
+        <v>0</v>
+      </c>
+      <c r="K29" s="18">
+        <v>0</v>
+      </c>
+      <c r="L29" s="31">
+        <v>0</v>
+      </c>
+      <c r="M29" s="36">
+        <v>0</v>
+      </c>
+      <c r="N29" s="18">
+        <v>0</v>
+      </c>
+      <c r="O29" s="18">
+        <v>1</v>
+      </c>
+      <c r="P29" s="18">
+        <v>0</v>
+      </c>
+      <c r="Q29" s="31">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="2:17" ht="15" customHeight="1">
       <c r="B30" s="7" t="s">
         <v>35</v>
       </c>
-      <c r="C30" s="14"/>
-[...15 lines deleted...]
-    <row r="31" spans="2:17" ht="6.75" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="C30" s="14">
+        <v>53</v>
+      </c>
+      <c r="D30" s="19">
+        <v>0</v>
+      </c>
+      <c r="E30" s="19">
+        <v>0</v>
+      </c>
+      <c r="F30" s="24">
+        <v>3</v>
+      </c>
+      <c r="G30" s="19">
+        <v>0</v>
+      </c>
+      <c r="H30" s="27">
+        <v>0</v>
+      </c>
+      <c r="I30" s="14">
+        <v>0</v>
+      </c>
+      <c r="J30" s="19">
+        <v>0</v>
+      </c>
+      <c r="K30" s="19">
+        <v>0</v>
+      </c>
+      <c r="L30" s="32">
+        <v>0</v>
+      </c>
+      <c r="M30" s="37">
+        <v>3</v>
+      </c>
+      <c r="N30" s="19">
+        <v>0</v>
+      </c>
+      <c r="O30" s="19">
+        <v>45</v>
+      </c>
+      <c r="P30" s="19">
+        <v>1</v>
+      </c>
+      <c r="Q30" s="32">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="31" spans="2:17" ht="6.75" customHeight="1">
       <c r="B31" s="8"/>
       <c r="C31" s="8"/>
       <c r="D31" s="8"/>
       <c r="E31" s="8"/>
       <c r="F31" s="8"/>
       <c r="G31" s="8"/>
       <c r="H31" s="8"/>
       <c r="I31" s="8"/>
       <c r="J31" s="8"/>
       <c r="K31" s="8"/>
       <c r="L31" s="8"/>
       <c r="M31" s="8"/>
       <c r="N31" s="8"/>
       <c r="O31" s="8"/>
       <c r="P31" s="8"/>
       <c r="Q31" s="8"/>
     </row>
-    <row r="32" spans="2:17" x14ac:dyDescent="0.4">
+    <row r="32" spans="2:17">
       <c r="B32" s="9"/>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" scale="75" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="75" fitToWidth="1" fitToHeight="1" orientation="landscape" usePrinterDefaults="1" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>Microsoft Excel</Application>
+<Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
+  <Application>JUST Calc</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="4" baseType="variant">
+    <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
-      </vt:variant>
-[...4 lines deleted...]
-        <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>13</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="26" baseType="lpstr">
+    <vt:vector size="13" baseType="lpstr">
       <vt:lpstr>累計</vt:lpstr>
       <vt:lpstr>１月末</vt:lpstr>
       <vt:lpstr>２月末</vt:lpstr>
       <vt:lpstr>３月末</vt:lpstr>
       <vt:lpstr>４月末</vt:lpstr>
       <vt:lpstr>５月末</vt:lpstr>
       <vt:lpstr>６月末</vt:lpstr>
       <vt:lpstr>７月末</vt:lpstr>
       <vt:lpstr>8月末</vt:lpstr>
       <vt:lpstr>9月末</vt:lpstr>
       <vt:lpstr>10月末</vt:lpstr>
       <vt:lpstr>11月末</vt:lpstr>
       <vt:lpstr>12月末</vt:lpstr>
-      <vt:lpstr>'10月末'!Print_Area</vt:lpstr>
-[...11 lines deleted...]
-      <vt:lpstr>累計!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...1 lines deleted...]
-  <cp:lastModifiedBy/>
+<cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties">
+  <property fmtid="{DCFEDD21-7773-49B2-8022-6FC58DB5260B}" pid="2" name="SavedVersions">
+    <vt:vector size="1" baseType="lpwstr">
+      <vt:lpwstr>5.0.6.0</vt:lpwstr>
+    </vt:vector>
+  </property>
+  <property fmtid="{DCFEDD21-7773-49B2-8022-6FC58DB5260B}" pid="3" name="LastSavedVersion">
+    <vt:lpwstr>5.0.6.0</vt:lpwstr>
+  </property>
+  <property fmtid="{DCFEDD21-7773-49B2-8022-6FC58DB5260B}" pid="4" name="LastSavedDate">
+    <vt:filetime>2026-10-07T01:55:01Z</vt:filetime>
+  </property>
+</Properties>
+</file>