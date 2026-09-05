--- v1 (2026-07-04)
+++ v2 (2026-09-05)
@@ -12,53 +12,53 @@
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="20417"/>
   <workbookPr filterPrivacy="1"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{F145D3AA-11F3-4FD1-B8CE-C1076ED9F62B}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{6CB7E945-D4A5-43B7-9DB2-99E19737704D}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12135" tabRatio="709" activeTab="5" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12135" tabRatio="709" activeTab="7" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="累計" sheetId="6" r:id="rId1"/>
     <sheet name="１月末" sheetId="1" r:id="rId2"/>
     <sheet name="２月末" sheetId="2" r:id="rId3"/>
     <sheet name="３月末" sheetId="3" r:id="rId4"/>
     <sheet name="４月末" sheetId="4" r:id="rId5"/>
     <sheet name="５月末" sheetId="5" r:id="rId6"/>
     <sheet name="６月末" sheetId="7" r:id="rId7"/>
     <sheet name="７月末" sheetId="8" r:id="rId8"/>
     <sheet name="8月末" sheetId="14" r:id="rId9"/>
     <sheet name="9月末" sheetId="11" r:id="rId10"/>
     <sheet name="10月末" sheetId="15" r:id="rId11"/>
     <sheet name="11月末" sheetId="12" r:id="rId12"/>
     <sheet name="12月末" sheetId="13" r:id="rId13"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="10">'10月末'!$A$1:$R$41</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="11">'11月末'!$A$1:$R$41</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="12">'12月末'!$A$1:$R$41</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">'１月末'!$A$1:$R$41</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="2">'２月末'!$A$1:$R$41</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="3">'３月末'!$A$1:$R$41</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="4">'４月末'!$A$1:$R$41</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="5">'５月末'!$A$1:$R$41</definedName>
@@ -10428,51 +10428,51 @@
       <c r="H31" s="8"/>
       <c r="I31" s="8"/>
       <c r="J31" s="8"/>
       <c r="K31" s="8"/>
       <c r="L31" s="8"/>
       <c r="M31" s="8"/>
       <c r="N31" s="8"/>
       <c r="O31" s="8"/>
       <c r="P31" s="8"/>
       <c r="Q31" s="8"/>
     </row>
     <row r="32" spans="2:17" x14ac:dyDescent="0.4">
       <c r="B32" s="9"/>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="54" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <dimension ref="B1:Q32"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageBreakPreview" zoomScale="70" zoomScaleNormal="70" zoomScaleSheetLayoutView="70" workbookViewId="0">
+    <sheetView view="pageBreakPreview" zoomScale="70" zoomScaleNormal="70" zoomScaleSheetLayoutView="70" workbookViewId="0">
       <selection activeCell="P9" sqref="P9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.5" x14ac:dyDescent="0.4"/>
   <cols>
     <col min="1" max="1" width="2.25" style="1" customWidth="1"/>
     <col min="2" max="2" width="13.875" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="17" width="13.25" style="1" customWidth="1"/>
     <col min="18" max="18" width="2.25" style="1" customWidth="1"/>
     <col min="19" max="19" width="9" style="1" customWidth="1"/>
     <col min="20" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:17" ht="18.75" x14ac:dyDescent="0.4">
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="10"/>
       <c r="D1" s="10"/>
       <c r="E1" s="10"/>
       <c r="F1" s="10"/>
       <c r="G1" s="10"/>
       <c r="H1" s="10"/>
       <c r="I1" s="10"/>
       <c r="J1" s="10"/>
@@ -11893,51 +11893,51 @@
       <c r="I31" s="8"/>
       <c r="J31" s="8"/>
       <c r="K31" s="8"/>
       <c r="L31" s="8"/>
       <c r="M31" s="8"/>
       <c r="N31" s="8"/>
       <c r="O31" s="8"/>
       <c r="P31" s="8"/>
       <c r="Q31" s="8"/>
     </row>
     <row r="32" spans="2:17" x14ac:dyDescent="0.4">
       <c r="B32" s="9"/>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="54" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
   <dimension ref="B1:Q32"/>
   <sheetViews>
     <sheetView zoomScale="60" zoomScaleNormal="60" workbookViewId="0">
-      <selection activeCell="C1" sqref="C1"/>
+      <selection activeCell="J24" sqref="J24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.5" x14ac:dyDescent="0.4"/>
   <cols>
     <col min="1" max="1" width="2.25" style="1" customWidth="1"/>
     <col min="2" max="2" width="13.875" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="17" width="13.25" style="1" customWidth="1"/>
     <col min="18" max="18" width="2.25" style="1" customWidth="1"/>
     <col min="19" max="19" width="9" style="1" customWidth="1"/>
     <col min="20" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:17" ht="18.75" x14ac:dyDescent="0.4">
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="10"/>
       <c r="D1" s="10"/>
       <c r="E1" s="10"/>
       <c r="F1" s="10"/>
       <c r="G1" s="10"/>
       <c r="H1" s="10"/>
       <c r="I1" s="10"/>
       <c r="J1" s="10"/>
       <c r="K1" s="10"/>
@@ -11978,620 +11978,1430 @@
         <v>42</v>
       </c>
       <c r="L3" s="28" t="s">
         <v>36</v>
       </c>
       <c r="M3" s="33" t="s">
         <v>24</v>
       </c>
       <c r="N3" s="38" t="s">
         <v>43</v>
       </c>
       <c r="O3" s="39" t="s">
         <v>2</v>
       </c>
       <c r="P3" s="39" t="s">
         <v>15</v>
       </c>
       <c r="Q3" s="41" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="4" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B4" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="C4" s="4"/>
-[...13 lines deleted...]
-      <c r="Q4" s="42"/>
+      <c r="C4" s="4">
+        <v>1157</v>
+      </c>
+      <c r="D4" s="16">
+        <v>16</v>
+      </c>
+      <c r="E4" s="16">
+        <v>77</v>
+      </c>
+      <c r="F4" s="21">
+        <v>705</v>
+      </c>
+      <c r="G4" s="21">
+        <v>86</v>
+      </c>
+      <c r="H4" s="21">
+        <v>30</v>
+      </c>
+      <c r="I4" s="4">
+        <v>121</v>
+      </c>
+      <c r="J4" s="16">
+        <v>1</v>
+      </c>
+      <c r="K4" s="16">
+        <v>3</v>
+      </c>
+      <c r="L4" s="29">
+        <v>117</v>
+      </c>
+      <c r="M4" s="34">
+        <v>498</v>
+      </c>
+      <c r="N4" s="16">
+        <v>25</v>
+      </c>
+      <c r="O4" s="16">
+        <v>178</v>
+      </c>
+      <c r="P4" s="16">
+        <v>33</v>
+      </c>
+      <c r="Q4" s="42">
+        <v>148</v>
+      </c>
     </row>
     <row r="5" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B5" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="C5" s="12"/>
-[...13 lines deleted...]
-      <c r="Q5" s="30"/>
+      <c r="C5" s="12">
+        <v>512</v>
+      </c>
+      <c r="D5" s="17">
+        <v>7</v>
+      </c>
+      <c r="E5" s="17">
+        <v>29</v>
+      </c>
+      <c r="F5" s="22">
+        <v>348</v>
+      </c>
+      <c r="G5" s="17">
+        <v>28</v>
+      </c>
+      <c r="H5" s="25">
+        <v>9</v>
+      </c>
+      <c r="I5" s="12">
+        <v>84</v>
+      </c>
+      <c r="J5" s="17">
+        <v>1</v>
+      </c>
+      <c r="K5" s="17">
+        <v>2</v>
+      </c>
+      <c r="L5" s="30">
+        <v>81</v>
+      </c>
+      <c r="M5" s="35">
+        <v>236</v>
+      </c>
+      <c r="N5" s="17">
+        <v>9</v>
+      </c>
+      <c r="O5" s="17">
+        <v>45</v>
+      </c>
+      <c r="P5" s="17">
+        <v>17</v>
+      </c>
+      <c r="Q5" s="30">
+        <v>66</v>
+      </c>
     </row>
     <row r="6" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B6" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="C6" s="13"/>
-[...13 lines deleted...]
-      <c r="Q6" s="31"/>
+      <c r="C6" s="13">
+        <v>77</v>
+      </c>
+      <c r="D6" s="18">
+        <v>1</v>
+      </c>
+      <c r="E6" s="18">
+        <v>6</v>
+      </c>
+      <c r="F6" s="23">
+        <v>53</v>
+      </c>
+      <c r="G6" s="18">
+        <v>11</v>
+      </c>
+      <c r="H6" s="26">
+        <v>3</v>
+      </c>
+      <c r="I6" s="13">
+        <v>5</v>
+      </c>
+      <c r="J6" s="18">
+        <v>0</v>
+      </c>
+      <c r="K6" s="18">
+        <v>0</v>
+      </c>
+      <c r="L6" s="31">
+        <v>5</v>
+      </c>
+      <c r="M6" s="36">
+        <v>37</v>
+      </c>
+      <c r="N6" s="18">
+        <v>0</v>
+      </c>
+      <c r="O6" s="18">
+        <v>8</v>
+      </c>
+      <c r="P6" s="18">
+        <v>0</v>
+      </c>
+      <c r="Q6" s="31">
+        <v>9</v>
+      </c>
     </row>
     <row r="7" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B7" s="6" t="s">
         <v>11</v>
       </c>
-      <c r="C7" s="13"/>
-[...13 lines deleted...]
-      <c r="Q7" s="31"/>
+      <c r="C7" s="13">
+        <v>102</v>
+      </c>
+      <c r="D7" s="18">
+        <v>0</v>
+      </c>
+      <c r="E7" s="18">
+        <v>4</v>
+      </c>
+      <c r="F7" s="23">
+        <v>77</v>
+      </c>
+      <c r="G7" s="18">
+        <v>5</v>
+      </c>
+      <c r="H7" s="26">
+        <v>1</v>
+      </c>
+      <c r="I7" s="13">
+        <v>7</v>
+      </c>
+      <c r="J7" s="18">
+        <v>0</v>
+      </c>
+      <c r="K7" s="18">
+        <v>0</v>
+      </c>
+      <c r="L7" s="31">
+        <v>7</v>
+      </c>
+      <c r="M7" s="36">
+        <v>65</v>
+      </c>
+      <c r="N7" s="18">
+        <v>2</v>
+      </c>
+      <c r="O7" s="18">
+        <v>12</v>
+      </c>
+      <c r="P7" s="18">
+        <v>2</v>
+      </c>
+      <c r="Q7" s="31">
+        <v>7</v>
+      </c>
     </row>
     <row r="8" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B8" s="6" t="s">
         <v>4</v>
       </c>
-      <c r="C8" s="13"/>
-[...13 lines deleted...]
-      <c r="Q8" s="31"/>
+      <c r="C8" s="13">
+        <v>57</v>
+      </c>
+      <c r="D8" s="18">
+        <v>3</v>
+      </c>
+      <c r="E8" s="18">
+        <v>7</v>
+      </c>
+      <c r="F8" s="23">
+        <v>33</v>
+      </c>
+      <c r="G8" s="18">
+        <v>4</v>
+      </c>
+      <c r="H8" s="26">
+        <v>2</v>
+      </c>
+      <c r="I8" s="13">
+        <v>5</v>
+      </c>
+      <c r="J8" s="18">
+        <v>0</v>
+      </c>
+      <c r="K8" s="18">
+        <v>0</v>
+      </c>
+      <c r="L8" s="31">
+        <v>5</v>
+      </c>
+      <c r="M8" s="36">
+        <v>24</v>
+      </c>
+      <c r="N8" s="18">
+        <v>2</v>
+      </c>
+      <c r="O8" s="18">
+        <v>10</v>
+      </c>
+      <c r="P8" s="18">
+        <v>0</v>
+      </c>
+      <c r="Q8" s="31">
+        <v>4</v>
+      </c>
     </row>
     <row r="9" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B9" s="6" t="s">
         <v>0</v>
       </c>
-      <c r="C9" s="13"/>
-[...13 lines deleted...]
-      <c r="Q9" s="31"/>
+      <c r="C9" s="13">
+        <v>24</v>
+      </c>
+      <c r="D9" s="18">
+        <v>0</v>
+      </c>
+      <c r="E9" s="18">
+        <v>2</v>
+      </c>
+      <c r="F9" s="23">
+        <v>13</v>
+      </c>
+      <c r="G9" s="18">
+        <v>0</v>
+      </c>
+      <c r="H9" s="26">
+        <v>0</v>
+      </c>
+      <c r="I9" s="13">
+        <v>3</v>
+      </c>
+      <c r="J9" s="18">
+        <v>0</v>
+      </c>
+      <c r="K9" s="18">
+        <v>0</v>
+      </c>
+      <c r="L9" s="31">
+        <v>3</v>
+      </c>
+      <c r="M9" s="36">
+        <v>10</v>
+      </c>
+      <c r="N9" s="18">
+        <v>0</v>
+      </c>
+      <c r="O9" s="18">
+        <v>1</v>
+      </c>
+      <c r="P9" s="18">
+        <v>1</v>
+      </c>
+      <c r="Q9" s="31">
+        <v>7</v>
+      </c>
     </row>
     <row r="10" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B10" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="C10" s="13"/>
-[...13 lines deleted...]
-      <c r="Q10" s="31"/>
+      <c r="C10" s="13">
+        <v>26</v>
+      </c>
+      <c r="D10" s="18">
+        <v>1</v>
+      </c>
+      <c r="E10" s="18">
+        <v>2</v>
+      </c>
+      <c r="F10" s="23">
+        <v>19</v>
+      </c>
+      <c r="G10" s="18">
+        <v>5</v>
+      </c>
+      <c r="H10" s="26">
+        <v>1</v>
+      </c>
+      <c r="I10" s="13">
+        <v>5</v>
+      </c>
+      <c r="J10" s="18">
+        <v>0</v>
+      </c>
+      <c r="K10" s="18">
+        <v>0</v>
+      </c>
+      <c r="L10" s="31">
+        <v>5</v>
+      </c>
+      <c r="M10" s="36">
+        <v>9</v>
+      </c>
+      <c r="N10" s="18">
+        <v>0</v>
+      </c>
+      <c r="O10" s="18">
+        <v>2</v>
+      </c>
+      <c r="P10" s="18">
+        <v>0</v>
+      </c>
+      <c r="Q10" s="31">
+        <v>2</v>
+      </c>
     </row>
     <row r="11" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B11" s="6" t="s">
         <v>12</v>
       </c>
-      <c r="C11" s="13"/>
-[...13 lines deleted...]
-      <c r="Q11" s="31"/>
+      <c r="C11" s="13">
+        <v>13</v>
+      </c>
+      <c r="D11" s="18">
+        <v>0</v>
+      </c>
+      <c r="E11" s="18">
+        <v>3</v>
+      </c>
+      <c r="F11" s="23">
+        <v>8</v>
+      </c>
+      <c r="G11" s="18">
+        <v>2</v>
+      </c>
+      <c r="H11" s="26">
+        <v>1</v>
+      </c>
+      <c r="I11" s="13">
+        <v>0</v>
+      </c>
+      <c r="J11" s="18">
+        <v>0</v>
+      </c>
+      <c r="K11" s="18">
+        <v>0</v>
+      </c>
+      <c r="L11" s="31">
+        <v>0</v>
+      </c>
+      <c r="M11" s="36">
+        <v>6</v>
+      </c>
+      <c r="N11" s="18">
+        <v>1</v>
+      </c>
+      <c r="O11" s="18">
+        <v>0</v>
+      </c>
+      <c r="P11" s="18">
+        <v>0</v>
+      </c>
+      <c r="Q11" s="31">
+        <v>2</v>
+      </c>
     </row>
     <row r="12" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B12" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="C12" s="13"/>
-[...13 lines deleted...]
-      <c r="Q12" s="31"/>
+      <c r="C12" s="13">
+        <v>70</v>
+      </c>
+      <c r="D12" s="18">
+        <v>1</v>
+      </c>
+      <c r="E12" s="18">
+        <v>6</v>
+      </c>
+      <c r="F12" s="23">
+        <v>32</v>
+      </c>
+      <c r="G12" s="18">
+        <v>3</v>
+      </c>
+      <c r="H12" s="26">
+        <v>1</v>
+      </c>
+      <c r="I12" s="13">
+        <v>7</v>
+      </c>
+      <c r="J12" s="18">
+        <v>0</v>
+      </c>
+      <c r="K12" s="18">
+        <v>0</v>
+      </c>
+      <c r="L12" s="31">
+        <v>7</v>
+      </c>
+      <c r="M12" s="36">
+        <v>22</v>
+      </c>
+      <c r="N12" s="18">
+        <v>3</v>
+      </c>
+      <c r="O12" s="18">
+        <v>17</v>
+      </c>
+      <c r="P12" s="18">
+        <v>3</v>
+      </c>
+      <c r="Q12" s="31">
+        <v>11</v>
+      </c>
     </row>
     <row r="13" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B13" s="6" t="s">
         <v>14</v>
       </c>
-      <c r="C13" s="13"/>
-[...13 lines deleted...]
-      <c r="Q13" s="31"/>
+      <c r="C13" s="13">
+        <v>38</v>
+      </c>
+      <c r="D13" s="18">
+        <v>0</v>
+      </c>
+      <c r="E13" s="18">
+        <v>2</v>
+      </c>
+      <c r="F13" s="23">
+        <v>21</v>
+      </c>
+      <c r="G13" s="18">
+        <v>2</v>
+      </c>
+      <c r="H13" s="26">
+        <v>2</v>
+      </c>
+      <c r="I13" s="13">
+        <v>1</v>
+      </c>
+      <c r="J13" s="18">
+        <v>0</v>
+      </c>
+      <c r="K13" s="18">
+        <v>0</v>
+      </c>
+      <c r="L13" s="31">
+        <v>1</v>
+      </c>
+      <c r="M13" s="36">
+        <v>18</v>
+      </c>
+      <c r="N13" s="18">
+        <v>2</v>
+      </c>
+      <c r="O13" s="18">
+        <v>8</v>
+      </c>
+      <c r="P13" s="18">
+        <v>1</v>
+      </c>
+      <c r="Q13" s="31">
+        <v>6</v>
+      </c>
     </row>
     <row r="14" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B14" s="6" t="s">
         <v>16</v>
       </c>
-      <c r="C14" s="13"/>
-[...13 lines deleted...]
-      <c r="Q14" s="31"/>
+      <c r="C14" s="13">
+        <v>65</v>
+      </c>
+      <c r="D14" s="18">
+        <v>1</v>
+      </c>
+      <c r="E14" s="18">
+        <v>4</v>
+      </c>
+      <c r="F14" s="23">
+        <v>38</v>
+      </c>
+      <c r="G14" s="18">
+        <v>8</v>
+      </c>
+      <c r="H14" s="26">
+        <v>3</v>
+      </c>
+      <c r="I14" s="13">
+        <v>3</v>
+      </c>
+      <c r="J14" s="18">
+        <v>0</v>
+      </c>
+      <c r="K14" s="18">
+        <v>0</v>
+      </c>
+      <c r="L14" s="31">
+        <v>3</v>
+      </c>
+      <c r="M14" s="36">
+        <v>27</v>
+      </c>
+      <c r="N14" s="18">
+        <v>1</v>
+      </c>
+      <c r="O14" s="18">
+        <v>7</v>
+      </c>
+      <c r="P14" s="18">
+        <v>2</v>
+      </c>
+      <c r="Q14" s="31">
+        <v>13</v>
+      </c>
     </row>
     <row r="15" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B15" s="6" t="s">
         <v>19</v>
       </c>
-      <c r="C15" s="13"/>
-[...13 lines deleted...]
-      <c r="Q15" s="31"/>
+      <c r="C15" s="13">
+        <v>16</v>
+      </c>
+      <c r="D15" s="18">
+        <v>0</v>
+      </c>
+      <c r="E15" s="18">
+        <v>1</v>
+      </c>
+      <c r="F15" s="23">
+        <v>8</v>
+      </c>
+      <c r="G15" s="18">
+        <v>0</v>
+      </c>
+      <c r="H15" s="26">
+        <v>0</v>
+      </c>
+      <c r="I15" s="13">
+        <v>1</v>
+      </c>
+      <c r="J15" s="18">
+        <v>0</v>
+      </c>
+      <c r="K15" s="18">
+        <v>1</v>
+      </c>
+      <c r="L15" s="31">
+        <v>0</v>
+      </c>
+      <c r="M15" s="36">
+        <v>7</v>
+      </c>
+      <c r="N15" s="18">
+        <v>1</v>
+      </c>
+      <c r="O15" s="18">
+        <v>3</v>
+      </c>
+      <c r="P15" s="18">
+        <v>0</v>
+      </c>
+      <c r="Q15" s="31">
+        <v>4</v>
+      </c>
     </row>
     <row r="16" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B16" s="6" t="s">
         <v>20</v>
       </c>
-      <c r="C16" s="13"/>
-[...13 lines deleted...]
-      <c r="Q16" s="31"/>
+      <c r="C16" s="13">
+        <v>19</v>
+      </c>
+      <c r="D16" s="18">
+        <v>0</v>
+      </c>
+      <c r="E16" s="18">
+        <v>3</v>
+      </c>
+      <c r="F16" s="23">
+        <v>9</v>
+      </c>
+      <c r="G16" s="18">
+        <v>4</v>
+      </c>
+      <c r="H16" s="26">
+        <v>3</v>
+      </c>
+      <c r="I16" s="13">
+        <v>0</v>
+      </c>
+      <c r="J16" s="18">
+        <v>0</v>
+      </c>
+      <c r="K16" s="18">
+        <v>0</v>
+      </c>
+      <c r="L16" s="31">
+        <v>0</v>
+      </c>
+      <c r="M16" s="36">
+        <v>5</v>
+      </c>
+      <c r="N16" s="18">
+        <v>1</v>
+      </c>
+      <c r="O16" s="18">
+        <v>3</v>
+      </c>
+      <c r="P16" s="18">
+        <v>3</v>
+      </c>
+      <c r="Q16" s="31">
+        <v>1</v>
+      </c>
     </row>
     <row r="17" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B17" s="6" t="s">
         <v>21</v>
       </c>
-      <c r="C17" s="13"/>
-[...13 lines deleted...]
-      <c r="Q17" s="31"/>
+      <c r="C17" s="13">
+        <v>23</v>
+      </c>
+      <c r="D17" s="18">
+        <v>1</v>
+      </c>
+      <c r="E17" s="18">
+        <v>3</v>
+      </c>
+      <c r="F17" s="23">
+        <v>12</v>
+      </c>
+      <c r="G17" s="18">
+        <v>2</v>
+      </c>
+      <c r="H17" s="26">
+        <v>1</v>
+      </c>
+      <c r="I17" s="13">
+        <v>0</v>
+      </c>
+      <c r="J17" s="18">
+        <v>0</v>
+      </c>
+      <c r="K17" s="18">
+        <v>0</v>
+      </c>
+      <c r="L17" s="31">
+        <v>0</v>
+      </c>
+      <c r="M17" s="36">
+        <v>10</v>
+      </c>
+      <c r="N17" s="18">
+        <v>1</v>
+      </c>
+      <c r="O17" s="18">
+        <v>3</v>
+      </c>
+      <c r="P17" s="18">
+        <v>3</v>
+      </c>
+      <c r="Q17" s="31">
+        <v>1</v>
+      </c>
     </row>
     <row r="18" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B18" s="6" t="s">
         <v>22</v>
       </c>
-      <c r="C18" s="13"/>
-[...13 lines deleted...]
-      <c r="Q18" s="31"/>
+      <c r="C18" s="13">
+        <v>2</v>
+      </c>
+      <c r="D18" s="18">
+        <v>0</v>
+      </c>
+      <c r="E18" s="18">
+        <v>1</v>
+      </c>
+      <c r="F18" s="23">
+        <v>0</v>
+      </c>
+      <c r="G18" s="18">
+        <v>0</v>
+      </c>
+      <c r="H18" s="26">
+        <v>0</v>
+      </c>
+      <c r="I18" s="13">
+        <v>0</v>
+      </c>
+      <c r="J18" s="18">
+        <v>0</v>
+      </c>
+      <c r="K18" s="18">
+        <v>0</v>
+      </c>
+      <c r="L18" s="31">
+        <v>0</v>
+      </c>
+      <c r="M18" s="36">
+        <v>0</v>
+      </c>
+      <c r="N18" s="18">
+        <v>0</v>
+      </c>
+      <c r="O18" s="18">
+        <v>0</v>
+      </c>
+      <c r="P18" s="18">
+        <v>0</v>
+      </c>
+      <c r="Q18" s="31">
+        <v>1</v>
+      </c>
     </row>
     <row r="19" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B19" s="6" t="s">
         <v>9</v>
       </c>
-      <c r="C19" s="13"/>
-[...13 lines deleted...]
-      <c r="Q19" s="31"/>
+      <c r="C19" s="13">
+        <v>1</v>
+      </c>
+      <c r="D19" s="18">
+        <v>0</v>
+      </c>
+      <c r="E19" s="18">
+        <v>0</v>
+      </c>
+      <c r="F19" s="23">
+        <v>0</v>
+      </c>
+      <c r="G19" s="18">
+        <v>0</v>
+      </c>
+      <c r="H19" s="26">
+        <v>0</v>
+      </c>
+      <c r="I19" s="13">
+        <v>0</v>
+      </c>
+      <c r="J19" s="18">
+        <v>0</v>
+      </c>
+      <c r="K19" s="18">
+        <v>0</v>
+      </c>
+      <c r="L19" s="31">
+        <v>0</v>
+      </c>
+      <c r="M19" s="36">
+        <v>0</v>
+      </c>
+      <c r="N19" s="18">
+        <v>0</v>
+      </c>
+      <c r="O19" s="18">
+        <v>1</v>
+      </c>
+      <c r="P19" s="18">
+        <v>0</v>
+      </c>
+      <c r="Q19" s="31">
+        <v>0</v>
+      </c>
     </row>
     <row r="20" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B20" s="6" t="s">
         <v>23</v>
       </c>
-      <c r="C20" s="13"/>
-[...13 lines deleted...]
-      <c r="Q20" s="31"/>
+      <c r="C20" s="13">
+        <v>3</v>
+      </c>
+      <c r="D20" s="18">
+        <v>1</v>
+      </c>
+      <c r="E20" s="18">
+        <v>1</v>
+      </c>
+      <c r="F20" s="23">
+        <v>0</v>
+      </c>
+      <c r="G20" s="18">
+        <v>0</v>
+      </c>
+      <c r="H20" s="26">
+        <v>0</v>
+      </c>
+      <c r="I20" s="13">
+        <v>0</v>
+      </c>
+      <c r="J20" s="18">
+        <v>0</v>
+      </c>
+      <c r="K20" s="18">
+        <v>0</v>
+      </c>
+      <c r="L20" s="31">
+        <v>0</v>
+      </c>
+      <c r="M20" s="36">
+        <v>0</v>
+      </c>
+      <c r="N20" s="18">
+        <v>0</v>
+      </c>
+      <c r="O20" s="18">
+        <v>1</v>
+      </c>
+      <c r="P20" s="18">
+        <v>0</v>
+      </c>
+      <c r="Q20" s="31">
+        <v>0</v>
+      </c>
     </row>
     <row r="21" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B21" s="6" t="s">
         <v>18</v>
       </c>
-      <c r="C21" s="13"/>
-[...13 lines deleted...]
-      <c r="Q21" s="31"/>
+      <c r="C21" s="13">
+        <v>13</v>
+      </c>
+      <c r="D21" s="18">
+        <v>0</v>
+      </c>
+      <c r="E21" s="18">
+        <v>1</v>
+      </c>
+      <c r="F21" s="23">
+        <v>11</v>
+      </c>
+      <c r="G21" s="18">
+        <v>7</v>
+      </c>
+      <c r="H21" s="26">
+        <v>1</v>
+      </c>
+      <c r="I21" s="13">
+        <v>0</v>
+      </c>
+      <c r="J21" s="18">
+        <v>0</v>
+      </c>
+      <c r="K21" s="18">
+        <v>0</v>
+      </c>
+      <c r="L21" s="31">
+        <v>0</v>
+      </c>
+      <c r="M21" s="36">
+        <v>4</v>
+      </c>
+      <c r="N21" s="18">
+        <v>0</v>
+      </c>
+      <c r="O21" s="18">
+        <v>1</v>
+      </c>
+      <c r="P21" s="18">
+        <v>0</v>
+      </c>
+      <c r="Q21" s="31">
+        <v>0</v>
+      </c>
     </row>
     <row r="22" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B22" s="6" t="s">
         <v>25</v>
       </c>
-      <c r="C22" s="13"/>
-[...13 lines deleted...]
-      <c r="Q22" s="31"/>
+      <c r="C22" s="13">
+        <v>6</v>
+      </c>
+      <c r="D22" s="18">
+        <v>0</v>
+      </c>
+      <c r="E22" s="18">
+        <v>1</v>
+      </c>
+      <c r="F22" s="23">
+        <v>2</v>
+      </c>
+      <c r="G22" s="18">
+        <v>0</v>
+      </c>
+      <c r="H22" s="26">
+        <v>0</v>
+      </c>
+      <c r="I22" s="13">
+        <v>0</v>
+      </c>
+      <c r="J22" s="18">
+        <v>0</v>
+      </c>
+      <c r="K22" s="18">
+        <v>0</v>
+      </c>
+      <c r="L22" s="31">
+        <v>0</v>
+      </c>
+      <c r="M22" s="36">
+        <v>2</v>
+      </c>
+      <c r="N22" s="18">
+        <v>0</v>
+      </c>
+      <c r="O22" s="18">
+        <v>1</v>
+      </c>
+      <c r="P22" s="18">
+        <v>0</v>
+      </c>
+      <c r="Q22" s="31">
+        <v>2</v>
+      </c>
     </row>
     <row r="23" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B23" s="6" t="s">
         <v>26</v>
       </c>
-      <c r="C23" s="13"/>
-[...13 lines deleted...]
-      <c r="Q23" s="31"/>
+      <c r="C23" s="13">
+        <v>5</v>
+      </c>
+      <c r="D23" s="18">
+        <v>0</v>
+      </c>
+      <c r="E23" s="18">
+        <v>0</v>
+      </c>
+      <c r="F23" s="23">
+        <v>3</v>
+      </c>
+      <c r="G23" s="18">
+        <v>0</v>
+      </c>
+      <c r="H23" s="26">
+        <v>0</v>
+      </c>
+      <c r="I23" s="13">
+        <v>0</v>
+      </c>
+      <c r="J23" s="18">
+        <v>0</v>
+      </c>
+      <c r="K23" s="18">
+        <v>0</v>
+      </c>
+      <c r="L23" s="31">
+        <v>0</v>
+      </c>
+      <c r="M23" s="36">
+        <v>3</v>
+      </c>
+      <c r="N23" s="18">
+        <v>1</v>
+      </c>
+      <c r="O23" s="18">
+        <v>1</v>
+      </c>
+      <c r="P23" s="18">
+        <v>0</v>
+      </c>
+      <c r="Q23" s="31">
+        <v>1</v>
+      </c>
     </row>
     <row r="24" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B24" s="6" t="s">
         <v>29</v>
       </c>
-      <c r="C24" s="13"/>
-[...13 lines deleted...]
-      <c r="Q24" s="31"/>
+      <c r="C24" s="13">
+        <v>10</v>
+      </c>
+      <c r="D24" s="18">
+        <v>0</v>
+      </c>
+      <c r="E24" s="18">
+        <v>0</v>
+      </c>
+      <c r="F24" s="23">
+        <v>5</v>
+      </c>
+      <c r="G24" s="18">
+        <v>4</v>
+      </c>
+      <c r="H24" s="26">
+        <v>1</v>
+      </c>
+      <c r="I24" s="13">
+        <v>0</v>
+      </c>
+      <c r="J24" s="18">
+        <v>0</v>
+      </c>
+      <c r="K24" s="18">
+        <v>0</v>
+      </c>
+      <c r="L24" s="31">
+        <v>0</v>
+      </c>
+      <c r="M24" s="36">
+        <v>1</v>
+      </c>
+      <c r="N24" s="18">
+        <v>1</v>
+      </c>
+      <c r="O24" s="18">
+        <v>2</v>
+      </c>
+      <c r="P24" s="18">
+        <v>0</v>
+      </c>
+      <c r="Q24" s="31">
+        <v>3</v>
+      </c>
     </row>
     <row r="25" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B25" s="6" t="s">
         <v>30</v>
       </c>
-      <c r="C25" s="13"/>
-[...13 lines deleted...]
-      <c r="Q25" s="31"/>
+      <c r="C25" s="13">
+        <v>8</v>
+      </c>
+      <c r="D25" s="18">
+        <v>0</v>
+      </c>
+      <c r="E25" s="18">
+        <v>0</v>
+      </c>
+      <c r="F25" s="23">
+        <v>4</v>
+      </c>
+      <c r="G25" s="18">
+        <v>0</v>
+      </c>
+      <c r="H25" s="26">
+        <v>0</v>
+      </c>
+      <c r="I25" s="13">
+        <v>0</v>
+      </c>
+      <c r="J25" s="18">
+        <v>0</v>
+      </c>
+      <c r="K25" s="18">
+        <v>0</v>
+      </c>
+      <c r="L25" s="31">
+        <v>0</v>
+      </c>
+      <c r="M25" s="36">
+        <v>4</v>
+      </c>
+      <c r="N25" s="18">
+        <v>0</v>
+      </c>
+      <c r="O25" s="18">
+        <v>3</v>
+      </c>
+      <c r="P25" s="18">
+        <v>0</v>
+      </c>
+      <c r="Q25" s="31">
+        <v>1</v>
+      </c>
     </row>
     <row r="26" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B26" s="6" t="s">
         <v>31</v>
       </c>
-      <c r="C26" s="13"/>
-[...13 lines deleted...]
-      <c r="Q26" s="31"/>
+      <c r="C26" s="13">
+        <v>3</v>
+      </c>
+      <c r="D26" s="18">
+        <v>0</v>
+      </c>
+      <c r="E26" s="18">
+        <v>0</v>
+      </c>
+      <c r="F26" s="23">
+        <v>1</v>
+      </c>
+      <c r="G26" s="18">
+        <v>0</v>
+      </c>
+      <c r="H26" s="26">
+        <v>0</v>
+      </c>
+      <c r="I26" s="13">
+        <v>0</v>
+      </c>
+      <c r="J26" s="18">
+        <v>0</v>
+      </c>
+      <c r="K26" s="18">
+        <v>0</v>
+      </c>
+      <c r="L26" s="31">
+        <v>0</v>
+      </c>
+      <c r="M26" s="36">
+        <v>1</v>
+      </c>
+      <c r="N26" s="18">
+        <v>0</v>
+      </c>
+      <c r="O26" s="18">
+        <v>1</v>
+      </c>
+      <c r="P26" s="18">
+        <v>0</v>
+      </c>
+      <c r="Q26" s="31">
+        <v>1</v>
+      </c>
     </row>
     <row r="27" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B27" s="6" t="s">
         <v>32</v>
       </c>
-      <c r="C27" s="13"/>
-[...13 lines deleted...]
-      <c r="Q27" s="31"/>
+      <c r="C27" s="13">
+        <v>9</v>
+      </c>
+      <c r="D27" s="18">
+        <v>0</v>
+      </c>
+      <c r="E27" s="18">
+        <v>1</v>
+      </c>
+      <c r="F27" s="23">
+        <v>4</v>
+      </c>
+      <c r="G27" s="18">
+        <v>1</v>
+      </c>
+      <c r="H27" s="26">
+        <v>1</v>
+      </c>
+      <c r="I27" s="13">
+        <v>0</v>
+      </c>
+      <c r="J27" s="18">
+        <v>0</v>
+      </c>
+      <c r="K27" s="18">
+        <v>0</v>
+      </c>
+      <c r="L27" s="31">
+        <v>0</v>
+      </c>
+      <c r="M27" s="36">
+        <v>3</v>
+      </c>
+      <c r="N27" s="18">
+        <v>0</v>
+      </c>
+      <c r="O27" s="18">
+        <v>0</v>
+      </c>
+      <c r="P27" s="18">
+        <v>0</v>
+      </c>
+      <c r="Q27" s="31">
+        <v>4</v>
+      </c>
     </row>
     <row r="28" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B28" s="6" t="s">
         <v>33</v>
       </c>
-      <c r="C28" s="13"/>
-[...13 lines deleted...]
-      <c r="Q28" s="31"/>
+      <c r="C28" s="13">
+        <v>8</v>
+      </c>
+      <c r="D28" s="18">
+        <v>0</v>
+      </c>
+      <c r="E28" s="18">
+        <v>0</v>
+      </c>
+      <c r="F28" s="23">
+        <v>1</v>
+      </c>
+      <c r="G28" s="18">
+        <v>0</v>
+      </c>
+      <c r="H28" s="26">
+        <v>0</v>
+      </c>
+      <c r="I28" s="13">
+        <v>0</v>
+      </c>
+      <c r="J28" s="18">
+        <v>0</v>
+      </c>
+      <c r="K28" s="18">
+        <v>0</v>
+      </c>
+      <c r="L28" s="31">
+        <v>0</v>
+      </c>
+      <c r="M28" s="36">
+        <v>1</v>
+      </c>
+      <c r="N28" s="18">
+        <v>0</v>
+      </c>
+      <c r="O28" s="18">
+        <v>7</v>
+      </c>
+      <c r="P28" s="18">
+        <v>0</v>
+      </c>
+      <c r="Q28" s="31">
+        <v>0</v>
+      </c>
     </row>
     <row r="29" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B29" s="6" t="s">
         <v>34</v>
       </c>
-      <c r="C29" s="13"/>
-[...13 lines deleted...]
-      <c r="Q29" s="31"/>
+      <c r="C29" s="13">
+        <v>0</v>
+      </c>
+      <c r="D29" s="18">
+        <v>0</v>
+      </c>
+      <c r="E29" s="18">
+        <v>0</v>
+      </c>
+      <c r="F29" s="23">
+        <v>0</v>
+      </c>
+      <c r="G29" s="18">
+        <v>0</v>
+      </c>
+      <c r="H29" s="26">
+        <v>0</v>
+      </c>
+      <c r="I29" s="13">
+        <v>0</v>
+      </c>
+      <c r="J29" s="18">
+        <v>0</v>
+      </c>
+      <c r="K29" s="18">
+        <v>0</v>
+      </c>
+      <c r="L29" s="31">
+        <v>0</v>
+      </c>
+      <c r="M29" s="36">
+        <v>0</v>
+      </c>
+      <c r="N29" s="18">
+        <v>0</v>
+      </c>
+      <c r="O29" s="18">
+        <v>0</v>
+      </c>
+      <c r="P29" s="18">
+        <v>0</v>
+      </c>
+      <c r="Q29" s="31">
+        <v>0</v>
+      </c>
     </row>
     <row r="30" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B30" s="7" t="s">
         <v>35</v>
       </c>
-      <c r="C30" s="14"/>
-[...13 lines deleted...]
-      <c r="Q30" s="32"/>
+      <c r="C30" s="14">
+        <v>47</v>
+      </c>
+      <c r="D30" s="19">
+        <v>0</v>
+      </c>
+      <c r="E30" s="19">
+        <v>0</v>
+      </c>
+      <c r="F30" s="24">
+        <v>3</v>
+      </c>
+      <c r="G30" s="19">
+        <v>0</v>
+      </c>
+      <c r="H30" s="27">
+        <v>0</v>
+      </c>
+      <c r="I30" s="14">
+        <v>0</v>
+      </c>
+      <c r="J30" s="19">
+        <v>0</v>
+      </c>
+      <c r="K30" s="19">
+        <v>0</v>
+      </c>
+      <c r="L30" s="32">
+        <v>0</v>
+      </c>
+      <c r="M30" s="37">
+        <v>3</v>
+      </c>
+      <c r="N30" s="19">
+        <v>0</v>
+      </c>
+      <c r="O30" s="19">
+        <v>41</v>
+      </c>
+      <c r="P30" s="19">
+        <v>1</v>
+      </c>
+      <c r="Q30" s="32">
+        <v>2</v>
+      </c>
     </row>
     <row r="31" spans="2:17" ht="6.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B31" s="8"/>
       <c r="C31" s="8"/>
       <c r="D31" s="8"/>
       <c r="E31" s="8"/>
       <c r="F31" s="8"/>
       <c r="G31" s="8"/>
       <c r="H31" s="8"/>
       <c r="I31" s="8"/>
       <c r="J31" s="8"/>
       <c r="K31" s="8"/>
       <c r="L31" s="8"/>
       <c r="M31" s="8"/>
       <c r="N31" s="8"/>
       <c r="O31" s="8"/>
       <c r="P31" s="8"/>
       <c r="Q31" s="8"/>
     </row>
     <row r="32" spans="2:17" x14ac:dyDescent="0.4">
       <c r="B32" s="9"/>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="75" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0700-000000000000}">
   <dimension ref="B1:Q32"/>
   <sheetViews>
-    <sheetView zoomScale="65" zoomScaleNormal="65" workbookViewId="0">
-      <selection activeCell="C1" sqref="C1"/>
+    <sheetView tabSelected="1" zoomScale="65" zoomScaleNormal="65" workbookViewId="0">
+      <selection activeCell="N17" sqref="N17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.5" x14ac:dyDescent="0.4"/>
   <cols>
     <col min="1" max="1" width="2.25" style="1" customWidth="1"/>
     <col min="2" max="2" width="13.875" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="17" width="13.25" style="1" customWidth="1"/>
     <col min="18" max="18" width="2.25" style="1" customWidth="1"/>
     <col min="19" max="19" width="9" style="1" customWidth="1"/>
     <col min="20" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:17" ht="18.75" x14ac:dyDescent="0.4">
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="10"/>
       <c r="D1" s="10"/>
       <c r="E1" s="10"/>
       <c r="F1" s="10"/>
       <c r="G1" s="10"/>
       <c r="H1" s="10"/>
       <c r="I1" s="10"/>
       <c r="J1" s="10"/>
       <c r="K1" s="10"/>
@@ -12632,585 +13442,1395 @@
         <v>42</v>
       </c>
       <c r="L3" s="28" t="s">
         <v>36</v>
       </c>
       <c r="M3" s="33" t="s">
         <v>24</v>
       </c>
       <c r="N3" s="38" t="s">
         <v>43</v>
       </c>
       <c r="O3" s="39" t="s">
         <v>2</v>
       </c>
       <c r="P3" s="39" t="s">
         <v>15</v>
       </c>
       <c r="Q3" s="41" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="4" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B4" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="C4" s="4"/>
-[...13 lines deleted...]
-      <c r="Q4" s="42"/>
+      <c r="C4" s="4">
+        <v>1393</v>
+      </c>
+      <c r="D4" s="16">
+        <v>24</v>
+      </c>
+      <c r="E4" s="16">
+        <v>95</v>
+      </c>
+      <c r="F4" s="21">
+        <v>845</v>
+      </c>
+      <c r="G4" s="21">
+        <v>99</v>
+      </c>
+      <c r="H4" s="21">
+        <v>34</v>
+      </c>
+      <c r="I4" s="4">
+        <v>165</v>
+      </c>
+      <c r="J4" s="16">
+        <v>1</v>
+      </c>
+      <c r="K4" s="16">
+        <v>3</v>
+      </c>
+      <c r="L4" s="29">
+        <v>161</v>
+      </c>
+      <c r="M4" s="34">
+        <v>581</v>
+      </c>
+      <c r="N4" s="16">
+        <v>34</v>
+      </c>
+      <c r="O4" s="16">
+        <v>202</v>
+      </c>
+      <c r="P4" s="16">
+        <v>48</v>
+      </c>
+      <c r="Q4" s="42">
+        <v>179</v>
+      </c>
     </row>
     <row r="5" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B5" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="C5" s="12"/>
-[...13 lines deleted...]
-      <c r="Q5" s="30"/>
+      <c r="C5" s="12">
+        <v>621</v>
+      </c>
+      <c r="D5" s="17">
+        <v>8</v>
+      </c>
+      <c r="E5" s="17">
+        <v>38</v>
+      </c>
+      <c r="F5" s="22">
+        <v>423</v>
+      </c>
+      <c r="G5" s="17">
+        <v>32</v>
+      </c>
+      <c r="H5" s="25">
+        <v>11</v>
+      </c>
+      <c r="I5" s="12">
+        <v>118</v>
+      </c>
+      <c r="J5" s="17">
+        <v>1</v>
+      </c>
+      <c r="K5" s="17">
+        <v>2</v>
+      </c>
+      <c r="L5" s="30">
+        <v>115</v>
+      </c>
+      <c r="M5" s="35">
+        <v>273</v>
+      </c>
+      <c r="N5" s="17">
+        <v>12</v>
+      </c>
+      <c r="O5" s="17">
+        <v>53</v>
+      </c>
+      <c r="P5" s="17">
+        <v>18</v>
+      </c>
+      <c r="Q5" s="30">
+        <v>81</v>
+      </c>
     </row>
     <row r="6" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B6" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="C6" s="13"/>
-[...13 lines deleted...]
-      <c r="Q6" s="31"/>
+      <c r="C6" s="13">
+        <v>88</v>
+      </c>
+      <c r="D6" s="18">
+        <v>1</v>
+      </c>
+      <c r="E6" s="18">
+        <v>6</v>
+      </c>
+      <c r="F6" s="23">
+        <v>62</v>
+      </c>
+      <c r="G6" s="18">
+        <v>11</v>
+      </c>
+      <c r="H6" s="26">
+        <v>3</v>
+      </c>
+      <c r="I6" s="13">
+        <v>7</v>
+      </c>
+      <c r="J6" s="18">
+        <v>0</v>
+      </c>
+      <c r="K6" s="18">
+        <v>0</v>
+      </c>
+      <c r="L6" s="31">
+        <v>7</v>
+      </c>
+      <c r="M6" s="36">
+        <v>44</v>
+      </c>
+      <c r="N6" s="18">
+        <v>1</v>
+      </c>
+      <c r="O6" s="18">
+        <v>8</v>
+      </c>
+      <c r="P6" s="18">
+        <v>0</v>
+      </c>
+      <c r="Q6" s="31">
+        <v>11</v>
+      </c>
     </row>
     <row r="7" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B7" s="6" t="s">
         <v>11</v>
       </c>
-      <c r="C7" s="13"/>
-[...13 lines deleted...]
-      <c r="Q7" s="31"/>
+      <c r="C7" s="13">
+        <v>116</v>
+      </c>
+      <c r="D7" s="18">
+        <v>0</v>
+      </c>
+      <c r="E7" s="18">
+        <v>7</v>
+      </c>
+      <c r="F7" s="23">
+        <v>84</v>
+      </c>
+      <c r="G7" s="18">
+        <v>5</v>
+      </c>
+      <c r="H7" s="26">
+        <v>1</v>
+      </c>
+      <c r="I7" s="13">
+        <v>8</v>
+      </c>
+      <c r="J7" s="18">
+        <v>0</v>
+      </c>
+      <c r="K7" s="18">
+        <v>0</v>
+      </c>
+      <c r="L7" s="31">
+        <v>8</v>
+      </c>
+      <c r="M7" s="36">
+        <v>71</v>
+      </c>
+      <c r="N7" s="18">
+        <v>2</v>
+      </c>
+      <c r="O7" s="18">
+        <v>15</v>
+      </c>
+      <c r="P7" s="18">
+        <v>2</v>
+      </c>
+      <c r="Q7" s="31">
+        <v>8</v>
+      </c>
     </row>
     <row r="8" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B8" s="6" t="s">
         <v>4</v>
       </c>
-      <c r="C8" s="13"/>
-[...13 lines deleted...]
-      <c r="Q8" s="31"/>
+      <c r="C8" s="13">
+        <v>70</v>
+      </c>
+      <c r="D8" s="18">
+        <v>4</v>
+      </c>
+      <c r="E8" s="18">
+        <v>8</v>
+      </c>
+      <c r="F8" s="23">
+        <v>39</v>
+      </c>
+      <c r="G8" s="18">
+        <v>4</v>
+      </c>
+      <c r="H8" s="26">
+        <v>2</v>
+      </c>
+      <c r="I8" s="13">
+        <v>6</v>
+      </c>
+      <c r="J8" s="18">
+        <v>0</v>
+      </c>
+      <c r="K8" s="18">
+        <v>0</v>
+      </c>
+      <c r="L8" s="31">
+        <v>6</v>
+      </c>
+      <c r="M8" s="36">
+        <v>29</v>
+      </c>
+      <c r="N8" s="18">
+        <v>2</v>
+      </c>
+      <c r="O8" s="18">
+        <v>12</v>
+      </c>
+      <c r="P8" s="18">
+        <v>0</v>
+      </c>
+      <c r="Q8" s="31">
+        <v>7</v>
+      </c>
     </row>
     <row r="9" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B9" s="6" t="s">
         <v>0</v>
       </c>
-      <c r="C9" s="13"/>
-[...13 lines deleted...]
-      <c r="Q9" s="31"/>
+      <c r="C9" s="13">
+        <v>29</v>
+      </c>
+      <c r="D9" s="18">
+        <v>0</v>
+      </c>
+      <c r="E9" s="18">
+        <v>2</v>
+      </c>
+      <c r="F9" s="23">
+        <v>17</v>
+      </c>
+      <c r="G9" s="18">
+        <v>1</v>
+      </c>
+      <c r="H9" s="26">
+        <v>0</v>
+      </c>
+      <c r="I9" s="13">
+        <v>3</v>
+      </c>
+      <c r="J9" s="18">
+        <v>0</v>
+      </c>
+      <c r="K9" s="18">
+        <v>0</v>
+      </c>
+      <c r="L9" s="31">
+        <v>3</v>
+      </c>
+      <c r="M9" s="36">
+        <v>13</v>
+      </c>
+      <c r="N9" s="18">
+        <v>0</v>
+      </c>
+      <c r="O9" s="18">
+        <v>2</v>
+      </c>
+      <c r="P9" s="18">
+        <v>1</v>
+      </c>
+      <c r="Q9" s="31">
+        <v>7</v>
+      </c>
     </row>
     <row r="10" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B10" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="C10" s="13"/>
-[...13 lines deleted...]
-      <c r="Q10" s="31"/>
+      <c r="C10" s="13">
+        <v>37</v>
+      </c>
+      <c r="D10" s="18">
+        <v>1</v>
+      </c>
+      <c r="E10" s="18">
+        <v>3</v>
+      </c>
+      <c r="F10" s="23">
+        <v>27</v>
+      </c>
+      <c r="G10" s="18">
+        <v>5</v>
+      </c>
+      <c r="H10" s="26">
+        <v>1</v>
+      </c>
+      <c r="I10" s="13">
+        <v>5</v>
+      </c>
+      <c r="J10" s="18">
+        <v>0</v>
+      </c>
+      <c r="K10" s="18">
+        <v>0</v>
+      </c>
+      <c r="L10" s="31">
+        <v>5</v>
+      </c>
+      <c r="M10" s="36">
+        <v>17</v>
+      </c>
+      <c r="N10" s="18">
+        <v>1</v>
+      </c>
+      <c r="O10" s="18">
+        <v>2</v>
+      </c>
+      <c r="P10" s="18">
+        <v>0</v>
+      </c>
+      <c r="Q10" s="31">
+        <v>4</v>
+      </c>
     </row>
     <row r="11" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B11" s="6" t="s">
         <v>12</v>
       </c>
-      <c r="C11" s="13"/>
-[...13 lines deleted...]
-      <c r="Q11" s="31"/>
+      <c r="C11" s="13">
+        <v>15</v>
+      </c>
+      <c r="D11" s="18">
+        <v>0</v>
+      </c>
+      <c r="E11" s="18">
+        <v>3</v>
+      </c>
+      <c r="F11" s="23">
+        <v>9</v>
+      </c>
+      <c r="G11" s="18">
+        <v>2</v>
+      </c>
+      <c r="H11" s="26">
+        <v>1</v>
+      </c>
+      <c r="I11" s="13">
+        <v>0</v>
+      </c>
+      <c r="J11" s="18">
+        <v>0</v>
+      </c>
+      <c r="K11" s="18">
+        <v>0</v>
+      </c>
+      <c r="L11" s="31">
+        <v>0</v>
+      </c>
+      <c r="M11" s="36">
+        <v>7</v>
+      </c>
+      <c r="N11" s="18">
+        <v>1</v>
+      </c>
+      <c r="O11" s="18">
+        <v>0</v>
+      </c>
+      <c r="P11" s="18">
+        <v>0</v>
+      </c>
+      <c r="Q11" s="31">
+        <v>3</v>
+      </c>
     </row>
     <row r="12" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B12" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="C12" s="13"/>
-[...13 lines deleted...]
-      <c r="Q12" s="31"/>
+      <c r="C12" s="13">
+        <v>76</v>
+      </c>
+      <c r="D12" s="18">
+        <v>1</v>
+      </c>
+      <c r="E12" s="18">
+        <v>6</v>
+      </c>
+      <c r="F12" s="23">
+        <v>37</v>
+      </c>
+      <c r="G12" s="18">
+        <v>5</v>
+      </c>
+      <c r="H12" s="26">
+        <v>2</v>
+      </c>
+      <c r="I12" s="13">
+        <v>8</v>
+      </c>
+      <c r="J12" s="18">
+        <v>0</v>
+      </c>
+      <c r="K12" s="18">
+        <v>0</v>
+      </c>
+      <c r="L12" s="31">
+        <v>8</v>
+      </c>
+      <c r="M12" s="36">
+        <v>24</v>
+      </c>
+      <c r="N12" s="18">
+        <v>3</v>
+      </c>
+      <c r="O12" s="18">
+        <v>18</v>
+      </c>
+      <c r="P12" s="18">
+        <v>3</v>
+      </c>
+      <c r="Q12" s="31">
+        <v>11</v>
+      </c>
     </row>
     <row r="13" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B13" s="6" t="s">
         <v>14</v>
       </c>
-      <c r="C13" s="13"/>
-[...13 lines deleted...]
-      <c r="Q13" s="31"/>
+      <c r="C13" s="13">
+        <v>58</v>
+      </c>
+      <c r="D13" s="18">
+        <v>0</v>
+      </c>
+      <c r="E13" s="18">
+        <v>2</v>
+      </c>
+      <c r="F13" s="23">
+        <v>25</v>
+      </c>
+      <c r="G13" s="18">
+        <v>2</v>
+      </c>
+      <c r="H13" s="26">
+        <v>2</v>
+      </c>
+      <c r="I13" s="13">
+        <v>2</v>
+      </c>
+      <c r="J13" s="18">
+        <v>0</v>
+      </c>
+      <c r="K13" s="18">
+        <v>0</v>
+      </c>
+      <c r="L13" s="31">
+        <v>2</v>
+      </c>
+      <c r="M13" s="36">
+        <v>21</v>
+      </c>
+      <c r="N13" s="18">
+        <v>3</v>
+      </c>
+      <c r="O13" s="18">
+        <v>11</v>
+      </c>
+      <c r="P13" s="18">
+        <v>13</v>
+      </c>
+      <c r="Q13" s="31">
+        <v>7</v>
+      </c>
     </row>
     <row r="14" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B14" s="6" t="s">
         <v>16</v>
       </c>
-      <c r="C14" s="13"/>
-[...13 lines deleted...]
-      <c r="Q14" s="31"/>
+      <c r="C14" s="13">
+        <v>82</v>
+      </c>
+      <c r="D14" s="18">
+        <v>3</v>
+      </c>
+      <c r="E14" s="18">
+        <v>4</v>
+      </c>
+      <c r="F14" s="23">
+        <v>48</v>
+      </c>
+      <c r="G14" s="18">
+        <v>9</v>
+      </c>
+      <c r="H14" s="26">
+        <v>3</v>
+      </c>
+      <c r="I14" s="13">
+        <v>6</v>
+      </c>
+      <c r="J14" s="18">
+        <v>0</v>
+      </c>
+      <c r="K14" s="18">
+        <v>0</v>
+      </c>
+      <c r="L14" s="31">
+        <v>6</v>
+      </c>
+      <c r="M14" s="36">
+        <v>33</v>
+      </c>
+      <c r="N14" s="18">
+        <v>3</v>
+      </c>
+      <c r="O14" s="18">
+        <v>11</v>
+      </c>
+      <c r="P14" s="18">
+        <v>3</v>
+      </c>
+      <c r="Q14" s="31">
+        <v>13</v>
+      </c>
     </row>
     <row r="15" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B15" s="6" t="s">
         <v>19</v>
       </c>
-      <c r="C15" s="13"/>
-[...13 lines deleted...]
-      <c r="Q15" s="31"/>
+      <c r="C15" s="13">
+        <v>19</v>
+      </c>
+      <c r="D15" s="18">
+        <v>0</v>
+      </c>
+      <c r="E15" s="18">
+        <v>3</v>
+      </c>
+      <c r="F15" s="23">
+        <v>9</v>
+      </c>
+      <c r="G15" s="18">
+        <v>0</v>
+      </c>
+      <c r="H15" s="26">
+        <v>0</v>
+      </c>
+      <c r="I15" s="13">
+        <v>1</v>
+      </c>
+      <c r="J15" s="18">
+        <v>0</v>
+      </c>
+      <c r="K15" s="18">
+        <v>1</v>
+      </c>
+      <c r="L15" s="31">
+        <v>0</v>
+      </c>
+      <c r="M15" s="36">
+        <v>8</v>
+      </c>
+      <c r="N15" s="18">
+        <v>1</v>
+      </c>
+      <c r="O15" s="18">
+        <v>3</v>
+      </c>
+      <c r="P15" s="18">
+        <v>0</v>
+      </c>
+      <c r="Q15" s="31">
+        <v>4</v>
+      </c>
     </row>
     <row r="16" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B16" s="6" t="s">
         <v>20</v>
       </c>
-      <c r="C16" s="13"/>
-[...13 lines deleted...]
-      <c r="Q16" s="31"/>
+      <c r="C16" s="13">
+        <v>22</v>
+      </c>
+      <c r="D16" s="18">
+        <v>3</v>
+      </c>
+      <c r="E16" s="18">
+        <v>3</v>
+      </c>
+      <c r="F16" s="23">
+        <v>9</v>
+      </c>
+      <c r="G16" s="18">
+        <v>4</v>
+      </c>
+      <c r="H16" s="26">
+        <v>3</v>
+      </c>
+      <c r="I16" s="13">
+        <v>0</v>
+      </c>
+      <c r="J16" s="18">
+        <v>0</v>
+      </c>
+      <c r="K16" s="18">
+        <v>0</v>
+      </c>
+      <c r="L16" s="31">
+        <v>0</v>
+      </c>
+      <c r="M16" s="36">
+        <v>5</v>
+      </c>
+      <c r="N16" s="18">
+        <v>1</v>
+      </c>
+      <c r="O16" s="18">
+        <v>3</v>
+      </c>
+      <c r="P16" s="18">
+        <v>3</v>
+      </c>
+      <c r="Q16" s="31">
+        <v>1</v>
+      </c>
     </row>
     <row r="17" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B17" s="6" t="s">
         <v>21</v>
       </c>
-      <c r="C17" s="13"/>
-[...13 lines deleted...]
-      <c r="Q17" s="31"/>
+      <c r="C17" s="13">
+        <v>30</v>
+      </c>
+      <c r="D17" s="18">
+        <v>2</v>
+      </c>
+      <c r="E17" s="18">
+        <v>4</v>
+      </c>
+      <c r="F17" s="23">
+        <v>13</v>
+      </c>
+      <c r="G17" s="18">
+        <v>3</v>
+      </c>
+      <c r="H17" s="26">
+        <v>2</v>
+      </c>
+      <c r="I17" s="13">
+        <v>0</v>
+      </c>
+      <c r="J17" s="18">
+        <v>0</v>
+      </c>
+      <c r="K17" s="18">
+        <v>0</v>
+      </c>
+      <c r="L17" s="31">
+        <v>0</v>
+      </c>
+      <c r="M17" s="36">
+        <v>10</v>
+      </c>
+      <c r="N17" s="18">
+        <v>1</v>
+      </c>
+      <c r="O17" s="18">
+        <v>3</v>
+      </c>
+      <c r="P17" s="18">
+        <v>4</v>
+      </c>
+      <c r="Q17" s="31">
+        <v>4</v>
+      </c>
     </row>
     <row r="18" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B18" s="6" t="s">
         <v>22</v>
       </c>
-      <c r="C18" s="13"/>
-[...13 lines deleted...]
-      <c r="Q18" s="31"/>
+      <c r="C18" s="13">
+        <v>4</v>
+      </c>
+      <c r="D18" s="18">
+        <v>0</v>
+      </c>
+      <c r="E18" s="18">
+        <v>1</v>
+      </c>
+      <c r="F18" s="23">
+        <v>2</v>
+      </c>
+      <c r="G18" s="18">
+        <v>0</v>
+      </c>
+      <c r="H18" s="26">
+        <v>0</v>
+      </c>
+      <c r="I18" s="13">
+        <v>0</v>
+      </c>
+      <c r="J18" s="18">
+        <v>0</v>
+      </c>
+      <c r="K18" s="18">
+        <v>0</v>
+      </c>
+      <c r="L18" s="31">
+        <v>0</v>
+      </c>
+      <c r="M18" s="36">
+        <v>2</v>
+      </c>
+      <c r="N18" s="18">
+        <v>1</v>
+      </c>
+      <c r="O18" s="18">
+        <v>0</v>
+      </c>
+      <c r="P18" s="18">
+        <v>0</v>
+      </c>
+      <c r="Q18" s="31">
+        <v>1</v>
+      </c>
     </row>
     <row r="19" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B19" s="6" t="s">
         <v>9</v>
       </c>
-      <c r="C19" s="13"/>
-[...13 lines deleted...]
-      <c r="Q19" s="31"/>
+      <c r="C19" s="13">
+        <v>1</v>
+      </c>
+      <c r="D19" s="18">
+        <v>0</v>
+      </c>
+      <c r="E19" s="18">
+        <v>0</v>
+      </c>
+      <c r="F19" s="23">
+        <v>0</v>
+      </c>
+      <c r="G19" s="18">
+        <v>0</v>
+      </c>
+      <c r="H19" s="26">
+        <v>0</v>
+      </c>
+      <c r="I19" s="13">
+        <v>0</v>
+      </c>
+      <c r="J19" s="18">
+        <v>0</v>
+      </c>
+      <c r="K19" s="18">
+        <v>0</v>
+      </c>
+      <c r="L19" s="31">
+        <v>0</v>
+      </c>
+      <c r="M19" s="36">
+        <v>0</v>
+      </c>
+      <c r="N19" s="18">
+        <v>0</v>
+      </c>
+      <c r="O19" s="18">
+        <v>1</v>
+      </c>
+      <c r="P19" s="18">
+        <v>0</v>
+      </c>
+      <c r="Q19" s="31">
+        <v>0</v>
+      </c>
     </row>
     <row r="20" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B20" s="6" t="s">
         <v>23</v>
       </c>
-      <c r="C20" s="13"/>
-[...13 lines deleted...]
-      <c r="Q20" s="31"/>
+      <c r="C20" s="13">
+        <v>3</v>
+      </c>
+      <c r="D20" s="18">
+        <v>1</v>
+      </c>
+      <c r="E20" s="18">
+        <v>1</v>
+      </c>
+      <c r="F20" s="23">
+        <v>0</v>
+      </c>
+      <c r="G20" s="18">
+        <v>0</v>
+      </c>
+      <c r="H20" s="26">
+        <v>0</v>
+      </c>
+      <c r="I20" s="13">
+        <v>0</v>
+      </c>
+      <c r="J20" s="18">
+        <v>0</v>
+      </c>
+      <c r="K20" s="18">
+        <v>0</v>
+      </c>
+      <c r="L20" s="31">
+        <v>0</v>
+      </c>
+      <c r="M20" s="36">
+        <v>0</v>
+      </c>
+      <c r="N20" s="18">
+        <v>0</v>
+      </c>
+      <c r="O20" s="18">
+        <v>1</v>
+      </c>
+      <c r="P20" s="18">
+        <v>0</v>
+      </c>
+      <c r="Q20" s="31">
+        <v>0</v>
+      </c>
     </row>
     <row r="21" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B21" s="6" t="s">
         <v>18</v>
       </c>
-      <c r="C21" s="13"/>
-[...13 lines deleted...]
-      <c r="Q21" s="31"/>
+      <c r="C21" s="13">
+        <v>14</v>
+      </c>
+      <c r="D21" s="18">
+        <v>0</v>
+      </c>
+      <c r="E21" s="18">
+        <v>2</v>
+      </c>
+      <c r="F21" s="23">
+        <v>11</v>
+      </c>
+      <c r="G21" s="18">
+        <v>7</v>
+      </c>
+      <c r="H21" s="26">
+        <v>1</v>
+      </c>
+      <c r="I21" s="13">
+        <v>0</v>
+      </c>
+      <c r="J21" s="18">
+        <v>0</v>
+      </c>
+      <c r="K21" s="18">
+        <v>0</v>
+      </c>
+      <c r="L21" s="31">
+        <v>0</v>
+      </c>
+      <c r="M21" s="36">
+        <v>4</v>
+      </c>
+      <c r="N21" s="18">
+        <v>0</v>
+      </c>
+      <c r="O21" s="18">
+        <v>1</v>
+      </c>
+      <c r="P21" s="18">
+        <v>0</v>
+      </c>
+      <c r="Q21" s="31">
+        <v>0</v>
+      </c>
     </row>
     <row r="22" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B22" s="6" t="s">
         <v>25</v>
       </c>
-      <c r="C22" s="13"/>
-[...13 lines deleted...]
-      <c r="Q22" s="31"/>
+      <c r="C22" s="13">
+        <v>6</v>
+      </c>
+      <c r="D22" s="18">
+        <v>0</v>
+      </c>
+      <c r="E22" s="18">
+        <v>1</v>
+      </c>
+      <c r="F22" s="23">
+        <v>2</v>
+      </c>
+      <c r="G22" s="18">
+        <v>0</v>
+      </c>
+      <c r="H22" s="26">
+        <v>0</v>
+      </c>
+      <c r="I22" s="13">
+        <v>0</v>
+      </c>
+      <c r="J22" s="18">
+        <v>0</v>
+      </c>
+      <c r="K22" s="18">
+        <v>0</v>
+      </c>
+      <c r="L22" s="31">
+        <v>0</v>
+      </c>
+      <c r="M22" s="36">
+        <v>2</v>
+      </c>
+      <c r="N22" s="18">
+        <v>0</v>
+      </c>
+      <c r="O22" s="18">
+        <v>1</v>
+      </c>
+      <c r="P22" s="18">
+        <v>0</v>
+      </c>
+      <c r="Q22" s="31">
+        <v>2</v>
+      </c>
     </row>
     <row r="23" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B23" s="6" t="s">
         <v>26</v>
       </c>
-      <c r="C23" s="13"/>
-[...13 lines deleted...]
-      <c r="Q23" s="31"/>
+      <c r="C23" s="13">
+        <v>5</v>
+      </c>
+      <c r="D23" s="18">
+        <v>0</v>
+      </c>
+      <c r="E23" s="18">
+        <v>0</v>
+      </c>
+      <c r="F23" s="23">
+        <v>3</v>
+      </c>
+      <c r="G23" s="18">
+        <v>0</v>
+      </c>
+      <c r="H23" s="26">
+        <v>0</v>
+      </c>
+      <c r="I23" s="13">
+        <v>0</v>
+      </c>
+      <c r="J23" s="18">
+        <v>0</v>
+      </c>
+      <c r="K23" s="18">
+        <v>0</v>
+      </c>
+      <c r="L23" s="31">
+        <v>0</v>
+      </c>
+      <c r="M23" s="36">
+        <v>3</v>
+      </c>
+      <c r="N23" s="18">
+        <v>1</v>
+      </c>
+      <c r="O23" s="18">
+        <v>1</v>
+      </c>
+      <c r="P23" s="18">
+        <v>0</v>
+      </c>
+      <c r="Q23" s="31">
+        <v>1</v>
+      </c>
     </row>
     <row r="24" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B24" s="6" t="s">
         <v>29</v>
       </c>
-      <c r="C24" s="13"/>
-[...13 lines deleted...]
-      <c r="Q24" s="31"/>
+      <c r="C24" s="13">
+        <v>14</v>
+      </c>
+      <c r="D24" s="18">
+        <v>0</v>
+      </c>
+      <c r="E24" s="18">
+        <v>0</v>
+      </c>
+      <c r="F24" s="23">
+        <v>8</v>
+      </c>
+      <c r="G24" s="18">
+        <v>7</v>
+      </c>
+      <c r="H24" s="26">
+        <v>1</v>
+      </c>
+      <c r="I24" s="13">
+        <v>0</v>
+      </c>
+      <c r="J24" s="18">
+        <v>0</v>
+      </c>
+      <c r="K24" s="18">
+        <v>0</v>
+      </c>
+      <c r="L24" s="31">
+        <v>0</v>
+      </c>
+      <c r="M24" s="36">
+        <v>1</v>
+      </c>
+      <c r="N24" s="18">
+        <v>1</v>
+      </c>
+      <c r="O24" s="18">
+        <v>2</v>
+      </c>
+      <c r="P24" s="18">
+        <v>0</v>
+      </c>
+      <c r="Q24" s="31">
+        <v>4</v>
+      </c>
     </row>
     <row r="25" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B25" s="6" t="s">
         <v>30</v>
       </c>
-      <c r="C25" s="13"/>
-[...13 lines deleted...]
-      <c r="Q25" s="31"/>
+      <c r="C25" s="13">
+        <v>10</v>
+      </c>
+      <c r="D25" s="18">
+        <v>0</v>
+      </c>
+      <c r="E25" s="18">
+        <v>0</v>
+      </c>
+      <c r="F25" s="23">
+        <v>6</v>
+      </c>
+      <c r="G25" s="18">
+        <v>0</v>
+      </c>
+      <c r="H25" s="26">
+        <v>0</v>
+      </c>
+      <c r="I25" s="13">
+        <v>0</v>
+      </c>
+      <c r="J25" s="18">
+        <v>0</v>
+      </c>
+      <c r="K25" s="18">
+        <v>0</v>
+      </c>
+      <c r="L25" s="31">
+        <v>0</v>
+      </c>
+      <c r="M25" s="36">
+        <v>6</v>
+      </c>
+      <c r="N25" s="18">
+        <v>0</v>
+      </c>
+      <c r="O25" s="18">
+        <v>3</v>
+      </c>
+      <c r="P25" s="18">
+        <v>0</v>
+      </c>
+      <c r="Q25" s="31">
+        <v>1</v>
+      </c>
     </row>
     <row r="26" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B26" s="6" t="s">
         <v>31</v>
       </c>
-      <c r="C26" s="13"/>
-[...13 lines deleted...]
-      <c r="Q26" s="31"/>
+      <c r="C26" s="13">
+        <v>3</v>
+      </c>
+      <c r="D26" s="18">
+        <v>0</v>
+      </c>
+      <c r="E26" s="18">
+        <v>0</v>
+      </c>
+      <c r="F26" s="23">
+        <v>1</v>
+      </c>
+      <c r="G26" s="18">
+        <v>0</v>
+      </c>
+      <c r="H26" s="26">
+        <v>0</v>
+      </c>
+      <c r="I26" s="13">
+        <v>0</v>
+      </c>
+      <c r="J26" s="18">
+        <v>0</v>
+      </c>
+      <c r="K26" s="18">
+        <v>0</v>
+      </c>
+      <c r="L26" s="31">
+        <v>0</v>
+      </c>
+      <c r="M26" s="36">
+        <v>1</v>
+      </c>
+      <c r="N26" s="18">
+        <v>0</v>
+      </c>
+      <c r="O26" s="18">
+        <v>1</v>
+      </c>
+      <c r="P26" s="18">
+        <v>0</v>
+      </c>
+      <c r="Q26" s="31">
+        <v>1</v>
+      </c>
     </row>
     <row r="27" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B27" s="6" t="s">
         <v>32</v>
       </c>
-      <c r="C27" s="13"/>
-[...13 lines deleted...]
-      <c r="Q27" s="31"/>
+      <c r="C27" s="13">
+        <v>11</v>
+      </c>
+      <c r="D27" s="18">
+        <v>0</v>
+      </c>
+      <c r="E27" s="18">
+        <v>1</v>
+      </c>
+      <c r="F27" s="23">
+        <v>6</v>
+      </c>
+      <c r="G27" s="18">
+        <v>2</v>
+      </c>
+      <c r="H27" s="26">
+        <v>1</v>
+      </c>
+      <c r="I27" s="13">
+        <v>1</v>
+      </c>
+      <c r="J27" s="18">
+        <v>0</v>
+      </c>
+      <c r="K27" s="18">
+        <v>0</v>
+      </c>
+      <c r="L27" s="31">
+        <v>1</v>
+      </c>
+      <c r="M27" s="36">
+        <v>3</v>
+      </c>
+      <c r="N27" s="18">
+        <v>0</v>
+      </c>
+      <c r="O27" s="18">
+        <v>0</v>
+      </c>
+      <c r="P27" s="18">
+        <v>0</v>
+      </c>
+      <c r="Q27" s="31">
+        <v>4</v>
+      </c>
     </row>
     <row r="28" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B28" s="6" t="s">
         <v>33</v>
       </c>
-      <c r="C28" s="13"/>
-[...13 lines deleted...]
-      <c r="Q28" s="31"/>
+      <c r="C28" s="13">
+        <v>8</v>
+      </c>
+      <c r="D28" s="18">
+        <v>0</v>
+      </c>
+      <c r="E28" s="18">
+        <v>0</v>
+      </c>
+      <c r="F28" s="23">
+        <v>1</v>
+      </c>
+      <c r="G28" s="18">
+        <v>0</v>
+      </c>
+      <c r="H28" s="26">
+        <v>0</v>
+      </c>
+      <c r="I28" s="13">
+        <v>0</v>
+      </c>
+      <c r="J28" s="18">
+        <v>0</v>
+      </c>
+      <c r="K28" s="18">
+        <v>0</v>
+      </c>
+      <c r="L28" s="31">
+        <v>0</v>
+      </c>
+      <c r="M28" s="36">
+        <v>1</v>
+      </c>
+      <c r="N28" s="18">
+        <v>0</v>
+      </c>
+      <c r="O28" s="18">
+        <v>7</v>
+      </c>
+      <c r="P28" s="18">
+        <v>0</v>
+      </c>
+      <c r="Q28" s="31">
+        <v>0</v>
+      </c>
     </row>
     <row r="29" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B29" s="6" t="s">
         <v>34</v>
       </c>
-      <c r="C29" s="13"/>
-[...13 lines deleted...]
-      <c r="Q29" s="31"/>
+      <c r="C29" s="13">
+        <v>0</v>
+      </c>
+      <c r="D29" s="18">
+        <v>0</v>
+      </c>
+      <c r="E29" s="18">
+        <v>0</v>
+      </c>
+      <c r="F29" s="23">
+        <v>0</v>
+      </c>
+      <c r="G29" s="18">
+        <v>0</v>
+      </c>
+      <c r="H29" s="26">
+        <v>0</v>
+      </c>
+      <c r="I29" s="13">
+        <v>0</v>
+      </c>
+      <c r="J29" s="18">
+        <v>0</v>
+      </c>
+      <c r="K29" s="18">
+        <v>0</v>
+      </c>
+      <c r="L29" s="31">
+        <v>0</v>
+      </c>
+      <c r="M29" s="36">
+        <v>0</v>
+      </c>
+      <c r="N29" s="18">
+        <v>0</v>
+      </c>
+      <c r="O29" s="18">
+        <v>0</v>
+      </c>
+      <c r="P29" s="18">
+        <v>0</v>
+      </c>
+      <c r="Q29" s="31">
+        <v>0</v>
+      </c>
     </row>
     <row r="30" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B30" s="7" t="s">
         <v>35</v>
       </c>
-      <c r="C30" s="14"/>
-[...13 lines deleted...]
-      <c r="Q30" s="32"/>
+      <c r="C30" s="14">
+        <v>51</v>
+      </c>
+      <c r="D30" s="19">
+        <v>0</v>
+      </c>
+      <c r="E30" s="19">
+        <v>0</v>
+      </c>
+      <c r="F30" s="24">
+        <v>3</v>
+      </c>
+      <c r="G30" s="19">
+        <v>0</v>
+      </c>
+      <c r="H30" s="27">
+        <v>0</v>
+      </c>
+      <c r="I30" s="14">
+        <v>0</v>
+      </c>
+      <c r="J30" s="19">
+        <v>0</v>
+      </c>
+      <c r="K30" s="19">
+        <v>0</v>
+      </c>
+      <c r="L30" s="32">
+        <v>0</v>
+      </c>
+      <c r="M30" s="37">
+        <v>3</v>
+      </c>
+      <c r="N30" s="19">
+        <v>0</v>
+      </c>
+      <c r="O30" s="19">
+        <v>43</v>
+      </c>
+      <c r="P30" s="19">
+        <v>1</v>
+      </c>
+      <c r="Q30" s="32">
+        <v>4</v>
+      </c>
     </row>
     <row r="31" spans="2:17" ht="6.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B31" s="8"/>
       <c r="C31" s="8"/>
       <c r="D31" s="8"/>
       <c r="E31" s="8"/>
       <c r="F31" s="8"/>
       <c r="G31" s="8"/>
       <c r="H31" s="8"/>
       <c r="I31" s="8"/>
       <c r="J31" s="8"/>
       <c r="K31" s="8"/>
       <c r="L31" s="8"/>
       <c r="M31" s="8"/>
       <c r="N31" s="8"/>
       <c r="O31" s="8"/>
       <c r="P31" s="8"/>
       <c r="Q31" s="8"/>
     </row>
     <row r="32" spans="2:17" x14ac:dyDescent="0.4">
       <c r="B32" s="9"/>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>