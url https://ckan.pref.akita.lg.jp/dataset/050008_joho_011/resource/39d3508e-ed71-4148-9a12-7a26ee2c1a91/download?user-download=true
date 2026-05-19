--- v0 (2026-04-01)
+++ v1 (2026-05-19)
@@ -4,109 +4,151 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\10.22.10.1\建住2025\03 建築指導チーム\52　建築動態(D-4-01)\R8.2(1月分)\01統計\07_オープンデータ\グラフ版\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\10.22.10.1\建住2026\03 建築指導チーム\52　建築動態(D-4-01)\R8.4(3月分)\01統計\07_オープンデータ\グラフ版\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{5367F0ED-1BDF-4328-A3A3-53AE22045AB0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{AEC9D986-839A-4B49-9E3B-4B3501808ED1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="777" xr2:uid="{3A907332-E223-46B6-8654-8A177E9DB951}"/>
+    <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="777" xr2:uid="{3A907332-E223-46B6-8654-8A177E9DB951}"/>
   </bookViews>
   <sheets>
     <sheet name="新設住宅着工数" sheetId="12" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="Module1.開く">[0]!Module1.開く</definedName>
     <definedName name="Module1.完了">[0]!Module1.開く</definedName>
     <definedName name="Module1.削除and取り込み">[0]!Module1.開く</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">新設住宅着工数!$A$1:$Z$62</definedName>
     <definedName name="開く">[0]!Module1.開く</definedName>
     <definedName name="完了">[0]!Module1.開く</definedName>
     <definedName name="削除and取り込み">[0]!Module1.開く</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="G89" i="12" l="1"/>
+  <c r="AD100" i="12" l="1"/>
+  <c r="AE100" i="12"/>
+  <c r="AA100" i="12"/>
+  <c r="AB100" i="12"/>
+  <c r="X100" i="12"/>
+  <c r="Y100" i="12"/>
+  <c r="U100" i="12"/>
+  <c r="V100" i="12"/>
+  <c r="R100" i="12"/>
+  <c r="S100" i="12"/>
+  <c r="O100" i="12"/>
+  <c r="P100" i="12"/>
+  <c r="M100" i="12"/>
+  <c r="L100" i="12"/>
+  <c r="I100" i="12"/>
+  <c r="J100" i="12"/>
+  <c r="F100" i="12"/>
+  <c r="G100" i="12"/>
+  <c r="C100" i="12"/>
+  <c r="D100" i="12"/>
+  <c r="AC100" i="12"/>
+  <c r="C99" i="12"/>
+  <c r="D99" i="12"/>
+  <c r="I99" i="12"/>
+  <c r="I98" i="12"/>
+  <c r="J99" i="12"/>
+  <c r="AD99" i="12"/>
+  <c r="AE99" i="12"/>
+  <c r="AA99" i="12"/>
+  <c r="AB99" i="12"/>
+  <c r="X99" i="12"/>
+  <c r="Y99" i="12"/>
+  <c r="U99" i="12"/>
+  <c r="V99" i="12"/>
+  <c r="R99" i="12"/>
+  <c r="S99" i="12"/>
+  <c r="O99" i="12"/>
+  <c r="P99" i="12"/>
+  <c r="L99" i="12"/>
+  <c r="M99" i="12"/>
+  <c r="F99" i="12"/>
+  <c r="G99" i="12"/>
+  <c r="AC99" i="12"/>
+  <c r="G89" i="12"/>
   <c r="G90" i="12"/>
   <c r="G91" i="12"/>
   <c r="F89" i="12"/>
   <c r="F90" i="12"/>
   <c r="AD98" i="12"/>
   <c r="AE98" i="12"/>
   <c r="AA98" i="12"/>
   <c r="AB98" i="12"/>
   <c r="X98" i="12"/>
   <c r="Y98" i="12"/>
   <c r="U98" i="12"/>
   <c r="V98" i="12"/>
   <c r="R98" i="12"/>
   <c r="S98" i="12"/>
   <c r="O98" i="12"/>
   <c r="P98" i="12"/>
   <c r="L98" i="12"/>
   <c r="M98" i="12"/>
-  <c r="I98" i="12"/>
   <c r="J98" i="12"/>
   <c r="F98" i="12"/>
   <c r="G98" i="12"/>
   <c r="C98" i="12"/>
   <c r="D98" i="12"/>
   <c r="AC98" i="12"/>
   <c r="AD97" i="12"/>
   <c r="AE97" i="12"/>
   <c r="AA97" i="12"/>
   <c r="AB97" i="12"/>
   <c r="X97" i="12"/>
   <c r="Y97" i="12"/>
   <c r="U97" i="12"/>
   <c r="V97" i="12"/>
   <c r="R97" i="12"/>
   <c r="S97" i="12"/>
   <c r="O97" i="12"/>
   <c r="P97" i="12"/>
   <c r="L97" i="12"/>
   <c r="M97" i="12"/>
   <c r="I97" i="12"/>
   <c r="J97" i="12"/>
   <c r="F97" i="12"/>
   <c r="G97" i="12"/>
   <c r="C97" i="12"/>
@@ -2892,57 +2934,57 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1C9E877E-4CB9-4C35-AB8C-C7FBB214D6A1}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:AE98"/>
+  <dimension ref="A1:AE100"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="145" zoomScaleNormal="145" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" ySplit="1" topLeftCell="B80" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
-      <selection pane="bottomRight" activeCell="H94" sqref="H94"/>
+      <selection pane="bottomRight" activeCell="E102" sqref="E102"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.25" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="11.21875" style="1" customWidth="1"/>
     <col min="2" max="25" width="8.5546875" style="1" customWidth="1"/>
     <col min="26" max="26" width="10.21875" style="1" customWidth="1"/>
     <col min="27" max="28" width="8.5546875" style="1" customWidth="1"/>
     <col min="29" max="29" width="8.88671875" style="1"/>
     <col min="30" max="31" width="8.5546875" style="1" customWidth="1"/>
     <col min="32" max="16384" width="8.88671875" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:31" ht="41.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="7" t="s">
         <v>5</v>
       </c>
       <c r="C1" s="7" t="s">
         <v>1</v>
       </c>
       <c r="D1" s="7" t="s">
         <v>2</v>
@@ -13895,51 +13937,51 @@
         <v>2.5454545454545454</v>
       </c>
       <c r="W96" s="10">
         <v>19</v>
       </c>
       <c r="X96" s="6">
         <f t="shared" ref="X96" si="581">W96/W84</f>
         <v>1.4615384615384615</v>
       </c>
       <c r="Y96" s="6">
         <f t="shared" ref="Y96" si="582">W96/W95</f>
         <v>0.95</v>
       </c>
       <c r="Z96" s="10">
         <v>4</v>
       </c>
       <c r="AA96" s="6">
         <f t="shared" ref="AA96" si="583">Z96/Z84</f>
         <v>1</v>
       </c>
       <c r="AB96" s="6">
         <f t="shared" ref="AB96" si="584">Z96/Z95</f>
         <v>0.66666666666666663</v>
       </c>
       <c r="AC96" s="10">
-        <f t="shared" ref="AC96:AC98" si="585">B96+E96+H96+K96+N96+Q96+T96+W96+Z96</f>
+        <f t="shared" ref="AC96:AC100" si="585">B96+E96+H96+K96+N96+Q96+T96+W96+Z96</f>
         <v>302</v>
       </c>
       <c r="AD96" s="6">
         <f t="shared" ref="AD96" si="586">AC96/AC84</f>
         <v>1.6149732620320856</v>
       </c>
       <c r="AE96" s="6">
         <f t="shared" ref="AE96" si="587">AC96/AC95</f>
         <v>1.4312796208530805</v>
       </c>
     </row>
     <row r="97" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>45992</v>
       </c>
       <c r="B97" s="10">
         <v>78</v>
       </c>
       <c r="C97" s="6">
         <f t="shared" ref="C97" si="588">B97/B85</f>
         <v>0.78</v>
       </c>
       <c r="D97" s="6">
         <f t="shared" ref="D97" si="589">B97/B96</f>
         <v>0.50649350649350644</v>
@@ -14053,134 +14095,366 @@
         <v>115</v>
       </c>
       <c r="C98" s="6">
         <f t="shared" ref="C98" si="607">B98/B86</f>
         <v>1.4743589743589745</v>
       </c>
       <c r="D98" s="6">
         <f t="shared" ref="D98" si="608">B98/B97</f>
         <v>1.4743589743589745</v>
       </c>
       <c r="E98" s="10">
         <v>1</v>
       </c>
       <c r="F98" s="6">
         <f t="shared" ref="F98" si="609">E98/E86</f>
         <v>0.25</v>
       </c>
       <c r="G98" s="6">
         <f t="shared" ref="G98" si="610">E98/E97</f>
         <v>1</v>
       </c>
       <c r="H98" s="10">
         <v>8</v>
       </c>
       <c r="I98" s="6">
-        <f t="shared" ref="I98" si="611">H98/H86</f>
+        <f>H98/H86</f>
         <v>0.5</v>
       </c>
       <c r="J98" s="6">
-        <f t="shared" ref="J98" si="612">H98/H97</f>
+        <f t="shared" ref="J98" si="611">H98/H97</f>
         <v>0.8</v>
       </c>
       <c r="K98" s="10">
         <v>5</v>
       </c>
       <c r="L98" s="6">
-        <f t="shared" ref="L98" si="613">K98/K86</f>
+        <f t="shared" ref="L98" si="612">K98/K86</f>
         <v>0.55555555555555558</v>
       </c>
       <c r="M98" s="6">
-        <f t="shared" ref="M98" si="614">K98/K97</f>
+        <f t="shared" ref="M98" si="613">K98/K97</f>
         <v>1</v>
       </c>
       <c r="N98" s="10">
         <v>9</v>
       </c>
       <c r="O98" s="6">
-        <f t="shared" ref="O98" si="615">N98/N86</f>
+        <f t="shared" ref="O98" si="614">N98/N86</f>
         <v>0.39130434782608697</v>
       </c>
       <c r="P98" s="6">
-        <f t="shared" ref="P98" si="616">N98/N97</f>
+        <f t="shared" ref="P98" si="615">N98/N97</f>
         <v>0.6428571428571429</v>
       </c>
       <c r="Q98" s="10">
         <v>42</v>
       </c>
       <c r="R98" s="6">
-        <f t="shared" ref="R98" si="617">Q98/Q86</f>
+        <f t="shared" ref="R98" si="616">Q98/Q86</f>
         <v>3.8181818181818183</v>
       </c>
       <c r="S98" s="6">
-        <f t="shared" ref="S98" si="618">Q98/Q97</f>
+        <f t="shared" ref="S98" si="617">Q98/Q97</f>
         <v>1.4</v>
       </c>
       <c r="T98" s="10">
         <v>8</v>
       </c>
       <c r="U98" s="6">
-        <f t="shared" ref="U98" si="619">T98/T86</f>
+        <f t="shared" ref="U98" si="618">T98/T86</f>
         <v>0.18181818181818182</v>
       </c>
       <c r="V98" s="6">
-        <f t="shared" ref="V98" si="620">T98/T97</f>
+        <f t="shared" ref="V98" si="619">T98/T97</f>
         <v>0.30769230769230771</v>
       </c>
       <c r="W98" s="10">
         <v>19</v>
       </c>
       <c r="X98" s="6">
-        <f t="shared" ref="X98" si="621">W98/W86</f>
+        <f t="shared" ref="X98" si="620">W98/W86</f>
         <v>1.9</v>
       </c>
       <c r="Y98" s="6">
-        <f t="shared" ref="Y98" si="622">W98/W97</f>
+        <f t="shared" ref="Y98" si="621">W98/W97</f>
         <v>2.1111111111111112</v>
       </c>
       <c r="Z98" s="10">
         <v>4</v>
       </c>
       <c r="AA98" s="6">
-        <f t="shared" ref="AA98" si="623">Z98/Z86</f>
+        <f t="shared" ref="AA98" si="622">Z98/Z86</f>
         <v>0.5714285714285714</v>
       </c>
       <c r="AB98" s="6">
-        <f t="shared" ref="AB98" si="624">Z98/Z97</f>
+        <f t="shared" ref="AB98" si="623">Z98/Z97</f>
         <v>0.8</v>
       </c>
       <c r="AC98" s="10">
         <f t="shared" si="585"/>
         <v>211</v>
       </c>
       <c r="AD98" s="6">
-        <f t="shared" ref="AD98" si="625">AC98/AC86</f>
+        <f t="shared" ref="AD98" si="624">AC98/AC86</f>
         <v>1.0445544554455446</v>
       </c>
       <c r="AE98" s="6">
-        <f t="shared" ref="AE98" si="626">AC98/AC97</f>
+        <f t="shared" ref="AE98" si="625">AC98/AC97</f>
         <v>1.1853932584269662</v>
+      </c>
+    </row>
+    <row r="99" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="A99" s="3">
+        <v>46054</v>
+      </c>
+      <c r="B99" s="10">
+        <v>75</v>
+      </c>
+      <c r="C99" s="6">
+        <f>B99/B87</f>
+        <v>1.1363636363636365</v>
+      </c>
+      <c r="D99" s="6">
+        <f>B99/B98</f>
+        <v>0.65217391304347827</v>
+      </c>
+      <c r="E99" s="10">
+        <v>1</v>
+      </c>
+      <c r="F99" s="6">
+        <f t="shared" ref="F99" si="626">E99/E87</f>
+        <v>0.5</v>
+      </c>
+      <c r="G99" s="6">
+        <f t="shared" ref="G99" si="627">E99/E98</f>
+        <v>1</v>
+      </c>
+      <c r="H99" s="10">
+        <v>8</v>
+      </c>
+      <c r="I99" s="6">
+        <f>H99/H87</f>
+        <v>0.44444444444444442</v>
+      </c>
+      <c r="J99" s="6">
+        <f>H99/H98</f>
+        <v>1</v>
+      </c>
+      <c r="K99" s="10">
+        <v>2</v>
+      </c>
+      <c r="L99" s="6">
+        <f t="shared" ref="L99" si="628">K99/K87</f>
+        <v>0.16666666666666666</v>
+      </c>
+      <c r="M99" s="6">
+        <f t="shared" ref="M99" si="629">K99/K98</f>
+        <v>0.4</v>
+      </c>
+      <c r="N99" s="10">
+        <v>11</v>
+      </c>
+      <c r="O99" s="6">
+        <f t="shared" ref="O99" si="630">N99/N87</f>
+        <v>1.2222222222222223</v>
+      </c>
+      <c r="P99" s="6">
+        <f t="shared" ref="P99" si="631">N99/N98</f>
+        <v>1.2222222222222223</v>
+      </c>
+      <c r="Q99" s="10">
+        <v>11</v>
+      </c>
+      <c r="R99" s="6">
+        <f t="shared" ref="R99" si="632">Q99/Q87</f>
+        <v>0.40740740740740738</v>
+      </c>
+      <c r="S99" s="6">
+        <f t="shared" ref="S99" si="633">Q99/Q98</f>
+        <v>0.26190476190476192</v>
+      </c>
+      <c r="T99" s="10">
+        <v>23</v>
+      </c>
+      <c r="U99" s="6">
+        <f t="shared" ref="U99" si="634">T99/T87</f>
+        <v>1.6428571428571428</v>
+      </c>
+      <c r="V99" s="6">
+        <f t="shared" ref="V99" si="635">T99/T98</f>
+        <v>2.875</v>
+      </c>
+      <c r="W99" s="10">
+        <v>9</v>
+      </c>
+      <c r="X99" s="6">
+        <f t="shared" ref="X99" si="636">W99/W87</f>
+        <v>0.5625</v>
+      </c>
+      <c r="Y99" s="6">
+        <f t="shared" ref="Y99" si="637">W99/W98</f>
+        <v>0.47368421052631576</v>
+      </c>
+      <c r="Z99" s="10">
+        <v>4</v>
+      </c>
+      <c r="AA99" s="6">
+        <f t="shared" ref="AA99" si="638">Z99/Z87</f>
+        <v>1</v>
+      </c>
+      <c r="AB99" s="6">
+        <f t="shared" ref="AB99" si="639">Z99/Z98</f>
+        <v>1</v>
+      </c>
+      <c r="AC99" s="10">
+        <f t="shared" si="585"/>
+        <v>144</v>
+      </c>
+      <c r="AD99" s="6">
+        <f t="shared" ref="AD99" si="640">AC99/AC87</f>
+        <v>0.8571428571428571</v>
+      </c>
+      <c r="AE99" s="6">
+        <f t="shared" ref="AE99" si="641">AC99/AC98</f>
+        <v>0.68246445497630337</v>
+      </c>
+    </row>
+    <row r="100" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="A100" s="3">
+        <v>46082</v>
+      </c>
+      <c r="B100" s="10">
+        <v>107</v>
+      </c>
+      <c r="C100" s="6">
+        <f>B100/B88</f>
+        <v>1.1758241758241759</v>
+      </c>
+      <c r="D100" s="6">
+        <f>B100/B99</f>
+        <v>1.4266666666666667</v>
+      </c>
+      <c r="E100" s="10">
+        <v>1</v>
+      </c>
+      <c r="F100" s="6">
+        <f t="shared" ref="F100" si="642">E100/E88</f>
+        <v>7.1428571428571425E-2</v>
+      </c>
+      <c r="G100" s="6">
+        <f t="shared" ref="G100" si="643">E100/E99</f>
+        <v>1</v>
+      </c>
+      <c r="H100" s="10">
+        <v>19</v>
+      </c>
+      <c r="I100" s="6">
+        <f>H100/H88</f>
+        <v>0.90476190476190477</v>
+      </c>
+      <c r="J100" s="6">
+        <f>H100/H99</f>
+        <v>2.375</v>
+      </c>
+      <c r="K100" s="10">
+        <v>6</v>
+      </c>
+      <c r="L100" s="6">
+        <f t="shared" ref="L100" si="644">K100/K88</f>
+        <v>0.17647058823529413</v>
+      </c>
+      <c r="M100" s="6">
+        <f>K100/K99</f>
+        <v>3</v>
+      </c>
+      <c r="N100" s="10">
+        <v>14</v>
+      </c>
+      <c r="O100" s="6">
+        <f t="shared" ref="O100" si="645">N100/N88</f>
+        <v>1.4</v>
+      </c>
+      <c r="P100" s="6">
+        <f t="shared" ref="P100" si="646">N100/N99</f>
+        <v>1.2727272727272727</v>
+      </c>
+      <c r="Q100" s="10">
+        <v>22</v>
+      </c>
+      <c r="R100" s="6">
+        <f t="shared" ref="R100" si="647">Q100/Q88</f>
+        <v>0.57894736842105265</v>
+      </c>
+      <c r="S100" s="6">
+        <f t="shared" ref="S100" si="648">Q100/Q99</f>
+        <v>2</v>
+      </c>
+      <c r="T100" s="10">
+        <v>25</v>
+      </c>
+      <c r="U100" s="6">
+        <f t="shared" ref="U100" si="649">T100/T88</f>
+        <v>1.1363636363636365</v>
+      </c>
+      <c r="V100" s="6">
+        <f t="shared" ref="V100" si="650">T100/T99</f>
+        <v>1.0869565217391304</v>
+      </c>
+      <c r="W100" s="10">
+        <v>12</v>
+      </c>
+      <c r="X100" s="6">
+        <f t="shared" ref="X100" si="651">W100/W88</f>
+        <v>0.42857142857142855</v>
+      </c>
+      <c r="Y100" s="6">
+        <f t="shared" ref="Y100" si="652">W100/W99</f>
+        <v>1.3333333333333333</v>
+      </c>
+      <c r="Z100" s="10">
+        <v>6</v>
+      </c>
+      <c r="AA100" s="6">
+        <f t="shared" ref="AA100" si="653">Z100/Z88</f>
+        <v>0.54545454545454541</v>
+      </c>
+      <c r="AB100" s="6">
+        <f t="shared" ref="AB100" si="654">Z100/Z99</f>
+        <v>1.5</v>
+      </c>
+      <c r="AC100" s="10">
+        <f t="shared" si="585"/>
+        <v>212</v>
+      </c>
+      <c r="AD100" s="6">
+        <f t="shared" ref="AD100" si="655">AC100/AC88</f>
+        <v>0.78810408921933084</v>
+      </c>
+      <c r="AE100" s="6">
+        <f t="shared" ref="AE100" si="656">AC100/AC99</f>
+        <v>1.4722222222222223</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="2"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0" right="0" top="0.55118110236220474" bottom="0.59055118110236227" header="0.39370078740157483" footer="0.27559055118110237"/>
   <pageSetup paperSize="9" scale="47" firstPageNumber="0" fitToWidth="0" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>