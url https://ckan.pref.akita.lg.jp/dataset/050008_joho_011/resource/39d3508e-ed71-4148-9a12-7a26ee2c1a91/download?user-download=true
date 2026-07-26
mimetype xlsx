--- v1 (2026-05-19)
+++ v2 (2026-07-26)
@@ -4,90 +4,131 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\10.22.10.1\建住2026\03 建築指導チーム\52　建築動態(D-4-01)\R8.4(3月分)\01統計\07_オープンデータ\グラフ版\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\10.22.10.1\建住2026\03 建築指導チーム\52　建築動態(D-4-01)\R8.6(5月分)\01統計\07_オープンデータ\グラフ版\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{AEC9D986-839A-4B49-9E3B-4B3501808ED1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{6E98268C-478C-4B59-BD84-9679BA3E0C1D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="777" xr2:uid="{3A907332-E223-46B6-8654-8A177E9DB951}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="777" xr2:uid="{3A907332-E223-46B6-8654-8A177E9DB951}"/>
   </bookViews>
   <sheets>
     <sheet name="新設住宅着工数" sheetId="12" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="Module1.開く">[0]!Module1.開く</definedName>
     <definedName name="Module1.完了">[0]!Module1.開く</definedName>
     <definedName name="Module1.削除and取り込み">[0]!Module1.開く</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">新設住宅着工数!$A$1:$Z$62</definedName>
     <definedName name="開く">[0]!Module1.開く</definedName>
     <definedName name="完了">[0]!Module1.開く</definedName>
     <definedName name="削除and取り込み">[0]!Module1.開く</definedName>
   </definedNames>
-  <calcPr calcId="191029"/>
+  <calcPr calcId="191029" refMode="R1C1"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="AD100" i="12" l="1"/>
+  <c r="AD102" i="12" l="1"/>
+  <c r="AE102" i="12"/>
+  <c r="AA102" i="12"/>
+  <c r="AB102" i="12"/>
+  <c r="X102" i="12"/>
+  <c r="Y102" i="12"/>
+  <c r="U102" i="12"/>
+  <c r="V102" i="12"/>
+  <c r="R102" i="12"/>
+  <c r="S102" i="12"/>
+  <c r="O102" i="12"/>
+  <c r="P102" i="12"/>
+  <c r="L102" i="12"/>
+  <c r="M102" i="12"/>
+  <c r="I102" i="12"/>
+  <c r="J102" i="12"/>
+  <c r="F102" i="12"/>
+  <c r="G102" i="12"/>
+  <c r="C102" i="12"/>
+  <c r="D102" i="12"/>
+  <c r="AC102" i="12"/>
+  <c r="AC101" i="12"/>
+  <c r="AE101" i="12" s="1"/>
+  <c r="AB101" i="12"/>
+  <c r="AA101" i="12"/>
+  <c r="Y101" i="12"/>
+  <c r="X101" i="12"/>
+  <c r="V101" i="12"/>
+  <c r="U101" i="12"/>
+  <c r="S101" i="12"/>
+  <c r="R101" i="12"/>
+  <c r="P101" i="12"/>
+  <c r="O101" i="12"/>
+  <c r="M101" i="12"/>
+  <c r="L101" i="12"/>
+  <c r="J101" i="12"/>
+  <c r="I101" i="12"/>
+  <c r="G101" i="12"/>
+  <c r="F101" i="12"/>
+  <c r="D101" i="12"/>
+  <c r="C101" i="12"/>
+  <c r="AD100" i="12"/>
   <c r="AE100" i="12"/>
   <c r="AA100" i="12"/>
   <c r="AB100" i="12"/>
   <c r="X100" i="12"/>
   <c r="Y100" i="12"/>
   <c r="U100" i="12"/>
   <c r="V100" i="12"/>
   <c r="R100" i="12"/>
   <c r="S100" i="12"/>
   <c r="O100" i="12"/>
   <c r="P100" i="12"/>
   <c r="M100" i="12"/>
   <c r="L100" i="12"/>
   <c r="I100" i="12"/>
   <c r="J100" i="12"/>
   <c r="F100" i="12"/>
   <c r="G100" i="12"/>
   <c r="C100" i="12"/>
   <c r="D100" i="12"/>
   <c r="AC100" i="12"/>
   <c r="C99" i="12"/>
   <c r="D99" i="12"/>
   <c r="I99" i="12"/>
   <c r="I98" i="12"/>
   <c r="J99" i="12"/>
@@ -591,51 +632,52 @@
   <c r="J75" i="12"/>
   <c r="I75" i="12"/>
   <c r="G75" i="12"/>
   <c r="F75" i="12"/>
   <c r="D75" i="12"/>
   <c r="C75" i="12"/>
   <c r="AC74" i="12"/>
   <c r="AE74" i="12" s="1"/>
   <c r="AA74" i="12"/>
   <c r="Y74" i="12"/>
   <c r="X74" i="12"/>
   <c r="V74" i="12"/>
   <c r="U74" i="12"/>
   <c r="S74" i="12"/>
   <c r="R74" i="12"/>
   <c r="P74" i="12"/>
   <c r="O74" i="12"/>
   <c r="M74" i="12"/>
   <c r="L74" i="12"/>
   <c r="J74" i="12"/>
   <c r="I74" i="12"/>
   <c r="G74" i="12"/>
   <c r="F74" i="12"/>
   <c r="D74" i="12"/>
   <c r="C74" i="12"/>
-  <c r="AE96" i="12" l="1"/>
+  <c r="AD101" i="12" l="1"/>
+  <c r="AE96" i="12"/>
   <c r="AE93" i="12"/>
   <c r="AD91" i="12"/>
   <c r="AE90" i="12"/>
   <c r="AD89" i="12"/>
   <c r="AD87" i="12"/>
   <c r="AD86" i="12"/>
   <c r="AE85" i="12"/>
   <c r="AE84" i="12"/>
   <c r="AE83" i="12"/>
   <c r="AE82" i="12"/>
   <c r="AD81" i="12"/>
   <c r="AD80" i="12"/>
   <c r="AD79" i="12"/>
   <c r="AE78" i="12"/>
   <c r="AE77" i="12"/>
   <c r="AE76" i="12"/>
   <c r="AD74" i="12"/>
   <c r="AD75" i="12"/>
   <c r="AC73" i="12" l="1"/>
   <c r="AE73" i="12" s="1"/>
   <c r="AB73" i="12"/>
   <c r="AA73" i="12"/>
   <c r="Y73" i="12"/>
   <c r="X73" i="12"/>
   <c r="V73" i="12"/>
@@ -2934,57 +2976,57 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1C9E877E-4CB9-4C35-AB8C-C7FBB214D6A1}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:AE100"/>
+  <dimension ref="A1:AE102"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="145" zoomScaleNormal="145" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <pane xSplit="1" ySplit="1" topLeftCell="B80" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="1" topLeftCell="B89" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
-      <selection pane="bottomRight" activeCell="E102" sqref="E102"/>
+      <selection pane="bottomRight" activeCell="E105" sqref="E105"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.25" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="11.21875" style="1" customWidth="1"/>
     <col min="2" max="25" width="8.5546875" style="1" customWidth="1"/>
     <col min="26" max="26" width="10.21875" style="1" customWidth="1"/>
     <col min="27" max="28" width="8.5546875" style="1" customWidth="1"/>
     <col min="29" max="29" width="8.88671875" style="1"/>
     <col min="30" max="31" width="8.5546875" style="1" customWidth="1"/>
     <col min="32" max="16384" width="8.88671875" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:31" ht="41.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="7" t="s">
         <v>5</v>
       </c>
       <c r="C1" s="7" t="s">
         <v>1</v>
       </c>
       <c r="D1" s="7" t="s">
         <v>2</v>
@@ -14411,50 +14453,282 @@
         <f t="shared" ref="Y100" si="652">W100/W99</f>
         <v>1.3333333333333333</v>
       </c>
       <c r="Z100" s="10">
         <v>6</v>
       </c>
       <c r="AA100" s="6">
         <f t="shared" ref="AA100" si="653">Z100/Z88</f>
         <v>0.54545454545454541</v>
       </c>
       <c r="AB100" s="6">
         <f t="shared" ref="AB100" si="654">Z100/Z99</f>
         <v>1.5</v>
       </c>
       <c r="AC100" s="10">
         <f t="shared" si="585"/>
         <v>212</v>
       </c>
       <c r="AD100" s="6">
         <f t="shared" ref="AD100" si="655">AC100/AC88</f>
         <v>0.78810408921933084</v>
       </c>
       <c r="AE100" s="6">
         <f t="shared" ref="AE100" si="656">AC100/AC99</f>
         <v>1.4722222222222223</v>
+      </c>
+    </row>
+    <row r="101" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="A101" s="3">
+        <v>46113</v>
+      </c>
+      <c r="B101" s="10">
+        <v>106</v>
+      </c>
+      <c r="C101" s="6">
+        <f>B101/B89</f>
+        <v>1.7096774193548387</v>
+      </c>
+      <c r="D101" s="6">
+        <f>B101/B100</f>
+        <v>0.99065420560747663</v>
+      </c>
+      <c r="E101" s="10">
+        <v>5</v>
+      </c>
+      <c r="F101" s="6" t="e">
+        <f t="shared" ref="F101" si="657">E101/E89</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="G101" s="6">
+        <f t="shared" ref="G101" si="658">E101/E100</f>
+        <v>5</v>
+      </c>
+      <c r="H101" s="10">
+        <v>18</v>
+      </c>
+      <c r="I101" s="6">
+        <f>H101/H89</f>
+        <v>1.6363636363636365</v>
+      </c>
+      <c r="J101" s="6">
+        <f>H101/H100</f>
+        <v>0.94736842105263153</v>
+      </c>
+      <c r="K101" s="10">
+        <v>7</v>
+      </c>
+      <c r="L101" s="6">
+        <f t="shared" ref="L101" si="659">K101/K89</f>
+        <v>1</v>
+      </c>
+      <c r="M101" s="6">
+        <f>K101/K100</f>
+        <v>1.1666666666666667</v>
+      </c>
+      <c r="N101" s="10">
+        <v>9</v>
+      </c>
+      <c r="O101" s="6">
+        <f t="shared" ref="O101" si="660">N101/N89</f>
+        <v>0.6</v>
+      </c>
+      <c r="P101" s="6">
+        <f t="shared" ref="P101" si="661">N101/N100</f>
+        <v>0.6428571428571429</v>
+      </c>
+      <c r="Q101" s="10">
+        <v>18</v>
+      </c>
+      <c r="R101" s="6">
+        <f t="shared" ref="R101" si="662">Q101/Q89</f>
+        <v>2.25</v>
+      </c>
+      <c r="S101" s="6">
+        <f t="shared" ref="S101" si="663">Q101/Q100</f>
+        <v>0.81818181818181823</v>
+      </c>
+      <c r="T101" s="10">
+        <v>25</v>
+      </c>
+      <c r="U101" s="6">
+        <f t="shared" ref="U101" si="664">T101/T89</f>
+        <v>2.2727272727272729</v>
+      </c>
+      <c r="V101" s="6">
+        <f t="shared" ref="V101" si="665">T101/T100</f>
+        <v>1</v>
+      </c>
+      <c r="W101" s="10">
+        <v>20</v>
+      </c>
+      <c r="X101" s="6">
+        <f t="shared" ref="X101" si="666">W101/W89</f>
+        <v>1.0526315789473684</v>
+      </c>
+      <c r="Y101" s="6">
+        <f t="shared" ref="Y101" si="667">W101/W100</f>
+        <v>1.6666666666666667</v>
+      </c>
+      <c r="Z101" s="10">
+        <v>9</v>
+      </c>
+      <c r="AA101" s="6">
+        <f t="shared" ref="AA101" si="668">Z101/Z89</f>
+        <v>3</v>
+      </c>
+      <c r="AB101" s="6">
+        <f t="shared" ref="AB101" si="669">Z101/Z100</f>
+        <v>1.5</v>
+      </c>
+      <c r="AC101" s="10">
+        <f t="shared" ref="AC101:AC102" si="670">B101+E101+H101+K101+N101+Q101+T101+W101+Z101</f>
+        <v>217</v>
+      </c>
+      <c r="AD101" s="6">
+        <f t="shared" ref="AD101" si="671">AC101/AC89</f>
+        <v>1.5955882352941178</v>
+      </c>
+      <c r="AE101" s="6">
+        <f t="shared" ref="AE101" si="672">AC101/AC100</f>
+        <v>1.0235849056603774</v>
+      </c>
+    </row>
+    <row r="102" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="A102" s="3">
+        <v>46143</v>
+      </c>
+      <c r="B102" s="10">
+        <v>106</v>
+      </c>
+      <c r="C102" s="6">
+        <f>B102/B90</f>
+        <v>3.5333333333333332</v>
+      </c>
+      <c r="D102" s="6">
+        <f>B102/B101</f>
+        <v>1</v>
+      </c>
+      <c r="E102" s="10">
+        <v>5</v>
+      </c>
+      <c r="F102" s="6">
+        <f t="shared" ref="F102" si="673">E102/E90</f>
+        <v>5</v>
+      </c>
+      <c r="G102" s="6">
+        <f t="shared" ref="G102" si="674">E102/E101</f>
+        <v>1</v>
+      </c>
+      <c r="H102" s="10">
+        <v>21</v>
+      </c>
+      <c r="I102" s="6">
+        <f>H102/H90</f>
+        <v>5.25</v>
+      </c>
+      <c r="J102" s="6">
+        <f>H102/H101</f>
+        <v>1.1666666666666667</v>
+      </c>
+      <c r="K102" s="10">
+        <v>10</v>
+      </c>
+      <c r="L102" s="6">
+        <f t="shared" ref="L102" si="675">K102/K90</f>
+        <v>3.3333333333333335</v>
+      </c>
+      <c r="M102" s="6">
+        <f>K102/K101</f>
+        <v>1.4285714285714286</v>
+      </c>
+      <c r="N102" s="10">
+        <v>13</v>
+      </c>
+      <c r="O102" s="6">
+        <f t="shared" ref="O102" si="676">N102/N90</f>
+        <v>2.1666666666666665</v>
+      </c>
+      <c r="P102" s="6">
+        <f t="shared" ref="P102" si="677">N102/N101</f>
+        <v>1.4444444444444444</v>
+      </c>
+      <c r="Q102" s="10">
+        <v>12</v>
+      </c>
+      <c r="R102" s="6">
+        <f t="shared" ref="R102" si="678">Q102/Q90</f>
+        <v>5.2173913043478258E-2</v>
+      </c>
+      <c r="S102" s="6">
+        <f t="shared" ref="S102" si="679">Q102/Q101</f>
+        <v>0.66666666666666663</v>
+      </c>
+      <c r="T102" s="10">
+        <v>24</v>
+      </c>
+      <c r="U102" s="6">
+        <f t="shared" ref="U102" si="680">T102/T90</f>
+        <v>1.6</v>
+      </c>
+      <c r="V102" s="6">
+        <f t="shared" ref="V102" si="681">T102/T101</f>
+        <v>0.96</v>
+      </c>
+      <c r="W102" s="10">
+        <v>20</v>
+      </c>
+      <c r="X102" s="6">
+        <f t="shared" ref="X102" si="682">W102/W90</f>
+        <v>2.2222222222222223</v>
+      </c>
+      <c r="Y102" s="6">
+        <f t="shared" ref="Y102" si="683">W102/W101</f>
+        <v>1</v>
+      </c>
+      <c r="Z102" s="10">
+        <v>11</v>
+      </c>
+      <c r="AA102" s="6">
+        <f t="shared" ref="AA102" si="684">Z102/Z90</f>
+        <v>1.2222222222222223</v>
+      </c>
+      <c r="AB102" s="6">
+        <f t="shared" ref="AB102" si="685">Z102/Z101</f>
+        <v>1.2222222222222223</v>
+      </c>
+      <c r="AC102" s="10">
+        <f t="shared" si="670"/>
+        <v>222</v>
+      </c>
+      <c r="AD102" s="6">
+        <f t="shared" ref="AD102" si="686">AC102/AC90</f>
+        <v>0.72312703583061888</v>
+      </c>
+      <c r="AE102" s="6">
+        <f t="shared" ref="AE102" si="687">AC102/AC101</f>
+        <v>1.0230414746543779</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="2"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0" right="0" top="0.55118110236220474" bottom="0.59055118110236227" header="0.39370078740157483" footer="0.27559055118110237"/>
   <pageSetup paperSize="9" scale="47" firstPageNumber="0" fitToWidth="0" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>