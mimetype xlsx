--- v1 (2026-07-02)
+++ v2 (2026-09-03)
@@ -1,93 +1,135 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\10.22.10.1\建住2026\03 建築指導チーム\52　建築動態(D-4-01)\R8.5(4月分)\01統計\07_オープンデータ\グラフ版\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\10.22.10.1\建住2026\03 建築指導チーム\52　建築動態(D-4-01)\R8.7(6月分)\01統計\07_オープンデータ\グラフ版\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{039877CB-BBA2-4188-B785-CA7B8F94F496}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{22F848FC-1660-4686-A4B0-A666253AB5AB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="777" xr2:uid="{3A907332-E223-46B6-8654-8A177E9DB951}"/>
+    <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="777" xr2:uid="{3A907332-E223-46B6-8654-8A177E9DB951}"/>
   </bookViews>
   <sheets>
     <sheet name="新設住宅着工数" sheetId="12" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="Module1.開く">[0]!Module1.開く</definedName>
     <definedName name="Module1.完了">[0]!Module1.開く</definedName>
     <definedName name="Module1.削除and取り込み">[0]!Module1.開く</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">新設住宅着工数!$A$1:$Z$62</definedName>
     <definedName name="開く">[0]!Module1.開く</definedName>
     <definedName name="完了">[0]!Module1.開く</definedName>
     <definedName name="削除and取り込み">[0]!Module1.開く</definedName>
   </definedNames>
-  <calcPr calcId="191029"/>
+  <calcPr calcId="191029" refMode="R1C1"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="AC101" i="12" l="1"/>
+  <c r="AD103" i="12" l="1"/>
+  <c r="AE103" i="12"/>
+  <c r="AA103" i="12"/>
+  <c r="AB103" i="12"/>
+  <c r="X103" i="12"/>
+  <c r="Y103" i="12"/>
+  <c r="U103" i="12"/>
+  <c r="V103" i="12"/>
+  <c r="R103" i="12"/>
+  <c r="S103" i="12"/>
+  <c r="O103" i="12"/>
+  <c r="P103" i="12"/>
+  <c r="L103" i="12"/>
+  <c r="M103" i="12"/>
+  <c r="I103" i="12"/>
+  <c r="J103" i="12"/>
+  <c r="F103" i="12"/>
+  <c r="G103" i="12"/>
+  <c r="C103" i="12"/>
+  <c r="D103" i="12"/>
+  <c r="AC103" i="12"/>
+  <c r="AD102" i="12"/>
+  <c r="AE102" i="12"/>
+  <c r="AA102" i="12"/>
+  <c r="AB102" i="12"/>
+  <c r="X102" i="12"/>
+  <c r="Y102" i="12"/>
+  <c r="U102" i="12"/>
+  <c r="V102" i="12"/>
+  <c r="R102" i="12"/>
+  <c r="S102" i="12"/>
+  <c r="O102" i="12"/>
+  <c r="P102" i="12"/>
+  <c r="L102" i="12"/>
+  <c r="M102" i="12"/>
+  <c r="I102" i="12"/>
+  <c r="J102" i="12"/>
+  <c r="F102" i="12"/>
+  <c r="G102" i="12"/>
+  <c r="C102" i="12"/>
+  <c r="D102" i="12"/>
+  <c r="AC102" i="12"/>
+  <c r="AC101" i="12"/>
   <c r="AE101" i="12" s="1"/>
   <c r="AB101" i="12"/>
   <c r="AA101" i="12"/>
   <c r="Y101" i="12"/>
   <c r="X101" i="12"/>
   <c r="V101" i="12"/>
   <c r="U101" i="12"/>
   <c r="S101" i="12"/>
   <c r="R101" i="12"/>
   <c r="P101" i="12"/>
   <c r="O101" i="12"/>
   <c r="M101" i="12"/>
   <c r="L101" i="12"/>
   <c r="J101" i="12"/>
   <c r="I101" i="12"/>
   <c r="G101" i="12"/>
   <c r="F101" i="12"/>
   <c r="D101" i="12"/>
   <c r="C101" i="12"/>
   <c r="AD100" i="12"/>
   <c r="AE100" i="12"/>
   <c r="AA100" i="12"/>
   <c r="AB100" i="12"/>
   <c r="X100" i="12"/>
   <c r="Y100" i="12"/>
@@ -2955,57 +2997,57 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1C9E877E-4CB9-4C35-AB8C-C7FBB214D6A1}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:AE101"/>
+  <dimension ref="A1:AE103"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="145" zoomScaleNormal="145" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" ySplit="1" topLeftCell="B89" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
-      <selection pane="bottomRight" activeCell="A102" sqref="A102"/>
+      <selection pane="bottomRight" activeCell="E108" sqref="E108"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.25" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="11.21875" style="1" customWidth="1"/>
     <col min="2" max="25" width="8.5546875" style="1" customWidth="1"/>
     <col min="26" max="26" width="10.21875" style="1" customWidth="1"/>
     <col min="27" max="28" width="8.5546875" style="1" customWidth="1"/>
     <col min="29" max="29" width="8.88671875" style="1"/>
     <col min="30" max="31" width="8.5546875" style="1" customWidth="1"/>
     <col min="32" max="16384" width="8.88671875" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:31" ht="41.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="7" t="s">
         <v>5</v>
       </c>
       <c r="C1" s="7" t="s">
         <v>1</v>
       </c>
       <c r="D1" s="7" t="s">
         <v>2</v>
@@ -14538,60 +14580,292 @@
         <v>1</v>
       </c>
       <c r="W101" s="10">
         <v>20</v>
       </c>
       <c r="X101" s="6">
         <f t="shared" ref="X101" si="666">W101/W89</f>
         <v>1.0526315789473684</v>
       </c>
       <c r="Y101" s="6">
         <f t="shared" ref="Y101" si="667">W101/W100</f>
         <v>1.6666666666666667</v>
       </c>
       <c r="Z101" s="10">
         <v>9</v>
       </c>
       <c r="AA101" s="6">
         <f t="shared" ref="AA101" si="668">Z101/Z89</f>
         <v>3</v>
       </c>
       <c r="AB101" s="6">
         <f t="shared" ref="AB101" si="669">Z101/Z100</f>
         <v>1.5</v>
       </c>
       <c r="AC101" s="10">
-        <f t="shared" ref="AC101" si="670">B101+E101+H101+K101+N101+Q101+T101+W101+Z101</f>
+        <f t="shared" ref="AC101:AC103" si="670">B101+E101+H101+K101+N101+Q101+T101+W101+Z101</f>
         <v>217</v>
       </c>
       <c r="AD101" s="6">
         <f t="shared" ref="AD101" si="671">AC101/AC89</f>
         <v>1.5955882352941178</v>
       </c>
       <c r="AE101" s="6">
         <f t="shared" ref="AE101" si="672">AC101/AC100</f>
         <v>1.0235849056603774</v>
+      </c>
+    </row>
+    <row r="102" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="A102" s="3">
+        <v>46143</v>
+      </c>
+      <c r="B102" s="10">
+        <v>106</v>
+      </c>
+      <c r="C102" s="6">
+        <f>B102/B90</f>
+        <v>3.5333333333333332</v>
+      </c>
+      <c r="D102" s="6">
+        <f>B102/B101</f>
+        <v>1</v>
+      </c>
+      <c r="E102" s="10">
+        <v>5</v>
+      </c>
+      <c r="F102" s="6">
+        <f t="shared" ref="F102" si="673">E102/E90</f>
+        <v>5</v>
+      </c>
+      <c r="G102" s="6">
+        <f t="shared" ref="G102" si="674">E102/E101</f>
+        <v>1</v>
+      </c>
+      <c r="H102" s="10">
+        <v>21</v>
+      </c>
+      <c r="I102" s="6">
+        <f>H102/H90</f>
+        <v>5.25</v>
+      </c>
+      <c r="J102" s="6">
+        <f>H102/H101</f>
+        <v>1.1666666666666667</v>
+      </c>
+      <c r="K102" s="10">
+        <v>10</v>
+      </c>
+      <c r="L102" s="6">
+        <f t="shared" ref="L102" si="675">K102/K90</f>
+        <v>3.3333333333333335</v>
+      </c>
+      <c r="M102" s="6">
+        <f>K102/K101</f>
+        <v>1.4285714285714286</v>
+      </c>
+      <c r="N102" s="10">
+        <v>13</v>
+      </c>
+      <c r="O102" s="6">
+        <f t="shared" ref="O102" si="676">N102/N90</f>
+        <v>2.1666666666666665</v>
+      </c>
+      <c r="P102" s="6">
+        <f t="shared" ref="P102" si="677">N102/N101</f>
+        <v>1.4444444444444444</v>
+      </c>
+      <c r="Q102" s="10">
+        <v>12</v>
+      </c>
+      <c r="R102" s="6">
+        <f t="shared" ref="R102" si="678">Q102/Q90</f>
+        <v>5.2173913043478258E-2</v>
+      </c>
+      <c r="S102" s="6">
+        <f t="shared" ref="S102" si="679">Q102/Q101</f>
+        <v>0.66666666666666663</v>
+      </c>
+      <c r="T102" s="10">
+        <v>24</v>
+      </c>
+      <c r="U102" s="6">
+        <f t="shared" ref="U102" si="680">T102/T90</f>
+        <v>1.6</v>
+      </c>
+      <c r="V102" s="6">
+        <f t="shared" ref="V102" si="681">T102/T101</f>
+        <v>0.96</v>
+      </c>
+      <c r="W102" s="10">
+        <v>20</v>
+      </c>
+      <c r="X102" s="6">
+        <f t="shared" ref="X102" si="682">W102/W90</f>
+        <v>2.2222222222222223</v>
+      </c>
+      <c r="Y102" s="6">
+        <f t="shared" ref="Y102" si="683">W102/W101</f>
+        <v>1</v>
+      </c>
+      <c r="Z102" s="10">
+        <v>11</v>
+      </c>
+      <c r="AA102" s="6">
+        <f t="shared" ref="AA102" si="684">Z102/Z90</f>
+        <v>1.2222222222222223</v>
+      </c>
+      <c r="AB102" s="6">
+        <f t="shared" ref="AB102" si="685">Z102/Z101</f>
+        <v>1.2222222222222223</v>
+      </c>
+      <c r="AC102" s="10">
+        <f t="shared" si="670"/>
+        <v>222</v>
+      </c>
+      <c r="AD102" s="6">
+        <f t="shared" ref="AD102" si="686">AC102/AC90</f>
+        <v>0.72312703583061888</v>
+      </c>
+      <c r="AE102" s="6">
+        <f t="shared" ref="AE102" si="687">AC102/AC101</f>
+        <v>1.0230414746543779</v>
+      </c>
+    </row>
+    <row r="103" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="A103" s="3">
+        <v>46174</v>
+      </c>
+      <c r="B103" s="10">
+        <v>143</v>
+      </c>
+      <c r="C103" s="6">
+        <f>B103/B91</f>
+        <v>1.6067415730337078</v>
+      </c>
+      <c r="D103" s="6">
+        <f>B103/B102</f>
+        <v>1.3490566037735849</v>
+      </c>
+      <c r="E103" s="10">
+        <v>3</v>
+      </c>
+      <c r="F103" s="6">
+        <f t="shared" ref="F103" si="688">E103/E91</f>
+        <v>0.6</v>
+      </c>
+      <c r="G103" s="6">
+        <f t="shared" ref="G103" si="689">E103/E102</f>
+        <v>0.6</v>
+      </c>
+      <c r="H103" s="10">
+        <v>16</v>
+      </c>
+      <c r="I103" s="6">
+        <f>H103/H91</f>
+        <v>1.6</v>
+      </c>
+      <c r="J103" s="6">
+        <f>H103/H102</f>
+        <v>0.76190476190476186</v>
+      </c>
+      <c r="K103" s="10">
+        <v>12</v>
+      </c>
+      <c r="L103" s="6">
+        <f t="shared" ref="L103" si="690">K103/K91</f>
+        <v>1.7142857142857142</v>
+      </c>
+      <c r="M103" s="6">
+        <f>K103/K102</f>
+        <v>1.2</v>
+      </c>
+      <c r="N103" s="10">
+        <v>14</v>
+      </c>
+      <c r="O103" s="6">
+        <f t="shared" ref="O103" si="691">N103/N91</f>
+        <v>1.4</v>
+      </c>
+      <c r="P103" s="6">
+        <f t="shared" ref="P103" si="692">N103/N102</f>
+        <v>1.0769230769230769</v>
+      </c>
+      <c r="Q103" s="10">
+        <v>20</v>
+      </c>
+      <c r="R103" s="6">
+        <f t="shared" ref="R103" si="693">Q103/Q91</f>
+        <v>1.8181818181818181</v>
+      </c>
+      <c r="S103" s="6">
+        <f t="shared" ref="S103" si="694">Q103/Q102</f>
+        <v>1.6666666666666667</v>
+      </c>
+      <c r="T103" s="10">
+        <v>35</v>
+      </c>
+      <c r="U103" s="6">
+        <f t="shared" ref="U103" si="695">T103/T91</f>
+        <v>2.0588235294117645</v>
+      </c>
+      <c r="V103" s="6">
+        <f t="shared" ref="V103" si="696">T103/T102</f>
+        <v>1.4583333333333333</v>
+      </c>
+      <c r="W103" s="10">
+        <v>17</v>
+      </c>
+      <c r="X103" s="6">
+        <f t="shared" ref="X103" si="697">W103/W91</f>
+        <v>1</v>
+      </c>
+      <c r="Y103" s="6">
+        <f t="shared" ref="Y103" si="698">W103/W102</f>
+        <v>0.85</v>
+      </c>
+      <c r="Z103" s="10">
+        <v>7</v>
+      </c>
+      <c r="AA103" s="6">
+        <f t="shared" ref="AA103" si="699">Z103/Z91</f>
+        <v>1</v>
+      </c>
+      <c r="AB103" s="6">
+        <f t="shared" ref="AB103" si="700">Z103/Z102</f>
+        <v>0.63636363636363635</v>
+      </c>
+      <c r="AC103" s="10">
+        <f t="shared" si="670"/>
+        <v>267</v>
+      </c>
+      <c r="AD103" s="6">
+        <f t="shared" ref="AD103" si="701">AC103/AC91</f>
+        <v>1.5433526011560694</v>
+      </c>
+      <c r="AE103" s="6">
+        <f t="shared" ref="AE103" si="702">AC103/AC102</f>
+        <v>1.2027027027027026</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="2"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0" right="0" top="0.55118110236220474" bottom="0.59055118110236227" header="0.39370078740157483" footer="0.27559055118110237"/>
   <pageSetup paperSize="9" scale="47" firstPageNumber="0" fitToWidth="0" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>