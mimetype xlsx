--- v0 (2026-05-18)
+++ v1 (2026-07-03)
@@ -6,51 +6,51 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="20417"/>
   <workbookPr filterPrivacy="1"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{5C04127A-B673-4F31-A715-F7ABFA8452EC}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{AE7C438E-F565-410B-A937-B4A48B5D6C8D}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="18435" yWindow="2460" windowWidth="23265" windowHeight="12210" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="刑法犯" sheetId="1" r:id="rId1"/>
     <sheet name="凶悪犯" sheetId="2" r:id="rId2"/>
     <sheet name="粗暴犯" sheetId="3" r:id="rId3"/>
     <sheet name="窃盗犯" sheetId="4" r:id="rId4"/>
     <sheet name="知能犯" sheetId="6" r:id="rId5"/>
     <sheet name="風俗犯" sheetId="5" r:id="rId6"/>
     <sheet name="その他刑法犯" sheetId="7" r:id="rId7"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="6">その他刑法犯!$A$1:$L$41</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">凶悪犯!$A$1:$L$41</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">刑法犯!$A$1:$L$41</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="3">窃盗犯!$A$1:$L$41</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="2">粗暴犯!$A$1:$L$41</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="4">知能犯!$A$1:$L$41</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="5">風俗犯!$A$1:$L$41</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
@@ -1481,54 +1481,54 @@
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:P41"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <pane xSplit="1" ySplit="2" topLeftCell="B3" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="2" topLeftCell="B21" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
-      <selection pane="bottomRight" activeCell="B1" sqref="B1"/>
+      <selection pane="bottomRight" activeCell="B41" sqref="B41"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="18.44140625" style="1" customWidth="1"/>
     <col min="2" max="12" width="12.109375" style="1" customWidth="1"/>
     <col min="13" max="16" width="21.77734375" style="1" customWidth="1"/>
     <col min="17" max="17" width="8.88671875" style="1" customWidth="1"/>
     <col min="18" max="16384" width="8.88671875" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B1" s="7"/>
       <c r="C1" s="7"/>
       <c r="D1" s="7"/>
       <c r="E1" s="7"/>
       <c r="F1" s="7"/>
       <c r="G1" s="7"/>
       <c r="H1" s="7"/>
       <c r="I1" s="7"/>
       <c r="J1" s="7"/>
       <c r="K1" s="7"/>
@@ -2170,61 +2170,83 @@
         <v>98</v>
       </c>
       <c r="G32" s="23">
         <v>25.1</v>
       </c>
       <c r="H32" s="20">
         <v>68.3</v>
       </c>
       <c r="I32" s="20">
         <v>9.1</v>
       </c>
       <c r="J32" s="17">
         <v>305</v>
       </c>
       <c r="K32" s="24">
         <v>25</v>
       </c>
       <c r="L32" s="30">
         <v>8.9</v>
       </c>
     </row>
     <row r="33" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A33" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="B33" s="11"/>
-[...9 lines deleted...]
-      <c r="L33" s="30"/>
+      <c r="B33" s="11">
+        <v>939</v>
+      </c>
+      <c r="C33" s="17">
+        <v>36</v>
+      </c>
+      <c r="D33" s="20">
+        <v>4</v>
+      </c>
+      <c r="E33" s="17">
+        <v>624</v>
+      </c>
+      <c r="F33" s="17">
+        <v>112</v>
+      </c>
+      <c r="G33" s="23">
+        <v>21.9</v>
+      </c>
+      <c r="H33" s="20">
+        <v>66.5</v>
+      </c>
+      <c r="I33" s="20">
+        <v>9.8000000000000007</v>
+      </c>
+      <c r="J33" s="17">
+        <v>382</v>
+      </c>
+      <c r="K33" s="24">
+        <v>27</v>
+      </c>
+      <c r="L33" s="30">
+        <v>7.6</v>
+      </c>
     </row>
     <row r="34" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A34" s="5" t="s">
         <v>28</v>
       </c>
       <c r="B34" s="11"/>
       <c r="C34" s="17"/>
       <c r="D34" s="20"/>
       <c r="E34" s="17"/>
       <c r="F34" s="17"/>
       <c r="G34" s="23"/>
       <c r="H34" s="20"/>
       <c r="I34" s="20"/>
       <c r="J34" s="17"/>
       <c r="K34" s="24"/>
       <c r="L34" s="30"/>
     </row>
     <row r="35" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A35" s="5" t="s">
         <v>29</v>
       </c>
       <c r="B35" s="11"/>
       <c r="C35" s="17"/>
       <c r="D35" s="20"/>
       <c r="E35" s="17"/>
@@ -2325,54 +2347,54 @@
       <c r="D41" s="21"/>
       <c r="E41" s="18"/>
       <c r="F41" s="18"/>
       <c r="G41" s="21"/>
       <c r="H41" s="21"/>
       <c r="I41" s="21"/>
       <c r="J41" s="18"/>
       <c r="K41" s="25"/>
       <c r="L41" s="31"/>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="71" fitToWidth="0" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:P44"/>
   <sheetViews>
     <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <pane xSplit="1" ySplit="2" topLeftCell="B6" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="2" topLeftCell="B24" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
-      <selection pane="bottomRight" activeCell="K32" sqref="K32"/>
+      <selection pane="bottomRight" activeCell="L34" sqref="L34"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="19.77734375" style="1" customWidth="1"/>
     <col min="2" max="3" width="10.77734375" style="1" customWidth="1"/>
     <col min="4" max="4" width="8.77734375" style="1" customWidth="1"/>
     <col min="5" max="6" width="10.77734375" style="1" customWidth="1"/>
     <col min="7" max="7" width="8.77734375" style="33" customWidth="1"/>
     <col min="8" max="11" width="10.77734375" style="1" customWidth="1"/>
     <col min="12" max="12" width="8.88671875" style="1" customWidth="1"/>
     <col min="13" max="16" width="21.77734375" style="1" customWidth="1"/>
     <col min="17" max="17" width="8.88671875" style="1" customWidth="1"/>
     <col min="18" max="16384" width="8.88671875" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="B1" s="7"/>
       <c r="C1" s="7"/>
       <c r="D1" s="7"/>
       <c r="E1" s="7"/>
       <c r="F1" s="7"/>
@@ -3003,61 +3025,83 @@
       <c r="E32" s="17">
         <v>12</v>
       </c>
       <c r="F32" s="17">
         <v>5</v>
       </c>
       <c r="G32" s="48">
         <v>71.400000000000006</v>
       </c>
       <c r="H32" s="20">
         <v>85.7</v>
       </c>
       <c r="I32" s="20">
         <v>-31</v>
       </c>
       <c r="J32" s="17">
         <v>9</v>
       </c>
       <c r="K32" s="17"/>
       <c r="L32" s="30"/>
     </row>
     <row r="33" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A33" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="B33" s="11"/>
-[...9 lines deleted...]
-      <c r="L33" s="30"/>
+      <c r="B33" s="11">
+        <v>16</v>
+      </c>
+      <c r="C33" s="17">
+        <v>7</v>
+      </c>
+      <c r="D33" s="20">
+        <v>77.8</v>
+      </c>
+      <c r="E33" s="17">
+        <v>13</v>
+      </c>
+      <c r="F33" s="17">
+        <v>4</v>
+      </c>
+      <c r="G33" s="48">
+        <v>44.4</v>
+      </c>
+      <c r="H33" s="20">
+        <v>81.3</v>
+      </c>
+      <c r="I33" s="20">
+        <v>-18.7</v>
+      </c>
+      <c r="J33" s="17">
+        <v>9</v>
+      </c>
+      <c r="K33" s="17">
+        <v>-2</v>
+      </c>
+      <c r="L33" s="30">
+        <v>-18.2</v>
+      </c>
     </row>
     <row r="34" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A34" s="5" t="s">
         <v>28</v>
       </c>
       <c r="B34" s="11"/>
       <c r="C34" s="17"/>
       <c r="D34" s="20"/>
       <c r="E34" s="17"/>
       <c r="F34" s="17"/>
       <c r="G34" s="48"/>
       <c r="H34" s="20"/>
       <c r="I34" s="20"/>
       <c r="J34" s="17"/>
       <c r="K34" s="17"/>
       <c r="L34" s="30"/>
     </row>
     <row r="35" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A35" s="5" t="s">
         <v>29</v>
       </c>
       <c r="B35" s="11"/>
       <c r="C35" s="17"/>
       <c r="D35" s="20"/>
       <c r="E35" s="17"/>
@@ -3167,54 +3211,54 @@
     </row>
     <row r="44" spans="1:12" ht="24" x14ac:dyDescent="0.25">
       <c r="B44" s="1" ph="1"/>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <dataValidations count="1">
     <dataValidation imeMode="off" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="B3:L14 B16:L27" xr:uid="{00000000-0002-0000-0100-000000000000}"/>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="70" fitToWidth="0" orientation="landscape" r:id="rId1"/>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="12" max="1048575" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:P41"/>
   <sheetViews>
     <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <pane xSplit="1" ySplit="2" topLeftCell="B9" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="2" topLeftCell="B21" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
-      <selection pane="bottomRight" activeCell="L33" sqref="L33"/>
+      <selection pane="bottomRight" activeCell="B34" sqref="B34"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="19.77734375" style="1" customWidth="1"/>
     <col min="2" max="3" width="10.77734375" style="1" customWidth="1"/>
     <col min="4" max="4" width="8.77734375" style="1" customWidth="1"/>
     <col min="5" max="6" width="10.77734375" style="1" customWidth="1"/>
     <col min="7" max="7" width="8.77734375" style="1" customWidth="1"/>
     <col min="8" max="11" width="10.77734375" style="1" customWidth="1"/>
     <col min="12" max="12" width="8.77734375" style="1" customWidth="1"/>
     <col min="13" max="16" width="21.77734375" style="1" customWidth="1"/>
     <col min="17" max="17" width="8.88671875" style="1" customWidth="1"/>
     <col min="18" max="16384" width="8.88671875" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B1" s="7"/>
       <c r="C1" s="7"/>
       <c r="D1" s="7"/>
       <c r="E1" s="7"/>
       <c r="F1" s="7"/>
@@ -3857,61 +3901,83 @@
       <c r="E32" s="24">
         <v>39</v>
       </c>
       <c r="F32" s="24"/>
       <c r="G32" s="64"/>
       <c r="H32" s="64">
         <v>84.8</v>
       </c>
       <c r="I32" s="64">
         <v>-5.9</v>
       </c>
       <c r="J32" s="24">
         <v>36</v>
       </c>
       <c r="K32" s="24">
         <v>-3</v>
       </c>
       <c r="L32" s="30">
         <v>-7.7</v>
       </c>
     </row>
     <row r="33" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A33" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="B33" s="59"/>
-[...9 lines deleted...]
-      <c r="L33" s="30"/>
+      <c r="B33" s="59">
+        <v>62</v>
+      </c>
+      <c r="C33" s="24">
+        <v>8</v>
+      </c>
+      <c r="D33" s="64">
+        <v>14.8</v>
+      </c>
+      <c r="E33" s="24">
+        <v>49</v>
+      </c>
+      <c r="F33" s="24">
+        <v>-1</v>
+      </c>
+      <c r="G33" s="64">
+        <v>-2</v>
+      </c>
+      <c r="H33" s="64">
+        <v>79</v>
+      </c>
+      <c r="I33" s="64">
+        <v>-13.6</v>
+      </c>
+      <c r="J33" s="24">
+        <v>49</v>
+      </c>
+      <c r="K33" s="24">
+        <v>-6</v>
+      </c>
+      <c r="L33" s="30">
+        <v>-10.9</v>
+      </c>
     </row>
     <row r="34" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A34" s="5" t="s">
         <v>28</v>
       </c>
       <c r="B34" s="59"/>
       <c r="C34" s="24"/>
       <c r="D34" s="64"/>
       <c r="E34" s="24"/>
       <c r="F34" s="24"/>
       <c r="G34" s="64"/>
       <c r="H34" s="64"/>
       <c r="I34" s="64"/>
       <c r="J34" s="24"/>
       <c r="K34" s="24"/>
       <c r="L34" s="30"/>
     </row>
     <row r="35" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A35" s="5" t="s">
         <v>29</v>
       </c>
       <c r="B35" s="59"/>
       <c r="C35" s="24"/>
       <c r="D35" s="64"/>
       <c r="E35" s="24"/>
@@ -4015,54 +4081,54 @@
       <c r="G41" s="62"/>
       <c r="H41" s="62"/>
       <c r="I41" s="62"/>
       <c r="J41" s="25"/>
       <c r="K41" s="25"/>
       <c r="L41" s="31"/>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <dataValidations count="1">
     <dataValidation imeMode="off" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="B42:L42 B3:L27" xr:uid="{00000000-0002-0000-0200-000000000000}"/>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="71" fitToWidth="0" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:P41"/>
   <sheetViews>
     <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <pane xSplit="1" ySplit="2" topLeftCell="B4" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="2" topLeftCell="B22" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
-      <selection pane="bottomRight" activeCell="M32" sqref="M32"/>
+      <selection pane="bottomRight" activeCell="L34" sqref="L34"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="19.6640625" style="1" customWidth="1"/>
     <col min="2" max="3" width="10.77734375" style="1" customWidth="1"/>
     <col min="4" max="4" width="8.77734375" style="1" customWidth="1"/>
     <col min="5" max="6" width="10.77734375" style="1" customWidth="1"/>
     <col min="7" max="7" width="8.77734375" style="1" customWidth="1"/>
     <col min="8" max="11" width="10.77734375" style="1" customWidth="1"/>
     <col min="12" max="12" width="8.77734375" style="1" customWidth="1"/>
     <col min="13" max="16" width="21.77734375" style="1" customWidth="1"/>
     <col min="17" max="17" width="8.88671875" style="1" customWidth="1"/>
     <col min="18" max="16384" width="8.88671875" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A1" s="2" t="s">
         <v>9</v>
       </c>
       <c r="B1" s="7"/>
       <c r="C1" s="7"/>
       <c r="D1" s="7"/>
       <c r="E1" s="7"/>
       <c r="F1" s="7"/>
@@ -4709,61 +4775,83 @@
         <v>95</v>
       </c>
       <c r="G32" s="64">
         <v>42.2</v>
       </c>
       <c r="H32" s="64">
         <v>75.099999999999994</v>
       </c>
       <c r="I32" s="64">
         <v>12.8</v>
       </c>
       <c r="J32" s="24">
         <v>198</v>
       </c>
       <c r="K32" s="61">
         <v>38</v>
       </c>
       <c r="L32" s="30">
         <v>23.8</v>
       </c>
     </row>
     <row r="33" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A33" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="B33" s="59"/>
-[...9 lines deleted...]
-      <c r="L33" s="30"/>
+      <c r="B33" s="59">
+        <v>571</v>
+      </c>
+      <c r="C33" s="24">
+        <v>50</v>
+      </c>
+      <c r="D33" s="64">
+        <v>9.6</v>
+      </c>
+      <c r="E33" s="24">
+        <v>409</v>
+      </c>
+      <c r="F33" s="24">
+        <v>108</v>
+      </c>
+      <c r="G33" s="64">
+        <v>35.9</v>
+      </c>
+      <c r="H33" s="64">
+        <v>71.599999999999994</v>
+      </c>
+      <c r="I33" s="64">
+        <v>13.8</v>
+      </c>
+      <c r="J33" s="24">
+        <v>243</v>
+      </c>
+      <c r="K33" s="61">
+        <v>47</v>
+      </c>
+      <c r="L33" s="30">
+        <v>24</v>
+      </c>
     </row>
     <row r="34" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A34" s="5" t="s">
         <v>28</v>
       </c>
       <c r="B34" s="59"/>
       <c r="C34" s="24"/>
       <c r="D34" s="64"/>
       <c r="E34" s="24"/>
       <c r="F34" s="24"/>
       <c r="G34" s="64"/>
       <c r="H34" s="64"/>
       <c r="I34" s="64"/>
       <c r="J34" s="24"/>
       <c r="K34" s="61"/>
       <c r="L34" s="30"/>
     </row>
     <row r="35" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A35" s="5" t="s">
         <v>29</v>
       </c>
       <c r="B35" s="59"/>
       <c r="C35" s="24"/>
       <c r="D35" s="64"/>
       <c r="E35" s="24"/>
@@ -4867,54 +4955,54 @@
       <c r="G41" s="62"/>
       <c r="H41" s="62"/>
       <c r="I41" s="62"/>
       <c r="J41" s="25"/>
       <c r="K41" s="25"/>
       <c r="L41" s="31"/>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <dataValidations count="1">
     <dataValidation imeMode="off" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="L28:L41 B3:L27" xr:uid="{00000000-0002-0000-0300-000000000000}"/>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="71" fitToWidth="0" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:P41"/>
   <sheetViews>
     <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <pane xSplit="1" ySplit="2" topLeftCell="B7" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="2" topLeftCell="B22" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
-      <selection pane="bottomRight" activeCell="L33" sqref="L33"/>
+      <selection pane="bottomRight" activeCell="L34" sqref="L34"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="19.88671875" style="1" customWidth="1"/>
     <col min="2" max="3" width="10.77734375" style="1" customWidth="1"/>
     <col min="4" max="4" width="8.77734375" style="1" customWidth="1"/>
     <col min="5" max="6" width="10.77734375" style="1" customWidth="1"/>
     <col min="7" max="7" width="8.77734375" style="1" customWidth="1"/>
     <col min="8" max="11" width="10.77734375" style="1" customWidth="1"/>
     <col min="12" max="12" width="8.77734375" style="1" customWidth="1"/>
     <col min="13" max="16" width="21.77734375" style="1" customWidth="1"/>
     <col min="17" max="17" width="8.88671875" style="1" customWidth="1"/>
     <col min="18" max="16384" width="8.88671875" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A1" s="2" t="s">
         <v>10</v>
       </c>
       <c r="B1" s="7"/>
       <c r="C1" s="7"/>
       <c r="D1" s="7"/>
       <c r="E1" s="7"/>
       <c r="F1" s="7"/>
@@ -5557,61 +5645,83 @@
         <v>21</v>
       </c>
       <c r="G32" s="64">
         <v>44.7</v>
       </c>
       <c r="H32" s="64">
         <v>51.1</v>
       </c>
       <c r="I32" s="64">
         <v>16</v>
       </c>
       <c r="J32" s="24">
         <v>25</v>
       </c>
       <c r="K32" s="61">
         <v>4</v>
       </c>
       <c r="L32" s="30">
         <v>19</v>
       </c>
     </row>
     <row r="33" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A33" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="B33" s="59"/>
-[...9 lines deleted...]
-      <c r="L33" s="30"/>
+      <c r="B33" s="59">
+        <v>156</v>
+      </c>
+      <c r="C33" s="24">
+        <v>-15</v>
+      </c>
+      <c r="D33" s="64">
+        <v>-8.8000000000000007</v>
+      </c>
+      <c r="E33" s="24">
+        <v>89</v>
+      </c>
+      <c r="F33" s="24">
+        <v>26</v>
+      </c>
+      <c r="G33" s="64">
+        <v>41.3</v>
+      </c>
+      <c r="H33" s="64">
+        <v>57.1</v>
+      </c>
+      <c r="I33" s="64">
+        <v>20.3</v>
+      </c>
+      <c r="J33" s="24">
+        <v>34</v>
+      </c>
+      <c r="K33" s="61">
+        <v>-1</v>
+      </c>
+      <c r="L33" s="30">
+        <v>-2.9</v>
+      </c>
     </row>
     <row r="34" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A34" s="5" t="s">
         <v>28</v>
       </c>
       <c r="B34" s="59"/>
       <c r="C34" s="24"/>
       <c r="D34" s="64"/>
       <c r="E34" s="24"/>
       <c r="F34" s="24"/>
       <c r="G34" s="64"/>
       <c r="H34" s="64"/>
       <c r="I34" s="64"/>
       <c r="J34" s="24"/>
       <c r="K34" s="61"/>
       <c r="L34" s="30"/>
     </row>
     <row r="35" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A35" s="5" t="s">
         <v>29</v>
       </c>
       <c r="B35" s="59"/>
       <c r="C35" s="24"/>
       <c r="D35" s="64"/>
       <c r="E35" s="24"/>
@@ -5715,54 +5825,54 @@
       <c r="G41" s="62"/>
       <c r="H41" s="62"/>
       <c r="I41" s="62"/>
       <c r="J41" s="25"/>
       <c r="K41" s="25"/>
       <c r="L41" s="31"/>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <dataValidations count="1">
     <dataValidation imeMode="off" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="B3:L27 L28:L41" xr:uid="{00000000-0002-0000-0400-000000000000}"/>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="71" fitToWidth="0" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:P41"/>
   <sheetViews>
     <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <pane xSplit="1" ySplit="2" topLeftCell="B7" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="2" topLeftCell="B22" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
-      <selection pane="bottomRight" activeCell="L33" sqref="L33"/>
+      <selection pane="bottomRight" activeCell="L34" sqref="L34"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="19.77734375" style="1" customWidth="1"/>
     <col min="2" max="3" width="10.77734375" style="1" customWidth="1"/>
     <col min="4" max="4" width="8.77734375" style="1" customWidth="1"/>
     <col min="5" max="6" width="10.77734375" style="1" customWidth="1"/>
     <col min="7" max="7" width="8.77734375" style="1" customWidth="1"/>
     <col min="8" max="11" width="10.77734375" style="1" customWidth="1"/>
     <col min="12" max="12" width="8.77734375" style="1" customWidth="1"/>
     <col min="13" max="16" width="21.77734375" style="1" customWidth="1"/>
     <col min="17" max="17" width="8.88671875" style="1" customWidth="1"/>
     <col min="18" max="16384" width="8.88671875" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B1" s="7"/>
       <c r="C1" s="7"/>
       <c r="D1" s="7"/>
       <c r="E1" s="7"/>
       <c r="F1" s="7"/>
@@ -6407,61 +6517,83 @@
         <v>-23</v>
       </c>
       <c r="G32" s="64">
         <v>-67.599999999999994</v>
       </c>
       <c r="H32" s="64">
         <v>68.8</v>
       </c>
       <c r="I32" s="64">
         <v>-31.2</v>
       </c>
       <c r="J32" s="24">
         <v>6</v>
       </c>
       <c r="K32" s="24">
         <v>-12</v>
       </c>
       <c r="L32" s="30">
         <v>-66.7</v>
       </c>
     </row>
     <row r="33" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A33" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="B33" s="59"/>
-[...9 lines deleted...]
-      <c r="L33" s="30"/>
+      <c r="B33" s="59">
+        <v>19</v>
+      </c>
+      <c r="C33" s="24">
+        <v>-21</v>
+      </c>
+      <c r="D33" s="64">
+        <v>-52.5</v>
+      </c>
+      <c r="E33" s="24">
+        <v>15</v>
+      </c>
+      <c r="F33" s="61">
+        <v>-22</v>
+      </c>
+      <c r="G33" s="64">
+        <v>-59.5</v>
+      </c>
+      <c r="H33" s="64">
+        <v>78.900000000000006</v>
+      </c>
+      <c r="I33" s="64">
+        <v>-13.6</v>
+      </c>
+      <c r="J33" s="24">
+        <v>8</v>
+      </c>
+      <c r="K33" s="24">
+        <v>-12</v>
+      </c>
+      <c r="L33" s="30">
+        <v>-60</v>
+      </c>
     </row>
     <row r="34" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A34" s="5" t="s">
         <v>28</v>
       </c>
       <c r="B34" s="59"/>
       <c r="C34" s="24"/>
       <c r="D34" s="64"/>
       <c r="E34" s="24"/>
       <c r="F34" s="61"/>
       <c r="G34" s="64"/>
       <c r="H34" s="64"/>
       <c r="I34" s="64"/>
       <c r="J34" s="24"/>
       <c r="K34" s="24"/>
       <c r="L34" s="30"/>
     </row>
     <row r="35" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A35" s="5" t="s">
         <v>29</v>
       </c>
       <c r="B35" s="59"/>
       <c r="C35" s="24"/>
       <c r="D35" s="64"/>
       <c r="E35" s="24"/>
@@ -6565,54 +6697,54 @@
       <c r="G41" s="62"/>
       <c r="H41" s="62"/>
       <c r="I41" s="62"/>
       <c r="J41" s="25"/>
       <c r="K41" s="25"/>
       <c r="L41" s="31"/>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <dataValidations count="1">
     <dataValidation imeMode="off" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="B3:L27" xr:uid="{00000000-0002-0000-0500-000000000000}"/>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="71" fitToWidth="0" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:P41"/>
   <sheetViews>
     <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <pane xSplit="1" ySplit="2" topLeftCell="B6" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="2" topLeftCell="B21" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
-      <selection pane="bottomRight" activeCell="L33" sqref="L33"/>
+      <selection pane="bottomRight" activeCell="L34" sqref="L34"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="19.88671875" style="1" customWidth="1"/>
     <col min="2" max="3" width="10.77734375" style="1" customWidth="1"/>
     <col min="4" max="4" width="8.77734375" style="1" customWidth="1"/>
     <col min="5" max="6" width="10.77734375" style="1" customWidth="1"/>
     <col min="7" max="7" width="8.77734375" style="1" customWidth="1"/>
     <col min="8" max="11" width="10.77734375" style="1" customWidth="1"/>
     <col min="12" max="12" width="8.77734375" style="1" customWidth="1"/>
     <col min="13" max="16" width="21.77734375" style="1" customWidth="1"/>
     <col min="17" max="17" width="8.88671875" style="1" customWidth="1"/>
     <col min="18" max="16384" width="8.88671875" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A1" s="2" t="s">
         <v>7</v>
       </c>
       <c r="B1" s="7"/>
       <c r="C1" s="7"/>
       <c r="D1" s="7"/>
       <c r="E1" s="7"/>
       <c r="F1" s="7"/>
@@ -7255,61 +7387,83 @@
       <c r="E32" s="24">
         <v>39</v>
       </c>
       <c r="F32" s="24"/>
       <c r="G32" s="64"/>
       <c r="H32" s="64">
         <v>48.1</v>
       </c>
       <c r="I32" s="64">
         <v>1.1000000000000001</v>
       </c>
       <c r="J32" s="24">
         <v>31</v>
       </c>
       <c r="K32" s="24">
         <v>-2</v>
       </c>
       <c r="L32" s="30">
         <v>-6.1</v>
       </c>
     </row>
     <row r="33" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A33" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="B33" s="59"/>
-[...9 lines deleted...]
-      <c r="L33" s="30"/>
+      <c r="B33" s="59">
+        <v>115</v>
+      </c>
+      <c r="C33" s="24">
+        <v>7</v>
+      </c>
+      <c r="D33" s="64">
+        <v>6.5</v>
+      </c>
+      <c r="E33" s="24">
+        <v>49</v>
+      </c>
+      <c r="F33" s="24">
+        <v>-3</v>
+      </c>
+      <c r="G33" s="64">
+        <v>-5.8</v>
+      </c>
+      <c r="H33" s="64">
+        <v>42.6</v>
+      </c>
+      <c r="I33" s="64">
+        <v>-5.5</v>
+      </c>
+      <c r="J33" s="24">
+        <v>39</v>
+      </c>
+      <c r="K33" s="24">
+        <v>1</v>
+      </c>
+      <c r="L33" s="30">
+        <v>2.6</v>
+      </c>
     </row>
     <row r="34" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A34" s="5" t="s">
         <v>28</v>
       </c>
       <c r="B34" s="59"/>
       <c r="C34" s="24"/>
       <c r="D34" s="64"/>
       <c r="E34" s="24"/>
       <c r="F34" s="24"/>
       <c r="G34" s="64"/>
       <c r="H34" s="64"/>
       <c r="I34" s="64"/>
       <c r="J34" s="24"/>
       <c r="K34" s="24"/>
       <c r="L34" s="30"/>
     </row>
     <row r="35" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A35" s="5" t="s">
         <v>29</v>
       </c>
       <c r="B35" s="59"/>
       <c r="C35" s="24"/>
       <c r="D35" s="64"/>
       <c r="E35" s="24"/>