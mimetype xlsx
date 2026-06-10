--- v0 (2026-04-26)
+++ v1 (2026-06-10)
@@ -2,84 +2,84 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\akitasv01\調査統計課\003 企画・解析班\２．業務主要\Ｎ）景気動向指数\オープンデータ\【9.16期限】オープンデータ修正作業\HP公表用ファイル\R0803\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{2E8A2B79-3162-4B3F-94B5-B69E8D0B5955}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{943D6C0A-6C18-4A10-B702-297B7006E23D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{967B7071-2C74-4BD7-9F9C-EF8DFD7F4917}"/>
   </bookViews>
   <sheets>
     <sheet name="個別系列データ（実数値）" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'個別系列データ（実数値）'!$A$1:$X$205</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'個別系列データ（実数値）'!$A:$A,'個別系列データ（実数値）'!$1:$1</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="265" uniqueCount="265">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="266" uniqueCount="266">
   <si>
     <t>先行１_新規求人数(％)</t>
     <rPh sb="0" eb="2">
       <t>センコウ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>先行２_所定外労働時間指数(R02年=100)</t>
     <rPh sb="0" eb="2">
       <t>センコウ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>先行３_建設財生産指数(H27年=100)</t>
     <rPh sb="0" eb="2">
       <t>センコウ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>先行４_日経商品指数（42種）(S45年=100)</t>
     <rPh sb="0" eb="2">
       <t>センコウ</t>
@@ -194,57 +194,50 @@
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>遅行４_家計消費支出(％)</t>
     <rPh sb="0" eb="2">
       <t>チコウ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>遅行５_鉱工業生産者製品在庫指数(H27年=100)</t>
     <rPh sb="0" eb="2">
       <t>チコウ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>遅行６_法人事業税収入額(百万円)</t>
     <rPh sb="0" eb="2">
       <t>チコウ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
-    <t>遅行７_県内サービス業売上額(％)</t>
-[...5 lines deleted...]
-  <si>
     <t>2006-01</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>2006-02</t>
   </si>
   <si>
     <t>2006-03</t>
   </si>
   <si>
     <t>2006-04</t>
   </si>
   <si>
     <t>2006-05</t>
   </si>
   <si>
     <t>2006-06</t>
   </si>
   <si>
     <t>2006-07</t>
   </si>
   <si>
     <t>2006-08</t>
   </si>
   <si>
@@ -951,50 +944,56 @@
   </si>
   <si>
     <t>2025-06</t>
   </si>
   <si>
     <t>2025-07</t>
   </si>
   <si>
     <t>2025-08</t>
   </si>
   <si>
     <t>2025-09</t>
   </si>
   <si>
     <t>2025-10</t>
   </si>
   <si>
     <t>2025-11</t>
   </si>
   <si>
     <t>2025-12</t>
   </si>
   <si>
     <t>2026-01</t>
     <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>2026-02</t>
+  </si>
+  <si>
+    <t>2026-03</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="6">
     <numFmt numFmtId="176" formatCode="#,##0.0"/>
     <numFmt numFmtId="177" formatCode="#,##0.000"/>
     <numFmt numFmtId="178" formatCode="0.0"/>
     <numFmt numFmtId="179" formatCode="#,##0.0;[Red]\-#,##0.0"/>
     <numFmt numFmtId="180" formatCode="0.000"/>
     <numFmt numFmtId="181" formatCode="#,##0.000;[Red]\-#,##0.000"/>
   </numFmts>
   <fonts count="6" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
@@ -1431,84 +1430,84 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0E80EB5B-7A50-4F0F-962A-653AD3A54C49}">
-  <dimension ref="A1:X242"/>
+  <dimension ref="A1:X244"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A220" zoomScale="160" zoomScaleNormal="160" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="A242" sqref="A242"/>
+    <sheetView tabSelected="1" topLeftCell="A224" zoomScale="160" zoomScaleNormal="160" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="A244" sqref="A244"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="10.25" defaultRowHeight="14.25" customHeight="1" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="9.375" style="15" customWidth="1"/>
     <col min="2" max="2" width="21" style="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="35.5" style="14" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="31.625" style="14" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="37.5" style="14" bestFit="1" customWidth="1"/>
     <col min="6" max="8" width="26.75" style="14" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="22.875" style="14" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="36.5" style="14" bestFit="1" customWidth="1"/>
     <col min="11" max="12" width="31.625" style="14" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="32.625" style="14" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="22.875" style="14" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="31.625" style="14" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="34.5" style="14" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="26.75" style="14" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="22.875" style="14" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="29.625" style="14" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="24.875" style="14" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="22.875" style="14" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="41.375" style="14" bestFit="1" customWidth="1"/>
     <col min="23" max="24" width="30.625" style="14" bestFit="1" customWidth="1"/>
     <col min="25" max="16384" width="10.25" style="14"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:24" s="6" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A1" s="3" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
       <c r="B1" s="4" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="4" t="s">
         <v>1</v>
       </c>
       <c r="D1" s="4" t="s">
         <v>2</v>
       </c>
       <c r="E1" s="4" t="s">
         <v>3</v>
       </c>
       <c r="F1" s="5" t="s">
         <v>4</v>
       </c>
       <c r="G1" s="5" t="s">
         <v>5</v>
       </c>
       <c r="H1" s="5" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="4" t="s">
         <v>7</v>
       </c>
@@ -1532,57 +1531,55 @@
       </c>
       <c r="P1" s="5" t="s">
         <v>14</v>
       </c>
       <c r="Q1" s="4" t="s">
         <v>15</v>
       </c>
       <c r="R1" s="4" t="s">
         <v>16</v>
       </c>
       <c r="S1" s="4" t="s">
         <v>17</v>
       </c>
       <c r="T1" s="4" t="s">
         <v>18</v>
       </c>
       <c r="U1" s="4" t="s">
         <v>19</v>
       </c>
       <c r="V1" s="4" t="s">
         <v>20</v>
       </c>
       <c r="W1" s="4" t="s">
         <v>21</v>
       </c>
-      <c r="X1" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="X1" s="5"/>
     </row>
     <row r="2" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A2" s="7" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="B2" s="8">
         <v>7.3</v>
       </c>
       <c r="C2" s="1">
         <v>139.5</v>
       </c>
       <c r="D2" s="8">
         <v>126.3</v>
       </c>
       <c r="E2" s="9">
         <v>142.06</v>
       </c>
       <c r="F2" s="10">
         <v>551</v>
       </c>
       <c r="G2" s="11">
         <v>0.9</v>
       </c>
       <c r="H2" s="8">
         <v>-38.799999999999997</v>
       </c>
       <c r="I2" s="12">
         <v>0.64</v>
       </c>
@@ -1606,57 +1603,55 @@
       </c>
       <c r="P2" s="13">
         <v>23257</v>
       </c>
       <c r="Q2" s="13">
         <v>107201</v>
       </c>
       <c r="R2" s="8">
         <v>-0.5</v>
       </c>
       <c r="S2" s="8">
         <v>86.3</v>
       </c>
       <c r="T2" s="8">
         <v>-1.2</v>
       </c>
       <c r="U2" s="8">
         <v>18</v>
       </c>
       <c r="V2" s="8">
         <v>97.3</v>
       </c>
       <c r="W2" s="13">
         <v>2070</v>
       </c>
-      <c r="X2" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="X2" s="8"/>
     </row>
     <row r="3" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A3" s="7" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="B3" s="8">
         <v>14.4</v>
       </c>
       <c r="C3" s="1">
         <v>139.6</v>
       </c>
       <c r="D3" s="8">
         <v>133.5</v>
       </c>
       <c r="E3" s="9">
         <v>142.571</v>
       </c>
       <c r="F3" s="10">
         <v>336</v>
       </c>
       <c r="G3" s="11">
         <v>0.2</v>
       </c>
       <c r="H3" s="8">
         <v>-25.3</v>
       </c>
       <c r="I3" s="12">
         <v>0.62</v>
       </c>
@@ -1680,57 +1675,55 @@
       </c>
       <c r="P3" s="13">
         <v>31462</v>
       </c>
       <c r="Q3" s="13">
         <v>103979</v>
       </c>
       <c r="R3" s="8">
         <v>-0.3</v>
       </c>
       <c r="S3" s="8">
         <v>87.6</v>
       </c>
       <c r="T3" s="8">
         <v>-1.1000000000000001</v>
       </c>
       <c r="U3" s="8">
         <v>6.2</v>
       </c>
       <c r="V3" s="8">
         <v>97.9</v>
       </c>
       <c r="W3" s="13">
         <v>1426</v>
       </c>
-      <c r="X3" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="X3" s="8"/>
     </row>
     <row r="4" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A4" s="7" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="B4" s="8">
         <v>2.2000000000000002</v>
       </c>
       <c r="C4" s="1">
         <v>137.19999999999999</v>
       </c>
       <c r="D4" s="8">
         <v>134.19999999999999</v>
       </c>
       <c r="E4" s="9">
         <v>143.471</v>
       </c>
       <c r="F4" s="10">
         <v>641</v>
       </c>
       <c r="G4" s="11">
         <v>-1</v>
       </c>
       <c r="H4" s="8">
         <v>-43</v>
       </c>
       <c r="I4" s="12">
         <v>0.6</v>
       </c>
@@ -1754,57 +1747,55 @@
       </c>
       <c r="P4" s="13">
         <v>39085</v>
       </c>
       <c r="Q4" s="13">
         <v>106468</v>
       </c>
       <c r="R4" s="8">
         <v>0.1</v>
       </c>
       <c r="S4" s="8">
         <v>88.9</v>
       </c>
       <c r="T4" s="8">
         <v>-1.1000000000000001</v>
       </c>
       <c r="U4" s="8">
         <v>19.100000000000001</v>
       </c>
       <c r="V4" s="8">
         <v>95.3</v>
       </c>
       <c r="W4" s="13">
         <v>1498</v>
       </c>
-      <c r="X4" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="X4" s="8"/>
     </row>
     <row r="5" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A5" s="7" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="B5" s="8">
         <v>1.3</v>
       </c>
       <c r="C5" s="1">
         <v>143.19999999999999</v>
       </c>
       <c r="D5" s="8">
         <v>141.6</v>
       </c>
       <c r="E5" s="9">
         <v>148.40600000000001</v>
       </c>
       <c r="F5" s="10">
         <v>586</v>
       </c>
       <c r="G5" s="11">
         <v>0</v>
       </c>
       <c r="H5" s="8">
         <v>-43.1</v>
       </c>
       <c r="I5" s="12">
         <v>0.6</v>
       </c>
@@ -1828,57 +1819,55 @@
       </c>
       <c r="P5" s="13">
         <v>35994</v>
       </c>
       <c r="Q5" s="13">
         <v>105195</v>
       </c>
       <c r="R5" s="8">
         <v>-0.9</v>
       </c>
       <c r="S5" s="8">
         <v>88.4</v>
       </c>
       <c r="T5" s="8">
         <v>-1</v>
       </c>
       <c r="U5" s="8">
         <v>9.1</v>
       </c>
       <c r="V5" s="8">
         <v>98.1</v>
       </c>
       <c r="W5" s="13">
         <v>1813</v>
       </c>
-      <c r="X5" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="X5" s="8"/>
     </row>
     <row r="6" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A6" s="7" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="B6" s="8">
         <v>12.7</v>
       </c>
       <c r="C6" s="1">
         <v>142.19999999999999</v>
       </c>
       <c r="D6" s="8">
         <v>128.69999999999999</v>
       </c>
       <c r="E6" s="9">
         <v>150.488</v>
       </c>
       <c r="F6" s="10">
         <v>656</v>
       </c>
       <c r="G6" s="11">
         <v>2.6</v>
       </c>
       <c r="H6" s="8">
         <v>-29.1</v>
       </c>
       <c r="I6" s="12">
         <v>0.61</v>
       </c>
@@ -1902,57 +1891,55 @@
       </c>
       <c r="P6" s="13">
         <v>34277</v>
       </c>
       <c r="Q6" s="13">
         <v>106870</v>
       </c>
       <c r="R6" s="8">
         <v>-1.1000000000000001</v>
       </c>
       <c r="S6" s="8">
         <v>89</v>
       </c>
       <c r="T6" s="8">
         <v>-0.7</v>
       </c>
       <c r="U6" s="8">
         <v>0.8</v>
       </c>
       <c r="V6" s="8">
         <v>100.7</v>
       </c>
       <c r="W6" s="13">
         <v>1728</v>
       </c>
-      <c r="X6" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="X6" s="8"/>
     </row>
     <row r="7" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A7" s="7" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B7" s="8">
         <v>11.7</v>
       </c>
       <c r="C7" s="1">
         <v>133.69999999999999</v>
       </c>
       <c r="D7" s="8">
         <v>130.69999999999999</v>
       </c>
       <c r="E7" s="9">
         <v>149.77500000000001</v>
       </c>
       <c r="F7" s="10">
         <v>641</v>
       </c>
       <c r="G7" s="11">
         <v>3.1</v>
       </c>
       <c r="H7" s="8">
         <v>-20.2</v>
       </c>
       <c r="I7" s="12">
         <v>0.62</v>
       </c>
@@ -1976,57 +1963,55 @@
       </c>
       <c r="P7" s="13">
         <v>39477</v>
       </c>
       <c r="Q7" s="13">
         <v>106032</v>
       </c>
       <c r="R7" s="8">
         <v>-0.1</v>
       </c>
       <c r="S7" s="8">
         <v>87.7</v>
       </c>
       <c r="T7" s="8">
         <v>-0.5</v>
       </c>
       <c r="U7" s="8">
         <v>-12.3</v>
       </c>
       <c r="V7" s="8">
         <v>97.7</v>
       </c>
       <c r="W7" s="13">
         <v>1666</v>
       </c>
-      <c r="X7" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="X7" s="8"/>
     </row>
     <row r="8" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A8" s="7" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="B8" s="8">
         <v>1.5</v>
       </c>
       <c r="C8" s="1">
         <v>135.19999999999999</v>
       </c>
       <c r="D8" s="8">
         <v>131.1</v>
       </c>
       <c r="E8" s="9">
         <v>151.78700000000001</v>
       </c>
       <c r="F8" s="10">
         <v>680</v>
       </c>
       <c r="G8" s="11">
         <v>3.2</v>
       </c>
       <c r="H8" s="8">
         <v>-32.9</v>
       </c>
       <c r="I8" s="12">
         <v>0.62</v>
       </c>
@@ -2050,57 +2035,55 @@
       </c>
       <c r="P8" s="13">
         <v>33143</v>
       </c>
       <c r="Q8" s="13">
         <v>107190</v>
       </c>
       <c r="R8" s="8">
         <v>0.2</v>
       </c>
       <c r="S8" s="8">
         <v>87.6</v>
       </c>
       <c r="T8" s="8">
         <v>-0.4</v>
       </c>
       <c r="U8" s="8">
         <v>-12</v>
       </c>
       <c r="V8" s="8">
         <v>96.9</v>
       </c>
       <c r="W8" s="13">
         <v>1944</v>
       </c>
-      <c r="X8" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="X8" s="8"/>
     </row>
     <row r="9" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A9" s="7" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B9" s="8">
         <v>11.4</v>
       </c>
       <c r="C9" s="1">
         <v>131.6</v>
       </c>
       <c r="D9" s="8">
         <v>132</v>
       </c>
       <c r="E9" s="9">
         <v>152.65899999999999</v>
       </c>
       <c r="F9" s="10">
         <v>715</v>
       </c>
       <c r="G9" s="11">
         <v>3.7</v>
       </c>
       <c r="H9" s="8">
         <v>-26.3</v>
       </c>
       <c r="I9" s="12">
         <v>0.62</v>
       </c>
@@ -2124,57 +2107,55 @@
       </c>
       <c r="P9" s="13">
         <v>28344</v>
       </c>
       <c r="Q9" s="13">
         <v>109914</v>
       </c>
       <c r="R9" s="8">
         <v>0</v>
       </c>
       <c r="S9" s="8">
         <v>88.7</v>
       </c>
       <c r="T9" s="8">
         <v>-0.6</v>
       </c>
       <c r="U9" s="8">
         <v>5.3</v>
       </c>
       <c r="V9" s="8">
         <v>96.4</v>
       </c>
       <c r="W9" s="13">
         <v>1630</v>
       </c>
-      <c r="X9" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="X9" s="8"/>
     </row>
     <row r="10" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A10" s="7" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="B10" s="8">
         <v>3.9</v>
       </c>
       <c r="C10" s="1">
         <v>133.5</v>
       </c>
       <c r="D10" s="8">
         <v>133.19999999999999</v>
       </c>
       <c r="E10" s="9">
         <v>152.471</v>
       </c>
       <c r="F10" s="10">
         <v>582</v>
       </c>
       <c r="G10" s="11">
         <v>2.6</v>
       </c>
       <c r="H10" s="8">
         <v>-22.5</v>
       </c>
       <c r="I10" s="12">
         <v>0.61</v>
       </c>
@@ -2198,57 +2179,55 @@
       </c>
       <c r="P10" s="13">
         <v>67919</v>
       </c>
       <c r="Q10" s="13">
         <v>106253</v>
       </c>
       <c r="R10" s="8">
         <v>-0.4</v>
       </c>
       <c r="S10" s="8">
         <v>88.7</v>
       </c>
       <c r="T10" s="8">
         <v>-0.7</v>
       </c>
       <c r="U10" s="8">
         <v>2.5</v>
       </c>
       <c r="V10" s="8">
         <v>92.4</v>
       </c>
       <c r="W10" s="13">
         <v>1803</v>
       </c>
-      <c r="X10" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="X10" s="8"/>
     </row>
     <row r="11" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A11" s="7" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="B11" s="8">
         <v>12.8</v>
       </c>
       <c r="C11" s="1">
         <v>136.9</v>
       </c>
       <c r="D11" s="8">
         <v>134.69999999999999</v>
       </c>
       <c r="E11" s="9">
         <v>155.51599999999999</v>
       </c>
       <c r="F11" s="10">
         <v>446</v>
       </c>
       <c r="G11" s="11">
         <v>2</v>
       </c>
       <c r="H11" s="8">
         <v>-22.5</v>
       </c>
       <c r="I11" s="12">
         <v>0.62</v>
       </c>
@@ -2272,57 +2251,55 @@
       </c>
       <c r="P11" s="13">
         <v>28297</v>
       </c>
       <c r="Q11" s="13">
         <v>110800</v>
       </c>
       <c r="R11" s="8">
         <v>-0.5</v>
       </c>
       <c r="S11" s="8">
         <v>89.3</v>
       </c>
       <c r="T11" s="8">
         <v>-0.9</v>
       </c>
       <c r="U11" s="8">
         <v>37</v>
       </c>
       <c r="V11" s="8">
         <v>95.6</v>
       </c>
       <c r="W11" s="13">
         <v>2074</v>
       </c>
-      <c r="X11" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="X11" s="8"/>
     </row>
     <row r="12" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A12" s="7" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="B12" s="8">
         <v>9.9</v>
       </c>
       <c r="C12" s="1">
         <v>138.30000000000001</v>
       </c>
       <c r="D12" s="8">
         <v>134.69999999999999</v>
       </c>
       <c r="E12" s="9">
         <v>156.554</v>
       </c>
       <c r="F12" s="10">
         <v>549</v>
       </c>
       <c r="G12" s="11">
         <v>1.9</v>
       </c>
       <c r="H12" s="8">
         <v>-26.3</v>
       </c>
       <c r="I12" s="12">
         <v>0.63</v>
       </c>
@@ -2346,57 +2323,55 @@
       </c>
       <c r="P12" s="13">
         <v>30483</v>
       </c>
       <c r="Q12" s="13">
         <v>107764</v>
       </c>
       <c r="R12" s="8">
         <v>-0.8</v>
       </c>
       <c r="S12" s="8">
         <v>88.7</v>
       </c>
       <c r="T12" s="8">
         <v>-0.9</v>
       </c>
       <c r="U12" s="8">
         <v>27.3</v>
       </c>
       <c r="V12" s="8">
         <v>95.2</v>
       </c>
       <c r="W12" s="13">
         <v>1892</v>
       </c>
-      <c r="X12" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="X12" s="8"/>
     </row>
     <row r="13" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A13" s="7" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="B13" s="8">
         <v>0.6</v>
       </c>
       <c r="C13" s="1">
         <v>136.80000000000001</v>
       </c>
       <c r="D13" s="8">
         <v>130.9</v>
       </c>
       <c r="E13" s="9">
         <v>158.92099999999999</v>
       </c>
       <c r="F13" s="10">
         <v>837</v>
       </c>
       <c r="G13" s="11">
         <v>1.6</v>
       </c>
       <c r="H13" s="8">
         <v>-28.7</v>
       </c>
       <c r="I13" s="12">
         <v>0.65</v>
       </c>
@@ -2420,57 +2395,55 @@
       </c>
       <c r="P13" s="13">
         <v>43327</v>
       </c>
       <c r="Q13" s="13">
         <v>111422</v>
       </c>
       <c r="R13" s="8">
         <v>-0.6</v>
       </c>
       <c r="S13" s="8">
         <v>88.8</v>
       </c>
       <c r="T13" s="8">
         <v>-1.1000000000000001</v>
       </c>
       <c r="U13" s="8">
         <v>-6.1</v>
       </c>
       <c r="V13" s="8">
         <v>95.4</v>
       </c>
       <c r="W13" s="13">
         <v>1882</v>
       </c>
-      <c r="X13" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="X13" s="8"/>
     </row>
     <row r="14" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A14" s="7" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="B14" s="8">
         <v>-1.3</v>
       </c>
       <c r="C14" s="1">
         <v>131.69999999999999</v>
       </c>
       <c r="D14" s="8">
         <v>135</v>
       </c>
       <c r="E14" s="9">
         <v>158.71600000000001</v>
       </c>
       <c r="F14" s="10">
         <v>634</v>
       </c>
       <c r="G14" s="11">
         <v>1.7</v>
       </c>
       <c r="H14" s="8">
         <v>-26.9</v>
       </c>
       <c r="I14" s="12">
         <v>0.63</v>
       </c>
@@ -2494,57 +2467,55 @@
       </c>
       <c r="P14" s="13">
         <v>24244</v>
       </c>
       <c r="Q14" s="13">
         <v>106129</v>
       </c>
       <c r="R14" s="8">
         <v>-2.7</v>
       </c>
       <c r="S14" s="8">
         <v>87.3</v>
       </c>
       <c r="T14" s="8">
         <v>-1</v>
       </c>
       <c r="U14" s="8">
         <v>-12.9</v>
       </c>
       <c r="V14" s="8">
         <v>96.7</v>
       </c>
       <c r="W14" s="13">
         <v>1870</v>
       </c>
-      <c r="X14" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="X14" s="8"/>
     </row>
     <row r="15" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A15" s="7" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="B15" s="8">
         <v>1.7</v>
       </c>
       <c r="C15" s="1">
         <v>133.4</v>
       </c>
       <c r="D15" s="8">
         <v>129.30000000000001</v>
       </c>
       <c r="E15" s="9">
         <v>159.42400000000001</v>
       </c>
       <c r="F15" s="10">
         <v>700</v>
       </c>
       <c r="G15" s="11">
         <v>1.4</v>
       </c>
       <c r="H15" s="8">
         <v>-22.8</v>
       </c>
       <c r="I15" s="12">
         <v>0.61</v>
       </c>
@@ -2568,57 +2539,55 @@
       </c>
       <c r="P15" s="13">
         <v>20405</v>
       </c>
       <c r="Q15" s="13">
         <v>110225</v>
       </c>
       <c r="R15" s="8">
         <v>-2.9</v>
       </c>
       <c r="S15" s="8">
         <v>87.2</v>
       </c>
       <c r="T15" s="8">
         <v>-1</v>
       </c>
       <c r="U15" s="8">
         <v>-14.5</v>
       </c>
       <c r="V15" s="8">
         <v>96.3</v>
       </c>
       <c r="W15" s="13">
         <v>1920</v>
       </c>
-      <c r="X15" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="X15" s="8"/>
     </row>
     <row r="16" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A16" s="7" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="B16" s="8">
         <v>-9.8000000000000007</v>
       </c>
       <c r="C16" s="1">
         <v>136.5</v>
       </c>
       <c r="D16" s="8">
         <v>133.9</v>
       </c>
       <c r="E16" s="9">
         <v>163.06299999999999</v>
       </c>
       <c r="F16" s="10">
         <v>485</v>
       </c>
       <c r="G16" s="11">
         <v>2.1</v>
       </c>
       <c r="H16" s="8">
         <v>-23.7</v>
       </c>
       <c r="I16" s="12">
         <v>0.62</v>
       </c>
@@ -2642,57 +2611,55 @@
       </c>
       <c r="P16" s="13">
         <v>23308</v>
       </c>
       <c r="Q16" s="13">
         <v>106285</v>
       </c>
       <c r="R16" s="8">
         <v>-3.5</v>
       </c>
       <c r="S16" s="8">
         <v>85.9</v>
       </c>
       <c r="T16" s="8">
         <v>-1.2</v>
       </c>
       <c r="U16" s="8">
         <v>-30.6</v>
       </c>
       <c r="V16" s="8">
         <v>95.4</v>
       </c>
       <c r="W16" s="13">
         <v>2237</v>
       </c>
-      <c r="X16" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="X16" s="8"/>
     </row>
     <row r="17" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A17" s="7" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="B17" s="8">
         <v>-2.2999999999999998</v>
       </c>
       <c r="C17" s="1">
         <v>130.1</v>
       </c>
       <c r="D17" s="8">
         <v>128.69999999999999</v>
       </c>
       <c r="E17" s="9">
         <v>168.185</v>
       </c>
       <c r="F17" s="10">
         <v>564</v>
       </c>
       <c r="G17" s="11">
         <v>1</v>
       </c>
       <c r="H17" s="8">
         <v>-39.200000000000003</v>
       </c>
       <c r="I17" s="12">
         <v>0.61</v>
       </c>
@@ -2716,57 +2683,55 @@
       </c>
       <c r="P17" s="13">
         <v>29846</v>
       </c>
       <c r="Q17" s="13">
         <v>105323</v>
       </c>
       <c r="R17" s="8">
         <v>-2.1</v>
       </c>
       <c r="S17" s="8">
         <v>87.3</v>
       </c>
       <c r="T17" s="8">
         <v>-1</v>
       </c>
       <c r="U17" s="8">
         <v>-26</v>
       </c>
       <c r="V17" s="8">
         <v>96.4</v>
       </c>
       <c r="W17" s="13">
         <v>2217</v>
       </c>
-      <c r="X17" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="X17" s="8"/>
     </row>
     <row r="18" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A18" s="7" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="B18" s="8">
         <v>-3</v>
       </c>
       <c r="C18" s="1">
         <v>130.9</v>
       </c>
       <c r="D18" s="8">
         <v>130.19999999999999</v>
       </c>
       <c r="E18" s="9">
         <v>169.648</v>
       </c>
       <c r="F18" s="10">
         <v>551</v>
       </c>
       <c r="G18" s="11">
         <v>-0.5</v>
       </c>
       <c r="H18" s="8">
         <v>-36.700000000000003</v>
       </c>
       <c r="I18" s="12">
         <v>0.62</v>
       </c>
@@ -2790,57 +2755,55 @@
       </c>
       <c r="P18" s="13">
         <v>34403</v>
       </c>
       <c r="Q18" s="13">
         <v>103496</v>
       </c>
       <c r="R18" s="8">
         <v>-2.7</v>
       </c>
       <c r="S18" s="8">
         <v>86.2</v>
       </c>
       <c r="T18" s="8">
         <v>-1.5</v>
       </c>
       <c r="U18" s="8">
         <v>-14.8</v>
       </c>
       <c r="V18" s="8">
         <v>96.1</v>
       </c>
       <c r="W18" s="13">
         <v>2004</v>
       </c>
-      <c r="X18" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="X18" s="8"/>
     </row>
     <row r="19" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A19" s="7" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="B19" s="8">
         <v>-5.8</v>
       </c>
       <c r="C19" s="1">
         <v>140.1</v>
       </c>
       <c r="D19" s="8">
         <v>132.6</v>
       </c>
       <c r="E19" s="9">
         <v>171.893</v>
       </c>
       <c r="F19" s="10">
         <v>519</v>
       </c>
       <c r="G19" s="11">
         <v>-0.3</v>
       </c>
       <c r="H19" s="8">
         <v>-43.7</v>
       </c>
       <c r="I19" s="12">
         <v>0.63</v>
       </c>
@@ -2864,57 +2827,55 @@
       </c>
       <c r="P19" s="13">
         <v>36962</v>
       </c>
       <c r="Q19" s="13">
         <v>106032</v>
       </c>
       <c r="R19" s="8">
         <v>-3.1</v>
       </c>
       <c r="S19" s="8">
         <v>88</v>
       </c>
       <c r="T19" s="8">
         <v>-1.6</v>
       </c>
       <c r="U19" s="8">
         <v>5</v>
       </c>
       <c r="V19" s="8">
         <v>97.1</v>
       </c>
       <c r="W19" s="13">
         <v>2016</v>
       </c>
-      <c r="X19" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="X19" s="8"/>
     </row>
     <row r="20" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A20" s="7" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="B20" s="8">
         <v>-3.5</v>
       </c>
       <c r="C20" s="1">
         <v>134.80000000000001</v>
       </c>
       <c r="D20" s="8">
         <v>123.3</v>
       </c>
       <c r="E20" s="9">
         <v>175.31200000000001</v>
       </c>
       <c r="F20" s="10">
         <v>463</v>
       </c>
       <c r="G20" s="11">
         <v>-1.1000000000000001</v>
       </c>
       <c r="H20" s="8">
         <v>-42.9</v>
       </c>
       <c r="I20" s="12">
         <v>0.62</v>
       </c>
@@ -2938,57 +2899,55 @@
       </c>
       <c r="P20" s="13">
         <v>21028</v>
       </c>
       <c r="Q20" s="13">
         <v>101104</v>
       </c>
       <c r="R20" s="8">
         <v>-3.2</v>
       </c>
       <c r="S20" s="8">
         <v>87.4</v>
       </c>
       <c r="T20" s="8">
         <v>-1.5</v>
       </c>
       <c r="U20" s="8">
         <v>-8</v>
       </c>
       <c r="V20" s="8">
         <v>97.5</v>
       </c>
       <c r="W20" s="13">
         <v>4466</v>
       </c>
-      <c r="X20" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="X20" s="8"/>
     </row>
     <row r="21" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A21" s="7" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="B21" s="8">
         <v>-5.9</v>
       </c>
       <c r="C21" s="1">
         <v>132.4</v>
       </c>
       <c r="D21" s="8">
         <v>122.6</v>
       </c>
       <c r="E21" s="9">
         <v>171.161</v>
       </c>
       <c r="F21" s="10">
         <v>439</v>
       </c>
       <c r="G21" s="11">
         <v>-0.9</v>
       </c>
       <c r="H21" s="8">
         <v>-40.5</v>
       </c>
       <c r="I21" s="12">
         <v>0.63</v>
       </c>
@@ -3012,57 +2971,55 @@
       </c>
       <c r="P21" s="13">
         <v>41005</v>
       </c>
       <c r="Q21" s="13">
         <v>104657</v>
       </c>
       <c r="R21" s="8">
         <v>-2.7</v>
       </c>
       <c r="S21" s="8">
         <v>86.7</v>
       </c>
       <c r="T21" s="8">
         <v>-1.1000000000000001</v>
       </c>
       <c r="U21" s="8">
         <v>11.7</v>
       </c>
       <c r="V21" s="8">
         <v>98.9</v>
       </c>
       <c r="W21" s="13">
         <v>1918</v>
       </c>
-      <c r="X21" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="X21" s="8"/>
     </row>
     <row r="22" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A22" s="7" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="B22" s="8">
         <v>-9.1999999999999993</v>
       </c>
       <c r="C22" s="1">
         <v>131.69999999999999</v>
       </c>
       <c r="D22" s="8">
         <v>108.1</v>
       </c>
       <c r="E22" s="9">
         <v>173.351</v>
       </c>
       <c r="F22" s="10">
         <v>533</v>
       </c>
       <c r="G22" s="11">
         <v>-0.6</v>
       </c>
       <c r="H22" s="8">
         <v>-50</v>
       </c>
       <c r="I22" s="12">
         <v>0.62</v>
       </c>
@@ -3086,57 +3043,55 @@
       </c>
       <c r="P22" s="13">
         <v>29261</v>
       </c>
       <c r="Q22" s="13">
         <v>108149</v>
       </c>
       <c r="R22" s="8">
         <v>-2.6</v>
       </c>
       <c r="S22" s="8">
         <v>87.5</v>
       </c>
       <c r="T22" s="8">
         <v>-1.3</v>
       </c>
       <c r="U22" s="8">
         <v>16.100000000000001</v>
       </c>
       <c r="V22" s="8">
         <v>100.1</v>
       </c>
       <c r="W22" s="13">
         <v>2037</v>
       </c>
-      <c r="X22" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="X22" s="8"/>
     </row>
     <row r="23" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A23" s="7" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="B23" s="8">
         <v>-0.3</v>
       </c>
       <c r="C23" s="1">
         <v>128.9</v>
       </c>
       <c r="D23" s="8">
         <v>111.6</v>
       </c>
       <c r="E23" s="9">
         <v>175.721</v>
       </c>
       <c r="F23" s="10">
         <v>480</v>
       </c>
       <c r="G23" s="11">
         <v>-0.5</v>
       </c>
       <c r="H23" s="8">
         <v>-49.4</v>
       </c>
       <c r="I23" s="12">
         <v>0.6</v>
       </c>
@@ -3160,57 +3115,55 @@
       </c>
       <c r="P23" s="13">
         <v>32138</v>
       </c>
       <c r="Q23" s="13">
         <v>113336</v>
       </c>
       <c r="R23" s="8">
         <v>-1.7</v>
       </c>
       <c r="S23" s="8">
         <v>87.5</v>
       </c>
       <c r="T23" s="8">
         <v>-1</v>
       </c>
       <c r="U23" s="8">
         <v>-26</v>
       </c>
       <c r="V23" s="8">
         <v>100.4</v>
       </c>
       <c r="W23" s="13">
         <v>1773</v>
       </c>
-      <c r="X23" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="X23" s="8"/>
     </row>
     <row r="24" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A24" s="7" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="B24" s="8">
         <v>-6.5</v>
       </c>
       <c r="C24" s="1">
         <v>128.1</v>
       </c>
       <c r="D24" s="8">
         <v>114.8</v>
       </c>
       <c r="E24" s="9">
         <v>173.21799999999999</v>
       </c>
       <c r="F24" s="10">
         <v>675</v>
       </c>
       <c r="G24" s="11">
         <v>-1</v>
       </c>
       <c r="H24" s="8">
         <v>-53.9</v>
       </c>
       <c r="I24" s="12">
         <v>0.6</v>
       </c>
@@ -3234,57 +3187,55 @@
       </c>
       <c r="P24" s="13">
         <v>79644</v>
       </c>
       <c r="Q24" s="13">
         <v>108545</v>
       </c>
       <c r="R24" s="8">
         <v>-1.7</v>
       </c>
       <c r="S24" s="8">
         <v>88.4</v>
       </c>
       <c r="T24" s="8">
         <v>-0.7</v>
       </c>
       <c r="U24" s="8">
         <v>-12.6</v>
       </c>
       <c r="V24" s="8">
         <v>99.7</v>
       </c>
       <c r="W24" s="13">
         <v>1936</v>
       </c>
-      <c r="X24" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="X24" s="8"/>
     </row>
     <row r="25" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A25" s="7" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="B25" s="8">
         <v>-10.9</v>
       </c>
       <c r="C25" s="1">
         <v>131.9</v>
       </c>
       <c r="D25" s="8">
         <v>115.4</v>
       </c>
       <c r="E25" s="9">
         <v>172.334</v>
       </c>
       <c r="F25" s="10">
         <v>537</v>
       </c>
       <c r="G25" s="11">
         <v>-1</v>
       </c>
       <c r="H25" s="8">
         <v>-55.1</v>
       </c>
       <c r="I25" s="12">
         <v>0.59</v>
       </c>
@@ -3308,57 +3259,55 @@
       </c>
       <c r="P25" s="13">
         <v>25305</v>
       </c>
       <c r="Q25" s="13">
         <v>102786</v>
       </c>
       <c r="R25" s="8">
         <v>-2.1</v>
       </c>
       <c r="S25" s="8">
         <v>88.2</v>
       </c>
       <c r="T25" s="8">
         <v>-1</v>
       </c>
       <c r="U25" s="8">
         <v>-3.5</v>
       </c>
       <c r="V25" s="8">
         <v>100.1</v>
       </c>
       <c r="W25" s="13">
         <v>1961</v>
       </c>
-      <c r="X25" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="X25" s="8"/>
     </row>
     <row r="26" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A26" s="7" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="B26" s="8">
         <v>-0.4</v>
       </c>
       <c r="C26" s="1">
         <v>135.80000000000001</v>
       </c>
       <c r="D26" s="8">
         <v>111.7</v>
       </c>
       <c r="E26" s="9">
         <v>172.93799999999999</v>
       </c>
       <c r="F26" s="10">
         <v>412</v>
       </c>
       <c r="G26" s="11">
         <v>-1.9</v>
       </c>
       <c r="H26" s="8">
         <v>-61.5</v>
       </c>
       <c r="I26" s="12">
         <v>0.59</v>
       </c>
@@ -3382,57 +3331,55 @@
       </c>
       <c r="P26" s="13">
         <v>39459</v>
       </c>
       <c r="Q26" s="13">
         <v>101495</v>
       </c>
       <c r="R26" s="8">
         <v>0.1</v>
       </c>
       <c r="S26" s="8">
         <v>90.7</v>
       </c>
       <c r="T26" s="8">
         <v>-0.8</v>
       </c>
       <c r="U26" s="8">
         <v>-6.8</v>
       </c>
       <c r="V26" s="8">
         <v>102.6</v>
       </c>
       <c r="W26" s="13">
         <v>4370</v>
       </c>
-      <c r="X26" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="X26" s="8"/>
     </row>
     <row r="27" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A27" s="7" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="B27" s="8">
         <v>-5.0999999999999996</v>
       </c>
       <c r="C27" s="1">
         <v>137.30000000000001</v>
       </c>
       <c r="D27" s="8">
         <v>117.7</v>
       </c>
       <c r="E27" s="9">
         <v>180.65100000000001</v>
       </c>
       <c r="F27" s="10">
         <v>383</v>
       </c>
       <c r="G27" s="11">
         <v>-2.5</v>
       </c>
       <c r="H27" s="8">
         <v>-52.6</v>
       </c>
       <c r="I27" s="12">
         <v>0.6</v>
       </c>
@@ -3456,57 +3403,55 @@
       </c>
       <c r="P27" s="13">
         <v>30212</v>
       </c>
       <c r="Q27" s="13">
         <v>101573</v>
       </c>
       <c r="R27" s="8">
         <v>0.2</v>
       </c>
       <c r="S27" s="8">
         <v>92.1</v>
       </c>
       <c r="T27" s="8">
         <v>-0.7</v>
       </c>
       <c r="U27" s="8">
         <v>9.3000000000000007</v>
       </c>
       <c r="V27" s="8">
         <v>98.8</v>
       </c>
       <c r="W27" s="13">
         <v>2025</v>
       </c>
-      <c r="X27" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="X27" s="8"/>
     </row>
     <row r="28" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A28" s="7" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="B28" s="8">
         <v>1.5</v>
       </c>
       <c r="C28" s="1">
         <v>134.9</v>
       </c>
       <c r="D28" s="8">
         <v>126.9</v>
       </c>
       <c r="E28" s="9">
         <v>182.14500000000001</v>
       </c>
       <c r="F28" s="10">
         <v>410</v>
       </c>
       <c r="G28" s="11">
         <v>-0.7</v>
       </c>
       <c r="H28" s="8">
         <v>-47.5</v>
       </c>
       <c r="I28" s="12">
         <v>0.6</v>
       </c>
@@ -3530,57 +3475,55 @@
       </c>
       <c r="P28" s="13">
         <v>38617</v>
       </c>
       <c r="Q28" s="13">
         <v>98405</v>
       </c>
       <c r="R28" s="8">
         <v>-0.7</v>
       </c>
       <c r="S28" s="8">
         <v>92.3</v>
       </c>
       <c r="T28" s="8">
         <v>-0.7</v>
       </c>
       <c r="U28" s="8">
         <v>16.2</v>
       </c>
       <c r="V28" s="8">
         <v>99.8</v>
       </c>
       <c r="W28" s="13">
         <v>1765</v>
       </c>
-      <c r="X28" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="X28" s="8"/>
     </row>
     <row r="29" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A29" s="7" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="B29" s="8">
         <v>6.2</v>
       </c>
       <c r="C29" s="1">
         <v>130.9</v>
       </c>
       <c r="D29" s="8">
         <v>117.1</v>
       </c>
       <c r="E29" s="9">
         <v>187.63399999999999</v>
       </c>
       <c r="F29" s="10">
         <v>450</v>
       </c>
       <c r="G29" s="11">
         <v>-2.1</v>
       </c>
       <c r="H29" s="8">
         <v>-48.7</v>
       </c>
       <c r="I29" s="12">
         <v>0.59</v>
       </c>
@@ -3604,57 +3547,55 @@
       </c>
       <c r="P29" s="13">
         <v>31634</v>
       </c>
       <c r="Q29" s="13">
         <v>99778</v>
       </c>
       <c r="R29" s="8">
         <v>0.1</v>
       </c>
       <c r="S29" s="8">
         <v>92.2</v>
       </c>
       <c r="T29" s="8">
         <v>-0.6</v>
       </c>
       <c r="U29" s="8">
         <v>9.3000000000000007</v>
       </c>
       <c r="V29" s="8">
         <v>103.4</v>
       </c>
       <c r="W29" s="13">
         <v>2020</v>
       </c>
-      <c r="X29" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="X29" s="8"/>
     </row>
     <row r="30" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A30" s="7" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="B30" s="8">
         <v>-15.9</v>
       </c>
       <c r="C30" s="1">
         <v>124.9</v>
       </c>
       <c r="D30" s="8">
         <v>105.7</v>
       </c>
       <c r="E30" s="9">
         <v>193.27699999999999</v>
       </c>
       <c r="F30" s="10">
         <v>410</v>
       </c>
       <c r="G30" s="11">
         <v>-0.4</v>
       </c>
       <c r="H30" s="8">
         <v>-61.3</v>
       </c>
       <c r="I30" s="12">
         <v>0.56000000000000005</v>
       </c>
@@ -3678,57 +3619,55 @@
       </c>
       <c r="P30" s="13">
         <v>21520</v>
       </c>
       <c r="Q30" s="13">
         <v>103021</v>
       </c>
       <c r="R30" s="8">
         <v>0.6</v>
       </c>
       <c r="S30" s="8">
         <v>92.6</v>
       </c>
       <c r="T30" s="8">
         <v>-0.5</v>
       </c>
       <c r="U30" s="8">
         <v>3.6</v>
       </c>
       <c r="V30" s="8">
         <v>102.2</v>
       </c>
       <c r="W30" s="13">
         <v>1551</v>
       </c>
-      <c r="X30" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="X30" s="8"/>
     </row>
     <row r="31" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A31" s="7" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="B31" s="8">
         <v>-16.899999999999999</v>
       </c>
       <c r="C31" s="1">
         <v>118.9</v>
       </c>
       <c r="D31" s="8">
         <v>116.5</v>
       </c>
       <c r="E31" s="9">
         <v>198.16399999999999</v>
       </c>
       <c r="F31" s="10">
         <v>487</v>
       </c>
       <c r="G31" s="11">
         <v>-0.8</v>
       </c>
       <c r="H31" s="8">
         <v>-70</v>
       </c>
       <c r="I31" s="12">
         <v>0.52</v>
       </c>
@@ -3752,57 +3691,55 @@
       </c>
       <c r="P31" s="13">
         <v>13665</v>
       </c>
       <c r="Q31" s="13">
         <v>102214</v>
       </c>
       <c r="R31" s="8">
         <v>0</v>
       </c>
       <c r="S31" s="8">
         <v>92.8</v>
       </c>
       <c r="T31" s="8">
         <v>-0.6</v>
       </c>
       <c r="U31" s="8">
         <v>16.100000000000001</v>
       </c>
       <c r="V31" s="8">
         <v>99.6</v>
       </c>
       <c r="W31" s="13">
         <v>1986</v>
       </c>
-      <c r="X31" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="X31" s="8"/>
     </row>
     <row r="32" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A32" s="7" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="B32" s="8">
         <v>-2.6</v>
       </c>
       <c r="C32" s="1">
         <v>112.6</v>
       </c>
       <c r="D32" s="8">
         <v>114.6</v>
       </c>
       <c r="E32" s="9">
         <v>201.91399999999999</v>
       </c>
       <c r="F32" s="10">
         <v>407</v>
       </c>
       <c r="G32" s="11">
         <v>0.1</v>
       </c>
       <c r="H32" s="8">
         <v>-68.7</v>
       </c>
       <c r="I32" s="12">
         <v>0.5</v>
       </c>
@@ -3826,57 +3763,55 @@
       </c>
       <c r="P32" s="13">
         <v>31284</v>
       </c>
       <c r="Q32" s="13">
         <v>98455</v>
       </c>
       <c r="R32" s="8">
         <v>0.4</v>
       </c>
       <c r="S32" s="8">
         <v>92.5</v>
       </c>
       <c r="T32" s="8">
         <v>-0.5</v>
       </c>
       <c r="U32" s="8">
         <v>5.7</v>
       </c>
       <c r="V32" s="8">
         <v>100.2</v>
       </c>
       <c r="W32" s="13">
         <v>1633</v>
       </c>
-      <c r="X32" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="X32" s="8"/>
     </row>
     <row r="33" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A33" s="7" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="B33" s="8">
         <v>-20.5</v>
       </c>
       <c r="C33" s="1">
         <v>115.7</v>
       </c>
       <c r="D33" s="8">
         <v>114.6</v>
       </c>
       <c r="E33" s="9">
         <v>199.048</v>
       </c>
       <c r="F33" s="10">
         <v>485</v>
       </c>
       <c r="G33" s="11">
         <v>-0.2</v>
       </c>
       <c r="H33" s="8">
         <v>-72.5</v>
       </c>
       <c r="I33" s="12">
         <v>0.48</v>
       </c>
@@ -3900,57 +3835,55 @@
       </c>
       <c r="P33" s="13">
         <v>31053</v>
       </c>
       <c r="Q33" s="13">
         <v>96279</v>
       </c>
       <c r="R33" s="8">
         <v>0.3</v>
       </c>
       <c r="S33" s="8">
         <v>92.5</v>
       </c>
       <c r="T33" s="8">
         <v>-0.5</v>
       </c>
       <c r="U33" s="8">
         <v>-15.1</v>
       </c>
       <c r="V33" s="8">
         <v>100.4</v>
       </c>
       <c r="W33" s="13">
         <v>1596</v>
       </c>
-      <c r="X33" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="X33" s="8"/>
     </row>
     <row r="34" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A34" s="7" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="B34" s="8">
         <v>-7.5</v>
       </c>
       <c r="C34" s="1">
         <v>115.6</v>
       </c>
       <c r="D34" s="8">
         <v>109.5</v>
       </c>
       <c r="E34" s="9">
         <v>191.535</v>
       </c>
       <c r="F34" s="10">
         <v>435</v>
       </c>
       <c r="G34" s="11">
         <v>-1.6</v>
       </c>
       <c r="H34" s="8">
         <v>-66.3</v>
       </c>
       <c r="I34" s="12">
         <v>0.46</v>
       </c>
@@ -3974,57 +3907,55 @@
       </c>
       <c r="P34" s="13">
         <v>16101</v>
       </c>
       <c r="Q34" s="13">
         <v>94959</v>
       </c>
       <c r="R34" s="8">
         <v>-0.2</v>
       </c>
       <c r="S34" s="8">
         <v>92.6</v>
       </c>
       <c r="T34" s="8">
         <v>0</v>
       </c>
       <c r="U34" s="8">
         <v>-19</v>
       </c>
       <c r="V34" s="8">
         <v>101.6</v>
       </c>
       <c r="W34" s="13">
         <v>1813</v>
       </c>
-      <c r="X34" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="X34" s="8"/>
     </row>
     <row r="35" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A35" s="7" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="B35" s="8">
         <v>-21.4</v>
       </c>
       <c r="C35" s="1">
         <v>118.8</v>
       </c>
       <c r="D35" s="8">
         <v>105.4</v>
       </c>
       <c r="E35" s="9">
         <v>173.66200000000001</v>
       </c>
       <c r="F35" s="10">
         <v>475</v>
       </c>
       <c r="G35" s="11">
         <v>-0.7</v>
       </c>
       <c r="H35" s="8">
         <v>-67.5</v>
       </c>
       <c r="I35" s="12">
         <v>0.44</v>
       </c>
@@ -4048,57 +3979,55 @@
       </c>
       <c r="P35" s="13">
         <v>34942</v>
       </c>
       <c r="Q35" s="13">
         <v>97130</v>
       </c>
       <c r="R35" s="8">
         <v>-0.8</v>
       </c>
       <c r="S35" s="8">
         <v>92.3</v>
       </c>
       <c r="T35" s="8">
         <v>-0.1</v>
       </c>
       <c r="U35" s="8">
         <v>7.6</v>
       </c>
       <c r="V35" s="8">
         <v>106.5</v>
       </c>
       <c r="W35" s="13">
         <v>2054</v>
       </c>
-      <c r="X35" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="X35" s="8"/>
     </row>
     <row r="36" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A36" s="7" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="B36" s="8">
         <v>-25.6</v>
       </c>
       <c r="C36" s="1">
         <v>114.5</v>
       </c>
       <c r="D36" s="8">
         <v>112.3</v>
       </c>
       <c r="E36" s="9">
         <v>158.65199999999999</v>
       </c>
       <c r="F36" s="10">
         <v>404</v>
       </c>
       <c r="G36" s="11">
         <v>0.3</v>
       </c>
       <c r="H36" s="8">
         <v>-62.5</v>
       </c>
       <c r="I36" s="12">
         <v>0.4</v>
       </c>
@@ -4122,57 +4051,55 @@
       </c>
       <c r="P36" s="13">
         <v>16821</v>
       </c>
       <c r="Q36" s="13">
         <v>96474</v>
       </c>
       <c r="R36" s="8">
         <v>-0.6</v>
       </c>
       <c r="S36" s="8">
         <v>92.3</v>
       </c>
       <c r="T36" s="8">
         <v>-0.1</v>
       </c>
       <c r="U36" s="8">
         <v>10.5</v>
       </c>
       <c r="V36" s="8">
         <v>107</v>
       </c>
       <c r="W36" s="13">
         <v>1498</v>
       </c>
-      <c r="X36" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="X36" s="8"/>
     </row>
     <row r="37" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A37" s="7" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="B37" s="8">
         <v>-11.5</v>
       </c>
       <c r="C37" s="1">
         <v>99.1</v>
       </c>
       <c r="D37" s="8">
         <v>112.6</v>
       </c>
       <c r="E37" s="9">
         <v>147.85400000000001</v>
       </c>
       <c r="F37" s="10">
         <v>443</v>
       </c>
       <c r="G37" s="11">
         <v>0.2</v>
       </c>
       <c r="H37" s="8">
         <v>-77.5</v>
       </c>
       <c r="I37" s="12">
         <v>0.37</v>
       </c>
@@ -4196,57 +4123,55 @@
       </c>
       <c r="P37" s="13">
         <v>32053</v>
       </c>
       <c r="Q37" s="13">
         <v>94063</v>
       </c>
       <c r="R37" s="8">
         <v>0.1</v>
       </c>
       <c r="S37" s="8">
         <v>88.7</v>
       </c>
       <c r="T37" s="8">
         <v>0.2</v>
       </c>
       <c r="U37" s="8">
         <v>7</v>
       </c>
       <c r="V37" s="8">
         <v>107.1</v>
       </c>
       <c r="W37" s="13">
         <v>1803</v>
       </c>
-      <c r="X37" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="X37" s="8"/>
     </row>
     <row r="38" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A38" s="7" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="B38" s="8">
         <v>-26</v>
       </c>
       <c r="C38" s="1">
         <v>94.1</v>
       </c>
       <c r="D38" s="8">
         <v>119.5</v>
       </c>
       <c r="E38" s="9">
         <v>143.107</v>
       </c>
       <c r="F38" s="10">
         <v>426</v>
       </c>
       <c r="G38" s="11">
         <v>0.4</v>
       </c>
       <c r="H38" s="8">
         <v>-73.7</v>
       </c>
       <c r="I38" s="12">
         <v>0.34</v>
       </c>
@@ -4270,57 +4195,55 @@
       </c>
       <c r="P38" s="13">
         <v>25015</v>
       </c>
       <c r="Q38" s="13">
         <v>93241</v>
       </c>
       <c r="R38" s="8">
         <v>-1.5</v>
       </c>
       <c r="S38" s="8">
         <v>88.3</v>
       </c>
       <c r="T38" s="8">
         <v>-0.1</v>
       </c>
       <c r="U38" s="8">
         <v>-10.5</v>
       </c>
       <c r="V38" s="8">
         <v>103.2</v>
       </c>
       <c r="W38" s="13">
         <v>1509</v>
       </c>
-      <c r="X38" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="X38" s="8"/>
     </row>
     <row r="39" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A39" s="7" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="B39" s="8">
         <v>-29.7</v>
       </c>
       <c r="C39" s="1">
         <v>88.1</v>
       </c>
       <c r="D39" s="8">
         <v>100.2</v>
       </c>
       <c r="E39" s="9">
         <v>139.69900000000001</v>
       </c>
       <c r="F39" s="10">
         <v>405</v>
       </c>
       <c r="G39" s="11">
         <v>-0.8</v>
       </c>
       <c r="H39" s="8">
         <v>-80</v>
       </c>
       <c r="I39" s="12">
         <v>0.32</v>
       </c>
@@ -4344,57 +4267,55 @@
       </c>
       <c r="P39" s="13">
         <v>6773</v>
       </c>
       <c r="Q39" s="13">
         <v>89240</v>
       </c>
       <c r="R39" s="8">
         <v>-2.2000000000000002</v>
       </c>
       <c r="S39" s="8">
         <v>85.2</v>
       </c>
       <c r="T39" s="8">
         <v>-0.3</v>
       </c>
       <c r="U39" s="8">
         <v>-10.199999999999999</v>
       </c>
       <c r="V39" s="8">
         <v>101.2</v>
       </c>
       <c r="W39" s="13">
         <v>1584</v>
       </c>
-      <c r="X39" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="X39" s="8"/>
     </row>
     <row r="40" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A40" s="7" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="B40" s="8">
         <v>-20.2</v>
       </c>
       <c r="C40" s="1">
         <v>90.5</v>
       </c>
       <c r="D40" s="8">
         <v>100.9</v>
       </c>
       <c r="E40" s="9">
         <v>139.827</v>
       </c>
       <c r="F40" s="10">
         <v>398</v>
       </c>
       <c r="G40" s="11">
         <v>-2.2999999999999998</v>
       </c>
       <c r="H40" s="8">
         <v>-73.7</v>
       </c>
       <c r="I40" s="12">
         <v>0.3</v>
       </c>
@@ -4418,57 +4339,55 @@
       </c>
       <c r="P40" s="13">
         <v>21034</v>
       </c>
       <c r="Q40" s="13">
         <v>92223</v>
       </c>
       <c r="R40" s="8">
         <v>0</v>
       </c>
       <c r="S40" s="8">
         <v>85.1</v>
       </c>
       <c r="T40" s="8">
         <v>-0.2</v>
       </c>
       <c r="U40" s="8">
         <v>14.5</v>
       </c>
       <c r="V40" s="8">
         <v>98.8</v>
       </c>
       <c r="W40" s="13">
         <v>904</v>
       </c>
-      <c r="X40" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="X40" s="8"/>
     </row>
     <row r="41" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A41" s="7" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="B41" s="8">
         <v>-29.9</v>
       </c>
       <c r="C41" s="1">
         <v>90.2</v>
       </c>
       <c r="D41" s="8">
         <v>96.1</v>
       </c>
       <c r="E41" s="9">
         <v>143.33600000000001</v>
       </c>
       <c r="F41" s="10">
         <v>346</v>
       </c>
       <c r="G41" s="11">
         <v>1.6</v>
       </c>
       <c r="H41" s="8">
         <v>-67.5</v>
       </c>
       <c r="I41" s="12">
         <v>0.28999999999999998</v>
       </c>
@@ -4492,57 +4411,55 @@
       </c>
       <c r="P41" s="13">
         <v>11720</v>
       </c>
       <c r="Q41" s="13">
         <v>87119</v>
       </c>
       <c r="R41" s="8">
         <v>-0.7</v>
       </c>
       <c r="S41" s="8">
         <v>83.9</v>
       </c>
       <c r="T41" s="8">
         <v>-0.9</v>
       </c>
       <c r="U41" s="8">
         <v>-0.1</v>
       </c>
       <c r="V41" s="8">
         <v>93.8</v>
       </c>
       <c r="W41" s="13">
         <v>1449</v>
       </c>
-      <c r="X41" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="X41" s="8"/>
     </row>
     <row r="42" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A42" s="7" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="B42" s="8">
         <v>-26.7</v>
       </c>
       <c r="C42" s="1">
         <v>98.2</v>
       </c>
       <c r="D42" s="8">
         <v>104.7</v>
       </c>
       <c r="E42" s="9">
         <v>141.84</v>
       </c>
       <c r="F42" s="10">
         <v>425</v>
       </c>
       <c r="G42" s="11">
         <v>1.9</v>
       </c>
       <c r="H42" s="8">
         <v>-68.7</v>
       </c>
       <c r="I42" s="12">
         <v>0.28999999999999998</v>
       </c>
@@ -4566,57 +4483,55 @@
       </c>
       <c r="P42" s="13">
         <v>35603</v>
       </c>
       <c r="Q42" s="13">
         <v>86815</v>
       </c>
       <c r="R42" s="8">
         <v>-1</v>
       </c>
       <c r="S42" s="8">
         <v>86.6</v>
       </c>
       <c r="T42" s="8">
         <v>-0.8</v>
       </c>
       <c r="U42" s="8">
         <v>-8.4</v>
       </c>
       <c r="V42" s="8">
         <v>92.1</v>
       </c>
       <c r="W42" s="13">
         <v>1134</v>
       </c>
-      <c r="X42" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="X42" s="8"/>
     </row>
     <row r="43" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A43" s="7" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="B43" s="8">
         <v>-9.5</v>
       </c>
       <c r="C43" s="1">
         <v>100.4</v>
       </c>
       <c r="D43" s="8">
         <v>93.8</v>
       </c>
       <c r="E43" s="9">
         <v>144.971</v>
       </c>
       <c r="F43" s="10">
         <v>339</v>
       </c>
       <c r="G43" s="11">
         <v>0.6</v>
       </c>
       <c r="H43" s="8">
         <v>-63.8</v>
       </c>
       <c r="I43" s="12">
         <v>0.28999999999999998</v>
       </c>
@@ -4640,57 +4555,55 @@
       </c>
       <c r="P43" s="13">
         <v>11535</v>
       </c>
       <c r="Q43" s="13">
         <v>83279</v>
       </c>
       <c r="R43" s="8">
         <v>-1.2</v>
       </c>
       <c r="S43" s="8">
         <v>88.1</v>
       </c>
       <c r="T43" s="8">
         <v>-0.8</v>
       </c>
       <c r="U43" s="8">
         <v>-12.1</v>
       </c>
       <c r="V43" s="8">
         <v>91.8</v>
       </c>
       <c r="W43" s="13">
         <v>1241</v>
       </c>
-      <c r="X43" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="X43" s="8"/>
     </row>
     <row r="44" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A44" s="7" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="B44" s="8">
         <v>-22.1</v>
       </c>
       <c r="C44" s="1">
         <v>105.9</v>
       </c>
       <c r="D44" s="8">
         <v>96.7</v>
       </c>
       <c r="E44" s="9">
         <v>146.32</v>
       </c>
       <c r="F44" s="10">
         <v>294</v>
       </c>
       <c r="G44" s="11">
         <v>0.6</v>
       </c>
       <c r="H44" s="8">
         <v>-57.5</v>
       </c>
       <c r="I44" s="12">
         <v>0.28000000000000003</v>
       </c>
@@ -4714,57 +4627,55 @@
       </c>
       <c r="P44" s="13">
         <v>24372</v>
       </c>
       <c r="Q44" s="13">
         <v>90139</v>
       </c>
       <c r="R44" s="8">
         <v>-1.8</v>
       </c>
       <c r="S44" s="8">
         <v>88.7</v>
       </c>
       <c r="T44" s="8">
         <v>-1.1000000000000001</v>
       </c>
       <c r="U44" s="8">
         <v>-5.5</v>
       </c>
       <c r="V44" s="8">
         <v>90.3</v>
       </c>
       <c r="W44" s="13">
         <v>748</v>
       </c>
-      <c r="X44" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="X44" s="8"/>
     </row>
     <row r="45" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A45" s="7" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="B45" s="8">
         <v>-13.1</v>
       </c>
       <c r="C45" s="1">
         <v>112.2</v>
       </c>
       <c r="D45" s="8">
         <v>90.3</v>
       </c>
       <c r="E45" s="9">
         <v>150.13300000000001</v>
       </c>
       <c r="F45" s="10">
         <v>270</v>
       </c>
       <c r="G45" s="11">
         <v>1.1000000000000001</v>
       </c>
       <c r="H45" s="8">
         <v>-47.5</v>
       </c>
       <c r="I45" s="12">
         <v>0.28000000000000003</v>
       </c>
@@ -4788,57 +4699,55 @@
       </c>
       <c r="P45" s="13">
         <v>11714</v>
       </c>
       <c r="Q45" s="13">
         <v>89203</v>
       </c>
       <c r="R45" s="8">
         <v>-1.6</v>
       </c>
       <c r="S45" s="8">
         <v>90.3</v>
       </c>
       <c r="T45" s="8">
         <v>-1.4</v>
       </c>
       <c r="U45" s="8">
         <v>-18.899999999999999</v>
       </c>
       <c r="V45" s="8">
         <v>91.3</v>
       </c>
       <c r="W45" s="13">
         <v>1356</v>
       </c>
-      <c r="X45" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="X45" s="8"/>
     </row>
     <row r="46" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A46" s="7" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="B46" s="8">
         <v>-3.9</v>
       </c>
       <c r="C46" s="1">
         <v>106.8</v>
       </c>
       <c r="D46" s="8">
         <v>91.4</v>
       </c>
       <c r="E46" s="9">
         <v>148.88999999999999</v>
       </c>
       <c r="F46" s="10">
         <v>319</v>
       </c>
       <c r="G46" s="11">
         <v>1.8</v>
       </c>
       <c r="H46" s="8">
         <v>-55</v>
       </c>
       <c r="I46" s="12">
         <v>0.32</v>
       </c>
@@ -4862,57 +4771,55 @@
       </c>
       <c r="P46" s="13">
         <v>15384</v>
       </c>
       <c r="Q46" s="13">
         <v>95959</v>
       </c>
       <c r="R46" s="8">
         <v>-0.8</v>
       </c>
       <c r="S46" s="8">
         <v>90.4</v>
       </c>
       <c r="T46" s="8">
         <v>-1.1000000000000001</v>
       </c>
       <c r="U46" s="8">
         <v>0.8</v>
       </c>
       <c r="V46" s="8">
         <v>90.5</v>
       </c>
       <c r="W46" s="13">
         <v>1267</v>
       </c>
-      <c r="X46" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="X46" s="8"/>
     </row>
     <row r="47" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A47" s="7" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="B47" s="8">
         <v>-8.8000000000000007</v>
       </c>
       <c r="C47" s="1">
         <v>113.4</v>
       </c>
       <c r="D47" s="8">
         <v>91.5</v>
       </c>
       <c r="E47" s="9">
         <v>151.72800000000001</v>
       </c>
       <c r="F47" s="10">
         <v>321</v>
       </c>
       <c r="G47" s="11">
         <v>0.4</v>
       </c>
       <c r="H47" s="8">
         <v>-52.5</v>
       </c>
       <c r="I47" s="12">
         <v>0.34</v>
       </c>
@@ -4936,57 +4843,55 @@
       </c>
       <c r="P47" s="13">
         <v>15894</v>
       </c>
       <c r="Q47" s="13">
         <v>88444</v>
       </c>
       <c r="R47" s="8">
         <v>-0.2</v>
       </c>
       <c r="S47" s="8">
         <v>90.2</v>
       </c>
       <c r="T47" s="8">
         <v>-1.4</v>
       </c>
       <c r="U47" s="8">
         <v>-0.9</v>
       </c>
       <c r="V47" s="8">
         <v>88.5</v>
       </c>
       <c r="W47" s="13">
         <v>1352</v>
       </c>
-      <c r="X47" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="X47" s="8"/>
     </row>
     <row r="48" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A48" s="7" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="B48" s="8">
         <v>-4.3</v>
       </c>
       <c r="C48" s="1">
         <v>114.8</v>
       </c>
       <c r="D48" s="8">
         <v>96.6</v>
       </c>
       <c r="E48" s="9">
         <v>151.37</v>
       </c>
       <c r="F48" s="10">
         <v>267</v>
       </c>
       <c r="G48" s="11">
         <v>-1.3</v>
       </c>
       <c r="H48" s="8">
         <v>-67.099999999999994</v>
       </c>
       <c r="I48" s="12">
         <v>0.32</v>
       </c>
@@ -5010,57 +4915,55 @@
       </c>
       <c r="P48" s="13">
         <v>24775</v>
       </c>
       <c r="Q48" s="13">
         <v>88826</v>
       </c>
       <c r="R48" s="8">
         <v>-0.3</v>
       </c>
       <c r="S48" s="8">
         <v>90.3</v>
       </c>
       <c r="T48" s="8">
         <v>-1.5</v>
       </c>
       <c r="U48" s="8">
         <v>-26.5</v>
       </c>
       <c r="V48" s="8">
         <v>87.2</v>
       </c>
       <c r="W48" s="13">
         <v>1400</v>
       </c>
-      <c r="X48" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="X48" s="8"/>
     </row>
     <row r="49" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A49" s="7" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="B49" s="8">
         <v>-2</v>
       </c>
       <c r="C49" s="1">
         <v>113.3</v>
       </c>
       <c r="D49" s="8">
         <v>96.6</v>
       </c>
       <c r="E49" s="9">
         <v>153.22800000000001</v>
       </c>
       <c r="F49" s="10">
         <v>269</v>
       </c>
       <c r="G49" s="11">
         <v>-1.8</v>
       </c>
       <c r="H49" s="8">
         <v>-68.8</v>
       </c>
       <c r="I49" s="12">
         <v>0.32</v>
       </c>
@@ -5084,57 +4987,55 @@
       </c>
       <c r="P49" s="13">
         <v>20943</v>
       </c>
       <c r="Q49" s="13">
         <v>87539</v>
       </c>
       <c r="R49" s="8">
         <v>-0.5</v>
       </c>
       <c r="S49" s="8">
         <v>90.7</v>
       </c>
       <c r="T49" s="8">
         <v>-1.6</v>
       </c>
       <c r="U49" s="8">
         <v>-23.3</v>
       </c>
       <c r="V49" s="8">
         <v>85.3</v>
       </c>
       <c r="W49" s="13">
         <v>1277</v>
       </c>
-      <c r="X49" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="X49" s="8"/>
     </row>
     <row r="50" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A50" s="7" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="B50" s="8">
         <v>-6.1</v>
       </c>
       <c r="C50" s="1">
         <v>141.19999999999999</v>
       </c>
       <c r="D50" s="8">
         <v>103.8</v>
       </c>
       <c r="E50" s="9">
         <v>153.39099999999999</v>
       </c>
       <c r="F50" s="10">
         <v>391</v>
       </c>
       <c r="G50" s="11">
         <v>-2.2999999999999998</v>
       </c>
       <c r="H50" s="8">
         <v>-63.8</v>
       </c>
       <c r="I50" s="12">
         <v>0.36</v>
       </c>
@@ -5158,57 +5059,55 @@
       </c>
       <c r="P50" s="13">
         <v>23223</v>
       </c>
       <c r="Q50" s="13">
         <v>93690</v>
       </c>
       <c r="R50" s="8">
         <v>-5.2</v>
       </c>
       <c r="S50" s="8">
         <v>93.8</v>
       </c>
       <c r="T50" s="8">
         <v>-1.4</v>
       </c>
       <c r="U50" s="8">
         <v>-8.6999999999999993</v>
       </c>
       <c r="V50" s="8">
         <v>84.9</v>
       </c>
       <c r="W50" s="13">
         <v>1066</v>
       </c>
-      <c r="X50" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="X50" s="8"/>
     </row>
     <row r="51" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A51" s="7" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="B51" s="8">
         <v>16.100000000000001</v>
       </c>
       <c r="C51" s="1">
         <v>129.9</v>
       </c>
       <c r="D51" s="8">
         <v>83.1</v>
       </c>
       <c r="E51" s="9">
         <v>154.89699999999999</v>
       </c>
       <c r="F51" s="10">
         <v>332</v>
       </c>
       <c r="G51" s="11">
         <v>-1</v>
       </c>
       <c r="H51" s="8">
         <v>-53.7</v>
       </c>
       <c r="I51" s="12">
         <v>0.37</v>
       </c>
@@ -5232,57 +5131,55 @@
       </c>
       <c r="P51" s="13">
         <v>25697</v>
       </c>
       <c r="Q51" s="13">
         <v>93864</v>
       </c>
       <c r="R51" s="8">
         <v>-4.7</v>
       </c>
       <c r="S51" s="8">
         <v>93.4</v>
       </c>
       <c r="T51" s="8">
         <v>-1.3</v>
       </c>
       <c r="U51" s="8">
         <v>9.4</v>
       </c>
       <c r="V51" s="8">
         <v>86.1</v>
       </c>
       <c r="W51" s="13">
         <v>1152</v>
       </c>
-      <c r="X51" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="X51" s="8"/>
     </row>
     <row r="52" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A52" s="7" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="B52" s="8">
         <v>17.3</v>
       </c>
       <c r="C52" s="1">
         <v>137</v>
       </c>
       <c r="D52" s="8">
         <v>94.5</v>
       </c>
       <c r="E52" s="9">
         <v>159.78200000000001</v>
       </c>
       <c r="F52" s="10">
         <v>315</v>
       </c>
       <c r="G52" s="11">
         <v>-0.8</v>
       </c>
       <c r="H52" s="8">
         <v>-44.9</v>
       </c>
       <c r="I52" s="12">
         <v>0.39</v>
       </c>
@@ -5306,57 +5203,55 @@
       </c>
       <c r="P52" s="13">
         <v>12264</v>
       </c>
       <c r="Q52" s="13">
         <v>91009</v>
       </c>
       <c r="R52" s="8">
         <v>-5.7</v>
       </c>
       <c r="S52" s="8">
         <v>94.2</v>
       </c>
       <c r="T52" s="8">
         <v>-1.5</v>
       </c>
       <c r="U52" s="8">
         <v>-23.4</v>
       </c>
       <c r="V52" s="8">
         <v>86.9</v>
       </c>
       <c r="W52" s="13">
         <v>1379</v>
       </c>
-      <c r="X52" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="X52" s="8"/>
     </row>
     <row r="53" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A53" s="7" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="B53" s="8">
         <v>13.8</v>
       </c>
       <c r="C53" s="1">
         <v>143.5</v>
       </c>
       <c r="D53" s="8">
         <v>91.1</v>
       </c>
       <c r="E53" s="9">
         <v>165.893</v>
       </c>
       <c r="F53" s="10">
         <v>316</v>
       </c>
       <c r="G53" s="11">
         <v>-2.1</v>
       </c>
       <c r="H53" s="8">
         <v>-29.5</v>
       </c>
       <c r="I53" s="12">
         <v>0.39</v>
       </c>
@@ -5380,57 +5275,55 @@
       </c>
       <c r="P53" s="13">
         <v>20694</v>
       </c>
       <c r="Q53" s="13">
         <v>93181</v>
       </c>
       <c r="R53" s="8">
         <v>-5.9</v>
       </c>
       <c r="S53" s="8">
         <v>93.6</v>
       </c>
       <c r="T53" s="8">
         <v>-1.6</v>
       </c>
       <c r="U53" s="8">
         <v>-5.4</v>
       </c>
       <c r="V53" s="8">
         <v>89.1</v>
       </c>
       <c r="W53" s="13">
         <v>1239</v>
       </c>
-      <c r="X53" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="X53" s="8"/>
     </row>
     <row r="54" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A54" s="7" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="B54" s="8">
         <v>23.5</v>
       </c>
       <c r="C54" s="1">
         <v>137.69999999999999</v>
       </c>
       <c r="D54" s="8">
         <v>86.9</v>
       </c>
       <c r="E54" s="9">
         <v>162.44399999999999</v>
       </c>
       <c r="F54" s="10">
         <v>295</v>
       </c>
       <c r="G54" s="11">
         <v>-1.6</v>
       </c>
       <c r="H54" s="8">
         <v>-35</v>
       </c>
       <c r="I54" s="12">
         <v>0.41</v>
       </c>
@@ -5454,57 +5347,55 @@
       </c>
       <c r="P54" s="13">
         <v>21619</v>
       </c>
       <c r="Q54" s="13">
         <v>91835</v>
       </c>
       <c r="R54" s="8">
         <v>-5.3</v>
       </c>
       <c r="S54" s="8">
         <v>93.9</v>
       </c>
       <c r="T54" s="8">
         <v>-1.3</v>
       </c>
       <c r="U54" s="8">
         <v>6.8</v>
       </c>
       <c r="V54" s="8">
         <v>89.9</v>
       </c>
       <c r="W54" s="13">
         <v>1562</v>
       </c>
-      <c r="X54" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="X54" s="8"/>
     </row>
     <row r="55" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A55" s="7" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="B55" s="8">
         <v>18.7</v>
       </c>
       <c r="C55" s="1">
         <v>148.6</v>
       </c>
       <c r="D55" s="8">
         <v>88.4</v>
       </c>
       <c r="E55" s="9">
         <v>160.524</v>
       </c>
       <c r="F55" s="10">
         <v>266</v>
       </c>
       <c r="G55" s="11">
         <v>-1.2</v>
       </c>
       <c r="H55" s="8">
         <v>-41.3</v>
       </c>
       <c r="I55" s="12">
         <v>0.42</v>
       </c>
@@ -5528,57 +5419,55 @@
       </c>
       <c r="P55" s="13">
         <v>16612</v>
       </c>
       <c r="Q55" s="13">
         <v>89654</v>
       </c>
       <c r="R55" s="8">
         <v>-5.4</v>
       </c>
       <c r="S55" s="8">
         <v>92.8</v>
       </c>
       <c r="T55" s="8">
         <v>-1.5</v>
       </c>
       <c r="U55" s="8">
         <v>6.1</v>
       </c>
       <c r="V55" s="8">
         <v>87.3</v>
       </c>
       <c r="W55" s="13">
         <v>1439</v>
       </c>
-      <c r="X55" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="X55" s="8"/>
     </row>
     <row r="56" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A56" s="7" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="B56" s="8">
         <v>14.3</v>
       </c>
       <c r="C56" s="1">
         <v>144</v>
       </c>
       <c r="D56" s="8">
         <v>89.8</v>
       </c>
       <c r="E56" s="9">
         <v>159.90700000000001</v>
       </c>
       <c r="F56" s="10">
         <v>361</v>
       </c>
       <c r="G56" s="11">
         <v>-0.7</v>
       </c>
       <c r="H56" s="8">
         <v>-33.700000000000003</v>
       </c>
       <c r="I56" s="12">
         <v>0.44</v>
       </c>
@@ -5602,57 +5491,55 @@
       </c>
       <c r="P56" s="13">
         <v>12794</v>
       </c>
       <c r="Q56" s="13">
         <v>90663</v>
       </c>
       <c r="R56" s="8">
         <v>-5.4</v>
       </c>
       <c r="S56" s="8">
         <v>92.4</v>
       </c>
       <c r="T56" s="8">
         <v>-1.2</v>
       </c>
       <c r="U56" s="8">
         <v>1.1000000000000001</v>
       </c>
       <c r="V56" s="8">
         <v>86.6</v>
       </c>
       <c r="W56" s="13">
         <v>1024</v>
       </c>
-      <c r="X56" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="X56" s="8"/>
     </row>
     <row r="57" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A57" s="7" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="B57" s="8">
         <v>28</v>
       </c>
       <c r="C57" s="1">
         <v>142.4</v>
       </c>
       <c r="D57" s="8">
         <v>91.7</v>
       </c>
       <c r="E57" s="9">
         <v>159.511</v>
       </c>
       <c r="F57" s="10">
         <v>339</v>
       </c>
       <c r="G57" s="11">
         <v>-1</v>
       </c>
       <c r="H57" s="8">
         <v>-32.5</v>
       </c>
       <c r="I57" s="12">
         <v>0.45</v>
       </c>
@@ -5676,57 +5563,55 @@
       </c>
       <c r="P57" s="13">
         <v>18397</v>
       </c>
       <c r="Q57" s="13">
         <v>90167</v>
       </c>
       <c r="R57" s="8">
         <v>-5</v>
       </c>
       <c r="S57" s="8">
         <v>93.3</v>
       </c>
       <c r="T57" s="8">
         <v>-1.1000000000000001</v>
       </c>
       <c r="U57" s="8">
         <v>0.6</v>
       </c>
       <c r="V57" s="8">
         <v>86.7</v>
       </c>
       <c r="W57" s="13">
         <v>1588</v>
       </c>
-      <c r="X57" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="X57" s="8"/>
     </row>
     <row r="58" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A58" s="7" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="B58" s="8">
         <v>7.8</v>
       </c>
       <c r="C58" s="1">
         <v>141.19999999999999</v>
       </c>
       <c r="D58" s="8">
         <v>90.4</v>
       </c>
       <c r="E58" s="9">
         <v>161.89099999999999</v>
       </c>
       <c r="F58" s="10">
         <v>309</v>
       </c>
       <c r="G58" s="11">
         <v>-0.1</v>
       </c>
       <c r="H58" s="8">
         <v>-28.8</v>
       </c>
       <c r="I58" s="12">
         <v>0.45</v>
       </c>
@@ -5750,57 +5635,55 @@
       </c>
       <c r="P58" s="13">
         <v>14873</v>
       </c>
       <c r="Q58" s="13">
         <v>90377</v>
       </c>
       <c r="R58" s="8">
         <v>-5.4</v>
       </c>
       <c r="S58" s="8">
         <v>92.4</v>
       </c>
       <c r="T58" s="8">
         <v>-1.5</v>
       </c>
       <c r="U58" s="8">
         <v>-3.1</v>
       </c>
       <c r="V58" s="8">
         <v>82.4</v>
       </c>
       <c r="W58" s="13">
         <v>1302</v>
       </c>
-      <c r="X58" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="X58" s="8"/>
     </row>
     <row r="59" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A59" s="7" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="B59" s="8">
         <v>15.1</v>
       </c>
       <c r="C59" s="1">
         <v>139.5</v>
       </c>
       <c r="D59" s="8">
         <v>97.9</v>
       </c>
       <c r="E59" s="9">
         <v>163.50399999999999</v>
       </c>
       <c r="F59" s="10">
         <v>304</v>
       </c>
       <c r="G59" s="11">
         <v>0.2</v>
       </c>
       <c r="H59" s="8">
         <v>-27.5</v>
       </c>
       <c r="I59" s="12">
         <v>0.46</v>
       </c>
@@ -5824,57 +5707,55 @@
       </c>
       <c r="P59" s="13">
         <v>19472</v>
       </c>
       <c r="Q59" s="13">
         <v>90403</v>
       </c>
       <c r="R59" s="8">
         <v>-5.7</v>
       </c>
       <c r="S59" s="8">
         <v>93.4</v>
       </c>
       <c r="T59" s="8">
         <v>-0.6</v>
       </c>
       <c r="U59" s="8">
         <v>0.5</v>
       </c>
       <c r="V59" s="8">
         <v>85.2</v>
       </c>
       <c r="W59" s="13">
         <v>1345</v>
       </c>
-      <c r="X59" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="X59" s="8"/>
     </row>
     <row r="60" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A60" s="7" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="B60" s="8">
         <v>36.5</v>
       </c>
       <c r="C60" s="1">
         <v>139.4</v>
       </c>
       <c r="D60" s="8">
         <v>88.2</v>
       </c>
       <c r="E60" s="9">
         <v>164.57599999999999</v>
       </c>
       <c r="F60" s="10">
         <v>487</v>
       </c>
       <c r="G60" s="11">
         <v>0.2</v>
       </c>
       <c r="H60" s="8">
         <v>-23.8</v>
       </c>
       <c r="I60" s="12">
         <v>0.47</v>
       </c>
@@ -5898,57 +5779,55 @@
       </c>
       <c r="P60" s="13">
         <v>17066</v>
       </c>
       <c r="Q60" s="13">
         <v>85888</v>
       </c>
       <c r="R60" s="8">
         <v>-5.6</v>
       </c>
       <c r="S60" s="8">
         <v>91.6</v>
       </c>
       <c r="T60" s="8">
         <v>-0.6</v>
       </c>
       <c r="U60" s="8">
         <v>23.4</v>
       </c>
       <c r="V60" s="8">
         <v>86.1</v>
       </c>
       <c r="W60" s="13">
         <v>1856</v>
       </c>
-      <c r="X60" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="X60" s="8"/>
     </row>
     <row r="61" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A61" s="7" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="B61" s="8">
         <v>14</v>
       </c>
       <c r="C61" s="1">
         <v>146.9</v>
       </c>
       <c r="D61" s="8">
         <v>91.2</v>
       </c>
       <c r="E61" s="9">
         <v>168.232</v>
       </c>
       <c r="F61" s="10">
         <v>352</v>
       </c>
       <c r="G61" s="11">
         <v>-0.2</v>
       </c>
       <c r="H61" s="8">
         <v>-28.8</v>
       </c>
       <c r="I61" s="12">
         <v>0.47</v>
       </c>
@@ -5972,57 +5851,55 @@
       </c>
       <c r="P61" s="13">
         <v>13694</v>
       </c>
       <c r="Q61" s="13">
         <v>85329</v>
       </c>
       <c r="R61" s="8">
         <v>-5.0999999999999996</v>
       </c>
       <c r="S61" s="8">
         <v>91.1</v>
       </c>
       <c r="T61" s="8">
         <v>-0.1</v>
       </c>
       <c r="U61" s="8">
         <v>20.8</v>
       </c>
       <c r="V61" s="8">
         <v>86.9</v>
       </c>
       <c r="W61" s="13">
         <v>1409</v>
       </c>
-      <c r="X61" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="X61" s="8"/>
     </row>
     <row r="62" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A62" s="7" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="B62" s="8">
         <v>11.5</v>
       </c>
       <c r="C62" s="1">
         <v>139.69999999999999</v>
       </c>
       <c r="D62" s="8">
         <v>89.8</v>
       </c>
       <c r="E62" s="9">
         <v>171.84200000000001</v>
       </c>
       <c r="F62" s="10">
         <v>375</v>
       </c>
       <c r="G62" s="11">
         <v>0.1</v>
       </c>
       <c r="H62" s="8">
         <v>-37.5</v>
       </c>
       <c r="I62" s="12">
         <v>0.48</v>
       </c>
@@ -6046,57 +5923,55 @@
       </c>
       <c r="P62" s="13">
         <v>8931</v>
       </c>
       <c r="Q62" s="13">
         <v>84560</v>
       </c>
       <c r="R62" s="8">
         <v>2</v>
       </c>
       <c r="S62" s="8">
         <v>91</v>
       </c>
       <c r="T62" s="8">
         <v>-1.3</v>
       </c>
       <c r="U62" s="8">
         <v>14.9</v>
       </c>
       <c r="V62" s="8">
         <v>86.6</v>
       </c>
       <c r="W62" s="13">
         <v>1281</v>
       </c>
-      <c r="X62" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="X62" s="8"/>
     </row>
     <row r="63" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A63" s="7" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="B63" s="8">
         <v>20.9</v>
       </c>
       <c r="C63" s="1">
         <v>147.6</v>
       </c>
       <c r="D63" s="8">
         <v>96.1</v>
       </c>
       <c r="E63" s="9">
         <v>176.137</v>
       </c>
       <c r="F63" s="10">
         <v>347</v>
       </c>
       <c r="G63" s="11">
         <v>1.1000000000000001</v>
       </c>
       <c r="H63" s="8">
         <v>-32.5</v>
       </c>
       <c r="I63" s="12">
         <v>0.5</v>
       </c>
@@ -6120,57 +5995,55 @@
       </c>
       <c r="P63" s="13">
         <v>20359</v>
       </c>
       <c r="Q63" s="13">
         <v>86401</v>
       </c>
       <c r="R63" s="8">
         <v>2</v>
       </c>
       <c r="S63" s="8">
         <v>90.7</v>
       </c>
       <c r="T63" s="8">
         <v>-1.1000000000000001</v>
       </c>
       <c r="U63" s="8">
         <v>-0.1</v>
       </c>
       <c r="V63" s="8">
         <v>86.5</v>
       </c>
       <c r="W63" s="13">
         <v>1265</v>
       </c>
-      <c r="X63" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="X63" s="8"/>
     </row>
     <row r="64" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A64" s="7" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="B64" s="8">
         <v>1.8</v>
       </c>
       <c r="C64" s="1">
         <v>124.8</v>
       </c>
       <c r="D64" s="8">
         <v>86.3</v>
       </c>
       <c r="E64" s="9">
         <v>178.95099999999999</v>
       </c>
       <c r="F64" s="10">
         <v>311</v>
       </c>
       <c r="G64" s="11">
         <v>1.5</v>
       </c>
       <c r="H64" s="8">
         <v>-58.7</v>
       </c>
       <c r="I64" s="12">
         <v>0.5</v>
       </c>
@@ -6194,57 +6067,55 @@
       </c>
       <c r="P64" s="13">
         <v>16163</v>
       </c>
       <c r="Q64" s="13">
         <v>86865</v>
       </c>
       <c r="R64" s="8">
         <v>1.4</v>
       </c>
       <c r="S64" s="8">
         <v>90</v>
       </c>
       <c r="T64" s="8">
         <v>-1</v>
       </c>
       <c r="U64" s="8">
         <v>2.6</v>
       </c>
       <c r="V64" s="8">
         <v>79.599999999999994</v>
       </c>
       <c r="W64" s="13">
         <v>1474</v>
       </c>
-      <c r="X64" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="X64" s="8"/>
     </row>
     <row r="65" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A65" s="7" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="B65" s="8">
         <v>6.1</v>
       </c>
       <c r="C65" s="1">
         <v>131.4</v>
       </c>
       <c r="D65" s="8">
         <v>89.6</v>
       </c>
       <c r="E65" s="9">
         <v>180.965</v>
       </c>
       <c r="F65" s="10">
         <v>289</v>
       </c>
       <c r="G65" s="11">
         <v>2</v>
       </c>
       <c r="H65" s="8">
         <v>-57.5</v>
       </c>
       <c r="I65" s="12">
         <v>0.49</v>
       </c>
@@ -6268,57 +6139,55 @@
       </c>
       <c r="P65" s="13">
         <v>19851</v>
       </c>
       <c r="Q65" s="13">
         <v>111321</v>
       </c>
       <c r="R65" s="8">
         <v>1.5</v>
       </c>
       <c r="S65" s="8">
         <v>88.4</v>
       </c>
       <c r="T65" s="8">
         <v>-0.4</v>
       </c>
       <c r="U65" s="8">
         <v>15.9</v>
       </c>
       <c r="V65" s="8">
         <v>75.5</v>
       </c>
       <c r="W65" s="13">
         <v>3064</v>
       </c>
-      <c r="X65" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="X65" s="8"/>
     </row>
     <row r="66" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A66" s="7" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="B66" s="8">
         <v>12.6</v>
       </c>
       <c r="C66" s="1">
         <v>137.80000000000001</v>
       </c>
       <c r="D66" s="8">
         <v>87.3</v>
       </c>
       <c r="E66" s="9">
         <v>179.80099999999999</v>
       </c>
       <c r="F66" s="10">
         <v>266</v>
       </c>
       <c r="G66" s="11">
         <v>3</v>
       </c>
       <c r="H66" s="8">
         <v>-61.3</v>
       </c>
       <c r="I66" s="12">
         <v>0.48</v>
       </c>
@@ -6342,57 +6211,55 @@
       </c>
       <c r="P66" s="13">
         <v>20805</v>
       </c>
       <c r="Q66" s="13">
         <v>88158</v>
       </c>
       <c r="R66" s="8">
         <v>1.7</v>
       </c>
       <c r="S66" s="8">
         <v>90.9</v>
       </c>
       <c r="T66" s="8">
         <v>-0.2</v>
       </c>
       <c r="U66" s="8">
         <v>18.399999999999999</v>
       </c>
       <c r="V66" s="8">
         <v>77.3</v>
       </c>
       <c r="W66" s="13">
         <v>1305</v>
       </c>
-      <c r="X66" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="X66" s="8"/>
     </row>
     <row r="67" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A67" s="7" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="B67" s="8">
         <v>7</v>
       </c>
       <c r="C67" s="1">
         <v>135.19999999999999</v>
       </c>
       <c r="D67" s="8">
         <v>98</v>
       </c>
       <c r="E67" s="9">
         <v>178.005</v>
       </c>
       <c r="F67" s="10">
         <v>345</v>
       </c>
       <c r="G67" s="11">
         <v>3.2</v>
       </c>
       <c r="H67" s="8">
         <v>-51.9</v>
       </c>
       <c r="I67" s="12">
         <v>0.51</v>
       </c>
@@ -6416,57 +6283,55 @@
       </c>
       <c r="P67" s="13">
         <v>28800</v>
       </c>
       <c r="Q67" s="13">
         <v>88342</v>
       </c>
       <c r="R67" s="8">
         <v>1.4</v>
       </c>
       <c r="S67" s="8">
         <v>91.2</v>
       </c>
       <c r="T67" s="8">
         <v>-0.3</v>
       </c>
       <c r="U67" s="8">
         <v>-15</v>
       </c>
       <c r="V67" s="8">
         <v>79.8</v>
       </c>
       <c r="W67" s="13">
         <v>1256</v>
       </c>
-      <c r="X67" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="X67" s="8"/>
     </row>
     <row r="68" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A68" s="7" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="B68" s="8">
         <v>14.5</v>
       </c>
       <c r="C68" s="1">
         <v>138.9</v>
       </c>
       <c r="D68" s="8">
         <v>98.6</v>
       </c>
       <c r="E68" s="9">
         <v>177.51499999999999</v>
       </c>
       <c r="F68" s="10">
         <v>430</v>
       </c>
       <c r="G68" s="11">
         <v>4.4000000000000004</v>
       </c>
       <c r="H68" s="8">
         <v>-22.5</v>
       </c>
       <c r="I68" s="12">
         <v>0.54</v>
       </c>
@@ -6490,57 +6355,55 @@
       </c>
       <c r="P68" s="13">
         <v>16895</v>
       </c>
       <c r="Q68" s="13">
         <v>95695</v>
       </c>
       <c r="R68" s="8">
         <v>1.6</v>
       </c>
       <c r="S68" s="8">
         <v>91</v>
       </c>
       <c r="T68" s="8">
         <v>-0.1</v>
       </c>
       <c r="U68" s="8">
         <v>3.8</v>
       </c>
       <c r="V68" s="8">
         <v>80.5</v>
       </c>
       <c r="W68" s="13">
         <v>1313</v>
       </c>
-      <c r="X68" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="X68" s="8"/>
     </row>
     <row r="69" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A69" s="7" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="B69" s="8">
         <v>8.4</v>
       </c>
       <c r="C69" s="1">
         <v>131.4</v>
       </c>
       <c r="D69" s="8">
         <v>95.3</v>
       </c>
       <c r="E69" s="9">
         <v>174.50299999999999</v>
       </c>
       <c r="F69" s="10">
         <v>260</v>
       </c>
       <c r="G69" s="11">
         <v>4</v>
       </c>
       <c r="H69" s="8">
         <v>-36.299999999999997</v>
       </c>
       <c r="I69" s="12">
         <v>0.56000000000000005</v>
       </c>
@@ -6564,57 +6427,55 @@
       </c>
       <c r="P69" s="13">
         <v>23632</v>
       </c>
       <c r="Q69" s="13">
         <v>88948</v>
       </c>
       <c r="R69" s="8">
         <v>0.8</v>
       </c>
       <c r="S69" s="8">
         <v>90.7</v>
       </c>
       <c r="T69" s="8">
         <v>0</v>
       </c>
       <c r="U69" s="8">
         <v>-6</v>
       </c>
       <c r="V69" s="8">
         <v>86</v>
       </c>
       <c r="W69" s="13">
         <v>1225</v>
       </c>
-      <c r="X69" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="X69" s="8"/>
     </row>
     <row r="70" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A70" s="7" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="B70" s="8">
         <v>10.3</v>
       </c>
       <c r="C70" s="1">
         <v>141.1</v>
       </c>
       <c r="D70" s="8">
         <v>98.7</v>
       </c>
       <c r="E70" s="9">
         <v>168.89699999999999</v>
       </c>
       <c r="F70" s="10">
         <v>315</v>
       </c>
       <c r="G70" s="11">
         <v>3.4</v>
       </c>
       <c r="H70" s="8">
         <v>-24</v>
       </c>
       <c r="I70" s="12">
         <v>0.56999999999999995</v>
       </c>
@@ -6638,57 +6499,55 @@
       </c>
       <c r="P70" s="13">
         <v>27540</v>
       </c>
       <c r="Q70" s="13">
         <v>87664</v>
       </c>
       <c r="R70" s="8">
         <v>0.7</v>
       </c>
       <c r="S70" s="8">
         <v>89.9</v>
       </c>
       <c r="T70" s="8">
         <v>-0.2</v>
       </c>
       <c r="U70" s="8">
         <v>-9.1</v>
       </c>
       <c r="V70" s="8">
         <v>85.6</v>
       </c>
       <c r="W70" s="13">
         <v>1496</v>
       </c>
-      <c r="X70" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="X70" s="8"/>
     </row>
     <row r="71" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A71" s="7" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="B71" s="8">
         <v>11.3</v>
       </c>
       <c r="C71" s="1">
         <v>146.80000000000001</v>
       </c>
       <c r="D71" s="8">
         <v>94.3</v>
       </c>
       <c r="E71" s="9">
         <v>169.095</v>
       </c>
       <c r="F71" s="10">
         <v>247</v>
       </c>
       <c r="G71" s="11">
         <v>3.1</v>
       </c>
       <c r="H71" s="8">
         <v>-35</v>
       </c>
       <c r="I71" s="12">
         <v>0.57999999999999996</v>
       </c>
@@ -6712,57 +6571,55 @@
       </c>
       <c r="P71" s="13">
         <v>14571</v>
       </c>
       <c r="Q71" s="13">
         <v>87331</v>
       </c>
       <c r="R71" s="8">
         <v>0.5</v>
       </c>
       <c r="S71" s="8">
         <v>90</v>
       </c>
       <c r="T71" s="8">
         <v>-0.8</v>
       </c>
       <c r="U71" s="8">
         <v>-14.6</v>
       </c>
       <c r="V71" s="8">
         <v>86.1</v>
       </c>
       <c r="W71" s="13">
         <v>1428</v>
       </c>
-      <c r="X71" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="X71" s="8"/>
     </row>
     <row r="72" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A72" s="7" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="B72" s="8">
         <v>5.2</v>
       </c>
       <c r="C72" s="1">
         <v>131.80000000000001</v>
       </c>
       <c r="D72" s="8">
         <v>92.4</v>
       </c>
       <c r="E72" s="9">
         <v>166.65100000000001</v>
       </c>
       <c r="F72" s="10">
         <v>285</v>
       </c>
       <c r="G72" s="11">
         <v>3.2</v>
       </c>
       <c r="H72" s="8">
         <v>-31.2</v>
       </c>
       <c r="I72" s="12">
         <v>0.6</v>
       </c>
@@ -6786,57 +6643,55 @@
       </c>
       <c r="P72" s="13">
         <v>30089</v>
       </c>
       <c r="Q72" s="13">
         <v>89058</v>
       </c>
       <c r="R72" s="8">
         <v>0.2</v>
       </c>
       <c r="S72" s="8">
         <v>90.2</v>
       </c>
       <c r="T72" s="8">
         <v>-0.8</v>
       </c>
       <c r="U72" s="8">
         <v>2.8</v>
       </c>
       <c r="V72" s="8">
         <v>88.3</v>
       </c>
       <c r="W72" s="13">
         <v>1355</v>
       </c>
-      <c r="X72" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="X72" s="8"/>
     </row>
     <row r="73" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A73" s="7" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="B73" s="8">
         <v>19.899999999999999</v>
       </c>
       <c r="C73" s="1">
         <v>127.1</v>
       </c>
       <c r="D73" s="8">
         <v>92.5</v>
       </c>
       <c r="E73" s="9">
         <v>165.19499999999999</v>
       </c>
       <c r="F73" s="10">
         <v>275</v>
       </c>
       <c r="G73" s="11">
         <v>3.4</v>
       </c>
       <c r="H73" s="8">
         <v>-28.8</v>
       </c>
       <c r="I73" s="12">
         <v>0.62</v>
       </c>
@@ -6860,57 +6715,55 @@
       </c>
       <c r="P73" s="13">
         <v>19645</v>
       </c>
       <c r="Q73" s="13">
         <v>95055</v>
       </c>
       <c r="R73" s="8">
         <v>-0.2</v>
       </c>
       <c r="S73" s="8">
         <v>89</v>
       </c>
       <c r="T73" s="8">
         <v>-1</v>
       </c>
       <c r="U73" s="8">
         <v>3.6</v>
       </c>
       <c r="V73" s="8">
         <v>88.6</v>
       </c>
       <c r="W73" s="13">
         <v>1465</v>
       </c>
-      <c r="X73" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="X73" s="8"/>
     </row>
     <row r="74" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A74" s="7" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="B74" s="8">
         <v>21.6</v>
       </c>
       <c r="C74" s="1">
         <v>126.5</v>
       </c>
       <c r="D74" s="8">
         <v>95.3</v>
       </c>
       <c r="E74" s="9">
         <v>169.1</v>
       </c>
       <c r="F74" s="10">
         <v>244</v>
       </c>
       <c r="G74" s="11">
         <v>3.5</v>
       </c>
       <c r="H74" s="8">
         <v>-33.700000000000003</v>
       </c>
       <c r="I74" s="12">
         <v>0.64</v>
       </c>
@@ -6934,57 +6787,55 @@
       </c>
       <c r="P74" s="13">
         <v>25161</v>
       </c>
       <c r="Q74" s="13">
         <v>92755</v>
       </c>
       <c r="R74" s="8">
         <v>3.3</v>
       </c>
       <c r="S74" s="8">
         <v>89.1</v>
       </c>
       <c r="T74" s="8">
         <v>-0.7</v>
       </c>
       <c r="U74" s="8">
         <v>6.4</v>
       </c>
       <c r="V74" s="8">
         <v>91.2</v>
       </c>
       <c r="W74" s="13">
         <v>1002</v>
       </c>
-      <c r="X74" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="X74" s="8"/>
     </row>
     <row r="75" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A75" s="7" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="B75" s="8">
         <v>4.5999999999999996</v>
       </c>
       <c r="C75" s="1">
         <v>122.5</v>
       </c>
       <c r="D75" s="8">
         <v>93.8</v>
       </c>
       <c r="E75" s="9">
         <v>171.37200000000001</v>
       </c>
       <c r="F75" s="10">
         <v>258</v>
       </c>
       <c r="G75" s="11">
         <v>2.7</v>
       </c>
       <c r="H75" s="8">
         <v>-35</v>
       </c>
       <c r="I75" s="12">
         <v>0.63</v>
       </c>
@@ -7008,57 +6859,55 @@
       </c>
       <c r="P75" s="13">
         <v>21364</v>
       </c>
       <c r="Q75" s="13">
         <v>95465</v>
       </c>
       <c r="R75" s="8">
         <v>3</v>
       </c>
       <c r="S75" s="8">
         <v>88.7</v>
       </c>
       <c r="T75" s="8">
         <v>-0.4</v>
       </c>
       <c r="U75" s="8">
         <v>2.6</v>
       </c>
       <c r="V75" s="8">
         <v>91.6</v>
       </c>
       <c r="W75" s="13">
         <v>1759</v>
       </c>
-      <c r="X75" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="X75" s="8"/>
     </row>
     <row r="76" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A76" s="7" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="B76" s="8">
         <v>19.3</v>
       </c>
       <c r="C76" s="1">
         <v>121.9</v>
       </c>
       <c r="D76" s="8">
         <v>98.5</v>
       </c>
       <c r="E76" s="9">
         <v>173.10599999999999</v>
       </c>
       <c r="F76" s="10">
         <v>307</v>
       </c>
       <c r="G76" s="11">
         <v>2.1</v>
       </c>
       <c r="H76" s="8">
         <v>-22.5</v>
       </c>
       <c r="I76" s="12">
         <v>0.65</v>
       </c>
@@ -7082,57 +6931,55 @@
       </c>
       <c r="P76" s="13">
         <v>37103</v>
       </c>
       <c r="Q76" s="13">
         <v>94510</v>
       </c>
       <c r="R76" s="8">
         <v>2.2000000000000002</v>
       </c>
       <c r="S76" s="8">
         <v>87.4</v>
       </c>
       <c r="T76" s="8">
         <v>-0.5</v>
       </c>
       <c r="U76" s="8">
         <v>14</v>
       </c>
       <c r="V76" s="8">
         <v>95.2</v>
       </c>
       <c r="W76" s="13">
         <v>1552</v>
       </c>
-      <c r="X76" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="X76" s="8"/>
     </row>
     <row r="77" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A77" s="7" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="B77" s="8">
         <v>21.4</v>
       </c>
       <c r="C77" s="1">
         <v>120.6</v>
       </c>
       <c r="D77" s="8">
         <v>117.1</v>
       </c>
       <c r="E77" s="9">
         <v>172.52600000000001</v>
       </c>
       <c r="F77" s="10">
         <v>290</v>
       </c>
       <c r="G77" s="11">
         <v>1.1000000000000001</v>
       </c>
       <c r="H77" s="8">
         <v>-26.2</v>
       </c>
       <c r="I77" s="12">
         <v>0.68</v>
       </c>
@@ -7156,57 +7003,55 @@
       </c>
       <c r="P77" s="13">
         <v>20425</v>
       </c>
       <c r="Q77" s="13">
         <v>95315</v>
       </c>
       <c r="R77" s="8">
         <v>3.2</v>
       </c>
       <c r="S77" s="8">
         <v>89.5</v>
       </c>
       <c r="T77" s="8">
         <v>-0.4</v>
       </c>
       <c r="U77" s="8">
         <v>-2.9</v>
       </c>
       <c r="V77" s="8">
         <v>97.9</v>
       </c>
       <c r="W77" s="13">
         <v>1459</v>
       </c>
-      <c r="X77" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="X77" s="8"/>
     </row>
     <row r="78" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A78" s="7" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="B78" s="8">
         <v>25.4</v>
       </c>
       <c r="C78" s="1">
         <v>122.7</v>
       </c>
       <c r="D78" s="8">
         <v>111.1</v>
       </c>
       <c r="E78" s="9">
         <v>166.96799999999999</v>
       </c>
       <c r="F78" s="10">
         <v>295</v>
       </c>
       <c r="G78" s="11">
         <v>1.1000000000000001</v>
       </c>
       <c r="H78" s="8">
         <v>-21.2</v>
       </c>
       <c r="I78" s="12">
         <v>0.7</v>
       </c>
@@ -7230,57 +7075,55 @@
       </c>
       <c r="P78" s="13">
         <v>22093</v>
       </c>
       <c r="Q78" s="13">
         <v>95400</v>
       </c>
       <c r="R78" s="8">
         <v>2.4</v>
       </c>
       <c r="S78" s="8">
         <v>89.1</v>
       </c>
       <c r="T78" s="8">
         <v>-0.5</v>
       </c>
       <c r="U78" s="8">
         <v>-12.4</v>
       </c>
       <c r="V78" s="8">
         <v>98.5</v>
       </c>
       <c r="W78" s="13">
         <v>1768</v>
       </c>
-      <c r="X78" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="X78" s="8"/>
     </row>
     <row r="79" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A79" s="7" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="B79" s="8">
         <v>12.4</v>
       </c>
       <c r="C79" s="1">
         <v>119.3</v>
       </c>
       <c r="D79" s="8">
         <v>96.7</v>
       </c>
       <c r="E79" s="9">
         <v>164.232</v>
       </c>
       <c r="F79" s="10">
         <v>277</v>
       </c>
       <c r="G79" s="11">
         <v>0.8</v>
       </c>
       <c r="H79" s="8">
         <v>-20</v>
       </c>
       <c r="I79" s="12">
         <v>0.7</v>
       </c>
@@ -7304,57 +7147,55 @@
       </c>
       <c r="P79" s="13">
         <v>15883</v>
       </c>
       <c r="Q79" s="13">
         <v>92871</v>
       </c>
       <c r="R79" s="8">
         <v>2.1</v>
       </c>
       <c r="S79" s="8">
         <v>87.7</v>
       </c>
       <c r="T79" s="8">
         <v>-0.5</v>
       </c>
       <c r="U79" s="8">
         <v>2.1</v>
       </c>
       <c r="V79" s="8">
         <v>98.8</v>
       </c>
       <c r="W79" s="13">
         <v>1406</v>
       </c>
-      <c r="X79" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="X79" s="8"/>
     </row>
     <row r="80" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A80" s="7" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="B80" s="8">
         <v>12.6</v>
       </c>
       <c r="C80" s="1">
         <v>116.9</v>
       </c>
       <c r="D80" s="8">
         <v>93.5</v>
       </c>
       <c r="E80" s="9">
         <v>163.41999999999999</v>
       </c>
       <c r="F80" s="10">
         <v>296</v>
       </c>
       <c r="G80" s="11">
         <v>-0.4</v>
       </c>
       <c r="H80" s="8">
         <v>-28.8</v>
       </c>
       <c r="I80" s="12">
         <v>0.69</v>
       </c>
@@ -7378,57 +7219,55 @@
       </c>
       <c r="P80" s="13">
         <v>22217</v>
       </c>
       <c r="Q80" s="13">
         <v>92986</v>
       </c>
       <c r="R80" s="8">
         <v>1.7</v>
       </c>
       <c r="S80" s="8">
         <v>88.9</v>
       </c>
       <c r="T80" s="8">
         <v>-0.6</v>
       </c>
       <c r="U80" s="8">
         <v>-5.7</v>
       </c>
       <c r="V80" s="8">
         <v>99.6</v>
       </c>
       <c r="W80" s="13">
         <v>1750</v>
       </c>
-      <c r="X80" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="X80" s="8"/>
     </row>
     <row r="81" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A81" s="7" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="B81" s="8">
         <v>4.8</v>
       </c>
       <c r="C81" s="1">
         <v>121.4</v>
       </c>
       <c r="D81" s="8">
         <v>99.6</v>
       </c>
       <c r="E81" s="9">
         <v>164.42400000000001</v>
       </c>
       <c r="F81" s="10">
         <v>355</v>
       </c>
       <c r="G81" s="11">
         <v>-0.5</v>
       </c>
       <c r="H81" s="8">
         <v>-33.799999999999997</v>
       </c>
       <c r="I81" s="12">
         <v>0.7</v>
       </c>
@@ -7452,57 +7291,55 @@
       </c>
       <c r="P81" s="13">
         <v>14027</v>
       </c>
       <c r="Q81" s="13">
         <v>92692</v>
       </c>
       <c r="R81" s="8">
         <v>2</v>
       </c>
       <c r="S81" s="8">
         <v>88.3</v>
       </c>
       <c r="T81" s="8">
         <v>-0.5</v>
       </c>
       <c r="U81" s="8">
         <v>17.5</v>
       </c>
       <c r="V81" s="8">
         <v>98.6</v>
       </c>
       <c r="W81" s="13">
         <v>1516</v>
       </c>
-      <c r="X81" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="X81" s="8"/>
     </row>
     <row r="82" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A82" s="7" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="B82" s="8">
         <v>9</v>
       </c>
       <c r="C82" s="1">
         <v>115</v>
       </c>
       <c r="D82" s="8">
         <v>96.7</v>
       </c>
       <c r="E82" s="9">
         <v>166.262</v>
       </c>
       <c r="F82" s="10">
         <v>298</v>
       </c>
       <c r="G82" s="11">
         <v>1.7</v>
       </c>
       <c r="H82" s="8">
         <v>-35.4</v>
       </c>
       <c r="I82" s="12">
         <v>0.69</v>
       </c>
@@ -7526,57 +7363,55 @@
       </c>
       <c r="P82" s="13">
         <v>22200</v>
       </c>
       <c r="Q82" s="13">
         <v>93581</v>
       </c>
       <c r="R82" s="8">
         <v>2.4</v>
       </c>
       <c r="S82" s="8">
         <v>87.8</v>
       </c>
       <c r="T82" s="8">
         <v>-0.5</v>
       </c>
       <c r="U82" s="8">
         <v>2.2999999999999998</v>
       </c>
       <c r="V82" s="8">
         <v>97.8</v>
       </c>
       <c r="W82" s="13">
         <v>1629</v>
       </c>
-      <c r="X82" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="X82" s="8"/>
     </row>
     <row r="83" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A83" s="7" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="B83" s="8">
         <v>12.8</v>
       </c>
       <c r="C83" s="1">
         <v>117.1</v>
       </c>
       <c r="D83" s="8">
         <v>97.2</v>
       </c>
       <c r="E83" s="9">
         <v>163.82400000000001</v>
       </c>
       <c r="F83" s="10">
         <v>389</v>
       </c>
       <c r="G83" s="11">
         <v>1.9</v>
       </c>
       <c r="H83" s="8">
         <v>-37.9</v>
       </c>
       <c r="I83" s="12">
         <v>0.69</v>
       </c>
@@ -7600,57 +7435,55 @@
       </c>
       <c r="P83" s="13">
         <v>19903</v>
       </c>
       <c r="Q83" s="13">
         <v>93934</v>
       </c>
       <c r="R83" s="8">
         <v>2.2000000000000002</v>
       </c>
       <c r="S83" s="8">
         <v>89.6</v>
       </c>
       <c r="T83" s="8">
         <v>-0.8</v>
       </c>
       <c r="U83" s="8">
         <v>19.899999999999999</v>
       </c>
       <c r="V83" s="8">
         <v>98.2</v>
       </c>
       <c r="W83" s="13">
         <v>1854</v>
       </c>
-      <c r="X83" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="X83" s="8"/>
     </row>
     <row r="84" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A84" s="7" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="B84" s="8">
         <v>3</v>
       </c>
       <c r="C84" s="1">
         <v>117.6</v>
       </c>
       <c r="D84" s="8">
         <v>98.3</v>
       </c>
       <c r="E84" s="9">
         <v>166.279</v>
       </c>
       <c r="F84" s="10">
         <v>314</v>
       </c>
       <c r="G84" s="11">
         <v>1.2</v>
       </c>
       <c r="H84" s="8">
         <v>-31.6</v>
       </c>
       <c r="I84" s="12">
         <v>0.68</v>
       </c>
@@ -7674,57 +7507,55 @@
       </c>
       <c r="P84" s="13">
         <v>10753</v>
       </c>
       <c r="Q84" s="13">
         <v>98761</v>
       </c>
       <c r="R84" s="8">
         <v>2.1</v>
       </c>
       <c r="S84" s="8">
         <v>88.3</v>
       </c>
       <c r="T84" s="8">
         <v>-0.9</v>
       </c>
       <c r="U84" s="8">
         <v>-14.5</v>
       </c>
       <c r="V84" s="8">
         <v>93.9</v>
       </c>
       <c r="W84" s="13">
         <v>1774</v>
       </c>
-      <c r="X84" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="X84" s="8"/>
     </row>
     <row r="85" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A85" s="7" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="B85" s="8">
         <v>5.0999999999999996</v>
       </c>
       <c r="C85" s="1">
         <v>117.6</v>
       </c>
       <c r="D85" s="8">
         <v>98.2</v>
       </c>
       <c r="E85" s="9">
         <v>169.679</v>
       </c>
       <c r="F85" s="10">
         <v>305</v>
       </c>
       <c r="G85" s="11">
         <v>1.1000000000000001</v>
       </c>
       <c r="H85" s="8">
         <v>-30</v>
       </c>
       <c r="I85" s="12">
         <v>0.7</v>
       </c>
@@ -7748,57 +7579,55 @@
       </c>
       <c r="P85" s="13">
         <v>21834</v>
       </c>
       <c r="Q85" s="2">
         <v>93542</v>
       </c>
       <c r="R85" s="8">
         <v>-0.3</v>
       </c>
       <c r="S85" s="8">
         <v>88.3</v>
       </c>
       <c r="T85" s="8">
         <v>-1</v>
       </c>
       <c r="U85" s="8">
         <v>-7.2</v>
       </c>
       <c r="V85" s="8">
         <v>95.6</v>
       </c>
       <c r="W85" s="13">
         <v>1573</v>
       </c>
-      <c r="X85" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="X85" s="8"/>
     </row>
     <row r="86" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A86" s="7" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="B86" s="8">
         <v>0.4</v>
       </c>
       <c r="C86" s="1">
         <v>122.6</v>
       </c>
       <c r="D86" s="8">
         <v>94</v>
       </c>
       <c r="E86" s="9">
         <v>173.5</v>
       </c>
       <c r="F86" s="10">
         <v>301</v>
       </c>
       <c r="G86" s="11">
         <v>2</v>
       </c>
       <c r="H86" s="8">
         <v>-32.5</v>
       </c>
       <c r="I86" s="12">
         <v>0.67</v>
       </c>
@@ -7822,57 +7651,55 @@
       </c>
       <c r="P86" s="13">
         <v>28645</v>
       </c>
       <c r="Q86" s="13">
         <v>91976</v>
       </c>
       <c r="R86" s="8">
         <v>-4</v>
       </c>
       <c r="S86" s="8">
         <v>87.1</v>
       </c>
       <c r="T86" s="8">
         <v>-0.7</v>
       </c>
       <c r="U86" s="8">
         <v>-7.3</v>
       </c>
       <c r="V86" s="8">
         <v>95.6</v>
       </c>
       <c r="W86" s="13">
         <v>1664</v>
       </c>
-      <c r="X86" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="X86" s="8"/>
     </row>
     <row r="87" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A87" s="7" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="B87" s="8">
         <v>0.7</v>
       </c>
       <c r="C87" s="1">
         <v>121.4</v>
       </c>
       <c r="D87" s="8">
         <v>96.9</v>
       </c>
       <c r="E87" s="9">
         <v>174.999</v>
       </c>
       <c r="F87" s="10">
         <v>314</v>
       </c>
       <c r="G87" s="11">
         <v>3</v>
       </c>
       <c r="H87" s="8">
         <v>-30.4</v>
       </c>
       <c r="I87" s="12">
         <v>0.68</v>
       </c>
@@ -7896,57 +7723,55 @@
       </c>
       <c r="P87" s="13">
         <v>21095</v>
       </c>
       <c r="Q87" s="13">
         <v>91304</v>
       </c>
       <c r="R87" s="8">
         <v>-2.2000000000000002</v>
       </c>
       <c r="S87" s="8">
         <v>87.7</v>
       </c>
       <c r="T87" s="8">
         <v>-1.1000000000000001</v>
       </c>
       <c r="U87" s="8">
         <v>1.8</v>
       </c>
       <c r="V87" s="8">
         <v>94.7</v>
       </c>
       <c r="W87" s="13">
         <v>1630</v>
       </c>
-      <c r="X87" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="X87" s="8"/>
     </row>
     <row r="88" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A88" s="7" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="B88" s="8">
         <v>0.3</v>
       </c>
       <c r="C88" s="1">
         <v>122.2</v>
       </c>
       <c r="D88" s="8">
         <v>95.8</v>
       </c>
       <c r="E88" s="9">
         <v>175.959</v>
       </c>
       <c r="F88" s="10">
         <v>334</v>
       </c>
       <c r="G88" s="11">
         <v>1.7</v>
       </c>
       <c r="H88" s="8">
         <v>-30</v>
       </c>
       <c r="I88" s="12">
         <v>0.69</v>
       </c>
@@ -7970,57 +7795,55 @@
       </c>
       <c r="P88" s="13">
         <v>19307</v>
       </c>
       <c r="Q88" s="13">
         <v>93059</v>
       </c>
       <c r="R88" s="8">
         <v>-2.6</v>
       </c>
       <c r="S88" s="8">
         <v>86.6</v>
       </c>
       <c r="T88" s="8">
         <v>-0.6</v>
       </c>
       <c r="U88" s="8">
         <v>-13.8</v>
       </c>
       <c r="V88" s="8">
         <v>93.4</v>
       </c>
       <c r="W88" s="13">
         <v>1094</v>
       </c>
-      <c r="X88" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="X88" s="8"/>
     </row>
     <row r="89" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A89" s="7" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="B89" s="8">
         <v>2.2000000000000002</v>
       </c>
       <c r="C89" s="1">
         <v>115.3</v>
       </c>
       <c r="D89" s="8">
         <v>92.8</v>
       </c>
       <c r="E89" s="9">
         <v>176.05099999999999</v>
       </c>
       <c r="F89" s="10">
         <v>384</v>
       </c>
       <c r="G89" s="11">
         <v>1.6</v>
       </c>
       <c r="H89" s="8">
         <v>-23.8</v>
       </c>
       <c r="I89" s="12">
         <v>0.69</v>
       </c>
@@ -8044,57 +7867,55 @@
       </c>
       <c r="P89" s="13">
         <v>37531</v>
       </c>
       <c r="Q89" s="13">
         <v>92683</v>
       </c>
       <c r="R89" s="8">
         <v>-2.5</v>
       </c>
       <c r="S89" s="8">
         <v>87.1</v>
       </c>
       <c r="T89" s="8">
         <v>-0.5</v>
       </c>
       <c r="U89" s="8">
         <v>5.3</v>
       </c>
       <c r="V89" s="8">
         <v>94.4</v>
       </c>
       <c r="W89" s="13">
         <v>1678</v>
       </c>
-      <c r="X89" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="X89" s="8"/>
     </row>
     <row r="90" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A90" s="7" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="B90" s="8">
         <v>-10.6</v>
       </c>
       <c r="C90" s="1">
         <v>117.5</v>
       </c>
       <c r="D90" s="8">
         <v>96.3</v>
       </c>
       <c r="E90" s="9">
         <v>177.61799999999999</v>
       </c>
       <c r="F90" s="10">
         <v>386</v>
       </c>
       <c r="G90" s="11">
         <v>1.6</v>
       </c>
       <c r="H90" s="8">
         <v>-29.1</v>
       </c>
       <c r="I90" s="12">
         <v>0.69</v>
       </c>
@@ -8118,57 +7939,55 @@
       </c>
       <c r="P90" s="13">
         <v>13325</v>
       </c>
       <c r="Q90" s="13">
         <v>93896</v>
       </c>
       <c r="R90" s="8">
         <v>-1.5</v>
       </c>
       <c r="S90" s="8">
         <v>85.9</v>
       </c>
       <c r="T90" s="8">
         <v>-0.5</v>
       </c>
       <c r="U90" s="8">
         <v>2.9</v>
       </c>
       <c r="V90" s="8">
         <v>95.1</v>
       </c>
       <c r="W90" s="13">
         <v>1541</v>
       </c>
-      <c r="X90" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="X90" s="8"/>
     </row>
     <row r="91" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A91" s="7" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="B91" s="8">
         <v>-4.4000000000000004</v>
       </c>
       <c r="C91" s="1">
         <v>120.9</v>
       </c>
       <c r="D91" s="8">
         <v>97.7</v>
       </c>
       <c r="E91" s="9">
         <v>175.42699999999999</v>
       </c>
       <c r="F91" s="10">
         <v>381</v>
       </c>
       <c r="G91" s="11">
         <v>1.6</v>
       </c>
       <c r="H91" s="8">
         <v>-20.2</v>
       </c>
       <c r="I91" s="12">
         <v>0.7</v>
       </c>
@@ -8192,57 +8011,55 @@
       </c>
       <c r="P91" s="13">
         <v>23731</v>
       </c>
       <c r="Q91" s="13">
         <v>101181</v>
       </c>
       <c r="R91" s="8">
         <v>-0.2</v>
       </c>
       <c r="S91" s="8">
         <v>87.1</v>
       </c>
       <c r="T91" s="8">
         <v>-0.3</v>
       </c>
       <c r="U91" s="8">
         <v>11.6</v>
       </c>
       <c r="V91" s="8">
         <v>96.2</v>
       </c>
       <c r="W91" s="13">
         <v>2080</v>
       </c>
-      <c r="X91" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="X91" s="8"/>
     </row>
     <row r="92" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A92" s="7" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="B92" s="8">
         <v>0.9</v>
       </c>
       <c r="C92" s="1">
         <v>123.1</v>
       </c>
       <c r="D92" s="8">
         <v>105.2</v>
       </c>
       <c r="E92" s="9">
         <v>176.85400000000001</v>
       </c>
       <c r="F92" s="10">
         <v>383</v>
       </c>
       <c r="G92" s="11">
         <v>1.7</v>
       </c>
       <c r="H92" s="8">
         <v>-19</v>
       </c>
       <c r="I92" s="12">
         <v>0.71</v>
       </c>
@@ -8266,57 +8083,55 @@
       </c>
       <c r="P92" s="13">
         <v>23729</v>
       </c>
       <c r="Q92" s="13">
         <v>97269</v>
       </c>
       <c r="R92" s="8">
         <v>-0.7</v>
       </c>
       <c r="S92" s="8">
         <v>86.5</v>
       </c>
       <c r="T92" s="8">
         <v>-0.3</v>
       </c>
       <c r="U92" s="8">
         <v>1.8</v>
       </c>
       <c r="V92" s="8">
         <v>100</v>
       </c>
       <c r="W92" s="13">
         <v>1533</v>
       </c>
-      <c r="X92" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="X92" s="8"/>
     </row>
     <row r="93" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A93" s="7" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="B93" s="8">
         <v>-6.7</v>
       </c>
       <c r="C93" s="1">
         <v>128.6</v>
       </c>
       <c r="D93" s="8">
         <v>102.5</v>
       </c>
       <c r="E93" s="9">
         <v>180.02500000000001</v>
       </c>
       <c r="F93" s="10">
         <v>382</v>
       </c>
       <c r="G93" s="11">
         <v>2</v>
       </c>
       <c r="H93" s="8">
         <v>-2.5</v>
       </c>
       <c r="I93" s="12">
         <v>0.72</v>
       </c>
@@ -8340,57 +8155,55 @@
       </c>
       <c r="P93" s="13">
         <v>19955</v>
       </c>
       <c r="Q93" s="13">
         <v>102590</v>
       </c>
       <c r="R93" s="8">
         <v>-2.2000000000000002</v>
       </c>
       <c r="S93" s="8">
         <v>85.9</v>
       </c>
       <c r="T93" s="8">
         <v>-0.7</v>
       </c>
       <c r="U93" s="8">
         <v>-12</v>
       </c>
       <c r="V93" s="8">
         <v>97.4</v>
       </c>
       <c r="W93" s="13">
         <v>1639</v>
       </c>
-      <c r="X93" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="X93" s="8"/>
     </row>
     <row r="94" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A94" s="7" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="B94" s="8">
         <v>-4.0999999999999996</v>
       </c>
       <c r="C94" s="1">
         <v>120.9</v>
       </c>
       <c r="D94" s="8">
         <v>98.2</v>
       </c>
       <c r="E94" s="9">
         <v>180.55500000000001</v>
       </c>
       <c r="F94" s="10">
         <v>364</v>
       </c>
       <c r="G94" s="11">
         <v>0.9</v>
       </c>
       <c r="H94" s="8">
         <v>-10</v>
       </c>
       <c r="I94" s="12">
         <v>0.74</v>
       </c>
@@ -8414,57 +8227,55 @@
       </c>
       <c r="P94" s="13">
         <v>25151</v>
       </c>
       <c r="Q94" s="13">
         <v>99451</v>
       </c>
       <c r="R94" s="8">
         <v>-0.6</v>
       </c>
       <c r="S94" s="8">
         <v>87</v>
       </c>
       <c r="T94" s="8">
         <v>-0.5</v>
       </c>
       <c r="U94" s="8">
         <v>11.7</v>
       </c>
       <c r="V94" s="8">
         <v>94.1</v>
       </c>
       <c r="W94" s="13">
         <v>1736</v>
       </c>
-      <c r="X94" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="X94" s="8"/>
     </row>
     <row r="95" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A95" s="7" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="B95" s="8">
         <v>-1.6</v>
       </c>
       <c r="C95" s="1">
         <v>122.1</v>
       </c>
       <c r="D95" s="8">
         <v>99.3</v>
       </c>
       <c r="E95" s="9">
         <v>181.60499999999999</v>
       </c>
       <c r="F95" s="10">
         <v>384</v>
       </c>
       <c r="G95" s="11">
         <v>1.3</v>
       </c>
       <c r="H95" s="8">
         <v>-3.7</v>
       </c>
       <c r="I95" s="12">
         <v>0.76</v>
       </c>
@@ -8488,57 +8299,55 @@
       </c>
       <c r="P95" s="13">
         <v>21005</v>
       </c>
       <c r="Q95" s="13">
         <v>98468</v>
       </c>
       <c r="R95" s="8">
         <v>-1.2</v>
       </c>
       <c r="S95" s="8">
         <v>85.3</v>
       </c>
       <c r="T95" s="8">
         <v>0.3</v>
       </c>
       <c r="U95" s="8">
         <v>-9.8000000000000007</v>
       </c>
       <c r="V95" s="8">
         <v>92.4</v>
       </c>
       <c r="W95" s="13">
         <v>1471</v>
       </c>
-      <c r="X95" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="X95" s="8"/>
     </row>
     <row r="96" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A96" s="7" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="B96" s="8">
         <v>-1.7</v>
       </c>
       <c r="C96" s="1">
         <v>125.8</v>
       </c>
       <c r="D96" s="8">
         <v>99.5</v>
       </c>
       <c r="E96" s="9">
         <v>184.13200000000001</v>
       </c>
       <c r="F96" s="10">
         <v>407</v>
       </c>
       <c r="G96" s="11">
         <v>2.6</v>
       </c>
       <c r="H96" s="8">
         <v>1.3</v>
       </c>
       <c r="I96" s="12">
         <v>0.78</v>
       </c>
@@ -8562,57 +8371,55 @@
       </c>
       <c r="P96" s="13">
         <v>16853</v>
       </c>
       <c r="Q96" s="13">
         <v>104810</v>
       </c>
       <c r="R96" s="8">
         <v>0</v>
       </c>
       <c r="S96" s="8">
         <v>87.5</v>
       </c>
       <c r="T96" s="8">
         <v>0.6</v>
       </c>
       <c r="U96" s="8">
         <v>25.3</v>
       </c>
       <c r="V96" s="8">
         <v>91.4</v>
       </c>
       <c r="W96" s="13">
         <v>1690</v>
       </c>
-      <c r="X96" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="X96" s="8"/>
     </row>
     <row r="97" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A97" s="7" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="B97" s="8">
         <v>-0.3</v>
       </c>
       <c r="C97" s="1">
         <v>128.1</v>
       </c>
       <c r="D97" s="8">
         <v>100.8</v>
       </c>
       <c r="E97" s="9">
         <v>188.334</v>
       </c>
       <c r="F97" s="10">
         <v>333</v>
       </c>
       <c r="G97" s="11">
         <v>3.4</v>
       </c>
       <c r="H97" s="8">
         <v>-1.3</v>
       </c>
       <c r="I97" s="12">
         <v>0.8</v>
       </c>
@@ -8636,57 +8443,55 @@
       </c>
       <c r="P97" s="13">
         <v>26942</v>
       </c>
       <c r="Q97" s="13">
         <v>102253</v>
       </c>
       <c r="R97" s="8">
         <v>2.7</v>
       </c>
       <c r="S97" s="8">
         <v>87</v>
       </c>
       <c r="T97" s="8">
         <v>0.5</v>
       </c>
       <c r="U97" s="8">
         <v>-8.1</v>
       </c>
       <c r="V97" s="8">
         <v>94.3</v>
       </c>
       <c r="W97" s="13">
         <v>1850</v>
       </c>
-      <c r="X97" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="X97" s="8"/>
     </row>
     <row r="98" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A98" s="7" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="B98" s="8">
         <v>18.600000000000001</v>
       </c>
       <c r="C98" s="1">
         <v>125.1</v>
       </c>
       <c r="D98" s="8">
         <v>101.8</v>
       </c>
       <c r="E98" s="9">
         <v>187.995</v>
       </c>
       <c r="F98" s="10">
         <v>321</v>
       </c>
       <c r="G98" s="11">
         <v>3.1</v>
       </c>
       <c r="H98" s="8">
         <v>-7.5</v>
       </c>
       <c r="I98" s="12">
         <v>0.84</v>
       </c>
@@ -8710,57 +8515,55 @@
       </c>
       <c r="P98" s="13">
         <v>12354</v>
       </c>
       <c r="Q98" s="13">
         <v>101960</v>
       </c>
       <c r="R98" s="8">
         <v>1.6</v>
       </c>
       <c r="S98" s="8">
         <v>85.8</v>
       </c>
       <c r="T98" s="8">
         <v>0.2</v>
       </c>
       <c r="U98" s="8">
         <v>18.7</v>
       </c>
       <c r="V98" s="8">
         <v>91.1</v>
       </c>
       <c r="W98" s="13">
         <v>2318</v>
       </c>
-      <c r="X98" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="X98" s="8"/>
     </row>
     <row r="99" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A99" s="7" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="B99" s="8">
         <v>10.4</v>
       </c>
       <c r="C99" s="1">
         <v>124.9</v>
       </c>
       <c r="D99" s="8">
         <v>99</v>
       </c>
       <c r="E99" s="9">
         <v>189.005</v>
       </c>
       <c r="F99" s="10">
         <v>302</v>
       </c>
       <c r="G99" s="11">
         <v>3.8</v>
       </c>
       <c r="H99" s="8">
         <v>-3.7</v>
       </c>
       <c r="I99" s="12">
         <v>0.86</v>
       </c>
@@ -8784,57 +8587,55 @@
       </c>
       <c r="P99" s="13">
         <v>16482</v>
       </c>
       <c r="Q99" s="13">
         <v>92726</v>
       </c>
       <c r="R99" s="8">
         <v>-0.1</v>
       </c>
       <c r="S99" s="8">
         <v>86.4</v>
       </c>
       <c r="T99" s="8">
         <v>0.8</v>
       </c>
       <c r="U99" s="8">
         <v>-16.399999999999999</v>
       </c>
       <c r="V99" s="8">
         <v>86.5</v>
       </c>
       <c r="W99" s="13">
         <v>1823</v>
       </c>
-      <c r="X99" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="X99" s="8"/>
     </row>
     <row r="100" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A100" s="7" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="B100" s="8">
         <v>-0.5</v>
       </c>
       <c r="C100" s="1">
         <v>126.4</v>
       </c>
       <c r="D100" s="8">
         <v>102.3</v>
       </c>
       <c r="E100" s="9">
         <v>187.69499999999999</v>
       </c>
       <c r="F100" s="10">
         <v>286</v>
       </c>
       <c r="G100" s="11">
         <v>5.3</v>
       </c>
       <c r="H100" s="8">
         <v>-6.2</v>
       </c>
       <c r="I100" s="12">
         <v>0.88</v>
       </c>
@@ -8858,57 +8659,55 @@
       </c>
       <c r="P100" s="13">
         <v>39241</v>
       </c>
       <c r="Q100" s="13">
         <v>100136</v>
       </c>
       <c r="R100" s="8">
         <v>1.5</v>
       </c>
       <c r="S100" s="8">
         <v>88.2</v>
       </c>
       <c r="T100" s="8">
         <v>0.5</v>
       </c>
       <c r="U100" s="8">
         <v>-4.5999999999999996</v>
       </c>
       <c r="V100" s="8">
         <v>91.7</v>
       </c>
       <c r="W100" s="13">
         <v>1940</v>
       </c>
-      <c r="X100" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="X100" s="8"/>
     </row>
     <row r="101" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A101" s="7" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="B101" s="8">
         <v>6.8</v>
       </c>
       <c r="C101" s="1">
         <v>126.7</v>
       </c>
       <c r="D101" s="8">
         <v>95.5</v>
       </c>
       <c r="E101" s="9">
         <v>187.31299999999999</v>
       </c>
       <c r="F101" s="10">
         <v>313</v>
       </c>
       <c r="G101" s="11">
         <v>4.7</v>
       </c>
       <c r="H101" s="8">
         <v>-26.3</v>
       </c>
       <c r="I101" s="12">
         <v>0.88</v>
       </c>
@@ -8932,57 +8731,55 @@
       </c>
       <c r="P101" s="13">
         <v>25569</v>
       </c>
       <c r="Q101" s="13">
         <v>96248</v>
       </c>
       <c r="R101" s="8">
         <v>1.1000000000000001</v>
       </c>
       <c r="S101" s="8">
         <v>87.2</v>
       </c>
       <c r="T101" s="8">
         <v>2.1</v>
       </c>
       <c r="U101" s="8">
         <v>-15.2</v>
       </c>
       <c r="V101" s="8">
         <v>94.6</v>
       </c>
       <c r="W101" s="13">
         <v>1801</v>
       </c>
-      <c r="X101" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="X101" s="8"/>
     </row>
     <row r="102" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A102" s="7" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="B102" s="8">
         <v>4.5999999999999996</v>
       </c>
       <c r="C102" s="1">
         <v>123.1</v>
       </c>
       <c r="D102" s="8">
         <v>101.7</v>
       </c>
       <c r="E102" s="9">
         <v>186.10499999999999</v>
       </c>
       <c r="F102" s="10">
         <v>290</v>
       </c>
       <c r="G102" s="11">
         <v>5</v>
       </c>
       <c r="H102" s="8">
         <v>-25.3</v>
       </c>
       <c r="I102" s="12">
         <v>0.88</v>
       </c>
@@ -9006,57 +8803,55 @@
       </c>
       <c r="P102" s="13">
         <v>9635</v>
       </c>
       <c r="Q102" s="13">
         <v>99407</v>
       </c>
       <c r="R102" s="8">
         <v>0.7</v>
       </c>
       <c r="S102" s="8">
         <v>88.4</v>
       </c>
       <c r="T102" s="8">
         <v>2.1</v>
       </c>
       <c r="U102" s="8">
         <v>-9.8000000000000007</v>
       </c>
       <c r="V102" s="8">
         <v>93.7</v>
       </c>
       <c r="W102" s="13">
         <v>1950</v>
       </c>
-      <c r="X102" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="X102" s="8"/>
     </row>
     <row r="103" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A103" s="7" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="B103" s="8">
         <v>13.8</v>
       </c>
       <c r="C103" s="1">
         <v>121.2</v>
       </c>
       <c r="D103" s="8">
         <v>94.5</v>
       </c>
       <c r="E103" s="9">
         <v>187.03100000000001</v>
       </c>
       <c r="F103" s="10">
         <v>287</v>
       </c>
       <c r="G103" s="11">
         <v>5.2</v>
       </c>
       <c r="H103" s="8">
         <v>-27.5</v>
       </c>
       <c r="I103" s="12">
         <v>0.89</v>
       </c>
@@ -9080,57 +8875,55 @@
       </c>
       <c r="P103" s="13">
         <v>21237</v>
       </c>
       <c r="Q103" s="13">
         <v>100177</v>
       </c>
       <c r="R103" s="8">
         <v>-0.9</v>
       </c>
       <c r="S103" s="8">
         <v>87.9</v>
       </c>
       <c r="T103" s="8">
         <v>2.2999999999999998</v>
       </c>
       <c r="U103" s="8">
         <v>2.1</v>
       </c>
       <c r="V103" s="8">
         <v>95.6</v>
       </c>
       <c r="W103" s="13">
         <v>2144</v>
       </c>
-      <c r="X103" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="X103" s="8"/>
     </row>
     <row r="104" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A104" s="7" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="B104" s="8">
         <v>5.7</v>
       </c>
       <c r="C104" s="1">
         <v>117.4</v>
       </c>
       <c r="D104" s="8">
         <v>97</v>
       </c>
       <c r="E104" s="9">
         <v>187.98400000000001</v>
       </c>
       <c r="F104" s="10">
         <v>373</v>
       </c>
       <c r="G104" s="11">
         <v>5.0999999999999996</v>
       </c>
       <c r="H104" s="8">
         <v>-27.8</v>
       </c>
       <c r="I104" s="12">
         <v>0.9</v>
       </c>
@@ -9154,57 +8947,55 @@
       </c>
       <c r="P104" s="13">
         <v>23606</v>
       </c>
       <c r="Q104" s="13">
         <v>98584</v>
       </c>
       <c r="R104" s="8">
         <v>-0.7</v>
       </c>
       <c r="S104" s="8">
         <v>87.4</v>
       </c>
       <c r="T104" s="8">
         <v>2.2999999999999998</v>
       </c>
       <c r="U104" s="8">
         <v>0.2</v>
       </c>
       <c r="V104" s="8">
         <v>95.7</v>
       </c>
       <c r="W104" s="13">
         <v>2960</v>
       </c>
-      <c r="X104" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="X104" s="8"/>
     </row>
     <row r="105" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A105" s="7" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="B105" s="8">
         <v>0.8</v>
       </c>
       <c r="C105" s="1">
         <v>116.2</v>
       </c>
       <c r="D105" s="8">
         <v>92.4</v>
       </c>
       <c r="E105" s="9">
         <v>187.76</v>
       </c>
       <c r="F105" s="10">
         <v>323</v>
       </c>
       <c r="G105" s="11">
         <v>5.0999999999999996</v>
       </c>
       <c r="H105" s="8">
         <v>-28.8</v>
       </c>
       <c r="I105" s="12">
         <v>0.91</v>
       </c>
@@ -9228,57 +9019,55 @@
       </c>
       <c r="P105" s="13">
         <v>22039</v>
       </c>
       <c r="Q105" s="13">
         <v>98067</v>
       </c>
       <c r="R105" s="8">
         <v>1.2</v>
       </c>
       <c r="S105" s="8">
         <v>86.6</v>
       </c>
       <c r="T105" s="8">
         <v>2.4</v>
       </c>
       <c r="U105" s="8">
         <v>10.9</v>
       </c>
       <c r="V105" s="8">
         <v>94.9</v>
       </c>
       <c r="W105" s="13">
         <v>1887</v>
       </c>
-      <c r="X105" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="X105" s="8"/>
     </row>
     <row r="106" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A106" s="7" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="B106" s="8">
         <v>14</v>
       </c>
       <c r="C106" s="1">
         <v>117.1</v>
       </c>
       <c r="D106" s="8">
         <v>97.5</v>
       </c>
       <c r="E106" s="9">
         <v>186.67699999999999</v>
       </c>
       <c r="F106" s="10">
         <v>309</v>
       </c>
       <c r="G106" s="11">
         <v>5.9</v>
       </c>
       <c r="H106" s="8">
         <v>-31.2</v>
       </c>
       <c r="I106" s="12">
         <v>0.91</v>
       </c>
@@ -9302,57 +9091,55 @@
       </c>
       <c r="P106" s="13">
         <v>13507</v>
       </c>
       <c r="Q106" s="13">
         <v>98447</v>
       </c>
       <c r="R106" s="8">
         <v>-0.9</v>
       </c>
       <c r="S106" s="8">
         <v>87.4</v>
       </c>
       <c r="T106" s="8">
         <v>2.5</v>
       </c>
       <c r="U106" s="8">
         <v>-10.199999999999999</v>
       </c>
       <c r="V106" s="8">
         <v>93.6</v>
       </c>
       <c r="W106" s="13">
         <v>1907</v>
       </c>
-      <c r="X106" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="X106" s="8"/>
     </row>
     <row r="107" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A107" s="7" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="B107" s="8">
         <v>5.4</v>
       </c>
       <c r="C107" s="1">
         <v>111.5</v>
       </c>
       <c r="D107" s="8">
         <v>93.9</v>
       </c>
       <c r="E107" s="9">
         <v>185.78</v>
       </c>
       <c r="F107" s="10">
         <v>306</v>
       </c>
       <c r="G107" s="11">
         <v>4.9000000000000004</v>
       </c>
       <c r="H107" s="8">
         <v>-23.7</v>
       </c>
       <c r="I107" s="12">
         <v>0.95</v>
       </c>
@@ -9376,57 +9163,55 @@
       </c>
       <c r="P107" s="13">
         <v>20483</v>
       </c>
       <c r="Q107" s="13">
         <v>99628</v>
       </c>
       <c r="R107" s="8">
         <v>0.1</v>
       </c>
       <c r="S107" s="8">
         <v>88.2</v>
       </c>
       <c r="T107" s="8">
         <v>2.2999999999999998</v>
       </c>
       <c r="U107" s="8">
         <v>-10.3</v>
       </c>
       <c r="V107" s="8">
         <v>95.4</v>
       </c>
       <c r="W107" s="13">
         <v>1878</v>
       </c>
-      <c r="X107" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="X107" s="8"/>
     </row>
     <row r="108" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A108" s="7" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="B108" s="8">
         <v>1.5</v>
       </c>
       <c r="C108" s="1">
         <v>115.2</v>
       </c>
       <c r="D108" s="8">
         <v>94</v>
       </c>
       <c r="E108" s="9">
         <v>186.98500000000001</v>
       </c>
       <c r="F108" s="10">
         <v>321</v>
       </c>
       <c r="G108" s="11">
         <v>5.0999999999999996</v>
       </c>
       <c r="H108" s="8">
         <v>-36.200000000000003</v>
       </c>
       <c r="I108" s="12">
         <v>0.96</v>
       </c>
@@ -9450,57 +9235,55 @@
       </c>
       <c r="P108" s="13">
         <v>17117</v>
       </c>
       <c r="Q108" s="13">
         <v>106250</v>
       </c>
       <c r="R108" s="8">
         <v>-1.2</v>
       </c>
       <c r="S108" s="8">
         <v>88.1</v>
       </c>
       <c r="T108" s="8">
         <v>2.2000000000000002</v>
       </c>
       <c r="U108" s="8">
         <v>-17.899999999999999</v>
       </c>
       <c r="V108" s="8">
         <v>96.8</v>
       </c>
       <c r="W108" s="13">
         <v>1799</v>
       </c>
-      <c r="X108" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="X108" s="8"/>
     </row>
     <row r="109" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A109" s="7" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="B109" s="8">
         <v>19.899999999999999</v>
       </c>
       <c r="C109" s="1">
         <v>118.6</v>
       </c>
       <c r="D109" s="8">
         <v>92.2</v>
       </c>
       <c r="E109" s="9">
         <v>183.036</v>
       </c>
       <c r="F109" s="10">
         <v>339</v>
       </c>
       <c r="G109" s="11">
         <v>4.2</v>
       </c>
       <c r="H109" s="8">
         <v>-35</v>
       </c>
       <c r="I109" s="12">
         <v>0.99</v>
       </c>
@@ -9524,57 +9307,55 @@
       </c>
       <c r="P109" s="13">
         <v>14060</v>
       </c>
       <c r="Q109" s="13">
         <v>95438</v>
       </c>
       <c r="R109" s="8">
         <v>-1.7</v>
       </c>
       <c r="S109" s="8">
         <v>88.6</v>
       </c>
       <c r="T109" s="8">
         <v>2.2999999999999998</v>
       </c>
       <c r="U109" s="8">
         <v>-18.899999999999999</v>
       </c>
       <c r="V109" s="8">
         <v>95.8</v>
       </c>
       <c r="W109" s="13">
         <v>2044</v>
       </c>
-      <c r="X109" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="X109" s="8"/>
     </row>
     <row r="110" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A110" s="7" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="B110" s="8">
         <v>4.9000000000000004</v>
       </c>
       <c r="C110" s="1">
         <v>112.6</v>
       </c>
       <c r="D110" s="8">
         <v>105.7</v>
       </c>
       <c r="E110" s="9">
         <v>176.00299999999999</v>
       </c>
       <c r="F110" s="10">
         <v>401</v>
       </c>
       <c r="G110" s="11">
         <v>3.9</v>
       </c>
       <c r="H110" s="8">
         <v>-38.700000000000003</v>
       </c>
       <c r="I110" s="12">
         <v>1.01</v>
       </c>
@@ -9598,57 +9379,55 @@
       </c>
       <c r="P110" s="13">
         <v>19403</v>
       </c>
       <c r="Q110" s="13">
         <v>100525</v>
       </c>
       <c r="R110" s="8">
         <v>-0.6</v>
       </c>
       <c r="S110" s="8">
         <v>88.8</v>
       </c>
       <c r="T110" s="8">
         <v>2.1</v>
       </c>
       <c r="U110" s="8">
         <v>-24.9</v>
       </c>
       <c r="V110" s="8">
         <v>96.9</v>
       </c>
       <c r="W110" s="13">
         <v>2933</v>
       </c>
-      <c r="X110" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="X110" s="8"/>
     </row>
     <row r="111" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A111" s="7" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="B111" s="8">
         <v>3.6</v>
       </c>
       <c r="C111" s="1">
         <v>108.8</v>
       </c>
       <c r="D111" s="8">
         <v>93.4</v>
       </c>
       <c r="E111" s="9">
         <v>177.43</v>
       </c>
       <c r="F111" s="10">
         <v>382</v>
       </c>
       <c r="G111" s="11">
         <v>3.2</v>
       </c>
       <c r="H111" s="8">
         <v>-42.5</v>
       </c>
       <c r="I111" s="12">
         <v>1.01</v>
       </c>
@@ -9672,57 +9451,55 @@
       </c>
       <c r="P111" s="13">
         <v>23482</v>
       </c>
       <c r="Q111" s="13">
         <v>99643</v>
       </c>
       <c r="R111" s="8">
         <v>0.3</v>
       </c>
       <c r="S111" s="8">
         <v>89.9</v>
       </c>
       <c r="T111" s="8">
         <v>1.8</v>
       </c>
       <c r="U111" s="8">
         <v>-1.6</v>
       </c>
       <c r="V111" s="8">
         <v>96.7</v>
       </c>
       <c r="W111" s="13">
         <v>1882</v>
       </c>
-      <c r="X111" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="X111" s="8"/>
     </row>
     <row r="112" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A112" s="7" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="B112" s="8">
         <v>15.1</v>
       </c>
       <c r="C112" s="1">
         <v>107.5</v>
       </c>
       <c r="D112" s="8">
         <v>95.1</v>
       </c>
       <c r="E112" s="9">
         <v>175.26</v>
       </c>
       <c r="F112" s="10">
         <v>345</v>
       </c>
       <c r="G112" s="11">
         <v>2.5</v>
       </c>
       <c r="H112" s="8">
         <v>-38.700000000000003</v>
       </c>
       <c r="I112" s="12">
         <v>1.02</v>
       </c>
@@ -9746,57 +9523,55 @@
       </c>
       <c r="P112" s="13">
         <v>19169</v>
       </c>
       <c r="Q112" s="13">
         <v>99622</v>
       </c>
       <c r="R112" s="8">
         <v>-0.9</v>
       </c>
       <c r="S112" s="8">
         <v>88.5</v>
       </c>
       <c r="T112" s="8">
         <v>1.9</v>
       </c>
       <c r="U112" s="8">
         <v>-1.6</v>
       </c>
       <c r="V112" s="8">
         <v>99.2</v>
       </c>
       <c r="W112" s="13">
         <v>1899</v>
       </c>
-      <c r="X112" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="X112" s="8"/>
     </row>
     <row r="113" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A113" s="7" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="B113" s="8">
         <v>-3.8</v>
       </c>
       <c r="C113" s="1">
         <v>111.1</v>
       </c>
       <c r="D113" s="8">
         <v>101.6</v>
       </c>
       <c r="E113" s="9">
         <v>177.10599999999999</v>
       </c>
       <c r="F113" s="10">
         <v>311</v>
       </c>
       <c r="G113" s="11">
         <v>2.5</v>
       </c>
       <c r="H113" s="8">
         <v>-22.5</v>
       </c>
       <c r="I113" s="12">
         <v>1.02</v>
       </c>
@@ -9820,57 +9595,55 @@
       </c>
       <c r="P113" s="13">
         <v>18586</v>
       </c>
       <c r="Q113" s="13">
         <v>98843</v>
       </c>
       <c r="R113" s="8">
         <v>-5.4</v>
       </c>
       <c r="S113" s="8">
         <v>88.2</v>
       </c>
       <c r="T113" s="8">
         <v>0.5</v>
       </c>
       <c r="U113" s="8">
         <v>18.5</v>
       </c>
       <c r="V113" s="8">
         <v>98.4</v>
       </c>
       <c r="W113" s="13">
         <v>2105</v>
       </c>
-      <c r="X113" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="X113" s="8"/>
     </row>
     <row r="114" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A114" s="7" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="B114" s="8">
         <v>1.8</v>
       </c>
       <c r="C114" s="1">
         <v>106.7</v>
       </c>
       <c r="D114" s="8">
         <v>95.2</v>
       </c>
       <c r="E114" s="9">
         <v>178.137</v>
       </c>
       <c r="F114" s="10">
         <v>313</v>
       </c>
       <c r="G114" s="11">
         <v>2.5</v>
       </c>
       <c r="H114" s="8">
         <v>-18.7</v>
       </c>
       <c r="I114" s="12">
         <v>1.03</v>
       </c>
@@ -9894,57 +9667,55 @@
       </c>
       <c r="P114" s="13">
         <v>21928</v>
       </c>
       <c r="Q114" s="13">
         <v>101039</v>
       </c>
       <c r="R114" s="8">
         <v>-1.8</v>
       </c>
       <c r="S114" s="8">
         <v>88.3</v>
       </c>
       <c r="T114" s="8">
         <v>0.8</v>
       </c>
       <c r="U114" s="8">
         <v>10.3</v>
       </c>
       <c r="V114" s="8">
         <v>102.1</v>
       </c>
       <c r="W114" s="13">
         <v>1696</v>
       </c>
-      <c r="X114" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="X114" s="8"/>
     </row>
     <row r="115" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A115" s="7" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="B115" s="8">
         <v>7.9</v>
       </c>
       <c r="C115" s="1">
         <v>104.3</v>
       </c>
       <c r="D115" s="8">
         <v>99.5</v>
       </c>
       <c r="E115" s="9">
         <v>176.76900000000001</v>
       </c>
       <c r="F115" s="10">
         <v>335</v>
       </c>
       <c r="G115" s="11">
         <v>2.4</v>
       </c>
       <c r="H115" s="8">
         <v>-22.5</v>
       </c>
       <c r="I115" s="12">
         <v>1.02</v>
       </c>
@@ -9968,57 +9739,55 @@
       </c>
       <c r="P115" s="13">
         <v>40553</v>
       </c>
       <c r="Q115" s="13">
         <v>99769</v>
       </c>
       <c r="R115" s="8">
         <v>-1.1000000000000001</v>
       </c>
       <c r="S115" s="8">
         <v>89.3</v>
       </c>
       <c r="T115" s="8">
         <v>0.9</v>
       </c>
       <c r="U115" s="8">
         <v>-13.3</v>
       </c>
       <c r="V115" s="8">
         <v>101</v>
       </c>
       <c r="W115" s="13">
         <v>2155</v>
       </c>
-      <c r="X115" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="X115" s="8"/>
     </row>
     <row r="116" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A116" s="7" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="B116" s="8">
         <v>12.1</v>
       </c>
       <c r="C116" s="1">
         <v>105</v>
       </c>
       <c r="D116" s="8">
         <v>99.8</v>
       </c>
       <c r="E116" s="9">
         <v>174.46100000000001</v>
       </c>
       <c r="F116" s="10">
         <v>342</v>
       </c>
       <c r="G116" s="11">
         <v>2.5</v>
       </c>
       <c r="H116" s="8">
         <v>-15</v>
       </c>
       <c r="I116" s="12">
         <v>1.07</v>
       </c>
@@ -10042,57 +9811,55 @@
       </c>
       <c r="P116" s="13">
         <v>15514</v>
       </c>
       <c r="Q116" s="13">
         <v>99148</v>
       </c>
       <c r="R116" s="8">
         <v>-0.2</v>
       </c>
       <c r="S116" s="8">
         <v>88.2</v>
       </c>
       <c r="T116" s="8">
         <v>1.1000000000000001</v>
       </c>
       <c r="U116" s="8">
         <v>-17.7</v>
       </c>
       <c r="V116" s="8">
         <v>98.9</v>
       </c>
       <c r="W116" s="13">
         <v>1512</v>
       </c>
-      <c r="X116" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="X116" s="8"/>
     </row>
     <row r="117" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A117" s="7" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="B117" s="8">
         <v>9.9</v>
       </c>
       <c r="C117" s="1">
         <v>103.5</v>
       </c>
       <c r="D117" s="8">
         <v>97.5</v>
       </c>
       <c r="E117" s="9">
         <v>169.46600000000001</v>
       </c>
       <c r="F117" s="10">
         <v>277</v>
       </c>
       <c r="G117" s="11">
         <v>2.1</v>
       </c>
       <c r="H117" s="8">
         <v>-18.7</v>
       </c>
       <c r="I117" s="12">
         <v>1.0900000000000001</v>
       </c>
@@ -10116,57 +9883,55 @@
       </c>
       <c r="P117" s="13">
         <v>21582</v>
       </c>
       <c r="Q117" s="13">
         <v>100337</v>
       </c>
       <c r="R117" s="8">
         <v>-0.4</v>
       </c>
       <c r="S117" s="8">
         <v>89.7</v>
       </c>
       <c r="T117" s="8">
         <v>1.3</v>
       </c>
       <c r="U117" s="8">
         <v>-9.9</v>
       </c>
       <c r="V117" s="8">
         <v>100.3</v>
       </c>
       <c r="W117" s="13">
         <v>2254</v>
       </c>
-      <c r="X117" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="X117" s="8"/>
     </row>
     <row r="118" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A118" s="7" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="B118" s="8">
         <v>3</v>
       </c>
       <c r="C118" s="1">
         <v>106.1</v>
       </c>
       <c r="D118" s="8">
         <v>97.7</v>
       </c>
       <c r="E118" s="9">
         <v>166.02</v>
       </c>
       <c r="F118" s="10">
         <v>301</v>
       </c>
       <c r="G118" s="11">
         <v>0.8</v>
       </c>
       <c r="H118" s="8">
         <v>-23.8</v>
       </c>
       <c r="I118" s="12">
         <v>1.08</v>
       </c>
@@ -10190,57 +9955,55 @@
       </c>
       <c r="P118" s="13">
         <v>19082</v>
       </c>
       <c r="Q118" s="13">
         <v>102830</v>
       </c>
       <c r="R118" s="8">
         <v>0.1</v>
       </c>
       <c r="S118" s="8">
         <v>89.5</v>
       </c>
       <c r="T118" s="8">
         <v>1.5</v>
       </c>
       <c r="U118" s="8">
         <v>-12.2</v>
       </c>
       <c r="V118" s="8">
         <v>101.9</v>
       </c>
       <c r="W118" s="13">
         <v>1940</v>
       </c>
-      <c r="X118" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="X118" s="8"/>
     </row>
     <row r="119" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A119" s="7" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="B119" s="8">
         <v>8.1999999999999993</v>
       </c>
       <c r="C119" s="1">
         <v>108.3</v>
       </c>
       <c r="D119" s="8">
         <v>104.4</v>
       </c>
       <c r="E119" s="9">
         <v>165.09800000000001</v>
       </c>
       <c r="F119" s="10">
         <v>332</v>
       </c>
       <c r="G119" s="11">
         <v>1.1000000000000001</v>
       </c>
       <c r="H119" s="8">
         <v>-7.5</v>
       </c>
       <c r="I119" s="12">
         <v>1.0900000000000001</v>
       </c>
@@ -10264,57 +10027,55 @@
       </c>
       <c r="P119" s="13">
         <v>19694</v>
       </c>
       <c r="Q119" s="13">
         <v>102926</v>
       </c>
       <c r="R119" s="8">
         <v>-1.4</v>
       </c>
       <c r="S119" s="8">
         <v>89.1</v>
       </c>
       <c r="T119" s="8">
         <v>1.3</v>
       </c>
       <c r="U119" s="8">
         <v>-1</v>
       </c>
       <c r="V119" s="8">
         <v>100.9</v>
       </c>
       <c r="W119" s="13">
         <v>2068</v>
       </c>
-      <c r="X119" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="X119" s="8"/>
     </row>
     <row r="120" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A120" s="7" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="B120" s="8">
         <v>0.8</v>
       </c>
       <c r="C120" s="1">
         <v>102.8</v>
       </c>
       <c r="D120" s="8">
         <v>99.4</v>
       </c>
       <c r="E120" s="9">
         <v>163.27199999999999</v>
       </c>
       <c r="F120" s="10">
         <v>252</v>
       </c>
       <c r="G120" s="11">
         <v>1.3</v>
       </c>
       <c r="H120" s="8">
         <v>-13.7</v>
       </c>
       <c r="I120" s="12">
         <v>1.0900000000000001</v>
       </c>
@@ -10338,57 +10099,55 @@
       </c>
       <c r="P120" s="13">
         <v>20396</v>
       </c>
       <c r="Q120" s="13">
         <v>102328</v>
       </c>
       <c r="R120" s="8">
         <v>-1.2</v>
       </c>
       <c r="S120" s="8">
         <v>89.5</v>
       </c>
       <c r="T120" s="8">
         <v>1.5</v>
       </c>
       <c r="U120" s="8">
         <v>-19.5</v>
       </c>
       <c r="V120" s="8">
         <v>103.7</v>
       </c>
       <c r="W120" s="13">
         <v>1858</v>
       </c>
-      <c r="X120" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="X120" s="8"/>
     </row>
     <row r="121" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A121" s="7" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="B121" s="8">
         <v>4.3</v>
       </c>
       <c r="C121" s="1">
         <v>104.5</v>
       </c>
       <c r="D121" s="8">
         <v>109.4</v>
       </c>
       <c r="E121" s="9">
         <v>160.852</v>
       </c>
       <c r="F121" s="10">
         <v>315</v>
       </c>
       <c r="G121" s="11">
         <v>2</v>
       </c>
       <c r="H121" s="8">
         <v>-18.7</v>
       </c>
       <c r="I121" s="12">
         <v>1.08</v>
       </c>
@@ -10412,57 +10171,55 @@
       </c>
       <c r="P121" s="13">
         <v>14255</v>
       </c>
       <c r="Q121" s="13">
         <v>101264</v>
       </c>
       <c r="R121" s="8">
         <v>1.1000000000000001</v>
       </c>
       <c r="S121" s="8">
         <v>89.6</v>
       </c>
       <c r="T121" s="8">
         <v>1.5</v>
       </c>
       <c r="U121" s="8">
         <v>29.5</v>
       </c>
       <c r="V121" s="8">
         <v>100.4</v>
       </c>
       <c r="W121" s="13">
         <v>1870</v>
       </c>
-      <c r="X121" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="X121" s="8"/>
     </row>
     <row r="122" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A122" s="7" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="B122" s="8">
         <v>2.2999999999999998</v>
       </c>
       <c r="C122" s="1">
         <v>105.4</v>
       </c>
       <c r="D122" s="8">
         <v>99.8</v>
       </c>
       <c r="E122" s="9">
         <v>155.94800000000001</v>
       </c>
       <c r="F122" s="10">
         <v>311</v>
       </c>
       <c r="G122" s="11">
         <v>2.1</v>
       </c>
       <c r="H122" s="8">
         <v>-26.3</v>
       </c>
       <c r="I122" s="12">
         <v>1.08</v>
       </c>
@@ -10486,57 +10243,55 @@
       </c>
       <c r="P122" s="13">
         <v>16846</v>
       </c>
       <c r="Q122" s="13">
         <v>101281</v>
       </c>
       <c r="R122" s="8">
         <v>1.3</v>
       </c>
       <c r="S122" s="8">
         <v>89.8</v>
       </c>
       <c r="T122" s="8">
         <v>0.9</v>
       </c>
       <c r="U122" s="8">
         <v>4.0999999999999996</v>
       </c>
       <c r="V122" s="8">
         <v>103.3</v>
       </c>
       <c r="W122" s="13">
         <v>1759</v>
       </c>
-      <c r="X122" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="X122" s="8"/>
     </row>
     <row r="123" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A123" s="7" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="B123" s="8">
         <v>4.5999999999999996</v>
       </c>
       <c r="C123" s="1">
         <v>109.1</v>
       </c>
       <c r="D123" s="8">
         <v>105.9</v>
       </c>
       <c r="E123" s="9">
         <v>154.94200000000001</v>
       </c>
       <c r="F123" s="10">
         <v>304</v>
       </c>
       <c r="G123" s="11">
         <v>1.3</v>
       </c>
       <c r="H123" s="8">
         <v>-23.7</v>
       </c>
       <c r="I123" s="12">
         <v>1.0900000000000001</v>
       </c>
@@ -10560,57 +10315,55 @@
       </c>
       <c r="P123" s="13">
         <v>13277</v>
       </c>
       <c r="Q123" s="13">
         <v>107220</v>
       </c>
       <c r="R123" s="8">
         <v>0.2</v>
       </c>
       <c r="S123" s="8">
         <v>89.3</v>
       </c>
       <c r="T123" s="8">
         <v>1.1000000000000001</v>
       </c>
       <c r="U123" s="8">
         <v>5.7</v>
       </c>
       <c r="V123" s="8">
         <v>106</v>
       </c>
       <c r="W123" s="13">
         <v>2037</v>
       </c>
-      <c r="X123" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="X123" s="8"/>
     </row>
     <row r="124" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A124" s="7" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="B124" s="8">
         <v>-4.8</v>
       </c>
       <c r="C124" s="1">
         <v>108.7</v>
       </c>
       <c r="D124" s="8">
         <v>99.1</v>
       </c>
       <c r="E124" s="9">
         <v>156.095</v>
       </c>
       <c r="F124" s="10">
         <v>406</v>
       </c>
       <c r="G124" s="11">
         <v>1.3</v>
       </c>
       <c r="H124" s="8">
         <v>-27.5</v>
       </c>
       <c r="I124" s="12">
         <v>1.08</v>
       </c>
@@ -10634,57 +10387,55 @@
       </c>
       <c r="P124" s="13">
         <v>19894</v>
       </c>
       <c r="Q124" s="13">
         <v>103345</v>
       </c>
       <c r="R124" s="8">
         <v>0.8</v>
       </c>
       <c r="S124" s="8">
         <v>90.1</v>
       </c>
       <c r="T124" s="8">
         <v>1</v>
       </c>
       <c r="U124" s="8">
         <v>-3.4</v>
       </c>
       <c r="V124" s="8">
         <v>106.1</v>
       </c>
       <c r="W124" s="13">
         <v>2097</v>
       </c>
-      <c r="X124" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="X124" s="8"/>
     </row>
     <row r="125" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A125" s="7" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="B125" s="8">
         <v>6.7</v>
       </c>
       <c r="C125" s="1">
         <v>106.7</v>
       </c>
       <c r="D125" s="8">
         <v>100.5</v>
       </c>
       <c r="E125" s="9">
         <v>158.19399999999999</v>
       </c>
       <c r="F125" s="10">
         <v>366</v>
       </c>
       <c r="G125" s="11">
         <v>2.1</v>
       </c>
       <c r="H125" s="8">
         <v>-36.299999999999997</v>
       </c>
       <c r="I125" s="12">
         <v>1.1100000000000001</v>
       </c>
@@ -10708,57 +10459,55 @@
       </c>
       <c r="P125" s="13">
         <v>15303</v>
       </c>
       <c r="Q125" s="13">
         <v>101625</v>
       </c>
       <c r="R125" s="8">
         <v>4.7</v>
       </c>
       <c r="S125" s="8">
         <v>90.1</v>
       </c>
       <c r="T125" s="8">
         <v>1</v>
       </c>
       <c r="U125" s="8">
         <v>-15.7</v>
       </c>
       <c r="V125" s="8">
         <v>106</v>
       </c>
       <c r="W125" s="13">
         <v>1904</v>
       </c>
-      <c r="X125" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="X125" s="8"/>
     </row>
     <row r="126" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A126" s="7" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="B126" s="8">
         <v>9.3000000000000007</v>
       </c>
       <c r="C126" s="1">
         <v>103.8</v>
       </c>
       <c r="D126" s="8">
         <v>93.3</v>
       </c>
       <c r="E126" s="9">
         <v>158.66499999999999</v>
       </c>
       <c r="F126" s="10">
         <v>339</v>
       </c>
       <c r="G126" s="11">
         <v>0.9</v>
       </c>
       <c r="H126" s="8">
         <v>-28.8</v>
       </c>
       <c r="I126" s="12">
         <v>1.1399999999999999</v>
       </c>
@@ -10782,57 +10531,55 @@
       </c>
       <c r="P126" s="13">
         <v>16255</v>
       </c>
       <c r="Q126" s="13">
         <v>94505</v>
       </c>
       <c r="R126" s="8">
         <v>0.3</v>
       </c>
       <c r="S126" s="8">
         <v>89.9</v>
       </c>
       <c r="T126" s="8">
         <v>0.9</v>
       </c>
       <c r="U126" s="8">
         <v>-4.9000000000000004</v>
       </c>
       <c r="V126" s="8">
         <v>103.1</v>
       </c>
       <c r="W126" s="13">
         <v>2331</v>
       </c>
-      <c r="X126" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="X126" s="8"/>
     </row>
     <row r="127" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A127" s="7" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="B127" s="8">
         <v>-2.7</v>
       </c>
       <c r="C127" s="1">
         <v>103.9</v>
       </c>
       <c r="D127" s="8">
         <v>93.7</v>
       </c>
       <c r="E127" s="9">
         <v>156.70400000000001</v>
       </c>
       <c r="F127" s="10">
         <v>379</v>
       </c>
       <c r="G127" s="11">
         <v>1.4</v>
       </c>
       <c r="H127" s="8">
         <v>-30</v>
       </c>
       <c r="I127" s="12">
         <v>1.1599999999999999</v>
       </c>
@@ -10856,57 +10603,55 @@
       </c>
       <c r="P127" s="13">
         <v>12254</v>
       </c>
       <c r="Q127" s="13">
         <v>99441</v>
       </c>
       <c r="R127" s="8">
         <v>0.5</v>
       </c>
       <c r="S127" s="8">
         <v>90</v>
       </c>
       <c r="T127" s="8">
         <v>0.7</v>
       </c>
       <c r="U127" s="8">
         <v>-6</v>
       </c>
       <c r="V127" s="8">
         <v>103.2</v>
       </c>
       <c r="W127" s="13">
         <v>2117</v>
       </c>
-      <c r="X127" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="X127" s="8"/>
     </row>
     <row r="128" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A128" s="7" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="B128" s="8">
         <v>2.4</v>
       </c>
       <c r="C128" s="1">
         <v>102.1</v>
       </c>
       <c r="D128" s="8">
         <v>92.4</v>
       </c>
       <c r="E128" s="9">
         <v>157.572</v>
       </c>
       <c r="F128" s="10">
         <v>315</v>
       </c>
       <c r="G128" s="11">
         <v>1.4</v>
       </c>
       <c r="H128" s="8">
         <v>-31.3</v>
       </c>
       <c r="I128" s="12">
         <v>1.21</v>
       </c>
@@ -10930,57 +10675,55 @@
       </c>
       <c r="P128" s="13">
         <v>15397</v>
       </c>
       <c r="Q128" s="13">
         <v>100057</v>
       </c>
       <c r="R128" s="8">
         <v>0.2</v>
       </c>
       <c r="S128" s="8">
         <v>90.4</v>
       </c>
       <c r="T128" s="8">
         <v>0.5</v>
       </c>
       <c r="U128" s="8">
         <v>10.1</v>
       </c>
       <c r="V128" s="8">
         <v>103.8</v>
       </c>
       <c r="W128" s="13">
         <v>1346</v>
       </c>
-      <c r="X128" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="X128" s="8"/>
     </row>
     <row r="129" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A129" s="7" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="B129" s="8">
         <v>3</v>
       </c>
       <c r="C129" s="1">
         <v>98.9</v>
       </c>
       <c r="D129" s="8">
         <v>97.9</v>
       </c>
       <c r="E129" s="9">
         <v>156.636</v>
       </c>
       <c r="F129" s="10">
         <v>339</v>
       </c>
       <c r="G129" s="11">
         <v>1.6</v>
       </c>
       <c r="H129" s="8">
         <v>-22.5</v>
       </c>
       <c r="I129" s="12">
         <v>1.2</v>
       </c>
@@ -11004,57 +10747,55 @@
       </c>
       <c r="P129" s="13">
         <v>16770</v>
       </c>
       <c r="Q129" s="13">
         <v>94968</v>
       </c>
       <c r="R129" s="8">
         <v>0.5</v>
       </c>
       <c r="S129" s="8">
         <v>89.8</v>
       </c>
       <c r="T129" s="8">
         <v>0.5</v>
       </c>
       <c r="U129" s="8">
         <v>37.4</v>
       </c>
       <c r="V129" s="8">
         <v>103.7</v>
       </c>
       <c r="W129" s="13">
         <v>2026</v>
       </c>
-      <c r="X129" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="X129" s="8"/>
     </row>
     <row r="130" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A130" s="7" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="B130" s="8">
         <v>-3.3</v>
       </c>
       <c r="C130" s="1">
         <v>99.3</v>
       </c>
       <c r="D130" s="8">
         <v>100.8</v>
       </c>
       <c r="E130" s="9">
         <v>156.71299999999999</v>
       </c>
       <c r="F130" s="10">
         <v>370</v>
       </c>
       <c r="G130" s="11">
         <v>1.1000000000000001</v>
       </c>
       <c r="H130" s="8">
         <v>-23.8</v>
       </c>
       <c r="I130" s="12">
         <v>1.21</v>
       </c>
@@ -11078,57 +10819,55 @@
       </c>
       <c r="P130" s="13">
         <v>15144</v>
       </c>
       <c r="Q130" s="13">
         <v>106008</v>
       </c>
       <c r="R130" s="8">
         <v>-0.7</v>
       </c>
       <c r="S130" s="8">
         <v>89.7</v>
       </c>
       <c r="T130" s="8">
         <v>0.4</v>
       </c>
       <c r="U130" s="8">
         <v>11.5</v>
       </c>
       <c r="V130" s="8">
         <v>103.6</v>
       </c>
       <c r="W130" s="13">
         <v>2056</v>
       </c>
-      <c r="X130" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="X130" s="8"/>
     </row>
     <row r="131" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A131" s="7" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="B131" s="8">
         <v>-1.3</v>
       </c>
       <c r="C131" s="1">
         <v>100.1</v>
       </c>
       <c r="D131" s="8">
         <v>94.1</v>
       </c>
       <c r="E131" s="9">
         <v>158.58600000000001</v>
       </c>
       <c r="F131" s="10">
         <v>326</v>
       </c>
       <c r="G131" s="11">
         <v>0.9</v>
       </c>
       <c r="H131" s="8">
         <v>-27.5</v>
       </c>
       <c r="I131" s="12">
         <v>1.2</v>
       </c>
@@ -11152,57 +10891,55 @@
       </c>
       <c r="P131" s="13">
         <v>16501</v>
       </c>
       <c r="Q131" s="13">
         <v>100129</v>
       </c>
       <c r="R131" s="8">
         <v>1</v>
       </c>
       <c r="S131" s="8">
         <v>89.5</v>
       </c>
       <c r="T131" s="8">
         <v>0.3</v>
       </c>
       <c r="U131" s="8">
         <v>-3.3</v>
       </c>
       <c r="V131" s="8">
         <v>101.3</v>
       </c>
       <c r="W131" s="13">
         <v>1987</v>
       </c>
-      <c r="X131" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="X131" s="8"/>
     </row>
     <row r="132" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A132" s="7" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="B132" s="8">
         <v>20</v>
       </c>
       <c r="C132" s="1">
         <v>101.3</v>
       </c>
       <c r="D132" s="8">
         <v>94.6</v>
       </c>
       <c r="E132" s="9">
         <v>164.41300000000001</v>
       </c>
       <c r="F132" s="10">
         <v>360</v>
       </c>
       <c r="G132" s="11">
         <v>1.8</v>
       </c>
       <c r="H132" s="8">
         <v>-30</v>
       </c>
       <c r="I132" s="12">
         <v>1.24</v>
       </c>
@@ -11226,57 +10963,55 @@
       </c>
       <c r="P132" s="13">
         <v>15944</v>
       </c>
       <c r="Q132" s="13">
         <v>97370</v>
       </c>
       <c r="R132" s="8">
         <v>2.2000000000000002</v>
       </c>
       <c r="S132" s="8">
         <v>89.1</v>
       </c>
       <c r="T132" s="8">
         <v>0.3</v>
       </c>
       <c r="U132" s="8">
         <v>72.5</v>
       </c>
       <c r="V132" s="8">
         <v>100.5</v>
       </c>
       <c r="W132" s="13">
         <v>2249</v>
       </c>
-      <c r="X132" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="X132" s="8"/>
     </row>
     <row r="133" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A133" s="7" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="B133" s="8">
         <v>-6</v>
       </c>
       <c r="C133" s="1">
         <v>100.2</v>
       </c>
       <c r="D133" s="8">
         <v>94.5</v>
       </c>
       <c r="E133" s="9">
         <v>168.833</v>
       </c>
       <c r="F133" s="10">
         <v>356</v>
       </c>
       <c r="G133" s="11">
         <v>1.3</v>
       </c>
       <c r="H133" s="8">
         <v>-22.5</v>
       </c>
       <c r="I133" s="12">
         <v>1.26</v>
       </c>
@@ -11300,57 +11035,55 @@
       </c>
       <c r="P133" s="13">
         <v>33136</v>
       </c>
       <c r="Q133" s="13">
         <v>103801</v>
       </c>
       <c r="R133" s="8">
         <v>0.6</v>
       </c>
       <c r="S133" s="8">
         <v>90.3</v>
       </c>
       <c r="T133" s="8">
         <v>0</v>
       </c>
       <c r="U133" s="8">
         <v>-2.9</v>
       </c>
       <c r="V133" s="8">
         <v>102.1</v>
       </c>
       <c r="W133" s="13">
         <v>2059</v>
       </c>
-      <c r="X133" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="X133" s="8"/>
     </row>
     <row r="134" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A134" s="7" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="B134" s="8">
         <v>4.9000000000000004</v>
       </c>
       <c r="C134" s="1">
         <v>100.8</v>
       </c>
       <c r="D134" s="8">
         <v>94.7</v>
       </c>
       <c r="E134" s="9">
         <v>171.74299999999999</v>
       </c>
       <c r="F134" s="10">
         <v>383</v>
       </c>
       <c r="G134" s="11">
         <v>1.6</v>
       </c>
       <c r="H134" s="8">
         <v>-33.799999999999997</v>
       </c>
       <c r="I134" s="12">
         <v>1.28</v>
       </c>
@@ -11374,57 +11107,55 @@
       </c>
       <c r="P134" s="13">
         <v>17747</v>
       </c>
       <c r="Q134" s="13">
         <v>103800</v>
       </c>
       <c r="R134" s="8">
         <v>0.5</v>
       </c>
       <c r="S134" s="8">
         <v>91.2</v>
       </c>
       <c r="T134" s="8">
         <v>0.1</v>
       </c>
       <c r="U134" s="8">
         <v>-5.0999999999999996</v>
       </c>
       <c r="V134" s="8">
         <v>103.7</v>
       </c>
       <c r="W134" s="13">
         <v>1987</v>
       </c>
-      <c r="X134" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="X134" s="8"/>
     </row>
     <row r="135" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A135" s="7" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="B135" s="8">
         <v>2.4</v>
       </c>
       <c r="C135" s="1">
         <v>100.9</v>
       </c>
       <c r="D135" s="8">
         <v>88.6</v>
       </c>
       <c r="E135" s="9">
         <v>172.28399999999999</v>
       </c>
       <c r="F135" s="10">
         <v>341</v>
       </c>
       <c r="G135" s="11">
         <v>2.1</v>
       </c>
       <c r="H135" s="8">
         <v>-40</v>
       </c>
       <c r="I135" s="12">
         <v>1.27</v>
       </c>
@@ -11448,57 +11179,55 @@
       </c>
       <c r="P135" s="13">
         <v>21876</v>
       </c>
       <c r="Q135" s="13">
         <v>102442</v>
       </c>
       <c r="R135" s="8">
         <v>0.4</v>
       </c>
       <c r="S135" s="8">
         <v>90.9</v>
       </c>
       <c r="T135" s="8">
         <v>-0.1</v>
       </c>
       <c r="U135" s="8">
         <v>-3.6</v>
       </c>
       <c r="V135" s="8">
         <v>101.5</v>
       </c>
       <c r="W135" s="13">
         <v>2073</v>
       </c>
-      <c r="X135" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="X135" s="8"/>
     </row>
     <row r="136" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A136" s="7" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="B136" s="8">
         <v>3.8</v>
       </c>
       <c r="C136" s="1">
         <v>101.1</v>
       </c>
       <c r="D136" s="8">
         <v>92.7</v>
       </c>
       <c r="E136" s="9">
         <v>173.696</v>
       </c>
       <c r="F136" s="10">
         <v>334</v>
       </c>
       <c r="G136" s="11">
         <v>1.3</v>
       </c>
       <c r="H136" s="8">
         <v>-25</v>
       </c>
       <c r="I136" s="12">
         <v>1.29</v>
       </c>
@@ -11522,57 +11251,55 @@
       </c>
       <c r="P136" s="13">
         <v>15190</v>
       </c>
       <c r="Q136" s="13">
         <v>105707</v>
       </c>
       <c r="R136" s="8">
         <v>0.8</v>
       </c>
       <c r="S136" s="8">
         <v>90.7</v>
       </c>
       <c r="T136" s="8">
         <v>-0.2</v>
       </c>
       <c r="U136" s="8">
         <v>23.9</v>
       </c>
       <c r="V136" s="8">
         <v>99.4</v>
       </c>
       <c r="W136" s="13">
         <v>1934</v>
       </c>
-      <c r="X136" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="X136" s="8"/>
     </row>
     <row r="137" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A137" s="7" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="B137" s="8">
         <v>3</v>
       </c>
       <c r="C137" s="1">
         <v>104.8</v>
       </c>
       <c r="D137" s="8">
         <v>93.6</v>
       </c>
       <c r="E137" s="9">
         <v>171.60900000000001</v>
       </c>
       <c r="F137" s="10">
         <v>327</v>
       </c>
       <c r="G137" s="11">
         <v>0.7</v>
       </c>
       <c r="H137" s="8">
         <v>-25</v>
       </c>
       <c r="I137" s="12">
         <v>1.3</v>
       </c>
@@ -11596,57 +11323,55 @@
       </c>
       <c r="P137" s="13">
         <v>15905</v>
       </c>
       <c r="Q137" s="13">
         <v>105717</v>
       </c>
       <c r="R137" s="8">
         <v>0.1</v>
       </c>
       <c r="S137" s="8">
         <v>91.1</v>
       </c>
       <c r="T137" s="8">
         <v>-0.2</v>
       </c>
       <c r="U137" s="8">
         <v>-5.4</v>
       </c>
       <c r="V137" s="8">
         <v>98.2</v>
       </c>
       <c r="W137" s="13">
         <v>1898</v>
       </c>
-      <c r="X137" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="X137" s="8"/>
     </row>
     <row r="138" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A138" s="7" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="B138" s="8">
         <v>17.100000000000001</v>
       </c>
       <c r="C138" s="1">
         <v>111.6</v>
       </c>
       <c r="D138" s="8">
         <v>94.1</v>
       </c>
       <c r="E138" s="9">
         <v>172.631</v>
       </c>
       <c r="F138" s="10">
         <v>348</v>
       </c>
       <c r="G138" s="11">
         <v>1</v>
       </c>
       <c r="H138" s="8">
         <v>-26.3</v>
       </c>
       <c r="I138" s="12">
         <v>1.34</v>
       </c>
@@ -11670,57 +11395,55 @@
       </c>
       <c r="P138" s="13">
         <v>18052</v>
       </c>
       <c r="Q138" s="13">
         <v>105537</v>
       </c>
       <c r="R138" s="8">
         <v>0.5</v>
       </c>
       <c r="S138" s="8">
         <v>91</v>
       </c>
       <c r="T138" s="8">
         <v>-0.2</v>
       </c>
       <c r="U138" s="8">
         <v>-7</v>
       </c>
       <c r="V138" s="8">
         <v>100.2</v>
       </c>
       <c r="W138" s="13">
         <v>2069</v>
       </c>
-      <c r="X138" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="X138" s="8"/>
     </row>
     <row r="139" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A139" s="7" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="B139" s="8">
         <v>3.6</v>
       </c>
       <c r="C139" s="1">
         <v>108.3</v>
       </c>
       <c r="D139" s="8">
         <v>96.3</v>
       </c>
       <c r="E139" s="9">
         <v>172.51400000000001</v>
       </c>
       <c r="F139" s="10">
         <v>313</v>
       </c>
       <c r="G139" s="11">
         <v>1.8</v>
       </c>
       <c r="H139" s="8">
         <v>-26.2</v>
       </c>
       <c r="I139" s="12">
         <v>1.36</v>
       </c>
@@ -11744,57 +11467,55 @@
       </c>
       <c r="P139" s="13">
         <v>14090</v>
       </c>
       <c r="Q139" s="13">
         <v>104280</v>
       </c>
       <c r="R139" s="8">
         <v>0.1</v>
       </c>
       <c r="S139" s="8">
         <v>91.9</v>
       </c>
       <c r="T139" s="8">
         <v>0.1</v>
       </c>
       <c r="U139" s="8">
         <v>-0.9</v>
       </c>
       <c r="V139" s="8">
         <v>97</v>
       </c>
       <c r="W139" s="13">
         <v>1883</v>
       </c>
-      <c r="X139" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="X139" s="8"/>
     </row>
     <row r="140" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A140" s="7" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="B140" s="8">
         <v>-9.5</v>
       </c>
       <c r="C140" s="1">
         <v>105.3</v>
       </c>
       <c r="D140" s="8">
         <v>94.9</v>
       </c>
       <c r="E140" s="9">
         <v>174.14099999999999</v>
       </c>
       <c r="F140" s="10">
         <v>297</v>
       </c>
       <c r="G140" s="11">
         <v>1.4</v>
       </c>
       <c r="H140" s="8">
         <v>-28.7</v>
       </c>
       <c r="I140" s="12">
         <v>1.36</v>
       </c>
@@ -11818,57 +11539,55 @@
       </c>
       <c r="P140" s="13">
         <v>10464</v>
       </c>
       <c r="Q140" s="13">
         <v>109529</v>
       </c>
       <c r="R140" s="8">
         <v>-0.1</v>
       </c>
       <c r="S140" s="8">
         <v>92.1</v>
       </c>
       <c r="T140" s="8">
         <v>0.3</v>
       </c>
       <c r="U140" s="8">
         <v>2</v>
       </c>
       <c r="V140" s="8">
         <v>97.1</v>
       </c>
       <c r="W140" s="13">
         <v>2139</v>
       </c>
-      <c r="X140" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="X140" s="8"/>
     </row>
     <row r="141" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A141" s="7" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="B141" s="8">
         <v>20.9</v>
       </c>
       <c r="C141" s="1">
         <v>107.8</v>
       </c>
       <c r="D141" s="8">
         <v>93.6</v>
       </c>
       <c r="E141" s="9">
         <v>176.71799999999999</v>
       </c>
       <c r="F141" s="10">
         <v>371</v>
       </c>
       <c r="G141" s="11">
         <v>1.3</v>
       </c>
       <c r="H141" s="8">
         <v>-20</v>
       </c>
       <c r="I141" s="12">
         <v>1.37</v>
       </c>
@@ -11892,57 +11611,55 @@
       </c>
       <c r="P141" s="13">
         <v>13215</v>
       </c>
       <c r="Q141" s="13">
         <v>107774</v>
       </c>
       <c r="R141" s="8">
         <v>-0.3</v>
       </c>
       <c r="S141" s="8">
         <v>92.3</v>
       </c>
       <c r="T141" s="8">
         <v>0.3</v>
       </c>
       <c r="U141" s="8">
         <v>-8.5</v>
       </c>
       <c r="V141" s="8">
         <v>97.4</v>
       </c>
       <c r="W141" s="13">
         <v>1774</v>
       </c>
-      <c r="X141" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="X141" s="8"/>
     </row>
     <row r="142" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A142" s="7" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="B142" s="8">
         <v>6.9</v>
       </c>
       <c r="C142" s="1">
         <v>110.2</v>
       </c>
       <c r="D142" s="8">
         <v>91.8</v>
       </c>
       <c r="E142" s="9">
         <v>179.875</v>
       </c>
       <c r="F142" s="10">
         <v>278</v>
       </c>
       <c r="G142" s="11">
         <v>0.6</v>
       </c>
       <c r="H142" s="8">
         <v>-22.5</v>
       </c>
       <c r="I142" s="12">
         <v>1.4</v>
       </c>
@@ -11966,57 +11683,55 @@
       </c>
       <c r="P142" s="13">
         <v>16821</v>
       </c>
       <c r="Q142" s="13">
         <v>110328</v>
       </c>
       <c r="R142" s="8">
         <v>0</v>
       </c>
       <c r="S142" s="8">
         <v>92.1</v>
       </c>
       <c r="T142" s="8">
         <v>0</v>
       </c>
       <c r="U142" s="8">
         <v>34.4</v>
       </c>
       <c r="V142" s="8">
         <v>99.5</v>
       </c>
       <c r="W142" s="13">
         <v>2114</v>
       </c>
-      <c r="X142" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="X142" s="8"/>
     </row>
     <row r="143" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A143" s="7" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B143" s="8">
         <v>0.5</v>
       </c>
       <c r="C143" s="1">
         <v>108.7</v>
       </c>
       <c r="D143" s="8">
         <v>89</v>
       </c>
       <c r="E143" s="9">
         <v>180.69499999999999</v>
       </c>
       <c r="F143" s="10">
         <v>368</v>
       </c>
       <c r="G143" s="11">
         <v>0.5</v>
       </c>
       <c r="H143" s="8">
         <v>-12.5</v>
       </c>
       <c r="I143" s="12">
         <v>1.42</v>
       </c>
@@ -12040,57 +11755,55 @@
       </c>
       <c r="P143" s="13">
         <v>29835</v>
       </c>
       <c r="Q143" s="13">
         <v>112348</v>
       </c>
       <c r="R143" s="8">
         <v>-0.7</v>
       </c>
       <c r="S143" s="8">
         <v>92.1</v>
       </c>
       <c r="T143" s="8">
         <v>0.1</v>
       </c>
       <c r="U143" s="8">
         <v>42</v>
       </c>
       <c r="V143" s="8">
         <v>100</v>
       </c>
       <c r="W143" s="13">
         <v>2219</v>
       </c>
-      <c r="X143" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="X143" s="8"/>
     </row>
     <row r="144" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A144" s="7" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
       <c r="B144" s="8">
         <v>12.2</v>
       </c>
       <c r="C144" s="1">
         <v>108.5</v>
       </c>
       <c r="D144" s="8">
         <v>93.5</v>
       </c>
       <c r="E144" s="9">
         <v>181.86199999999999</v>
       </c>
       <c r="F144" s="10">
         <v>429</v>
       </c>
       <c r="G144" s="11">
         <v>1.9</v>
       </c>
       <c r="H144" s="8">
         <v>-21.3</v>
       </c>
       <c r="I144" s="12">
         <v>1.44</v>
       </c>
@@ -12114,57 +11827,55 @@
       </c>
       <c r="P144" s="13">
         <v>16979</v>
       </c>
       <c r="Q144" s="13">
         <v>106254</v>
       </c>
       <c r="R144" s="8">
         <v>-1.6</v>
       </c>
       <c r="S144" s="8">
         <v>91.3</v>
       </c>
       <c r="T144" s="8">
         <v>0.1</v>
       </c>
       <c r="U144" s="8">
         <v>-26.9</v>
       </c>
       <c r="V144" s="8">
         <v>97.8</v>
       </c>
       <c r="W144" s="13">
         <v>2173</v>
       </c>
-      <c r="X144" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="X144" s="8"/>
     </row>
     <row r="145" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A145" s="7" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="B145" s="8">
         <v>11.9</v>
       </c>
       <c r="C145" s="1">
         <v>108.4</v>
       </c>
       <c r="D145" s="8">
         <v>90.1</v>
       </c>
       <c r="E145" s="9">
         <v>184.488</v>
       </c>
       <c r="F145" s="10">
         <v>312</v>
       </c>
       <c r="G145" s="11">
         <v>1.6</v>
       </c>
       <c r="H145" s="8">
         <v>-17.5</v>
       </c>
       <c r="I145" s="12">
         <v>1.45</v>
       </c>
@@ -12188,57 +11899,55 @@
       </c>
       <c r="P145" s="13">
         <v>17207</v>
       </c>
       <c r="Q145" s="13">
         <v>107076</v>
       </c>
       <c r="R145" s="8">
         <v>-1.8</v>
       </c>
       <c r="S145" s="8">
         <v>91.4</v>
       </c>
       <c r="T145" s="8">
         <v>0.1</v>
       </c>
       <c r="U145" s="8">
         <v>4.5</v>
       </c>
       <c r="V145" s="8">
         <v>98</v>
       </c>
       <c r="W145" s="13">
         <v>2306</v>
       </c>
-      <c r="X145" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="X145" s="8"/>
     </row>
     <row r="146" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A146" s="7" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="B146" s="8">
         <v>6.6</v>
       </c>
       <c r="C146" s="1">
         <v>159.6</v>
       </c>
       <c r="D146" s="8">
         <v>110.6</v>
       </c>
       <c r="E146" s="9">
         <v>185.46299999999999</v>
       </c>
       <c r="F146" s="10">
         <v>314</v>
       </c>
       <c r="G146" s="11">
         <v>0.9</v>
       </c>
       <c r="H146" s="8">
         <v>-15</v>
       </c>
       <c r="I146" s="12">
         <v>1.49</v>
       </c>
@@ -12262,57 +11971,55 @@
       </c>
       <c r="P146" s="13">
         <v>15604</v>
       </c>
       <c r="Q146" s="13">
         <v>106249</v>
       </c>
       <c r="R146" s="8">
         <v>-1.5</v>
       </c>
       <c r="S146" s="8">
         <v>99.6</v>
       </c>
       <c r="T146" s="8">
         <v>0.2</v>
       </c>
       <c r="U146" s="8">
         <v>14.2</v>
       </c>
       <c r="V146" s="8">
         <v>98.4</v>
       </c>
       <c r="W146" s="13">
         <v>1868</v>
       </c>
-      <c r="X146" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="X146" s="8"/>
     </row>
     <row r="147" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A147" s="7" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="B147" s="8">
         <v>7.3</v>
       </c>
       <c r="C147" s="1">
         <v>137</v>
       </c>
       <c r="D147" s="8">
         <v>109.1</v>
       </c>
       <c r="E147" s="9">
         <v>186.434</v>
       </c>
       <c r="F147" s="10">
         <v>309</v>
       </c>
       <c r="G147" s="11">
         <v>0.5</v>
       </c>
       <c r="H147" s="8">
         <v>-30</v>
       </c>
       <c r="I147" s="12">
         <v>1.48</v>
       </c>
@@ -12336,57 +12043,55 @@
       </c>
       <c r="P147" s="13">
         <v>10770</v>
       </c>
       <c r="Q147" s="13">
         <v>107550</v>
       </c>
       <c r="R147" s="8">
         <v>-1.3</v>
       </c>
       <c r="S147" s="8">
         <v>98.2</v>
       </c>
       <c r="T147" s="8">
         <v>0.1</v>
       </c>
       <c r="U147" s="8">
         <v>12.7</v>
       </c>
       <c r="V147" s="8">
         <v>98.2</v>
       </c>
       <c r="W147" s="13">
         <v>1964</v>
       </c>
-      <c r="X147" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="X147" s="8"/>
     </row>
     <row r="148" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A148" s="7" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="B148" s="8">
         <v>10.4</v>
       </c>
       <c r="C148" s="1">
         <v>131.6</v>
       </c>
       <c r="D148" s="8">
         <v>117.5</v>
       </c>
       <c r="E148" s="9">
         <v>184.31399999999999</v>
       </c>
       <c r="F148" s="10">
         <v>290</v>
       </c>
       <c r="G148" s="11">
         <v>1.2</v>
       </c>
       <c r="H148" s="8">
         <v>-27.5</v>
       </c>
       <c r="I148" s="12">
         <v>1.54</v>
       </c>
@@ -12410,57 +12115,55 @@
       </c>
       <c r="P148" s="13">
         <v>7376</v>
       </c>
       <c r="Q148" s="13">
         <v>104684</v>
       </c>
       <c r="R148" s="8">
         <v>-0.6</v>
       </c>
       <c r="S148" s="8">
         <v>97.8</v>
       </c>
       <c r="T148" s="8">
         <v>0</v>
       </c>
       <c r="U148" s="8">
         <v>3.2</v>
       </c>
       <c r="V148" s="8">
         <v>99.5</v>
       </c>
       <c r="W148" s="13">
         <v>2338</v>
       </c>
-      <c r="X148" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="X148" s="8"/>
     </row>
     <row r="149" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A149" s="7" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="B149" s="8">
         <v>9.1</v>
       </c>
       <c r="C149" s="1">
         <v>127.8</v>
       </c>
       <c r="D149" s="8">
         <v>108.7</v>
       </c>
       <c r="E149" s="9">
         <v>186.501</v>
       </c>
       <c r="F149" s="10">
         <v>292</v>
       </c>
       <c r="G149" s="11">
         <v>0.8</v>
       </c>
       <c r="H149" s="8">
         <v>-27.5</v>
       </c>
       <c r="I149" s="12">
         <v>1.54</v>
       </c>
@@ -12484,57 +12187,55 @@
       </c>
       <c r="P149" s="13">
         <v>22189</v>
       </c>
       <c r="Q149" s="13">
         <v>109825</v>
       </c>
       <c r="R149" s="8">
         <v>0.2</v>
       </c>
       <c r="S149" s="8">
         <v>97.5</v>
       </c>
       <c r="T149" s="8">
         <v>0</v>
       </c>
       <c r="U149" s="8">
         <v>13.9</v>
       </c>
       <c r="V149" s="8">
         <v>101.4</v>
       </c>
       <c r="W149" s="13">
         <v>2299</v>
       </c>
-      <c r="X149" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="X149" s="8"/>
     </row>
     <row r="150" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A150" s="7" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
       <c r="B150" s="8">
         <v>1.2</v>
       </c>
       <c r="C150" s="1">
         <v>125.7</v>
       </c>
       <c r="D150" s="8">
         <v>129.69999999999999</v>
       </c>
       <c r="E150" s="9">
         <v>186.685</v>
       </c>
       <c r="F150" s="10">
         <v>380</v>
       </c>
       <c r="G150" s="11">
         <v>0.7</v>
       </c>
       <c r="H150" s="8">
         <v>-27.5</v>
       </c>
       <c r="I150" s="12">
         <v>1.51</v>
       </c>
@@ -12558,57 +12259,55 @@
       </c>
       <c r="P150" s="13">
         <v>15021</v>
       </c>
       <c r="Q150" s="13">
         <v>107899</v>
       </c>
       <c r="R150" s="8">
         <v>0.4</v>
       </c>
       <c r="S150" s="8">
         <v>97.7</v>
       </c>
       <c r="T150" s="8">
         <v>0.2</v>
       </c>
       <c r="U150" s="8">
         <v>16.2</v>
       </c>
       <c r="V150" s="8">
         <v>102.5</v>
       </c>
       <c r="W150" s="13">
         <v>2417</v>
       </c>
-      <c r="X150" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="X150" s="8"/>
     </row>
     <row r="151" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A151" s="7" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="B151" s="8">
         <v>9.8000000000000007</v>
       </c>
       <c r="C151" s="1">
         <v>126.4</v>
       </c>
       <c r="D151" s="8">
         <v>113.3</v>
       </c>
       <c r="E151" s="9">
         <v>185.39500000000001</v>
       </c>
       <c r="F151" s="10">
         <v>309</v>
       </c>
       <c r="G151" s="11">
         <v>0.7</v>
       </c>
       <c r="H151" s="8">
         <v>-15</v>
       </c>
       <c r="I151" s="12">
         <v>1.52</v>
       </c>
@@ -12632,57 +12331,55 @@
       </c>
       <c r="P151" s="13">
         <v>9847</v>
       </c>
       <c r="Q151" s="13">
         <v>109694</v>
       </c>
       <c r="R151" s="8">
         <v>0.4</v>
       </c>
       <c r="S151" s="8">
         <v>97.3</v>
       </c>
       <c r="T151" s="8">
         <v>-0.1</v>
       </c>
       <c r="U151" s="8">
         <v>14.1</v>
       </c>
       <c r="V151" s="8">
         <v>102.6</v>
       </c>
       <c r="W151" s="13">
         <v>2103</v>
       </c>
-      <c r="X151" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="X151" s="8"/>
     </row>
     <row r="152" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A152" s="7" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="B152" s="8">
         <v>12.2</v>
       </c>
       <c r="C152" s="1">
         <v>123.5</v>
       </c>
       <c r="D152" s="8">
         <v>109</v>
       </c>
       <c r="E152" s="9">
         <v>184.27</v>
       </c>
       <c r="F152" s="10">
         <v>413</v>
       </c>
       <c r="G152" s="11">
         <v>0.9</v>
       </c>
       <c r="H152" s="8">
         <v>-8.8000000000000007</v>
       </c>
       <c r="I152" s="12">
         <v>1.54</v>
       </c>
@@ -12706,57 +12403,55 @@
       </c>
       <c r="P152" s="13">
         <v>19127</v>
       </c>
       <c r="Q152" s="13">
         <v>105934</v>
       </c>
       <c r="R152" s="8">
         <v>-2.4</v>
       </c>
       <c r="S152" s="8">
         <v>97.8</v>
       </c>
       <c r="T152" s="8">
         <v>-0.2</v>
       </c>
       <c r="U152" s="8">
         <v>53.8</v>
       </c>
       <c r="V152" s="8">
         <v>103.6</v>
       </c>
       <c r="W152" s="13">
         <v>2196</v>
       </c>
-      <c r="X152" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="X152" s="8"/>
     </row>
     <row r="153" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A153" s="7" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="B153" s="8">
         <v>-1.8</v>
       </c>
       <c r="C153" s="1">
         <v>128.69999999999999</v>
       </c>
       <c r="D153" s="8">
         <v>110.2</v>
       </c>
       <c r="E153" s="9">
         <v>183.405</v>
       </c>
       <c r="F153" s="10">
         <v>397</v>
       </c>
       <c r="G153" s="11">
         <v>0.8</v>
       </c>
       <c r="H153" s="8">
         <v>-13.8</v>
       </c>
       <c r="I153" s="12">
         <v>1.54</v>
       </c>
@@ -12780,57 +12475,55 @@
       </c>
       <c r="P153" s="13">
         <v>17865</v>
       </c>
       <c r="Q153" s="13">
         <v>108359</v>
       </c>
       <c r="R153" s="8">
         <v>0.1</v>
       </c>
       <c r="S153" s="8">
         <v>98.7</v>
       </c>
       <c r="T153" s="8">
         <v>0</v>
       </c>
       <c r="U153" s="8">
         <v>6.7</v>
       </c>
       <c r="V153" s="8">
         <v>101.9</v>
       </c>
       <c r="W153" s="13">
         <v>2296</v>
       </c>
-      <c r="X153" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="X153" s="8"/>
     </row>
     <row r="154" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A154" s="7" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
       <c r="B154" s="8">
         <v>3.9</v>
       </c>
       <c r="C154" s="1">
         <v>123.6</v>
       </c>
       <c r="D154" s="8">
         <v>111.6</v>
       </c>
       <c r="E154" s="9">
         <v>184.78100000000001</v>
       </c>
       <c r="F154" s="10">
         <v>559</v>
       </c>
       <c r="G154" s="11">
         <v>0.6</v>
       </c>
       <c r="H154" s="8">
         <v>-20</v>
       </c>
       <c r="I154" s="12">
         <v>1.55</v>
       </c>
@@ -12854,57 +12547,55 @@
       </c>
       <c r="P154" s="13">
         <v>17819</v>
       </c>
       <c r="Q154" s="13">
         <v>105931</v>
       </c>
       <c r="R154" s="8">
         <v>0.9</v>
       </c>
       <c r="S154" s="8">
         <v>98</v>
       </c>
       <c r="T154" s="8">
         <v>0.1</v>
       </c>
       <c r="U154" s="8">
         <v>12.1</v>
       </c>
       <c r="V154" s="8">
         <v>102.6</v>
       </c>
       <c r="W154" s="13">
         <v>2391</v>
       </c>
-      <c r="X154" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="X154" s="8"/>
     </row>
     <row r="155" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A155" s="7" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="B155" s="8">
         <v>12.8</v>
       </c>
       <c r="C155" s="1">
         <v>123.8</v>
       </c>
       <c r="D155" s="8">
         <v>107.6</v>
       </c>
       <c r="E155" s="9">
         <v>184.792</v>
       </c>
       <c r="F155" s="10">
         <v>348</v>
       </c>
       <c r="G155" s="11">
         <v>1.5</v>
       </c>
       <c r="H155" s="8">
         <v>-13.7</v>
       </c>
       <c r="I155" s="12">
         <v>1.55</v>
       </c>
@@ -12928,57 +12619,55 @@
       </c>
       <c r="P155" s="13">
         <v>15593</v>
       </c>
       <c r="Q155" s="13">
         <v>111097</v>
       </c>
       <c r="R155" s="8">
         <v>1.1000000000000001</v>
       </c>
       <c r="S155" s="8">
         <v>98.1</v>
       </c>
       <c r="T155" s="8">
         <v>-0.1</v>
       </c>
       <c r="U155" s="8">
         <v>-19.600000000000001</v>
       </c>
       <c r="V155" s="8">
         <v>103.2</v>
       </c>
       <c r="W155" s="13">
         <v>2161</v>
       </c>
-      <c r="X155" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="X155" s="8"/>
     </row>
     <row r="156" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A156" s="7" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="B156" s="8">
         <v>-4.3</v>
       </c>
       <c r="C156" s="1">
         <v>120.7</v>
       </c>
       <c r="D156" s="8">
         <v>110.1</v>
       </c>
       <c r="E156" s="9">
         <v>182.523</v>
       </c>
       <c r="F156" s="10">
         <v>340</v>
       </c>
       <c r="G156" s="11">
         <v>-0.4</v>
       </c>
       <c r="H156" s="8">
         <v>-11.3</v>
       </c>
       <c r="I156" s="12">
         <v>1.53</v>
       </c>
@@ -13002,57 +12691,55 @@
       </c>
       <c r="P156" s="13">
         <v>14371</v>
       </c>
       <c r="Q156" s="13">
         <v>112170</v>
       </c>
       <c r="R156" s="8">
         <v>0.9</v>
       </c>
       <c r="S156" s="8">
         <v>98.3</v>
       </c>
       <c r="T156" s="8">
         <v>-0.1</v>
       </c>
       <c r="U156" s="8">
         <v>-3.7</v>
       </c>
       <c r="V156" s="8">
         <v>103.6</v>
       </c>
       <c r="W156" s="13">
         <v>2351</v>
       </c>
-      <c r="X156" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="X156" s="8"/>
     </row>
     <row r="157" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A157" s="7" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
       <c r="B157" s="8">
         <v>4.8</v>
       </c>
       <c r="C157" s="1">
         <v>120.2</v>
       </c>
       <c r="D157" s="8">
         <v>109.9</v>
       </c>
       <c r="E157" s="9">
         <v>180.684</v>
       </c>
       <c r="F157" s="10">
         <v>399</v>
       </c>
       <c r="G157" s="11">
         <v>-0.8</v>
       </c>
       <c r="H157" s="8">
         <v>-16.2</v>
       </c>
       <c r="I157" s="12">
         <v>1.53</v>
       </c>
@@ -13076,57 +12763,55 @@
       </c>
       <c r="P157" s="13">
         <v>14098</v>
       </c>
       <c r="Q157" s="13">
         <v>110686</v>
       </c>
       <c r="R157" s="8">
         <v>0.6</v>
       </c>
       <c r="S157" s="8">
         <v>97.7</v>
       </c>
       <c r="T157" s="8">
         <v>-0.1</v>
       </c>
       <c r="U157" s="8">
         <v>-3.4</v>
       </c>
       <c r="V157" s="8">
         <v>106</v>
       </c>
       <c r="W157" s="13">
         <v>2271</v>
       </c>
-      <c r="X157" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="X157" s="8"/>
     </row>
     <row r="158" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A158" s="7" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="B158" s="8">
         <v>3.8</v>
       </c>
       <c r="C158" s="1">
         <v>119.5</v>
       </c>
       <c r="D158" s="8">
         <v>110</v>
       </c>
       <c r="E158" s="9">
         <v>180.56700000000001</v>
       </c>
       <c r="F158" s="10">
         <v>338</v>
       </c>
       <c r="G158" s="11">
         <v>0.3</v>
       </c>
       <c r="H158" s="8">
         <v>-28.7</v>
       </c>
       <c r="I158" s="12">
         <v>1.53</v>
       </c>
@@ -13150,57 +12835,55 @@
       </c>
       <c r="P158" s="13">
         <v>19157</v>
       </c>
       <c r="Q158" s="13">
         <v>112864</v>
       </c>
       <c r="R158" s="8">
         <v>1.6</v>
       </c>
       <c r="S158" s="8">
         <v>97.7</v>
       </c>
       <c r="T158" s="8">
         <v>0</v>
       </c>
       <c r="U158" s="8">
         <v>-0.2</v>
       </c>
       <c r="V158" s="8">
         <v>107.1</v>
       </c>
       <c r="W158" s="13">
         <v>2492</v>
       </c>
-      <c r="X158" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="X158" s="8"/>
     </row>
     <row r="159" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A159" s="7" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="B159" s="8">
         <v>2.4</v>
       </c>
       <c r="C159" s="1">
         <v>125.2</v>
       </c>
       <c r="D159" s="8">
         <v>117.2</v>
       </c>
       <c r="E159" s="9">
         <v>183.09100000000001</v>
       </c>
       <c r="F159" s="10">
         <v>374</v>
       </c>
       <c r="G159" s="11">
         <v>0.1</v>
       </c>
       <c r="H159" s="8">
         <v>-27.5</v>
       </c>
       <c r="I159" s="12">
         <v>1.54</v>
       </c>
@@ -13224,57 +12907,55 @@
       </c>
       <c r="P159" s="13">
         <v>11380</v>
       </c>
       <c r="Q159" s="13">
         <v>112081</v>
       </c>
       <c r="R159" s="8">
         <v>1.7</v>
       </c>
       <c r="S159" s="8">
         <v>97.9</v>
       </c>
       <c r="T159" s="8">
         <v>0.2</v>
       </c>
       <c r="U159" s="8">
         <v>-4.5</v>
       </c>
       <c r="V159" s="8">
         <v>106.7</v>
       </c>
       <c r="W159" s="13">
         <v>2675</v>
       </c>
-      <c r="X159" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="X159" s="8"/>
     </row>
     <row r="160" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A160" s="7" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="B160" s="8">
         <v>-9.6</v>
       </c>
       <c r="C160" s="1">
         <v>120.9</v>
       </c>
       <c r="D160" s="8">
         <v>114.8</v>
       </c>
       <c r="E160" s="9">
         <v>183.63200000000001</v>
       </c>
       <c r="F160" s="10">
         <v>336</v>
       </c>
       <c r="G160" s="11">
         <v>-1</v>
       </c>
       <c r="H160" s="8">
         <v>-28.7</v>
       </c>
       <c r="I160" s="12">
         <v>1.52</v>
       </c>
@@ -13298,57 +12979,55 @@
       </c>
       <c r="P160" s="13">
         <v>38524</v>
       </c>
       <c r="Q160" s="13">
         <v>108946</v>
       </c>
       <c r="R160" s="8">
         <v>1.2</v>
       </c>
       <c r="S160" s="8">
         <v>97.9</v>
       </c>
       <c r="T160" s="8">
         <v>0.7</v>
       </c>
       <c r="U160" s="8">
         <v>-18.5</v>
       </c>
       <c r="V160" s="8">
         <v>109.5</v>
       </c>
       <c r="W160" s="13">
         <v>2111</v>
       </c>
-      <c r="X160" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="X160" s="8"/>
     </row>
     <row r="161" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A161" s="7" t="s">
-        <v>182</v>
+        <v>181</v>
       </c>
       <c r="B161" s="8">
         <v>1.4</v>
       </c>
       <c r="C161" s="1">
         <v>118.3</v>
       </c>
       <c r="D161" s="8">
         <v>106.5</v>
       </c>
       <c r="E161" s="9">
         <v>183.52699999999999</v>
       </c>
       <c r="F161" s="10">
         <v>404</v>
       </c>
       <c r="G161" s="11">
         <v>-0.8</v>
       </c>
       <c r="H161" s="8">
         <v>-21.3</v>
       </c>
       <c r="I161" s="12">
         <v>1.52</v>
       </c>
@@ -13372,57 +13051,55 @@
       </c>
       <c r="P161" s="13">
         <v>13065</v>
       </c>
       <c r="Q161" s="13">
         <v>112306</v>
       </c>
       <c r="R161" s="8">
         <v>0.5</v>
       </c>
       <c r="S161" s="8">
         <v>97.4</v>
       </c>
       <c r="T161" s="8">
         <v>0.6</v>
       </c>
       <c r="U161" s="8">
         <v>-23</v>
       </c>
       <c r="V161" s="8">
         <v>109.7</v>
       </c>
       <c r="W161" s="13">
         <v>2210</v>
       </c>
-      <c r="X161" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="X161" s="8"/>
     </row>
     <row r="162" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A162" s="7" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="B162" s="8">
         <v>-9.6</v>
       </c>
       <c r="C162" s="1">
         <v>124.7</v>
       </c>
       <c r="D162" s="8">
         <v>109.9</v>
       </c>
       <c r="E162" s="9">
         <v>182.03299999999999</v>
       </c>
       <c r="F162" s="10">
         <v>328</v>
       </c>
       <c r="G162" s="11">
         <v>-0.6</v>
       </c>
       <c r="H162" s="8">
         <v>-30</v>
       </c>
       <c r="I162" s="12">
         <v>1.5</v>
       </c>
@@ -13446,57 +13123,55 @@
       </c>
       <c r="P162" s="13">
         <v>19591</v>
       </c>
       <c r="Q162" s="13">
         <v>113304</v>
       </c>
       <c r="R162" s="8">
         <v>0.3</v>
       </c>
       <c r="S162" s="8">
         <v>98.1</v>
       </c>
       <c r="T162" s="8">
         <v>0.4</v>
       </c>
       <c r="U162" s="8">
         <v>2</v>
       </c>
       <c r="V162" s="8">
         <v>110.1</v>
       </c>
       <c r="W162" s="13">
         <v>2275</v>
       </c>
-      <c r="X162" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="X162" s="8"/>
     </row>
     <row r="163" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A163" s="7" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="B163" s="8">
         <v>-8.5</v>
       </c>
       <c r="C163" s="1">
         <v>119.7</v>
       </c>
       <c r="D163" s="8">
         <v>110.8</v>
       </c>
       <c r="E163" s="9">
         <v>181.001</v>
       </c>
       <c r="F163" s="10">
         <v>370</v>
       </c>
       <c r="G163" s="11">
         <v>-0.4</v>
       </c>
       <c r="H163" s="8">
         <v>-30</v>
       </c>
       <c r="I163" s="12">
         <v>1.49</v>
       </c>
@@ -13520,57 +13195,55 @@
       </c>
       <c r="P163" s="13">
         <v>20802</v>
       </c>
       <c r="Q163" s="13">
         <v>113105</v>
       </c>
       <c r="R163" s="8">
         <v>0</v>
       </c>
       <c r="S163" s="8">
         <v>97.7</v>
       </c>
       <c r="T163" s="8">
         <v>0.3</v>
       </c>
       <c r="U163" s="8">
         <v>25.7</v>
       </c>
       <c r="V163" s="8">
         <v>112.6</v>
       </c>
       <c r="W163" s="13">
         <v>2371</v>
       </c>
-      <c r="X163" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="X163" s="8"/>
     </row>
     <row r="164" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A164" s="7" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
       <c r="B164" s="8">
         <v>-2</v>
       </c>
       <c r="C164" s="1">
         <v>122.7</v>
       </c>
       <c r="D164" s="8">
         <v>113.5</v>
       </c>
       <c r="E164" s="9">
         <v>179.303</v>
       </c>
       <c r="F164" s="10">
         <v>369</v>
       </c>
       <c r="G164" s="11">
         <v>-0.7</v>
       </c>
       <c r="H164" s="8">
         <v>-36.200000000000003</v>
       </c>
       <c r="I164" s="12">
         <v>1.46</v>
       </c>
@@ -13594,57 +13267,55 @@
       </c>
       <c r="P164" s="13">
         <v>17421</v>
       </c>
       <c r="Q164" s="13">
         <v>110444</v>
       </c>
       <c r="R164" s="8">
         <v>4.0999999999999996</v>
       </c>
       <c r="S164" s="8">
         <v>99.5</v>
       </c>
       <c r="T164" s="8">
         <v>0.1</v>
       </c>
       <c r="U164" s="8">
         <v>-38.1</v>
       </c>
       <c r="V164" s="8">
         <v>113.5</v>
       </c>
       <c r="W164" s="13">
         <v>2079</v>
       </c>
-      <c r="X164" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="X164" s="8"/>
     </row>
     <row r="165" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A165" s="7" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
       <c r="B165" s="8">
         <v>-13.5</v>
       </c>
       <c r="C165" s="1">
         <v>115.9</v>
       </c>
       <c r="D165" s="8">
         <v>105.6</v>
       </c>
       <c r="E165" s="9">
         <v>176.13900000000001</v>
       </c>
       <c r="F165" s="10">
         <v>309</v>
       </c>
       <c r="G165" s="11">
         <v>-0.6</v>
       </c>
       <c r="H165" s="8">
         <v>-27.5</v>
       </c>
       <c r="I165" s="12">
         <v>1.45</v>
       </c>
@@ -13668,57 +13339,55 @@
       </c>
       <c r="P165" s="13">
         <v>12376</v>
       </c>
       <c r="Q165" s="13">
         <v>109681</v>
       </c>
       <c r="R165" s="8">
         <v>2.2999999999999998</v>
       </c>
       <c r="S165" s="8">
         <v>99.3</v>
       </c>
       <c r="T165" s="8">
         <v>0</v>
       </c>
       <c r="U165" s="8">
         <v>6.2</v>
       </c>
       <c r="V165" s="8">
         <v>111.6</v>
       </c>
       <c r="W165" s="13">
         <v>2142</v>
       </c>
-      <c r="X165" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="X165" s="8"/>
     </row>
     <row r="166" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A166" s="7" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="B166" s="8">
         <v>-7.7</v>
       </c>
       <c r="C166" s="1">
         <v>117.2</v>
       </c>
       <c r="D166" s="8">
         <v>112.7</v>
       </c>
       <c r="E166" s="9">
         <v>176.79599999999999</v>
       </c>
       <c r="F166" s="10">
         <v>333</v>
       </c>
       <c r="G166" s="11">
         <v>-1.3</v>
       </c>
       <c r="H166" s="8">
         <v>-28.8</v>
       </c>
       <c r="I166" s="12">
         <v>1.44</v>
       </c>
@@ -13742,57 +13411,55 @@
       </c>
       <c r="P166" s="13">
         <v>11712</v>
       </c>
       <c r="Q166" s="13">
         <v>116777</v>
       </c>
       <c r="R166" s="8">
         <v>1.6</v>
       </c>
       <c r="S166" s="8">
         <v>99.6</v>
       </c>
       <c r="T166" s="8">
         <v>0.2</v>
       </c>
       <c r="U166" s="8">
         <v>-22.1</v>
       </c>
       <c r="V166" s="8">
         <v>112.2</v>
       </c>
       <c r="W166" s="13">
         <v>2227</v>
       </c>
-      <c r="X166" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="X166" s="8"/>
     </row>
     <row r="167" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A167" s="7" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="B167" s="8">
         <v>-2</v>
       </c>
       <c r="C167" s="1">
         <v>114.6</v>
       </c>
       <c r="D167" s="8">
         <v>116</v>
       </c>
       <c r="E167" s="9">
         <v>178.41399999999999</v>
       </c>
       <c r="F167" s="10">
         <v>339</v>
       </c>
       <c r="G167" s="11">
         <v>-0.5</v>
       </c>
       <c r="H167" s="8">
         <v>-38.799999999999997</v>
       </c>
       <c r="I167" s="12">
         <v>1.5</v>
       </c>
@@ -13816,57 +13483,55 @@
       </c>
       <c r="P167" s="13">
         <v>9662</v>
       </c>
       <c r="Q167" s="13">
         <v>109346</v>
       </c>
       <c r="R167" s="8">
         <v>-0.1</v>
       </c>
       <c r="S167" s="8">
         <v>99.4</v>
       </c>
       <c r="T167" s="8">
         <v>0.4</v>
       </c>
       <c r="U167" s="8">
         <v>11.3</v>
       </c>
       <c r="V167" s="8">
         <v>111.6</v>
       </c>
       <c r="W167" s="13">
         <v>2169</v>
       </c>
-      <c r="X167" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="X167" s="8"/>
     </row>
     <row r="168" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A168" s="7" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="B168" s="8">
         <v>-14.7</v>
       </c>
       <c r="C168" s="1">
         <v>110.7</v>
       </c>
       <c r="D168" s="8">
         <v>113.8</v>
       </c>
       <c r="E168" s="9">
         <v>177.232</v>
       </c>
       <c r="F168" s="10">
         <v>341</v>
       </c>
       <c r="G168" s="11">
         <v>-0.3</v>
       </c>
       <c r="H168" s="8">
         <v>-41.3</v>
       </c>
       <c r="I168" s="12">
         <v>1.46</v>
       </c>
@@ -13890,57 +13555,55 @@
       </c>
       <c r="P168" s="13">
         <v>10738</v>
       </c>
       <c r="Q168" s="13">
         <v>114042</v>
       </c>
       <c r="R168" s="8">
         <v>0.7</v>
       </c>
       <c r="S168" s="8">
         <v>99</v>
       </c>
       <c r="T168" s="8">
         <v>0.7</v>
       </c>
       <c r="U168" s="8">
         <v>1</v>
       </c>
       <c r="V168" s="8">
         <v>112.5</v>
       </c>
       <c r="W168" s="13">
         <v>2298</v>
       </c>
-      <c r="X168" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="X168" s="8"/>
     </row>
     <row r="169" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A169" s="7" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="B169" s="8">
         <v>-2.4</v>
       </c>
       <c r="C169" s="1">
         <v>109.6</v>
       </c>
       <c r="D169" s="8">
         <v>104.8</v>
       </c>
       <c r="E169" s="9">
         <v>178.84700000000001</v>
       </c>
       <c r="F169" s="10">
         <v>364</v>
       </c>
       <c r="G169" s="11">
         <v>-0.6</v>
       </c>
       <c r="H169" s="8">
         <v>-43.7</v>
       </c>
       <c r="I169" s="12">
         <v>1.47</v>
       </c>
@@ -13964,57 +13627,55 @@
       </c>
       <c r="P169" s="13">
         <v>16199</v>
       </c>
       <c r="Q169" s="13">
         <v>115513</v>
       </c>
       <c r="R169" s="8">
         <v>1</v>
       </c>
       <c r="S169" s="8">
         <v>99</v>
       </c>
       <c r="T169" s="8">
         <v>0.5</v>
       </c>
       <c r="U169" s="8">
         <v>3.2</v>
       </c>
       <c r="V169" s="8">
         <v>113.1</v>
       </c>
       <c r="W169" s="13">
         <v>2112</v>
       </c>
-      <c r="X169" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="X169" s="8"/>
     </row>
     <row r="170" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A170" s="7" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
       <c r="B170" s="8">
         <v>-11.5</v>
       </c>
       <c r="C170" s="1">
         <v>108.7</v>
       </c>
       <c r="D170" s="8">
         <v>111.7</v>
       </c>
       <c r="E170" s="9">
         <v>177.631</v>
       </c>
       <c r="F170" s="10">
         <v>400</v>
       </c>
       <c r="G170" s="11">
         <v>-0.6</v>
       </c>
       <c r="H170" s="8">
         <v>-50</v>
       </c>
       <c r="I170" s="12">
         <v>1.42</v>
       </c>
@@ -14038,57 +13699,55 @@
       </c>
       <c r="P170" s="13">
         <v>10803</v>
       </c>
       <c r="Q170" s="13">
         <v>121005</v>
       </c>
       <c r="R170" s="8">
         <v>0.2</v>
       </c>
       <c r="S170" s="8">
         <v>99.8</v>
       </c>
       <c r="T170" s="8">
         <v>0.5</v>
       </c>
       <c r="U170" s="8">
         <v>12.9</v>
       </c>
       <c r="V170" s="8">
         <v>114.9</v>
       </c>
       <c r="W170" s="13">
         <v>2154</v>
       </c>
-      <c r="X170" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="X170" s="8"/>
     </row>
     <row r="171" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A171" s="7" t="s">
-        <v>192</v>
+        <v>191</v>
       </c>
       <c r="B171" s="8">
         <v>-19.899999999999999</v>
       </c>
       <c r="C171" s="1">
         <v>109</v>
       </c>
       <c r="D171" s="8">
         <v>108.2</v>
       </c>
       <c r="E171" s="9">
         <v>175.80500000000001</v>
       </c>
       <c r="F171" s="10">
         <v>296</v>
       </c>
       <c r="G171" s="11">
         <v>-0.7</v>
       </c>
       <c r="H171" s="8">
         <v>-50</v>
       </c>
       <c r="I171" s="12">
         <v>1.39</v>
       </c>
@@ -14112,57 +13771,55 @@
       </c>
       <c r="P171" s="13">
         <v>19822</v>
       </c>
       <c r="Q171" s="13">
         <v>113614</v>
       </c>
       <c r="R171" s="8">
         <v>0.2</v>
       </c>
       <c r="S171" s="8">
         <v>100.5</v>
       </c>
       <c r="T171" s="8">
         <v>0.2</v>
       </c>
       <c r="U171" s="8">
         <v>13.2</v>
       </c>
       <c r="V171" s="8">
         <v>115.6</v>
       </c>
       <c r="W171" s="13">
         <v>2089</v>
       </c>
-      <c r="X171" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="X171" s="8"/>
     </row>
     <row r="172" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A172" s="7" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
       <c r="B172" s="8">
         <v>-3.1</v>
       </c>
       <c r="C172" s="1">
         <v>110.3</v>
       </c>
       <c r="D172" s="8">
         <v>100.7</v>
       </c>
       <c r="E172" s="9">
         <v>166.19499999999999</v>
       </c>
       <c r="F172" s="10">
         <v>353</v>
       </c>
       <c r="G172" s="11">
         <v>-1.7</v>
       </c>
       <c r="H172" s="8">
         <v>-67.5</v>
       </c>
       <c r="I172" s="12">
         <v>1.38</v>
       </c>
@@ -14186,57 +13843,55 @@
       </c>
       <c r="P172" s="13">
         <v>10250</v>
       </c>
       <c r="Q172" s="13">
         <v>42493</v>
       </c>
       <c r="R172" s="8">
         <v>-0.2</v>
       </c>
       <c r="S172" s="8">
         <v>100.6</v>
       </c>
       <c r="T172" s="8">
         <v>-0.1</v>
       </c>
       <c r="U172" s="8">
         <v>3.4</v>
       </c>
       <c r="V172" s="8">
         <v>117.2</v>
       </c>
       <c r="W172" s="13">
         <v>1827</v>
       </c>
-      <c r="X172" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="X172" s="8"/>
     </row>
     <row r="173" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A173" s="7" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="B173" s="8">
         <v>-23.8</v>
       </c>
       <c r="C173" s="1">
         <v>97.4</v>
       </c>
       <c r="D173" s="8">
         <v>100.3</v>
       </c>
       <c r="E173" s="9">
         <v>160.965</v>
       </c>
       <c r="F173" s="10">
         <v>298</v>
       </c>
       <c r="G173" s="11">
         <v>-1</v>
       </c>
       <c r="H173" s="8">
         <v>-76.7</v>
       </c>
       <c r="I173" s="12">
         <v>1.35</v>
       </c>
@@ -14260,57 +13915,55 @@
       </c>
       <c r="P173" s="13">
         <v>12956</v>
       </c>
       <c r="Q173" s="13">
         <v>8909</v>
       </c>
       <c r="R173" s="8">
         <v>0.5</v>
       </c>
       <c r="S173" s="8">
         <v>100.2</v>
       </c>
       <c r="T173" s="8">
         <v>-0.3</v>
       </c>
       <c r="U173" s="8">
         <v>53.9</v>
       </c>
       <c r="V173" s="8">
         <v>117.3</v>
       </c>
       <c r="W173" s="13">
         <v>1729</v>
       </c>
-      <c r="X173" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="X173" s="8"/>
     </row>
     <row r="174" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A174" s="7" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
       <c r="B174" s="8">
         <v>-22.1</v>
       </c>
       <c r="C174" s="1">
         <v>92.4</v>
       </c>
       <c r="D174" s="8">
         <v>97.3</v>
       </c>
       <c r="E174" s="9">
         <v>162.21</v>
       </c>
       <c r="F174" s="10">
         <v>263</v>
       </c>
       <c r="G174" s="11">
         <v>-0.1</v>
       </c>
       <c r="H174" s="8">
         <v>-88.3</v>
       </c>
       <c r="I174" s="12">
         <v>1.27</v>
       </c>
@@ -14334,57 +13987,55 @@
       </c>
       <c r="P174" s="13">
         <v>8292</v>
       </c>
       <c r="Q174" s="13">
         <v>3467</v>
       </c>
       <c r="R174" s="8">
         <v>-0.3</v>
       </c>
       <c r="S174" s="8">
         <v>99.5</v>
       </c>
       <c r="T174" s="8">
         <v>0.2</v>
       </c>
       <c r="U174" s="8">
         <v>-25.2</v>
       </c>
       <c r="V174" s="8">
         <v>118.7</v>
       </c>
       <c r="W174" s="13">
         <v>1860</v>
       </c>
-      <c r="X174" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="X174" s="8"/>
     </row>
     <row r="175" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A175" s="7" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="B175" s="8">
         <v>-6.9</v>
       </c>
       <c r="C175" s="1">
         <v>90.9</v>
       </c>
       <c r="D175" s="8">
         <v>91.5</v>
       </c>
       <c r="E175" s="9">
         <v>165.899</v>
       </c>
       <c r="F175" s="10">
         <v>367</v>
       </c>
       <c r="G175" s="11">
         <v>1.2</v>
       </c>
       <c r="H175" s="8">
         <v>-71.7</v>
       </c>
       <c r="I175" s="12">
         <v>1.24</v>
       </c>
@@ -14408,57 +14059,55 @@
       </c>
       <c r="P175" s="13">
         <v>20143</v>
       </c>
       <c r="Q175" s="13">
         <v>15170</v>
       </c>
       <c r="R175" s="8">
         <v>0.1</v>
       </c>
       <c r="S175" s="8">
         <v>98.1</v>
       </c>
       <c r="T175" s="8">
         <v>0.3</v>
       </c>
       <c r="U175" s="8">
         <v>-21.3</v>
       </c>
       <c r="V175" s="8">
         <v>116.2</v>
       </c>
       <c r="W175" s="13">
         <v>1377</v>
       </c>
-      <c r="X175" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="X175" s="8"/>
     </row>
     <row r="176" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A176" s="7" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
       <c r="B176" s="8">
         <v>-19.3</v>
       </c>
       <c r="C176" s="1">
         <v>93.8</v>
       </c>
       <c r="D176" s="8">
         <v>91</v>
       </c>
       <c r="E176" s="9">
         <v>168.482</v>
       </c>
       <c r="F176" s="10">
         <v>303</v>
       </c>
       <c r="G176" s="11">
         <v>2.6</v>
       </c>
       <c r="H176" s="8">
         <v>-61.6</v>
       </c>
       <c r="I176" s="12">
         <v>1.23</v>
       </c>
@@ -14482,57 +14131,55 @@
       </c>
       <c r="P176" s="13">
         <v>13728</v>
       </c>
       <c r="Q176" s="13">
         <v>22964</v>
       </c>
       <c r="R176" s="8">
         <v>-1.2</v>
       </c>
       <c r="S176" s="8">
         <v>98.1</v>
       </c>
       <c r="T176" s="8">
         <v>0.4</v>
       </c>
       <c r="U176" s="8">
         <v>18.5</v>
       </c>
       <c r="V176" s="8">
         <v>114.3</v>
       </c>
       <c r="W176" s="13">
         <v>1987</v>
       </c>
-      <c r="X176" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="X176" s="8"/>
     </row>
     <row r="177" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A177" s="7" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
       <c r="B177" s="8">
         <v>-15.2</v>
       </c>
       <c r="C177" s="1">
         <v>97.4</v>
       </c>
       <c r="D177" s="8">
         <v>92.3</v>
       </c>
       <c r="E177" s="9">
         <v>170.86199999999999</v>
       </c>
       <c r="F177" s="10">
         <v>304</v>
       </c>
       <c r="G177" s="11">
         <v>2.5</v>
       </c>
       <c r="H177" s="8">
         <v>-60</v>
       </c>
       <c r="I177" s="12">
         <v>1.22</v>
       </c>
@@ -14556,57 +14203,55 @@
       </c>
       <c r="P177" s="13">
         <v>24123</v>
       </c>
       <c r="Q177" s="13">
         <v>20317</v>
       </c>
       <c r="R177" s="8">
         <v>-1.7</v>
       </c>
       <c r="S177" s="8">
         <v>99.4</v>
       </c>
       <c r="T177" s="8">
         <v>-0.3</v>
       </c>
       <c r="U177" s="8">
         <v>-27.1</v>
       </c>
       <c r="V177" s="8">
         <v>112.2</v>
       </c>
       <c r="W177" s="13">
         <v>2723</v>
       </c>
-      <c r="X177" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="X177" s="8"/>
     </row>
     <row r="178" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A178" s="7" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="B178" s="8">
         <v>-3.3</v>
       </c>
       <c r="C178" s="1">
         <v>97.5</v>
       </c>
       <c r="D178" s="8">
         <v>95.5</v>
       </c>
       <c r="E178" s="9">
         <v>171.16399999999999</v>
       </c>
       <c r="F178" s="10">
         <v>311</v>
       </c>
       <c r="G178" s="11">
         <v>2.8</v>
       </c>
       <c r="H178" s="8">
         <v>-66.7</v>
       </c>
       <c r="I178" s="12">
         <v>1.23</v>
       </c>
@@ -14630,57 +14275,55 @@
       </c>
       <c r="P178" s="13">
         <v>23000</v>
       </c>
       <c r="Q178" s="13">
         <v>25353</v>
       </c>
       <c r="R178" s="8">
         <v>-1.8</v>
       </c>
       <c r="S178" s="8">
         <v>98.6</v>
       </c>
       <c r="T178" s="8">
         <v>0</v>
       </c>
       <c r="U178" s="8">
         <v>2.6</v>
       </c>
       <c r="V178" s="8">
         <v>110.5</v>
       </c>
       <c r="W178" s="13">
         <v>1415</v>
       </c>
-      <c r="X178" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="X178" s="8"/>
     </row>
     <row r="179" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A179" s="7" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="B179" s="8">
         <v>-16.5</v>
       </c>
       <c r="C179" s="1">
         <v>97</v>
       </c>
       <c r="D179" s="8">
         <v>95.3</v>
       </c>
       <c r="E179" s="9">
         <v>173.08699999999999</v>
       </c>
       <c r="F179" s="10">
         <v>328</v>
       </c>
       <c r="G179" s="11">
         <v>2.5</v>
       </c>
       <c r="H179" s="8">
         <v>-63.3</v>
       </c>
       <c r="I179" s="12">
         <v>1.23</v>
       </c>
@@ -14704,57 +14347,55 @@
       </c>
       <c r="P179" s="13">
         <v>12336</v>
       </c>
       <c r="Q179" s="13">
         <v>36709</v>
       </c>
       <c r="R179" s="8">
         <v>0.3</v>
       </c>
       <c r="S179" s="8">
         <v>98</v>
       </c>
       <c r="T179" s="8">
         <v>-0.5</v>
       </c>
       <c r="U179" s="8">
         <v>-11.1</v>
       </c>
       <c r="V179" s="8">
         <v>110.2</v>
       </c>
       <c r="W179" s="13">
         <v>1710</v>
       </c>
-      <c r="X179" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="X179" s="8"/>
     </row>
     <row r="180" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A180" s="7" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
       <c r="B180" s="8">
         <v>-1.7</v>
       </c>
       <c r="C180" s="1">
         <v>103.6</v>
       </c>
       <c r="D180" s="8">
         <v>96</v>
       </c>
       <c r="E180" s="9">
         <v>174.929</v>
       </c>
       <c r="F180" s="10">
         <v>376</v>
       </c>
       <c r="G180" s="11">
         <v>3.3</v>
       </c>
       <c r="H180" s="8">
         <v>-46.7</v>
       </c>
       <c r="I180" s="12">
         <v>1.24</v>
       </c>
@@ -14778,57 +14419,55 @@
       </c>
       <c r="P180" s="13">
         <v>14774</v>
       </c>
       <c r="Q180" s="13">
         <v>40573</v>
       </c>
       <c r="R180" s="8">
         <v>-0.3</v>
       </c>
       <c r="S180" s="8">
         <v>98.8</v>
       </c>
       <c r="T180" s="8">
         <v>-0.6</v>
       </c>
       <c r="U180" s="8">
         <v>4.4000000000000004</v>
       </c>
       <c r="V180" s="8">
         <v>110</v>
       </c>
       <c r="W180" s="13">
         <v>1432</v>
       </c>
-      <c r="X180" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="X180" s="8"/>
     </row>
     <row r="181" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A181" s="7" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="B181" s="8">
         <v>2.5</v>
       </c>
       <c r="C181" s="1">
         <v>109.2</v>
       </c>
       <c r="D181" s="8">
         <v>95.1</v>
       </c>
       <c r="E181" s="9">
         <v>178.50399999999999</v>
       </c>
       <c r="F181" s="10">
         <v>272</v>
       </c>
       <c r="G181" s="11">
         <v>3.3</v>
       </c>
       <c r="H181" s="8">
         <v>-62.7</v>
       </c>
       <c r="I181" s="12">
         <v>1.27</v>
       </c>
@@ -14852,57 +14491,55 @@
       </c>
       <c r="P181" s="13">
         <v>19984</v>
       </c>
       <c r="Q181" s="13">
         <v>31881</v>
       </c>
       <c r="R181" s="8">
         <v>-0.7</v>
       </c>
       <c r="S181" s="8">
         <v>99</v>
       </c>
       <c r="T181" s="8">
         <v>-0.5</v>
       </c>
       <c r="U181" s="8">
         <v>2.7</v>
       </c>
       <c r="V181" s="8">
         <v>107.7</v>
       </c>
       <c r="W181" s="13">
         <v>1367</v>
       </c>
-      <c r="X181" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="X181" s="8"/>
     </row>
     <row r="182" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A182" s="7" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="B182" s="8">
         <v>-6.1</v>
       </c>
       <c r="C182" s="1">
         <v>104.4</v>
       </c>
       <c r="D182" s="8">
         <v>96</v>
       </c>
       <c r="E182" s="9">
         <v>182.32499999999999</v>
       </c>
       <c r="F182" s="10">
         <v>316</v>
       </c>
       <c r="G182" s="11">
         <v>4.8</v>
       </c>
       <c r="H182" s="8">
         <v>-65</v>
       </c>
       <c r="I182" s="12">
         <v>1.33</v>
       </c>
@@ -14926,57 +14563,55 @@
       </c>
       <c r="P182" s="13">
         <v>14120</v>
       </c>
       <c r="Q182" s="13">
         <v>15664</v>
       </c>
       <c r="R182" s="8">
         <v>-1.6</v>
       </c>
       <c r="S182" s="8">
         <v>99.9</v>
       </c>
       <c r="T182" s="8">
         <v>-0.1</v>
       </c>
       <c r="U182" s="8">
         <v>-7.2</v>
       </c>
       <c r="V182" s="8">
         <v>105.6</v>
       </c>
       <c r="W182" s="13">
         <v>2411</v>
       </c>
-      <c r="X182" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="X182" s="8"/>
     </row>
     <row r="183" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A183" s="7" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="B183" s="8">
         <v>12</v>
       </c>
       <c r="C183" s="1">
         <v>97.2</v>
       </c>
       <c r="D183" s="8">
         <v>106.3</v>
       </c>
       <c r="E183" s="9">
         <v>188.43299999999999</v>
       </c>
       <c r="F183" s="10">
         <v>367</v>
       </c>
       <c r="G183" s="11">
         <v>5.5</v>
       </c>
       <c r="H183" s="8">
         <v>-68.3</v>
       </c>
       <c r="I183" s="12">
         <v>1.33</v>
       </c>
@@ -15000,57 +14635,55 @@
       </c>
       <c r="P183" s="13">
         <v>16408</v>
       </c>
       <c r="Q183" s="13">
         <v>21288</v>
       </c>
       <c r="R183" s="8">
         <v>-1.2</v>
       </c>
       <c r="S183" s="8">
         <v>99.8</v>
       </c>
       <c r="T183" s="8">
         <v>0.3</v>
       </c>
       <c r="U183" s="8">
         <v>-21</v>
       </c>
       <c r="V183" s="8">
         <v>104.1</v>
       </c>
       <c r="W183" s="13">
         <v>1980</v>
       </c>
-      <c r="X183" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="X183" s="8"/>
     </row>
     <row r="184" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A184" s="7" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="B184" s="8">
         <v>10.8</v>
       </c>
       <c r="C184" s="1">
         <v>101.9</v>
       </c>
       <c r="D184" s="8">
         <v>98.8</v>
       </c>
       <c r="E184" s="9">
         <v>191.70699999999999</v>
       </c>
       <c r="F184" s="10">
         <v>372</v>
       </c>
       <c r="G184" s="11">
         <v>6.2</v>
       </c>
       <c r="H184" s="8">
         <v>-43.3</v>
       </c>
       <c r="I184" s="12">
         <v>1.36</v>
       </c>
@@ -15074,57 +14707,55 @@
       </c>
       <c r="P184" s="13">
         <v>17392</v>
       </c>
       <c r="Q184" s="13">
         <v>27154</v>
       </c>
       <c r="R184" s="8">
         <v>-0.4</v>
       </c>
       <c r="S184" s="8">
         <v>100.7</v>
       </c>
       <c r="T184" s="8">
         <v>0.3</v>
       </c>
       <c r="U184" s="8">
         <v>0.6</v>
       </c>
       <c r="V184" s="8">
         <v>104</v>
       </c>
       <c r="W184" s="13">
         <v>2085</v>
       </c>
-      <c r="X184" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="X184" s="8"/>
     </row>
     <row r="185" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A185" s="7" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="B185" s="8">
         <v>21.3</v>
       </c>
       <c r="C185" s="1">
         <v>104.1</v>
       </c>
       <c r="D185" s="8">
         <v>97.5</v>
       </c>
       <c r="E185" s="9">
         <v>196.625</v>
       </c>
       <c r="F185" s="10">
         <v>206</v>
       </c>
       <c r="G185" s="11">
         <v>5.2</v>
       </c>
       <c r="H185" s="8">
         <v>-35</v>
       </c>
       <c r="I185" s="12">
         <v>1.38</v>
       </c>
@@ -15148,57 +14779,55 @@
       </c>
       <c r="P185" s="13">
         <v>20285</v>
       </c>
       <c r="Q185" s="13">
         <v>26630</v>
       </c>
       <c r="R185" s="8">
         <v>0.7</v>
       </c>
       <c r="S185" s="8">
         <v>101</v>
       </c>
       <c r="T185" s="8">
         <v>-1.1000000000000001</v>
       </c>
       <c r="U185" s="8">
         <v>-29.9</v>
       </c>
       <c r="V185" s="8">
         <v>104.5</v>
       </c>
       <c r="W185" s="13">
         <v>2204</v>
       </c>
-      <c r="X185" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="X185" s="8"/>
     </row>
     <row r="186" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A186" s="7" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="B186" s="8">
         <v>23.6</v>
       </c>
       <c r="C186" s="1">
         <v>101.9</v>
       </c>
       <c r="D186" s="8">
         <v>100.4</v>
       </c>
       <c r="E186" s="9">
         <v>201.42400000000001</v>
       </c>
       <c r="F186" s="10">
         <v>385</v>
       </c>
       <c r="G186" s="11">
         <v>5</v>
       </c>
       <c r="H186" s="8">
         <v>-50</v>
       </c>
       <c r="I186" s="12">
         <v>1.44</v>
       </c>
@@ -15222,57 +14851,55 @@
       </c>
       <c r="P186" s="13">
         <v>14030</v>
       </c>
       <c r="Q186" s="13">
         <v>20485</v>
       </c>
       <c r="R186" s="8">
         <v>0.3</v>
       </c>
       <c r="S186" s="8">
         <v>102.2</v>
       </c>
       <c r="T186" s="8">
         <v>-1.5</v>
       </c>
       <c r="U186" s="8">
         <v>21.1</v>
       </c>
       <c r="V186" s="8">
         <v>104.8</v>
       </c>
       <c r="W186" s="13">
         <v>4607</v>
       </c>
-      <c r="X186" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="X186" s="8"/>
     </row>
     <row r="187" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A187" s="7" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="B187" s="8">
         <v>21.2</v>
       </c>
       <c r="C187" s="1">
         <v>101.4</v>
       </c>
       <c r="D187" s="8">
         <v>99.4</v>
       </c>
       <c r="E187" s="9">
         <v>204.39099999999999</v>
       </c>
       <c r="F187" s="10">
         <v>327</v>
       </c>
       <c r="G187" s="11">
         <v>3.8</v>
       </c>
       <c r="H187" s="8">
         <v>-48.3</v>
       </c>
       <c r="I187" s="12">
         <v>1.47</v>
       </c>
@@ -15296,57 +14923,55 @@
       </c>
       <c r="P187" s="13">
         <v>25241</v>
       </c>
       <c r="Q187" s="13">
         <v>20434</v>
       </c>
       <c r="R187" s="8">
         <v>0.5</v>
       </c>
       <c r="S187" s="8">
         <v>102.2</v>
       </c>
       <c r="T187" s="8">
         <v>-1.5</v>
       </c>
       <c r="U187" s="8">
         <v>-14.6</v>
       </c>
       <c r="V187" s="8">
         <v>104.9</v>
       </c>
       <c r="W187" s="13">
         <v>2227</v>
       </c>
-      <c r="X187" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="X187" s="8"/>
     </row>
     <row r="188" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A188" s="7" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
       <c r="B188" s="8">
         <v>23.1</v>
       </c>
       <c r="C188" s="1">
         <v>102.8</v>
       </c>
       <c r="D188" s="8">
         <v>98.8</v>
       </c>
       <c r="E188" s="9">
         <v>209.95500000000001</v>
       </c>
       <c r="F188" s="10">
         <v>351</v>
       </c>
       <c r="G188" s="11">
         <v>2.4</v>
       </c>
       <c r="H188" s="8">
         <v>-40</v>
       </c>
       <c r="I188" s="12">
         <v>1.54</v>
       </c>
@@ -15370,57 +14995,55 @@
       </c>
       <c r="P188" s="13">
         <v>25139</v>
       </c>
       <c r="Q188" s="13">
         <v>29093</v>
       </c>
       <c r="R188" s="8">
         <v>0.7</v>
       </c>
       <c r="S188" s="8">
         <v>103.4</v>
       </c>
       <c r="T188" s="8">
         <v>-0.9</v>
       </c>
       <c r="U188" s="8">
         <v>-16.3</v>
       </c>
       <c r="V188" s="8">
         <v>103.4</v>
       </c>
       <c r="W188" s="13">
         <v>2165</v>
       </c>
-      <c r="X188" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="X188" s="8"/>
     </row>
     <row r="189" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A189" s="7" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="B189" s="8">
         <v>18.399999999999999</v>
       </c>
       <c r="C189" s="1">
         <v>100.6</v>
       </c>
       <c r="D189" s="8">
         <v>97.3</v>
       </c>
       <c r="E189" s="9">
         <v>211.43</v>
       </c>
       <c r="F189" s="10">
         <v>348</v>
       </c>
       <c r="G189" s="11">
         <v>2.2000000000000002</v>
       </c>
       <c r="H189" s="8">
         <v>-46.7</v>
       </c>
       <c r="I189" s="12">
         <v>1.54</v>
       </c>
@@ -15444,57 +15067,55 @@
       </c>
       <c r="P189" s="13">
         <v>12843</v>
       </c>
       <c r="Q189" s="13">
         <v>25897</v>
       </c>
       <c r="R189" s="8">
         <v>0.4</v>
       </c>
       <c r="S189" s="8">
         <v>102.2</v>
       </c>
       <c r="T189" s="8">
         <v>-0.7</v>
       </c>
       <c r="U189" s="8">
         <v>-4</v>
       </c>
       <c r="V189" s="8">
         <v>106.5</v>
       </c>
       <c r="W189" s="13">
         <v>2777</v>
       </c>
-      <c r="X189" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="X189" s="8"/>
     </row>
     <row r="190" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A190" s="7" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="B190" s="8">
         <v>14.4</v>
       </c>
       <c r="C190" s="1">
         <v>99.1</v>
       </c>
       <c r="D190" s="8">
         <v>96.5</v>
       </c>
       <c r="E190" s="9">
         <v>214.34399999999999</v>
       </c>
       <c r="F190" s="10">
         <v>357</v>
       </c>
       <c r="G190" s="11">
         <v>0.6</v>
       </c>
       <c r="H190" s="8">
         <v>-39.700000000000003</v>
       </c>
       <c r="I190" s="12">
         <v>1.55</v>
       </c>
@@ -15518,57 +15139,55 @@
       </c>
       <c r="P190" s="13">
         <v>11456</v>
       </c>
       <c r="Q190" s="13">
         <v>23721</v>
       </c>
       <c r="R190" s="8">
         <v>0.8</v>
       </c>
       <c r="S190" s="8">
         <v>102.3</v>
       </c>
       <c r="T190" s="8">
         <v>-0.5</v>
       </c>
       <c r="U190" s="8">
         <v>-16.600000000000001</v>
       </c>
       <c r="V190" s="8">
         <v>107.7</v>
       </c>
       <c r="W190" s="13">
         <v>2380</v>
       </c>
-      <c r="X190" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="X190" s="8"/>
     </row>
     <row r="191" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A191" s="7" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
       <c r="B191" s="8">
         <v>-0.2</v>
       </c>
       <c r="C191" s="1">
         <v>99.2</v>
       </c>
       <c r="D191" s="8">
         <v>99.8</v>
       </c>
       <c r="E191" s="9">
         <v>220.42599999999999</v>
       </c>
       <c r="F191" s="10">
         <v>354</v>
       </c>
       <c r="G191" s="11">
         <v>0.2</v>
       </c>
       <c r="H191" s="8">
         <v>-46.7</v>
       </c>
       <c r="I191" s="12">
         <v>1.51</v>
       </c>
@@ -15592,57 +15211,55 @@
       </c>
       <c r="P191" s="13">
         <v>21280</v>
       </c>
       <c r="Q191" s="13">
         <v>37559</v>
       </c>
       <c r="R191" s="8">
         <v>-0.9</v>
       </c>
       <c r="S191" s="8">
         <v>102.9</v>
       </c>
       <c r="T191" s="8">
         <v>-0.8</v>
       </c>
       <c r="U191" s="8">
         <v>18.100000000000001</v>
       </c>
       <c r="V191" s="8">
         <v>110.1</v>
       </c>
       <c r="W191" s="13">
         <v>2353</v>
       </c>
-      <c r="X191" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="X191" s="8"/>
     </row>
     <row r="192" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A192" s="7" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="B192" s="8">
         <v>-0.4</v>
       </c>
       <c r="C192" s="1">
         <v>100</v>
       </c>
       <c r="D192" s="8">
         <v>100.4</v>
       </c>
       <c r="E192" s="9">
         <v>220.68799999999999</v>
       </c>
       <c r="F192" s="10">
         <v>354</v>
       </c>
       <c r="G192" s="11">
         <v>1.3</v>
       </c>
       <c r="H192" s="8">
         <v>-42.4</v>
       </c>
       <c r="I192" s="12">
         <v>1.44</v>
       </c>
@@ -15666,57 +15283,55 @@
       </c>
       <c r="P192" s="13">
         <v>14667</v>
       </c>
       <c r="Q192" s="13">
         <v>46811</v>
       </c>
       <c r="R192" s="8">
         <v>-0.7</v>
       </c>
       <c r="S192" s="8">
         <v>103.2</v>
       </c>
       <c r="T192" s="8">
         <v>-0.8</v>
       </c>
       <c r="U192" s="8">
         <v>-11.1</v>
       </c>
       <c r="V192" s="8">
         <v>112.3</v>
       </c>
       <c r="W192" s="13">
         <v>2493</v>
       </c>
-      <c r="X192" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="X192" s="8"/>
     </row>
     <row r="193" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A193" s="7" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="B193" s="8">
         <v>11.4</v>
       </c>
       <c r="C193" s="1">
         <v>101.8</v>
       </c>
       <c r="D193" s="8">
         <v>99.2</v>
       </c>
       <c r="E193" s="9">
         <v>222.07599999999999</v>
       </c>
       <c r="F193" s="10">
         <v>338</v>
       </c>
       <c r="G193" s="11">
         <v>0.8</v>
       </c>
       <c r="H193" s="8">
         <v>-23.3</v>
       </c>
       <c r="I193" s="12">
         <v>1.47</v>
       </c>
@@ -15740,57 +15355,55 @@
       </c>
       <c r="P193" s="13">
         <v>7255</v>
       </c>
       <c r="Q193" s="13">
         <v>62561</v>
       </c>
       <c r="R193" s="8">
         <v>-0.1</v>
       </c>
       <c r="S193" s="8">
         <v>102.8</v>
       </c>
       <c r="T193" s="8">
         <v>-0.9</v>
       </c>
       <c r="U193" s="8">
         <v>-14.7</v>
       </c>
       <c r="V193" s="8">
         <v>113.1</v>
       </c>
       <c r="W193" s="13">
         <v>2132</v>
       </c>
-      <c r="X193" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="X193" s="8"/>
     </row>
     <row r="194" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A194" s="7" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="B194" s="8">
         <v>8.1</v>
       </c>
       <c r="C194" s="1">
         <v>111.1</v>
       </c>
       <c r="D194" s="8">
         <v>93.3</v>
       </c>
       <c r="E194" s="9">
         <v>226.399</v>
       </c>
       <c r="F194" s="10">
         <v>375</v>
       </c>
       <c r="G194" s="11">
         <v>-1.3</v>
       </c>
       <c r="H194" s="8">
         <v>-50</v>
       </c>
       <c r="I194" s="12">
         <v>1.51</v>
       </c>
@@ -15814,57 +15427,55 @@
       </c>
       <c r="P194" s="13">
         <v>43390</v>
       </c>
       <c r="Q194" s="13">
         <v>50626</v>
       </c>
       <c r="R194" s="8">
         <v>0.3</v>
       </c>
       <c r="S194" s="8">
         <v>98.1</v>
       </c>
       <c r="T194" s="8">
         <v>-1.3</v>
       </c>
       <c r="U194" s="8">
         <v>9.1999999999999993</v>
       </c>
       <c r="V194" s="8">
         <v>114.7</v>
       </c>
       <c r="W194" s="13">
         <v>1942</v>
       </c>
-      <c r="X194" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="X194" s="8"/>
     </row>
     <row r="195" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A195" s="7" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
       <c r="B195" s="8">
         <v>-6.6</v>
       </c>
       <c r="C195" s="1">
         <v>107.6</v>
       </c>
       <c r="D195" s="8">
         <v>91.3</v>
       </c>
       <c r="E195" s="9">
         <v>233.511</v>
       </c>
       <c r="F195" s="10">
         <v>443</v>
       </c>
       <c r="G195" s="11">
         <v>-1.1000000000000001</v>
       </c>
       <c r="H195" s="8">
         <v>-46.7</v>
       </c>
       <c r="I195" s="12">
         <v>1.51</v>
       </c>
@@ -15888,57 +15499,55 @@
       </c>
       <c r="P195" s="13">
         <v>12565</v>
       </c>
       <c r="Q195" s="13">
         <v>24132</v>
       </c>
       <c r="R195" s="8">
         <v>-2.5</v>
       </c>
       <c r="S195" s="8">
         <v>97.9</v>
       </c>
       <c r="T195" s="8">
         <v>-1.4</v>
       </c>
       <c r="U195" s="8">
         <v>13.3</v>
       </c>
       <c r="V195" s="8">
         <v>115.8</v>
       </c>
       <c r="W195" s="13">
         <v>2291</v>
       </c>
-      <c r="X195" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="X195" s="8"/>
     </row>
     <row r="196" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A196" s="7" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="B196" s="8">
         <v>-1.4</v>
       </c>
       <c r="C196" s="1">
         <v>115.5</v>
       </c>
       <c r="D196" s="8">
         <v>96.3</v>
       </c>
       <c r="E196" s="9">
         <v>241.59800000000001</v>
       </c>
       <c r="F196" s="10">
         <v>398</v>
       </c>
       <c r="G196" s="11">
         <v>-0.3</v>
       </c>
       <c r="H196" s="8">
         <v>-40</v>
       </c>
       <c r="I196" s="12">
         <v>1.53</v>
       </c>
@@ -15962,57 +15571,55 @@
       </c>
       <c r="P196" s="13">
         <v>44284</v>
       </c>
       <c r="Q196" s="13">
         <v>53650</v>
       </c>
       <c r="R196" s="8">
         <v>-1.5</v>
       </c>
       <c r="S196" s="8">
         <v>99.4</v>
       </c>
       <c r="T196" s="8">
         <v>-1.3</v>
       </c>
       <c r="U196" s="8">
         <v>1.7</v>
       </c>
       <c r="V196" s="8">
         <v>114.2</v>
       </c>
       <c r="W196" s="13">
         <v>2723</v>
       </c>
-      <c r="X196" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="X196" s="8"/>
     </row>
     <row r="197" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A197" s="7" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
       <c r="B197" s="8">
         <v>-0.3</v>
       </c>
       <c r="C197" s="1">
         <v>110.5</v>
       </c>
       <c r="D197" s="8">
         <v>92.4</v>
       </c>
       <c r="E197" s="9">
         <v>247.53399999999999</v>
       </c>
       <c r="F197" s="10">
         <v>414</v>
       </c>
       <c r="G197" s="11">
         <v>0.1</v>
       </c>
       <c r="H197" s="8">
         <v>-25</v>
       </c>
       <c r="I197" s="12">
         <v>1.53</v>
       </c>
@@ -16036,57 +15643,55 @@
       </c>
       <c r="P197" s="13">
         <v>14182</v>
       </c>
       <c r="Q197" s="13">
         <v>69371</v>
       </c>
       <c r="R197" s="8">
         <v>-1.9</v>
       </c>
       <c r="S197" s="8">
         <v>99.1</v>
       </c>
       <c r="T197" s="8">
         <v>0.9</v>
       </c>
       <c r="U197" s="8">
         <v>3.3</v>
       </c>
       <c r="V197" s="8">
         <v>116.7</v>
       </c>
       <c r="W197" s="13">
         <v>2675</v>
       </c>
-      <c r="X197" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="X197" s="8"/>
     </row>
     <row r="198" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A198" s="7" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="B198" s="8">
         <v>-5.7</v>
       </c>
       <c r="C198" s="1">
         <v>108.2</v>
       </c>
       <c r="D198" s="8">
         <v>92.6</v>
       </c>
       <c r="E198" s="9">
         <v>247.87200000000001</v>
       </c>
       <c r="F198" s="10">
         <v>329</v>
       </c>
       <c r="G198" s="11">
         <v>0.3</v>
       </c>
       <c r="H198" s="8">
         <v>-23.3</v>
       </c>
       <c r="I198" s="12">
         <v>1.52</v>
       </c>
@@ -16110,57 +15715,55 @@
       </c>
       <c r="P198" s="13">
         <v>19252</v>
       </c>
       <c r="Q198" s="13">
         <v>64561</v>
       </c>
       <c r="R198" s="8">
         <v>-1</v>
       </c>
       <c r="S198" s="8">
         <v>98.4</v>
       </c>
       <c r="T198" s="8">
         <v>1.1000000000000001</v>
       </c>
       <c r="U198" s="8">
         <v>26.6</v>
       </c>
       <c r="V198" s="8">
         <v>115.3</v>
       </c>
       <c r="W198" s="13">
         <v>2800</v>
       </c>
-      <c r="X198" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="X198" s="8"/>
     </row>
     <row r="199" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A199" s="7" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
       <c r="B199" s="8">
         <v>-2.6</v>
       </c>
       <c r="C199" s="1">
         <v>109.3</v>
       </c>
       <c r="D199" s="8">
         <v>99.1</v>
       </c>
       <c r="E199" s="9">
         <v>250.63</v>
       </c>
       <c r="F199" s="10">
         <v>317</v>
       </c>
       <c r="G199" s="11">
         <v>0.9</v>
       </c>
       <c r="H199" s="8">
         <v>-25</v>
       </c>
       <c r="I199" s="12">
         <v>1.51</v>
       </c>
@@ -16184,57 +15787,55 @@
       </c>
       <c r="P199" s="13">
         <v>7783</v>
       </c>
       <c r="Q199" s="13">
         <v>64863</v>
       </c>
       <c r="R199" s="8">
         <v>-1.3</v>
       </c>
       <c r="S199" s="8">
         <v>99.2</v>
       </c>
       <c r="T199" s="8">
         <v>1.4</v>
       </c>
       <c r="U199" s="8">
         <v>17.899999999999999</v>
       </c>
       <c r="V199" s="8">
         <v>122</v>
       </c>
       <c r="W199" s="13">
         <v>2537</v>
       </c>
-      <c r="X199" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="X199" s="8"/>
     </row>
     <row r="200" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A200" s="7" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="B200" s="8">
         <v>-5.5</v>
       </c>
       <c r="C200" s="1">
         <v>108.9</v>
       </c>
       <c r="D200" s="8">
         <v>147</v>
       </c>
       <c r="E200" s="9">
         <v>248.184</v>
       </c>
       <c r="F200" s="10">
         <v>286</v>
       </c>
       <c r="G200" s="11">
         <v>0.9</v>
       </c>
       <c r="H200" s="8">
         <v>-18.3</v>
       </c>
       <c r="I200" s="12">
         <v>1.51</v>
       </c>
@@ -16258,57 +15859,55 @@
       </c>
       <c r="P200" s="13">
         <v>10041</v>
       </c>
       <c r="Q200" s="13">
         <v>72593</v>
       </c>
       <c r="R200" s="8">
         <v>-1.1000000000000001</v>
       </c>
       <c r="S200" s="8">
         <v>98.2</v>
       </c>
       <c r="T200" s="8">
         <v>1.5</v>
       </c>
       <c r="U200" s="8">
         <v>3.8</v>
       </c>
       <c r="V200" s="8">
         <v>125.6</v>
       </c>
       <c r="W200" s="13">
         <v>2554</v>
       </c>
-      <c r="X200" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="X200" s="8"/>
     </row>
     <row r="201" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A201" s="7" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
       <c r="B201" s="8">
         <v>-7.9</v>
       </c>
       <c r="C201" s="1">
         <v>108.1</v>
       </c>
       <c r="D201" s="8">
         <v>93.2</v>
       </c>
       <c r="E201" s="9">
         <v>248.93199999999999</v>
       </c>
       <c r="F201" s="10">
         <v>350</v>
       </c>
       <c r="G201" s="11">
         <v>0.7</v>
       </c>
       <c r="H201" s="8">
         <v>-33.299999999999997</v>
       </c>
       <c r="I201" s="12">
         <v>1.51</v>
       </c>
@@ -16332,57 +15931,55 @@
       </c>
       <c r="P201" s="13">
         <v>13554</v>
       </c>
       <c r="Q201" s="13">
         <v>73645</v>
       </c>
       <c r="R201" s="8">
         <v>-1.2</v>
       </c>
       <c r="S201" s="8">
         <v>98.2</v>
       </c>
       <c r="T201" s="8">
         <v>1.9</v>
       </c>
       <c r="U201" s="8">
         <v>24.3</v>
       </c>
       <c r="V201" s="8">
         <v>130.5</v>
       </c>
       <c r="W201" s="13">
         <v>2536</v>
       </c>
-      <c r="X201" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="X201" s="8"/>
     </row>
     <row r="202" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A202" s="7" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
       <c r="B202" s="8">
         <v>-8.1999999999999993</v>
       </c>
       <c r="C202" s="1">
         <v>107.1</v>
       </c>
       <c r="D202" s="8">
         <v>92.7</v>
       </c>
       <c r="E202" s="9">
         <v>247.19300000000001</v>
       </c>
       <c r="F202" s="10">
         <v>463</v>
       </c>
       <c r="G202" s="11">
         <v>1.1000000000000001</v>
       </c>
       <c r="H202" s="8">
         <v>-28.4</v>
       </c>
       <c r="I202" s="12">
         <v>1.51</v>
       </c>
@@ -16406,57 +16003,55 @@
       </c>
       <c r="P202" s="13">
         <v>39779</v>
       </c>
       <c r="Q202" s="13">
         <v>73466</v>
       </c>
       <c r="R202" s="8">
         <v>-1.2</v>
       </c>
       <c r="S202" s="8">
         <v>99.1</v>
       </c>
       <c r="T202" s="8">
         <v>1.6</v>
       </c>
       <c r="U202" s="8">
         <v>21.9</v>
       </c>
       <c r="V202" s="8">
         <v>134.4</v>
       </c>
       <c r="W202" s="13">
         <v>2547</v>
       </c>
-      <c r="X202" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="X202" s="8"/>
     </row>
     <row r="203" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A203" s="7" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
       <c r="B203" s="8">
         <v>6.4</v>
       </c>
       <c r="C203" s="1">
         <v>110.8</v>
       </c>
       <c r="D203" s="8">
         <v>84.9</v>
       </c>
       <c r="E203" s="9">
         <v>248.71600000000001</v>
       </c>
       <c r="F203" s="10">
         <v>289</v>
       </c>
       <c r="G203" s="11">
         <v>1.2</v>
       </c>
       <c r="H203" s="8">
         <v>-13.4</v>
       </c>
       <c r="I203" s="12">
         <v>1.49</v>
       </c>
@@ -16480,57 +16075,55 @@
       </c>
       <c r="P203" s="13">
         <v>10149</v>
       </c>
       <c r="Q203" s="13">
         <v>85484</v>
       </c>
       <c r="R203" s="8">
         <v>0.1</v>
       </c>
       <c r="S203" s="8">
         <v>99.5</v>
       </c>
       <c r="T203" s="8">
         <v>2.5</v>
       </c>
       <c r="U203" s="8">
         <v>15.4</v>
       </c>
       <c r="V203" s="8">
         <v>135.6</v>
       </c>
       <c r="W203" s="13">
         <v>2722</v>
       </c>
-      <c r="X203" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="X203" s="8"/>
     </row>
     <row r="204" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A204" s="7" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
       <c r="B204" s="8">
         <v>0.3</v>
       </c>
       <c r="C204" s="1">
         <v>108.2</v>
       </c>
       <c r="D204" s="8">
         <v>82.4</v>
       </c>
       <c r="E204" s="9">
         <v>250.6</v>
       </c>
       <c r="F204" s="10">
         <v>302</v>
       </c>
       <c r="G204" s="11">
         <v>0.9</v>
       </c>
       <c r="H204" s="8">
         <v>-25</v>
       </c>
       <c r="I204" s="12">
         <v>1.5</v>
       </c>
@@ -16554,57 +16147,55 @@
       </c>
       <c r="P204" s="13">
         <v>20547</v>
       </c>
       <c r="Q204" s="13">
         <v>86794</v>
       </c>
       <c r="R204" s="8">
         <v>0</v>
       </c>
       <c r="S204" s="8">
         <v>99.7</v>
       </c>
       <c r="T204" s="8">
         <v>2.5</v>
       </c>
       <c r="U204" s="8">
         <v>24.1</v>
       </c>
       <c r="V204" s="8">
         <v>136</v>
       </c>
       <c r="W204" s="13">
         <v>2595</v>
       </c>
-      <c r="X204" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="X204" s="8"/>
     </row>
     <row r="205" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A205" s="7" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
       <c r="B205" s="8">
         <v>-13.2</v>
       </c>
       <c r="C205" s="1">
         <v>110.4</v>
       </c>
       <c r="D205" s="8">
         <v>74.599999999999994</v>
       </c>
       <c r="E205" s="9">
         <v>249.80699999999999</v>
       </c>
       <c r="F205" s="10">
         <v>341</v>
       </c>
       <c r="G205" s="11">
         <v>1.6</v>
       </c>
       <c r="H205" s="8">
         <v>-28.4</v>
       </c>
       <c r="I205" s="12">
         <v>1.51</v>
       </c>
@@ -16628,57 +16219,55 @@
       </c>
       <c r="P205" s="13">
         <v>5567</v>
       </c>
       <c r="Q205" s="13">
         <v>90909</v>
       </c>
       <c r="R205" s="8">
         <v>-0.3</v>
       </c>
       <c r="S205" s="8">
         <v>99.6</v>
       </c>
       <c r="T205" s="8">
         <v>2.5</v>
       </c>
       <c r="U205" s="8">
         <v>10.1</v>
       </c>
       <c r="V205" s="8">
         <v>136.1</v>
       </c>
       <c r="W205" s="13">
         <v>2597</v>
       </c>
-      <c r="X205" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="X205" s="8"/>
     </row>
     <row r="206" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A206" s="7" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="B206" s="8">
         <v>1.4</v>
       </c>
       <c r="C206" s="1">
         <v>99.6</v>
       </c>
       <c r="D206" s="8">
         <v>79.400000000000006</v>
       </c>
       <c r="E206" s="9">
         <v>251.60499999999999</v>
       </c>
       <c r="F206" s="10">
         <v>240</v>
       </c>
       <c r="G206" s="11">
         <v>1.2</v>
       </c>
       <c r="H206" s="8">
         <v>-35</v>
       </c>
       <c r="I206" s="12">
         <v>1.46</v>
       </c>
@@ -16702,57 +16291,55 @@
       </c>
       <c r="P206" s="13">
         <v>12417</v>
       </c>
       <c r="Q206" s="13">
         <v>87555</v>
       </c>
       <c r="R206" s="8">
         <v>0.4</v>
       </c>
       <c r="S206" s="8">
         <v>99</v>
       </c>
       <c r="T206" s="8">
         <v>2.7</v>
       </c>
       <c r="U206" s="8">
         <v>26.4</v>
       </c>
       <c r="V206" s="8">
         <v>138.6</v>
       </c>
       <c r="W206" s="13">
         <v>3406</v>
       </c>
-      <c r="X206" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="X206" s="8"/>
     </row>
     <row r="207" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A207" s="7" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
       <c r="B207" s="8">
         <v>2.6</v>
       </c>
       <c r="C207" s="1">
         <v>98.2</v>
       </c>
       <c r="D207" s="8">
         <v>68.5</v>
       </c>
       <c r="E207" s="9">
         <v>253.17500000000001</v>
       </c>
       <c r="F207" s="10">
         <v>230</v>
       </c>
       <c r="G207" s="11">
         <v>0.9</v>
       </c>
       <c r="H207" s="8">
         <v>-16.7</v>
       </c>
       <c r="I207" s="12">
         <v>1.41</v>
       </c>
@@ -16776,57 +16363,55 @@
       </c>
       <c r="P207" s="13">
         <v>21593</v>
       </c>
       <c r="Q207" s="13">
         <v>90188</v>
       </c>
       <c r="R207" s="8">
         <v>2.8</v>
       </c>
       <c r="S207" s="8">
         <v>98.8</v>
       </c>
       <c r="T207" s="8">
         <v>2.9</v>
       </c>
       <c r="U207" s="8">
         <v>-2.5</v>
       </c>
       <c r="V207" s="8">
         <v>138</v>
       </c>
       <c r="W207" s="13">
         <v>2518</v>
       </c>
-      <c r="X207" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="X207" s="8"/>
     </row>
     <row r="208" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A208" s="7" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
       <c r="B208" s="16">
         <v>-11.6</v>
       </c>
       <c r="C208" s="16">
         <v>97.3</v>
       </c>
       <c r="D208" s="16">
         <v>77.3</v>
       </c>
       <c r="E208" s="16">
         <v>253.19900000000001</v>
       </c>
       <c r="F208" s="16">
         <v>222</v>
       </c>
       <c r="G208" s="16">
         <v>1.8</v>
       </c>
       <c r="H208" s="16">
         <v>-21.7</v>
       </c>
       <c r="I208" s="16">
         <v>1.36</v>
       </c>
@@ -16850,57 +16435,55 @@
       </c>
       <c r="P208" s="18">
         <v>17028</v>
       </c>
       <c r="Q208" s="17">
         <v>89077</v>
       </c>
       <c r="R208" s="16">
         <v>1.3</v>
       </c>
       <c r="S208" s="16">
         <v>99</v>
       </c>
       <c r="T208" s="14">
         <v>3.1</v>
       </c>
       <c r="U208" s="14">
         <v>23.2</v>
       </c>
       <c r="V208" s="14">
         <v>138.1</v>
       </c>
       <c r="W208" s="17">
         <v>2443</v>
       </c>
-      <c r="X208" s="19">
-[...1 lines deleted...]
-      </c>
+      <c r="X208" s="19"/>
     </row>
     <row r="209" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A209" s="7" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="B209" s="14">
         <v>-14.2</v>
       </c>
       <c r="C209" s="14">
         <v>94.1</v>
       </c>
       <c r="D209" s="19">
         <v>77.599999999999994</v>
       </c>
       <c r="E209" s="14">
         <v>252.465</v>
       </c>
       <c r="F209" s="14">
         <v>448</v>
       </c>
       <c r="G209" s="14">
         <v>1.4</v>
       </c>
       <c r="H209" s="14">
         <v>-21.7</v>
       </c>
       <c r="I209" s="14">
         <v>1.38</v>
       </c>
@@ -16924,57 +16507,54 @@
       </c>
       <c r="P209" s="17">
         <v>20871</v>
       </c>
       <c r="Q209" s="17">
         <v>94269</v>
       </c>
       <c r="R209" s="14">
         <v>0.1</v>
       </c>
       <c r="S209" s="14">
         <v>98.9</v>
       </c>
       <c r="T209" s="14">
         <v>3.1</v>
       </c>
       <c r="U209" s="19">
         <v>2</v>
       </c>
       <c r="V209" s="14">
         <v>139.69999999999999</v>
       </c>
       <c r="W209" s="17">
         <v>2475</v>
       </c>
-      <c r="X209" s="14">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="210" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A210" s="7" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="B210" s="14">
         <v>-6.1</v>
       </c>
       <c r="C210" s="14">
         <v>94.2</v>
       </c>
       <c r="D210" s="14">
         <v>81.900000000000006</v>
       </c>
       <c r="E210" s="14">
         <v>251.55699999999999</v>
       </c>
       <c r="F210" s="14">
         <v>367</v>
       </c>
       <c r="G210" s="14">
         <v>2.8</v>
       </c>
       <c r="H210" s="19">
         <v>-20</v>
       </c>
       <c r="I210" s="14">
         <v>1.37</v>
       </c>
@@ -16998,57 +16578,54 @@
       </c>
       <c r="P210" s="17">
         <v>27031</v>
       </c>
       <c r="Q210" s="17">
         <v>99320</v>
       </c>
       <c r="R210" s="14">
         <v>0.4</v>
       </c>
       <c r="S210" s="14">
         <v>101</v>
       </c>
       <c r="T210" s="14">
         <v>3.2</v>
       </c>
       <c r="U210" s="14">
         <v>-13.1</v>
       </c>
       <c r="V210" s="14">
         <v>133.9</v>
       </c>
       <c r="W210" s="17">
         <v>2501</v>
       </c>
-      <c r="X210" s="14">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="211" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A211" s="7" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
       <c r="B211" s="14">
         <v>-12.7</v>
       </c>
       <c r="C211" s="14">
         <v>95.4</v>
       </c>
       <c r="D211" s="19">
         <v>86.4</v>
       </c>
       <c r="E211" s="14">
         <v>253.798</v>
       </c>
       <c r="F211" s="14">
         <v>248</v>
       </c>
       <c r="G211" s="14">
         <v>3.3</v>
       </c>
       <c r="H211" s="19">
         <v>-10</v>
       </c>
       <c r="I211" s="14">
         <v>1.36</v>
       </c>
@@ -17072,57 +16649,54 @@
       </c>
       <c r="P211" s="17">
         <v>9844</v>
       </c>
       <c r="Q211" s="17">
         <v>102108</v>
       </c>
       <c r="R211" s="14">
         <v>0.6</v>
       </c>
       <c r="S211" s="14">
         <v>101.2</v>
       </c>
       <c r="T211" s="14">
         <v>2.9</v>
       </c>
       <c r="U211" s="19">
         <v>-8</v>
       </c>
       <c r="V211" s="14">
         <v>134.9</v>
       </c>
       <c r="W211" s="18">
         <v>2422</v>
       </c>
-      <c r="X211" s="14">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="212" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A212" s="7" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="B212" s="14">
         <v>-16.399999999999999</v>
       </c>
       <c r="C212" s="14">
         <v>92.9</v>
       </c>
       <c r="D212" s="14">
         <v>77.7</v>
       </c>
       <c r="E212" s="14">
         <v>255.96899999999999</v>
       </c>
       <c r="F212" s="14">
         <v>282</v>
       </c>
       <c r="G212" s="14">
         <v>3.3</v>
       </c>
       <c r="H212" s="14">
         <v>-33.299999999999997</v>
       </c>
       <c r="I212" s="14">
         <v>1.34</v>
       </c>
@@ -17146,57 +16720,54 @@
       </c>
       <c r="P212" s="18">
         <v>11719</v>
       </c>
       <c r="Q212" s="18">
         <v>94192</v>
       </c>
       <c r="R212" s="14">
         <v>0.4</v>
       </c>
       <c r="S212" s="19">
         <v>99.3</v>
       </c>
       <c r="T212" s="14">
         <v>2.7</v>
       </c>
       <c r="U212" s="14">
         <v>38.4</v>
       </c>
       <c r="V212" s="19">
         <v>138</v>
       </c>
       <c r="W212" s="18">
         <v>2880</v>
       </c>
-      <c r="X212" s="14">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="213" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A213" s="7" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="B213" s="14">
         <v>-3.6</v>
       </c>
       <c r="C213" s="14">
         <v>93.6</v>
       </c>
       <c r="D213" s="14">
         <v>82.1</v>
       </c>
       <c r="E213" s="14">
         <v>257.947</v>
       </c>
       <c r="F213" s="14">
         <v>281</v>
       </c>
       <c r="G213" s="14">
         <v>3.3</v>
       </c>
       <c r="H213" s="14">
         <v>-26.6</v>
       </c>
       <c r="I213" s="14">
         <v>1.34</v>
       </c>
@@ -17220,57 +16791,54 @@
       </c>
       <c r="P213" s="18">
         <v>9387</v>
       </c>
       <c r="Q213" s="18">
         <v>96467</v>
       </c>
       <c r="R213" s="14">
         <v>0.3</v>
       </c>
       <c r="S213" s="14">
         <v>99.5</v>
       </c>
       <c r="T213" s="14">
         <v>2.9</v>
       </c>
       <c r="U213" s="14">
         <v>-7.1</v>
       </c>
       <c r="V213" s="19">
         <v>135.9</v>
       </c>
       <c r="W213" s="18">
         <v>2474</v>
       </c>
-      <c r="X213" s="14">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="214" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A214" s="7" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
       <c r="B214" s="14">
         <v>-14.7</v>
       </c>
       <c r="C214" s="14">
         <v>92.5</v>
       </c>
       <c r="D214" s="14">
         <v>75.2</v>
       </c>
       <c r="E214" s="14">
         <v>257.26100000000002</v>
       </c>
       <c r="F214" s="14">
         <v>279</v>
       </c>
       <c r="G214" s="14">
         <v>4.0999999999999996</v>
       </c>
       <c r="H214" s="19">
         <v>-30</v>
       </c>
       <c r="I214" s="20">
         <v>1.31</v>
       </c>
@@ -17294,57 +16862,54 @@
       </c>
       <c r="P214" s="18">
         <v>10422</v>
       </c>
       <c r="Q214" s="18">
         <v>99421</v>
       </c>
       <c r="R214" s="14">
         <v>0.5</v>
       </c>
       <c r="S214" s="14">
         <v>98.3</v>
       </c>
       <c r="T214" s="19">
         <v>3</v>
       </c>
       <c r="U214" s="14">
         <v>-18.5</v>
       </c>
       <c r="V214" s="14">
         <v>134.30000000000001</v>
       </c>
       <c r="W214" s="18">
         <v>2583</v>
       </c>
-      <c r="X214" s="14">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="215" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A215" s="7" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="B215" s="14">
         <v>-5.2</v>
       </c>
       <c r="C215" s="14">
         <v>90.8</v>
       </c>
       <c r="D215" s="14">
         <v>76.900000000000006</v>
       </c>
       <c r="E215" s="14">
         <v>257.33600000000001</v>
       </c>
       <c r="F215" s="14">
         <v>298</v>
       </c>
       <c r="G215" s="14">
         <v>3.8</v>
       </c>
       <c r="H215" s="14">
         <v>-23.4</v>
       </c>
       <c r="I215" s="14">
         <v>1.32</v>
       </c>
@@ -17368,57 +16933,55 @@
       </c>
       <c r="P215" s="18">
         <v>21236</v>
       </c>
       <c r="Q215" s="18">
         <v>104350</v>
       </c>
       <c r="R215" s="14">
         <v>0.6</v>
       </c>
       <c r="S215" s="14">
         <v>100.6</v>
       </c>
       <c r="T215" s="19">
         <v>3</v>
       </c>
       <c r="U215" s="14">
         <v>-32.200000000000003</v>
       </c>
       <c r="V215" s="14">
         <v>137.1</v>
       </c>
       <c r="W215" s="22">
         <v>2599</v>
       </c>
-      <c r="X215" s="21">
-[...1 lines deleted...]
-      </c>
+      <c r="X215" s="21"/>
     </row>
     <row r="216" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A216" s="7" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
       <c r="B216" s="14">
         <v>-11.3</v>
       </c>
       <c r="C216" s="14">
         <v>88.9</v>
       </c>
       <c r="D216" s="14">
         <v>73.599999999999994</v>
       </c>
       <c r="E216" s="14">
         <v>258.46699999999998</v>
       </c>
       <c r="F216" s="14">
         <v>217</v>
       </c>
       <c r="G216" s="14">
         <v>4.7</v>
       </c>
       <c r="H216" s="19">
         <v>-25</v>
       </c>
       <c r="I216" s="14">
         <v>1.29</v>
       </c>
@@ -17442,57 +17005,54 @@
       </c>
       <c r="P216" s="18">
         <v>17560</v>
       </c>
       <c r="Q216" s="18">
         <v>98995</v>
       </c>
       <c r="R216" s="14">
         <v>0.6</v>
       </c>
       <c r="S216" s="14">
         <v>100.9</v>
       </c>
       <c r="T216" s="14">
         <v>2.8</v>
       </c>
       <c r="U216" s="14">
         <v>-19.3</v>
       </c>
       <c r="V216" s="19">
         <v>134.1</v>
       </c>
       <c r="W216" s="18">
         <v>2630</v>
       </c>
-      <c r="X216" s="14">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="217" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A217" s="7" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
       <c r="B217" s="14">
         <v>-15.5</v>
       </c>
       <c r="C217" s="14">
         <v>90.9</v>
       </c>
       <c r="D217" s="14">
         <v>76.3</v>
       </c>
       <c r="E217" s="14">
         <v>257.07100000000003</v>
       </c>
       <c r="F217" s="14">
         <v>249</v>
       </c>
       <c r="G217" s="14">
         <v>4.3</v>
       </c>
       <c r="H217" s="14">
         <v>-41.7</v>
       </c>
       <c r="I217" s="14">
         <v>1.28</v>
       </c>
@@ -17516,57 +17076,54 @@
       </c>
       <c r="P217" s="18">
         <v>21586</v>
       </c>
       <c r="Q217" s="18">
         <v>100545</v>
       </c>
       <c r="R217" s="14">
         <v>0.7</v>
       </c>
       <c r="S217" s="14">
         <v>101.3</v>
       </c>
       <c r="T217" s="19">
         <v>3</v>
       </c>
       <c r="U217" s="14">
         <v>-1.7</v>
       </c>
       <c r="V217" s="14">
         <v>134.80000000000001</v>
       </c>
       <c r="W217" s="18">
         <v>2789</v>
       </c>
-      <c r="X217" s="14">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="218" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A218" s="7" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
       <c r="B218" s="14">
         <v>-6.7</v>
       </c>
       <c r="C218" s="14">
         <v>96.3</v>
       </c>
       <c r="D218" s="14">
         <v>76.3</v>
       </c>
       <c r="E218" s="23">
         <v>259.14</v>
       </c>
       <c r="F218" s="14">
         <v>290</v>
       </c>
       <c r="G218" s="19">
         <v>6</v>
       </c>
       <c r="H218" s="14">
         <v>-41.6</v>
       </c>
       <c r="I218" s="14">
         <v>1.28</v>
       </c>
@@ -17590,57 +17147,54 @@
       </c>
       <c r="P218" s="18">
         <v>8748</v>
       </c>
       <c r="Q218" s="18">
         <v>93444</v>
       </c>
       <c r="R218" s="14">
         <v>0.3</v>
       </c>
       <c r="S218" s="14">
         <v>102.8</v>
       </c>
       <c r="T218" s="14">
         <v>2.6</v>
       </c>
       <c r="U218" s="14">
         <v>-34.299999999999997</v>
       </c>
       <c r="V218" s="14">
         <v>128.80000000000001</v>
       </c>
       <c r="W218" s="18">
         <v>2474</v>
       </c>
-      <c r="X218" s="14">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="219" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A219" s="7" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
       <c r="B219" s="14">
         <v>-5.3</v>
       </c>
       <c r="C219" s="14">
         <v>98.4</v>
       </c>
       <c r="D219" s="14">
         <v>78.099999999999994</v>
       </c>
       <c r="E219" s="14">
         <v>259.59100000000001</v>
       </c>
       <c r="F219" s="14">
         <v>219</v>
       </c>
       <c r="G219" s="14">
         <v>4.9000000000000004</v>
       </c>
       <c r="H219" s="14">
         <v>-28.3</v>
       </c>
       <c r="I219" s="14">
         <v>1.27</v>
       </c>
@@ -17664,57 +17218,54 @@
       </c>
       <c r="P219" s="18">
         <v>7468</v>
       </c>
       <c r="Q219" s="18">
         <v>100823</v>
       </c>
       <c r="R219" s="14">
         <v>0.2</v>
       </c>
       <c r="S219" s="14">
         <v>102.5</v>
       </c>
       <c r="T219" s="14">
         <v>2.4</v>
       </c>
       <c r="U219" s="14">
         <v>-1.8</v>
       </c>
       <c r="V219" s="14">
         <v>130.4</v>
       </c>
       <c r="W219" s="18">
         <v>2544</v>
       </c>
-      <c r="X219" s="14">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="220" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A220" s="7" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="B220" s="14">
         <v>-15.4</v>
       </c>
       <c r="C220" s="14">
         <v>95.8</v>
       </c>
       <c r="D220" s="19">
         <v>81</v>
       </c>
       <c r="E220" s="14">
         <v>263.80099999999999</v>
       </c>
       <c r="F220" s="14">
         <v>224</v>
       </c>
       <c r="G220" s="14">
         <v>5.4</v>
       </c>
       <c r="H220" s="19">
         <v>-42</v>
       </c>
       <c r="I220" s="14">
         <v>1.31</v>
       </c>
@@ -17738,57 +17289,54 @@
       </c>
       <c r="P220" s="18">
         <v>23796</v>
       </c>
       <c r="Q220" s="18">
         <v>96708</v>
       </c>
       <c r="R220" s="21">
         <v>0</v>
       </c>
       <c r="S220" s="14">
         <v>103.6</v>
       </c>
       <c r="T220" s="19">
         <v>2</v>
       </c>
       <c r="U220" s="14">
         <v>19.399999999999999</v>
       </c>
       <c r="V220" s="14">
         <v>111.3</v>
       </c>
       <c r="W220" s="18">
         <v>2389</v>
       </c>
-      <c r="X220" s="14">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="221" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A221" s="7" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="B221" s="14">
         <v>5.2</v>
       </c>
       <c r="C221" s="14">
         <v>94.2</v>
       </c>
       <c r="D221" s="19">
         <v>86.9</v>
       </c>
       <c r="E221" s="14">
         <v>269.16899999999998</v>
       </c>
       <c r="F221" s="14">
         <v>260</v>
       </c>
       <c r="G221" s="14">
         <v>5.6</v>
       </c>
       <c r="H221" s="19">
         <v>-32</v>
       </c>
       <c r="I221" s="14">
         <v>1.32</v>
       </c>
@@ -17812,57 +17360,54 @@
       </c>
       <c r="P221" s="18">
         <v>6540</v>
       </c>
       <c r="Q221" s="18">
         <v>97269</v>
       </c>
       <c r="R221" s="21">
         <v>0.6</v>
       </c>
       <c r="S221" s="14">
         <v>103.9</v>
       </c>
       <c r="T221" s="19">
         <v>2</v>
       </c>
       <c r="U221" s="19">
         <v>-1</v>
       </c>
       <c r="V221" s="14">
         <v>108.9</v>
       </c>
       <c r="W221" s="18">
         <v>2799</v>
       </c>
-      <c r="X221" s="14">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="222" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A222" s="7" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
       <c r="B222" s="19">
         <v>-2</v>
       </c>
       <c r="C222" s="14">
         <v>97.1</v>
       </c>
       <c r="D222" s="14">
         <v>81.900000000000006</v>
       </c>
       <c r="E222" s="24">
         <v>272.81299999999999</v>
       </c>
       <c r="F222" s="14">
         <v>210</v>
       </c>
       <c r="G222" s="14">
         <v>4.3</v>
       </c>
       <c r="H222" s="19">
         <v>-38</v>
       </c>
       <c r="I222" s="20">
         <v>1.3</v>
       </c>
@@ -17886,57 +17431,55 @@
       </c>
       <c r="P222" s="18">
         <v>4785</v>
       </c>
       <c r="Q222" s="18">
         <v>94287</v>
       </c>
       <c r="R222" s="14">
         <v>0.4</v>
       </c>
       <c r="S222" s="14">
         <v>105.3</v>
       </c>
       <c r="T222" s="14">
         <v>1.7</v>
       </c>
       <c r="U222" s="14">
         <v>-7.4</v>
       </c>
       <c r="V222" s="14">
         <v>105.2</v>
       </c>
       <c r="W222" s="18">
         <v>2986</v>
       </c>
-      <c r="X222" s="19">
-[...1 lines deleted...]
-      </c>
+      <c r="X222" s="19"/>
     </row>
     <row r="223" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A223" s="7" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
       <c r="B223" s="19">
         <v>-18.899999999999999</v>
       </c>
       <c r="C223" s="14">
         <v>93.9</v>
       </c>
       <c r="D223" s="14">
         <v>76.8</v>
       </c>
       <c r="E223" s="24">
         <v>272.62799999999999</v>
       </c>
       <c r="F223" s="14">
         <v>266</v>
       </c>
       <c r="G223" s="14">
         <v>3.4</v>
       </c>
       <c r="H223" s="19">
         <v>-44</v>
       </c>
       <c r="I223" s="20">
         <v>1.24</v>
       </c>
@@ -17960,57 +17503,55 @@
       </c>
       <c r="P223" s="18">
         <v>9335</v>
       </c>
       <c r="Q223" s="18">
         <v>99157</v>
       </c>
       <c r="R223" s="14">
         <v>-2.1</v>
       </c>
       <c r="S223" s="14">
         <v>105.5</v>
       </c>
       <c r="T223" s="19">
         <v>2</v>
       </c>
       <c r="U223" s="14">
         <v>-2.2000000000000002</v>
       </c>
       <c r="V223" s="14">
         <v>106.7</v>
       </c>
       <c r="W223" s="18">
         <v>3270</v>
       </c>
-      <c r="X223" s="19">
-[...1 lines deleted...]
-      </c>
+      <c r="X223" s="19"/>
     </row>
     <row r="224" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A224" s="7" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
       <c r="B224" s="14">
         <v>6.2</v>
       </c>
       <c r="C224" s="14">
         <v>99.4</v>
       </c>
       <c r="D224" s="14">
         <v>75.900000000000006</v>
       </c>
       <c r="E224" s="23">
         <v>266.85000000000002</v>
       </c>
       <c r="F224" s="14">
         <v>323</v>
       </c>
       <c r="G224" s="14">
         <v>3.4</v>
       </c>
       <c r="H224" s="19">
         <v>-34</v>
       </c>
       <c r="I224" s="14">
         <v>1.24</v>
       </c>
@@ -18034,57 +17575,54 @@
       </c>
       <c r="P224" s="18">
         <v>6808</v>
       </c>
       <c r="Q224" s="18">
         <v>98792</v>
       </c>
       <c r="R224" s="14">
         <v>-0.5</v>
       </c>
       <c r="S224" s="14">
         <v>108.4</v>
       </c>
       <c r="T224" s="14">
         <v>1.7</v>
       </c>
       <c r="U224" s="14">
         <v>-27.4</v>
       </c>
       <c r="V224" s="14">
         <v>105.9</v>
       </c>
       <c r="W224" s="18">
         <v>1505</v>
       </c>
-      <c r="X224" s="14">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="225" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A225" s="7" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="B225" s="14">
         <v>-6.2</v>
       </c>
       <c r="C225" s="14">
         <v>93.6</v>
       </c>
       <c r="D225" s="14">
         <v>72.099999999999994</v>
       </c>
       <c r="E225" s="14">
         <v>266.21899999999999</v>
       </c>
       <c r="F225" s="14">
         <v>301</v>
       </c>
       <c r="G225" s="14">
         <v>3.8</v>
       </c>
       <c r="H225" s="19">
         <v>-38</v>
       </c>
       <c r="I225" s="14">
         <v>1.24</v>
       </c>
@@ -18108,57 +17646,54 @@
       </c>
       <c r="P225" s="18">
         <v>17288</v>
       </c>
       <c r="Q225" s="18">
         <v>91496</v>
       </c>
       <c r="R225" s="19">
         <v>0</v>
       </c>
       <c r="S225" s="19">
         <v>108</v>
       </c>
       <c r="T225" s="14">
         <v>1.6</v>
       </c>
       <c r="U225" s="14">
         <v>9.4</v>
       </c>
       <c r="V225" s="14">
         <v>102.9</v>
       </c>
       <c r="W225" s="18">
         <v>2263</v>
       </c>
-      <c r="X225" s="14">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="226" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A226" s="7" t="s">
-        <v>248</v>
+        <v>247</v>
       </c>
       <c r="B226" s="14">
         <v>-10.9</v>
       </c>
       <c r="C226" s="14">
         <v>95.9</v>
       </c>
       <c r="D226" s="19">
         <v>76</v>
       </c>
       <c r="E226" s="14">
         <v>267.46300000000002</v>
       </c>
       <c r="F226" s="14">
         <v>239</v>
       </c>
       <c r="G226" s="14">
         <v>1.9</v>
       </c>
       <c r="H226" s="19">
         <v>-42</v>
       </c>
       <c r="I226" s="14">
         <v>1.27</v>
       </c>
@@ -18182,57 +17717,54 @@
       </c>
       <c r="P226" s="18">
         <v>11676</v>
       </c>
       <c r="Q226" s="18">
         <v>103533</v>
       </c>
       <c r="R226" s="19">
         <v>-0.5</v>
       </c>
       <c r="S226" s="19">
         <v>107.5</v>
       </c>
       <c r="T226" s="14">
         <v>1.4</v>
       </c>
       <c r="U226" s="14">
         <v>21.3</v>
       </c>
       <c r="V226" s="19">
         <v>104</v>
       </c>
       <c r="W226" s="18">
         <v>2760</v>
       </c>
-      <c r="X226" s="14">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="227" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A227" s="7" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
       <c r="B227" s="14">
         <v>-3.9</v>
       </c>
       <c r="C227" s="14">
         <v>96.7</v>
       </c>
       <c r="D227" s="19">
         <v>73.599999999999994</v>
       </c>
       <c r="E227" s="14">
         <v>267.86599999999999</v>
       </c>
       <c r="F227" s="14">
         <v>229</v>
       </c>
       <c r="G227" s="14">
         <v>2.1</v>
       </c>
       <c r="H227" s="19">
         <v>-40</v>
       </c>
       <c r="I227" s="14">
         <v>1.24</v>
       </c>
@@ -18256,57 +17788,54 @@
       </c>
       <c r="P227" s="18">
         <v>9402</v>
       </c>
       <c r="Q227" s="18">
         <v>106760</v>
       </c>
       <c r="R227" s="19">
         <v>0</v>
       </c>
       <c r="S227" s="19">
         <v>107.5</v>
       </c>
       <c r="T227" s="14">
         <v>1.2</v>
       </c>
       <c r="U227" s="14">
         <v>9.5</v>
       </c>
       <c r="V227" s="19">
         <v>102.5</v>
       </c>
       <c r="W227" s="18">
         <v>3104</v>
       </c>
-      <c r="X227" s="14">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="228" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A228" s="7" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
       <c r="B228" s="14">
         <v>-5.2</v>
       </c>
       <c r="C228" s="14">
         <v>93.5</v>
       </c>
       <c r="D228" s="19">
         <v>72.099999999999994</v>
       </c>
       <c r="E228" s="14">
         <v>266.32600000000002</v>
       </c>
       <c r="F228" s="14">
         <v>221</v>
       </c>
       <c r="G228" s="19">
         <v>2</v>
       </c>
       <c r="H228" s="19">
         <v>-32</v>
       </c>
       <c r="I228" s="14">
         <v>1.26</v>
       </c>
@@ -18330,57 +17859,54 @@
       </c>
       <c r="P228" s="18">
         <v>7643</v>
       </c>
       <c r="Q228" s="18">
         <v>103060</v>
       </c>
       <c r="R228" s="19">
         <v>-0.6</v>
       </c>
       <c r="S228" s="19">
         <v>108.9</v>
       </c>
       <c r="T228" s="14">
         <v>1.4</v>
       </c>
       <c r="U228" s="14">
         <v>4.4000000000000004</v>
       </c>
       <c r="V228" s="19">
         <v>102.1</v>
       </c>
       <c r="W228" s="18">
         <v>2613</v>
       </c>
-      <c r="X228" s="14">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="229" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A229" s="7" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="B229" s="14">
         <v>-4.8</v>
       </c>
       <c r="C229" s="14">
         <v>98.2</v>
       </c>
       <c r="D229" s="19">
         <v>74.599999999999994</v>
       </c>
       <c r="E229" s="14">
         <v>268.28899999999999</v>
       </c>
       <c r="F229" s="14">
         <v>214</v>
       </c>
       <c r="G229" s="19">
         <v>1.8</v>
       </c>
       <c r="H229" s="19">
         <v>-34</v>
       </c>
       <c r="I229" s="14">
         <v>1.23</v>
       </c>
@@ -18404,57 +17930,54 @@
       </c>
       <c r="P229" s="18">
         <v>5905</v>
       </c>
       <c r="Q229" s="18">
         <v>109333</v>
       </c>
       <c r="R229" s="19">
         <v>-1.3</v>
       </c>
       <c r="S229" s="19">
         <v>107.9</v>
       </c>
       <c r="T229" s="14">
         <v>1.2</v>
       </c>
       <c r="U229" s="14">
         <v>5.5</v>
       </c>
       <c r="V229" s="19">
         <v>103.2</v>
       </c>
       <c r="W229" s="18">
         <v>2592</v>
       </c>
-      <c r="X229" s="14">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="230" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A230" s="7" t="s">
-        <v>252</v>
+        <v>251</v>
       </c>
       <c r="B230" s="14">
         <v>-4.3</v>
       </c>
       <c r="C230" s="14">
         <v>102.7</v>
       </c>
       <c r="D230" s="14">
         <v>100.5</v>
       </c>
       <c r="E230" s="14">
         <v>268.75400000000002</v>
       </c>
       <c r="F230" s="14">
         <v>316</v>
       </c>
       <c r="G230" s="14">
         <v>2.1</v>
       </c>
       <c r="H230" s="19">
         <v>-49</v>
       </c>
       <c r="I230" s="14">
         <v>1.24</v>
       </c>
@@ -18478,57 +18001,55 @@
       </c>
       <c r="P230" s="18">
         <v>19268</v>
       </c>
       <c r="Q230" s="18">
         <v>115351</v>
       </c>
       <c r="R230" s="14">
         <v>-1.6</v>
       </c>
       <c r="S230" s="14">
         <v>112.9</v>
       </c>
       <c r="T230" s="14">
         <v>1.4</v>
       </c>
       <c r="U230" s="14">
         <v>5.3</v>
       </c>
       <c r="V230" s="14">
         <v>100.6</v>
       </c>
       <c r="W230" s="18">
         <v>2191</v>
       </c>
-      <c r="X230" s="21">
-[...1 lines deleted...]
-      </c>
+      <c r="X230" s="21"/>
     </row>
     <row r="231" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A231" s="7" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
       <c r="B231" s="14">
         <v>-10.5</v>
       </c>
       <c r="C231" s="14">
         <v>107.6</v>
       </c>
       <c r="D231" s="14">
         <v>92.4</v>
       </c>
       <c r="E231" s="14">
         <v>267.83199999999999</v>
       </c>
       <c r="F231" s="14">
         <v>250</v>
       </c>
       <c r="G231" s="14">
         <v>2.2999999999999998</v>
       </c>
       <c r="H231" s="19">
         <v>-47</v>
       </c>
       <c r="I231" s="14">
         <v>1.23</v>
       </c>
@@ -18552,57 +18073,54 @@
       </c>
       <c r="P231" s="18">
         <v>12007</v>
       </c>
       <c r="Q231" s="18">
         <v>105052</v>
       </c>
       <c r="R231" s="14">
         <v>0.5</v>
       </c>
       <c r="S231" s="14">
         <v>110.3</v>
       </c>
       <c r="T231" s="14">
         <v>1.3</v>
       </c>
       <c r="U231" s="14">
         <v>12.2</v>
       </c>
       <c r="V231" s="14">
         <v>102.4</v>
       </c>
       <c r="W231" s="18">
         <v>3784</v>
       </c>
-      <c r="X231" s="14">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="232" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A232" s="7" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="B232" s="19">
         <v>-2</v>
       </c>
       <c r="C232" s="14">
         <v>107.2</v>
       </c>
       <c r="D232" s="14">
         <v>103.4</v>
       </c>
       <c r="E232" s="14">
         <v>269.34199999999998</v>
       </c>
       <c r="F232" s="14">
         <v>265</v>
       </c>
       <c r="G232" s="19">
         <v>1</v>
       </c>
       <c r="H232" s="19">
         <v>-42</v>
       </c>
       <c r="I232" s="14">
         <v>1.25</v>
       </c>
@@ -18626,57 +18144,55 @@
       </c>
       <c r="P232" s="18">
         <v>9685</v>
       </c>
       <c r="Q232" s="18">
         <v>105451</v>
       </c>
       <c r="R232" s="14">
         <v>1.1000000000000001</v>
       </c>
       <c r="S232" s="14">
         <v>113.2</v>
       </c>
       <c r="T232" s="14">
         <v>1.3</v>
       </c>
       <c r="U232" s="14">
         <v>-29.1</v>
       </c>
       <c r="V232" s="14">
         <v>112.7</v>
       </c>
       <c r="W232" s="18">
         <v>2804</v>
       </c>
-      <c r="X232" s="19">
-[...1 lines deleted...]
-      </c>
+      <c r="X232" s="19"/>
     </row>
     <row r="233" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A233" s="7" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
       <c r="B233" s="14">
         <v>-3.3</v>
       </c>
       <c r="C233" s="19">
         <v>107</v>
       </c>
       <c r="D233" s="14">
         <v>105.1</v>
       </c>
       <c r="E233" s="14">
         <v>261.56200000000001</v>
       </c>
       <c r="F233" s="14">
         <v>107</v>
       </c>
       <c r="G233" s="14">
         <v>0.1</v>
       </c>
       <c r="H233" s="19">
         <v>-42</v>
       </c>
       <c r="I233" s="14">
         <v>1.23</v>
       </c>
@@ -18700,57 +18216,54 @@
       </c>
       <c r="P233" s="18">
         <v>8101</v>
       </c>
       <c r="Q233" s="18">
         <v>101395</v>
       </c>
       <c r="R233" s="14">
         <v>-0.3</v>
       </c>
       <c r="S233" s="14">
         <v>108.1</v>
       </c>
       <c r="T233" s="14">
         <v>0.7</v>
       </c>
       <c r="U233" s="14">
         <v>35.4</v>
       </c>
       <c r="V233" s="14">
         <v>109.9</v>
       </c>
       <c r="W233" s="18">
         <v>3559</v>
       </c>
-      <c r="X233" s="14">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="234" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A234" s="7" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="B234" s="14">
         <v>-7.1</v>
       </c>
       <c r="C234" s="14">
         <v>107.8</v>
       </c>
       <c r="D234" s="19">
         <v>78</v>
       </c>
       <c r="E234" s="14">
         <v>260.90199999999999</v>
       </c>
       <c r="F234" s="14">
         <v>287</v>
       </c>
       <c r="G234" s="19">
         <v>0</v>
       </c>
       <c r="H234" s="19">
         <v>-40</v>
       </c>
       <c r="I234" s="20">
         <v>1.2</v>
       </c>
@@ -18774,57 +18287,54 @@
       </c>
       <c r="P234" s="18">
         <v>1989</v>
       </c>
       <c r="Q234" s="18">
         <v>104064</v>
       </c>
       <c r="R234" s="14">
         <v>-0.4</v>
       </c>
       <c r="S234" s="14">
         <v>112.1</v>
       </c>
       <c r="T234" s="14">
         <v>0.8</v>
       </c>
       <c r="U234" s="14">
         <v>1.9</v>
       </c>
       <c r="V234" s="14">
         <v>109.5</v>
       </c>
       <c r="W234" s="18">
         <v>2430</v>
       </c>
-      <c r="X234" s="14">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="235" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A235" s="7" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
       <c r="B235" s="19">
         <v>4</v>
       </c>
       <c r="C235" s="14">
         <v>105.5</v>
       </c>
       <c r="D235" s="14">
         <v>95.5</v>
       </c>
       <c r="E235" s="14">
         <v>263.31099999999998</v>
       </c>
       <c r="F235" s="14">
         <v>149</v>
       </c>
       <c r="G235" s="14">
         <v>-0.4</v>
       </c>
       <c r="H235" s="19">
         <v>-32</v>
       </c>
       <c r="I235" s="20">
         <v>1.2</v>
       </c>
@@ -18848,57 +18358,54 @@
       </c>
       <c r="P235" s="18">
         <v>4600</v>
       </c>
       <c r="Q235" s="18">
         <v>106822</v>
       </c>
       <c r="R235" s="19">
         <v>3</v>
       </c>
       <c r="S235" s="14">
         <v>111.2</v>
       </c>
       <c r="T235" s="19">
         <v>1</v>
       </c>
       <c r="U235" s="14">
         <v>28.6</v>
       </c>
       <c r="V235" s="14">
         <v>108.4</v>
       </c>
       <c r="W235" s="18">
         <v>2279</v>
       </c>
-      <c r="X235" s="14">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="236" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A236" s="7" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="B236" s="14">
         <v>-2.4</v>
       </c>
       <c r="C236" s="14">
         <v>111.3</v>
       </c>
       <c r="D236" s="14">
         <v>94.6</v>
       </c>
       <c r="E236" s="14">
         <v>264.05099999999999</v>
       </c>
       <c r="F236" s="14">
         <v>236</v>
       </c>
       <c r="G236" s="14">
         <v>-0.5</v>
       </c>
       <c r="H236" s="19">
         <v>-40</v>
       </c>
       <c r="I236" s="14">
         <v>1.21</v>
       </c>
@@ -18922,57 +18429,55 @@
       </c>
       <c r="P236" s="18">
         <v>7168</v>
       </c>
       <c r="Q236" s="18">
         <v>103141</v>
       </c>
       <c r="R236" s="14">
         <v>1.2</v>
       </c>
       <c r="S236" s="14">
         <v>113.5</v>
       </c>
       <c r="T236" s="14">
         <v>0.9</v>
       </c>
       <c r="U236" s="14">
         <v>13.1</v>
       </c>
       <c r="V236" s="14">
         <v>107.7</v>
       </c>
       <c r="W236" s="18">
         <v>2413</v>
       </c>
-      <c r="X236" s="19">
-[...1 lines deleted...]
-      </c>
+      <c r="X236" s="19"/>
     </row>
     <row r="237" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A237" s="7" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
       <c r="B237" s="14">
         <v>-5.4</v>
       </c>
       <c r="C237" s="14">
         <v>107.8</v>
       </c>
       <c r="D237" s="19">
         <v>92</v>
       </c>
       <c r="E237" s="23">
         <v>264.76</v>
       </c>
       <c r="F237" s="14">
         <v>171</v>
       </c>
       <c r="G237" s="14">
         <v>-0.6</v>
       </c>
       <c r="H237" s="19">
         <v>-42</v>
       </c>
       <c r="I237" s="14">
         <v>1.22</v>
       </c>
@@ -18996,57 +18501,54 @@
       </c>
       <c r="P237" s="18">
         <v>8097</v>
       </c>
       <c r="Q237" s="18">
         <v>102257</v>
       </c>
       <c r="R237" s="14">
         <v>1.2</v>
       </c>
       <c r="S237" s="19">
         <v>115</v>
       </c>
       <c r="T237" s="14">
         <v>0.7</v>
       </c>
       <c r="U237" s="14">
         <v>-0.4</v>
       </c>
       <c r="V237" s="14">
         <v>106.6</v>
       </c>
       <c r="W237" s="18">
         <v>2956</v>
       </c>
-      <c r="X237" s="14">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="238" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A238" s="7" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="B238" s="14">
         <v>2.4</v>
       </c>
       <c r="C238" s="14">
         <v>107.4</v>
       </c>
       <c r="D238" s="14">
         <v>98.1</v>
       </c>
       <c r="E238" s="14">
         <v>265.17099999999999</v>
       </c>
       <c r="F238" s="14">
         <v>235</v>
       </c>
       <c r="G238" s="14">
         <v>0.2</v>
       </c>
       <c r="H238" s="19">
         <v>-34</v>
       </c>
       <c r="I238" s="14">
         <v>1.21</v>
       </c>
@@ -19070,57 +18572,54 @@
       </c>
       <c r="P238" s="18">
         <v>5940</v>
       </c>
       <c r="Q238" s="18">
         <v>105321</v>
       </c>
       <c r="R238" s="14">
         <v>1.4</v>
       </c>
       <c r="S238" s="14">
         <v>112.5</v>
       </c>
       <c r="T238" s="14">
         <v>0.7</v>
       </c>
       <c r="U238" s="14">
         <v>-2.4</v>
       </c>
       <c r="V238" s="14">
         <v>109.9</v>
       </c>
       <c r="W238" s="18">
         <v>3093</v>
       </c>
-      <c r="X238" s="14">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="239" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A239" s="7" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
       <c r="B239" s="14">
         <v>-2.2000000000000002</v>
       </c>
       <c r="C239" s="14">
         <v>111.6</v>
       </c>
       <c r="D239" s="19">
         <v>100</v>
       </c>
       <c r="E239" s="14">
         <v>269.65199999999999</v>
       </c>
       <c r="F239" s="14">
         <v>196</v>
       </c>
       <c r="G239" s="14">
         <v>0.5</v>
       </c>
       <c r="H239" s="19">
         <v>-36</v>
       </c>
       <c r="I239" s="20">
         <v>1.2</v>
       </c>
@@ -19144,57 +18643,54 @@
       </c>
       <c r="P239" s="18">
         <v>9283</v>
       </c>
       <c r="Q239" s="18">
         <v>104381</v>
       </c>
       <c r="R239" s="14">
         <v>0.4</v>
       </c>
       <c r="S239" s="14">
         <v>110.3</v>
       </c>
       <c r="T239" s="19">
         <v>1</v>
       </c>
       <c r="U239" s="14">
         <v>11.4</v>
       </c>
       <c r="V239" s="14">
         <v>110.5</v>
       </c>
       <c r="W239" s="18">
         <v>2510</v>
       </c>
-      <c r="X239" s="14">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="240" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A240" s="7" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="B240" s="14">
         <v>-6.7</v>
       </c>
       <c r="C240" s="14">
         <v>111.8</v>
       </c>
       <c r="D240" s="14">
         <v>89.3</v>
       </c>
       <c r="E240" s="14">
         <v>269.75299999999999</v>
       </c>
       <c r="F240" s="14">
         <v>375</v>
       </c>
       <c r="G240" s="14">
         <v>0.1</v>
       </c>
       <c r="H240" s="19">
         <v>-52</v>
       </c>
       <c r="I240" s="20">
         <v>1.2</v>
       </c>
@@ -19218,57 +18714,54 @@
       </c>
       <c r="P240" s="18">
         <v>7584</v>
       </c>
       <c r="Q240" s="18">
         <v>95062</v>
       </c>
       <c r="R240" s="14">
         <v>0.3</v>
       </c>
       <c r="S240" s="14">
         <v>113.9</v>
       </c>
       <c r="T240" s="14">
         <v>0.9</v>
       </c>
       <c r="U240" s="14">
         <v>28.4</v>
       </c>
       <c r="V240" s="14">
         <v>110.2</v>
       </c>
       <c r="W240" s="18">
         <v>2691</v>
       </c>
-      <c r="X240" s="14">
-[...3 lines deleted...]
-    <row r="241" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
+    </row>
+    <row r="241" spans="1:23" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A241" s="7" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
       <c r="B241" s="14">
         <v>3.3</v>
       </c>
       <c r="C241" s="14">
         <v>106.3</v>
       </c>
       <c r="D241" s="14">
         <v>94.7</v>
       </c>
       <c r="E241" s="14">
         <v>269.86799999999999</v>
       </c>
       <c r="F241" s="14">
         <v>196</v>
       </c>
       <c r="G241" s="14">
         <v>-0.2</v>
       </c>
       <c r="H241" s="19">
         <v>-40</v>
       </c>
       <c r="I241" s="14">
         <v>1.19</v>
       </c>
@@ -19292,57 +18785,54 @@
       </c>
       <c r="P241" s="18">
         <v>5488</v>
       </c>
       <c r="Q241" s="18">
         <v>98684</v>
       </c>
       <c r="R241" s="14">
         <v>0.8</v>
       </c>
       <c r="S241" s="14">
         <v>112.5</v>
       </c>
       <c r="T241" s="14">
         <v>0.7</v>
       </c>
       <c r="U241" s="19">
         <v>50</v>
       </c>
       <c r="V241" s="14">
         <v>110.2</v>
       </c>
       <c r="W241" s="18">
         <v>2554</v>
       </c>
-      <c r="X241" s="14">
-[...3 lines deleted...]
-    <row r="242" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
+    </row>
+    <row r="242" spans="1:23" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A242" s="7" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
       <c r="B242" s="14">
         <v>10.199999999999999</v>
       </c>
       <c r="C242" s="14">
         <v>114.7</v>
       </c>
       <c r="D242" s="14">
         <v>84.1</v>
       </c>
       <c r="E242" s="14">
         <v>275.60700000000003</v>
       </c>
       <c r="F242" s="14">
         <v>279</v>
       </c>
       <c r="G242" s="14">
         <v>-1.2</v>
       </c>
       <c r="H242" s="19">
         <v>-40.9</v>
       </c>
       <c r="I242" s="14">
         <v>1.23</v>
       </c>
@@ -19366,52 +18856,191 @@
       </c>
       <c r="P242" s="18">
         <v>7592</v>
       </c>
       <c r="Q242" s="18">
         <v>104347</v>
       </c>
       <c r="R242" s="14">
         <v>0.1</v>
       </c>
       <c r="S242" s="14">
         <v>115.7</v>
       </c>
       <c r="T242" s="14">
         <v>0.7</v>
       </c>
       <c r="U242" s="19">
         <v>30.8</v>
       </c>
       <c r="V242" s="14">
         <v>107.3</v>
       </c>
       <c r="W242" s="18">
         <v>1979</v>
       </c>
-      <c r="X242" s="14">
-        <v>1.4</v>
+    </row>
+    <row r="243" spans="1:23" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A243" s="7" t="s">
+        <v>264</v>
+      </c>
+      <c r="B243" s="14">
+        <v>-0.4</v>
+      </c>
+      <c r="C243" s="14">
+        <v>115.6</v>
+      </c>
+      <c r="D243" s="14">
+        <v>81.599999999999994</v>
+      </c>
+      <c r="E243" s="14">
+        <v>279.40199999999999</v>
+      </c>
+      <c r="F243" s="14">
+        <v>193</v>
+      </c>
+      <c r="G243" s="19">
+        <v>-1</v>
+      </c>
+      <c r="H243" s="19">
+        <v>-40</v>
+      </c>
+      <c r="I243" s="14">
+        <v>1.22</v>
+      </c>
+      <c r="J243" s="14">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="K243" s="14">
+        <v>97.3</v>
+      </c>
+      <c r="L243" s="14">
+        <v>85.4</v>
+      </c>
+      <c r="M243" s="19">
+        <v>1</v>
+      </c>
+      <c r="N243" s="18">
+        <v>2485</v>
+      </c>
+      <c r="O243" s="14">
+        <v>95.7</v>
+      </c>
+      <c r="P243" s="18">
+        <v>2924</v>
+      </c>
+      <c r="Q243" s="18">
+        <v>106374</v>
+      </c>
+      <c r="R243" s="19">
+        <v>-5</v>
+      </c>
+      <c r="S243" s="14">
+        <v>116.7</v>
+      </c>
+      <c r="T243" s="14">
+        <v>0.6</v>
+      </c>
+      <c r="U243" s="14">
+        <v>7.5</v>
+      </c>
+      <c r="V243" s="19">
+        <v>109</v>
+      </c>
+      <c r="W243" s="18">
+        <v>2865</v>
+      </c>
+    </row>
+    <row r="244" spans="1:23" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A244" s="7" t="s">
+        <v>265</v>
+      </c>
+      <c r="B244" s="14">
+        <v>-3.4</v>
+      </c>
+      <c r="C244" s="14">
+        <v>130.30000000000001</v>
+      </c>
+      <c r="D244" s="14">
+        <v>80.8</v>
+      </c>
+      <c r="E244" s="14">
+        <v>284.36200000000002</v>
+      </c>
+      <c r="F244" s="14">
+        <v>179</v>
+      </c>
+      <c r="G244" s="19">
+        <v>-2</v>
+      </c>
+      <c r="H244" s="19">
+        <v>-46</v>
+      </c>
+      <c r="I244" s="14">
+        <v>1.18</v>
+      </c>
+      <c r="J244" s="14">
+        <v>9.3000000000000007</v>
+      </c>
+      <c r="K244" s="14">
+        <v>88.3</v>
+      </c>
+      <c r="L244" s="14">
+        <v>84.4</v>
+      </c>
+      <c r="M244" s="19">
+        <v>-0.9</v>
+      </c>
+      <c r="N244" s="18">
+        <v>2293</v>
+      </c>
+      <c r="O244" s="14">
+        <v>76.099999999999994</v>
+      </c>
+      <c r="P244" s="18">
+        <v>6008</v>
+      </c>
+      <c r="Q244" s="18">
+        <v>101226</v>
+      </c>
+      <c r="R244" s="19">
+        <v>-2</v>
+      </c>
+      <c r="S244" s="14">
+        <v>117.9</v>
+      </c>
+      <c r="T244" s="14">
+        <v>0.8</v>
+      </c>
+      <c r="U244" s="14">
+        <v>46.2</v>
+      </c>
+      <c r="V244" s="19">
+        <v>112.5</v>
+      </c>
+      <c r="W244" s="18">
+        <v>3049</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="3"/>
   <pageMargins left="0.78740157480314965" right="0.78740157480314965" top="0.59055118110236227" bottom="0.59055118110236227" header="0" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" scale="89" orientation="portrait" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter xml:space="preserve">&amp;C&amp;9&amp;P </oddFooter>
   </headerFooter>
   <rowBreaks count="4" manualBreakCount="4">
     <brk id="49" max="23" man="1"/>
     <brk id="97" max="23" man="1"/>
     <brk id="145" max="23" man="1"/>
     <brk id="193" max="23" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">