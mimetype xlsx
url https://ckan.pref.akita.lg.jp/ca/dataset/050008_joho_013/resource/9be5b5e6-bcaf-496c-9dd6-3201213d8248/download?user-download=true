--- v0 (2026-04-10)
+++ v1 (2026-06-10)
@@ -517,57 +517,57 @@
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
           <a:tileRect/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-  <dimension ref="A1:I99"/>
+  <dimension ref="A1:I101"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
       <pane xSplit="1" ySplit="1" topLeftCell="B78" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
-      <selection pane="bottomRight" activeCell="F98" sqref="F98:F99"/>
+      <selection pane="bottomRight" activeCell="A101" sqref="A101"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.75"/>
   <cols>
     <col min="1" max="1" width="10.77734375" customWidth="1"/>
     <col min="2" max="3" width="12.77734375" customWidth="1"/>
     <col min="4" max="4" width="4.88671875" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="7.77734375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="12.77734375" customWidth="1"/>
     <col min="7" max="7" width="6.88671875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="16.5546875" customWidth="1"/>
     <col min="9" max="9" width="12.77734375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
         <v>7</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>8</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="D1" s="2" t="s">
@@ -2554,51 +2554,51 @@
       <c r="G65" s="4">
         <v>0.58899999999999997</v>
       </c>
       <c r="H65" s="3">
         <v>23492</v>
       </c>
       <c r="I65" s="4">
         <f t="shared" si="1"/>
         <v>1.362441372500617</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" s="1">
         <v>45047</v>
       </c>
       <c r="B66" s="3">
         <v>1302</v>
       </c>
       <c r="C66" s="3">
         <v>1300</v>
       </c>
       <c r="D66" s="3">
         <v>0</v>
       </c>
       <c r="E66" s="4">
-        <f t="shared" ref="E66:E99" si="2">D66/B66</f>
+        <f t="shared" ref="E66:E101" si="2">D66/B66</f>
         <v>0</v>
       </c>
       <c r="F66" s="3">
         <v>105179</v>
       </c>
       <c r="G66" s="4">
         <v>0.58899999999999997</v>
       </c>
       <c r="H66" s="3">
         <v>36874</v>
       </c>
       <c r="I66" s="4">
         <f t="shared" si="1"/>
         <v>1.5398433496815753</v>
       </c>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" s="1">
         <v>45078</v>
       </c>
       <c r="B67" s="3">
         <v>1260</v>
       </c>
       <c r="C67" s="3">
         <v>1254</v>
@@ -3574,50 +3574,110 @@
       </c>
       <c r="B99" s="3">
         <v>1134</v>
       </c>
       <c r="C99" s="3">
         <v>1088</v>
       </c>
       <c r="D99" s="3">
         <v>46</v>
       </c>
       <c r="E99" s="4">
         <f t="shared" si="2"/>
         <v>4.0564373897707229e-002</v>
       </c>
       <c r="F99" s="3">
         <v>81589</v>
       </c>
       <c r="G99" s="4">
         <v>0.67599999999999993</v>
       </c>
       <c r="H99" s="3">
         <v>1539</v>
       </c>
       <c r="I99" s="4">
         <v>1.0190000000000001</v>
+      </c>
+    </row>
+    <row r="100" spans="1:9">
+      <c r="A100" s="1">
+        <v>46082</v>
+      </c>
+      <c r="B100" s="3">
+        <v>1264</v>
+      </c>
+      <c r="C100" s="3">
+        <v>1248</v>
+      </c>
+      <c r="D100" s="3">
+        <v>16</v>
+      </c>
+      <c r="E100" s="4">
+        <f t="shared" si="2"/>
+        <v>1.2658227848101266e-002</v>
+      </c>
+      <c r="F100" s="3">
+        <v>102542</v>
+      </c>
+      <c r="G100" s="4">
+        <v>0.80400000000000005</v>
+      </c>
+      <c r="H100" s="3">
+        <v>-3120</v>
+      </c>
+      <c r="I100" s="4">
+        <v>0.97</v>
+      </c>
+    </row>
+    <row r="101" spans="1:9">
+      <c r="A101" s="1">
+        <v>46113</v>
+      </c>
+      <c r="B101" s="3">
+        <v>1212</v>
+      </c>
+      <c r="C101" s="3">
+        <v>1193</v>
+      </c>
+      <c r="D101" s="3">
+        <v>19</v>
+      </c>
+      <c r="E101" s="4">
+        <f t="shared" si="2"/>
+        <v>1.5676567656765675e-002</v>
+      </c>
+      <c r="F101" s="3">
+        <v>92737</v>
+      </c>
+      <c r="G101" s="4">
+        <v>0.68599999999999994</v>
+      </c>
+      <c r="H101" s="3">
+        <v>-1256</v>
+      </c>
+      <c r="I101" s="4">
+        <v>0.98699999999999999</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" fitToWidth="1" fitToHeight="1" orientation="portrait" usePrinterDefaults="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>JUST Calc</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
@@ -3630,29 +3690,29 @@
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties">
   <property fmtid="{DCFEDD21-7773-49B2-8022-6FC58DB5260B}" pid="2" name="SavedVersions">
     <vt:vector size="2" baseType="lpwstr">
       <vt:lpwstr>3.0.2.0</vt:lpwstr>
       <vt:lpwstr>3.1.10.0</vt:lpwstr>
     </vt:vector>
   </property>
   <property fmtid="{DCFEDD21-7773-49B2-8022-6FC58DB5260B}" pid="3" name="LastSavedVersion">
     <vt:lpwstr>3.1.10.0</vt:lpwstr>
   </property>
   <property fmtid="{DCFEDD21-7773-49B2-8022-6FC58DB5260B}" pid="4" name="LastSavedDate">
-    <vt:filetime>2026-03-18T23:48:42Z</vt:filetime>
+    <vt:filetime>2026-05-21T01:11:17Z</vt:filetime>
   </property>
 </Properties>
 </file>