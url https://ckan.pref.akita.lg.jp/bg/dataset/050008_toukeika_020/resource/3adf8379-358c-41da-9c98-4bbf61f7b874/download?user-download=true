--- v0 (2026-05-07)
+++ v1 (2026-07-05)
@@ -11,102 +11,102 @@
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29127"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\10944\Desktop\2026.4.1_月報\公表用ファイル\OPサイト掲載データ\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\10944\Desktop\2026.6.1_月報\公表用ファイル\OPサイト掲載データ\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{2CA7BCF8-9917-4F01-B926-AC59F7CDF006}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{75797CA0-8658-40ED-A173-F1924B45D845}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="390" yWindow="390" windowWidth="21600" windowHeight="11295" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="1170" yWindow="1170" windowWidth="22965" windowHeight="13725" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="【表１】" sheetId="1" r:id="rId1"/>
     <sheet name="【表２】" sheetId="2" r:id="rId2"/>
     <sheet name="【表３】" sheetId="3" r:id="rId3"/>
     <sheet name="【表４】" sheetId="4" r:id="rId4"/>
     <sheet name="４_市町村別の人口" sheetId="5" r:id="rId5"/>
     <sheet name="５_市町村別の世帯数" sheetId="6" r:id="rId6"/>
     <sheet name="６_人口増減の月別推移" sheetId="7" r:id="rId7"/>
     <sheet name="７_市町村の人口動態" sheetId="8" r:id="rId8"/>
     <sheet name="【要約表】" sheetId="9" r:id="rId9"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">【表２】!$A$6:$A$18</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">【表１】!$A$1:$L$15</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">【表２】!$A$1:$L$18</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="2">【表３】!$A$1:$H$14</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="3">【表４】!$A$1:$H$18</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="8">【要約表】!$A$1:$L$39</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="4">'４_市町村別の人口'!$A$1:$AD$40</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="5">'５_市町村別の世帯数'!$A$1:$M$40</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="6">'６_人口増減の月別推移'!$A$1:$N$65</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="7">'７_市町村の人口動態'!$A$1:$F$40</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="717" uniqueCount="205">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="693" uniqueCount="205">
   <si>
     <t>前月比</t>
     <rPh sb="0" eb="3">
       <t>ゼンゲツヒ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>（人）</t>
     <rPh sb="1" eb="2">
       <t>ニン</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>2018年</t>
     <rPh sb="4" eb="5">
       <t>ネン</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>（世帯）</t>
     <rPh sb="1" eb="3">
       <t>セタイ</t>
@@ -1261,82 +1261,50 @@
   </si>
   <si>
     <t>減少市町村</t>
     <rPh sb="0" eb="2">
       <t>ゲンショウ</t>
     </rPh>
     <rPh sb="2" eb="5">
       <t>シチョウソン</t>
     </rPh>
     <phoneticPr fontId="0"/>
   </si>
   <si>
     <t>減少数(人)</t>
     <rPh sb="0" eb="2">
       <t>ゲンショウ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>スウ</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>ニン</t>
     </rPh>
     <phoneticPr fontId="0"/>
   </si>
   <si>
-    <t>2025年4月1日現在</t>
-[...30 lines deleted...]
-  <si>
     <t>2025年6月1日現在</t>
     <rPh sb="4" eb="5">
       <t>ネン</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>ガツ</t>
     </rPh>
     <rPh sb="8" eb="9">
       <t>ニチ</t>
     </rPh>
     <rPh sb="9" eb="11">
       <t>ゲンザイ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>2025年7月1日現在</t>
     <rPh sb="4" eb="5">
       <t>ネン</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>ガツ</t>
     </rPh>
     <rPh sb="8" eb="9">
       <t>ニチ</t>
@@ -1576,107 +1544,139 @@
   </si>
   <si>
     <t>　　　 ２月</t>
     <rPh sb="5" eb="6">
       <t>ガツ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>2026年4月1日現在</t>
     <rPh sb="4" eb="5">
       <t>ネン</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>ガツ</t>
     </rPh>
     <rPh sb="8" eb="9">
       <t>ニチ</t>
     </rPh>
     <rPh sb="9" eb="11">
       <t>ゲンザイ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>2025年3月</t>
+    <t>2026年5月1日現在</t>
     <rPh sb="4" eb="5">
       <t>ネン</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>ガツ</t>
     </rPh>
+    <rPh sb="8" eb="9">
+      <t>ニチ</t>
+    </rPh>
+    <rPh sb="9" eb="11">
+      <t>ゲンザイ</t>
+    </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>2026年4月1日現在</t>
+    <t>2026年6月1日現在</t>
     <rPh sb="4" eb="5">
       <t>ネン</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>ガツ</t>
     </rPh>
+    <rPh sb="8" eb="9">
+      <t>ニチ</t>
+    </rPh>
+    <rPh sb="9" eb="11">
+      <t>ゲンザイ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>2025年5月</t>
+    <rPh sb="4" eb="5">
+      <t>ネン</t>
+    </rPh>
+    <rPh sb="6" eb="7">
+      <t>ガツ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>2026年6月1日現在</t>
+    <rPh sb="4" eb="5">
+      <t>ネン</t>
+    </rPh>
+    <rPh sb="6" eb="7">
+      <t>ガツ</t>
+    </rPh>
     <rPh sb="8" eb="11">
       <t>ニチゲンザイ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>2025年10月～2026年3月</t>
-[...2 lines deleted...]
-    <t>*****</t>
+    <t>2025年10月～2026年5月</t>
   </si>
   <si>
     <r>
-      <t>７_2026年3月</t>
+      <t>７_2026年5月</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="游ゴシック"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t>の市町村の人口動態</t>
     </r>
     <rPh sb="6" eb="7">
       <t>ネン</t>
     </rPh>
     <rPh sb="8" eb="9">
       <t>ツキ</t>
     </rPh>
     <rPh sb="10" eb="13">
       <t>シチョウソン</t>
     </rPh>
     <rPh sb="14" eb="16">
       <t>ジンコウ</t>
     </rPh>
     <rPh sb="16" eb="18">
       <t>ドウタイ</t>
     </rPh>
     <phoneticPr fontId="6"/>
+  </si>
+  <si>
+    <t>*****</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="13">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="游ゴシック"/>
       <family val="3"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="游ゴシック"/>
       <family val="3"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="游ゴシック"/>
       <family val="3"/>
       <scheme val="minor"/>
@@ -1742,51 +1742,51 @@
       <sz val="10"/>
       <name val="ｺﾞｼｯｸ"/>
       <family val="3"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFCCFFCC"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFCDFFCD"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="38">
+  <borders count="39">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top/>
       <bottom/>
@@ -2215,60 +2215,73 @@
         <color indexed="64"/>
       </right>
       <top style="hair">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="double">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="hair">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="hair">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="125">
+  <cellXfs count="138">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
@@ -2495,82 +2508,67 @@
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="27" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="28" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="28" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="29" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
-    <xf numFmtId="38" fontId="0" fillId="0" borderId="22" xfId="1" applyFont="1" applyBorder="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="4" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
-    <xf numFmtId="38" fontId="0" fillId="0" borderId="23" xfId="1" applyFont="1" applyBorder="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="38" fontId="12" fillId="0" borderId="22" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="12" fillId="0" borderId="22" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="12" fillId="0" borderId="32" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" indent="2"/>
     </xf>
     <xf numFmtId="38" fontId="12" fillId="0" borderId="33" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="12" fillId="0" borderId="22" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" indent="2"/>
     </xf>
     <xf numFmtId="38" fontId="12" fillId="0" borderId="26" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
@@ -2600,50 +2598,74 @@
     </xf>
     <xf numFmtId="38" fontId="12" fillId="0" borderId="37" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="12" fillId="0" borderId="25" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" indent="2"/>
     </xf>
     <xf numFmtId="55" fontId="0" fillId="2" borderId="25" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="5" xfId="0" quotePrefix="1" applyNumberFormat="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="30" xfId="0" quotePrefix="1" applyNumberFormat="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="55" fontId="0" fillId="2" borderId="25" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
+    <xf numFmtId="38" fontId="12" fillId="0" borderId="29" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="12" fillId="0" borderId="31" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="12" fillId="0" borderId="38" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="4" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="38" fontId="4" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="38" fontId="4" fillId="0" borderId="28" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="38" fontId="4" fillId="0" borderId="15" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="38" fontId="4" fillId="0" borderId="30" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="38" fontId="4" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="38" fontId="4" fillId="0" borderId="29" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="38" fontId="4" fillId="0" borderId="22" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="38" fontId="4" fillId="0" borderId="38" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="25" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="38" fontId="4" fillId="0" borderId="23" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="38" fontId="4" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="38" fontId="4" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="30" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="桁区切り" xfId="1" builtinId="6"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
@@ -3363,51 +3385,51 @@
       </c>
       <c r="D14" s="22">
         <v>-1.89</v>
       </c>
       <c r="E14" s="11">
         <v>-14250</v>
       </c>
       <c r="F14" s="22">
         <v>-1.56</v>
       </c>
       <c r="G14" s="11">
         <v>-3039</v>
       </c>
       <c r="H14" s="22">
         <v>-0.33</v>
       </c>
       <c r="I14" s="11">
         <v>384266</v>
       </c>
       <c r="J14" s="11">
         <v>-1233</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" s="6" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="B15" s="10">
         <v>878798</v>
       </c>
       <c r="C15" s="10">
         <v>-17427</v>
       </c>
       <c r="D15" s="21">
         <v>-1.94</v>
       </c>
       <c r="E15" s="10">
         <v>-14019</v>
       </c>
       <c r="F15" s="21">
         <v>-1.56</v>
       </c>
       <c r="G15" s="10">
         <v>-3408</v>
       </c>
       <c r="H15" s="21">
         <v>-0.38</v>
       </c>
       <c r="I15" s="10">
         <v>382231</v>
       </c>
@@ -3549,537 +3571,537 @@
       <c r="F5" s="18" t="s">
         <v>22</v>
       </c>
       <c r="G5" s="15" t="s">
         <v>1</v>
       </c>
       <c r="H5" s="18" t="s">
         <v>22</v>
       </c>
       <c r="I5" s="15" t="s">
         <v>1</v>
       </c>
       <c r="J5" s="18" t="s">
         <v>22</v>
       </c>
       <c r="K5" s="9"/>
       <c r="L5" s="27" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="6" spans="1:12">
       <c r="A6" s="28" t="s">
         <v>172</v>
       </c>
       <c r="B6" s="11">
-        <v>884877</v>
+        <v>883139</v>
       </c>
       <c r="C6" s="11">
-        <v>-4417</v>
+        <v>-1201</v>
       </c>
       <c r="D6" s="22">
-        <v>-0.5</v>
+        <v>-0.14000000000000001</v>
       </c>
       <c r="E6" s="11">
-        <v>-17183</v>
+        <v>-17159</v>
       </c>
       <c r="F6" s="22">
-        <v>-1.9</v>
+        <v>-1.91</v>
       </c>
       <c r="G6" s="11">
-        <v>-1251</v>
+        <v>-1133</v>
       </c>
       <c r="H6" s="22">
-        <v>-0.14000000000000001</v>
+        <v>-0.13</v>
       </c>
       <c r="I6" s="11">
-        <v>-3166</v>
+        <v>-68</v>
       </c>
       <c r="J6" s="22">
-        <v>-0.36</v>
+        <v>-0.01</v>
       </c>
       <c r="K6" s="11">
-        <v>381995</v>
+        <v>383028</v>
       </c>
       <c r="L6" s="11">
-        <v>-490</v>
+        <v>-97</v>
       </c>
     </row>
     <row r="7" spans="1:12">
       <c r="A7" s="29" t="s">
         <v>173</v>
       </c>
       <c r="B7" s="11">
-        <v>884340</v>
+        <v>881992</v>
       </c>
       <c r="C7" s="11">
-        <v>-537</v>
+        <v>-1147</v>
       </c>
       <c r="D7" s="22">
-        <v>-0.06</v>
+        <v>-0.13</v>
       </c>
       <c r="E7" s="11">
-        <v>-17107</v>
+        <v>-17322</v>
       </c>
       <c r="F7" s="22">
-        <v>-1.9</v>
+        <v>-1.93</v>
       </c>
       <c r="G7" s="11">
-        <v>-1173</v>
+        <v>-961</v>
       </c>
       <c r="H7" s="22">
-        <v>-0.13</v>
+        <v>-0.11</v>
       </c>
       <c r="I7" s="11">
-        <v>636</v>
+        <v>-186</v>
       </c>
       <c r="J7" s="22">
-        <v>7.0000000000000007E-2</v>
+        <v>-0.02</v>
       </c>
       <c r="K7" s="11">
-        <v>383125</v>
+        <v>382779</v>
       </c>
       <c r="L7" s="11">
-        <v>1130</v>
+        <v>-249</v>
       </c>
     </row>
     <row r="8" spans="1:12">
       <c r="A8" s="29" t="s">
         <v>174</v>
       </c>
       <c r="B8" s="11">
-        <v>883139</v>
+        <v>880874</v>
       </c>
       <c r="C8" s="11">
-        <v>-1201</v>
+        <v>-1118</v>
       </c>
       <c r="D8" s="22">
-        <v>-0.14000000000000001</v>
+        <v>-0.13</v>
       </c>
       <c r="E8" s="11">
-        <v>-17159</v>
+        <v>-17323</v>
       </c>
       <c r="F8" s="22">
-        <v>-1.91</v>
+        <v>-1.93</v>
       </c>
       <c r="G8" s="11">
-        <v>-1133</v>
+        <v>-959</v>
       </c>
       <c r="H8" s="22">
-        <v>-0.13</v>
+        <v>-0.11</v>
       </c>
       <c r="I8" s="11">
-        <v>-68</v>
+        <v>-159</v>
       </c>
       <c r="J8" s="22">
-        <v>-0.01</v>
+        <v>-0.02</v>
       </c>
       <c r="K8" s="11">
-        <v>383028</v>
+        <v>382528</v>
       </c>
       <c r="L8" s="11">
-        <v>-97</v>
+        <v>-251</v>
       </c>
     </row>
     <row r="9" spans="1:12">
       <c r="A9" s="29" t="s">
         <v>175</v>
       </c>
       <c r="B9" s="11">
-        <v>881992</v>
+        <v>879924</v>
       </c>
       <c r="C9" s="11">
-        <v>-1147</v>
+        <v>-950</v>
       </c>
       <c r="D9" s="22">
-        <v>-0.13</v>
+        <v>-0.11</v>
       </c>
       <c r="E9" s="11">
-        <v>-17322</v>
+        <v>-17362</v>
       </c>
       <c r="F9" s="22">
         <v>-1.93</v>
       </c>
       <c r="G9" s="11">
-        <v>-961</v>
+        <v>-1037</v>
       </c>
       <c r="H9" s="22">
-        <v>-0.11</v>
+        <v>-0.12</v>
       </c>
       <c r="I9" s="11">
-        <v>-186</v>
+        <v>87</v>
       </c>
       <c r="J9" s="22">
-        <v>-0.02</v>
+        <v>0.01</v>
       </c>
       <c r="K9" s="11">
-        <v>382779</v>
+        <v>382423</v>
       </c>
       <c r="L9" s="11">
-        <v>-249</v>
+        <v>-105</v>
       </c>
     </row>
     <row r="10" spans="1:12">
       <c r="A10" s="29" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B10" s="11">
-        <v>880874</v>
+        <v>878798</v>
       </c>
       <c r="C10" s="11">
-        <v>-1118</v>
+        <v>-1126</v>
       </c>
       <c r="D10" s="22">
         <v>-0.13</v>
       </c>
       <c r="E10" s="11">
-        <v>-17323</v>
+        <v>-17427</v>
       </c>
       <c r="F10" s="22">
-        <v>-1.93</v>
+        <v>-1.94</v>
       </c>
       <c r="G10" s="11">
-        <v>-959</v>
+        <v>-995</v>
       </c>
       <c r="H10" s="22">
         <v>-0.11</v>
       </c>
       <c r="I10" s="11">
-        <v>-159</v>
+        <v>-131</v>
       </c>
       <c r="J10" s="22">
-        <v>-0.02</v>
+        <v>-0.01</v>
       </c>
       <c r="K10" s="11">
-        <v>382528</v>
+        <v>382231</v>
       </c>
       <c r="L10" s="11">
-        <v>-251</v>
+        <v>-192</v>
       </c>
     </row>
     <row r="11" spans="1:12">
       <c r="A11" s="29" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="B11" s="11">
-        <v>879924</v>
+        <v>877769</v>
       </c>
       <c r="C11" s="11">
-        <v>-950</v>
+        <v>-1029</v>
       </c>
       <c r="D11" s="22">
-        <v>-0.11</v>
+        <v>-0.12</v>
       </c>
       <c r="E11" s="11">
-        <v>-17362</v>
+        <v>-17317</v>
       </c>
       <c r="F11" s="22">
         <v>-1.93</v>
       </c>
       <c r="G11" s="11">
-        <v>-1037</v>
+        <v>-1125</v>
       </c>
       <c r="H11" s="22">
-        <v>-0.12</v>
+        <v>-0.13</v>
       </c>
       <c r="I11" s="11">
-        <v>87</v>
+        <v>96</v>
       </c>
       <c r="J11" s="22">
         <v>0.01</v>
       </c>
       <c r="K11" s="11">
-        <v>382423</v>
+        <v>382115</v>
       </c>
       <c r="L11" s="11">
-        <v>-105</v>
+        <v>-116</v>
       </c>
     </row>
     <row r="12" spans="1:12">
       <c r="A12" s="29" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B12" s="11">
-        <v>878798</v>
+        <v>876671</v>
       </c>
       <c r="C12" s="11">
-        <v>-1126</v>
+        <v>-1098</v>
       </c>
       <c r="D12" s="22">
         <v>-0.13</v>
       </c>
       <c r="E12" s="11">
-        <v>-17427</v>
+        <v>-17237</v>
       </c>
       <c r="F12" s="22">
-        <v>-1.94</v>
+        <v>-1.93</v>
       </c>
       <c r="G12" s="11">
-        <v>-995</v>
+        <v>-1062</v>
       </c>
       <c r="H12" s="22">
-        <v>-0.11</v>
+        <v>-0.12</v>
       </c>
       <c r="I12" s="11">
-        <v>-131</v>
+        <v>-36</v>
       </c>
       <c r="J12" s="22">
-        <v>-0.01</v>
+        <v>0</v>
       </c>
       <c r="K12" s="11">
-        <v>382231</v>
+        <v>381836</v>
       </c>
       <c r="L12" s="11">
-        <v>-192</v>
+        <v>-279</v>
       </c>
     </row>
     <row r="13" spans="1:12">
       <c r="A13" s="29" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B13" s="11">
-        <v>877769</v>
+        <v>875323</v>
       </c>
       <c r="C13" s="11">
-        <v>-1029</v>
+        <v>-1348</v>
       </c>
       <c r="D13" s="22">
-        <v>-0.12</v>
+        <v>-0.15</v>
       </c>
       <c r="E13" s="11">
-        <v>-17317</v>
+        <v>-17067</v>
       </c>
       <c r="F13" s="22">
-        <v>-1.93</v>
+        <v>-1.91</v>
       </c>
       <c r="G13" s="11">
-        <v>-1125</v>
+        <v>-1106</v>
       </c>
       <c r="H13" s="22">
         <v>-0.13</v>
       </c>
       <c r="I13" s="11">
-        <v>96</v>
+        <v>-242</v>
       </c>
       <c r="J13" s="22">
-        <v>0.01</v>
+        <v>-0.03</v>
       </c>
       <c r="K13" s="11">
-        <v>382115</v>
+        <v>381372</v>
       </c>
       <c r="L13" s="11">
-        <v>-116</v>
+        <v>-464</v>
       </c>
     </row>
     <row r="14" spans="1:12">
       <c r="A14" s="29" t="s">
-        <v>183</v>
+        <v>193</v>
       </c>
       <c r="B14" s="11">
-        <v>876671</v>
+        <v>873603</v>
       </c>
       <c r="C14" s="11">
-        <v>-1098</v>
+        <v>-1720</v>
       </c>
       <c r="D14" s="22">
-        <v>-0.13</v>
+        <v>-0.2</v>
       </c>
       <c r="E14" s="11">
-        <v>-17237</v>
+        <v>-17052</v>
       </c>
       <c r="F14" s="22">
-        <v>-1.93</v>
+        <v>-1.91</v>
       </c>
       <c r="G14" s="11">
-        <v>-1062</v>
+        <v>-1468</v>
       </c>
       <c r="H14" s="22">
-        <v>-0.12</v>
+        <v>-0.17</v>
       </c>
       <c r="I14" s="11">
-        <v>-36</v>
+        <v>-252</v>
       </c>
       <c r="J14" s="22">
-        <v>0</v>
+        <v>-0.03</v>
       </c>
       <c r="K14" s="11">
-        <v>381836</v>
+        <v>380743</v>
       </c>
       <c r="L14" s="11">
-        <v>-279</v>
+        <v>-629</v>
       </c>
     </row>
     <row r="15" spans="1:12">
       <c r="A15" s="29" t="s">
-        <v>184</v>
+        <v>195</v>
       </c>
       <c r="B15" s="11">
-        <v>875323</v>
+        <v>872106</v>
       </c>
       <c r="C15" s="11">
-        <v>-1348</v>
+        <v>-1497</v>
       </c>
       <c r="D15" s="22">
-        <v>-0.15</v>
+        <v>-0.17</v>
       </c>
       <c r="E15" s="11">
-        <v>-17067</v>
+        <v>-17188</v>
       </c>
       <c r="F15" s="22">
-        <v>-1.91</v>
+        <v>-1.93</v>
       </c>
       <c r="G15" s="11">
-        <v>-1106</v>
+        <v>-1183</v>
       </c>
       <c r="H15" s="22">
-        <v>-0.13</v>
+        <v>-0.14000000000000001</v>
       </c>
       <c r="I15" s="11">
-        <v>-242</v>
+        <v>-314</v>
       </c>
       <c r="J15" s="22">
-        <v>-0.03</v>
+        <v>-0.04</v>
       </c>
       <c r="K15" s="11">
-        <v>381372</v>
+        <v>380282</v>
       </c>
       <c r="L15" s="11">
-        <v>-464</v>
+        <v>-461</v>
       </c>
     </row>
     <row r="16" spans="1:12">
       <c r="A16" s="29" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="B16" s="11">
-        <v>873603</v>
+        <v>867737</v>
       </c>
       <c r="C16" s="11">
-        <v>-1720</v>
+        <v>-4369</v>
       </c>
       <c r="D16" s="22">
-        <v>-0.2</v>
+        <v>-0.5</v>
       </c>
       <c r="E16" s="11">
-        <v>-17052</v>
+        <v>-17140</v>
       </c>
       <c r="F16" s="22">
-        <v>-1.91</v>
+        <v>-1.94</v>
       </c>
       <c r="G16" s="11">
-        <v>-1468</v>
+        <v>-1205</v>
       </c>
       <c r="H16" s="22">
-        <v>-0.17</v>
+        <v>-0.14000000000000001</v>
       </c>
       <c r="I16" s="11">
-        <v>-252</v>
+        <v>-3164</v>
       </c>
       <c r="J16" s="22">
-        <v>-0.03</v>
+        <v>-0.36</v>
       </c>
       <c r="K16" s="11">
-        <v>380743</v>
+        <v>379783</v>
       </c>
       <c r="L16" s="11">
-        <v>-629</v>
+        <v>-499</v>
       </c>
     </row>
     <row r="17" spans="1:12">
       <c r="A17" s="29" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B17" s="11">
-        <v>872106</v>
+        <v>866986</v>
       </c>
       <c r="C17" s="11">
-        <v>-1497</v>
+        <v>-751</v>
       </c>
       <c r="D17" s="22">
-        <v>-0.17</v>
+        <v>-0.09</v>
       </c>
       <c r="E17" s="11">
-        <v>-17188</v>
+        <v>-17354</v>
       </c>
       <c r="F17" s="22">
-        <v>-1.93</v>
+        <v>-1.96</v>
       </c>
       <c r="G17" s="11">
-        <v>-1183</v>
+        <v>-1078</v>
       </c>
       <c r="H17" s="22">
-        <v>-0.14000000000000001</v>
+        <v>-0.12</v>
       </c>
       <c r="I17" s="11">
-        <v>-314</v>
+        <v>327</v>
       </c>
       <c r="J17" s="22">
-        <v>-0.04</v>
+        <v>0.04</v>
       </c>
       <c r="K17" s="11">
-        <v>380282</v>
+        <v>380709</v>
       </c>
       <c r="L17" s="11">
-        <v>-461</v>
+        <v>926</v>
       </c>
     </row>
     <row r="18" spans="1:12">
       <c r="A18" s="30" t="s">
         <v>199</v>
       </c>
       <c r="B18" s="10">
-        <v>867737</v>
+        <v>865885</v>
       </c>
       <c r="C18" s="10">
-        <v>-4369</v>
+        <v>-1101</v>
       </c>
       <c r="D18" s="21">
-        <v>-0.5</v>
+        <v>-0.13</v>
       </c>
       <c r="E18" s="10">
-        <v>-17140</v>
+        <v>-17254</v>
       </c>
       <c r="F18" s="21">
-        <v>-1.94</v>
+        <v>-1.95</v>
       </c>
       <c r="G18" s="10">
-        <v>-1205</v>
+        <v>-1021</v>
       </c>
       <c r="H18" s="21">
-        <v>-0.14000000000000001</v>
+        <v>-0.12</v>
       </c>
       <c r="I18" s="10">
-        <v>-3164</v>
+        <v>-80</v>
       </c>
       <c r="J18" s="21">
-        <v>-0.36</v>
+        <v>-0.01</v>
       </c>
       <c r="K18" s="10">
-        <v>379783</v>
+        <v>380659</v>
       </c>
       <c r="L18" s="10">
-        <v>-499</v>
+        <v>-50</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="68" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;L&amp;"ＭＳ Ｐゴシック,標準"&amp;12&amp;F</oddHeader>
     <oddFooter>&amp;P / &amp;N ページ</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr>
     <tabColor rgb="FF92D050"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:H14"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="18.75"/>
   <cols>
@@ -4103,74 +4125,74 @@
       </c>
       <c r="C2" s="13" t="s">
         <v>20</v>
       </c>
       <c r="D2" s="19"/>
       <c r="E2" s="16"/>
       <c r="F2" s="19" t="s">
         <v>26</v>
       </c>
       <c r="G2" s="19"/>
       <c r="H2" s="19"/>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" s="2" t="s">
         <v>14</v>
       </c>
       <c r="B3" s="39" t="s">
         <v>16</v>
       </c>
       <c r="C3" s="34" t="s">
         <v>48</v>
       </c>
       <c r="D3" s="34" t="s">
         <v>47</v>
       </c>
-      <c r="E3" s="102" t="s">
+      <c r="E3" s="97" t="s">
         <v>157</v>
       </c>
       <c r="F3" s="34" t="s">
         <v>46</v>
       </c>
       <c r="G3" s="34" t="s">
         <v>35</v>
       </c>
-      <c r="H3" s="120" t="s">
+      <c r="H3" s="115" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" s="4"/>
       <c r="B4" s="38"/>
       <c r="C4" s="4"/>
       <c r="D4" s="4"/>
       <c r="E4" s="35" t="s">
         <v>45</v>
       </c>
       <c r="F4" s="4"/>
       <c r="G4" s="4"/>
-      <c r="H4" s="121" t="s">
+      <c r="H4" s="116" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B5" s="11">
         <v>-13460</v>
       </c>
       <c r="C5" s="11">
         <v>5739</v>
       </c>
       <c r="D5" s="11">
         <v>15099</v>
       </c>
       <c r="E5" s="11">
         <v>-9360</v>
       </c>
       <c r="F5" s="11">
         <v>13323</v>
       </c>
       <c r="G5" s="11">
         <v>17423</v>
       </c>
@@ -4366,51 +4388,51 @@
       </c>
       <c r="B13" s="11">
         <v>-17289</v>
       </c>
       <c r="C13" s="11">
         <v>3366</v>
       </c>
       <c r="D13" s="11">
         <v>17616</v>
       </c>
       <c r="E13" s="11">
         <v>-14250</v>
       </c>
       <c r="F13" s="11">
         <v>11745</v>
       </c>
       <c r="G13" s="11">
         <v>14784</v>
       </c>
       <c r="H13" s="11">
         <v>-3039</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="33" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="B14" s="10">
         <v>-17427</v>
       </c>
       <c r="C14" s="10">
         <v>3076</v>
       </c>
       <c r="D14" s="10">
         <v>17095</v>
       </c>
       <c r="E14" s="10">
         <v>-14019</v>
       </c>
       <c r="F14" s="10">
         <v>11628</v>
       </c>
       <c r="G14" s="10">
         <v>15036</v>
       </c>
       <c r="H14" s="10">
         <v>-3408</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
@@ -4447,467 +4469,467 @@
       </c>
       <c r="H1" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" s="1"/>
       <c r="B2" s="37" t="s">
         <v>159</v>
       </c>
       <c r="C2" s="13" t="s">
         <v>20</v>
       </c>
       <c r="D2" s="19"/>
       <c r="E2" s="16"/>
       <c r="F2" s="19" t="s">
         <v>26</v>
       </c>
       <c r="G2" s="19"/>
       <c r="H2" s="19"/>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" s="2" t="s">
         <v>30</v>
       </c>
-      <c r="B3" s="122" t="s">
+      <c r="B3" s="117" t="s">
         <v>16</v>
       </c>
       <c r="C3" s="34" t="s">
         <v>48</v>
       </c>
       <c r="D3" s="34" t="s">
         <v>47</v>
       </c>
-      <c r="E3" s="102" t="s">
+      <c r="E3" s="97" t="s">
         <v>157</v>
       </c>
       <c r="F3" s="34" t="s">
         <v>46</v>
       </c>
       <c r="G3" s="34" t="s">
         <v>35</v>
       </c>
-      <c r="H3" s="120" t="s">
+      <c r="H3" s="115" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" s="4"/>
-      <c r="B4" s="123"/>
+      <c r="B4" s="118"/>
       <c r="C4" s="4"/>
       <c r="D4" s="4"/>
       <c r="E4" s="35" t="s">
         <v>45</v>
       </c>
       <c r="F4" s="4"/>
       <c r="G4" s="4"/>
-      <c r="H4" s="121" t="s">
+      <c r="H4" s="116" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="5" spans="1:8" ht="18.75" customHeight="1">
       <c r="A5" s="40" t="s">
         <v>200</v>
       </c>
       <c r="B5" s="43">
-        <v>-4417</v>
+        <v>-1201</v>
       </c>
       <c r="C5" s="43">
-        <v>252</v>
+        <v>247</v>
       </c>
       <c r="D5" s="43">
-        <v>1503</v>
+        <v>1380</v>
       </c>
       <c r="E5" s="43">
-        <v>-1251</v>
+        <v>-1133</v>
       </c>
       <c r="F5" s="43">
-        <v>2016</v>
+        <v>836</v>
       </c>
       <c r="G5" s="43">
-        <v>5182</v>
+        <v>904</v>
       </c>
       <c r="H5" s="43">
-        <v>-3166</v>
+        <v>-68</v>
       </c>
     </row>
     <row r="6" spans="1:8" ht="18.75" customHeight="1">
       <c r="A6" s="41" t="s">
         <v>186</v>
       </c>
       <c r="B6" s="11">
-        <v>-537</v>
+        <v>-1147</v>
       </c>
       <c r="C6" s="11">
-        <v>232</v>
+        <v>258</v>
       </c>
       <c r="D6" s="11">
-        <v>1405</v>
+        <v>1219</v>
       </c>
       <c r="E6" s="11">
-        <v>-1173</v>
+        <v>-961</v>
       </c>
       <c r="F6" s="11">
-        <v>2179</v>
+        <v>706</v>
       </c>
       <c r="G6" s="11">
-        <v>1543</v>
+        <v>892</v>
       </c>
       <c r="H6" s="11">
-        <v>636</v>
+        <v>-186</v>
       </c>
     </row>
     <row r="7" spans="1:8" ht="18.75" customHeight="1">
       <c r="A7" s="41" t="s">
         <v>187</v>
       </c>
       <c r="B7" s="11">
-        <v>-1201</v>
+        <v>-1118</v>
       </c>
       <c r="C7" s="11">
-        <v>247</v>
+        <v>290</v>
       </c>
       <c r="D7" s="11">
-        <v>1380</v>
+        <v>1249</v>
       </c>
       <c r="E7" s="11">
-        <v>-1133</v>
+        <v>-959</v>
       </c>
       <c r="F7" s="11">
-        <v>836</v>
+        <v>932</v>
       </c>
       <c r="G7" s="11">
-        <v>904</v>
+        <v>1091</v>
       </c>
       <c r="H7" s="11">
-        <v>-68</v>
+        <v>-159</v>
       </c>
     </row>
     <row r="8" spans="1:8" ht="18.75" customHeight="1">
       <c r="A8" s="41" t="s">
         <v>188</v>
       </c>
       <c r="B8" s="11">
-        <v>-1147</v>
+        <v>-950</v>
       </c>
       <c r="C8" s="11">
-        <v>258</v>
+        <v>265</v>
       </c>
       <c r="D8" s="11">
-        <v>1219</v>
+        <v>1302</v>
       </c>
       <c r="E8" s="11">
-        <v>-961</v>
+        <v>-1037</v>
       </c>
       <c r="F8" s="11">
-        <v>706</v>
+        <v>881</v>
       </c>
       <c r="G8" s="11">
-        <v>892</v>
+        <v>794</v>
       </c>
       <c r="H8" s="11">
-        <v>-186</v>
+        <v>87</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="18.75" customHeight="1">
       <c r="A9" s="41" t="s">
         <v>189</v>
       </c>
       <c r="B9" s="11">
-        <v>-1118</v>
+        <v>-1126</v>
       </c>
       <c r="C9" s="11">
-        <v>290</v>
+        <v>265</v>
       </c>
       <c r="D9" s="11">
-        <v>1249</v>
+        <v>1260</v>
       </c>
       <c r="E9" s="11">
-        <v>-959</v>
+        <v>-995</v>
       </c>
       <c r="F9" s="11">
-        <v>932</v>
+        <v>819</v>
       </c>
       <c r="G9" s="11">
-        <v>1091</v>
+        <v>950</v>
       </c>
       <c r="H9" s="11">
-        <v>-159</v>
+        <v>-131</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="18.75" customHeight="1">
       <c r="A10" s="41" t="s">
         <v>190</v>
       </c>
       <c r="B10" s="11">
-        <v>-950</v>
+        <v>-1029</v>
       </c>
       <c r="C10" s="11">
-        <v>265</v>
+        <v>307</v>
       </c>
       <c r="D10" s="11">
-        <v>1302</v>
+        <v>1432</v>
       </c>
       <c r="E10" s="11">
-        <v>-1037</v>
+        <v>-1125</v>
       </c>
       <c r="F10" s="11">
-        <v>881</v>
+        <v>826</v>
       </c>
       <c r="G10" s="11">
-        <v>794</v>
+        <v>730</v>
       </c>
       <c r="H10" s="11">
-        <v>87</v>
+        <v>96</v>
       </c>
     </row>
     <row r="11" spans="1:8" ht="18.75" customHeight="1">
       <c r="A11" s="41" t="s">
         <v>191</v>
       </c>
       <c r="B11" s="11">
-        <v>-1126</v>
+        <v>-1098</v>
       </c>
       <c r="C11" s="11">
         <v>265</v>
       </c>
       <c r="D11" s="11">
-        <v>1260</v>
+        <v>1327</v>
       </c>
       <c r="E11" s="11">
-        <v>-995</v>
+        <v>-1062</v>
       </c>
       <c r="F11" s="11">
-        <v>819</v>
+        <v>601</v>
       </c>
       <c r="G11" s="11">
-        <v>950</v>
+        <v>637</v>
       </c>
       <c r="H11" s="11">
-        <v>-131</v>
+        <v>-36</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="18.75" customHeight="1">
       <c r="A12" s="41" t="s">
         <v>192</v>
       </c>
       <c r="B12" s="11">
-        <v>-1029</v>
+        <v>-1348</v>
       </c>
       <c r="C12" s="11">
-        <v>307</v>
+        <v>297</v>
       </c>
       <c r="D12" s="11">
-        <v>1432</v>
+        <v>1403</v>
       </c>
       <c r="E12" s="11">
-        <v>-1125</v>
+        <v>-1106</v>
       </c>
       <c r="F12" s="11">
-        <v>826</v>
+        <v>557</v>
       </c>
       <c r="G12" s="11">
-        <v>730</v>
+        <v>799</v>
       </c>
       <c r="H12" s="11">
-        <v>96</v>
+        <v>-242</v>
       </c>
     </row>
     <row r="13" spans="1:8" ht="18.75" customHeight="1">
       <c r="A13" s="41" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B13" s="11">
-        <v>-1098</v>
+        <v>-1720</v>
       </c>
       <c r="C13" s="11">
-        <v>265</v>
+        <v>232</v>
       </c>
       <c r="D13" s="11">
-        <v>1327</v>
+        <v>1700</v>
       </c>
       <c r="E13" s="11">
-        <v>-1062</v>
+        <v>-1468</v>
       </c>
       <c r="F13" s="11">
-        <v>601</v>
+        <v>533</v>
       </c>
       <c r="G13" s="11">
-        <v>637</v>
+        <v>785</v>
       </c>
       <c r="H13" s="11">
-        <v>-36</v>
+        <v>-252</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="18.75" customHeight="1">
       <c r="A14" s="41" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="B14" s="11">
-        <v>-1348</v>
+        <v>-1497</v>
       </c>
       <c r="C14" s="11">
-        <v>297</v>
+        <v>249</v>
       </c>
       <c r="D14" s="11">
-        <v>1403</v>
+        <v>1432</v>
       </c>
       <c r="E14" s="11">
-        <v>-1106</v>
+        <v>-1183</v>
       </c>
       <c r="F14" s="11">
-        <v>557</v>
+        <v>658</v>
       </c>
       <c r="G14" s="11">
-        <v>799</v>
+        <v>972</v>
       </c>
       <c r="H14" s="11">
-        <v>-242</v>
+        <v>-314</v>
       </c>
     </row>
     <row r="15" spans="1:8" ht="18.75" customHeight="1">
       <c r="A15" s="41" t="s">
-        <v>196</v>
+        <v>183</v>
       </c>
       <c r="B15" s="11">
-        <v>-1720</v>
+        <v>-4369</v>
       </c>
       <c r="C15" s="11">
-        <v>232</v>
+        <v>260</v>
       </c>
       <c r="D15" s="11">
-        <v>1700</v>
+        <v>1465</v>
       </c>
       <c r="E15" s="11">
-        <v>-1468</v>
+        <v>-1205</v>
       </c>
       <c r="F15" s="11">
-        <v>533</v>
+        <v>1953</v>
       </c>
       <c r="G15" s="11">
-        <v>785</v>
+        <v>5117</v>
       </c>
       <c r="H15" s="11">
-        <v>-252</v>
+        <v>-3164</v>
       </c>
     </row>
     <row r="16" spans="1:8" ht="18.75" customHeight="1">
       <c r="A16" s="41" t="s">
-        <v>198</v>
+        <v>184</v>
       </c>
       <c r="B16" s="11">
-        <v>-1497</v>
+        <v>-751</v>
       </c>
       <c r="C16" s="11">
-        <v>249</v>
+        <v>226</v>
       </c>
       <c r="D16" s="11">
-        <v>1432</v>
+        <v>1304</v>
       </c>
       <c r="E16" s="11">
-        <v>-1183</v>
+        <v>-1078</v>
       </c>
       <c r="F16" s="11">
-        <v>658</v>
+        <v>1993</v>
       </c>
       <c r="G16" s="11">
-        <v>972</v>
+        <v>1666</v>
       </c>
       <c r="H16" s="11">
-        <v>-314</v>
+        <v>327</v>
       </c>
     </row>
     <row r="17" spans="1:8" ht="18.75" customHeight="1">
       <c r="A17" s="41" t="s">
         <v>185</v>
       </c>
       <c r="B17" s="11">
-        <v>-4369</v>
+        <v>-1101</v>
       </c>
       <c r="C17" s="11">
-        <v>260</v>
+        <v>231</v>
       </c>
       <c r="D17" s="11">
-        <v>1465</v>
+        <v>1252</v>
       </c>
       <c r="E17" s="11">
-        <v>-1205</v>
+        <v>-1021</v>
       </c>
       <c r="F17" s="11">
-        <v>1953</v>
+        <v>732</v>
       </c>
       <c r="G17" s="11">
-        <v>5117</v>
+        <v>812</v>
       </c>
       <c r="H17" s="11">
-        <v>-3164</v>
+        <v>-80</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="42" t="s">
         <v>50</v>
       </c>
       <c r="B18" s="44">
-        <v>-17140</v>
+        <v>-17254</v>
       </c>
       <c r="C18" s="44">
-        <v>3167</v>
+        <v>3145</v>
       </c>
       <c r="D18" s="44">
-        <v>16574</v>
+        <v>16345</v>
       </c>
       <c r="E18" s="44">
-        <v>-13407</v>
+        <v>-13200</v>
       </c>
       <c r="F18" s="44">
-        <v>11481</v>
+        <v>11191</v>
       </c>
       <c r="G18" s="44">
-        <v>15214</v>
+        <v>15245</v>
       </c>
       <c r="H18" s="44">
-        <v>-3733</v>
+        <v>-4054</v>
       </c>
     </row>
     <row r="20" spans="1:8">
-      <c r="B20" s="101"/>
-[...5 lines deleted...]
-      <c r="H20" s="101"/>
+      <c r="B20" s="96"/>
+      <c r="C20" s="96"/>
+      <c r="D20" s="96"/>
+      <c r="E20" s="96"/>
+      <c r="F20" s="96"/>
+      <c r="G20" s="96"/>
+      <c r="H20" s="96"/>
     </row>
     <row r="21" spans="1:8">
-      <c r="B21" s="101"/>
-[...5 lines deleted...]
-      <c r="H21" s="101"/>
+      <c r="B21" s="96"/>
+      <c r="C21" s="96"/>
+      <c r="D21" s="96"/>
+      <c r="E21" s="96"/>
+      <c r="F21" s="96"/>
+      <c r="G21" s="96"/>
+      <c r="H21" s="96"/>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="92" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;L&amp;"ＭＳ Ｐゴシック,標準"&amp;12&amp;F</oddHeader>
     <oddFooter>&amp;P / &amp;N ページ</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <sheetPr>
     <tabColor rgb="FF92D050"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:AD40"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="18.75"/>
   <cols>
     <col min="1" max="1" width="11.75" customWidth="1"/>
@@ -5078,3168 +5100,3168 @@
       </c>
       <c r="W6" s="50" t="s">
         <v>87</v>
       </c>
       <c r="X6" s="50" t="s">
         <v>86</v>
       </c>
       <c r="Y6" s="55"/>
       <c r="Z6" s="55"/>
       <c r="AA6" s="50" t="s">
         <v>88</v>
       </c>
       <c r="AB6" s="50" t="s">
         <v>87</v>
       </c>
       <c r="AC6" s="50" t="s">
         <v>86</v>
       </c>
       <c r="AD6" s="3"/>
     </row>
     <row r="7" spans="1:30">
       <c r="A7" s="46" t="s">
         <v>85</v>
       </c>
       <c r="B7" s="51">
-        <v>867737</v>
+        <v>865885</v>
       </c>
       <c r="C7" s="51">
-        <v>410580</v>
+        <v>409914</v>
       </c>
       <c r="D7" s="51">
-        <v>457157</v>
+        <v>455971</v>
       </c>
       <c r="E7" s="51">
-        <v>-4369</v>
+        <v>-1101</v>
       </c>
       <c r="F7" s="51">
-        <v>-2118</v>
+        <v>-491</v>
       </c>
       <c r="G7" s="51">
-        <v>-2251</v>
+        <v>-610</v>
       </c>
       <c r="H7" s="51">
-        <v>260</v>
+        <v>231</v>
       </c>
       <c r="I7" s="51">
-        <v>136</v>
+        <v>119</v>
       </c>
       <c r="J7" s="51">
-        <v>124</v>
+        <v>112</v>
       </c>
       <c r="K7" s="51">
-        <v>1465</v>
+        <v>1252</v>
       </c>
       <c r="L7" s="51">
-        <v>685</v>
+        <v>590</v>
       </c>
       <c r="M7" s="51">
-        <v>780</v>
+        <v>662</v>
       </c>
       <c r="N7" s="51">
-        <v>-1205</v>
+        <v>-1021</v>
       </c>
       <c r="O7" s="51">
-        <v>-549</v>
+        <v>-471</v>
       </c>
       <c r="P7" s="51">
-        <v>-656</v>
+        <v>-550</v>
       </c>
       <c r="Q7" s="51">
-        <v>1953</v>
+        <v>732</v>
       </c>
       <c r="R7" s="51">
-        <v>1138</v>
+        <v>426</v>
       </c>
       <c r="S7" s="51">
-        <v>815</v>
+        <v>306</v>
       </c>
       <c r="T7" s="56">
         <v>0</v>
       </c>
       <c r="U7" s="51">
-        <v>1953</v>
+        <v>732</v>
       </c>
       <c r="V7" s="51">
-        <v>5117</v>
+        <v>812</v>
       </c>
       <c r="W7" s="51">
-        <v>2707</v>
+        <v>446</v>
       </c>
       <c r="X7" s="51">
-        <v>2410</v>
+        <v>366</v>
       </c>
       <c r="Y7" s="56">
         <v>0</v>
       </c>
       <c r="Z7" s="51">
-        <v>5117</v>
+        <v>812</v>
       </c>
       <c r="AA7" s="51">
-        <v>-3164</v>
+        <v>-80</v>
       </c>
       <c r="AB7" s="51">
-        <v>-1569</v>
+        <v>-20</v>
       </c>
       <c r="AC7" s="51">
-        <v>-1595</v>
+        <v>-60</v>
       </c>
       <c r="AD7" s="46" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="8" spans="1:30">
       <c r="A8" s="47" t="s">
         <v>56</v>
       </c>
       <c r="B8" s="52">
-        <v>791108</v>
+        <v>789821</v>
       </c>
       <c r="C8" s="52">
-        <v>374308</v>
+        <v>373955</v>
       </c>
       <c r="D8" s="52">
-        <v>416800</v>
+        <v>415866</v>
       </c>
       <c r="E8" s="52">
-        <v>-4287</v>
+        <v>-957</v>
       </c>
       <c r="F8" s="52">
-        <v>-2113</v>
+        <v>-425</v>
       </c>
       <c r="G8" s="52">
-        <v>-2174</v>
+        <v>-532</v>
       </c>
       <c r="H8" s="52">
-        <v>241</v>
+        <v>221</v>
       </c>
       <c r="I8" s="52">
-        <v>131</v>
+        <v>112</v>
       </c>
       <c r="J8" s="52">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="K8" s="52">
-        <v>1330</v>
+        <v>1122</v>
       </c>
       <c r="L8" s="52">
-        <v>624</v>
+        <v>522</v>
       </c>
       <c r="M8" s="52">
-        <v>706</v>
+        <v>600</v>
       </c>
       <c r="N8" s="52">
-        <v>-1089</v>
+        <v>-901</v>
       </c>
       <c r="O8" s="52">
-        <v>-493</v>
+        <v>-410</v>
       </c>
       <c r="P8" s="52">
-        <v>-596</v>
+        <v>-491</v>
       </c>
       <c r="Q8" s="52">
-        <v>3711</v>
+        <v>1153</v>
       </c>
       <c r="R8" s="52">
-        <v>2147</v>
+        <v>633</v>
       </c>
       <c r="S8" s="52">
-        <v>1564</v>
+        <v>520</v>
       </c>
       <c r="T8" s="52">
-        <v>1866</v>
+        <v>479</v>
       </c>
       <c r="U8" s="52">
-        <v>1845</v>
+        <v>674</v>
       </c>
       <c r="V8" s="52">
-        <v>6909</v>
+        <v>1209</v>
       </c>
       <c r="W8" s="52">
-        <v>3767</v>
+        <v>648</v>
       </c>
       <c r="X8" s="52">
-        <v>3142</v>
+        <v>561</v>
       </c>
       <c r="Y8" s="52">
-        <v>2102</v>
+        <v>448</v>
       </c>
       <c r="Z8" s="52">
-        <v>4807</v>
+        <v>761</v>
       </c>
       <c r="AA8" s="52">
-        <v>-3198</v>
+        <v>-56</v>
       </c>
       <c r="AB8" s="52">
-        <v>-1620</v>
+        <v>-15</v>
       </c>
       <c r="AC8" s="52">
-        <v>-1578</v>
+        <v>-41</v>
       </c>
       <c r="AD8" s="47" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="9" spans="1:30">
       <c r="A9" s="48" t="s">
         <v>84</v>
       </c>
       <c r="B9" s="53">
-        <v>76432</v>
+        <v>76168</v>
       </c>
       <c r="C9" s="53">
-        <v>36173</v>
+        <v>36041</v>
       </c>
       <c r="D9" s="53">
-        <v>40259</v>
+        <v>40127</v>
       </c>
       <c r="E9" s="53">
-        <v>-375</v>
+        <v>-114</v>
       </c>
       <c r="F9" s="53">
-        <v>-182</v>
+        <v>-48</v>
       </c>
       <c r="G9" s="53">
-        <v>-193</v>
+        <v>-66</v>
       </c>
       <c r="H9" s="53">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="I9" s="53">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="J9" s="53">
-        <v>14</v>
+        <v>3</v>
       </c>
       <c r="K9" s="53">
-        <v>135</v>
+        <v>130</v>
       </c>
       <c r="L9" s="53">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="M9" s="53">
-        <v>74</v>
+        <v>62</v>
       </c>
       <c r="N9" s="53">
-        <v>-116</v>
+        <v>-120</v>
       </c>
       <c r="O9" s="53">
-        <v>-56</v>
+        <v>-61</v>
       </c>
       <c r="P9" s="53">
-        <v>-60</v>
+        <v>-59</v>
       </c>
       <c r="Q9" s="53">
-        <v>270</v>
+        <v>110</v>
       </c>
       <c r="R9" s="53">
-        <v>139</v>
+        <v>59</v>
       </c>
       <c r="S9" s="53">
-        <v>131</v>
+        <v>51</v>
       </c>
       <c r="T9" s="53">
-        <v>162</v>
+        <v>52</v>
       </c>
       <c r="U9" s="53">
-        <v>108</v>
+        <v>58</v>
       </c>
       <c r="V9" s="53">
-        <v>529</v>
+        <v>104</v>
       </c>
       <c r="W9" s="53">
-        <v>265</v>
+        <v>46</v>
       </c>
       <c r="X9" s="53">
-        <v>264</v>
+        <v>58</v>
       </c>
       <c r="Y9" s="53">
-        <v>219</v>
+        <v>53</v>
       </c>
       <c r="Z9" s="53">
-        <v>310</v>
+        <v>51</v>
       </c>
       <c r="AA9" s="53">
-        <v>-259</v>
+        <v>6</v>
       </c>
       <c r="AB9" s="53">
-        <v>-126</v>
+        <v>13</v>
       </c>
       <c r="AC9" s="53">
-        <v>-133</v>
+        <v>-7</v>
       </c>
       <c r="AD9" s="48" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="10" spans="1:30">
       <c r="A10" s="47" t="s">
         <v>83</v>
       </c>
       <c r="B10" s="52">
-        <v>289439</v>
+        <v>289817</v>
       </c>
       <c r="C10" s="52">
-        <v>136674</v>
+        <v>136936</v>
       </c>
       <c r="D10" s="52">
-        <v>152765</v>
+        <v>152881</v>
       </c>
       <c r="E10" s="52">
-        <v>-1432</v>
+        <v>-205</v>
       </c>
       <c r="F10" s="52">
-        <v>-761</v>
+        <v>-122</v>
       </c>
       <c r="G10" s="52">
-        <v>-671</v>
+        <v>-83</v>
       </c>
       <c r="H10" s="52">
-        <v>111</v>
+        <v>98</v>
       </c>
       <c r="I10" s="52">
-        <v>58</v>
+        <v>50</v>
       </c>
       <c r="J10" s="52">
-        <v>53</v>
+        <v>48</v>
       </c>
       <c r="K10" s="52">
-        <v>358</v>
+        <v>343</v>
       </c>
       <c r="L10" s="52">
-        <v>168</v>
+        <v>164</v>
       </c>
       <c r="M10" s="52">
-        <v>190</v>
+        <v>179</v>
       </c>
       <c r="N10" s="52">
-        <v>-247</v>
+        <v>-245</v>
       </c>
       <c r="O10" s="52">
-        <v>-110</v>
+        <v>-114</v>
       </c>
       <c r="P10" s="52">
-        <v>-137</v>
+        <v>-131</v>
       </c>
       <c r="Q10" s="52">
-        <v>1698</v>
+        <v>440</v>
       </c>
       <c r="R10" s="52">
-        <v>979</v>
+        <v>232</v>
       </c>
       <c r="S10" s="52">
-        <v>719</v>
+        <v>208</v>
       </c>
       <c r="T10" s="52">
-        <v>744</v>
+        <v>170</v>
       </c>
       <c r="U10" s="52">
-        <v>954</v>
+        <v>270</v>
       </c>
       <c r="V10" s="52">
-        <v>2883</v>
+        <v>400</v>
       </c>
       <c r="W10" s="52">
-        <v>1630</v>
+        <v>240</v>
       </c>
       <c r="X10" s="52">
-        <v>1253</v>
+        <v>160</v>
       </c>
       <c r="Y10" s="52">
-        <v>577</v>
+        <v>98</v>
       </c>
       <c r="Z10" s="52">
-        <v>2306</v>
+        <v>302</v>
       </c>
       <c r="AA10" s="52">
-        <v>-1185</v>
+        <v>40</v>
       </c>
       <c r="AB10" s="52">
-        <v>-651</v>
+        <v>-8</v>
       </c>
       <c r="AC10" s="52">
-        <v>-534</v>
+        <v>48</v>
       </c>
       <c r="AD10" s="47" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="11" spans="1:30">
       <c r="A11" s="47" t="s">
         <v>82</v>
       </c>
       <c r="B11" s="52">
-        <v>44206</v>
+        <v>44035</v>
       </c>
       <c r="C11" s="52">
-        <v>20450</v>
+        <v>20391</v>
       </c>
       <c r="D11" s="52">
-        <v>23756</v>
+        <v>23644</v>
       </c>
       <c r="E11" s="52">
-        <v>-219</v>
+        <v>-59</v>
       </c>
       <c r="F11" s="52">
-        <v>-89</v>
+        <v>-24</v>
       </c>
       <c r="G11" s="52">
-        <v>-130</v>
+        <v>-35</v>
       </c>
       <c r="H11" s="52">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="I11" s="52">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="J11" s="52">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="K11" s="52">
-        <v>95</v>
+        <v>75</v>
       </c>
       <c r="L11" s="52">
-        <v>43</v>
+        <v>38</v>
       </c>
       <c r="M11" s="52">
-        <v>52</v>
+        <v>37</v>
       </c>
       <c r="N11" s="52">
-        <v>-84</v>
+        <v>-66</v>
       </c>
       <c r="O11" s="52">
-        <v>-38</v>
+        <v>-31</v>
       </c>
       <c r="P11" s="52">
-        <v>-46</v>
+        <v>-35</v>
       </c>
       <c r="Q11" s="52">
-        <v>234</v>
+        <v>74</v>
       </c>
       <c r="R11" s="52">
-        <v>147</v>
+        <v>41</v>
       </c>
       <c r="S11" s="52">
-        <v>87</v>
+        <v>33</v>
       </c>
       <c r="T11" s="52">
-        <v>148</v>
+        <v>36</v>
       </c>
       <c r="U11" s="52">
-        <v>86</v>
+        <v>38</v>
       </c>
       <c r="V11" s="52">
-        <v>369</v>
+        <v>67</v>
       </c>
       <c r="W11" s="52">
-        <v>198</v>
+        <v>34</v>
       </c>
       <c r="X11" s="52">
-        <v>171</v>
+        <v>33</v>
       </c>
       <c r="Y11" s="52">
-        <v>159</v>
+        <v>19</v>
       </c>
       <c r="Z11" s="52">
-        <v>210</v>
+        <v>48</v>
       </c>
       <c r="AA11" s="52">
-        <v>-135</v>
+        <v>7</v>
       </c>
       <c r="AB11" s="52">
-        <v>-51</v>
+        <v>7</v>
       </c>
       <c r="AC11" s="52">
-        <v>-84</v>
+        <v>0</v>
       </c>
       <c r="AD11" s="47" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="12" spans="1:30">
       <c r="A12" s="47" t="s">
         <v>81</v>
       </c>
       <c r="B12" s="52">
-        <v>75955</v>
+        <v>75690</v>
       </c>
       <c r="C12" s="52">
-        <v>35893</v>
+        <v>35775</v>
       </c>
       <c r="D12" s="52">
-        <v>40062</v>
+        <v>39915</v>
       </c>
       <c r="E12" s="52">
-        <v>-484</v>
+        <v>-170</v>
       </c>
       <c r="F12" s="52">
-        <v>-246</v>
+        <v>-77</v>
       </c>
       <c r="G12" s="52">
-        <v>-238</v>
+        <v>-93</v>
       </c>
       <c r="H12" s="52">
         <v>23</v>
       </c>
       <c r="I12" s="52">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="J12" s="52">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="K12" s="52">
+        <v>122</v>
+      </c>
+      <c r="L12" s="52">
+        <v>61</v>
+      </c>
+      <c r="M12" s="52">
+        <v>61</v>
+      </c>
+      <c r="N12" s="52">
+        <v>-99</v>
+      </c>
+      <c r="O12" s="52">
+        <v>-47</v>
+      </c>
+      <c r="P12" s="52">
+        <v>-52</v>
+      </c>
+      <c r="Q12" s="52">
+        <v>68</v>
+      </c>
+      <c r="R12" s="52">
+        <v>29</v>
+      </c>
+      <c r="S12" s="52">
+        <v>39</v>
+      </c>
+      <c r="T12" s="52">
+        <v>35</v>
+      </c>
+      <c r="U12" s="52">
+        <v>33</v>
+      </c>
+      <c r="V12" s="52">
         <v>139</v>
       </c>
-      <c r="L12" s="52">
-[...31 lines deleted...]
-      </c>
       <c r="W12" s="52">
-        <v>352</v>
+        <v>59</v>
       </c>
       <c r="X12" s="52">
-        <v>288</v>
+        <v>80</v>
       </c>
       <c r="Y12" s="52">
-        <v>221</v>
+        <v>57</v>
       </c>
       <c r="Z12" s="52">
-        <v>419</v>
+        <v>82</v>
       </c>
       <c r="AA12" s="52">
-        <v>-368</v>
+        <v>-71</v>
       </c>
       <c r="AB12" s="52">
-        <v>-203</v>
+        <v>-30</v>
       </c>
       <c r="AC12" s="52">
-        <v>-165</v>
+        <v>-41</v>
       </c>
       <c r="AD12" s="47" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="13" spans="1:30">
       <c r="A13" s="47" t="s">
         <v>80</v>
       </c>
       <c r="B13" s="52">
-        <v>61850</v>
+        <v>61768</v>
       </c>
       <c r="C13" s="52">
-        <v>29281</v>
+        <v>29291</v>
       </c>
       <c r="D13" s="52">
-        <v>32569</v>
+        <v>32477</v>
       </c>
       <c r="E13" s="52">
-        <v>-542</v>
+        <v>-54</v>
       </c>
       <c r="F13" s="52">
-        <v>-240</v>
+        <v>-8</v>
       </c>
       <c r="G13" s="52">
-        <v>-302</v>
+        <v>-46</v>
       </c>
       <c r="H13" s="52">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="I13" s="52">
+        <v>7</v>
+      </c>
+      <c r="J13" s="52">
         <v>14</v>
       </c>
-      <c r="J13" s="52">
-[...1 lines deleted...]
-      </c>
       <c r="K13" s="52">
-        <v>138</v>
+        <v>82</v>
       </c>
       <c r="L13" s="52">
-        <v>62</v>
+        <v>31</v>
       </c>
       <c r="M13" s="52">
-        <v>76</v>
+        <v>51</v>
       </c>
       <c r="N13" s="52">
-        <v>-119</v>
+        <v>-61</v>
       </c>
       <c r="O13" s="52">
-        <v>-48</v>
+        <v>-24</v>
       </c>
       <c r="P13" s="52">
-        <v>-71</v>
+        <v>-37</v>
       </c>
       <c r="Q13" s="52">
-        <v>257</v>
+        <v>87</v>
       </c>
       <c r="R13" s="52">
-        <v>156</v>
+        <v>51</v>
       </c>
       <c r="S13" s="52">
-        <v>101</v>
+        <v>36</v>
       </c>
       <c r="T13" s="52">
-        <v>117</v>
+        <v>37</v>
       </c>
       <c r="U13" s="52">
-        <v>140</v>
+        <v>50</v>
       </c>
       <c r="V13" s="52">
-        <v>680</v>
+        <v>80</v>
       </c>
       <c r="W13" s="52">
-        <v>348</v>
+        <v>35</v>
       </c>
       <c r="X13" s="52">
-        <v>332</v>
+        <v>45</v>
       </c>
       <c r="Y13" s="52">
-        <v>231</v>
+        <v>20</v>
       </c>
       <c r="Z13" s="52">
-        <v>449</v>
+        <v>60</v>
       </c>
       <c r="AA13" s="52">
-        <v>-423</v>
+        <v>7</v>
       </c>
       <c r="AB13" s="52">
-        <v>-192</v>
+        <v>16</v>
       </c>
       <c r="AC13" s="52">
-        <v>-231</v>
+        <v>-9</v>
       </c>
       <c r="AD13" s="47" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="14" spans="1:30">
       <c r="A14" s="47" t="s">
         <v>79</v>
       </c>
       <c r="B14" s="52">
-        <v>21345</v>
+        <v>21231</v>
       </c>
       <c r="C14" s="52">
-        <v>10084</v>
+        <v>10027</v>
       </c>
       <c r="D14" s="52">
-        <v>11261</v>
+        <v>11204</v>
       </c>
       <c r="E14" s="52">
-        <v>-76</v>
+        <v>-57</v>
       </c>
       <c r="F14" s="52">
-        <v>-35</v>
+        <v>-30</v>
       </c>
       <c r="G14" s="52">
-        <v>-41</v>
+        <v>-27</v>
       </c>
       <c r="H14" s="52">
         <v>8</v>
       </c>
       <c r="I14" s="52">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="J14" s="52">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="K14" s="52">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="L14" s="52">
         <v>21</v>
       </c>
       <c r="M14" s="52">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="N14" s="52">
-        <v>-31</v>
+        <v>-32</v>
       </c>
       <c r="O14" s="52">
-        <v>-16</v>
+        <v>-19</v>
       </c>
       <c r="P14" s="52">
-        <v>-15</v>
+        <v>-13</v>
       </c>
       <c r="Q14" s="52">
-        <v>84</v>
+        <v>21</v>
       </c>
       <c r="R14" s="52">
-        <v>50</v>
+        <v>16</v>
       </c>
       <c r="S14" s="52">
-        <v>34</v>
+        <v>5</v>
       </c>
       <c r="T14" s="52">
-        <v>55</v>
+        <v>9</v>
       </c>
       <c r="U14" s="52">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="V14" s="52">
-        <v>129</v>
+        <v>46</v>
       </c>
       <c r="W14" s="52">
-        <v>69</v>
+        <v>27</v>
       </c>
       <c r="X14" s="52">
-        <v>60</v>
+        <v>19</v>
       </c>
       <c r="Y14" s="52">
-        <v>75</v>
+        <v>25</v>
       </c>
       <c r="Z14" s="52">
-        <v>54</v>
+        <v>21</v>
       </c>
       <c r="AA14" s="52">
-        <v>-45</v>
+        <v>-25</v>
       </c>
       <c r="AB14" s="52">
-        <v>-19</v>
+        <v>-11</v>
       </c>
       <c r="AC14" s="52">
-        <v>-26</v>
+        <v>-14</v>
       </c>
       <c r="AD14" s="47" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="15" spans="1:30">
       <c r="A15" s="47" t="s">
         <v>78</v>
       </c>
       <c r="B15" s="52">
-        <v>36765</v>
+        <v>36612</v>
       </c>
       <c r="C15" s="52">
-        <v>17638</v>
+        <v>17576</v>
       </c>
       <c r="D15" s="52">
-        <v>19127</v>
+        <v>19036</v>
       </c>
       <c r="E15" s="52">
-        <v>-207</v>
+        <v>-64</v>
       </c>
       <c r="F15" s="52">
-        <v>-103</v>
+        <v>-25</v>
       </c>
       <c r="G15" s="52">
-        <v>-104</v>
+        <v>-39</v>
       </c>
       <c r="H15" s="52">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="I15" s="52">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="J15" s="52">
         <v>1</v>
       </c>
       <c r="K15" s="52">
-        <v>62</v>
+        <v>58</v>
       </c>
       <c r="L15" s="52">
-        <v>31</v>
+        <v>25</v>
       </c>
       <c r="M15" s="52">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="N15" s="52">
-        <v>-61</v>
+        <v>-52</v>
       </c>
       <c r="O15" s="52">
-        <v>-31</v>
+        <v>-20</v>
       </c>
       <c r="P15" s="52">
-        <v>-30</v>
+        <v>-32</v>
       </c>
       <c r="Q15" s="52">
-        <v>102</v>
+        <v>43</v>
       </c>
       <c r="R15" s="52">
-        <v>57</v>
+        <v>21</v>
       </c>
       <c r="S15" s="52">
-        <v>45</v>
+        <v>22</v>
       </c>
       <c r="T15" s="52">
-        <v>54</v>
+        <v>17</v>
       </c>
       <c r="U15" s="52">
-        <v>48</v>
+        <v>26</v>
       </c>
       <c r="V15" s="52">
-        <v>248</v>
+        <v>55</v>
       </c>
       <c r="W15" s="52">
-        <v>129</v>
+        <v>26</v>
       </c>
       <c r="X15" s="52">
-        <v>119</v>
+        <v>29</v>
       </c>
       <c r="Y15" s="52">
-        <v>92</v>
+        <v>21</v>
       </c>
       <c r="Z15" s="52">
-        <v>156</v>
+        <v>34</v>
       </c>
       <c r="AA15" s="52">
-        <v>-146</v>
+        <v>-12</v>
       </c>
       <c r="AB15" s="52">
-        <v>-72</v>
+        <v>-5</v>
       </c>
       <c r="AC15" s="52">
-        <v>-74</v>
+        <v>-7</v>
       </c>
       <c r="AD15" s="47" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="16" spans="1:30">
       <c r="A16" s="47" t="s">
         <v>52</v>
       </c>
       <c r="B16" s="52">
-        <v>25237</v>
+        <v>25110</v>
       </c>
       <c r="C16" s="52">
-        <v>11959</v>
+        <v>11915</v>
       </c>
       <c r="D16" s="52">
-        <v>13278</v>
+        <v>13195</v>
       </c>
       <c r="E16" s="52">
-        <v>-178</v>
+        <v>-47</v>
       </c>
       <c r="F16" s="52">
-        <v>-95</v>
+        <v>-16</v>
       </c>
       <c r="G16" s="52">
-        <v>-83</v>
+        <v>-31</v>
       </c>
       <c r="H16" s="52">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="I16" s="52">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J16" s="52">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="K16" s="52">
-        <v>63</v>
+        <v>41</v>
       </c>
       <c r="L16" s="52">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="M16" s="52">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="N16" s="52">
-        <v>-62</v>
+        <v>-36</v>
       </c>
       <c r="O16" s="52">
-        <v>-30</v>
+        <v>-12</v>
       </c>
       <c r="P16" s="52">
-        <v>-32</v>
+        <v>-24</v>
       </c>
       <c r="Q16" s="52">
-        <v>111</v>
+        <v>23</v>
       </c>
       <c r="R16" s="52">
-        <v>65</v>
+        <v>13</v>
       </c>
       <c r="S16" s="52">
-        <v>46</v>
+        <v>10</v>
       </c>
       <c r="T16" s="52">
-        <v>69</v>
+        <v>4</v>
       </c>
       <c r="U16" s="52">
-        <v>42</v>
+        <v>19</v>
       </c>
       <c r="V16" s="52">
-        <v>227</v>
+        <v>34</v>
       </c>
       <c r="W16" s="52">
-        <v>130</v>
+        <v>17</v>
       </c>
       <c r="X16" s="52">
-        <v>97</v>
+        <v>17</v>
       </c>
       <c r="Y16" s="52">
-        <v>73</v>
+        <v>18</v>
       </c>
       <c r="Z16" s="52">
-        <v>154</v>
+        <v>16</v>
       </c>
       <c r="AA16" s="52">
-        <v>-116</v>
+        <v>-11</v>
       </c>
       <c r="AB16" s="52">
-        <v>-65</v>
+        <v>-4</v>
       </c>
       <c r="AC16" s="52">
-        <v>-51</v>
+        <v>-7</v>
       </c>
       <c r="AD16" s="47" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="17" spans="1:30">
       <c r="A17" s="47" t="s">
         <v>77</v>
       </c>
       <c r="B17" s="52">
-        <v>67920</v>
+        <v>67708</v>
       </c>
       <c r="C17" s="52">
-        <v>32989</v>
+        <v>32895</v>
       </c>
       <c r="D17" s="52">
-        <v>34931</v>
+        <v>34813</v>
       </c>
       <c r="E17" s="52">
-        <v>-339</v>
+        <v>-97</v>
       </c>
       <c r="F17" s="52">
-        <v>-168</v>
+        <v>-48</v>
       </c>
       <c r="G17" s="52">
-        <v>-171</v>
+        <v>-49</v>
       </c>
       <c r="H17" s="52">
         <v>15</v>
       </c>
       <c r="I17" s="52">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="J17" s="52">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="K17" s="52">
-        <v>123</v>
+        <v>97</v>
       </c>
       <c r="L17" s="52">
-        <v>64</v>
+        <v>45</v>
       </c>
       <c r="M17" s="52">
-        <v>59</v>
+        <v>52</v>
       </c>
       <c r="N17" s="52">
-        <v>-108</v>
+        <v>-82</v>
       </c>
       <c r="O17" s="52">
-        <v>-56</v>
+        <v>-39</v>
       </c>
       <c r="P17" s="52">
-        <v>-52</v>
+        <v>-43</v>
       </c>
       <c r="Q17" s="52">
-        <v>248</v>
+        <v>96</v>
       </c>
       <c r="R17" s="52">
-        <v>141</v>
+        <v>56</v>
       </c>
       <c r="S17" s="52">
-        <v>107</v>
+        <v>40</v>
       </c>
       <c r="T17" s="52">
-        <v>123</v>
+        <v>38</v>
       </c>
       <c r="U17" s="52">
-        <v>125</v>
+        <v>58</v>
       </c>
       <c r="V17" s="52">
-        <v>479</v>
+        <v>111</v>
       </c>
       <c r="W17" s="52">
-        <v>253</v>
+        <v>65</v>
       </c>
       <c r="X17" s="52">
-        <v>226</v>
+        <v>46</v>
       </c>
       <c r="Y17" s="52">
-        <v>171</v>
+        <v>50</v>
       </c>
       <c r="Z17" s="52">
-        <v>308</v>
+        <v>61</v>
       </c>
       <c r="AA17" s="52">
-        <v>-231</v>
+        <v>-15</v>
       </c>
       <c r="AB17" s="52">
-        <v>-112</v>
+        <v>-9</v>
       </c>
       <c r="AC17" s="52">
-        <v>-119</v>
+        <v>-6</v>
       </c>
       <c r="AD17" s="47" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="18" spans="1:30">
       <c r="A18" s="47" t="s">
         <v>76</v>
       </c>
       <c r="B18" s="52">
-        <v>30119</v>
+        <v>30023</v>
       </c>
       <c r="C18" s="52">
-        <v>14215</v>
+        <v>14180</v>
       </c>
       <c r="D18" s="52">
-        <v>15904</v>
+        <v>15843</v>
       </c>
       <c r="E18" s="52">
-        <v>-123</v>
+        <v>-59</v>
       </c>
       <c r="F18" s="52">
-        <v>-62</v>
+        <v>-26</v>
       </c>
       <c r="G18" s="52">
-        <v>-61</v>
+        <v>-33</v>
       </c>
       <c r="H18" s="52">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="I18" s="52">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="J18" s="52">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="K18" s="52">
         <v>40</v>
       </c>
       <c r="L18" s="52">
+        <v>18</v>
+      </c>
+      <c r="M18" s="52">
         <v>22</v>
       </c>
-      <c r="M18" s="52">
-[...1 lines deleted...]
-      </c>
       <c r="N18" s="52">
-        <v>-33</v>
+        <v>-30</v>
       </c>
       <c r="O18" s="52">
-        <v>-21</v>
+        <v>-12</v>
       </c>
       <c r="P18" s="52">
-        <v>-12</v>
+        <v>-18</v>
       </c>
       <c r="Q18" s="52">
-        <v>126</v>
+        <v>46</v>
       </c>
       <c r="R18" s="52">
-        <v>71</v>
+        <v>24</v>
       </c>
       <c r="S18" s="52">
-        <v>55</v>
+        <v>22</v>
       </c>
       <c r="T18" s="52">
+        <v>38</v>
+      </c>
+      <c r="U18" s="52">
+        <v>8</v>
+      </c>
+      <c r="V18" s="52">
         <v>75</v>
       </c>
-      <c r="U18" s="52">
-[...4 lines deleted...]
-      </c>
       <c r="W18" s="52">
-        <v>112</v>
+        <v>38</v>
       </c>
       <c r="X18" s="52">
-        <v>104</v>
+        <v>37</v>
       </c>
       <c r="Y18" s="52">
-        <v>74</v>
+        <v>50</v>
       </c>
       <c r="Z18" s="52">
-        <v>142</v>
+        <v>25</v>
       </c>
       <c r="AA18" s="52">
-        <v>-90</v>
+        <v>-29</v>
       </c>
       <c r="AB18" s="52">
-        <v>-41</v>
+        <v>-14</v>
       </c>
       <c r="AC18" s="52">
-        <v>-49</v>
+        <v>-15</v>
       </c>
       <c r="AD18" s="47" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="19" spans="1:30">
       <c r="A19" s="47" t="s">
         <v>54</v>
       </c>
       <c r="B19" s="52">
-        <v>69887</v>
+        <v>69710</v>
       </c>
       <c r="C19" s="52">
-        <v>32791</v>
+        <v>32742</v>
       </c>
       <c r="D19" s="52">
-        <v>37096</v>
+        <v>36968</v>
       </c>
       <c r="E19" s="52">
-        <v>-315</v>
+        <v>-83</v>
       </c>
       <c r="F19" s="52">
-        <v>-147</v>
+        <v>-29</v>
       </c>
       <c r="G19" s="52">
-        <v>-168</v>
+        <v>-54</v>
       </c>
       <c r="H19" s="52">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="I19" s="52">
-        <v>21</v>
+        <v>6</v>
       </c>
       <c r="J19" s="52">
-        <v>13</v>
+        <v>6</v>
       </c>
       <c r="K19" s="52">
-        <v>145</v>
+        <v>103</v>
       </c>
       <c r="L19" s="52">
-        <v>73</v>
+        <v>46</v>
       </c>
       <c r="M19" s="52">
-        <v>72</v>
+        <v>57</v>
       </c>
       <c r="N19" s="52">
-        <v>-111</v>
+        <v>-91</v>
       </c>
       <c r="O19" s="52">
-        <v>-52</v>
+        <v>-40</v>
       </c>
       <c r="P19" s="52">
-        <v>-59</v>
+        <v>-51</v>
       </c>
       <c r="Q19" s="52">
-        <v>285</v>
+        <v>106</v>
       </c>
       <c r="R19" s="52">
-        <v>162</v>
+        <v>60</v>
       </c>
       <c r="S19" s="52">
-        <v>123</v>
+        <v>46</v>
       </c>
       <c r="T19" s="52">
-        <v>180</v>
+        <v>50</v>
       </c>
       <c r="U19" s="52">
-        <v>105</v>
+        <v>56</v>
       </c>
       <c r="V19" s="52">
-        <v>489</v>
+        <v>98</v>
       </c>
       <c r="W19" s="52">
-        <v>257</v>
+        <v>49</v>
       </c>
       <c r="X19" s="52">
-        <v>232</v>
+        <v>49</v>
       </c>
       <c r="Y19" s="52">
-        <v>199</v>
+        <v>45</v>
       </c>
       <c r="Z19" s="52">
-        <v>290</v>
+        <v>53</v>
       </c>
       <c r="AA19" s="52">
-        <v>-204</v>
+        <v>8</v>
       </c>
       <c r="AB19" s="52">
-        <v>-95</v>
+        <v>11</v>
       </c>
       <c r="AC19" s="52">
-        <v>-109</v>
+        <v>-3</v>
       </c>
       <c r="AD19" s="47" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="20" spans="1:30">
       <c r="A20" s="47" t="s">
         <v>75</v>
       </c>
       <c r="B20" s="52">
-        <v>26090</v>
+        <v>25962</v>
       </c>
       <c r="C20" s="52">
-        <v>12335</v>
+        <v>12291</v>
       </c>
       <c r="D20" s="52">
-        <v>13755</v>
+        <v>13671</v>
       </c>
       <c r="E20" s="52">
-        <v>-133</v>
+        <v>-41</v>
       </c>
       <c r="F20" s="52">
-        <v>-69</v>
+        <v>-11</v>
       </c>
       <c r="G20" s="52">
-        <v>-64</v>
+        <v>-30</v>
       </c>
       <c r="H20" s="52">
         <v>6</v>
       </c>
       <c r="I20" s="52">
         <v>3</v>
       </c>
       <c r="J20" s="52">
         <v>3</v>
       </c>
       <c r="K20" s="52">
-        <v>60</v>
+        <v>50</v>
       </c>
       <c r="L20" s="52">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="M20" s="52">
-        <v>36</v>
+        <v>28</v>
       </c>
       <c r="N20" s="52">
-        <v>-54</v>
+        <v>-44</v>
       </c>
       <c r="O20" s="52">
-        <v>-21</v>
+        <v>-19</v>
       </c>
       <c r="P20" s="52">
-        <v>-33</v>
+        <v>-25</v>
       </c>
       <c r="Q20" s="52">
-        <v>140</v>
+        <v>34</v>
       </c>
       <c r="R20" s="52">
-        <v>74</v>
+        <v>20</v>
       </c>
       <c r="S20" s="52">
-        <v>66</v>
+        <v>14</v>
       </c>
       <c r="T20" s="52">
-        <v>82</v>
+        <v>12</v>
       </c>
       <c r="U20" s="52">
-        <v>58</v>
+        <v>22</v>
       </c>
       <c r="V20" s="52">
-        <v>219</v>
+        <v>31</v>
       </c>
       <c r="W20" s="52">
-        <v>122</v>
+        <v>12</v>
       </c>
       <c r="X20" s="52">
-        <v>97</v>
+        <v>19</v>
       </c>
       <c r="Y20" s="52">
-        <v>95</v>
+        <v>17</v>
       </c>
       <c r="Z20" s="52">
-        <v>124</v>
+        <v>14</v>
       </c>
       <c r="AA20" s="52">
-        <v>-79</v>
+        <v>3</v>
       </c>
       <c r="AB20" s="52">
-        <v>-48</v>
+        <v>8</v>
       </c>
       <c r="AC20" s="52">
-        <v>-31</v>
+        <v>-5</v>
       </c>
       <c r="AD20" s="47" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="21" spans="1:30">
       <c r="A21" s="47" t="s">
         <v>51</v>
       </c>
       <c r="B21" s="52">
-        <v>21063</v>
+        <v>20996</v>
       </c>
       <c r="C21" s="52">
-        <v>10199</v>
+        <v>10176</v>
       </c>
       <c r="D21" s="52">
-        <v>10864</v>
+        <v>10820</v>
       </c>
       <c r="E21" s="52">
-        <v>-86</v>
+        <v>13</v>
       </c>
       <c r="F21" s="52">
-        <v>-50</v>
+        <v>21</v>
       </c>
       <c r="G21" s="52">
-        <v>-36</v>
+        <v>-8</v>
       </c>
       <c r="H21" s="52">
+        <v>4</v>
+      </c>
+      <c r="I21" s="52">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>2</v>
       </c>
       <c r="J21" s="52">
         <v>1</v>
       </c>
       <c r="K21" s="52">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="L21" s="52">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="M21" s="52">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="N21" s="52">
-        <v>-24</v>
+        <v>-30</v>
       </c>
       <c r="O21" s="52">
-        <v>-10</v>
+        <v>-13</v>
       </c>
       <c r="P21" s="52">
-        <v>-14</v>
+        <v>-17</v>
       </c>
       <c r="Q21" s="52">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R21" s="52">
+        <v>59</v>
+      </c>
+      <c r="S21" s="52">
+        <v>23</v>
+      </c>
+      <c r="T21" s="52">
+        <v>20</v>
+      </c>
+      <c r="U21" s="52">
+        <v>62</v>
+      </c>
+      <c r="V21" s="52">
+        <v>39</v>
+      </c>
+      <c r="W21" s="52">
+        <v>25</v>
+      </c>
+      <c r="X21" s="52">
+        <v>14</v>
+      </c>
+      <c r="Y21" s="52">
+        <v>11</v>
+      </c>
+      <c r="Z21" s="52">
+        <v>28</v>
+      </c>
+      <c r="AA21" s="52">
         <v>43</v>
       </c>
-      <c r="S21" s="52">
+      <c r="AB21" s="52">
         <v>34</v>
       </c>
-      <c r="T21" s="52">
-[...25 lines deleted...]
-      </c>
       <c r="AC21" s="52">
-        <v>-22</v>
+        <v>9</v>
       </c>
       <c r="AD21" s="47" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="22" spans="1:30">
       <c r="A22" s="47" t="s">
         <v>74</v>
       </c>
       <c r="B22" s="52">
-        <v>21232</v>
+        <v>21159</v>
       </c>
       <c r="C22" s="52">
-        <v>9800</v>
+        <v>9760</v>
       </c>
       <c r="D22" s="52">
-        <v>11432</v>
+        <v>11399</v>
       </c>
       <c r="E22" s="52">
-        <v>-153</v>
+        <v>-34</v>
       </c>
       <c r="F22" s="52">
-        <v>-48</v>
+        <v>-30</v>
       </c>
       <c r="G22" s="52">
-        <v>-105</v>
+        <v>-4</v>
       </c>
       <c r="H22" s="52">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="I22" s="52">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J22" s="52">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="K22" s="52">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="L22" s="52">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="M22" s="52">
+        <v>16</v>
+      </c>
+      <c r="N22" s="52">
+        <v>-33</v>
+      </c>
+      <c r="O22" s="52">
+        <v>-20</v>
+      </c>
+      <c r="P22" s="52">
+        <v>-13</v>
+      </c>
+      <c r="Q22" s="52">
+        <v>33</v>
+      </c>
+      <c r="R22" s="52">
+        <v>11</v>
+      </c>
+      <c r="S22" s="52">
         <v>22</v>
       </c>
-      <c r="N22" s="52">
-[...16 lines deleted...]
-      </c>
       <c r="T22" s="52">
-        <v>43</v>
+        <v>13</v>
       </c>
       <c r="U22" s="52">
+        <v>20</v>
+      </c>
+      <c r="V22" s="52">
         <v>34</v>
       </c>
-      <c r="V22" s="52">
-[...1 lines deleted...]
-      </c>
       <c r="W22" s="52">
-        <v>84</v>
+        <v>21</v>
       </c>
       <c r="X22" s="52">
-        <v>107</v>
+        <v>13</v>
       </c>
       <c r="Y22" s="52">
-        <v>94</v>
+        <v>17</v>
       </c>
       <c r="Z22" s="52">
-        <v>97</v>
+        <v>17</v>
       </c>
       <c r="AA22" s="52">
-        <v>-114</v>
+        <v>-1</v>
       </c>
       <c r="AB22" s="52">
-        <v>-31</v>
+        <v>-10</v>
       </c>
       <c r="AC22" s="52">
-        <v>-83</v>
+        <v>9</v>
       </c>
       <c r="AD22" s="47" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:30">
       <c r="A23" s="49" t="s">
         <v>73</v>
       </c>
       <c r="B23" s="54">
         <v>4146</v>
       </c>
       <c r="C23" s="54">
-        <v>1955</v>
+        <v>1965</v>
       </c>
       <c r="D23" s="54">
-        <v>2191</v>
+        <v>2181</v>
       </c>
       <c r="E23" s="54">
-        <v>-9</v>
+        <v>-1</v>
       </c>
       <c r="F23" s="54">
-        <v>-8</v>
+        <v>6</v>
       </c>
       <c r="G23" s="54">
-        <v>-1</v>
+        <v>-7</v>
       </c>
       <c r="H23" s="54">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I23" s="54">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J23" s="54">
         <v>0</v>
       </c>
       <c r="K23" s="54">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="L23" s="54">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="M23" s="54">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="N23" s="54">
-        <v>-2</v>
+        <v>-6</v>
       </c>
       <c r="O23" s="54">
         <v>-1</v>
       </c>
       <c r="P23" s="54">
-        <v>-1</v>
+        <v>-5</v>
       </c>
       <c r="Q23" s="54">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="R23" s="54">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="S23" s="54">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="T23" s="54">
-        <v>19</v>
+        <v>8</v>
       </c>
       <c r="U23" s="54">
+        <v>10</v>
+      </c>
+      <c r="V23" s="54">
+        <v>13</v>
+      </c>
+      <c r="W23" s="54">
+        <v>4</v>
+      </c>
+      <c r="X23" s="54">
+        <v>9</v>
+      </c>
+      <c r="Y23" s="54">
+        <v>2</v>
+      </c>
+      <c r="Z23" s="54">
         <v>11</v>
       </c>
-      <c r="V23" s="54">
-[...13 lines deleted...]
-      </c>
       <c r="AA23" s="54">
-        <v>-7</v>
+        <v>5</v>
       </c>
       <c r="AB23" s="54">
-        <v>-7</v>
+        <v>7</v>
       </c>
       <c r="AC23" s="54">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="AD23" s="49" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="24" spans="1:30">
       <c r="A24" s="47" t="s">
         <v>55</v>
       </c>
       <c r="B24" s="52">
         <v>4146</v>
       </c>
       <c r="C24" s="52">
-        <v>1955</v>
+        <v>1965</v>
       </c>
       <c r="D24" s="52">
-        <v>2191</v>
+        <v>2181</v>
       </c>
       <c r="E24" s="52">
-        <v>-9</v>
+        <v>-1</v>
       </c>
       <c r="F24" s="52">
-        <v>-8</v>
+        <v>6</v>
       </c>
       <c r="G24" s="52">
-        <v>-1</v>
+        <v>-7</v>
       </c>
       <c r="H24" s="52">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I24" s="52">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J24" s="52">
         <v>0</v>
       </c>
       <c r="K24" s="52">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="L24" s="52">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="M24" s="52">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="N24" s="52">
-        <v>-2</v>
+        <v>-6</v>
       </c>
       <c r="O24" s="52">
         <v>-1</v>
       </c>
       <c r="P24" s="52">
-        <v>-1</v>
+        <v>-5</v>
       </c>
       <c r="Q24" s="52">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="R24" s="52">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="S24" s="52">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="T24" s="52">
-        <v>19</v>
+        <v>8</v>
       </c>
       <c r="U24" s="52">
+        <v>10</v>
+      </c>
+      <c r="V24" s="52">
+        <v>13</v>
+      </c>
+      <c r="W24" s="52">
+        <v>4</v>
+      </c>
+      <c r="X24" s="52">
+        <v>9</v>
+      </c>
+      <c r="Y24" s="52">
+        <v>2</v>
+      </c>
+      <c r="Z24" s="52">
         <v>11</v>
       </c>
-      <c r="V24" s="52">
-[...13 lines deleted...]
-      </c>
       <c r="AA24" s="52">
-        <v>-7</v>
+        <v>5</v>
       </c>
       <c r="AB24" s="52">
-        <v>-7</v>
+        <v>7</v>
       </c>
       <c r="AC24" s="52">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="AD24" s="47" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="25" spans="1:30">
       <c r="A25" s="49" t="s">
         <v>72</v>
       </c>
       <c r="B25" s="54">
-        <v>1645</v>
+        <v>1632</v>
       </c>
       <c r="C25" s="54">
-        <v>807</v>
+        <v>805</v>
       </c>
       <c r="D25" s="54">
-        <v>838</v>
+        <v>827</v>
       </c>
       <c r="E25" s="54">
-        <v>-6</v>
+        <v>-5</v>
       </c>
       <c r="F25" s="54">
+        <v>-3</v>
+      </c>
+      <c r="G25" s="54">
         <v>-2</v>
-      </c>
-[...1 lines deleted...]
-        <v>-4</v>
       </c>
       <c r="H25" s="54">
         <v>0</v>
       </c>
       <c r="I25" s="54">
         <v>0</v>
       </c>
       <c r="J25" s="54">
         <v>0</v>
       </c>
       <c r="K25" s="54">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="L25" s="54">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="M25" s="54">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="N25" s="54">
-        <v>-6</v>
+        <v>-5</v>
       </c>
       <c r="O25" s="54">
-        <v>-2</v>
+        <v>-4</v>
       </c>
       <c r="P25" s="54">
-        <v>-4</v>
+        <v>-1</v>
       </c>
       <c r="Q25" s="54">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="R25" s="54">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="S25" s="54">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="T25" s="54">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="U25" s="54">
+        <v>0</v>
+      </c>
+      <c r="V25" s="54">
         <v>1</v>
       </c>
-      <c r="V25" s="54">
-[...1 lines deleted...]
-      </c>
       <c r="W25" s="54">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="X25" s="54">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="Y25" s="54">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="Z25" s="54">
         <v>1</v>
       </c>
       <c r="AA25" s="54">
         <v>0</v>
       </c>
       <c r="AB25" s="54">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AC25" s="54">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="AD25" s="49" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="26" spans="1:30">
       <c r="A26" s="47" t="s">
         <v>71</v>
       </c>
       <c r="B26" s="52">
-        <v>1645</v>
+        <v>1632</v>
       </c>
       <c r="C26" s="52">
-        <v>807</v>
+        <v>805</v>
       </c>
       <c r="D26" s="52">
-        <v>838</v>
+        <v>827</v>
       </c>
       <c r="E26" s="52">
-        <v>-6</v>
+        <v>-5</v>
       </c>
       <c r="F26" s="52">
+        <v>-3</v>
+      </c>
+      <c r="G26" s="52">
         <v>-2</v>
-      </c>
-[...1 lines deleted...]
-        <v>-4</v>
       </c>
       <c r="H26" s="52">
         <v>0</v>
       </c>
       <c r="I26" s="52">
         <v>0</v>
       </c>
       <c r="J26" s="52">
         <v>0</v>
       </c>
       <c r="K26" s="52">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="L26" s="52">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="M26" s="52">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="N26" s="52">
-        <v>-6</v>
+        <v>-5</v>
       </c>
       <c r="O26" s="52">
-        <v>-2</v>
+        <v>-4</v>
       </c>
       <c r="P26" s="52">
-        <v>-4</v>
+        <v>-1</v>
       </c>
       <c r="Q26" s="52">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="R26" s="52">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="S26" s="52">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="T26" s="52">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="U26" s="52">
+        <v>0</v>
+      </c>
+      <c r="V26" s="52">
         <v>1</v>
       </c>
-      <c r="V26" s="52">
-[...1 lines deleted...]
-      </c>
       <c r="W26" s="52">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="X26" s="52">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="Y26" s="52">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="Z26" s="52">
         <v>1</v>
       </c>
       <c r="AA26" s="52">
         <v>0</v>
       </c>
       <c r="AB26" s="52">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AC26" s="52">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="AD26" s="47" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="27" spans="1:30">
       <c r="A27" s="49" t="s">
         <v>70</v>
       </c>
       <c r="B27" s="54">
-        <v>20924</v>
+        <v>20831</v>
       </c>
       <c r="C27" s="54">
-        <v>9748</v>
+        <v>9689</v>
       </c>
       <c r="D27" s="54">
-        <v>11176</v>
+        <v>11142</v>
       </c>
       <c r="E27" s="54">
-        <v>-96</v>
+        <v>-33</v>
       </c>
       <c r="F27" s="54">
-        <v>-41</v>
+        <v>-20</v>
       </c>
       <c r="G27" s="54">
-        <v>-55</v>
+        <v>-13</v>
       </c>
       <c r="H27" s="54">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="I27" s="54">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J27" s="54">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="K27" s="54">
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="L27" s="54">
+        <v>25</v>
+      </c>
+      <c r="M27" s="54">
+        <v>21</v>
+      </c>
+      <c r="N27" s="54">
+        <v>-42</v>
+      </c>
+      <c r="O27" s="54">
+        <v>-23</v>
+      </c>
+      <c r="P27" s="54">
+        <v>-19</v>
+      </c>
+      <c r="Q27" s="54">
+        <v>33</v>
+      </c>
+      <c r="R27" s="54">
+        <v>12</v>
+      </c>
+      <c r="S27" s="54">
+        <v>21</v>
+      </c>
+      <c r="T27" s="54">
+        <v>17</v>
+      </c>
+      <c r="U27" s="54">
+        <v>16</v>
+      </c>
+      <c r="V27" s="54">
         <v>24</v>
       </c>
-      <c r="M27" s="54">
-[...28 lines deleted...]
-      </c>
       <c r="W27" s="54">
-        <v>50</v>
+        <v>9</v>
       </c>
       <c r="X27" s="54">
-        <v>60</v>
+        <v>15</v>
       </c>
       <c r="Y27" s="54">
-        <v>52</v>
+        <v>13</v>
       </c>
       <c r="Z27" s="54">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="AA27" s="54">
-        <v>-46</v>
+        <v>9</v>
       </c>
       <c r="AB27" s="54">
-        <v>-17</v>
+        <v>3</v>
       </c>
       <c r="AC27" s="54">
-        <v>-29</v>
+        <v>6</v>
       </c>
       <c r="AD27" s="49" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="28" spans="1:30">
       <c r="A28" s="47" t="s">
         <v>69</v>
       </c>
       <c r="B28" s="52">
-        <v>2433</v>
+        <v>2422</v>
       </c>
       <c r="C28" s="52">
-        <v>1163</v>
+        <v>1160</v>
       </c>
       <c r="D28" s="52">
-        <v>1270</v>
+        <v>1262</v>
       </c>
       <c r="E28" s="52">
-        <v>-13</v>
+        <v>-4</v>
       </c>
       <c r="F28" s="52">
-        <v>-4</v>
+        <v>-2</v>
       </c>
       <c r="G28" s="52">
-        <v>-9</v>
+        <v>-2</v>
       </c>
       <c r="H28" s="52">
         <v>0</v>
       </c>
       <c r="I28" s="52">
         <v>0</v>
       </c>
       <c r="J28" s="52">
         <v>0</v>
       </c>
       <c r="K28" s="52">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="L28" s="52">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="M28" s="52">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="N28" s="52">
-        <v>-7</v>
+        <v>-4</v>
       </c>
       <c r="O28" s="52">
-        <v>-3</v>
+        <v>-2</v>
       </c>
       <c r="P28" s="52">
-        <v>-4</v>
+        <v>-2</v>
       </c>
       <c r="Q28" s="52">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="R28" s="52">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="S28" s="52">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="T28" s="52">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="U28" s="52">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="V28" s="52">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="W28" s="52">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="X28" s="52">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="Y28" s="52">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="Z28" s="52">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="AA28" s="52">
-        <v>-6</v>
+        <v>0</v>
       </c>
       <c r="AB28" s="52">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="AC28" s="52">
-        <v>-5</v>
+        <v>0</v>
       </c>
       <c r="AD28" s="47" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="29" spans="1:30">
       <c r="A29" s="47" t="s">
         <v>36</v>
       </c>
       <c r="B29" s="52">
-        <v>12948</v>
+        <v>12903</v>
       </c>
       <c r="C29" s="52">
-        <v>5987</v>
+        <v>5949</v>
       </c>
       <c r="D29" s="52">
-        <v>6961</v>
+        <v>6954</v>
       </c>
       <c r="E29" s="52">
-        <v>-54</v>
+        <v>-14</v>
       </c>
       <c r="F29" s="52">
-        <v>-21</v>
+        <v>-15</v>
       </c>
       <c r="G29" s="52">
-        <v>-33</v>
+        <v>1</v>
       </c>
       <c r="H29" s="52">
+        <v>3</v>
+      </c>
+      <c r="I29" s="52">
         <v>1</v>
       </c>
-      <c r="I29" s="52">
-[...1 lines deleted...]
-      </c>
       <c r="J29" s="52">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="K29" s="52">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="L29" s="52">
+        <v>18</v>
+      </c>
+      <c r="M29" s="52">
+        <v>9</v>
+      </c>
+      <c r="N29" s="52">
+        <v>-24</v>
+      </c>
+      <c r="O29" s="52">
+        <v>-17</v>
+      </c>
+      <c r="P29" s="52">
+        <v>-7</v>
+      </c>
+      <c r="Q29" s="52">
+        <v>24</v>
+      </c>
+      <c r="R29" s="52">
+        <v>9</v>
+      </c>
+      <c r="S29" s="52">
         <v>15</v>
       </c>
-      <c r="M29" s="52">
-[...19 lines deleted...]
-      </c>
       <c r="T29" s="52">
-        <v>26</v>
+        <v>13</v>
       </c>
       <c r="U29" s="52">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="V29" s="52">
-        <v>69</v>
+        <v>14</v>
       </c>
       <c r="W29" s="52">
-        <v>27</v>
+        <v>7</v>
       </c>
       <c r="X29" s="52">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="Y29" s="52">
-        <v>26</v>
+        <v>9</v>
       </c>
       <c r="Z29" s="52">
-        <v>43</v>
+        <v>5</v>
       </c>
       <c r="AA29" s="52">
-        <v>-23</v>
+        <v>10</v>
       </c>
       <c r="AB29" s="52">
-        <v>-6</v>
+        <v>2</v>
       </c>
       <c r="AC29" s="52">
-        <v>-17</v>
+        <v>8</v>
       </c>
       <c r="AD29" s="47" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="30" spans="1:30">
       <c r="A30" s="47" t="s">
         <v>67</v>
       </c>
       <c r="B30" s="52">
-        <v>5543</v>
+        <v>5506</v>
       </c>
       <c r="C30" s="52">
-        <v>2598</v>
+        <v>2580</v>
       </c>
       <c r="D30" s="52">
-        <v>2945</v>
+        <v>2926</v>
       </c>
       <c r="E30" s="52">
-        <v>-29</v>
+        <v>-15</v>
       </c>
       <c r="F30" s="52">
-        <v>-16</v>
+        <v>-3</v>
       </c>
       <c r="G30" s="52">
-        <v>-13</v>
+        <v>-12</v>
       </c>
       <c r="H30" s="52">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I30" s="52">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J30" s="52">
         <v>0</v>
       </c>
       <c r="K30" s="52">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="L30" s="52">
+        <v>5</v>
+      </c>
+      <c r="M30" s="52">
+        <v>10</v>
+      </c>
+      <c r="N30" s="52">
+        <v>-14</v>
+      </c>
+      <c r="O30" s="52">
+        <v>-4</v>
+      </c>
+      <c r="P30" s="52">
+        <v>-10</v>
+      </c>
+      <c r="Q30" s="52">
+        <v>7</v>
+      </c>
+      <c r="R30" s="52">
+        <v>3</v>
+      </c>
+      <c r="S30" s="52">
+        <v>4</v>
+      </c>
+      <c r="T30" s="52">
+        <v>2</v>
+      </c>
+      <c r="U30" s="52">
+        <v>5</v>
+      </c>
+      <c r="V30" s="52">
+        <v>8</v>
+      </c>
+      <c r="W30" s="52">
+        <v>2</v>
+      </c>
+      <c r="X30" s="52">
         <v>6</v>
       </c>
-      <c r="M30" s="52">
-[...34 lines deleted...]
-      </c>
       <c r="Y30" s="52">
-        <v>20</v>
+        <v>4</v>
       </c>
       <c r="Z30" s="52">
-        <v>11</v>
+        <v>4</v>
       </c>
       <c r="AA30" s="52">
-        <v>-17</v>
+        <v>-1</v>
       </c>
       <c r="AB30" s="52">
-        <v>-10</v>
+        <v>1</v>
       </c>
       <c r="AC30" s="52">
-        <v>-7</v>
+        <v>-2</v>
       </c>
       <c r="AD30" s="47" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="31" spans="1:30">
       <c r="A31" s="49" t="s">
         <v>66</v>
       </c>
       <c r="B31" s="54">
-        <v>18898</v>
+        <v>18852</v>
       </c>
       <c r="C31" s="54">
-        <v>8803</v>
+        <v>8770</v>
       </c>
       <c r="D31" s="54">
-        <v>10095</v>
+        <v>10082</v>
       </c>
       <c r="E31" s="54">
-        <v>-89</v>
+        <v>-32</v>
       </c>
       <c r="F31" s="54">
-        <v>-47</v>
+        <v>-16</v>
       </c>
       <c r="G31" s="54">
-        <v>-42</v>
+        <v>-16</v>
       </c>
       <c r="H31" s="54">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="I31" s="54">
         <v>1</v>
       </c>
       <c r="J31" s="54">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="K31" s="54">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="L31" s="54">
+        <v>16</v>
+      </c>
+      <c r="M31" s="54">
         <v>13</v>
       </c>
-      <c r="M31" s="54">
-[...1 lines deleted...]
-      </c>
       <c r="N31" s="54">
-        <v>-25</v>
+        <v>-28</v>
       </c>
       <c r="O31" s="54">
-        <v>-12</v>
+        <v>-15</v>
       </c>
       <c r="P31" s="54">
         <v>-13</v>
       </c>
       <c r="Q31" s="54">
-        <v>86</v>
+        <v>19</v>
       </c>
       <c r="R31" s="54">
-        <v>53</v>
+        <v>10</v>
       </c>
       <c r="S31" s="54">
-        <v>33</v>
+        <v>9</v>
       </c>
       <c r="T31" s="54">
-        <v>58</v>
+        <v>13</v>
       </c>
       <c r="U31" s="54">
-        <v>28</v>
+        <v>6</v>
       </c>
       <c r="V31" s="54">
-        <v>150</v>
+        <v>23</v>
       </c>
       <c r="W31" s="54">
-        <v>88</v>
+        <v>11</v>
       </c>
       <c r="X31" s="54">
-        <v>62</v>
+        <v>12</v>
       </c>
       <c r="Y31" s="54">
-        <v>64</v>
+        <v>18</v>
       </c>
       <c r="Z31" s="54">
-        <v>86</v>
+        <v>5</v>
       </c>
       <c r="AA31" s="54">
-        <v>-64</v>
+        <v>-4</v>
       </c>
       <c r="AB31" s="54">
-        <v>-35</v>
+        <v>-1</v>
       </c>
       <c r="AC31" s="54">
-        <v>-29</v>
+        <v>-3</v>
       </c>
       <c r="AD31" s="49" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="32" spans="1:30">
       <c r="A32" s="47" t="s">
         <v>65</v>
       </c>
       <c r="B32" s="52">
-        <v>7181</v>
+        <v>7147</v>
       </c>
       <c r="C32" s="52">
-        <v>3386</v>
+        <v>3365</v>
       </c>
       <c r="D32" s="52">
-        <v>3795</v>
+        <v>3782</v>
       </c>
       <c r="E32" s="52">
-        <v>-40</v>
+        <v>-18</v>
       </c>
       <c r="F32" s="52">
-        <v>-12</v>
+        <v>-9</v>
       </c>
       <c r="G32" s="52">
-        <v>-28</v>
+        <v>-9</v>
       </c>
       <c r="H32" s="52">
         <v>1</v>
       </c>
       <c r="I32" s="52">
         <v>1</v>
       </c>
       <c r="J32" s="52">
         <v>0</v>
       </c>
       <c r="K32" s="52">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="L32" s="52">
+        <v>8</v>
+      </c>
+      <c r="M32" s="52">
+        <v>10</v>
+      </c>
+      <c r="N32" s="52">
+        <v>-17</v>
+      </c>
+      <c r="O32" s="52">
+        <v>-7</v>
+      </c>
+      <c r="P32" s="52">
+        <v>-10</v>
+      </c>
+      <c r="Q32" s="52">
+        <v>8</v>
+      </c>
+      <c r="R32" s="52">
+        <v>4</v>
+      </c>
+      <c r="S32" s="52">
+        <v>4</v>
+      </c>
+      <c r="T32" s="52">
         <v>7</v>
       </c>
-      <c r="M32" s="52">
+      <c r="U32" s="52">
+        <v>1</v>
+      </c>
+      <c r="V32" s="52">
         <v>9</v>
       </c>
-      <c r="N32" s="52">
-[...25 lines deleted...]
-      </c>
       <c r="W32" s="52">
-        <v>30</v>
+        <v>6</v>
       </c>
       <c r="X32" s="52">
-        <v>27</v>
+        <v>3</v>
       </c>
       <c r="Y32" s="52">
-        <v>27</v>
+        <v>6</v>
       </c>
       <c r="Z32" s="52">
-        <v>30</v>
+        <v>3</v>
       </c>
       <c r="AA32" s="52">
-        <v>-25</v>
+        <v>-1</v>
       </c>
       <c r="AB32" s="52">
-        <v>-6</v>
+        <v>-2</v>
       </c>
       <c r="AC32" s="52">
-        <v>-19</v>
+        <v>1</v>
       </c>
       <c r="AD32" s="47" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="33" spans="1:30">
       <c r="A33" s="47" t="s">
         <v>64</v>
       </c>
       <c r="B33" s="52">
-        <v>4985</v>
+        <v>4965</v>
       </c>
       <c r="C33" s="52">
-        <v>2241</v>
+        <v>2231</v>
       </c>
       <c r="D33" s="52">
-        <v>2744</v>
+        <v>2734</v>
       </c>
       <c r="E33" s="52">
-        <v>-2</v>
+        <v>-16</v>
       </c>
       <c r="F33" s="52">
-        <v>-3</v>
+        <v>-9</v>
       </c>
       <c r="G33" s="52">
-        <v>1</v>
+        <v>-7</v>
       </c>
       <c r="H33" s="52">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I33" s="52">
         <v>0</v>
       </c>
       <c r="J33" s="52">
+        <v>0</v>
+      </c>
+      <c r="K33" s="52">
+        <v>8</v>
+      </c>
+      <c r="L33" s="52">
+        <v>6</v>
+      </c>
+      <c r="M33" s="52">
+        <v>2</v>
+      </c>
+      <c r="N33" s="52">
+        <v>-8</v>
+      </c>
+      <c r="O33" s="52">
+        <v>-6</v>
+      </c>
+      <c r="P33" s="52">
+        <v>-2</v>
+      </c>
+      <c r="Q33" s="52">
+        <v>2</v>
+      </c>
+      <c r="R33" s="52">
         <v>1</v>
       </c>
-      <c r="K33" s="52">
-[...5 lines deleted...]
-      <c r="M33" s="52">
+      <c r="S33" s="52">
+        <v>1</v>
+      </c>
+      <c r="T33" s="52">
+        <v>1</v>
+      </c>
+      <c r="U33" s="52">
+        <v>1</v>
+      </c>
+      <c r="V33" s="52">
+        <v>10</v>
+      </c>
+      <c r="W33" s="52">
+        <v>4</v>
+      </c>
+      <c r="X33" s="52">
         <v>6</v>
       </c>
-      <c r="N33" s="52">
-[...2 lines deleted...]
-      <c r="O33" s="52">
+      <c r="Y33" s="52">
+        <v>8</v>
+      </c>
+      <c r="Z33" s="52">
+        <v>2</v>
+      </c>
+      <c r="AA33" s="52">
+        <v>-8</v>
+      </c>
+      <c r="AB33" s="52">
+        <v>-3</v>
+      </c>
+      <c r="AC33" s="52">
         <v>-5</v>
-      </c>
-[...40 lines deleted...]
-        <v>6</v>
       </c>
       <c r="AD33" s="47" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="34" spans="1:30">
       <c r="A34" s="47" t="s">
         <v>63</v>
       </c>
       <c r="B34" s="52">
-        <v>3995</v>
+        <v>3984</v>
       </c>
       <c r="C34" s="52">
-        <v>1845</v>
+        <v>1837</v>
       </c>
       <c r="D34" s="52">
-        <v>2150</v>
+        <v>2147</v>
       </c>
       <c r="E34" s="52">
-        <v>-14</v>
+        <v>-2</v>
       </c>
       <c r="F34" s="52">
-        <v>-11</v>
+        <v>-1</v>
       </c>
       <c r="G34" s="52">
-        <v>-3</v>
+        <v>-1</v>
       </c>
       <c r="H34" s="52">
         <v>0</v>
       </c>
       <c r="I34" s="52">
         <v>0</v>
       </c>
       <c r="J34" s="52">
         <v>0</v>
       </c>
       <c r="K34" s="52">
+        <v>0</v>
+      </c>
+      <c r="L34" s="52">
+        <v>0</v>
+      </c>
+      <c r="M34" s="52">
+        <v>0</v>
+      </c>
+      <c r="N34" s="52">
+        <v>0</v>
+      </c>
+      <c r="O34" s="52">
+        <v>0</v>
+      </c>
+      <c r="P34" s="52">
+        <v>0</v>
+      </c>
+      <c r="Q34" s="52">
+        <v>2</v>
+      </c>
+      <c r="R34" s="52">
+        <v>0</v>
+      </c>
+      <c r="S34" s="52">
+        <v>2</v>
+      </c>
+      <c r="T34" s="52">
+        <v>2</v>
+      </c>
+      <c r="U34" s="52">
+        <v>0</v>
+      </c>
+      <c r="V34" s="52">
+        <v>4</v>
+      </c>
+      <c r="W34" s="52">
+        <v>1</v>
+      </c>
+      <c r="X34" s="52">
         <v>3</v>
       </c>
-      <c r="L34" s="52">
-[...8 lines deleted...]
-      <c r="O34" s="52">
+      <c r="Y34" s="52">
+        <v>4</v>
+      </c>
+      <c r="Z34" s="52">
+        <v>0</v>
+      </c>
+      <c r="AA34" s="52">
+        <v>-2</v>
+      </c>
+      <c r="AB34" s="52">
         <v>-1</v>
-      </c>
-[...37 lines deleted...]
-        <v>-10</v>
       </c>
       <c r="AC34" s="52">
         <v>-1</v>
       </c>
       <c r="AD34" s="47" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="35" spans="1:30">
       <c r="A35" s="47" t="s">
         <v>62</v>
       </c>
       <c r="B35" s="52">
-        <v>2737</v>
+        <v>2756</v>
       </c>
       <c r="C35" s="52">
-        <v>1331</v>
+        <v>1337</v>
       </c>
       <c r="D35" s="52">
-        <v>1406</v>
+        <v>1419</v>
       </c>
       <c r="E35" s="52">
-        <v>-33</v>
+        <v>4</v>
       </c>
       <c r="F35" s="52">
-        <v>-21</v>
+        <v>3</v>
       </c>
       <c r="G35" s="52">
-        <v>-12</v>
+        <v>1</v>
       </c>
       <c r="H35" s="52">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="I35" s="52">
         <v>0</v>
       </c>
       <c r="J35" s="52">
+        <v>0</v>
+      </c>
+      <c r="K35" s="52">
         <v>3</v>
       </c>
-      <c r="K35" s="52">
+      <c r="L35" s="52">
+        <v>2</v>
+      </c>
+      <c r="M35" s="52">
+        <v>1</v>
+      </c>
+      <c r="N35" s="52">
+        <v>-3</v>
+      </c>
+      <c r="O35" s="52">
+        <v>-2</v>
+      </c>
+      <c r="P35" s="52">
+        <v>-1</v>
+      </c>
+      <c r="Q35" s="52">
+        <v>7</v>
+      </c>
+      <c r="R35" s="52">
+        <v>5</v>
+      </c>
+      <c r="S35" s="52">
+        <v>2</v>
+      </c>
+      <c r="T35" s="52">
+        <v>3</v>
+      </c>
+      <c r="U35" s="52">
+        <v>4</v>
+      </c>
+      <c r="V35" s="52">
         <v>0</v>
       </c>
-      <c r="L35" s="52">
+      <c r="W35" s="52">
         <v>0</v>
       </c>
-      <c r="M35" s="52">
+      <c r="X35" s="52">
         <v>0</v>
       </c>
-      <c r="N35" s="52">
-[...2 lines deleted...]
-      <c r="O35" s="52">
+      <c r="Y35" s="52">
         <v>0</v>
       </c>
-      <c r="P35" s="52">
-[...11 lines deleted...]
-      <c r="T35" s="52">
+      <c r="Z35" s="52">
+        <v>0</v>
+      </c>
+      <c r="AA35" s="52">
         <v>7</v>
       </c>
-      <c r="U35" s="52">
-[...19 lines deleted...]
-      </c>
       <c r="AB35" s="52">
-        <v>-21</v>
+        <v>5</v>
       </c>
       <c r="AC35" s="52">
-        <v>-15</v>
+        <v>2</v>
       </c>
       <c r="AD35" s="47" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="36" spans="1:30">
       <c r="A36" s="49" t="s">
         <v>61</v>
       </c>
       <c r="B36" s="54">
-        <v>16473</v>
+        <v>16443</v>
       </c>
       <c r="C36" s="54">
-        <v>7743</v>
+        <v>7745</v>
       </c>
       <c r="D36" s="54">
-        <v>8730</v>
+        <v>8698</v>
       </c>
       <c r="E36" s="54">
-        <v>-81</v>
+        <v>-9</v>
       </c>
       <c r="F36" s="54">
-        <v>-36</v>
+        <v>4</v>
       </c>
       <c r="G36" s="54">
-        <v>-45</v>
+        <v>-13</v>
       </c>
       <c r="H36" s="54">
+        <v>2</v>
+      </c>
+      <c r="I36" s="54">
+        <v>2</v>
+      </c>
+      <c r="J36" s="54">
+        <v>0</v>
+      </c>
+      <c r="K36" s="54">
+        <v>19</v>
+      </c>
+      <c r="L36" s="54">
+        <v>8</v>
+      </c>
+      <c r="M36" s="54">
+        <v>11</v>
+      </c>
+      <c r="N36" s="54">
+        <v>-17</v>
+      </c>
+      <c r="O36" s="54">
+        <v>-6</v>
+      </c>
+      <c r="P36" s="54">
+        <v>-11</v>
+      </c>
+      <c r="Q36" s="54">
+        <v>25</v>
+      </c>
+      <c r="R36" s="54">
+        <v>19</v>
+      </c>
+      <c r="S36" s="54">
+        <v>6</v>
+      </c>
+      <c r="T36" s="54">
+        <v>10</v>
+      </c>
+      <c r="U36" s="54">
+        <v>15</v>
+      </c>
+      <c r="V36" s="54">
+        <v>17</v>
+      </c>
+      <c r="W36" s="54">
+        <v>9</v>
+      </c>
+      <c r="X36" s="54">
+        <v>8</v>
+      </c>
+      <c r="Y36" s="54">
+        <v>10</v>
+      </c>
+      <c r="Z36" s="54">
         <v>7</v>
       </c>
-      <c r="I36" s="54">
-[...52 lines deleted...]
-      </c>
       <c r="AA36" s="54">
-        <v>-61</v>
+        <v>8</v>
       </c>
       <c r="AB36" s="54">
-        <v>-26</v>
+        <v>10</v>
       </c>
       <c r="AC36" s="54">
-        <v>-35</v>
+        <v>-2</v>
       </c>
       <c r="AD36" s="49" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="37" spans="1:30">
       <c r="A37" s="47" t="s">
         <v>9</v>
       </c>
       <c r="B37" s="52">
-        <v>16473</v>
+        <v>16443</v>
       </c>
       <c r="C37" s="52">
-        <v>7743</v>
+        <v>7745</v>
       </c>
       <c r="D37" s="52">
-        <v>8730</v>
+        <v>8698</v>
       </c>
       <c r="E37" s="52">
-        <v>-81</v>
+        <v>-9</v>
       </c>
       <c r="F37" s="52">
-        <v>-36</v>
+        <v>4</v>
       </c>
       <c r="G37" s="52">
-        <v>-45</v>
+        <v>-13</v>
       </c>
       <c r="H37" s="52">
+        <v>2</v>
+      </c>
+      <c r="I37" s="52">
+        <v>2</v>
+      </c>
+      <c r="J37" s="52">
+        <v>0</v>
+      </c>
+      <c r="K37" s="52">
+        <v>19</v>
+      </c>
+      <c r="L37" s="52">
+        <v>8</v>
+      </c>
+      <c r="M37" s="52">
+        <v>11</v>
+      </c>
+      <c r="N37" s="52">
+        <v>-17</v>
+      </c>
+      <c r="O37" s="52">
+        <v>-6</v>
+      </c>
+      <c r="P37" s="52">
+        <v>-11</v>
+      </c>
+      <c r="Q37" s="52">
+        <v>25</v>
+      </c>
+      <c r="R37" s="52">
+        <v>19</v>
+      </c>
+      <c r="S37" s="52">
+        <v>6</v>
+      </c>
+      <c r="T37" s="52">
+        <v>10</v>
+      </c>
+      <c r="U37" s="52">
+        <v>15</v>
+      </c>
+      <c r="V37" s="52">
+        <v>17</v>
+      </c>
+      <c r="W37" s="52">
+        <v>9</v>
+      </c>
+      <c r="X37" s="52">
+        <v>8</v>
+      </c>
+      <c r="Y37" s="52">
+        <v>10</v>
+      </c>
+      <c r="Z37" s="52">
         <v>7</v>
       </c>
-      <c r="I37" s="52">
-[...52 lines deleted...]
-      </c>
       <c r="AA37" s="52">
-        <v>-61</v>
+        <v>8</v>
       </c>
       <c r="AB37" s="52">
-        <v>-26</v>
+        <v>10</v>
       </c>
       <c r="AC37" s="52">
-        <v>-35</v>
+        <v>-2</v>
       </c>
       <c r="AD37" s="47" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:30">
       <c r="A38" s="49" t="s">
         <v>41</v>
       </c>
       <c r="B38" s="54">
-        <v>14346</v>
+        <v>14264</v>
       </c>
       <c r="C38" s="54">
-        <v>7117</v>
+        <v>7067</v>
       </c>
       <c r="D38" s="54">
-        <v>7229</v>
+        <v>7197</v>
       </c>
       <c r="E38" s="54">
-        <v>-94</v>
+        <v>-34</v>
       </c>
       <c r="F38" s="54">
-        <v>-48</v>
+        <v>-19</v>
       </c>
       <c r="G38" s="54">
-        <v>-46</v>
+        <v>-15</v>
       </c>
       <c r="H38" s="54">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="I38" s="54">
         <v>2</v>
       </c>
       <c r="J38" s="54">
+        <v>1</v>
+      </c>
+      <c r="K38" s="54">
+        <v>25</v>
+      </c>
+      <c r="L38" s="54">
+        <v>14</v>
+      </c>
+      <c r="M38" s="54">
+        <v>11</v>
+      </c>
+      <c r="N38" s="54">
+        <v>-22</v>
+      </c>
+      <c r="O38" s="54">
+        <v>-12</v>
+      </c>
+      <c r="P38" s="54">
+        <v>-10</v>
+      </c>
+      <c r="Q38" s="54">
+        <v>14</v>
+      </c>
+      <c r="R38" s="54">
+        <v>6</v>
+      </c>
+      <c r="S38" s="54">
+        <v>8</v>
+      </c>
+      <c r="T38" s="54">
         <v>3</v>
       </c>
-      <c r="K38" s="54">
-[...11 lines deleted...]
-      <c r="O38" s="54">
+      <c r="U38" s="54">
+        <v>11</v>
+      </c>
+      <c r="V38" s="54">
+        <v>26</v>
+      </c>
+      <c r="W38" s="54">
+        <v>13</v>
+      </c>
+      <c r="X38" s="54">
+        <v>13</v>
+      </c>
+      <c r="Y38" s="54">
+        <v>10</v>
+      </c>
+      <c r="Z38" s="54">
+        <v>16</v>
+      </c>
+      <c r="AA38" s="54">
+        <v>-12</v>
+      </c>
+      <c r="AB38" s="54">
         <v>-7</v>
       </c>
-      <c r="P38" s="54">
-[...37 lines deleted...]
-      </c>
       <c r="AC38" s="54">
-        <v>-40</v>
+        <v>-5</v>
       </c>
       <c r="AD38" s="49" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="39" spans="1:30">
       <c r="A39" s="47" t="s">
         <v>59</v>
       </c>
       <c r="B39" s="52">
-        <v>12017</v>
+        <v>11957</v>
       </c>
       <c r="C39" s="52">
-        <v>5799</v>
+        <v>5764</v>
       </c>
       <c r="D39" s="52">
-        <v>6218</v>
+        <v>6193</v>
       </c>
       <c r="E39" s="52">
-        <v>-72</v>
+        <v>-24</v>
       </c>
       <c r="F39" s="52">
-        <v>-33</v>
+        <v>-13</v>
       </c>
       <c r="G39" s="52">
-        <v>-39</v>
+        <v>-11</v>
       </c>
       <c r="H39" s="52">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="I39" s="52">
+        <v>2</v>
+      </c>
+      <c r="J39" s="52">
         <v>1</v>
       </c>
-      <c r="J39" s="52">
+      <c r="K39" s="52">
+        <v>23</v>
+      </c>
+      <c r="L39" s="52">
+        <v>13</v>
+      </c>
+      <c r="M39" s="52">
+        <v>10</v>
+      </c>
+      <c r="N39" s="52">
+        <v>-20</v>
+      </c>
+      <c r="O39" s="52">
+        <v>-11</v>
+      </c>
+      <c r="P39" s="52">
+        <v>-9</v>
+      </c>
+      <c r="Q39" s="52">
+        <v>14</v>
+      </c>
+      <c r="R39" s="52">
+        <v>6</v>
+      </c>
+      <c r="S39" s="52">
+        <v>8</v>
+      </c>
+      <c r="T39" s="52">
         <v>3</v>
       </c>
-      <c r="K39" s="52">
-[...2 lines deleted...]
-      <c r="L39" s="52">
+      <c r="U39" s="52">
+        <v>11</v>
+      </c>
+      <c r="V39" s="52">
+        <v>18</v>
+      </c>
+      <c r="W39" s="52">
         <v>8</v>
       </c>
-      <c r="M39" s="52">
+      <c r="X39" s="52">
+        <v>10</v>
+      </c>
+      <c r="Y39" s="52">
         <v>9</v>
       </c>
-      <c r="N39" s="52">
-[...34 lines deleted...]
-      </c>
       <c r="Z39" s="52">
-        <v>60</v>
+        <v>9</v>
       </c>
       <c r="AA39" s="52">
-        <v>-59</v>
+        <v>-4</v>
       </c>
       <c r="AB39" s="52">
-        <v>-26</v>
+        <v>-2</v>
       </c>
       <c r="AC39" s="52">
-        <v>-33</v>
+        <v>-2</v>
       </c>
       <c r="AD39" s="47" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="40" spans="1:30">
       <c r="A40" s="48" t="s">
         <v>58</v>
       </c>
       <c r="B40" s="53">
-        <v>2329</v>
+        <v>2307</v>
       </c>
       <c r="C40" s="53">
-        <v>1318</v>
+        <v>1303</v>
       </c>
       <c r="D40" s="53">
-        <v>1011</v>
+        <v>1004</v>
       </c>
       <c r="E40" s="53">
-        <v>-22</v>
+        <v>-10</v>
       </c>
       <c r="F40" s="53">
-        <v>-15</v>
+        <v>-6</v>
       </c>
       <c r="G40" s="53">
-        <v>-7</v>
+        <v>-4</v>
       </c>
       <c r="H40" s="53">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I40" s="53">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J40" s="53">
         <v>0</v>
       </c>
       <c r="K40" s="53">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L40" s="53">
         <v>1</v>
       </c>
       <c r="M40" s="53">
+        <v>1</v>
+      </c>
+      <c r="N40" s="53">
+        <v>-2</v>
+      </c>
+      <c r="O40" s="53">
+        <v>-1</v>
+      </c>
+      <c r="P40" s="53">
+        <v>-1</v>
+      </c>
+      <c r="Q40" s="53">
         <v>0</v>
       </c>
-      <c r="N40" s="53">
+      <c r="R40" s="53">
         <v>0</v>
       </c>
-      <c r="O40" s="53">
+      <c r="S40" s="53">
         <v>0</v>
       </c>
-      <c r="P40" s="53">
+      <c r="T40" s="53">
         <v>0</v>
       </c>
-      <c r="Q40" s="53">
-[...2 lines deleted...]
-      <c r="R40" s="53">
+      <c r="U40" s="53">
+        <v>0</v>
+      </c>
+      <c r="V40" s="53">
+        <v>8</v>
+      </c>
+      <c r="W40" s="53">
+        <v>5</v>
+      </c>
+      <c r="X40" s="53">
         <v>3</v>
       </c>
-      <c r="S40" s="53">
-[...16 lines deleted...]
-      </c>
       <c r="Y40" s="53">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="Z40" s="53">
-        <v>19</v>
+        <v>7</v>
       </c>
       <c r="AA40" s="53">
-        <v>-22</v>
+        <v>-8</v>
       </c>
       <c r="AB40" s="53">
-        <v>-15</v>
+        <v>-5</v>
       </c>
       <c r="AC40" s="53">
-        <v>-7</v>
+        <v>-3</v>
       </c>
       <c r="AD40" s="48" t="s">
         <v>58</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="30" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;L&amp;"ＭＳ Ｐゴシック,標準"&amp;12&amp;F</oddHeader>
     <oddFooter>&amp;P / &amp;N ページ</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <sheetPr>
     <tabColor rgb="FF92D050"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:M40"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0"/>
@@ -8322,1434 +8344,1434 @@
         <v>105</v>
       </c>
       <c r="G6" s="62" t="s">
         <v>37</v>
       </c>
       <c r="H6" s="62" t="s">
         <v>104</v>
       </c>
       <c r="I6" s="62" t="s">
         <v>103</v>
       </c>
       <c r="J6" s="62" t="s">
         <v>102</v>
       </c>
       <c r="K6" s="33" t="s">
         <v>101</v>
       </c>
       <c r="L6" s="63"/>
       <c r="M6" s="67"/>
     </row>
     <row r="7" spans="1:13">
       <c r="A7" s="46" t="s">
         <v>85</v>
       </c>
       <c r="B7" s="58">
-        <v>379783</v>
+        <v>380659</v>
       </c>
       <c r="C7" s="51">
-        <v>1284</v>
+        <v>330</v>
       </c>
       <c r="D7" s="51">
-        <v>1169</v>
+        <v>498</v>
       </c>
       <c r="E7" s="51">
-        <v>583</v>
+        <v>388</v>
       </c>
       <c r="F7" s="51">
-        <v>3036</v>
+        <v>1216</v>
       </c>
       <c r="G7" s="51">
-        <v>984</v>
+        <v>209</v>
       </c>
       <c r="H7" s="51">
-        <v>1689</v>
+        <v>374</v>
       </c>
       <c r="I7" s="51">
-        <v>862</v>
+        <v>683</v>
       </c>
       <c r="J7" s="51">
-        <v>3535</v>
+        <v>1266</v>
       </c>
       <c r="K7" s="58">
-        <v>-499</v>
+        <v>-50</v>
       </c>
       <c r="L7" s="64">
-        <v>380282</v>
+        <v>380709</v>
       </c>
       <c r="M7" s="46" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="8" spans="1:13">
       <c r="A8" s="47" t="s">
         <v>56</v>
       </c>
       <c r="B8" s="59">
-        <v>349484</v>
+        <v>350332</v>
       </c>
       <c r="C8" s="52">
-        <v>1213</v>
+        <v>303</v>
       </c>
       <c r="D8" s="52">
-        <v>1130</v>
+        <v>460</v>
       </c>
       <c r="E8" s="52">
-        <v>539</v>
+        <v>350</v>
       </c>
       <c r="F8" s="52">
-        <v>2882</v>
+        <v>1113</v>
       </c>
       <c r="G8" s="52">
-        <v>955</v>
+        <v>194</v>
       </c>
       <c r="H8" s="52">
-        <v>1582</v>
+        <v>354</v>
       </c>
       <c r="I8" s="52">
-        <v>789</v>
+        <v>620</v>
       </c>
       <c r="J8" s="52">
-        <v>3326</v>
+        <v>1168</v>
       </c>
       <c r="K8" s="59">
-        <v>-444</v>
+        <v>-55</v>
       </c>
       <c r="L8" s="65">
-        <v>349928</v>
+        <v>350387</v>
       </c>
       <c r="M8" s="47" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="9" spans="1:13">
       <c r="A9" s="48" t="s">
         <v>84</v>
       </c>
       <c r="B9" s="60">
-        <v>30299</v>
+        <v>30327</v>
       </c>
       <c r="C9" s="53">
-        <v>71</v>
+        <v>27</v>
       </c>
       <c r="D9" s="53">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E9" s="53">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="F9" s="53">
-        <v>154</v>
+        <v>103</v>
       </c>
       <c r="G9" s="53">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="H9" s="53">
-        <v>107</v>
+        <v>20</v>
       </c>
       <c r="I9" s="53">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="J9" s="53">
-        <v>209</v>
+        <v>98</v>
       </c>
       <c r="K9" s="60">
-        <v>-55</v>
+        <v>5</v>
       </c>
       <c r="L9" s="10">
-        <v>30354</v>
+        <v>30322</v>
       </c>
       <c r="M9" s="48" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="10" spans="1:13">
       <c r="A10" s="47" t="s">
         <v>83</v>
       </c>
       <c r="B10" s="59">
-        <v>137692</v>
+        <v>138467</v>
       </c>
       <c r="C10" s="52">
-        <v>481</v>
+        <v>129</v>
       </c>
       <c r="D10" s="52">
-        <v>638</v>
+        <v>202</v>
       </c>
       <c r="E10" s="52">
-        <v>199</v>
+        <v>121</v>
       </c>
       <c r="F10" s="52">
-        <v>1318</v>
+        <v>452</v>
       </c>
       <c r="G10" s="52">
-        <v>285</v>
+        <v>44</v>
       </c>
       <c r="H10" s="52">
-        <v>967</v>
+        <v>170</v>
       </c>
       <c r="I10" s="52">
-        <v>265</v>
+        <v>226</v>
       </c>
       <c r="J10" s="52">
-        <v>1517</v>
+        <v>440</v>
       </c>
       <c r="K10" s="59">
-        <v>-199</v>
+        <v>12</v>
       </c>
       <c r="L10" s="65">
-        <v>137891</v>
+        <v>138455</v>
       </c>
       <c r="M10" s="47" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" s="47" t="s">
         <v>82</v>
       </c>
       <c r="B11" s="59">
-        <v>20462</v>
+        <v>20445</v>
       </c>
       <c r="C11" s="52">
-        <v>99</v>
+        <v>16</v>
       </c>
       <c r="D11" s="52">
+        <v>24</v>
+      </c>
+      <c r="E11" s="52">
+        <v>15</v>
+      </c>
+      <c r="F11" s="52">
         <v>55</v>
       </c>
-      <c r="E11" s="52">
-[...4 lines deleted...]
-      </c>
       <c r="G11" s="52">
-        <v>81</v>
+        <v>6</v>
       </c>
       <c r="H11" s="52">
-        <v>51</v>
+        <v>24</v>
       </c>
       <c r="I11" s="52">
-        <v>56</v>
+        <v>38</v>
       </c>
       <c r="J11" s="52">
-        <v>188</v>
+        <v>68</v>
       </c>
       <c r="K11" s="59">
-        <v>-6</v>
+        <v>-13</v>
       </c>
       <c r="L11" s="65">
-        <v>20468</v>
+        <v>20458</v>
       </c>
       <c r="M11" s="47" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="12" spans="1:13">
       <c r="A12" s="47" t="s">
         <v>81</v>
       </c>
       <c r="B12" s="59">
-        <v>30380</v>
+        <v>30367</v>
       </c>
       <c r="C12" s="52">
-        <v>76</v>
+        <v>17</v>
       </c>
       <c r="D12" s="52">
-        <v>71</v>
+        <v>18</v>
       </c>
       <c r="E12" s="52">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="F12" s="52">
-        <v>180</v>
+        <v>67</v>
       </c>
       <c r="G12" s="52">
-        <v>89</v>
+        <v>28</v>
       </c>
       <c r="H12" s="52">
-        <v>89</v>
+        <v>28</v>
       </c>
       <c r="I12" s="52">
-        <v>73</v>
+        <v>55</v>
       </c>
       <c r="J12" s="52">
-        <v>251</v>
+        <v>111</v>
       </c>
       <c r="K12" s="59">
-        <v>-71</v>
+        <v>-44</v>
       </c>
       <c r="L12" s="65">
-        <v>30451</v>
+        <v>30411</v>
       </c>
       <c r="M12" s="47" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="13" spans="1:13">
       <c r="A13" s="47" t="s">
         <v>80</v>
       </c>
       <c r="B13" s="59">
-        <v>27078</v>
+        <v>27120</v>
       </c>
       <c r="C13" s="52">
-        <v>86</v>
+        <v>23</v>
       </c>
       <c r="D13" s="52">
-        <v>98</v>
+        <v>36</v>
       </c>
       <c r="E13" s="52">
-        <v>38</v>
+        <v>22</v>
       </c>
       <c r="F13" s="52">
-        <v>222</v>
+        <v>81</v>
       </c>
       <c r="G13" s="52">
-        <v>120</v>
+        <v>13</v>
       </c>
       <c r="H13" s="52">
-        <v>139</v>
+        <v>26</v>
       </c>
       <c r="I13" s="52">
-        <v>78</v>
+        <v>52</v>
       </c>
       <c r="J13" s="52">
-        <v>337</v>
+        <v>91</v>
       </c>
       <c r="K13" s="59">
-        <v>-115</v>
+        <v>-10</v>
       </c>
       <c r="L13" s="65">
-        <v>27193</v>
+        <v>27130</v>
       </c>
       <c r="M13" s="47" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="14" spans="1:13">
       <c r="A14" s="47" t="s">
         <v>79</v>
       </c>
       <c r="B14" s="59">
-        <v>9702</v>
+        <v>9663</v>
       </c>
       <c r="C14" s="52">
-        <v>37</v>
+        <v>3</v>
       </c>
       <c r="D14" s="52">
+        <v>7</v>
+      </c>
+      <c r="E14" s="52">
+        <v>13</v>
+      </c>
+      <c r="F14" s="52">
+        <v>23</v>
+      </c>
+      <c r="G14" s="52">
         <v>12</v>
       </c>
-      <c r="E14" s="52">
-[...7 lines deleted...]
-      </c>
       <c r="H14" s="52">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="I14" s="52">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="J14" s="52">
-        <v>66</v>
+        <v>44</v>
       </c>
       <c r="K14" s="59">
-        <v>-2</v>
+        <v>-21</v>
       </c>
       <c r="L14" s="65">
-        <v>9704</v>
+        <v>9684</v>
       </c>
       <c r="M14" s="47" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="15" spans="1:13">
       <c r="A15" s="47" t="s">
         <v>78</v>
       </c>
       <c r="B15" s="59">
-        <v>16206</v>
+        <v>16204</v>
       </c>
       <c r="C15" s="52">
-        <v>31</v>
+        <v>8</v>
       </c>
       <c r="D15" s="52">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="E15" s="52">
-        <v>27</v>
+        <v>18</v>
       </c>
       <c r="F15" s="52">
-        <v>83</v>
+        <v>40</v>
       </c>
       <c r="G15" s="52">
-        <v>43</v>
+        <v>8</v>
       </c>
       <c r="H15" s="52">
-        <v>24</v>
+        <v>9</v>
       </c>
       <c r="I15" s="52">
-        <v>34</v>
+        <v>29</v>
       </c>
       <c r="J15" s="52">
-        <v>101</v>
+        <v>46</v>
       </c>
       <c r="K15" s="59">
-        <v>-18</v>
+        <v>-6</v>
       </c>
       <c r="L15" s="65">
-        <v>16224</v>
+        <v>16210</v>
       </c>
       <c r="M15" s="47" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" s="47" t="s">
         <v>52</v>
       </c>
       <c r="B16" s="59">
-        <v>10337</v>
+        <v>10321</v>
       </c>
       <c r="C16" s="52">
-        <v>50</v>
+        <v>3</v>
       </c>
       <c r="D16" s="52">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="E16" s="52">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="F16" s="52">
-        <v>89</v>
+        <v>24</v>
       </c>
       <c r="G16" s="52">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="H16" s="52">
-        <v>84</v>
+        <v>7</v>
       </c>
       <c r="I16" s="52">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="J16" s="52">
-        <v>120</v>
+        <v>35</v>
       </c>
       <c r="K16" s="59">
-        <v>-31</v>
+        <v>-11</v>
       </c>
       <c r="L16" s="65">
-        <v>10368</v>
+        <v>10332</v>
       </c>
       <c r="M16" s="47" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="47" t="s">
         <v>77</v>
       </c>
       <c r="B17" s="59">
-        <v>28369</v>
+        <v>28392</v>
       </c>
       <c r="C17" s="52">
-        <v>96</v>
+        <v>24</v>
       </c>
       <c r="D17" s="52">
-        <v>68</v>
+        <v>35</v>
       </c>
       <c r="E17" s="52">
-        <v>59</v>
+        <v>33</v>
       </c>
       <c r="F17" s="52">
-        <v>223</v>
+        <v>92</v>
       </c>
       <c r="G17" s="52">
-        <v>83</v>
+        <v>18</v>
       </c>
       <c r="H17" s="52">
-        <v>92</v>
+        <v>36</v>
       </c>
       <c r="I17" s="52">
-        <v>62</v>
+        <v>53</v>
       </c>
       <c r="J17" s="52">
-        <v>237</v>
+        <v>107</v>
       </c>
       <c r="K17" s="59">
-        <v>-14</v>
+        <v>-15</v>
       </c>
       <c r="L17" s="65">
-        <v>28383</v>
+        <v>28407</v>
       </c>
       <c r="M17" s="47" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" s="47" t="s">
         <v>76</v>
       </c>
       <c r="B18" s="59">
-        <v>12657</v>
+        <v>12661</v>
       </c>
       <c r="C18" s="52">
-        <v>48</v>
+        <v>20</v>
       </c>
       <c r="D18" s="52">
-        <v>31</v>
+        <v>3</v>
       </c>
       <c r="E18" s="52">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="F18" s="52">
-        <v>101</v>
+        <v>42</v>
       </c>
       <c r="G18" s="52">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="H18" s="52">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I18" s="52">
         <v>20</v>
       </c>
       <c r="J18" s="52">
-        <v>74</v>
+        <v>53</v>
       </c>
       <c r="K18" s="59">
-        <v>27</v>
+        <v>-11</v>
       </c>
       <c r="L18" s="65">
-        <v>12630</v>
+        <v>12672</v>
       </c>
       <c r="M18" s="47" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" s="47" t="s">
         <v>54</v>
       </c>
       <c r="B19" s="59">
-        <v>28186</v>
+        <v>28246</v>
       </c>
       <c r="C19" s="52">
-        <v>103</v>
+        <v>27</v>
       </c>
       <c r="D19" s="52">
-        <v>49</v>
+        <v>40</v>
       </c>
       <c r="E19" s="52">
-        <v>51</v>
+        <v>33</v>
       </c>
       <c r="F19" s="52">
-        <v>203</v>
+        <v>100</v>
       </c>
       <c r="G19" s="52">
+        <v>20</v>
+      </c>
+      <c r="H19" s="52">
+        <v>16</v>
+      </c>
+      <c r="I19" s="52">
+        <v>45</v>
+      </c>
+      <c r="J19" s="52">
         <v>81</v>
       </c>
-      <c r="H19" s="52">
-[...7 lines deleted...]
-      </c>
       <c r="K19" s="59">
-        <v>-7</v>
+        <v>19</v>
       </c>
       <c r="L19" s="65">
-        <v>28193</v>
+        <v>28227</v>
       </c>
       <c r="M19" s="47" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="47" t="s">
         <v>75</v>
       </c>
       <c r="B20" s="59">
+        <v>10988</v>
+      </c>
+      <c r="C20" s="52">
+        <v>11</v>
+      </c>
+      <c r="D20" s="52">
+        <v>9</v>
+      </c>
+      <c r="E20" s="52">
+        <v>19</v>
+      </c>
+      <c r="F20" s="52">
+        <v>39</v>
+      </c>
+      <c r="G20" s="52">
+        <v>10</v>
+      </c>
+      <c r="H20" s="52">
+        <v>5</v>
+      </c>
+      <c r="I20" s="52">
+        <v>32</v>
+      </c>
+      <c r="J20" s="52">
+        <v>47</v>
+      </c>
+      <c r="K20" s="59">
+        <v>-8</v>
+      </c>
+      <c r="L20" s="65">
         <v>10996</v>
-      </c>
-[...28 lines deleted...]
-        <v>10989</v>
       </c>
       <c r="M20" s="47" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="47" t="s">
         <v>51</v>
       </c>
       <c r="B21" s="59">
-        <v>8596</v>
+        <v>8640</v>
       </c>
       <c r="C21" s="52">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="D21" s="52">
-        <v>13</v>
+        <v>51</v>
       </c>
       <c r="E21" s="52">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="F21" s="52">
-        <v>51</v>
+        <v>71</v>
       </c>
       <c r="G21" s="52">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="H21" s="52">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="I21" s="52">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="J21" s="52">
-        <v>47</v>
+        <v>19</v>
       </c>
       <c r="K21" s="59">
-        <v>4</v>
+        <v>52</v>
       </c>
       <c r="L21" s="65">
-        <v>8592</v>
+        <v>8588</v>
       </c>
       <c r="M21" s="47" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="47" t="s">
         <v>74</v>
       </c>
       <c r="B22" s="59">
-        <v>8823</v>
+        <v>8818</v>
       </c>
       <c r="C22" s="52">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="D22" s="52">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="E22" s="52">
-        <v>13</v>
+        <v>6</v>
       </c>
       <c r="F22" s="52">
-        <v>55</v>
+        <v>27</v>
       </c>
       <c r="G22" s="52">
-        <v>37</v>
+        <v>4</v>
       </c>
       <c r="H22" s="52">
-        <v>12</v>
+        <v>5</v>
       </c>
       <c r="I22" s="52">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="J22" s="52">
-        <v>74</v>
+        <v>26</v>
       </c>
       <c r="K22" s="59">
-        <v>-19</v>
+        <v>1</v>
       </c>
       <c r="L22" s="65">
-        <v>8842</v>
+        <v>8817</v>
       </c>
       <c r="M22" s="47" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:13">
       <c r="A23" s="49" t="s">
         <v>73</v>
       </c>
       <c r="B23" s="61">
-        <v>1855</v>
+        <v>1862</v>
       </c>
       <c r="C23" s="54">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="D23" s="54">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="E23" s="54">
         <v>0</v>
       </c>
       <c r="F23" s="54">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="G23" s="54">
+        <v>1</v>
+      </c>
+      <c r="H23" s="54">
         <v>7</v>
       </c>
-      <c r="H23" s="54">
+      <c r="I23" s="54">
         <v>3</v>
       </c>
-      <c r="I23" s="54">
-[...1 lines deleted...]
-      </c>
       <c r="J23" s="54">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="K23" s="61">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="L23" s="66">
-        <v>1854</v>
+        <v>1857</v>
       </c>
       <c r="M23" s="49" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="24" spans="1:13">
       <c r="A24" s="47" t="s">
         <v>55</v>
       </c>
       <c r="B24" s="59">
-        <v>1855</v>
+        <v>1862</v>
       </c>
       <c r="C24" s="52">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="D24" s="52">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="E24" s="52">
         <v>0</v>
       </c>
       <c r="F24" s="52">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="G24" s="52">
+        <v>1</v>
+      </c>
+      <c r="H24" s="52">
         <v>7</v>
       </c>
-      <c r="H24" s="52">
+      <c r="I24" s="52">
         <v>3</v>
       </c>
-      <c r="I24" s="52">
-[...1 lines deleted...]
-      </c>
       <c r="J24" s="52">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="K24" s="59">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="L24" s="65">
-        <v>1854</v>
+        <v>1857</v>
       </c>
       <c r="M24" s="47" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="25" spans="1:13">
       <c r="A25" s="49" t="s">
         <v>72</v>
       </c>
       <c r="B25" s="61">
-        <v>738</v>
+        <v>739</v>
       </c>
       <c r="C25" s="54">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D25" s="54">
         <v>0</v>
       </c>
       <c r="E25" s="54">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="F25" s="54">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G25" s="54">
         <v>0</v>
       </c>
       <c r="H25" s="54">
+        <v>0</v>
+      </c>
+      <c r="I25" s="54">
+        <v>3</v>
+      </c>
+      <c r="J25" s="54">
+        <v>3</v>
+      </c>
+      <c r="K25" s="61">
         <v>1</v>
       </c>
-      <c r="I25" s="54">
-[...7 lines deleted...]
-      </c>
       <c r="L25" s="66">
-        <v>741</v>
+        <v>738</v>
       </c>
       <c r="M25" s="49" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="26" spans="1:13">
       <c r="A26" s="47" t="s">
         <v>71</v>
       </c>
       <c r="B26" s="59">
-        <v>738</v>
+        <v>739</v>
       </c>
       <c r="C26" s="52">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D26" s="52">
         <v>0</v>
       </c>
       <c r="E26" s="52">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="F26" s="52">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G26" s="52">
         <v>0</v>
       </c>
       <c r="H26" s="52">
+        <v>0</v>
+      </c>
+      <c r="I26" s="52">
+        <v>3</v>
+      </c>
+      <c r="J26" s="52">
+        <v>3</v>
+      </c>
+      <c r="K26" s="59">
         <v>1</v>
       </c>
-      <c r="I26" s="52">
-[...7 lines deleted...]
-      </c>
       <c r="L26" s="65">
-        <v>741</v>
+        <v>738</v>
       </c>
       <c r="M26" s="47" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="27" spans="1:13">
       <c r="A27" s="49" t="s">
         <v>70</v>
       </c>
       <c r="B27" s="61">
-        <v>8910</v>
+        <v>8905</v>
       </c>
       <c r="C27" s="54">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="D27" s="54">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="E27" s="54">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="F27" s="54">
-        <v>47</v>
+        <v>31</v>
       </c>
       <c r="G27" s="54">
+        <v>5</v>
+      </c>
+      <c r="H27" s="54">
         <v>4</v>
       </c>
-      <c r="H27" s="54">
-[...1 lines deleted...]
-      </c>
       <c r="I27" s="54">
-        <v>30</v>
+        <v>23</v>
       </c>
       <c r="J27" s="54">
-        <v>52</v>
+        <v>32</v>
       </c>
       <c r="K27" s="61">
-        <v>-5</v>
+        <v>-1</v>
       </c>
       <c r="L27" s="66">
-        <v>8915</v>
+        <v>8906</v>
       </c>
       <c r="M27" s="49" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="28" spans="1:13">
       <c r="A28" s="47" t="s">
         <v>69</v>
       </c>
       <c r="B28" s="59">
         <v>1056</v>
       </c>
       <c r="C28" s="52">
+        <v>1</v>
+      </c>
+      <c r="D28" s="52">
+        <v>0</v>
+      </c>
+      <c r="E28" s="52">
+        <v>1</v>
+      </c>
+      <c r="F28" s="52">
         <v>2</v>
       </c>
-      <c r="D28" s="52">
-[...7 lines deleted...]
-      </c>
       <c r="G28" s="52">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="H28" s="52">
         <v>0</v>
       </c>
       <c r="I28" s="52">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J28" s="52">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="K28" s="59">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="L28" s="65">
-        <v>1058</v>
+        <v>1056</v>
       </c>
       <c r="M28" s="47" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="29" spans="1:13">
       <c r="A29" s="47" t="s">
         <v>36</v>
       </c>
       <c r="B29" s="59">
-        <v>5404</v>
+        <v>5405</v>
       </c>
       <c r="C29" s="52">
+        <v>6</v>
+      </c>
+      <c r="D29" s="52">
+        <v>7</v>
+      </c>
+      <c r="E29" s="52">
         <v>10</v>
       </c>
-      <c r="D29" s="52">
-[...2 lines deleted...]
-      <c r="E29" s="52">
+      <c r="F29" s="52">
+        <v>23</v>
+      </c>
+      <c r="G29" s="52">
+        <v>3</v>
+      </c>
+      <c r="H29" s="52">
+        <v>2</v>
+      </c>
+      <c r="I29" s="52">
         <v>12</v>
       </c>
-      <c r="F29" s="52">
-[...10 lines deleted...]
-      </c>
       <c r="J29" s="52">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="K29" s="59">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="L29" s="65">
-        <v>5404</v>
+        <v>5399</v>
       </c>
       <c r="M29" s="47" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="30" spans="1:13">
       <c r="A30" s="47" t="s">
         <v>67</v>
       </c>
       <c r="B30" s="59">
-        <v>2450</v>
+        <v>2444</v>
       </c>
       <c r="C30" s="52">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="D30" s="52">
+        <v>3</v>
+      </c>
+      <c r="E30" s="52">
         <v>2</v>
       </c>
-      <c r="E30" s="52">
-[...1 lines deleted...]
-      </c>
       <c r="F30" s="52">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="G30" s="52">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H30" s="52">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="I30" s="52">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="J30" s="52">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="K30" s="59">
-        <v>-3</v>
+        <v>-7</v>
       </c>
       <c r="L30" s="65">
-        <v>2453</v>
+        <v>2451</v>
       </c>
       <c r="M30" s="47" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="31" spans="1:13">
       <c r="A31" s="49" t="s">
         <v>66</v>
       </c>
       <c r="B31" s="61">
-        <v>7401</v>
+        <v>7421</v>
       </c>
       <c r="C31" s="54">
-        <v>31</v>
+        <v>5</v>
       </c>
       <c r="D31" s="54">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="E31" s="54">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F31" s="54">
-        <v>49</v>
+        <v>18</v>
       </c>
       <c r="G31" s="54">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="H31" s="54">
-        <v>49</v>
+        <v>0</v>
       </c>
       <c r="I31" s="54">
+        <v>17</v>
+      </c>
+      <c r="J31" s="54">
         <v>20</v>
       </c>
-      <c r="J31" s="54">
-[...1 lines deleted...]
-      </c>
       <c r="K31" s="61">
-        <v>-28</v>
+        <v>-2</v>
       </c>
       <c r="L31" s="66">
-        <v>7429</v>
+        <v>7423</v>
       </c>
       <c r="M31" s="49" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="32" spans="1:13">
       <c r="A32" s="47" t="s">
         <v>65</v>
       </c>
       <c r="B32" s="59">
-        <v>3052</v>
+        <v>3047</v>
       </c>
       <c r="C32" s="52">
-        <v>19</v>
+        <v>3</v>
       </c>
       <c r="D32" s="52">
+        <v>1</v>
+      </c>
+      <c r="E32" s="52">
         <v>5</v>
       </c>
-      <c r="E32" s="52">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="52">
-        <v>28</v>
+        <v>9</v>
       </c>
       <c r="G32" s="52">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H32" s="52">
-        <v>22</v>
+        <v>0</v>
       </c>
       <c r="I32" s="52">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="J32" s="52">
-        <v>32</v>
+        <v>10</v>
       </c>
       <c r="K32" s="59">
-        <v>-4</v>
+        <v>-1</v>
       </c>
       <c r="L32" s="65">
-        <v>3056</v>
+        <v>3048</v>
       </c>
       <c r="M32" s="47" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="33" spans="1:13">
       <c r="A33" s="47" t="s">
         <v>64</v>
       </c>
       <c r="B33" s="59">
-        <v>2104</v>
+        <v>2103</v>
       </c>
       <c r="C33" s="52">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="D33" s="52">
+        <v>0</v>
+      </c>
+      <c r="E33" s="52">
+        <v>1</v>
+      </c>
+      <c r="F33" s="52">
         <v>2</v>
       </c>
-      <c r="E33" s="52">
-[...4 lines deleted...]
-      </c>
       <c r="G33" s="52">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H33" s="52">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I33" s="52">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="J33" s="52">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="K33" s="59">
-        <v>4</v>
+        <v>-4</v>
       </c>
       <c r="L33" s="65">
-        <v>2100</v>
+        <v>2107</v>
       </c>
       <c r="M33" s="47" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="34" spans="1:13">
       <c r="A34" s="47" t="s">
         <v>63</v>
       </c>
       <c r="B34" s="59">
-        <v>1430</v>
+        <v>1425</v>
       </c>
       <c r="C34" s="52">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="D34" s="52">
         <v>0</v>
       </c>
       <c r="E34" s="52">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F34" s="52">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="G34" s="52">
         <v>0</v>
       </c>
       <c r="H34" s="52">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I34" s="52">
         <v>3</v>
       </c>
       <c r="J34" s="52">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="K34" s="59">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="L34" s="65">
-        <v>1430</v>
+        <v>1427</v>
       </c>
       <c r="M34" s="47" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="35" spans="1:13">
       <c r="A35" s="47" t="s">
         <v>62</v>
       </c>
       <c r="B35" s="59">
-        <v>815</v>
+        <v>846</v>
       </c>
       <c r="C35" s="52">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D35" s="52">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="E35" s="52">
         <v>2</v>
       </c>
       <c r="F35" s="52">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="G35" s="52">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="H35" s="52">
-        <v>25</v>
+        <v>0</v>
       </c>
       <c r="I35" s="52">
         <v>1</v>
       </c>
       <c r="J35" s="52">
-        <v>31</v>
+        <v>1</v>
       </c>
       <c r="K35" s="59">
-        <v>-28</v>
+        <v>5</v>
       </c>
       <c r="L35" s="65">
-        <v>843</v>
+        <v>841</v>
       </c>
       <c r="M35" s="47" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="36" spans="1:13">
       <c r="A36" s="49" t="s">
         <v>61</v>
       </c>
       <c r="B36" s="61">
-        <v>5953</v>
+        <v>5973</v>
       </c>
       <c r="C36" s="54">
+        <v>6</v>
+      </c>
+      <c r="D36" s="54">
         <v>9</v>
       </c>
-      <c r="D36" s="54">
-[...1 lines deleted...]
-      </c>
       <c r="E36" s="54">
+        <v>10</v>
+      </c>
+      <c r="F36" s="54">
+        <v>25</v>
+      </c>
+      <c r="G36" s="54">
+        <v>2</v>
+      </c>
+      <c r="H36" s="54">
+        <v>2</v>
+      </c>
+      <c r="I36" s="54">
         <v>7</v>
       </c>
-      <c r="F36" s="54">
-[...5 lines deleted...]
-      <c r="H36" s="54">
+      <c r="J36" s="54">
         <v>11</v>
       </c>
-      <c r="I36" s="54">
-[...4 lines deleted...]
-      </c>
       <c r="K36" s="61">
-        <v>-3</v>
+        <v>14</v>
       </c>
       <c r="L36" s="66">
-        <v>5956</v>
+        <v>5959</v>
       </c>
       <c r="M36" s="49" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="37" spans="1:13">
       <c r="A37" s="47" t="s">
         <v>9</v>
       </c>
       <c r="B37" s="59">
-        <v>5953</v>
+        <v>5973</v>
       </c>
       <c r="C37" s="52">
+        <v>6</v>
+      </c>
+      <c r="D37" s="52">
         <v>9</v>
       </c>
-      <c r="D37" s="52">
-[...1 lines deleted...]
-      </c>
       <c r="E37" s="52">
+        <v>10</v>
+      </c>
+      <c r="F37" s="52">
+        <v>25</v>
+      </c>
+      <c r="G37" s="52">
+        <v>2</v>
+      </c>
+      <c r="H37" s="52">
+        <v>2</v>
+      </c>
+      <c r="I37" s="52">
         <v>7</v>
       </c>
-      <c r="F37" s="52">
-[...5 lines deleted...]
-      <c r="H37" s="52">
+      <c r="J37" s="52">
         <v>11</v>
       </c>
-      <c r="I37" s="52">
-[...4 lines deleted...]
-      </c>
       <c r="K37" s="59">
-        <v>-3</v>
+        <v>14</v>
       </c>
       <c r="L37" s="65">
-        <v>5956</v>
+        <v>5959</v>
       </c>
       <c r="M37" s="47" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:13">
       <c r="A38" s="49" t="s">
         <v>41</v>
       </c>
       <c r="B38" s="61">
-        <v>5442</v>
+        <v>5427</v>
       </c>
       <c r="C38" s="54">
+        <v>1</v>
+      </c>
+      <c r="D38" s="54">
+        <v>5</v>
+      </c>
+      <c r="E38" s="54">
+        <v>3</v>
+      </c>
+      <c r="F38" s="54">
+        <v>9</v>
+      </c>
+      <c r="G38" s="54">
         <v>4</v>
       </c>
-      <c r="D38" s="54">
-[...5 lines deleted...]
-      <c r="F38" s="54">
+      <c r="H38" s="54">
+        <v>7</v>
+      </c>
+      <c r="I38" s="54">
+        <v>10</v>
+      </c>
+      <c r="J38" s="54">
         <v>21</v>
       </c>
-      <c r="G38" s="54">
-[...10 lines deleted...]
-      </c>
       <c r="K38" s="61">
-        <v>-17</v>
+        <v>-12</v>
       </c>
       <c r="L38" s="66">
-        <v>5459</v>
+        <v>5439</v>
       </c>
       <c r="M38" s="49" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="39" spans="1:13">
       <c r="A39" s="47" t="s">
         <v>59</v>
       </c>
       <c r="B39" s="59">
+        <v>4325</v>
+      </c>
+      <c r="C39" s="52">
+        <v>1</v>
+      </c>
+      <c r="D39" s="52">
+        <v>5</v>
+      </c>
+      <c r="E39" s="52">
+        <v>1</v>
+      </c>
+      <c r="F39" s="52">
+        <v>7</v>
+      </c>
+      <c r="G39" s="52">
+        <v>3</v>
+      </c>
+      <c r="H39" s="52">
+        <v>2</v>
+      </c>
+      <c r="I39" s="52">
+        <v>9</v>
+      </c>
+      <c r="J39" s="52">
+        <v>14</v>
+      </c>
+      <c r="K39" s="59">
+        <v>-7</v>
+      </c>
+      <c r="L39" s="65">
         <v>4332</v>
-      </c>
-[...28 lines deleted...]
-        <v>4340</v>
       </c>
       <c r="M39" s="47" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="40" spans="1:13">
       <c r="A40" s="48" t="s">
         <v>58</v>
       </c>
       <c r="B40" s="60">
-        <v>1110</v>
+        <v>1102</v>
       </c>
       <c r="C40" s="53">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D40" s="53">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="E40" s="53">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F40" s="53">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="G40" s="53">
         <v>1</v>
       </c>
       <c r="H40" s="53">
-        <v>13</v>
+        <v>5</v>
       </c>
       <c r="I40" s="53">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J40" s="53">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="K40" s="60">
-        <v>-9</v>
+        <v>-5</v>
       </c>
       <c r="L40" s="10">
-        <v>1119</v>
+        <v>1107</v>
       </c>
       <c r="M40" s="48" t="s">
         <v>58</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="68" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;L&amp;"ＭＳ Ｐゴシック,標準"&amp;12&amp;F</oddHeader>
     <oddFooter>&amp;P / &amp;N ページ</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
   <sheetPr>
     <tabColor rgb="FF92D050"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:N65"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0"/>
@@ -9973,134 +9995,134 @@
       </c>
       <c r="H7" s="65">
         <v>-613</v>
       </c>
       <c r="I7" s="65">
         <v>-1149</v>
       </c>
       <c r="J7" s="65">
         <v>-984</v>
       </c>
       <c r="K7" s="65">
         <v>-1117</v>
       </c>
       <c r="L7" s="65">
         <v>-911</v>
       </c>
       <c r="M7" s="65">
         <v>-1061</v>
       </c>
       <c r="N7" s="52">
         <v>-17289</v>
       </c>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" s="8" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
       <c r="B8" s="65">
         <v>-1139</v>
       </c>
       <c r="C8" s="65">
         <v>-1178</v>
       </c>
       <c r="D8" s="65">
         <v>-1518</v>
       </c>
       <c r="E8" s="65">
         <v>-1735</v>
       </c>
       <c r="F8" s="65">
         <v>-1361</v>
       </c>
       <c r="G8" s="65">
         <v>-4417</v>
       </c>
       <c r="H8" s="65">
         <v>-537</v>
       </c>
       <c r="I8" s="65">
         <v>-1201</v>
       </c>
       <c r="J8" s="65">
         <v>-1147</v>
       </c>
       <c r="K8" s="65">
         <v>-1118</v>
       </c>
       <c r="L8" s="65">
         <v>-950</v>
       </c>
       <c r="M8" s="65">
         <v>-1126</v>
       </c>
       <c r="N8" s="52">
         <v>-17427</v>
       </c>
     </row>
     <row r="9" spans="1:14">
-      <c r="A9" s="124" t="s">
+      <c r="A9" s="119" t="s">
         <v>202</v>
       </c>
       <c r="B9" s="44">
         <v>-1029</v>
       </c>
       <c r="C9" s="44">
         <v>-1098</v>
       </c>
       <c r="D9" s="44">
         <v>-1348</v>
       </c>
       <c r="E9" s="44">
         <v>-1720</v>
       </c>
       <c r="F9" s="44">
         <v>-1497</v>
       </c>
       <c r="G9" s="44">
         <v>-4369</v>
       </c>
-      <c r="H9" s="44" t="s">
-[...3 lines deleted...]
-        <v>182</v>
+      <c r="H9" s="44">
+        <v>-751</v>
+      </c>
+      <c r="I9" s="44">
+        <v>-1101</v>
       </c>
       <c r="J9" s="44" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="K9" s="44" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="L9" s="68" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="M9" s="68" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="N9" s="69">
-        <v>-11061</v>
+        <v>-12913</v>
       </c>
     </row>
     <row r="11" spans="1:14">
       <c r="A11" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="12" spans="1:14">
       <c r="A12" t="s">
         <v>89</v>
       </c>
       <c r="N12" s="36" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="13" spans="1:14">
       <c r="A13" s="62" t="s">
         <v>128</v>
       </c>
       <c r="B13" s="62" t="s">
         <v>160</v>
       </c>
       <c r="C13" s="62" t="s">
         <v>68</v>
       </c>
@@ -10294,134 +10316,134 @@
       </c>
       <c r="H17" s="65">
         <v>302</v>
       </c>
       <c r="I17" s="65">
         <v>292</v>
       </c>
       <c r="J17" s="65">
         <v>211</v>
       </c>
       <c r="K17" s="65">
         <v>323</v>
       </c>
       <c r="L17" s="65">
         <v>286</v>
       </c>
       <c r="M17" s="65">
         <v>287</v>
       </c>
       <c r="N17" s="52">
         <v>3366</v>
       </c>
     </row>
     <row r="18" spans="1:14">
       <c r="A18" s="8" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
       <c r="B18" s="65">
         <v>291</v>
       </c>
       <c r="C18" s="65">
         <v>244</v>
       </c>
       <c r="D18" s="65">
         <v>261</v>
       </c>
       <c r="E18" s="65">
         <v>244</v>
       </c>
       <c r="F18" s="65">
         <v>227</v>
       </c>
       <c r="G18" s="65">
         <v>252</v>
       </c>
       <c r="H18" s="65">
         <v>232</v>
       </c>
       <c r="I18" s="65">
         <v>247</v>
       </c>
       <c r="J18" s="65">
         <v>258</v>
       </c>
       <c r="K18" s="65">
         <v>290</v>
       </c>
       <c r="L18" s="65">
         <v>265</v>
       </c>
       <c r="M18" s="65">
         <v>265</v>
       </c>
       <c r="N18" s="52">
         <v>3076</v>
       </c>
     </row>
     <row r="19" spans="1:14">
-      <c r="A19" s="119" t="s">
+      <c r="A19" s="114" t="s">
         <v>202</v>
       </c>
       <c r="B19" s="44">
         <v>307</v>
       </c>
       <c r="C19" s="44">
         <v>265</v>
       </c>
       <c r="D19" s="44">
         <v>297</v>
       </c>
       <c r="E19" s="44">
         <v>232</v>
       </c>
       <c r="F19" s="44">
         <v>249</v>
       </c>
       <c r="G19" s="44">
         <v>260</v>
       </c>
-      <c r="H19" s="44" t="s">
-[...3 lines deleted...]
-        <v>182</v>
+      <c r="H19" s="44">
+        <v>226</v>
+      </c>
+      <c r="I19" s="44">
+        <v>231</v>
       </c>
       <c r="J19" s="44" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="K19" s="44" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="L19" s="68" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="M19" s="68" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="N19" s="69">
-        <v>1610</v>
+        <v>2067</v>
       </c>
     </row>
     <row r="21" spans="1:14">
       <c r="A21" t="s">
         <v>132</v>
       </c>
       <c r="N21" s="36" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="22" spans="1:14">
       <c r="A22" s="62" t="s">
         <v>128</v>
       </c>
       <c r="B22" s="62" t="s">
         <v>160</v>
       </c>
       <c r="C22" s="62" t="s">
         <v>68</v>
       </c>
       <c r="D22" s="62" t="s">
         <v>127</v>
       </c>
       <c r="E22" s="62" t="s">
         <v>161</v>
@@ -10610,134 +10632,134 @@
       </c>
       <c r="H26" s="65">
         <v>1577</v>
       </c>
       <c r="I26" s="65">
         <v>1444</v>
       </c>
       <c r="J26" s="65">
         <v>1183</v>
       </c>
       <c r="K26" s="65">
         <v>1283</v>
       </c>
       <c r="L26" s="65">
         <v>1332</v>
       </c>
       <c r="M26" s="65">
         <v>1340</v>
       </c>
       <c r="N26" s="52">
         <v>17616</v>
       </c>
     </row>
     <row r="27" spans="1:14">
       <c r="A27" s="8" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
       <c r="B27" s="65">
         <v>1461</v>
       </c>
       <c r="C27" s="65">
         <v>1477</v>
       </c>
       <c r="D27" s="65">
         <v>1564</v>
       </c>
       <c r="E27" s="65">
         <v>1869</v>
       </c>
       <c r="F27" s="65">
         <v>1406</v>
       </c>
       <c r="G27" s="65">
         <v>1503</v>
       </c>
       <c r="H27" s="65">
         <v>1405</v>
       </c>
       <c r="I27" s="65">
         <v>1380</v>
       </c>
       <c r="J27" s="65">
         <v>1219</v>
       </c>
       <c r="K27" s="65">
         <v>1249</v>
       </c>
       <c r="L27" s="65">
         <v>1302</v>
       </c>
       <c r="M27" s="65">
         <v>1260</v>
       </c>
       <c r="N27" s="52">
         <v>17095</v>
       </c>
     </row>
     <row r="28" spans="1:14">
-      <c r="A28" s="119" t="s">
+      <c r="A28" s="114" t="s">
         <v>202</v>
       </c>
       <c r="B28" s="44">
         <v>1432</v>
       </c>
       <c r="C28" s="44">
         <v>1327</v>
       </c>
       <c r="D28" s="44">
         <v>1403</v>
       </c>
       <c r="E28" s="44">
         <v>1700</v>
       </c>
       <c r="F28" s="44">
         <v>1432</v>
       </c>
       <c r="G28" s="44">
         <v>1465</v>
       </c>
-      <c r="H28" s="44" t="s">
-[...3 lines deleted...]
-        <v>182</v>
+      <c r="H28" s="44">
+        <v>1304</v>
+      </c>
+      <c r="I28" s="44">
+        <v>1252</v>
       </c>
       <c r="J28" s="44" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="K28" s="44" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="L28" s="68" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="M28" s="68" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="N28" s="69">
-        <v>8759</v>
+        <v>11315</v>
       </c>
     </row>
     <row r="30" spans="1:14">
       <c r="A30" t="s">
         <v>100</v>
       </c>
       <c r="N30" s="36" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="31" spans="1:14">
       <c r="A31" s="62" t="s">
         <v>128</v>
       </c>
       <c r="B31" s="62" t="s">
         <v>160</v>
       </c>
       <c r="C31" s="62" t="s">
         <v>68</v>
       </c>
       <c r="D31" s="62" t="s">
         <v>127</v>
       </c>
       <c r="E31" s="62" t="s">
         <v>161</v>
@@ -10926,134 +10948,134 @@
       </c>
       <c r="H35" s="65">
         <v>-1275</v>
       </c>
       <c r="I35" s="65">
         <v>-1152</v>
       </c>
       <c r="J35" s="65">
         <v>-972</v>
       </c>
       <c r="K35" s="65">
         <v>-960</v>
       </c>
       <c r="L35" s="65">
         <v>-1046</v>
       </c>
       <c r="M35" s="65">
         <v>-1053</v>
       </c>
       <c r="N35" s="52">
         <v>-14250</v>
       </c>
     </row>
     <row r="36" spans="1:14">
       <c r="A36" s="8" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
       <c r="B36" s="65">
         <v>-1170</v>
       </c>
       <c r="C36" s="65">
         <v>-1233</v>
       </c>
       <c r="D36" s="65">
         <v>-1303</v>
       </c>
       <c r="E36" s="65">
         <v>-1625</v>
       </c>
       <c r="F36" s="65">
         <v>-1179</v>
       </c>
       <c r="G36" s="65">
         <v>-1251</v>
       </c>
       <c r="H36" s="65">
         <v>-1173</v>
       </c>
       <c r="I36" s="65">
         <v>-1133</v>
       </c>
       <c r="J36" s="65">
         <v>-961</v>
       </c>
       <c r="K36" s="65">
         <v>-959</v>
       </c>
       <c r="L36" s="65">
         <v>-1037</v>
       </c>
       <c r="M36" s="65">
         <v>-995</v>
       </c>
       <c r="N36" s="52">
         <v>-14019</v>
       </c>
     </row>
     <row r="37" spans="1:14">
-      <c r="A37" s="119" t="s">
+      <c r="A37" s="114" t="s">
         <v>202</v>
       </c>
       <c r="B37" s="44">
         <v>-1125</v>
       </c>
       <c r="C37" s="44">
         <v>-1062</v>
       </c>
       <c r="D37" s="44">
         <v>-1106</v>
       </c>
       <c r="E37" s="44">
         <v>-1468</v>
       </c>
       <c r="F37" s="44">
         <v>-1183</v>
       </c>
       <c r="G37" s="44">
         <v>-1205</v>
       </c>
-      <c r="H37" s="44" t="s">
-[...3 lines deleted...]
-        <v>182</v>
+      <c r="H37" s="44">
+        <v>-1078</v>
+      </c>
+      <c r="I37" s="44">
+        <v>-1021</v>
       </c>
       <c r="J37" s="44" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="K37" s="44" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="L37" s="68" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="M37" s="68" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="N37" s="69">
-        <v>-7149</v>
+        <v>-9248</v>
       </c>
     </row>
     <row r="39" spans="1:14">
       <c r="A39" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="40" spans="1:14">
       <c r="A40" t="s">
         <v>24</v>
       </c>
       <c r="N40" s="36" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="41" spans="1:14">
       <c r="A41" s="62" t="s">
         <v>128</v>
       </c>
       <c r="B41" s="62" t="s">
         <v>160</v>
       </c>
       <c r="C41" s="62" t="s">
         <v>68</v>
       </c>
@@ -11247,134 +11269,134 @@
       </c>
       <c r="H45" s="65">
         <v>2325</v>
       </c>
       <c r="I45" s="65">
         <v>842</v>
       </c>
       <c r="J45" s="65">
         <v>707</v>
       </c>
       <c r="K45" s="65">
         <v>918</v>
       </c>
       <c r="L45" s="65">
         <v>913</v>
       </c>
       <c r="M45" s="65">
         <v>771</v>
       </c>
       <c r="N45" s="52">
         <v>11745</v>
       </c>
     </row>
     <row r="46" spans="1:14">
       <c r="A46" s="8" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
       <c r="B46" s="65">
         <v>748</v>
       </c>
       <c r="C46" s="65">
         <v>634</v>
       </c>
       <c r="D46" s="65">
         <v>584</v>
       </c>
       <c r="E46" s="65">
         <v>572</v>
       </c>
       <c r="F46" s="65">
         <v>721</v>
       </c>
       <c r="G46" s="65">
         <v>2016</v>
       </c>
       <c r="H46" s="65">
         <v>2179</v>
       </c>
       <c r="I46" s="65">
         <v>836</v>
       </c>
       <c r="J46" s="65">
         <v>706</v>
       </c>
       <c r="K46" s="65">
         <v>932</v>
       </c>
       <c r="L46" s="65">
         <v>881</v>
       </c>
       <c r="M46" s="65">
         <v>819</v>
       </c>
       <c r="N46" s="52">
         <v>11628</v>
       </c>
     </row>
     <row r="47" spans="1:14">
-      <c r="A47" s="119" t="s">
+      <c r="A47" s="114" t="s">
         <v>202</v>
       </c>
       <c r="B47" s="44">
         <v>826</v>
       </c>
       <c r="C47" s="44">
         <v>601</v>
       </c>
       <c r="D47" s="44">
         <v>557</v>
       </c>
       <c r="E47" s="44">
         <v>533</v>
       </c>
       <c r="F47" s="44">
         <v>658</v>
       </c>
       <c r="G47" s="44">
         <v>1953</v>
       </c>
-      <c r="H47" s="44" t="s">
-[...3 lines deleted...]
-        <v>182</v>
+      <c r="H47" s="44">
+        <v>1993</v>
+      </c>
+      <c r="I47" s="44">
+        <v>732</v>
       </c>
       <c r="J47" s="44" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="K47" s="44" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="L47" s="68" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="M47" s="68" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="N47" s="69">
-        <v>5128</v>
+        <v>7853</v>
       </c>
     </row>
     <row r="49" spans="1:14">
       <c r="A49" t="s">
         <v>130</v>
       </c>
       <c r="N49" s="36" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="50" spans="1:14">
       <c r="A50" s="62" t="s">
         <v>128</v>
       </c>
       <c r="B50" s="62" t="s">
         <v>160</v>
       </c>
       <c r="C50" s="62" t="s">
         <v>68</v>
       </c>
       <c r="D50" s="62" t="s">
         <v>127</v>
       </c>
       <c r="E50" s="62" t="s">
         <v>161</v>
@@ -11563,134 +11585,134 @@
       </c>
       <c r="H54" s="65">
         <v>1663</v>
       </c>
       <c r="I54" s="65">
         <v>839</v>
       </c>
       <c r="J54" s="65">
         <v>719</v>
       </c>
       <c r="K54" s="65">
         <v>1075</v>
       </c>
       <c r="L54" s="65">
         <v>778</v>
       </c>
       <c r="M54" s="65">
         <v>779</v>
       </c>
       <c r="N54" s="52">
         <v>14784</v>
       </c>
     </row>
     <row r="55" spans="1:14">
       <c r="A55" s="8" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
       <c r="B55" s="65">
         <v>717</v>
       </c>
       <c r="C55" s="65">
         <v>579</v>
       </c>
       <c r="D55" s="65">
         <v>799</v>
       </c>
       <c r="E55" s="65">
         <v>682</v>
       </c>
       <c r="F55" s="65">
         <v>903</v>
       </c>
       <c r="G55" s="65">
         <v>5182</v>
       </c>
       <c r="H55" s="65">
         <v>1543</v>
       </c>
       <c r="I55" s="65">
         <v>904</v>
       </c>
       <c r="J55" s="65">
         <v>892</v>
       </c>
       <c r="K55" s="65">
         <v>1091</v>
       </c>
       <c r="L55" s="65">
         <v>794</v>
       </c>
       <c r="M55" s="65">
         <v>950</v>
       </c>
       <c r="N55" s="52">
         <v>15036</v>
       </c>
     </row>
     <row r="56" spans="1:14">
-      <c r="A56" s="119" t="s">
+      <c r="A56" s="114" t="s">
         <v>202</v>
       </c>
       <c r="B56" s="44">
         <v>730</v>
       </c>
       <c r="C56" s="44">
         <v>637</v>
       </c>
       <c r="D56" s="44">
         <v>799</v>
       </c>
       <c r="E56" s="44">
         <v>785</v>
       </c>
       <c r="F56" s="44">
         <v>972</v>
       </c>
       <c r="G56" s="44">
         <v>5117</v>
       </c>
-      <c r="H56" s="44" t="s">
-[...3 lines deleted...]
-        <v>182</v>
+      <c r="H56" s="44">
+        <v>1666</v>
+      </c>
+      <c r="I56" s="44">
+        <v>812</v>
       </c>
       <c r="J56" s="44" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="K56" s="44" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="L56" s="68" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="M56" s="68" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="N56" s="69">
-        <v>9040</v>
+        <v>11518</v>
       </c>
     </row>
     <row r="58" spans="1:14">
       <c r="A58" t="s">
         <v>129</v>
       </c>
       <c r="N58" s="36" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="59" spans="1:14">
       <c r="A59" s="62" t="s">
         <v>128</v>
       </c>
       <c r="B59" s="62" t="s">
         <v>160</v>
       </c>
       <c r="C59" s="62" t="s">
         <v>68</v>
       </c>
       <c r="D59" s="62" t="s">
         <v>127</v>
       </c>
       <c r="E59" s="62" t="s">
         <v>161</v>
@@ -11879,760 +11901,760 @@
       </c>
       <c r="H63" s="65">
         <v>662</v>
       </c>
       <c r="I63" s="65">
         <v>3</v>
       </c>
       <c r="J63" s="65">
         <v>-12</v>
       </c>
       <c r="K63" s="65">
         <v>-157</v>
       </c>
       <c r="L63" s="65">
         <v>135</v>
       </c>
       <c r="M63" s="65">
         <v>-8</v>
       </c>
       <c r="N63" s="52">
         <v>-3039</v>
       </c>
     </row>
     <row r="64" spans="1:14">
       <c r="A64" s="8" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
       <c r="B64" s="65">
         <v>31</v>
       </c>
       <c r="C64" s="65">
         <v>55</v>
       </c>
       <c r="D64" s="65">
         <v>-215</v>
       </c>
       <c r="E64" s="65">
         <v>-110</v>
       </c>
       <c r="F64" s="65">
         <v>-182</v>
       </c>
       <c r="G64" s="65">
         <v>-3166</v>
       </c>
       <c r="H64" s="65">
         <v>636</v>
       </c>
       <c r="I64" s="65">
         <v>-68</v>
       </c>
       <c r="J64" s="65">
         <v>-186</v>
       </c>
       <c r="K64" s="65">
         <v>-159</v>
       </c>
       <c r="L64" s="65">
         <v>87</v>
       </c>
       <c r="M64" s="65">
         <v>-131</v>
       </c>
       <c r="N64" s="52">
         <v>-3408</v>
       </c>
     </row>
     <row r="65" spans="1:14">
-      <c r="A65" s="119" t="s">
+      <c r="A65" s="114" t="s">
         <v>202</v>
       </c>
       <c r="B65" s="44">
         <v>96</v>
       </c>
       <c r="C65" s="44">
         <v>-36</v>
       </c>
       <c r="D65" s="44">
         <v>-242</v>
       </c>
       <c r="E65" s="44">
         <v>-252</v>
       </c>
       <c r="F65" s="44">
         <v>-314</v>
       </c>
       <c r="G65" s="44">
         <v>-3164</v>
       </c>
-      <c r="H65" s="44" t="s">
-[...3 lines deleted...]
-        <v>182</v>
+      <c r="H65" s="44">
+        <v>327</v>
+      </c>
+      <c r="I65" s="44">
+        <v>-80</v>
       </c>
       <c r="J65" s="44" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="K65" s="44" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="L65" s="44" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="M65" s="44" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="N65" s="69">
-        <v>-3912</v>
+        <v>-3665</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="61" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;L&amp;"ＭＳ Ｐゴシック,標準"&amp;12&amp;F</oddHeader>
     <oddFooter>&amp;P / &amp;N ページ</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0700-000000000000}">
   <sheetPr>
     <tabColor rgb="FF92D050"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:G40"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="18" customHeight="1"/>
   <cols>
     <col min="1" max="6" width="10.625" style="70" customWidth="1"/>
     <col min="7" max="7" width="9" customWidth="1"/>
     <col min="8" max="16384" width="9" style="70"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="18" customHeight="1">
-      <c r="A1" s="96" t="s">
-        <v>204</v>
+      <c r="A1" s="93" t="s">
+        <v>203</v>
       </c>
     </row>
     <row r="2" spans="1:6" ht="18" customHeight="1">
       <c r="E2" s="36" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="3" spans="1:6" ht="18" customHeight="1">
       <c r="A3" s="71" t="s">
         <v>109</v>
       </c>
-      <c r="B3" s="97" t="s">
+      <c r="B3" s="94" t="s">
         <v>152</v>
       </c>
-      <c r="C3" s="98" t="s">
+      <c r="C3" s="95" t="s">
         <v>153</v>
       </c>
-      <c r="D3" s="98" t="s">
+      <c r="D3" s="95" t="s">
         <v>151</v>
       </c>
       <c r="E3" s="71" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="4" spans="1:6" ht="18" customHeight="1">
       <c r="A4" s="72"/>
       <c r="B4" s="72" t="s">
         <v>137</v>
       </c>
       <c r="C4" s="72" t="s">
         <v>137</v>
       </c>
       <c r="D4" s="72" t="s">
         <v>137</v>
       </c>
       <c r="E4" s="72"/>
     </row>
     <row r="5" spans="1:6" ht="18" customHeight="1">
       <c r="A5" s="73" t="s">
         <v>136</v>
       </c>
-      <c r="B5" s="78">
-[...5 lines deleted...]
-      <c r="D5" s="78">
+      <c r="B5" s="120">
+        <v>2</v>
+      </c>
+      <c r="C5" s="120">
+        <v>23</v>
+      </c>
+      <c r="D5" s="120">
         <v>0</v>
       </c>
       <c r="E5" s="78">
         <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:6" ht="18" customHeight="1">
       <c r="A6" s="74" t="s">
         <v>20</v>
       </c>
-      <c r="B6" s="79">
-[...5 lines deleted...]
-      <c r="D6" s="79">
+      <c r="B6" s="121">
+        <v>0</v>
+      </c>
+      <c r="C6" s="121">
+        <v>24</v>
+      </c>
+      <c r="D6" s="121">
         <v>1</v>
       </c>
       <c r="E6" s="79">
         <v>25</v>
       </c>
     </row>
     <row r="7" spans="1:6" ht="18" customHeight="1">
       <c r="A7" s="75" t="s">
         <v>26</v>
       </c>
-      <c r="B7" s="80">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="B7" s="122">
+        <v>10</v>
+      </c>
+      <c r="C7" s="122">
+        <v>13</v>
+      </c>
+      <c r="D7" s="122">
+        <v>2</v>
       </c>
       <c r="E7" s="80">
         <v>25</v>
       </c>
     </row>
     <row r="9" spans="1:6" ht="18" customHeight="1">
       <c r="A9" s="76" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="10" spans="1:6" ht="18" customHeight="1">
       <c r="A10" s="77" t="s">
         <v>167</v>
       </c>
       <c r="B10" s="77" t="s">
         <v>168</v>
       </c>
       <c r="C10" s="77" t="s">
         <v>169</v>
       </c>
       <c r="D10" s="77" t="s">
         <v>167</v>
       </c>
       <c r="E10" s="77" t="s">
         <v>170</v>
       </c>
       <c r="F10" s="77" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="11" spans="1:6" ht="18" customHeight="1">
-      <c r="A11" s="103"/>
-[...2 lines deleted...]
-      <c r="D11" s="106">
+      <c r="A11" s="98">
         <v>1</v>
       </c>
-      <c r="E11" s="104" t="s">
+      <c r="B11" s="99" t="s">
+        <v>51</v>
+      </c>
+      <c r="C11" s="100">
+        <v>13</v>
+      </c>
+      <c r="D11" s="101">
+        <v>1</v>
+      </c>
+      <c r="E11" s="99" t="s">
         <v>83</v>
       </c>
-      <c r="F11" s="107">
-        <v>1432</v>
+      <c r="F11" s="102">
+        <v>205</v>
       </c>
     </row>
     <row r="12" spans="1:6" ht="18" customHeight="1">
-      <c r="A12" s="108"/>
-[...2 lines deleted...]
-      <c r="D12" s="111">
+      <c r="A12" s="103">
         <v>2</v>
       </c>
-      <c r="E12" s="112" t="s">
-[...3 lines deleted...]
-        <v>542</v>
+      <c r="B12" s="104" t="s">
+        <v>62</v>
+      </c>
+      <c r="C12" s="105">
+        <v>4</v>
+      </c>
+      <c r="D12" s="106">
+        <v>2</v>
+      </c>
+      <c r="E12" s="107" t="s">
+        <v>81</v>
+      </c>
+      <c r="F12" s="108">
+        <v>170</v>
       </c>
     </row>
     <row r="13" spans="1:6" ht="18" customHeight="1">
-      <c r="A13" s="108"/>
-[...2 lines deleted...]
-      <c r="D13" s="111">
+      <c r="A13" s="103" t="s">
+        <v>180</v>
+      </c>
+      <c r="B13" s="104" t="s">
+        <v>180</v>
+      </c>
+      <c r="C13" s="105" t="s">
+        <v>180</v>
+      </c>
+      <c r="D13" s="106">
         <v>3</v>
       </c>
-      <c r="E13" s="112" t="s">
-[...3 lines deleted...]
-        <v>484</v>
+      <c r="E13" s="107" t="s">
+        <v>77</v>
+      </c>
+      <c r="F13" s="108">
+        <v>97</v>
       </c>
     </row>
     <row r="14" spans="1:6" ht="18" customHeight="1">
-      <c r="A14" s="108"/>
-[...2 lines deleted...]
-      <c r="D14" s="111">
+      <c r="A14" s="103" t="s">
+        <v>180</v>
+      </c>
+      <c r="B14" s="104" t="s">
+        <v>180</v>
+      </c>
+      <c r="C14" s="105" t="s">
+        <v>180</v>
+      </c>
+      <c r="D14" s="106">
         <v>4</v>
       </c>
-      <c r="E14" s="112" t="s">
-[...3 lines deleted...]
-        <v>339</v>
+      <c r="E14" s="107" t="s">
+        <v>54</v>
+      </c>
+      <c r="F14" s="108">
+        <v>83</v>
       </c>
     </row>
     <row r="15" spans="1:6" ht="18" customHeight="1">
-      <c r="A15" s="108"/>
-[...2 lines deleted...]
-      <c r="D15" s="111">
+      <c r="A15" s="103" t="s">
+        <v>180</v>
+      </c>
+      <c r="B15" s="104" t="s">
+        <v>180</v>
+      </c>
+      <c r="C15" s="105" t="s">
+        <v>180</v>
+      </c>
+      <c r="D15" s="106">
         <v>5</v>
       </c>
-      <c r="E15" s="112" t="s">
-[...3 lines deleted...]
-        <v>315</v>
+      <c r="E15" s="107" t="s">
+        <v>78</v>
+      </c>
+      <c r="F15" s="108">
+        <v>64</v>
       </c>
     </row>
     <row r="16" spans="1:6" ht="18" customHeight="1">
-      <c r="A16" s="108"/>
-[...9 lines deleted...]
-        <v>182</v>
+      <c r="A16" s="103" t="s">
+        <v>180</v>
+      </c>
+      <c r="B16" s="104" t="s">
+        <v>180</v>
+      </c>
+      <c r="C16" s="105" t="s">
+        <v>180</v>
+      </c>
+      <c r="D16" s="106" t="s">
+        <v>180</v>
+      </c>
+      <c r="E16" s="107" t="s">
+        <v>180</v>
+      </c>
+      <c r="F16" s="108" t="s">
+        <v>180</v>
       </c>
     </row>
     <row r="17" spans="1:6" ht="18" customHeight="1">
-      <c r="A17" s="108"/>
-[...9 lines deleted...]
-        <v>182</v>
+      <c r="A17" s="103" t="s">
+        <v>180</v>
+      </c>
+      <c r="B17" s="104" t="s">
+        <v>180</v>
+      </c>
+      <c r="C17" s="105" t="s">
+        <v>180</v>
+      </c>
+      <c r="D17" s="106" t="s">
+        <v>180</v>
+      </c>
+      <c r="E17" s="104" t="s">
+        <v>180</v>
+      </c>
+      <c r="F17" s="108" t="s">
+        <v>180</v>
       </c>
     </row>
     <row r="18" spans="1:6" ht="18" customHeight="1">
-      <c r="A18" s="114"/>
-[...9 lines deleted...]
-        <v>182</v>
+      <c r="A18" s="109" t="s">
+        <v>180</v>
+      </c>
+      <c r="B18" s="110" t="s">
+        <v>180</v>
+      </c>
+      <c r="C18" s="111" t="s">
+        <v>180</v>
+      </c>
+      <c r="D18" s="112" t="s">
+        <v>180</v>
+      </c>
+      <c r="E18" s="110" t="s">
+        <v>180</v>
+      </c>
+      <c r="F18" s="113" t="s">
+        <v>180</v>
       </c>
     </row>
     <row r="20" spans="1:6" ht="18" customHeight="1">
       <c r="A20" s="76" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="21" spans="1:6" ht="18" customHeight="1">
       <c r="A21" s="77" t="s">
         <v>167</v>
       </c>
       <c r="B21" s="77" t="s">
         <v>168</v>
       </c>
       <c r="C21" s="77" t="s">
         <v>169</v>
       </c>
       <c r="D21" s="77" t="s">
         <v>167</v>
       </c>
       <c r="E21" s="77" t="s">
         <v>170</v>
       </c>
       <c r="F21" s="77" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="22" spans="1:6" ht="18" customHeight="1">
-      <c r="A22" s="73">
+      <c r="A22" s="73"/>
+      <c r="B22" s="81"/>
+      <c r="C22" s="73"/>
+      <c r="D22" s="101">
         <v>1</v>
       </c>
-      <c r="B22" s="81" t="s">
-[...2 lines deleted...]
-      <c r="C22" s="73">
+      <c r="E22" s="99" t="s">
+        <v>83</v>
+      </c>
+      <c r="F22" s="102">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6" ht="18" customHeight="1">
+      <c r="A23" s="74"/>
+      <c r="B23" s="82"/>
+      <c r="C23" s="74"/>
+      <c r="D23" s="106">
+        <v>2</v>
+      </c>
+      <c r="E23" s="107" t="s">
+        <v>81</v>
+      </c>
+      <c r="F23" s="108">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6" ht="18" customHeight="1">
+      <c r="A24" s="74"/>
+      <c r="B24" s="82"/>
+      <c r="C24" s="74"/>
+      <c r="D24" s="106">
         <v>3</v>
       </c>
-      <c r="D22" s="106">
-[...46 lines deleted...]
-        <v>116</v>
+      <c r="E24" s="107" t="s">
+        <v>54</v>
+      </c>
+      <c r="F24" s="108">
+        <v>91</v>
       </c>
     </row>
     <row r="25" spans="1:6" ht="18" customHeight="1">
-      <c r="A25" s="74" t="s">
-[...8 lines deleted...]
-      <c r="D25" s="111">
+      <c r="A25" s="74"/>
+      <c r="B25" s="82"/>
+      <c r="C25" s="74"/>
+      <c r="D25" s="106">
         <v>4</v>
       </c>
-      <c r="E25" s="112" t="s">
-[...3 lines deleted...]
-        <v>111</v>
+      <c r="E25" s="107" t="s">
+        <v>77</v>
+      </c>
+      <c r="F25" s="108">
+        <v>82</v>
       </c>
     </row>
     <row r="26" spans="1:6" ht="18" customHeight="1">
-      <c r="A26" s="74" t="s">
-[...8 lines deleted...]
-      <c r="D26" s="111">
+      <c r="A26" s="74"/>
+      <c r="B26" s="82"/>
+      <c r="C26" s="74"/>
+      <c r="D26" s="106">
         <v>5</v>
       </c>
-      <c r="E26" s="112" t="s">
-[...3 lines deleted...]
-        <v>108</v>
+      <c r="E26" s="107" t="s">
+        <v>82</v>
+      </c>
+      <c r="F26" s="108">
+        <v>66</v>
       </c>
     </row>
     <row r="27" spans="1:6" ht="18" customHeight="1">
-      <c r="A27" s="74" t="s">
-[...15 lines deleted...]
-        <v>182</v>
+      <c r="A27" s="74"/>
+      <c r="B27" s="82"/>
+      <c r="C27" s="74"/>
+      <c r="D27" s="106" t="s">
+        <v>180</v>
+      </c>
+      <c r="E27" s="104" t="s">
+        <v>180</v>
+      </c>
+      <c r="F27" s="108" t="s">
+        <v>180</v>
       </c>
     </row>
     <row r="28" spans="1:6" ht="18" customHeight="1">
-      <c r="A28" s="74" t="s">
-[...15 lines deleted...]
-        <v>182</v>
+      <c r="A28" s="74"/>
+      <c r="B28" s="82"/>
+      <c r="C28" s="74"/>
+      <c r="D28" s="106" t="s">
+        <v>180</v>
+      </c>
+      <c r="E28" s="104" t="s">
+        <v>180</v>
+      </c>
+      <c r="F28" s="108" t="s">
+        <v>180</v>
       </c>
     </row>
     <row r="29" spans="1:6" ht="18" customHeight="1">
-      <c r="A29" s="75" t="s">
-[...15 lines deleted...]
-        <v>182</v>
+      <c r="A29" s="75"/>
+      <c r="B29" s="83"/>
+      <c r="C29" s="75"/>
+      <c r="D29" s="112" t="s">
+        <v>180</v>
+      </c>
+      <c r="E29" s="110" t="s">
+        <v>180</v>
+      </c>
+      <c r="F29" s="113" t="s">
+        <v>180</v>
       </c>
     </row>
     <row r="31" spans="1:6" ht="18" customHeight="1">
       <c r="A31" s="76" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="32" spans="1:6" ht="18" customHeight="1">
       <c r="A32" s="77" t="s">
         <v>167</v>
       </c>
       <c r="B32" s="77" t="s">
         <v>168</v>
       </c>
       <c r="C32" s="77" t="s">
         <v>169</v>
       </c>
       <c r="D32" s="77" t="s">
         <v>167</v>
       </c>
       <c r="E32" s="77" t="s">
         <v>170</v>
       </c>
       <c r="F32" s="77" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="33" spans="1:6" ht="18" customHeight="1">
-      <c r="A33" s="103">
+      <c r="A33" s="98">
         <v>1</v>
       </c>
-      <c r="B33" s="104" t="s">
-[...2 lines deleted...]
-      <c r="C33" s="105">
+      <c r="B33" s="99" t="s">
+        <v>51</v>
+      </c>
+      <c r="C33" s="100">
+        <v>43</v>
+      </c>
+      <c r="D33" s="101">
+        <v>1</v>
+      </c>
+      <c r="E33" s="99" t="s">
+        <v>81</v>
+      </c>
+      <c r="F33" s="102">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="34" spans="1:6" ht="18" customHeight="1">
+      <c r="A34" s="103">
+        <v>2</v>
+      </c>
+      <c r="B34" s="104" t="s">
+        <v>83</v>
+      </c>
+      <c r="C34" s="105">
+        <v>40</v>
+      </c>
+      <c r="D34" s="106">
+        <v>2</v>
+      </c>
+      <c r="E34" s="107" t="s">
+        <v>76</v>
+      </c>
+      <c r="F34" s="108">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="35" spans="1:6" ht="18" customHeight="1">
+      <c r="A35" s="103">
+        <v>3</v>
+      </c>
+      <c r="B35" s="104" t="s">
+        <v>36</v>
+      </c>
+      <c r="C35" s="105">
+        <v>10</v>
+      </c>
+      <c r="D35" s="106">
+        <v>3</v>
+      </c>
+      <c r="E35" s="107" t="s">
+        <v>79</v>
+      </c>
+      <c r="F35" s="108">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="36" spans="1:6" ht="18" customHeight="1">
+      <c r="A36" s="103">
+        <v>4</v>
+      </c>
+      <c r="B36" s="104" t="s">
+        <v>54</v>
+      </c>
+      <c r="C36" s="105">
         <v>8</v>
       </c>
-      <c r="D33" s="106">
-[...59 lines deleted...]
-      <c r="D36" s="111">
+      <c r="D36" s="106">
         <v>4</v>
       </c>
-      <c r="E36" s="112" t="s">
+      <c r="E36" s="107" t="s">
         <v>77</v>
       </c>
-      <c r="F36" s="113">
-        <v>231</v>
+      <c r="F36" s="108">
+        <v>15</v>
       </c>
     </row>
     <row r="37" spans="1:6" ht="18" customHeight="1">
-      <c r="A37" s="108" t="s">
-[...8 lines deleted...]
-      <c r="D37" s="111">
+      <c r="A37" s="103">
+        <v>4</v>
+      </c>
+      <c r="B37" s="104" t="s">
+        <v>9</v>
+      </c>
+      <c r="C37" s="105">
+        <v>8</v>
+      </c>
+      <c r="D37" s="106">
         <v>5</v>
       </c>
-      <c r="E37" s="112" t="s">
-[...3 lines deleted...]
-        <v>204</v>
+      <c r="E37" s="107" t="s">
+        <v>78</v>
+      </c>
+      <c r="F37" s="108">
+        <v>12</v>
       </c>
     </row>
     <row r="38" spans="1:6" ht="18" customHeight="1">
-      <c r="A38" s="108" t="s">
-[...15 lines deleted...]
-        <v>182</v>
+      <c r="A38" s="103" t="s">
+        <v>180</v>
+      </c>
+      <c r="B38" s="104" t="s">
+        <v>180</v>
+      </c>
+      <c r="C38" s="105" t="s">
+        <v>180</v>
+      </c>
+      <c r="D38" s="106" t="s">
+        <v>180</v>
+      </c>
+      <c r="E38" s="104" t="s">
+        <v>180</v>
+      </c>
+      <c r="F38" s="108" t="s">
+        <v>180</v>
       </c>
     </row>
     <row r="39" spans="1:6" ht="18" customHeight="1">
-      <c r="A39" s="108" t="s">
-[...15 lines deleted...]
-        <v>182</v>
+      <c r="A39" s="103" t="s">
+        <v>180</v>
+      </c>
+      <c r="B39" s="104" t="s">
+        <v>180</v>
+      </c>
+      <c r="C39" s="105" t="s">
+        <v>180</v>
+      </c>
+      <c r="D39" s="106" t="s">
+        <v>180</v>
+      </c>
+      <c r="E39" s="104" t="s">
+        <v>180</v>
+      </c>
+      <c r="F39" s="108" t="s">
+        <v>180</v>
       </c>
     </row>
     <row r="40" spans="1:6" ht="18" customHeight="1">
-      <c r="A40" s="114" t="s">
-[...15 lines deleted...]
-        <v>182</v>
+      <c r="A40" s="109" t="s">
+        <v>180</v>
+      </c>
+      <c r="B40" s="110" t="s">
+        <v>180</v>
+      </c>
+      <c r="C40" s="111" t="s">
+        <v>180</v>
+      </c>
+      <c r="D40" s="112" t="s">
+        <v>180</v>
+      </c>
+      <c r="E40" s="110" t="s">
+        <v>180</v>
+      </c>
+      <c r="F40" s="113" t="s">
+        <v>180</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;L&amp;"ＭＳ Ｐゴシック,標準"&amp;12&amp;F</oddHeader>
     <oddFooter>&amp;P / &amp;N ページ</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0800-000000000000}">
   <sheetPr>
     <tabColor rgb="FF92D050"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:L39"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="18.75"/>
   <cols>
@@ -12646,1403 +12668,1403 @@
     </row>
     <row r="2" spans="1:12">
       <c r="A2" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="3" spans="1:12">
       <c r="A3" s="84"/>
       <c r="B3" s="50" t="s">
         <v>12</v>
       </c>
       <c r="C3" s="12" t="s">
         <v>17</v>
       </c>
       <c r="D3" s="12"/>
       <c r="E3" s="16"/>
       <c r="F3" s="25" t="s">
         <v>48</v>
       </c>
       <c r="G3" s="50" t="s">
         <v>47</v>
       </c>
       <c r="H3" s="12" t="s">
         <v>148</v>
       </c>
-      <c r="I3" s="94"/>
+      <c r="I3" s="92"/>
       <c r="J3" s="12" t="s">
         <v>147</v>
       </c>
-      <c r="K3" s="94"/>
+      <c r="K3" s="92"/>
       <c r="L3" s="34" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="4" spans="1:12">
       <c r="A4" s="85" t="s">
         <v>109</v>
       </c>
       <c r="B4" s="8" t="s">
         <v>28</v>
       </c>
       <c r="C4" s="50" t="s">
         <v>145</v>
       </c>
       <c r="D4" s="50" t="s">
         <v>144</v>
       </c>
       <c r="E4" s="50" t="s">
         <v>143</v>
       </c>
       <c r="F4" s="32" t="s">
         <v>140</v>
       </c>
       <c r="G4" s="8" t="s">
         <v>140</v>
       </c>
       <c r="H4" s="84" t="s">
         <v>142</v>
       </c>
       <c r="I4" s="50" t="s">
         <v>141</v>
       </c>
       <c r="J4" s="25" t="s">
         <v>142</v>
       </c>
       <c r="K4" s="50" t="s">
         <v>141</v>
       </c>
       <c r="L4" s="2" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="5" spans="1:12">
       <c r="A5" s="87"/>
       <c r="B5" s="67"/>
       <c r="C5" s="63"/>
-      <c r="D5" s="92"/>
+      <c r="D5" s="90"/>
       <c r="E5" s="33"/>
       <c r="F5" s="63"/>
       <c r="G5" s="67"/>
       <c r="H5" s="63"/>
       <c r="I5" s="67"/>
       <c r="J5" s="63"/>
       <c r="K5" s="67"/>
       <c r="L5" s="33" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="6" spans="1:12">
       <c r="A6" s="86" t="s">
         <v>85</v>
       </c>
-      <c r="B6" s="53">
-[...30 lines deleted...]
-        <v>-4369</v>
+      <c r="B6" s="123">
+        <v>380659</v>
+      </c>
+      <c r="C6" s="123">
+        <v>865885</v>
+      </c>
+      <c r="D6" s="123">
+        <v>409914</v>
+      </c>
+      <c r="E6" s="123">
+        <v>455971</v>
+      </c>
+      <c r="F6" s="123">
+        <v>231</v>
+      </c>
+      <c r="G6" s="123">
+        <v>1252</v>
+      </c>
+      <c r="H6" s="91" t="s">
+        <v>204</v>
+      </c>
+      <c r="I6" s="123">
+        <v>732</v>
+      </c>
+      <c r="J6" s="91" t="s">
+        <v>204</v>
+      </c>
+      <c r="K6" s="123">
+        <v>812</v>
+      </c>
+      <c r="L6" s="124">
+        <v>-1101</v>
       </c>
     </row>
     <row r="7" spans="1:12">
       <c r="A7" s="88" t="s">
         <v>56</v>
       </c>
-      <c r="B7" s="52">
-[...30 lines deleted...]
-        <v>-4287</v>
+      <c r="B7" s="125">
+        <v>350332</v>
+      </c>
+      <c r="C7" s="125">
+        <v>789821</v>
+      </c>
+      <c r="D7" s="125">
+        <v>373955</v>
+      </c>
+      <c r="E7" s="125">
+        <v>415866</v>
+      </c>
+      <c r="F7" s="125">
+        <v>221</v>
+      </c>
+      <c r="G7" s="125">
+        <v>1122</v>
+      </c>
+      <c r="H7" s="125">
+        <v>479</v>
+      </c>
+      <c r="I7" s="125">
+        <v>674</v>
+      </c>
+      <c r="J7" s="125">
+        <v>448</v>
+      </c>
+      <c r="K7" s="125">
+        <v>761</v>
+      </c>
+      <c r="L7" s="124">
+        <v>-957</v>
       </c>
     </row>
     <row r="8" spans="1:12">
       <c r="A8" s="86" t="s">
         <v>84</v>
       </c>
-      <c r="B8" s="53">
-[...30 lines deleted...]
-        <v>-375</v>
+      <c r="B8" s="126">
+        <v>30327</v>
+      </c>
+      <c r="C8" s="126">
+        <v>76168</v>
+      </c>
+      <c r="D8" s="126">
+        <v>36041</v>
+      </c>
+      <c r="E8" s="126">
+        <v>40127</v>
+      </c>
+      <c r="F8" s="126">
+        <v>10</v>
+      </c>
+      <c r="G8" s="126">
+        <v>130</v>
+      </c>
+      <c r="H8" s="126">
+        <v>52</v>
+      </c>
+      <c r="I8" s="126">
+        <v>58</v>
+      </c>
+      <c r="J8" s="126">
+        <v>53</v>
+      </c>
+      <c r="K8" s="126">
+        <v>51</v>
+      </c>
+      <c r="L8" s="127">
+        <v>-114</v>
       </c>
     </row>
     <row r="9" spans="1:12">
       <c r="A9" s="88" t="s">
         <v>83</v>
       </c>
-      <c r="B9" s="52">
-[...30 lines deleted...]
-        <v>-1432</v>
+      <c r="B9" s="125">
+        <v>138467</v>
+      </c>
+      <c r="C9" s="125">
+        <v>289817</v>
+      </c>
+      <c r="D9" s="125">
+        <v>136936</v>
+      </c>
+      <c r="E9" s="125">
+        <v>152881</v>
+      </c>
+      <c r="F9" s="125">
+        <v>98</v>
+      </c>
+      <c r="G9" s="125">
+        <v>343</v>
+      </c>
+      <c r="H9" s="125">
+        <v>170</v>
+      </c>
+      <c r="I9" s="125">
+        <v>270</v>
+      </c>
+      <c r="J9" s="125">
+        <v>98</v>
+      </c>
+      <c r="K9" s="125">
+        <v>302</v>
+      </c>
+      <c r="L9" s="128">
+        <v>-205</v>
       </c>
     </row>
     <row r="10" spans="1:12">
       <c r="A10" s="88" t="s">
         <v>82</v>
       </c>
-      <c r="B10" s="52">
-[...30 lines deleted...]
-        <v>-219</v>
+      <c r="B10" s="125">
+        <v>20445</v>
+      </c>
+      <c r="C10" s="125">
+        <v>44035</v>
+      </c>
+      <c r="D10" s="125">
+        <v>20391</v>
+      </c>
+      <c r="E10" s="125">
+        <v>23644</v>
+      </c>
+      <c r="F10" s="125">
+        <v>9</v>
+      </c>
+      <c r="G10" s="125">
+        <v>75</v>
+      </c>
+      <c r="H10" s="125">
+        <v>36</v>
+      </c>
+      <c r="I10" s="125">
+        <v>38</v>
+      </c>
+      <c r="J10" s="125">
+        <v>19</v>
+      </c>
+      <c r="K10" s="125">
+        <v>48</v>
+      </c>
+      <c r="L10" s="128">
+        <v>-59</v>
       </c>
     </row>
     <row r="11" spans="1:12">
       <c r="A11" s="88" t="s">
         <v>81</v>
       </c>
-      <c r="B11" s="52">
-[...11 lines deleted...]
-      <c r="F11" s="65">
+      <c r="B11" s="125">
+        <v>30367</v>
+      </c>
+      <c r="C11" s="125">
+        <v>75690</v>
+      </c>
+      <c r="D11" s="125">
+        <v>35775</v>
+      </c>
+      <c r="E11" s="125">
+        <v>39915</v>
+      </c>
+      <c r="F11" s="125">
         <v>23</v>
       </c>
-      <c r="G11" s="52">
-[...15 lines deleted...]
-        <v>-484</v>
+      <c r="G11" s="125">
+        <v>122</v>
+      </c>
+      <c r="H11" s="125">
+        <v>35</v>
+      </c>
+      <c r="I11" s="125">
+        <v>33</v>
+      </c>
+      <c r="J11" s="125">
+        <v>57</v>
+      </c>
+      <c r="K11" s="125">
+        <v>82</v>
+      </c>
+      <c r="L11" s="128">
+        <v>-170</v>
       </c>
     </row>
     <row r="12" spans="1:12">
       <c r="A12" s="88" t="s">
         <v>80</v>
       </c>
-      <c r="B12" s="52">
-[...30 lines deleted...]
-        <v>-542</v>
+      <c r="B12" s="125">
+        <v>27120</v>
+      </c>
+      <c r="C12" s="125">
+        <v>61768</v>
+      </c>
+      <c r="D12" s="125">
+        <v>29291</v>
+      </c>
+      <c r="E12" s="125">
+        <v>32477</v>
+      </c>
+      <c r="F12" s="125">
+        <v>21</v>
+      </c>
+      <c r="G12" s="125">
+        <v>82</v>
+      </c>
+      <c r="H12" s="125">
+        <v>37</v>
+      </c>
+      <c r="I12" s="125">
+        <v>50</v>
+      </c>
+      <c r="J12" s="125">
+        <v>20</v>
+      </c>
+      <c r="K12" s="125">
+        <v>60</v>
+      </c>
+      <c r="L12" s="128">
+        <v>-54</v>
       </c>
     </row>
     <row r="13" spans="1:12">
       <c r="A13" s="88" t="s">
         <v>79</v>
       </c>
-      <c r="B13" s="52">
-[...11 lines deleted...]
-      <c r="F13" s="65">
+      <c r="B13" s="125">
+        <v>9663</v>
+      </c>
+      <c r="C13" s="125">
+        <v>21231</v>
+      </c>
+      <c r="D13" s="125">
+        <v>10027</v>
+      </c>
+      <c r="E13" s="125">
+        <v>11204</v>
+      </c>
+      <c r="F13" s="125">
         <v>8</v>
       </c>
-      <c r="G13" s="52">
-[...15 lines deleted...]
-        <v>-76</v>
+      <c r="G13" s="125">
+        <v>40</v>
+      </c>
+      <c r="H13" s="125">
+        <v>9</v>
+      </c>
+      <c r="I13" s="125">
+        <v>12</v>
+      </c>
+      <c r="J13" s="125">
+        <v>25</v>
+      </c>
+      <c r="K13" s="125">
+        <v>21</v>
+      </c>
+      <c r="L13" s="128">
+        <v>-57</v>
       </c>
     </row>
     <row r="14" spans="1:12">
       <c r="A14" s="88" t="s">
         <v>78</v>
       </c>
-      <c r="B14" s="52">
-[...30 lines deleted...]
-        <v>-207</v>
+      <c r="B14" s="125">
+        <v>16204</v>
+      </c>
+      <c r="C14" s="125">
+        <v>36612</v>
+      </c>
+      <c r="D14" s="125">
+        <v>17576</v>
+      </c>
+      <c r="E14" s="125">
+        <v>19036</v>
+      </c>
+      <c r="F14" s="125">
+        <v>6</v>
+      </c>
+      <c r="G14" s="125">
+        <v>58</v>
+      </c>
+      <c r="H14" s="125">
+        <v>17</v>
+      </c>
+      <c r="I14" s="125">
+        <v>26</v>
+      </c>
+      <c r="J14" s="125">
+        <v>21</v>
+      </c>
+      <c r="K14" s="125">
+        <v>34</v>
+      </c>
+      <c r="L14" s="128">
+        <v>-64</v>
       </c>
     </row>
     <row r="15" spans="1:12">
       <c r="A15" s="88" t="s">
         <v>52</v>
       </c>
-      <c r="B15" s="52">
-[...30 lines deleted...]
-        <v>-178</v>
+      <c r="B15" s="125">
+        <v>10321</v>
+      </c>
+      <c r="C15" s="125">
+        <v>25110</v>
+      </c>
+      <c r="D15" s="125">
+        <v>11915</v>
+      </c>
+      <c r="E15" s="125">
+        <v>13195</v>
+      </c>
+      <c r="F15" s="125">
+        <v>5</v>
+      </c>
+      <c r="G15" s="125">
+        <v>41</v>
+      </c>
+      <c r="H15" s="125">
+        <v>4</v>
+      </c>
+      <c r="I15" s="125">
+        <v>19</v>
+      </c>
+      <c r="J15" s="125">
+        <v>18</v>
+      </c>
+      <c r="K15" s="125">
+        <v>16</v>
+      </c>
+      <c r="L15" s="128">
+        <v>-47</v>
       </c>
     </row>
     <row r="16" spans="1:12">
       <c r="A16" s="88" t="s">
         <v>77</v>
       </c>
-      <c r="B16" s="52">
-[...11 lines deleted...]
-      <c r="F16" s="65">
+      <c r="B16" s="125">
+        <v>28392</v>
+      </c>
+      <c r="C16" s="125">
+        <v>67708</v>
+      </c>
+      <c r="D16" s="125">
+        <v>32895</v>
+      </c>
+      <c r="E16" s="125">
+        <v>34813</v>
+      </c>
+      <c r="F16" s="125">
         <v>15</v>
       </c>
-      <c r="G16" s="52">
-[...15 lines deleted...]
-        <v>-339</v>
+      <c r="G16" s="125">
+        <v>97</v>
+      </c>
+      <c r="H16" s="125">
+        <v>38</v>
+      </c>
+      <c r="I16" s="125">
+        <v>58</v>
+      </c>
+      <c r="J16" s="125">
+        <v>50</v>
+      </c>
+      <c r="K16" s="125">
+        <v>61</v>
+      </c>
+      <c r="L16" s="128">
+        <v>-97</v>
       </c>
     </row>
     <row r="17" spans="1:12">
       <c r="A17" s="88" t="s">
         <v>76</v>
       </c>
-      <c r="B17" s="52">
-[...14 lines deleted...]
-      <c r="G17" s="52">
+      <c r="B17" s="125">
+        <v>12661</v>
+      </c>
+      <c r="C17" s="125">
+        <v>30023</v>
+      </c>
+      <c r="D17" s="125">
+        <v>14180</v>
+      </c>
+      <c r="E17" s="125">
+        <v>15843</v>
+      </c>
+      <c r="F17" s="125">
+        <v>10</v>
+      </c>
+      <c r="G17" s="125">
         <v>40</v>
       </c>
-      <c r="H17" s="65">
-[...12 lines deleted...]
-        <v>-123</v>
+      <c r="H17" s="125">
+        <v>38</v>
+      </c>
+      <c r="I17" s="125">
+        <v>8</v>
+      </c>
+      <c r="J17" s="125">
+        <v>50</v>
+      </c>
+      <c r="K17" s="125">
+        <v>25</v>
+      </c>
+      <c r="L17" s="128">
+        <v>-59</v>
       </c>
     </row>
     <row r="18" spans="1:12">
       <c r="A18" s="88" t="s">
         <v>54</v>
       </c>
-      <c r="B18" s="52">
-[...30 lines deleted...]
-        <v>-315</v>
+      <c r="B18" s="129">
+        <v>28246</v>
+      </c>
+      <c r="C18" s="129">
+        <v>69710</v>
+      </c>
+      <c r="D18" s="129">
+        <v>32742</v>
+      </c>
+      <c r="E18" s="129">
+        <v>36968</v>
+      </c>
+      <c r="F18" s="129">
+        <v>12</v>
+      </c>
+      <c r="G18" s="129">
+        <v>103</v>
+      </c>
+      <c r="H18" s="129">
+        <v>50</v>
+      </c>
+      <c r="I18" s="129">
+        <v>56</v>
+      </c>
+      <c r="J18" s="129">
+        <v>45</v>
+      </c>
+      <c r="K18" s="129">
+        <v>53</v>
+      </c>
+      <c r="L18" s="128">
+        <v>-83</v>
       </c>
     </row>
     <row r="19" spans="1:12">
       <c r="A19" s="88" t="s">
         <v>75</v>
       </c>
-      <c r="B19" s="52">
-[...11 lines deleted...]
-      <c r="F19" s="65">
+      <c r="B19" s="129">
+        <v>10988</v>
+      </c>
+      <c r="C19" s="129">
+        <v>25962</v>
+      </c>
+      <c r="D19" s="129">
+        <v>12291</v>
+      </c>
+      <c r="E19" s="129">
+        <v>13671</v>
+      </c>
+      <c r="F19" s="129">
         <v>6</v>
       </c>
-      <c r="G19" s="52">
-[...15 lines deleted...]
-        <v>-133</v>
+      <c r="G19" s="129">
+        <v>50</v>
+      </c>
+      <c r="H19" s="129">
+        <v>12</v>
+      </c>
+      <c r="I19" s="129">
+        <v>22</v>
+      </c>
+      <c r="J19" s="129">
+        <v>17</v>
+      </c>
+      <c r="K19" s="129">
+        <v>14</v>
+      </c>
+      <c r="L19" s="128">
+        <v>-41</v>
       </c>
     </row>
     <row r="20" spans="1:12">
       <c r="A20" s="88" t="s">
         <v>51</v>
       </c>
-      <c r="B20" s="52">
-[...30 lines deleted...]
-        <v>-86</v>
+      <c r="B20" s="129">
+        <v>8640</v>
+      </c>
+      <c r="C20" s="129">
+        <v>20996</v>
+      </c>
+      <c r="D20" s="129">
+        <v>10176</v>
+      </c>
+      <c r="E20" s="129">
+        <v>10820</v>
+      </c>
+      <c r="F20" s="129">
+        <v>4</v>
+      </c>
+      <c r="G20" s="129">
+        <v>34</v>
+      </c>
+      <c r="H20" s="129">
+        <v>20</v>
+      </c>
+      <c r="I20" s="129">
+        <v>62</v>
+      </c>
+      <c r="J20" s="129">
+        <v>11</v>
+      </c>
+      <c r="K20" s="129">
+        <v>28</v>
+      </c>
+      <c r="L20" s="128">
+        <v>13</v>
       </c>
     </row>
     <row r="21" spans="1:12">
       <c r="A21" s="88" t="s">
         <v>74</v>
       </c>
-      <c r="B21" s="52">
-[...30 lines deleted...]
-        <v>-153</v>
+      <c r="B21" s="125">
+        <v>8818</v>
+      </c>
+      <c r="C21" s="125">
+        <v>21159</v>
+      </c>
+      <c r="D21" s="125">
+        <v>9760</v>
+      </c>
+      <c r="E21" s="125">
+        <v>11399</v>
+      </c>
+      <c r="F21" s="125">
+        <v>4</v>
+      </c>
+      <c r="G21" s="125">
+        <v>37</v>
+      </c>
+      <c r="H21" s="125">
+        <v>13</v>
+      </c>
+      <c r="I21" s="125">
+        <v>20</v>
+      </c>
+      <c r="J21" s="125">
+        <v>17</v>
+      </c>
+      <c r="K21" s="125">
+        <v>17</v>
+      </c>
+      <c r="L21" s="128">
+        <v>-34</v>
       </c>
     </row>
     <row r="22" spans="1:12">
       <c r="A22" s="89" t="s">
         <v>73</v>
       </c>
-      <c r="B22" s="90">
-[...2 lines deleted...]
-      <c r="C22" s="90">
+      <c r="B22" s="130">
+        <v>1862</v>
+      </c>
+      <c r="C22" s="130">
         <v>4146</v>
       </c>
-      <c r="D22" s="90">
-[...14 lines deleted...]
-      <c r="I22" s="90">
+      <c r="D22" s="130">
+        <v>1965</v>
+      </c>
+      <c r="E22" s="130">
+        <v>2181</v>
+      </c>
+      <c r="F22" s="130">
+        <v>0</v>
+      </c>
+      <c r="G22" s="130">
+        <v>6</v>
+      </c>
+      <c r="H22" s="130">
+        <v>8</v>
+      </c>
+      <c r="I22" s="130">
+        <v>10</v>
+      </c>
+      <c r="J22" s="130">
+        <v>2</v>
+      </c>
+      <c r="K22" s="130">
         <v>11</v>
       </c>
-      <c r="J22" s="91">
-[...6 lines deleted...]
-        <v>-9</v>
+      <c r="L22" s="131">
+        <v>-1</v>
       </c>
     </row>
     <row r="23" spans="1:12">
       <c r="A23" s="88" t="s">
         <v>55</v>
       </c>
-      <c r="B23" s="52">
-[...2 lines deleted...]
-      <c r="C23" s="52">
+      <c r="B23" s="132">
+        <v>1862</v>
+      </c>
+      <c r="C23" s="132">
         <v>4146</v>
       </c>
-      <c r="D23" s="52">
-[...14 lines deleted...]
-      <c r="I23" s="52">
+      <c r="D23" s="132">
+        <v>1965</v>
+      </c>
+      <c r="E23" s="132">
+        <v>2181</v>
+      </c>
+      <c r="F23" s="132">
+        <v>0</v>
+      </c>
+      <c r="G23" s="132">
+        <v>6</v>
+      </c>
+      <c r="H23" s="132">
+        <v>8</v>
+      </c>
+      <c r="I23" s="132">
+        <v>10</v>
+      </c>
+      <c r="J23" s="132">
+        <v>2</v>
+      </c>
+      <c r="K23" s="132">
         <v>11</v>
       </c>
-      <c r="J23" s="65">
-[...6 lines deleted...]
-        <v>-9</v>
+      <c r="L23" s="133">
+        <v>-1</v>
       </c>
     </row>
     <row r="24" spans="1:12">
       <c r="A24" s="89" t="s">
         <v>72</v>
       </c>
-      <c r="B24" s="90">
-[...11 lines deleted...]
-      <c r="F24" s="91">
+      <c r="B24" s="130">
+        <v>739</v>
+      </c>
+      <c r="C24" s="130">
+        <v>1632</v>
+      </c>
+      <c r="D24" s="130">
+        <v>805</v>
+      </c>
+      <c r="E24" s="130">
+        <v>827</v>
+      </c>
+      <c r="F24" s="130">
         <v>0</v>
       </c>
-      <c r="G24" s="90">
-[...5 lines deleted...]
-      <c r="I24" s="90">
+      <c r="G24" s="130">
+        <v>5</v>
+      </c>
+      <c r="H24" s="130">
         <v>1</v>
       </c>
-      <c r="J24" s="91">
-[...2 lines deleted...]
-      <c r="K24" s="90">
+      <c r="I24" s="130">
+        <v>0</v>
+      </c>
+      <c r="J24" s="130">
+        <v>0</v>
+      </c>
+      <c r="K24" s="130">
         <v>1</v>
       </c>
-      <c r="L24" s="95">
-        <v>-6</v>
+      <c r="L24" s="131">
+        <v>-5</v>
       </c>
     </row>
     <row r="25" spans="1:12">
       <c r="A25" s="88" t="s">
         <v>71</v>
       </c>
-      <c r="B25" s="52">
-[...11 lines deleted...]
-      <c r="F25" s="65">
+      <c r="B25" s="132">
+        <v>739</v>
+      </c>
+      <c r="C25" s="132">
+        <v>1632</v>
+      </c>
+      <c r="D25" s="132">
+        <v>805</v>
+      </c>
+      <c r="E25" s="132">
+        <v>827</v>
+      </c>
+      <c r="F25" s="132">
         <v>0</v>
       </c>
-      <c r="G25" s="52">
-[...5 lines deleted...]
-      <c r="I25" s="52">
+      <c r="G25" s="132">
+        <v>5</v>
+      </c>
+      <c r="H25" s="132">
         <v>1</v>
       </c>
-      <c r="J25" s="65">
-[...2 lines deleted...]
-      <c r="K25" s="52">
+      <c r="I25" s="132">
+        <v>0</v>
+      </c>
+      <c r="J25" s="132">
+        <v>0</v>
+      </c>
+      <c r="K25" s="132">
         <v>1</v>
       </c>
-      <c r="L25" s="59">
-        <v>-6</v>
+      <c r="L25" s="133">
+        <v>-5</v>
       </c>
     </row>
     <row r="26" spans="1:12">
       <c r="A26" s="89" t="s">
         <v>70</v>
       </c>
-      <c r="B26" s="90">
-[...30 lines deleted...]
-        <v>-96</v>
+      <c r="B26" s="130">
+        <v>8905</v>
+      </c>
+      <c r="C26" s="130">
+        <v>20831</v>
+      </c>
+      <c r="D26" s="130">
+        <v>9689</v>
+      </c>
+      <c r="E26" s="130">
+        <v>11142</v>
+      </c>
+      <c r="F26" s="130">
+        <v>4</v>
+      </c>
+      <c r="G26" s="130">
+        <v>46</v>
+      </c>
+      <c r="H26" s="130">
+        <v>17</v>
+      </c>
+      <c r="I26" s="130">
+        <v>16</v>
+      </c>
+      <c r="J26" s="130">
+        <v>13</v>
+      </c>
+      <c r="K26" s="130">
+        <v>11</v>
+      </c>
+      <c r="L26" s="131">
+        <v>-33</v>
       </c>
     </row>
     <row r="27" spans="1:12">
       <c r="A27" s="88" t="s">
         <v>69</v>
       </c>
-      <c r="B27" s="52">
+      <c r="B27" s="125">
         <v>1056</v>
       </c>
-      <c r="C27" s="52">
-[...8 lines deleted...]
-      <c r="F27" s="65">
+      <c r="C27" s="125">
+        <v>2422</v>
+      </c>
+      <c r="D27" s="125">
+        <v>1160</v>
+      </c>
+      <c r="E27" s="125">
+        <v>1262</v>
+      </c>
+      <c r="F27" s="125">
         <v>0</v>
       </c>
-      <c r="G27" s="52">
-[...11 lines deleted...]
-      <c r="K27" s="52">
+      <c r="G27" s="125">
         <v>4</v>
       </c>
-      <c r="L27" s="59">
-        <v>-13</v>
+      <c r="H27" s="125">
+        <v>2</v>
+      </c>
+      <c r="I27" s="125">
+        <v>0</v>
+      </c>
+      <c r="J27" s="125">
+        <v>0</v>
+      </c>
+      <c r="K27" s="125">
+        <v>2</v>
+      </c>
+      <c r="L27" s="128">
+        <v>-4</v>
       </c>
     </row>
     <row r="28" spans="1:12">
       <c r="A28" s="88" t="s">
         <v>36</v>
       </c>
-      <c r="B28" s="52">
-[...30 lines deleted...]
-        <v>-54</v>
+      <c r="B28" s="125">
+        <v>5405</v>
+      </c>
+      <c r="C28" s="125">
+        <v>12903</v>
+      </c>
+      <c r="D28" s="125">
+        <v>5949</v>
+      </c>
+      <c r="E28" s="125">
+        <v>6954</v>
+      </c>
+      <c r="F28" s="125">
+        <v>3</v>
+      </c>
+      <c r="G28" s="125">
+        <v>27</v>
+      </c>
+      <c r="H28" s="125">
+        <v>13</v>
+      </c>
+      <c r="I28" s="125">
+        <v>11</v>
+      </c>
+      <c r="J28" s="125">
+        <v>9</v>
+      </c>
+      <c r="K28" s="125">
+        <v>5</v>
+      </c>
+      <c r="L28" s="128">
+        <v>-14</v>
       </c>
     </row>
     <row r="29" spans="1:12">
       <c r="A29" s="88" t="s">
         <v>67</v>
       </c>
-      <c r="B29" s="52">
-[...17 lines deleted...]
-      <c r="H29" s="65">
+      <c r="B29" s="125">
+        <v>2444</v>
+      </c>
+      <c r="C29" s="125">
+        <v>5506</v>
+      </c>
+      <c r="D29" s="125">
+        <v>2580</v>
+      </c>
+      <c r="E29" s="125">
+        <v>2926</v>
+      </c>
+      <c r="F29" s="125">
+        <v>1</v>
+      </c>
+      <c r="G29" s="125">
+        <v>15</v>
+      </c>
+      <c r="H29" s="125">
+        <v>2</v>
+      </c>
+      <c r="I29" s="125">
         <v>5</v>
       </c>
-      <c r="I29" s="52">
-[...9 lines deleted...]
-        <v>-29</v>
+      <c r="J29" s="125">
+        <v>4</v>
+      </c>
+      <c r="K29" s="125">
+        <v>4</v>
+      </c>
+      <c r="L29" s="128">
+        <v>-15</v>
       </c>
     </row>
     <row r="30" spans="1:12">
       <c r="A30" s="89" t="s">
         <v>66</v>
       </c>
-      <c r="B30" s="90">
-[...11 lines deleted...]
-      <c r="F30" s="91">
+      <c r="B30" s="130">
+        <v>7421</v>
+      </c>
+      <c r="C30" s="130">
+        <v>18852</v>
+      </c>
+      <c r="D30" s="130">
+        <v>8770</v>
+      </c>
+      <c r="E30" s="130">
+        <v>10082</v>
+      </c>
+      <c r="F30" s="130">
+        <v>1</v>
+      </c>
+      <c r="G30" s="130">
+        <v>29</v>
+      </c>
+      <c r="H30" s="130">
+        <v>13</v>
+      </c>
+      <c r="I30" s="130">
+        <v>6</v>
+      </c>
+      <c r="J30" s="130">
+        <v>18</v>
+      </c>
+      <c r="K30" s="130">
         <v>5</v>
       </c>
-      <c r="G30" s="90">
-[...15 lines deleted...]
-        <v>-89</v>
+      <c r="L30" s="131">
+        <v>-32</v>
       </c>
     </row>
     <row r="31" spans="1:12">
       <c r="A31" s="88" t="s">
         <v>65</v>
       </c>
-      <c r="B31" s="52">
-[...11 lines deleted...]
-      <c r="F31" s="65">
+      <c r="B31" s="125">
+        <v>3047</v>
+      </c>
+      <c r="C31" s="125">
+        <v>7147</v>
+      </c>
+      <c r="D31" s="125">
+        <v>3365</v>
+      </c>
+      <c r="E31" s="125">
+        <v>3782</v>
+      </c>
+      <c r="F31" s="125">
         <v>1</v>
       </c>
-      <c r="G31" s="52">
-[...15 lines deleted...]
-        <v>-40</v>
+      <c r="G31" s="125">
+        <v>18</v>
+      </c>
+      <c r="H31" s="125">
+        <v>7</v>
+      </c>
+      <c r="I31" s="125">
+        <v>1</v>
+      </c>
+      <c r="J31" s="125">
+        <v>6</v>
+      </c>
+      <c r="K31" s="125">
+        <v>3</v>
+      </c>
+      <c r="L31" s="128">
+        <v>-18</v>
       </c>
     </row>
     <row r="32" spans="1:12">
       <c r="A32" s="88" t="s">
         <v>64</v>
       </c>
-      <c r="B32" s="52">
-[...11 lines deleted...]
-      <c r="F32" s="65">
+      <c r="B32" s="125">
+        <v>2103</v>
+      </c>
+      <c r="C32" s="125">
+        <v>4965</v>
+      </c>
+      <c r="D32" s="125">
+        <v>2231</v>
+      </c>
+      <c r="E32" s="125">
+        <v>2734</v>
+      </c>
+      <c r="F32" s="125">
+        <v>0</v>
+      </c>
+      <c r="G32" s="125">
+        <v>8</v>
+      </c>
+      <c r="H32" s="125">
         <v>1</v>
       </c>
-      <c r="G32" s="52">
-[...5 lines deleted...]
-      <c r="I32" s="52">
+      <c r="I32" s="125">
+        <v>1</v>
+      </c>
+      <c r="J32" s="125">
         <v>8</v>
       </c>
-      <c r="J32" s="65">
-[...6 lines deleted...]
-        <v>-2</v>
+      <c r="K32" s="125">
+        <v>2</v>
+      </c>
+      <c r="L32" s="128">
+        <v>-16</v>
       </c>
     </row>
     <row r="33" spans="1:12">
       <c r="A33" s="88" t="s">
         <v>63</v>
       </c>
-      <c r="B33" s="52">
-[...11 lines deleted...]
-      <c r="F33" s="65">
+      <c r="B33" s="125">
+        <v>1425</v>
+      </c>
+      <c r="C33" s="125">
+        <v>3984</v>
+      </c>
+      <c r="D33" s="125">
+        <v>1837</v>
+      </c>
+      <c r="E33" s="125">
+        <v>2147</v>
+      </c>
+      <c r="F33" s="125">
         <v>0</v>
       </c>
-      <c r="G33" s="52">
-[...15 lines deleted...]
-        <v>-14</v>
+      <c r="G33" s="125">
+        <v>0</v>
+      </c>
+      <c r="H33" s="125">
+        <v>2</v>
+      </c>
+      <c r="I33" s="125">
+        <v>0</v>
+      </c>
+      <c r="J33" s="125">
+        <v>4</v>
+      </c>
+      <c r="K33" s="125">
+        <v>0</v>
+      </c>
+      <c r="L33" s="128">
+        <v>-2</v>
       </c>
     </row>
     <row r="34" spans="1:12">
       <c r="A34" s="88" t="s">
         <v>62</v>
       </c>
-      <c r="B34" s="52">
-[...11 lines deleted...]
-      <c r="F34" s="65">
+      <c r="B34" s="125">
+        <v>846</v>
+      </c>
+      <c r="C34" s="125">
+        <v>2756</v>
+      </c>
+      <c r="D34" s="125">
+        <v>1337</v>
+      </c>
+      <c r="E34" s="125">
+        <v>1419</v>
+      </c>
+      <c r="F34" s="125">
+        <v>0</v>
+      </c>
+      <c r="G34" s="125">
         <v>3</v>
       </c>
-      <c r="G34" s="52">
+      <c r="H34" s="125">
+        <v>3</v>
+      </c>
+      <c r="I34" s="125">
+        <v>4</v>
+      </c>
+      <c r="J34" s="125">
         <v>0</v>
       </c>
-      <c r="H34" s="65">
-[...12 lines deleted...]
-        <v>-33</v>
+      <c r="K34" s="125">
+        <v>0</v>
+      </c>
+      <c r="L34" s="128">
+        <v>4</v>
       </c>
     </row>
     <row r="35" spans="1:12">
       <c r="A35" s="89" t="s">
         <v>61</v>
       </c>
-      <c r="B35" s="90">
-[...11 lines deleted...]
-      <c r="F35" s="91">
+      <c r="B35" s="131">
+        <v>5973</v>
+      </c>
+      <c r="C35" s="134">
+        <v>16443</v>
+      </c>
+      <c r="D35" s="130">
+        <v>7745</v>
+      </c>
+      <c r="E35" s="130">
+        <v>8698</v>
+      </c>
+      <c r="F35" s="130">
+        <v>2</v>
+      </c>
+      <c r="G35" s="130">
+        <v>19</v>
+      </c>
+      <c r="H35" s="130">
+        <v>10</v>
+      </c>
+      <c r="I35" s="130">
+        <v>15</v>
+      </c>
+      <c r="J35" s="130">
+        <v>10</v>
+      </c>
+      <c r="K35" s="130">
         <v>7</v>
       </c>
-      <c r="G35" s="90">
-[...15 lines deleted...]
-        <v>-81</v>
+      <c r="L35" s="131">
+        <v>-9</v>
       </c>
     </row>
     <row r="36" spans="1:12">
       <c r="A36" s="88" t="s">
         <v>9</v>
       </c>
-      <c r="B36" s="52">
-[...11 lines deleted...]
-      <c r="F36" s="65">
+      <c r="B36" s="129">
+        <v>5973</v>
+      </c>
+      <c r="C36" s="135">
+        <v>16443</v>
+      </c>
+      <c r="D36" s="125">
+        <v>7745</v>
+      </c>
+      <c r="E36" s="125">
+        <v>8698</v>
+      </c>
+      <c r="F36" s="125">
+        <v>2</v>
+      </c>
+      <c r="G36" s="125">
+        <v>19</v>
+      </c>
+      <c r="H36" s="125">
+        <v>10</v>
+      </c>
+      <c r="I36" s="125">
+        <v>15</v>
+      </c>
+      <c r="J36" s="125">
+        <v>10</v>
+      </c>
+      <c r="K36" s="125">
         <v>7</v>
       </c>
-      <c r="G36" s="52">
-[...15 lines deleted...]
-        <v>-81</v>
+      <c r="L36" s="128">
+        <v>-9</v>
       </c>
     </row>
     <row r="37" spans="1:12">
       <c r="A37" s="89" t="s">
         <v>41</v>
       </c>
-      <c r="B37" s="90">
-[...30 lines deleted...]
-        <v>-94</v>
+      <c r="B37" s="131">
+        <v>5427</v>
+      </c>
+      <c r="C37" s="134">
+        <v>14264</v>
+      </c>
+      <c r="D37" s="130">
+        <v>7067</v>
+      </c>
+      <c r="E37" s="130">
+        <v>7197</v>
+      </c>
+      <c r="F37" s="130">
+        <v>3</v>
+      </c>
+      <c r="G37" s="130">
+        <v>25</v>
+      </c>
+      <c r="H37" s="130">
+        <v>3</v>
+      </c>
+      <c r="I37" s="130">
+        <v>11</v>
+      </c>
+      <c r="J37" s="130">
+        <v>10</v>
+      </c>
+      <c r="K37" s="130">
+        <v>16</v>
+      </c>
+      <c r="L37" s="131">
+        <v>-34</v>
       </c>
     </row>
     <row r="38" spans="1:12">
       <c r="A38" s="88" t="s">
         <v>59</v>
       </c>
-      <c r="B38" s="52">
-[...17 lines deleted...]
-      <c r="H38" s="65">
+      <c r="B38" s="129">
+        <v>4325</v>
+      </c>
+      <c r="C38" s="135">
+        <v>11957</v>
+      </c>
+      <c r="D38" s="125">
+        <v>5764</v>
+      </c>
+      <c r="E38" s="125">
+        <v>6193</v>
+      </c>
+      <c r="F38" s="125">
+        <v>3</v>
+      </c>
+      <c r="G38" s="125">
+        <v>23</v>
+      </c>
+      <c r="H38" s="125">
+        <v>3</v>
+      </c>
+      <c r="I38" s="125">
         <v>11</v>
       </c>
-      <c r="I38" s="52">
-[...9 lines deleted...]
-        <v>-72</v>
+      <c r="J38" s="125">
+        <v>9</v>
+      </c>
+      <c r="K38" s="125">
+        <v>9</v>
+      </c>
+      <c r="L38" s="128">
+        <v>-24</v>
       </c>
     </row>
     <row r="39" spans="1:12">
       <c r="A39" s="86" t="s">
         <v>58</v>
       </c>
-      <c r="B39" s="53">
-[...11 lines deleted...]
-      <c r="F39" s="10">
+      <c r="B39" s="127">
+        <v>1102</v>
+      </c>
+      <c r="C39" s="136">
+        <v>2307</v>
+      </c>
+      <c r="D39" s="126">
+        <v>1303</v>
+      </c>
+      <c r="E39" s="126">
+        <v>1004</v>
+      </c>
+      <c r="F39" s="126">
+        <v>0</v>
+      </c>
+      <c r="G39" s="126">
+        <v>2</v>
+      </c>
+      <c r="H39" s="126">
+        <v>0</v>
+      </c>
+      <c r="I39" s="126">
+        <v>0</v>
+      </c>
+      <c r="J39" s="126">
         <v>1</v>
       </c>
-      <c r="G39" s="53">
-[...15 lines deleted...]
-        <v>-22</v>
+      <c r="K39" s="126">
+        <v>7</v>
+      </c>
+      <c r="L39" s="137">
+        <v>-10</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="75" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;L&amp;"ＭＳ Ｐゴシック,標準"&amp;12&amp;F</oddHeader>
     <oddFooter>&amp;P / &amp;N ページ</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>9</vt:i4>