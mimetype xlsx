--- v0 (2026-05-07)
+++ v1 (2026-07-04)
@@ -6,72 +6,83 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29127"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\akitasv01\調査統計課\004 経済統計班\9 生動（鉱工業指数）\⑦　【生産動態統計】【鉱工業指数】\【★ＩＩＰ担当用（保護）★】\アップロード用ファイル（美の国データ・オープンデータ）\令和８年度（毎月更新）～（美の国データ、オープンデータ）\オープンデータ\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{458B855F-E669-423D-B9AF-B7DF79C30DD4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{51CB0E0A-3579-4A12-AB8C-343763C04572}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="業種季節調整済" sheetId="5" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">業種季節調整済!$A$1:$AI$150</definedName>
-    <definedName name="_xlnm.Print_Titles" localSheetId="0">業種季節調整済!$B:$B,業種季節調整済!$2:$3</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">業種季節調整済!$A$1:$AI$153</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="0">業種季節調整済!$B:$B,業種季節調整済!$3:$4</definedName>
   </definedNames>
-  <calcPr calcId="191029"/>
+  <calcPr calcId="191029" iterate="1"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="181" uniqueCount="181">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="185" uniqueCount="185">
   <si>
     <t>201808</t>
   </si>
   <si>
     <t>パルプ・紙・紙加工品工業</t>
   </si>
   <si>
     <t>非耐久消費財</t>
   </si>
   <si>
     <r>
       <t>2022</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color indexed="8"/>
         <rFont val="游ゴシック"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t>Ⅳ</t>
     </r>
   </si>
   <si>
@@ -1265,50 +1276,62 @@
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <r>
       <t>2025</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="ＭＳ ゴシック"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t>Ⅳ</t>
     </r>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>202601</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>202602</t>
   </si>
+  <si>
+    <t>202603</t>
+  </si>
+  <si>
+    <t>2026Ⅰ</t>
+  </si>
+  <si>
+    <t>品目番号</t>
+  </si>
+  <si>
+    <t>202604</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="4">
     <numFmt numFmtId="176" formatCode="0.0\ "/>
     <numFmt numFmtId="177" formatCode="#,##0.0_ "/>
     <numFmt numFmtId="178" formatCode="0.0_ "/>
     <numFmt numFmtId="179" formatCode="0.0;&quot;▲ &quot;0.0"/>
   </numFmts>
   <fonts count="19">
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
     </font>
     <font>
       <sz val="11"/>
@@ -1422,95 +1445,65 @@
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="22"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="8" tint="0.59999389629810485"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFB7DEE8"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="34">
+  <borders count="35">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
-      <diagonal/>
-[...28 lines deleted...]
-      </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
@@ -1773,63 +1766,50 @@
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
-      <top style="medium">
-[...11 lines deleted...]
-      <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
@@ -1889,401 +1869,497 @@
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="116">
+  <cellXfs count="132">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="176" fontId="7" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="176" fontId="6" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="6" fillId="0" borderId="2" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="6" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="6" fillId="0" borderId="3" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="6" fillId="0" borderId="4" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="6" fillId="3" borderId="3" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="6" fillId="0" borderId="5" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="3" borderId="5" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="3" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="3" borderId="6" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="4" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="4" borderId="5" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="3" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="4" borderId="5" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="3" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="177" fontId="8" fillId="4" borderId="3" xfId="4" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="177" fontId="8" fillId="0" borderId="3" xfId="4" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="177" fontId="8" fillId="0" borderId="5" xfId="4" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="177" fontId="8" fillId="4" borderId="5" xfId="4" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="177" fontId="8" fillId="0" borderId="5" xfId="4" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="177" fontId="8" fillId="0" borderId="4" xfId="4" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="177" fontId="8" fillId="4" borderId="6" xfId="4" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="177" fontId="8" fillId="0" borderId="2" xfId="4" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="177" fontId="8" fillId="4" borderId="4" xfId="4" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="177" fontId="8" fillId="4" borderId="2" xfId="4" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="176" fontId="6" fillId="0" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="6" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="176" fontId="6" fillId="0" borderId="10" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="6" fillId="0" borderId="8" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="176" fontId="6" fillId="0" borderId="11" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="6" fillId="0" borderId="9" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="176" fontId="6" fillId="3" borderId="11" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="6" fillId="3" borderId="9" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="178" fontId="6" fillId="3" borderId="11" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="6" fillId="3" borderId="9" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="178" fontId="6" fillId="3" borderId="12" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="6" fillId="3" borderId="10" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="178" fontId="6" fillId="4" borderId="11" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="6" fillId="4" borderId="9" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="178" fontId="6" fillId="0" borderId="11" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="6" fillId="0" borderId="9" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="178" fontId="8" fillId="0" borderId="9" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="178" fontId="8" fillId="4" borderId="9" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="178" fontId="8" fillId="0" borderId="11" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="178" fontId="8" fillId="4" borderId="11" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="178" fontId="8" fillId="0" borderId="13" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="178" fontId="8" fillId="0" borderId="10" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="178" fontId="8" fillId="4" borderId="12" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="8" fillId="0" borderId="8" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="178" fontId="8" fillId="4" borderId="10" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="14" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="8" fillId="4" borderId="8" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="176" fontId="6" fillId="0" borderId="15" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="6" fillId="0" borderId="13" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="176" fontId="6" fillId="0" borderId="16" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="6" fillId="0" borderId="14" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="176" fontId="6" fillId="0" borderId="17" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="6" fillId="0" borderId="15" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="176" fontId="6" fillId="3" borderId="17" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="6" fillId="3" borderId="15" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="178" fontId="6" fillId="3" borderId="17" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="6" fillId="3" borderId="15" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="178" fontId="6" fillId="3" borderId="18" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="6" fillId="3" borderId="16" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="178" fontId="6" fillId="4" borderId="17" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="6" fillId="4" borderId="15" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="178" fontId="6" fillId="0" borderId="17" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="6" fillId="0" borderId="15" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="178" fontId="8" fillId="0" borderId="15" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="178" fontId="8" fillId="4" borderId="15" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="178" fontId="8" fillId="0" borderId="17" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="178" fontId="8" fillId="4" borderId="17" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="178" fontId="8" fillId="0" borderId="19" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="8" fillId="0" borderId="18" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="178" fontId="8" fillId="4" borderId="19" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="178" fontId="8" fillId="0" borderId="18" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="8" fillId="0" borderId="19" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="178" fontId="8" fillId="0" borderId="16" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="178" fontId="8" fillId="4" borderId="22" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="8" fillId="0" borderId="14" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="178" fontId="8" fillId="4" borderId="16" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="8" fillId="4" borderId="20" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="178" fontId="8" fillId="4" borderId="14" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="178" fontId="6" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="176" fontId="6" fillId="3" borderId="23" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="6" fillId="3" borderId="21" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="176" fontId="6" fillId="0" borderId="23" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="6" fillId="0" borderId="21" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="178" fontId="6" fillId="3" borderId="20" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="178" fontId="6" fillId="4" borderId="20" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="178" fontId="6" fillId="0" borderId="20" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="176" fontId="6" fillId="3" borderId="22" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="176" fontId="6" fillId="0" borderId="22" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="178" fontId="6" fillId="3" borderId="22" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="178" fontId="6" fillId="3" borderId="22" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="6" fillId="4" borderId="22" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="178" fontId="6" fillId="0" borderId="22" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="176" fontId="6" fillId="3" borderId="24" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="8" fillId="0" borderId="22" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="176" fontId="6" fillId="0" borderId="23" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="176" fontId="6" fillId="0" borderId="24" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="178" fontId="6" fillId="3" borderId="24" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="6" fillId="0" borderId="25" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="178" fontId="6" fillId="3" borderId="24" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="6" fillId="3" borderId="25" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="178" fontId="6" fillId="3" borderId="25" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="178" fontId="6" fillId="3" borderId="25" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="178" fontId="6" fillId="4" borderId="24" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="6" fillId="4" borderId="25" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="178" fontId="6" fillId="0" borderId="24" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="6" fillId="0" borderId="25" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="178" fontId="8" fillId="0" borderId="24" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="8" fillId="0" borderId="25" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="25" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="8" fillId="4" borderId="25" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="176" fontId="6" fillId="0" borderId="26" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="6" fillId="3" borderId="21" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="176" fontId="6" fillId="0" borderId="27" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="6" fillId="4" borderId="21" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="178" fontId="6" fillId="0" borderId="21" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="176" fontId="6" fillId="3" borderId="16" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="176" fontId="6" fillId="0" borderId="27" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="176" fontId="6" fillId="0" borderId="28" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="176" fontId="6" fillId="3" borderId="28" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="6" fillId="0" borderId="29" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="178" fontId="6" fillId="3" borderId="28" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="6" fillId="3" borderId="29" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="178" fontId="6" fillId="3" borderId="28" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="6" fillId="3" borderId="29" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="178" fontId="6" fillId="3" borderId="29" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="178" fontId="6" fillId="4" borderId="28" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="6" fillId="4" borderId="29" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="178" fontId="6" fillId="0" borderId="28" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="6" fillId="0" borderId="29" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="178" fontId="8" fillId="0" borderId="29" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="178" fontId="8" fillId="4" borderId="29" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="178" fontId="8" fillId="0" borderId="30" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="178" fontId="8" fillId="4" borderId="30" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="178" fontId="8" fillId="0" borderId="28" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="178" fontId="8" fillId="4" borderId="28" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="178" fontId="6" fillId="3" borderId="23" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...55 lines deleted...]
-    </xf>
     <xf numFmtId="179" fontId="10" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="179" fontId="11" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="15" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="13" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="27" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="176" fontId="6" fillId="4" borderId="4" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="6" fillId="4" borderId="10" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="176" fontId="6" fillId="4" borderId="20" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="176" fontId="6" fillId="4" borderId="22" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="176" fontId="6" fillId="4" borderId="25" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="176" fontId="6" fillId="4" borderId="29" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="11" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="17" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="30" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="31" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="32" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="14" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="24" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="28" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="178" fontId="6" fillId="0" borderId="12" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="33" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="34" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="6" fillId="0" borderId="32" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
     <cellStyle name="標準 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="標準 3" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="標準 4" xfId="3" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="標準_KKSM710TEMP2" xfId="4" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFB7DEE8"/>
       <color rgb="FFFFFF99"/>
       <color rgb="FFA0FFC0"/>
       <color rgb="FFB2B2B2"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
@@ -2570,15488 +2646,15899 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
           <a:tileRect/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <tabColor indexed="13"/>
+    <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:AJ151"/>
+  <dimension ref="A1:AJ153"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <pane xSplit="2" ySplit="3" topLeftCell="AA145" activePane="bottomRight" state="frozen"/>
+    <sheetView tabSelected="1" view="pageBreakPreview" zoomScale="130" zoomScaleSheetLayoutView="130" workbookViewId="0">
+      <pane xSplit="2" ySplit="4" topLeftCell="C146" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
-      <selection pane="bottomRight" activeCell="AA149" sqref="AA149"/>
+      <selection pane="bottomRight" activeCell="B153" sqref="B153"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="10.625" defaultRowHeight="12" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="1.125" style="1" customWidth="1"/>
     <col min="2" max="2" width="22" style="2" customWidth="1"/>
     <col min="3" max="27" width="22" style="1" customWidth="1"/>
     <col min="28" max="28" width="22" style="3" customWidth="1"/>
     <col min="29" max="35" width="22" style="1" customWidth="1"/>
     <col min="36" max="16384" width="10.625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:35" s="4" customFormat="1" ht="12" customHeight="1">
+    <row r="1" spans="2:35" s="4" customFormat="1" ht="12" customHeight="1" thickBot="1">
       <c r="B1" s="11" t="s">
         <v>116</v>
       </c>
-      <c r="E1" s="67"/>
+      <c r="E1" s="63"/>
     </row>
-    <row r="2" spans="2:35" s="5" customFormat="1" ht="12" customHeight="1">
-      <c r="B2" s="12" t="s">
+    <row r="2" spans="2:35" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="B2" s="128" t="s">
+        <v>183</v>
+      </c>
+      <c r="C2" s="131">
+        <v>10000000</v>
+      </c>
+      <c r="D2" s="125">
+        <v>10000001</v>
+      </c>
+      <c r="E2" s="126">
+        <v>11000000</v>
+      </c>
+      <c r="F2" s="125">
+        <v>12000000</v>
+      </c>
+      <c r="G2" s="125">
+        <v>13000000</v>
+      </c>
+      <c r="H2" s="125">
+        <v>14000000</v>
+      </c>
+      <c r="I2" s="125">
+        <v>15000000</v>
+      </c>
+      <c r="J2" s="125">
+        <v>16000000</v>
+      </c>
+      <c r="K2" s="125">
+        <v>17000000</v>
+      </c>
+      <c r="L2" s="125">
+        <v>18000000</v>
+      </c>
+      <c r="M2" s="125">
+        <v>19000000</v>
+      </c>
+      <c r="N2" s="125">
+        <v>20000000</v>
+      </c>
+      <c r="O2" s="125">
+        <v>21000000</v>
+      </c>
+      <c r="P2" s="125">
+        <v>22000000</v>
+      </c>
+      <c r="Q2" s="125">
+        <v>23000000</v>
+      </c>
+      <c r="R2" s="125">
+        <v>24000000</v>
+      </c>
+      <c r="S2" s="125">
+        <v>25000000</v>
+      </c>
+      <c r="T2" s="125">
+        <v>26000000</v>
+      </c>
+      <c r="U2" s="125">
+        <v>27000000</v>
+      </c>
+      <c r="V2" s="125">
+        <v>28000000</v>
+      </c>
+      <c r="W2" s="125">
+        <v>29000000</v>
+      </c>
+      <c r="X2" s="125">
+        <v>31000000</v>
+      </c>
+      <c r="Y2" s="125">
+        <v>32000000</v>
+      </c>
+      <c r="Z2" s="125">
+        <v>41000000</v>
+      </c>
+      <c r="AA2" s="125">
+        <v>41100000</v>
+      </c>
+      <c r="AB2" s="125">
+        <v>41110000</v>
+      </c>
+      <c r="AC2" s="125">
+        <v>41120000</v>
+      </c>
+      <c r="AD2" s="125">
+        <v>41200000</v>
+      </c>
+      <c r="AE2" s="125">
+        <v>41210000</v>
+      </c>
+      <c r="AF2" s="125">
+        <v>41220000</v>
+      </c>
+      <c r="AG2" s="125">
+        <v>42100000</v>
+      </c>
+      <c r="AH2" s="125">
+        <v>42110000</v>
+      </c>
+      <c r="AI2" s="127">
+        <v>42120000</v>
+      </c>
+    </row>
+    <row r="3" spans="2:35" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="B3" s="129" t="s">
         <v>110</v>
       </c>
-      <c r="C2" s="31" t="s">
+      <c r="C3" s="121" t="s">
         <v>18</v>
       </c>
-      <c r="D2" s="48" t="s">
+      <c r="D3" s="122" t="s">
         <v>15</v>
       </c>
-      <c r="E2" s="48" t="s">
+      <c r="E3" s="122" t="s">
         <v>57</v>
       </c>
-      <c r="F2" s="48" t="s">
+      <c r="F3" s="122" t="s">
         <v>8</v>
       </c>
-      <c r="G2" s="48" t="s">
+      <c r="G3" s="122" t="s">
         <v>67</v>
       </c>
-      <c r="H2" s="48" t="s">
+      <c r="H3" s="122" t="s">
         <v>68</v>
       </c>
-      <c r="I2" s="48" t="s">
+      <c r="I3" s="122" t="s">
         <v>19</v>
       </c>
-      <c r="J2" s="48" t="s">
+      <c r="J3" s="122" t="s">
         <v>20</v>
       </c>
-      <c r="K2" s="48" t="s">
+      <c r="K3" s="122" t="s">
         <v>23</v>
       </c>
-      <c r="L2" s="48" t="s">
+      <c r="L3" s="122" t="s">
         <v>25</v>
       </c>
-      <c r="M2" s="48" t="s">
+      <c r="M3" s="122" t="s">
         <v>26</v>
       </c>
-      <c r="N2" s="48" t="s">
+      <c r="N3" s="122" t="s">
         <v>28</v>
       </c>
-      <c r="O2" s="48" t="s">
+      <c r="O3" s="122" t="s">
         <v>1</v>
       </c>
-      <c r="P2" s="48" t="s">
+      <c r="P3" s="122" t="s">
         <v>22</v>
       </c>
-      <c r="Q2" s="48" t="s">
+      <c r="Q3" s="122" t="s">
         <v>27</v>
       </c>
-      <c r="R2" s="48" t="s">
+      <c r="R3" s="122" t="s">
         <v>24</v>
       </c>
-      <c r="S2" s="48" t="s">
+      <c r="S3" s="122" t="s">
         <v>55</v>
       </c>
-      <c r="T2" s="48" t="s">
+      <c r="T3" s="122" t="s">
         <v>31</v>
       </c>
-      <c r="U2" s="48" t="s">
+      <c r="U3" s="122" t="s">
         <v>36</v>
       </c>
-      <c r="V2" s="48" t="s">
+      <c r="V3" s="122" t="s">
         <v>4</v>
       </c>
-      <c r="W2" s="48" t="s">
+      <c r="W3" s="122" t="s">
         <v>13</v>
       </c>
-      <c r="X2" s="48" t="s">
+      <c r="X3" s="122" t="s">
         <v>37</v>
       </c>
-      <c r="Y2" s="80" t="s">
+      <c r="Y3" s="123" t="s">
         <v>59</v>
       </c>
-      <c r="Z2" s="48" t="s">
+      <c r="Z3" s="122" t="s">
         <v>32</v>
       </c>
-      <c r="AA2" s="48" t="s">
+      <c r="AA3" s="122" t="s">
         <v>39</v>
       </c>
-      <c r="AB2" s="48" t="s">
+      <c r="AB3" s="122" t="s">
         <v>6</v>
       </c>
-      <c r="AC2" s="48" t="s">
+      <c r="AC3" s="122" t="s">
         <v>30</v>
       </c>
-      <c r="AD2" s="48" t="s">
+      <c r="AD3" s="122" t="s">
         <v>7</v>
       </c>
-      <c r="AE2" s="48" t="s">
+      <c r="AE3" s="122" t="s">
         <v>40</v>
       </c>
-      <c r="AF2" s="48" t="s">
+      <c r="AF3" s="122" t="s">
         <v>2</v>
       </c>
-      <c r="AG2" s="48" t="s">
+      <c r="AG3" s="122" t="s">
         <v>43</v>
       </c>
-      <c r="AH2" s="48" t="s">
+      <c r="AH3" s="122" t="s">
         <v>44</v>
       </c>
-      <c r="AI2" s="95" t="s">
+      <c r="AI3" s="124" t="s">
         <v>47</v>
       </c>
     </row>
-    <row r="3" spans="2:35" s="6" customFormat="1" ht="12" customHeight="1">
-      <c r="B3" s="13" t="s">
+    <row r="4" spans="2:35" s="6" customFormat="1" ht="12" customHeight="1" thickBot="1">
+      <c r="B4" s="130" t="s">
         <v>42</v>
       </c>
-      <c r="C3" s="32">
+      <c r="C4" s="29">
         <v>10000</v>
       </c>
-      <c r="D3" s="49">
+      <c r="D4" s="45">
         <v>9911.1</v>
       </c>
-      <c r="E3" s="49">
+      <c r="E4" s="45">
         <v>673.7</v>
       </c>
-      <c r="F3" s="49">
+      <c r="F4" s="45">
         <v>517.79999999999995</v>
       </c>
-      <c r="G3" s="49">
+      <c r="G4" s="45">
         <v>539.5</v>
       </c>
-      <c r="H3" s="49">
+      <c r="H4" s="45">
         <v>792.4</v>
       </c>
-      <c r="I3" s="49">
+      <c r="I4" s="45">
         <v>128.6</v>
       </c>
-      <c r="J3" s="49">
+      <c r="J4" s="45">
         <v>3088.3</v>
       </c>
-      <c r="K3" s="49">
+      <c r="K4" s="45">
         <v>349.1</v>
       </c>
-      <c r="L3" s="49">
+      <c r="L4" s="45">
         <v>486</v>
       </c>
-      <c r="M3" s="49">
+      <c r="M4" s="45">
         <v>766.4</v>
       </c>
-      <c r="N3" s="49">
+      <c r="N4" s="45">
         <v>33.299999999999997</v>
       </c>
-      <c r="O3" s="49">
+      <c r="O4" s="45">
         <v>307.3</v>
       </c>
-      <c r="P3" s="49">
+      <c r="P4" s="45">
         <v>482.6</v>
       </c>
-      <c r="Q3" s="49">
+      <c r="Q4" s="45">
         <v>1019.3</v>
       </c>
-      <c r="R3" s="49">
+      <c r="R4" s="45">
         <v>726.8</v>
       </c>
-      <c r="S3" s="49">
+      <c r="S4" s="45">
         <v>84.7</v>
       </c>
-      <c r="T3" s="49">
+      <c r="T4" s="45">
         <v>35.5</v>
       </c>
-      <c r="U3" s="49">
+      <c r="U4" s="45">
         <v>477.6</v>
       </c>
-      <c r="V3" s="49">
+      <c r="V4" s="45">
         <v>129</v>
       </c>
-      <c r="W3" s="49">
+      <c r="W4" s="45">
         <v>88.9</v>
       </c>
-      <c r="X3" s="49">
+      <c r="X4" s="45">
         <v>88.9</v>
       </c>
-      <c r="Y3" s="81">
+      <c r="Y4" s="76">
         <v>1331.9</v>
       </c>
-      <c r="Z3" s="49">
+      <c r="Z4" s="45">
         <v>3987.9</v>
       </c>
-      <c r="AA3" s="49">
+      <c r="AA4" s="45">
         <v>2513.8000000000002</v>
       </c>
-      <c r="AB3" s="49">
+      <c r="AB4" s="45">
         <v>1419.4</v>
       </c>
-      <c r="AC3" s="49">
+      <c r="AC4" s="45">
         <v>1094.4000000000001</v>
       </c>
-      <c r="AD3" s="49">
+      <c r="AD4" s="45">
         <v>1474.1</v>
       </c>
-      <c r="AE3" s="49">
+      <c r="AE4" s="45">
         <v>20.100000000000001</v>
       </c>
-      <c r="AF3" s="49">
+      <c r="AF4" s="45">
         <v>1454</v>
       </c>
-      <c r="AG3" s="49">
+      <c r="AG4" s="45">
         <v>6012.1</v>
       </c>
-      <c r="AH3" s="49">
+      <c r="AH4" s="45">
         <v>5730.5</v>
       </c>
-      <c r="AI3" s="96">
+      <c r="AI4" s="90">
         <v>281.60000000000002</v>
-      </c>
-[...102 lines deleted...]
-        <v>96.2</v>
       </c>
     </row>
     <row r="5" spans="2:35" s="7" customFormat="1" ht="12" customHeight="1">
-      <c r="B5" s="15" t="s">
-[...47 lines deleted...]
-      <c r="R5" s="51">
+      <c r="B5" s="12" t="s">
+        <v>134</v>
+      </c>
+      <c r="C5" s="30">
+        <v>105.1</v>
+      </c>
+      <c r="D5" s="46">
+        <v>105.3</v>
+      </c>
+      <c r="E5" s="46">
+        <v>103.2</v>
+      </c>
+      <c r="F5" s="46">
         <v>100.6</v>
       </c>
-      <c r="S5" s="51">
-[...5 lines deleted...]
-      <c r="U5" s="51">
+      <c r="G5" s="46">
+        <v>106.4</v>
+      </c>
+      <c r="H5" s="46">
+        <v>101.3</v>
+      </c>
+      <c r="I5" s="46">
+        <v>91.2</v>
+      </c>
+      <c r="J5" s="46">
         <v>99.8</v>
       </c>
-      <c r="V5" s="51">
-[...39 lines deleted...]
-        <v>112.5</v>
+      <c r="K5" s="46">
+        <v>108.8</v>
+      </c>
+      <c r="L5" s="46">
+        <v>86.9</v>
+      </c>
+      <c r="M5" s="46">
+        <v>114</v>
+      </c>
+      <c r="N5" s="46">
+        <v>103</v>
+      </c>
+      <c r="O5" s="46">
+        <v>101.6</v>
+      </c>
+      <c r="P5" s="46">
+        <v>86.5</v>
+      </c>
+      <c r="Q5" s="46">
+        <v>141.1</v>
+      </c>
+      <c r="R5" s="46">
+        <v>90.8</v>
+      </c>
+      <c r="S5" s="46">
+        <v>99.7</v>
+      </c>
+      <c r="T5" s="46">
+        <v>83.2</v>
+      </c>
+      <c r="U5" s="46">
+        <v>90.5</v>
+      </c>
+      <c r="V5" s="46">
+        <v>90.9</v>
+      </c>
+      <c r="W5" s="46">
+        <v>87.9</v>
+      </c>
+      <c r="X5" s="46">
+        <v>87.9</v>
+      </c>
+      <c r="Y5" s="77">
+        <v>103.4</v>
+      </c>
+      <c r="Z5" s="46">
+        <v>108.3</v>
+      </c>
+      <c r="AA5" s="46">
+        <v>99.3</v>
+      </c>
+      <c r="AB5" s="46">
+        <v>104.2</v>
+      </c>
+      <c r="AC5" s="46">
+        <v>92</v>
+      </c>
+      <c r="AD5" s="46">
+        <v>124</v>
+      </c>
+      <c r="AE5" s="46">
+        <v>79.5</v>
+      </c>
+      <c r="AF5" s="46">
+        <v>124.5</v>
+      </c>
+      <c r="AG5" s="46">
+        <v>103.2</v>
+      </c>
+      <c r="AH5" s="46">
+        <v>103.4</v>
+      </c>
+      <c r="AI5" s="91">
+        <v>96.2</v>
       </c>
     </row>
     <row r="6" spans="2:35" s="7" customFormat="1" ht="12" customHeight="1">
-      <c r="B6" s="15" t="s">
-[...14 lines deleted...]
-      <c r="G6" s="51">
+      <c r="B6" s="13" t="s">
+        <v>21</v>
+      </c>
+      <c r="C6" s="31">
+        <v>107</v>
+      </c>
+      <c r="D6" s="47">
+        <v>107.2</v>
+      </c>
+      <c r="E6" s="47">
+        <v>99.5</v>
+      </c>
+      <c r="F6" s="47">
+        <v>100.9</v>
+      </c>
+      <c r="G6" s="47">
+        <v>133.19999999999999</v>
+      </c>
+      <c r="H6" s="47">
+        <v>108.2</v>
+      </c>
+      <c r="I6" s="47">
+        <v>76.2</v>
+      </c>
+      <c r="J6" s="47">
+        <v>98.5</v>
+      </c>
+      <c r="K6" s="47">
+        <v>102.1</v>
+      </c>
+      <c r="L6" s="47">
+        <v>91.1</v>
+      </c>
+      <c r="M6" s="47">
+        <v>110.4</v>
+      </c>
+      <c r="N6" s="47">
+        <v>103.8</v>
+      </c>
+      <c r="O6" s="47">
+        <v>98.7</v>
+      </c>
+      <c r="P6" s="47">
+        <v>83</v>
+      </c>
+      <c r="Q6" s="47">
         <v>158.4</v>
       </c>
-      <c r="H6" s="51">
-[...8 lines deleted...]
-      <c r="K6" s="51">
+      <c r="R6" s="47">
+        <v>100.6</v>
+      </c>
+      <c r="S6" s="47">
+        <v>107.7</v>
+      </c>
+      <c r="T6" s="47">
+        <v>80.8</v>
+      </c>
+      <c r="U6" s="47">
+        <v>99.8</v>
+      </c>
+      <c r="V6" s="47">
+        <v>104.4</v>
+      </c>
+      <c r="W6" s="47">
+        <v>91.8</v>
+      </c>
+      <c r="X6" s="47">
+        <v>91.8</v>
+      </c>
+      <c r="Y6" s="78">
+        <v>116.1</v>
+      </c>
+      <c r="Z6" s="47">
+        <v>113.9</v>
+      </c>
+      <c r="AA6" s="47">
+        <v>102.5</v>
+      </c>
+      <c r="AB6" s="47">
+        <v>107.8</v>
+      </c>
+      <c r="AC6" s="47">
+        <v>94.7</v>
+      </c>
+      <c r="AD6" s="47">
+        <v>133.69999999999999</v>
+      </c>
+      <c r="AE6" s="47">
+        <v>117.1</v>
+      </c>
+      <c r="AF6" s="47">
+        <v>133.80000000000001</v>
+      </c>
+      <c r="AG6" s="47">
         <v>101.3</v>
       </c>
-      <c r="L6" s="51">
-[...69 lines deleted...]
-        <v>116.1</v>
+      <c r="AH6" s="47">
+        <v>100.9</v>
+      </c>
+      <c r="AI6" s="92">
+        <v>112.5</v>
       </c>
     </row>
     <row r="7" spans="2:35" s="7" customFormat="1" ht="12" customHeight="1">
-      <c r="B7" s="15" t="s">
-[...5 lines deleted...]
-      <c r="D7" s="51">
+      <c r="B7" s="13" t="s">
+        <v>135</v>
+      </c>
+      <c r="C7" s="31">
+        <v>113</v>
+      </c>
+      <c r="D7" s="47">
+        <v>113.1</v>
+      </c>
+      <c r="E7" s="47">
+        <v>99.2</v>
+      </c>
+      <c r="F7" s="47">
+        <v>94.4</v>
+      </c>
+      <c r="G7" s="47">
+        <v>158.4</v>
+      </c>
+      <c r="H7" s="47">
+        <v>109</v>
+      </c>
+      <c r="I7" s="47">
+        <v>88.7</v>
+      </c>
+      <c r="J7" s="47">
+        <v>106.5</v>
+      </c>
+      <c r="K7" s="47">
+        <v>101.3</v>
+      </c>
+      <c r="L7" s="47">
+        <v>93.8</v>
+      </c>
+      <c r="M7" s="47">
+        <v>124</v>
+      </c>
+      <c r="N7" s="47">
+        <v>101</v>
+      </c>
+      <c r="O7" s="47">
+        <v>99.4</v>
+      </c>
+      <c r="P7" s="47">
+        <v>83.5</v>
+      </c>
+      <c r="Q7" s="47">
+        <v>174.8</v>
+      </c>
+      <c r="R7" s="47">
         <v>106</v>
       </c>
-      <c r="E7" s="51">
-[...41 lines deleted...]
-      <c r="S7" s="51">
+      <c r="S7" s="47">
+        <v>114.2</v>
+      </c>
+      <c r="T7" s="47">
+        <v>77.3</v>
+      </c>
+      <c r="U7" s="47">
+        <v>106.4</v>
+      </c>
+      <c r="V7" s="47">
+        <v>107.2</v>
+      </c>
+      <c r="W7" s="47">
+        <v>88.4</v>
+      </c>
+      <c r="X7" s="47">
+        <v>88.4</v>
+      </c>
+      <c r="Y7" s="78">
+        <v>130.69999999999999</v>
+      </c>
+      <c r="Z7" s="47">
+        <v>119.9</v>
+      </c>
+      <c r="AA7" s="47">
         <v>110.3</v>
       </c>
-      <c r="T7" s="51">
-[...45 lines deleted...]
-        <v>107.1</v>
+      <c r="AB7" s="47">
+        <v>123.9</v>
+      </c>
+      <c r="AC7" s="47">
+        <v>93.4</v>
+      </c>
+      <c r="AD7" s="47">
+        <v>138.69999999999999</v>
+      </c>
+      <c r="AE7" s="47">
+        <v>70.900000000000006</v>
+      </c>
+      <c r="AF7" s="47">
+        <v>139.69999999999999</v>
+      </c>
+      <c r="AG7" s="47">
+        <v>107.2</v>
+      </c>
+      <c r="AH7" s="47">
+        <v>106.7</v>
+      </c>
+      <c r="AI7" s="92">
+        <v>116.1</v>
       </c>
     </row>
     <row r="8" spans="2:35" s="7" customFormat="1" ht="12" customHeight="1">
-      <c r="B8" s="16" t="s">
-[...5 lines deleted...]
-      <c r="D8" s="52">
+      <c r="B8" s="13" t="s">
+        <v>136</v>
+      </c>
+      <c r="C8" s="31">
         <v>105.9</v>
       </c>
-      <c r="E8" s="52">
-[...90 lines deleted...]
-        <v>134.4</v>
+      <c r="D8" s="47">
+        <v>106</v>
+      </c>
+      <c r="E8" s="47">
+        <v>94</v>
+      </c>
+      <c r="F8" s="47">
+        <v>98.1</v>
+      </c>
+      <c r="G8" s="47">
+        <v>124</v>
+      </c>
+      <c r="H8" s="47">
+        <v>118.8</v>
+      </c>
+      <c r="I8" s="47">
+        <v>93.3</v>
+      </c>
+      <c r="J8" s="47">
+        <v>99.9</v>
+      </c>
+      <c r="K8" s="47">
+        <v>97.1</v>
+      </c>
+      <c r="L8" s="47">
+        <v>93.2</v>
+      </c>
+      <c r="M8" s="47">
+        <v>116.7</v>
+      </c>
+      <c r="N8" s="47">
+        <v>101.9</v>
+      </c>
+      <c r="O8" s="47">
+        <v>96.7</v>
+      </c>
+      <c r="P8" s="47">
+        <v>76.8</v>
+      </c>
+      <c r="Q8" s="47">
+        <v>139.5</v>
+      </c>
+      <c r="R8" s="47">
+        <v>101.5</v>
+      </c>
+      <c r="S8" s="47">
+        <v>110.3</v>
+      </c>
+      <c r="T8" s="47">
+        <v>76.599999999999994</v>
+      </c>
+      <c r="U8" s="47">
+        <v>105.4</v>
+      </c>
+      <c r="V8" s="47">
+        <v>91.2</v>
+      </c>
+      <c r="W8" s="47">
+        <v>88.6</v>
+      </c>
+      <c r="X8" s="47">
+        <v>88.6</v>
+      </c>
+      <c r="Y8" s="78">
+        <v>122.7</v>
+      </c>
+      <c r="Z8" s="47">
+        <v>110.1</v>
+      </c>
+      <c r="AA8" s="47">
+        <v>103</v>
+      </c>
+      <c r="AB8" s="47">
+        <v>113.9</v>
+      </c>
+      <c r="AC8" s="47">
+        <v>90.9</v>
+      </c>
+      <c r="AD8" s="47">
+        <v>120.5</v>
+      </c>
+      <c r="AE8" s="47">
+        <v>68.2</v>
+      </c>
+      <c r="AF8" s="47">
+        <v>121.2</v>
+      </c>
+      <c r="AG8" s="47">
+        <v>103.2</v>
+      </c>
+      <c r="AH8" s="47">
+        <v>103</v>
+      </c>
+      <c r="AI8" s="92">
+        <v>107.1</v>
       </c>
     </row>
     <row r="9" spans="2:35" s="7" customFormat="1" ht="12" customHeight="1">
-      <c r="B9" s="16" t="s">
-[...17 lines deleted...]
-      <c r="H9" s="52">
+      <c r="B9" s="14" t="s">
+        <v>131</v>
+      </c>
+      <c r="C9" s="32">
+        <v>105.7</v>
+      </c>
+      <c r="D9" s="48">
+        <v>105.9</v>
+      </c>
+      <c r="E9" s="48">
+        <v>92.1</v>
+      </c>
+      <c r="F9" s="48">
+        <v>84.3</v>
+      </c>
+      <c r="G9" s="48">
         <v>118.9</v>
       </c>
-      <c r="I9" s="52">
-[...74 lines deleted...]
-      <c r="AH9" s="52">
+      <c r="H9" s="48">
+        <v>110.2</v>
+      </c>
+      <c r="I9" s="48">
+        <v>76.900000000000006</v>
+      </c>
+      <c r="J9" s="48">
+        <v>104.5</v>
+      </c>
+      <c r="K9" s="48">
+        <v>92.2</v>
+      </c>
+      <c r="L9" s="48">
+        <v>97.2</v>
+      </c>
+      <c r="M9" s="48">
+        <v>113.5</v>
+      </c>
+      <c r="N9" s="48">
+        <v>102.8</v>
+      </c>
+      <c r="O9" s="48">
+        <v>88.2</v>
+      </c>
+      <c r="P9" s="48">
+        <v>71.7</v>
+      </c>
+      <c r="Q9" s="48">
+        <v>148.4</v>
+      </c>
+      <c r="R9" s="48">
+        <v>98.6</v>
+      </c>
+      <c r="S9" s="48">
+        <v>110.4</v>
+      </c>
+      <c r="T9" s="48">
+        <v>72.900000000000006</v>
+      </c>
+      <c r="U9" s="48">
+        <v>99.3</v>
+      </c>
+      <c r="V9" s="48">
+        <v>97.9</v>
+      </c>
+      <c r="W9" s="48">
+        <v>89</v>
+      </c>
+      <c r="X9" s="48">
+        <v>89</v>
+      </c>
+      <c r="Y9" s="79">
+        <v>114</v>
+      </c>
+      <c r="Z9" s="48">
+        <v>113.7</v>
+      </c>
+      <c r="AA9" s="48">
+        <v>108.2</v>
+      </c>
+      <c r="AB9" s="48">
         <v>105.1</v>
       </c>
-      <c r="AI9" s="99">
-        <v>103.3</v>
+      <c r="AC9" s="48">
+        <v>112.4</v>
+      </c>
+      <c r="AD9" s="48">
+        <v>123.7</v>
+      </c>
+      <c r="AE9" s="48">
+        <v>46.5</v>
+      </c>
+      <c r="AF9" s="48">
+        <v>124.6</v>
+      </c>
+      <c r="AG9" s="48">
+        <v>102</v>
+      </c>
+      <c r="AH9" s="48">
+        <v>100.3</v>
+      </c>
+      <c r="AI9" s="93">
+        <v>134.4</v>
       </c>
     </row>
     <row r="10" spans="2:35" s="7" customFormat="1" ht="12" customHeight="1">
-      <c r="B10" s="16" t="s">
-[...2 lines deleted...]
-      <c r="C10" s="35">
+      <c r="B10" s="14" t="s">
+        <v>65</v>
+      </c>
+      <c r="C10" s="32">
+        <v>108.3</v>
+      </c>
+      <c r="D10" s="48">
+        <v>108.5</v>
+      </c>
+      <c r="E10" s="48">
+        <v>101</v>
+      </c>
+      <c r="F10" s="48">
+        <v>112.2</v>
+      </c>
+      <c r="G10" s="48">
+        <v>136.1</v>
+      </c>
+      <c r="H10" s="48">
+        <v>118.9</v>
+      </c>
+      <c r="I10" s="48">
+        <v>83.7</v>
+      </c>
+      <c r="J10" s="48">
+        <v>103.2</v>
+      </c>
+      <c r="K10" s="48">
+        <v>96.7</v>
+      </c>
+      <c r="L10" s="48">
         <v>106.8</v>
       </c>
-      <c r="D10" s="52">
-[...41 lines deleted...]
-      <c r="R10" s="52">
+      <c r="M10" s="48">
+        <v>115.8</v>
+      </c>
+      <c r="N10" s="48">
+        <v>111</v>
+      </c>
+      <c r="O10" s="48">
+        <v>93.6</v>
+      </c>
+      <c r="P10" s="48">
+        <v>69.5</v>
+      </c>
+      <c r="Q10" s="48">
+        <v>141.9</v>
+      </c>
+      <c r="R10" s="48">
+        <v>98.4</v>
+      </c>
+      <c r="S10" s="48">
+        <v>109.1</v>
+      </c>
+      <c r="T10" s="48">
+        <v>70.400000000000006</v>
+      </c>
+      <c r="U10" s="48">
+        <v>102.3</v>
+      </c>
+      <c r="V10" s="48">
+        <v>83.6</v>
+      </c>
+      <c r="W10" s="48">
+        <v>86.3</v>
+      </c>
+      <c r="X10" s="48">
+        <v>86.3</v>
+      </c>
+      <c r="Y10" s="79">
+        <v>123.5</v>
+      </c>
+      <c r="Z10" s="48">
+        <v>115</v>
+      </c>
+      <c r="AA10" s="48">
+        <v>115.3</v>
+      </c>
+      <c r="AB10" s="48">
+        <v>112.7</v>
+      </c>
+      <c r="AC10" s="48">
+        <v>117.2</v>
+      </c>
+      <c r="AD10" s="48">
+        <v>115.8</v>
+      </c>
+      <c r="AE10" s="48">
+        <v>35.4</v>
+      </c>
+      <c r="AF10" s="48">
+        <v>117</v>
+      </c>
+      <c r="AG10" s="48">
+        <v>104.8</v>
+      </c>
+      <c r="AH10" s="48">
+        <v>105.1</v>
+      </c>
+      <c r="AI10" s="93">
         <v>103.3</v>
-      </c>
-[...49 lines deleted...]
-        <v>111.1</v>
       </c>
     </row>
     <row r="11" spans="2:35" s="7" customFormat="1" ht="12" customHeight="1">
-      <c r="B11" s="16" t="s">
-[...29 lines deleted...]
-      <c r="L11" s="52">
+      <c r="B11" s="14" t="s">
+        <v>132</v>
+      </c>
+      <c r="C11" s="32">
+        <v>106.8</v>
+      </c>
+      <c r="D11" s="48">
+        <v>107</v>
+      </c>
+      <c r="E11" s="48">
+        <v>99.6</v>
+      </c>
+      <c r="F11" s="48">
+        <v>94.2</v>
+      </c>
+      <c r="G11" s="48">
+        <v>125.3</v>
+      </c>
+      <c r="H11" s="48">
+        <v>115.4</v>
+      </c>
+      <c r="I11" s="48">
+        <v>80.599999999999994</v>
+      </c>
+      <c r="J11" s="48">
+        <v>101.6</v>
+      </c>
+      <c r="K11" s="48">
+        <v>101.2</v>
+      </c>
+      <c r="L11" s="48">
+        <v>98.3</v>
+      </c>
+      <c r="M11" s="48">
+        <v>129.6</v>
+      </c>
+      <c r="N11" s="48">
+        <v>110.6</v>
+      </c>
+      <c r="O11" s="48">
+        <v>93.3</v>
+      </c>
+      <c r="P11" s="48">
+        <v>71.8</v>
+      </c>
+      <c r="Q11" s="48">
+        <v>140.5</v>
+      </c>
+      <c r="R11" s="48">
+        <v>103.3</v>
+      </c>
+      <c r="S11" s="48">
+        <v>106.7</v>
+      </c>
+      <c r="T11" s="48">
+        <v>62.9</v>
+      </c>
+      <c r="U11" s="48">
         <v>104.5</v>
       </c>
-      <c r="M11" s="52">
-[...66 lines deleted...]
-        <v>119.8</v>
+      <c r="V11" s="48">
+        <v>109.5</v>
+      </c>
+      <c r="W11" s="48">
+        <v>81.099999999999994</v>
+      </c>
+      <c r="X11" s="48">
+        <v>81.099999999999994</v>
+      </c>
+      <c r="Y11" s="79">
+        <v>120.5</v>
+      </c>
+      <c r="Z11" s="48">
+        <v>111.3</v>
+      </c>
+      <c r="AA11" s="48">
+        <v>110.5</v>
+      </c>
+      <c r="AB11" s="48">
+        <v>111.4</v>
+      </c>
+      <c r="AC11" s="48">
+        <v>110.3</v>
+      </c>
+      <c r="AD11" s="48">
+        <v>111.5</v>
+      </c>
+      <c r="AE11" s="48">
+        <v>37.6</v>
+      </c>
+      <c r="AF11" s="48">
+        <v>112.7</v>
+      </c>
+      <c r="AG11" s="48">
+        <v>105.2</v>
+      </c>
+      <c r="AH11" s="48">
+        <v>104.7</v>
+      </c>
+      <c r="AI11" s="93">
+        <v>111.1</v>
       </c>
     </row>
     <row r="12" spans="2:35" s="7" customFormat="1" ht="12" customHeight="1">
-      <c r="B12" s="15" t="s">
-[...14 lines deleted...]
-      <c r="G12" s="51">
+      <c r="B12" s="14" t="s">
+        <v>133</v>
+      </c>
+      <c r="C12" s="32">
+        <v>104.8</v>
+      </c>
+      <c r="D12" s="48">
+        <v>105</v>
+      </c>
+      <c r="E12" s="48">
+        <v>92.4</v>
+      </c>
+      <c r="F12" s="48">
+        <v>82.4</v>
+      </c>
+      <c r="G12" s="48">
+        <v>149</v>
+      </c>
+      <c r="H12" s="48">
+        <v>114.8</v>
+      </c>
+      <c r="I12" s="48">
+        <v>87.4</v>
+      </c>
+      <c r="J12" s="48">
+        <v>103.2</v>
+      </c>
+      <c r="K12" s="48">
+        <v>106.9</v>
+      </c>
+      <c r="L12" s="48">
+        <v>104.5</v>
+      </c>
+      <c r="M12" s="48">
+        <v>120.9</v>
+      </c>
+      <c r="N12" s="48">
+        <v>107.4</v>
+      </c>
+      <c r="O12" s="48">
+        <v>94.3</v>
+      </c>
+      <c r="P12" s="48">
+        <v>75.2</v>
+      </c>
+      <c r="Q12" s="48">
+        <v>114.6</v>
+      </c>
+      <c r="R12" s="48">
+        <v>97.7</v>
+      </c>
+      <c r="S12" s="48">
+        <v>115.1</v>
+      </c>
+      <c r="T12" s="48">
+        <v>67</v>
+      </c>
+      <c r="U12" s="48">
+        <v>101.7</v>
+      </c>
+      <c r="V12" s="48">
+        <v>83.6</v>
+      </c>
+      <c r="W12" s="48">
+        <v>89.6</v>
+      </c>
+      <c r="X12" s="48">
+        <v>89.6</v>
+      </c>
+      <c r="Y12" s="79">
+        <v>130.30000000000001</v>
+      </c>
+      <c r="Z12" s="48">
+        <v>110.7</v>
+      </c>
+      <c r="AA12" s="48">
+        <v>116.1</v>
+      </c>
+      <c r="AB12" s="48">
+        <v>122.7</v>
+      </c>
+      <c r="AC12" s="48">
+        <v>109.2</v>
+      </c>
+      <c r="AD12" s="48">
+        <v>101.1</v>
+      </c>
+      <c r="AE12" s="48">
+        <v>50.7</v>
+      </c>
+      <c r="AF12" s="48">
+        <v>101.8</v>
+      </c>
+      <c r="AG12" s="48">
+        <v>103.5</v>
+      </c>
+      <c r="AH12" s="48">
         <v>102.6</v>
       </c>
-      <c r="H12" s="51">
-[...81 lines deleted...]
-        <v>130</v>
+      <c r="AI12" s="93">
+        <v>119.8</v>
       </c>
     </row>
     <row r="13" spans="2:35" s="7" customFormat="1" ht="12" customHeight="1">
-      <c r="B13" s="15" t="s">
-[...2 lines deleted...]
-      <c r="C13" s="34">
+      <c r="B13" s="13" t="s">
+        <v>139</v>
+      </c>
+      <c r="C13" s="31">
+        <v>99.7</v>
+      </c>
+      <c r="D13" s="47">
+        <v>99.8</v>
+      </c>
+      <c r="E13" s="47">
+        <v>91.9</v>
+      </c>
+      <c r="F13" s="47">
+        <v>87.9</v>
+      </c>
+      <c r="G13" s="47">
+        <v>102.6</v>
+      </c>
+      <c r="H13" s="47">
+        <v>113.1</v>
+      </c>
+      <c r="I13" s="47">
+        <v>83.7</v>
+      </c>
+      <c r="J13" s="47">
+        <v>97.6</v>
+      </c>
+      <c r="K13" s="47">
+        <v>92.1</v>
+      </c>
+      <c r="L13" s="47">
+        <v>95.9</v>
+      </c>
+      <c r="M13" s="47">
+        <v>111.2</v>
+      </c>
+      <c r="N13" s="47">
+        <v>113.7</v>
+      </c>
+      <c r="O13" s="47">
+        <v>98.8</v>
+      </c>
+      <c r="P13" s="47">
+        <v>71.599999999999994</v>
+      </c>
+      <c r="Q13" s="47">
+        <v>117.2</v>
+      </c>
+      <c r="R13" s="47">
+        <v>96.3</v>
+      </c>
+      <c r="S13" s="47">
+        <v>117.6</v>
+      </c>
+      <c r="T13" s="47">
+        <v>53.3</v>
+      </c>
+      <c r="U13" s="47">
+        <v>101.5</v>
+      </c>
+      <c r="V13" s="47">
+        <v>78.8</v>
+      </c>
+      <c r="W13" s="47">
+        <v>90.8</v>
+      </c>
+      <c r="X13" s="47">
+        <v>90.8</v>
+      </c>
+      <c r="Y13" s="78">
+        <v>108.8</v>
+      </c>
+      <c r="Z13" s="47">
+        <v>104</v>
+      </c>
+      <c r="AA13" s="47">
+        <v>106.5</v>
+      </c>
+      <c r="AB13" s="47">
+        <v>101.1</v>
+      </c>
+      <c r="AC13" s="47">
+        <v>114</v>
+      </c>
+      <c r="AD13" s="47">
+        <v>101.6</v>
+      </c>
+      <c r="AE13" s="47">
+        <v>41.8</v>
+      </c>
+      <c r="AF13" s="47">
+        <v>102.3</v>
+      </c>
+      <c r="AG13" s="47">
+        <v>98.4</v>
+      </c>
+      <c r="AH13" s="47">
         <v>96.8</v>
       </c>
-      <c r="D13" s="51">
-[...93 lines deleted...]
-        <v>89.8</v>
+      <c r="AI13" s="92">
+        <v>130</v>
       </c>
     </row>
     <row r="14" spans="2:35" s="7" customFormat="1" ht="12" customHeight="1">
-      <c r="B14" s="15" t="s">
-[...5 lines deleted...]
-      <c r="D14" s="51">
+      <c r="B14" s="13" t="s">
+        <v>140</v>
+      </c>
+      <c r="C14" s="31">
+        <v>96.8</v>
+      </c>
+      <c r="D14" s="47">
+        <v>96.9</v>
+      </c>
+      <c r="E14" s="47">
+        <v>102.6</v>
+      </c>
+      <c r="F14" s="47">
+        <v>104</v>
+      </c>
+      <c r="G14" s="47">
+        <v>96.4</v>
+      </c>
+      <c r="H14" s="47">
+        <v>118.4</v>
+      </c>
+      <c r="I14" s="47">
+        <v>83.8</v>
+      </c>
+      <c r="J14" s="47">
+        <v>89.6</v>
+      </c>
+      <c r="K14" s="47">
+        <v>94.7</v>
+      </c>
+      <c r="L14" s="47">
+        <v>86.9</v>
+      </c>
+      <c r="M14" s="47">
+        <v>103.4</v>
+      </c>
+      <c r="N14" s="47">
+        <v>110.8</v>
+      </c>
+      <c r="O14" s="47">
         <v>99.1</v>
       </c>
-      <c r="E14" s="51">
-[...26 lines deleted...]
-      <c r="N14" s="51">
+      <c r="P14" s="47">
+        <v>69.900000000000006</v>
+      </c>
+      <c r="Q14" s="47">
+        <v>113.1</v>
+      </c>
+      <c r="R14" s="47">
+        <v>95.7</v>
+      </c>
+      <c r="S14" s="47">
+        <v>112.4</v>
+      </c>
+      <c r="T14" s="47">
+        <v>58.9</v>
+      </c>
+      <c r="U14" s="47">
+        <v>100.5</v>
+      </c>
+      <c r="V14" s="47">
+        <v>74.3</v>
+      </c>
+      <c r="W14" s="47">
+        <v>92.5</v>
+      </c>
+      <c r="X14" s="47">
+        <v>92.5</v>
+      </c>
+      <c r="Y14" s="78">
+        <v>108.5</v>
+      </c>
+      <c r="Z14" s="47">
+        <v>100</v>
+      </c>
+      <c r="AA14" s="47">
+        <v>103.2</v>
+      </c>
+      <c r="AB14" s="47">
+        <v>97.7</v>
+      </c>
+      <c r="AC14" s="47">
         <v>109.1</v>
       </c>
-      <c r="O14" s="51">
-[...60 lines deleted...]
-        <v>132.5</v>
+      <c r="AD14" s="47">
+        <v>95.9</v>
+      </c>
+      <c r="AE14" s="47">
+        <v>29.3</v>
+      </c>
+      <c r="AF14" s="47">
+        <v>97</v>
+      </c>
+      <c r="AG14" s="47">
+        <v>95.7</v>
+      </c>
+      <c r="AH14" s="47">
+        <v>96.2</v>
+      </c>
+      <c r="AI14" s="92">
+        <v>89.8</v>
       </c>
     </row>
     <row r="15" spans="2:35" s="7" customFormat="1" ht="12" customHeight="1">
-      <c r="B15" s="15" t="s">
-[...47 lines deleted...]
-      <c r="R15" s="51">
+      <c r="B15" s="13" t="s">
+        <v>141</v>
+      </c>
+      <c r="C15" s="31">
+        <v>99</v>
+      </c>
+      <c r="D15" s="47">
         <v>99.1</v>
       </c>
-      <c r="S15" s="51">
-[...48 lines deleted...]
-        <v>121.3</v>
+      <c r="E15" s="47">
+        <v>98.4</v>
+      </c>
+      <c r="F15" s="47">
+        <v>94</v>
+      </c>
+      <c r="G15" s="47">
+        <v>97.4</v>
+      </c>
+      <c r="H15" s="47">
+        <v>120.6</v>
+      </c>
+      <c r="I15" s="47">
+        <v>89.3</v>
+      </c>
+      <c r="J15" s="47">
+        <v>89</v>
+      </c>
+      <c r="K15" s="47">
+        <v>97.2</v>
+      </c>
+      <c r="L15" s="47">
+        <v>82.9</v>
+      </c>
+      <c r="M15" s="47">
+        <v>132.4</v>
+      </c>
+      <c r="N15" s="47">
+        <v>109.1</v>
+      </c>
+      <c r="O15" s="47">
+        <v>93</v>
+      </c>
+      <c r="P15" s="47">
+        <v>68.7</v>
+      </c>
+      <c r="Q15" s="47">
+        <v>124.1</v>
+      </c>
+      <c r="R15" s="47">
+        <v>104.5</v>
+      </c>
+      <c r="S15" s="47">
+        <v>107.7</v>
+      </c>
+      <c r="T15" s="47">
+        <v>60.1</v>
+      </c>
+      <c r="U15" s="47">
+        <v>108.5</v>
+      </c>
+      <c r="V15" s="47">
+        <v>94.9</v>
+      </c>
+      <c r="W15" s="47">
+        <v>87.8</v>
+      </c>
+      <c r="X15" s="47">
+        <v>87.8</v>
+      </c>
+      <c r="Y15" s="78">
+        <v>111.3</v>
+      </c>
+      <c r="Z15" s="47">
+        <v>104.6</v>
+      </c>
+      <c r="AA15" s="47">
+        <v>105.8</v>
+      </c>
+      <c r="AB15" s="47">
+        <v>102.4</v>
+      </c>
+      <c r="AC15" s="47">
+        <v>110.6</v>
+      </c>
+      <c r="AD15" s="47">
+        <v>100.6</v>
+      </c>
+      <c r="AE15" s="47">
+        <v>27.4</v>
+      </c>
+      <c r="AF15" s="47">
+        <v>101.8</v>
+      </c>
+      <c r="AG15" s="47">
+        <v>96.6</v>
+      </c>
+      <c r="AH15" s="47">
+        <v>94.9</v>
+      </c>
+      <c r="AI15" s="92">
+        <v>132.5</v>
       </c>
     </row>
     <row r="16" spans="2:35" s="7" customFormat="1" ht="12" customHeight="1">
-      <c r="B16" s="16" t="s">
-[...5 lines deleted...]
-      <c r="D16" s="52">
+      <c r="B16" s="13" t="s">
+        <v>142</v>
+      </c>
+      <c r="C16" s="31">
+        <v>99.4</v>
+      </c>
+      <c r="D16" s="47">
+        <v>99.6</v>
+      </c>
+      <c r="E16" s="47">
+        <v>94.4</v>
+      </c>
+      <c r="F16" s="47">
+        <v>83.8</v>
+      </c>
+      <c r="G16" s="47">
+        <v>110.1</v>
+      </c>
+      <c r="H16" s="47">
+        <v>109.4</v>
+      </c>
+      <c r="I16" s="47">
+        <v>112.5</v>
+      </c>
+      <c r="J16" s="47">
+        <v>90.9</v>
+      </c>
+      <c r="K16" s="47">
+        <v>90.4</v>
+      </c>
+      <c r="L16" s="47">
+        <v>84.4</v>
+      </c>
+      <c r="M16" s="47">
+        <v>100</v>
+      </c>
+      <c r="N16" s="47">
+        <v>102</v>
+      </c>
+      <c r="O16" s="47">
+        <v>76.2</v>
+      </c>
+      <c r="P16" s="47">
+        <v>67.400000000000006</v>
+      </c>
+      <c r="Q16" s="47">
+        <v>153.30000000000001</v>
+      </c>
+      <c r="R16" s="47">
+        <v>99.1</v>
+      </c>
+      <c r="S16" s="47">
+        <v>119</v>
+      </c>
+      <c r="T16" s="47">
+        <v>66.900000000000006</v>
+      </c>
+      <c r="U16" s="47">
         <v>105.1</v>
       </c>
-      <c r="E16" s="52">
-[...90 lines deleted...]
-        <v>125.9</v>
+      <c r="V16" s="47">
+        <v>77.599999999999994</v>
+      </c>
+      <c r="W16" s="47">
+        <v>82.7</v>
+      </c>
+      <c r="X16" s="47">
+        <v>82.7</v>
+      </c>
+      <c r="Y16" s="78">
+        <v>111.6</v>
+      </c>
+      <c r="Z16" s="47">
+        <v>113.9</v>
+      </c>
+      <c r="AA16" s="47">
+        <v>106.3</v>
+      </c>
+      <c r="AB16" s="47">
+        <v>102.5</v>
+      </c>
+      <c r="AC16" s="47">
+        <v>111.5</v>
+      </c>
+      <c r="AD16" s="47">
+        <v>125.4</v>
+      </c>
+      <c r="AE16" s="47">
+        <v>30.8</v>
+      </c>
+      <c r="AF16" s="47">
+        <v>126.7</v>
+      </c>
+      <c r="AG16" s="47">
+        <v>92.5</v>
+      </c>
+      <c r="AH16" s="47">
+        <v>90.9</v>
+      </c>
+      <c r="AI16" s="92">
+        <v>121.3</v>
       </c>
     </row>
     <row r="17" spans="2:35" s="7" customFormat="1" ht="12" customHeight="1">
-      <c r="B17" s="16" t="s">
-[...8 lines deleted...]
-      <c r="E17" s="52">
+      <c r="B17" s="14" t="s">
+        <v>111</v>
+      </c>
+      <c r="C17" s="32">
+        <v>104.9</v>
+      </c>
+      <c r="D17" s="48">
+        <v>105.1</v>
+      </c>
+      <c r="E17" s="48">
+        <v>98.2</v>
+      </c>
+      <c r="F17" s="48">
+        <v>86.4</v>
+      </c>
+      <c r="G17" s="48">
+        <v>97.4</v>
+      </c>
+      <c r="H17" s="48">
+        <v>131.6</v>
+      </c>
+      <c r="I17" s="48">
+        <v>112.8</v>
+      </c>
+      <c r="J17" s="48">
+        <v>89.1</v>
+      </c>
+      <c r="K17" s="48">
+        <v>92.7</v>
+      </c>
+      <c r="L17" s="48">
+        <v>81</v>
+      </c>
+      <c r="M17" s="48">
+        <v>132.80000000000001</v>
+      </c>
+      <c r="N17" s="48">
+        <v>100.8</v>
+      </c>
+      <c r="O17" s="48">
         <v>89.3</v>
       </c>
-      <c r="F17" s="52">
-[...87 lines deleted...]
-        <v>117.8</v>
+      <c r="P17" s="48">
+        <v>69.900000000000006</v>
+      </c>
+      <c r="Q17" s="48">
+        <v>163.9</v>
+      </c>
+      <c r="R17" s="48">
+        <v>97.8</v>
+      </c>
+      <c r="S17" s="48">
+        <v>124.5</v>
+      </c>
+      <c r="T17" s="48">
+        <v>95.5</v>
+      </c>
+      <c r="U17" s="48">
+        <v>97.5</v>
+      </c>
+      <c r="V17" s="48">
+        <v>78.599999999999994</v>
+      </c>
+      <c r="W17" s="48">
+        <v>88.8</v>
+      </c>
+      <c r="X17" s="48">
+        <v>88.8</v>
+      </c>
+      <c r="Y17" s="79">
+        <v>117.3</v>
+      </c>
+      <c r="Z17" s="48">
+        <v>118.6</v>
+      </c>
+      <c r="AA17" s="48">
+        <v>109.6</v>
+      </c>
+      <c r="AB17" s="48">
+        <v>110.5</v>
+      </c>
+      <c r="AC17" s="48">
+        <v>106.9</v>
+      </c>
+      <c r="AD17" s="48">
+        <v>132.5</v>
+      </c>
+      <c r="AE17" s="48">
+        <v>19.2</v>
+      </c>
+      <c r="AF17" s="48">
+        <v>134</v>
+      </c>
+      <c r="AG17" s="48">
+        <v>96.5</v>
+      </c>
+      <c r="AH17" s="48">
+        <v>94.9</v>
+      </c>
+      <c r="AI17" s="93">
+        <v>125.9</v>
       </c>
     </row>
     <row r="18" spans="2:35" s="7" customFormat="1" ht="12" customHeight="1">
-      <c r="B18" s="16" t="s">
-[...8 lines deleted...]
-      <c r="E18" s="52">
+      <c r="B18" s="14" t="s">
+        <v>99</v>
+      </c>
+      <c r="C18" s="32">
+        <v>96.3</v>
+      </c>
+      <c r="D18" s="48">
+        <v>96.4</v>
+      </c>
+      <c r="E18" s="48">
+        <v>89.3</v>
+      </c>
+      <c r="F18" s="48">
+        <v>87.5</v>
+      </c>
+      <c r="G18" s="48">
+        <v>87.6</v>
+      </c>
+      <c r="H18" s="48">
+        <v>108.5</v>
+      </c>
+      <c r="I18" s="48">
+        <v>95.7</v>
+      </c>
+      <c r="J18" s="48">
+        <v>87.1</v>
+      </c>
+      <c r="K18" s="48">
+        <v>49.4</v>
+      </c>
+      <c r="L18" s="48">
+        <v>81.2</v>
+      </c>
+      <c r="M18" s="48">
+        <v>101.7</v>
+      </c>
+      <c r="N18" s="48">
+        <v>99.5</v>
+      </c>
+      <c r="O18" s="48">
+        <v>92.6</v>
+      </c>
+      <c r="P18" s="48">
+        <v>61.2</v>
+      </c>
+      <c r="Q18" s="48">
+        <v>172.6</v>
+      </c>
+      <c r="R18" s="48">
+        <v>85.1</v>
+      </c>
+      <c r="S18" s="48">
+        <v>122.7</v>
+      </c>
+      <c r="T18" s="48">
+        <v>72.7</v>
+      </c>
+      <c r="U18" s="48">
         <v>82.2</v>
       </c>
-      <c r="F18" s="52">
-[...87 lines deleted...]
-        <v>116.2</v>
+      <c r="V18" s="48">
+        <v>70.2</v>
+      </c>
+      <c r="W18" s="48">
+        <v>83.4</v>
+      </c>
+      <c r="X18" s="48">
+        <v>83.4</v>
+      </c>
+      <c r="Y18" s="79">
+        <v>100.6</v>
+      </c>
+      <c r="Z18" s="48">
+        <v>109.2</v>
+      </c>
+      <c r="AA18" s="48">
+        <v>95</v>
+      </c>
+      <c r="AB18" s="48">
+        <v>94.6</v>
+      </c>
+      <c r="AC18" s="48">
+        <v>96.4</v>
+      </c>
+      <c r="AD18" s="48">
+        <v>133.5</v>
+      </c>
+      <c r="AE18" s="48">
+        <v>11.7</v>
+      </c>
+      <c r="AF18" s="48">
+        <v>135.1</v>
+      </c>
+      <c r="AG18" s="48">
+        <v>88.6</v>
+      </c>
+      <c r="AH18" s="48">
+        <v>87.6</v>
+      </c>
+      <c r="AI18" s="93">
+        <v>117.8</v>
       </c>
     </row>
     <row r="19" spans="2:35" s="7" customFormat="1" ht="12" customHeight="1">
-      <c r="B19" s="16" t="s">
-[...11 lines deleted...]
-      <c r="F19" s="52">
+      <c r="B19" s="14" t="s">
+        <v>137</v>
+      </c>
+      <c r="C19" s="32">
+        <v>93.2</v>
+      </c>
+      <c r="D19" s="48">
+        <v>93.3</v>
+      </c>
+      <c r="E19" s="48">
+        <v>82.2</v>
+      </c>
+      <c r="F19" s="48">
+        <v>86.3</v>
+      </c>
+      <c r="G19" s="48">
+        <v>83.7</v>
+      </c>
+      <c r="H19" s="48">
+        <v>114.3</v>
+      </c>
+      <c r="I19" s="48">
+        <v>62.5</v>
+      </c>
+      <c r="J19" s="48">
+        <v>75.2</v>
+      </c>
+      <c r="K19" s="48">
+        <v>86.6</v>
+      </c>
+      <c r="L19" s="48">
+        <v>75.7</v>
+      </c>
+      <c r="M19" s="48">
+        <v>108</v>
+      </c>
+      <c r="N19" s="48">
+        <v>99.3</v>
+      </c>
+      <c r="O19" s="48">
+        <v>80.599999999999994</v>
+      </c>
+      <c r="P19" s="48">
+        <v>64.8</v>
+      </c>
+      <c r="Q19" s="48">
+        <v>187.6</v>
+      </c>
+      <c r="R19" s="48">
+        <v>77.3</v>
+      </c>
+      <c r="S19" s="48">
+        <v>126.4</v>
+      </c>
+      <c r="T19" s="48">
+        <v>51.8</v>
+      </c>
+      <c r="U19" s="48">
+        <v>76.5</v>
+      </c>
+      <c r="V19" s="48">
+        <v>54</v>
+      </c>
+      <c r="W19" s="48">
+        <v>82.2</v>
+      </c>
+      <c r="X19" s="48">
+        <v>82.2</v>
+      </c>
+      <c r="Y19" s="79">
+        <v>101.4</v>
+      </c>
+      <c r="Z19" s="48">
+        <v>110</v>
+      </c>
+      <c r="AA19" s="48">
+        <v>93.2</v>
+      </c>
+      <c r="AB19" s="48">
         <v>94</v>
       </c>
-      <c r="G19" s="52">
-[...84 lines deleted...]
-        <v>108.5</v>
+      <c r="AC19" s="48">
+        <v>92.9</v>
+      </c>
+      <c r="AD19" s="48">
+        <v>142.5</v>
+      </c>
+      <c r="AE19" s="48">
+        <v>11.1</v>
+      </c>
+      <c r="AF19" s="48">
+        <v>144.4</v>
+      </c>
+      <c r="AG19" s="48">
+        <v>83.1</v>
+      </c>
+      <c r="AH19" s="48">
+        <v>81.5</v>
+      </c>
+      <c r="AI19" s="93">
+        <v>116.2</v>
       </c>
     </row>
     <row r="20" spans="2:35" s="7" customFormat="1" ht="12" customHeight="1">
-      <c r="B20" s="15" t="s">
-[...5 lines deleted...]
-      <c r="D20" s="51">
+      <c r="B20" s="14" t="s">
+        <v>138</v>
+      </c>
+      <c r="C20" s="32">
+        <v>95.1</v>
+      </c>
+      <c r="D20" s="48">
+        <v>95.2</v>
+      </c>
+      <c r="E20" s="48">
+        <v>79.8</v>
+      </c>
+      <c r="F20" s="48">
+        <v>94</v>
+      </c>
+      <c r="G20" s="48">
+        <v>95.4</v>
+      </c>
+      <c r="H20" s="48">
+        <v>117.6</v>
+      </c>
+      <c r="I20" s="48">
+        <v>59.5</v>
+      </c>
+      <c r="J20" s="48">
+        <v>80</v>
+      </c>
+      <c r="K20" s="48">
+        <v>90.1</v>
+      </c>
+      <c r="L20" s="48">
+        <v>75.3</v>
+      </c>
+      <c r="M20" s="48">
+        <v>119.1</v>
+      </c>
+      <c r="N20" s="48">
+        <v>100.2</v>
+      </c>
+      <c r="O20" s="48">
+        <v>73.2</v>
+      </c>
+      <c r="P20" s="48">
+        <v>61.2</v>
+      </c>
+      <c r="Q20" s="48">
+        <v>165.7</v>
+      </c>
+      <c r="R20" s="48">
+        <v>80.400000000000006</v>
+      </c>
+      <c r="S20" s="48">
+        <v>125.5</v>
+      </c>
+      <c r="T20" s="48">
+        <v>45.7</v>
+      </c>
+      <c r="U20" s="48">
+        <v>86.5</v>
+      </c>
+      <c r="V20" s="48">
+        <v>41.9</v>
+      </c>
+      <c r="W20" s="48">
+        <v>88.1</v>
+      </c>
+      <c r="X20" s="48">
+        <v>88.1</v>
+      </c>
+      <c r="Y20" s="79">
+        <v>109.7</v>
+      </c>
+      <c r="Z20" s="48">
+        <v>110.3</v>
+      </c>
+      <c r="AA20" s="48">
         <v>98.6</v>
       </c>
-      <c r="E20" s="51">
-[...90 lines deleted...]
-        <v>115.8</v>
+      <c r="AB20" s="48">
+        <v>100.7</v>
+      </c>
+      <c r="AC20" s="48">
+        <v>95.5</v>
+      </c>
+      <c r="AD20" s="48">
+        <v>129.9</v>
+      </c>
+      <c r="AE20" s="48">
+        <v>9.1</v>
+      </c>
+      <c r="AF20" s="48">
+        <v>131.5</v>
+      </c>
+      <c r="AG20" s="48">
+        <v>87.4</v>
+      </c>
+      <c r="AH20" s="48">
+        <v>86.2</v>
+      </c>
+      <c r="AI20" s="93">
+        <v>108.5</v>
       </c>
     </row>
     <row r="21" spans="2:35" s="7" customFormat="1" ht="12" customHeight="1">
-      <c r="B21" s="15" t="s">
-[...56 lines deleted...]
-      <c r="U21" s="51">
+      <c r="B21" s="13" t="s">
+        <v>145</v>
+      </c>
+      <c r="C21" s="31">
         <v>98.5</v>
       </c>
-      <c r="V21" s="51">
-[...39 lines deleted...]
-        <v>130.30000000000001</v>
+      <c r="D21" s="47">
+        <v>98.6</v>
+      </c>
+      <c r="E21" s="47">
+        <v>77</v>
+      </c>
+      <c r="F21" s="47">
+        <v>96.1</v>
+      </c>
+      <c r="G21" s="47">
+        <v>95.8</v>
+      </c>
+      <c r="H21" s="47">
+        <v>118.3</v>
+      </c>
+      <c r="I21" s="47">
+        <v>53.6</v>
+      </c>
+      <c r="J21" s="47">
+        <v>87.6</v>
+      </c>
+      <c r="K21" s="47">
+        <v>80.900000000000006</v>
+      </c>
+      <c r="L21" s="47">
+        <v>81.900000000000006</v>
+      </c>
+      <c r="M21" s="47">
+        <v>112.5</v>
+      </c>
+      <c r="N21" s="47">
+        <v>188.6</v>
+      </c>
+      <c r="O21" s="47">
+        <v>80.7</v>
+      </c>
+      <c r="P21" s="47">
+        <v>58.1</v>
+      </c>
+      <c r="Q21" s="47">
+        <v>167.9</v>
+      </c>
+      <c r="R21" s="47">
+        <v>89</v>
+      </c>
+      <c r="S21" s="47">
+        <v>118.6</v>
+      </c>
+      <c r="T21" s="47">
+        <v>31.4</v>
+      </c>
+      <c r="U21" s="47">
+        <v>90.8</v>
+      </c>
+      <c r="V21" s="47">
+        <v>79.400000000000006</v>
+      </c>
+      <c r="W21" s="47">
+        <v>86.4</v>
+      </c>
+      <c r="X21" s="47">
+        <v>86.4</v>
+      </c>
+      <c r="Y21" s="78">
+        <v>108.4</v>
+      </c>
+      <c r="Z21" s="47">
+        <v>110.2</v>
+      </c>
+      <c r="AA21" s="47">
+        <v>97.6</v>
+      </c>
+      <c r="AB21" s="47">
+        <v>96.2</v>
+      </c>
+      <c r="AC21" s="47">
+        <v>100.4</v>
+      </c>
+      <c r="AD21" s="47">
+        <v>129</v>
+      </c>
+      <c r="AE21" s="47">
+        <v>12.5</v>
+      </c>
+      <c r="AF21" s="47">
+        <v>130.6</v>
+      </c>
+      <c r="AG21" s="47">
+        <v>91.8</v>
+      </c>
+      <c r="AH21" s="47">
+        <v>90.5</v>
+      </c>
+      <c r="AI21" s="92">
+        <v>115.8</v>
       </c>
     </row>
     <row r="22" spans="2:35" s="7" customFormat="1" ht="12" customHeight="1">
-      <c r="B22" s="15" t="s">
-[...74 lines deleted...]
-      <c r="AA22" s="51">
+      <c r="B22" s="13" t="s">
+        <v>146</v>
+      </c>
+      <c r="C22" s="31">
+        <v>105.8</v>
+      </c>
+      <c r="D22" s="47">
+        <v>105.9</v>
+      </c>
+      <c r="E22" s="47">
+        <v>87.5</v>
+      </c>
+      <c r="F22" s="47">
+        <v>80.3</v>
+      </c>
+      <c r="G22" s="47">
+        <v>108.2</v>
+      </c>
+      <c r="H22" s="47">
+        <v>117.1</v>
+      </c>
+      <c r="I22" s="47">
+        <v>79.900000000000006</v>
+      </c>
+      <c r="J22" s="47">
+        <v>93.8</v>
+      </c>
+      <c r="K22" s="47">
+        <v>88.9</v>
+      </c>
+      <c r="L22" s="47">
+        <v>88</v>
+      </c>
+      <c r="M22" s="47">
+        <v>120.1</v>
+      </c>
+      <c r="N22" s="47">
+        <v>178.7</v>
+      </c>
+      <c r="O22" s="47">
+        <v>88.4</v>
+      </c>
+      <c r="P22" s="47">
+        <v>57.7</v>
+      </c>
+      <c r="Q22" s="47">
+        <v>198.7</v>
+      </c>
+      <c r="R22" s="47">
+        <v>99.4</v>
+      </c>
+      <c r="S22" s="47">
+        <v>114.8</v>
+      </c>
+      <c r="T22" s="47">
+        <v>28.2</v>
+      </c>
+      <c r="U22" s="47">
+        <v>98.5</v>
+      </c>
+      <c r="V22" s="47">
+        <v>110.4</v>
+      </c>
+      <c r="W22" s="47">
+        <v>82.2</v>
+      </c>
+      <c r="X22" s="47">
+        <v>82.2</v>
+      </c>
+      <c r="Y22" s="78">
+        <v>113.3</v>
+      </c>
+      <c r="Z22" s="47">
+        <v>119.6</v>
+      </c>
+      <c r="AA22" s="47">
         <v>101.8</v>
       </c>
-      <c r="AB22" s="51">
-[...21 lines deleted...]
-        <v>141.19999999999999</v>
+      <c r="AB22" s="47">
+        <v>103.3</v>
+      </c>
+      <c r="AC22" s="47">
+        <v>99.1</v>
+      </c>
+      <c r="AD22" s="47">
+        <v>150</v>
+      </c>
+      <c r="AE22" s="47">
+        <v>17.899999999999999</v>
+      </c>
+      <c r="AF22" s="47">
+        <v>151.80000000000001</v>
+      </c>
+      <c r="AG22" s="47">
+        <v>98.1</v>
+      </c>
+      <c r="AH22" s="47">
+        <v>96.7</v>
+      </c>
+      <c r="AI22" s="92">
+        <v>130.30000000000001</v>
       </c>
     </row>
     <row r="23" spans="2:35" s="7" customFormat="1" ht="12" customHeight="1">
-      <c r="B23" s="15" t="s">
-[...89 lines deleted...]
-      <c r="AF23" s="51">
+      <c r="B23" s="13" t="s">
+        <v>147</v>
+      </c>
+      <c r="C23" s="31">
+        <v>107.2</v>
+      </c>
+      <c r="D23" s="47">
+        <v>107.4</v>
+      </c>
+      <c r="E23" s="47">
+        <v>86.7</v>
+      </c>
+      <c r="F23" s="47">
+        <v>81</v>
+      </c>
+      <c r="G23" s="47">
+        <v>104.5</v>
+      </c>
+      <c r="H23" s="47">
+        <v>119.9</v>
+      </c>
+      <c r="I23" s="47">
+        <v>77.3</v>
+      </c>
+      <c r="J23" s="47">
+        <v>98.2</v>
+      </c>
+      <c r="K23" s="47">
+        <v>68.099999999999994</v>
+      </c>
+      <c r="L23" s="47">
+        <v>83.7</v>
+      </c>
+      <c r="M23" s="47">
+        <v>125.6</v>
+      </c>
+      <c r="N23" s="47">
+        <v>192.8</v>
+      </c>
+      <c r="O23" s="47">
+        <v>76.2</v>
+      </c>
+      <c r="P23" s="47">
+        <v>50.6</v>
+      </c>
+      <c r="Q23" s="47">
+        <v>213.7</v>
+      </c>
+      <c r="R23" s="47">
+        <v>96.3</v>
+      </c>
+      <c r="S23" s="47">
+        <v>113.7</v>
+      </c>
+      <c r="T23" s="47">
+        <v>35.4</v>
+      </c>
+      <c r="U23" s="47">
+        <v>95.3</v>
+      </c>
+      <c r="V23" s="47">
+        <v>108.9</v>
+      </c>
+      <c r="W23" s="47">
+        <v>78.2</v>
+      </c>
+      <c r="X23" s="47">
+        <v>78.2</v>
+      </c>
+      <c r="Y23" s="78">
+        <v>114.2</v>
+      </c>
+      <c r="Z23" s="47">
+        <v>120.6</v>
+      </c>
+      <c r="AA23" s="47">
+        <v>101.8</v>
+      </c>
+      <c r="AB23" s="47">
+        <v>104.6</v>
+      </c>
+      <c r="AC23" s="47">
+        <v>97.5</v>
+      </c>
+      <c r="AD23" s="47">
+        <v>156.30000000000001</v>
+      </c>
+      <c r="AE23" s="47">
+        <v>19.3</v>
+      </c>
+      <c r="AF23" s="47">
+        <v>158.30000000000001</v>
+      </c>
+      <c r="AG23" s="47">
+        <v>99.9</v>
+      </c>
+      <c r="AH23" s="47">
+        <v>97.9</v>
+      </c>
+      <c r="AI23" s="92">
         <v>141.19999999999999</v>
-      </c>
-[...7 lines deleted...]
-        <v>120.4</v>
       </c>
     </row>
     <row r="24" spans="2:35" s="7" customFormat="1" ht="12" customHeight="1">
-      <c r="B24" s="16" t="s">
-[...99 lines deleted...]
-        <v>107.3</v>
+      <c r="B24" s="13" t="s">
+        <v>124</v>
+      </c>
+      <c r="C24" s="31">
+        <v>104.7</v>
+      </c>
+      <c r="D24" s="47">
+        <v>104.9</v>
+      </c>
+      <c r="E24" s="47">
+        <v>75.900000000000006</v>
+      </c>
+      <c r="F24" s="47">
+        <v>85</v>
+      </c>
+      <c r="G24" s="47">
+        <v>99.8</v>
+      </c>
+      <c r="H24" s="47">
+        <v>122.5</v>
+      </c>
+      <c r="I24" s="47">
+        <v>95.7</v>
+      </c>
+      <c r="J24" s="47">
+        <v>97.4</v>
+      </c>
+      <c r="K24" s="47">
+        <v>69.400000000000006</v>
+      </c>
+      <c r="L24" s="47">
+        <v>87.8</v>
+      </c>
+      <c r="M24" s="47">
+        <v>123.4</v>
+      </c>
+      <c r="N24" s="47">
+        <v>205.2</v>
+      </c>
+      <c r="O24" s="47">
+        <v>90.6</v>
+      </c>
+      <c r="P24" s="47">
+        <v>51.1</v>
+      </c>
+      <c r="Q24" s="47">
+        <v>185.8</v>
+      </c>
+      <c r="R24" s="47">
+        <v>94.2</v>
+      </c>
+      <c r="S24" s="47">
+        <v>113.4</v>
+      </c>
+      <c r="T24" s="47">
+        <v>18.600000000000001</v>
+      </c>
+      <c r="U24" s="47">
+        <v>93.4</v>
+      </c>
+      <c r="V24" s="47">
+        <v>108.3</v>
+      </c>
+      <c r="W24" s="47">
+        <v>79.599999999999994</v>
+      </c>
+      <c r="X24" s="47">
+        <v>79.599999999999994</v>
+      </c>
+      <c r="Y24" s="78">
+        <v>115.1</v>
+      </c>
+      <c r="Z24" s="47">
+        <v>115.7</v>
+      </c>
+      <c r="AA24" s="47">
+        <v>102.1</v>
+      </c>
+      <c r="AB24" s="47">
+        <v>103.8</v>
+      </c>
+      <c r="AC24" s="47">
+        <v>99.8</v>
+      </c>
+      <c r="AD24" s="47">
+        <v>139.5</v>
+      </c>
+      <c r="AE24" s="47">
+        <v>19.2</v>
+      </c>
+      <c r="AF24" s="47">
+        <v>141.19999999999999</v>
+      </c>
+      <c r="AG24" s="47">
+        <v>99</v>
+      </c>
+      <c r="AH24" s="47">
+        <v>98</v>
+      </c>
+      <c r="AI24" s="92">
+        <v>120.4</v>
       </c>
     </row>
     <row r="25" spans="2:35" s="7" customFormat="1" ht="12" customHeight="1">
-      <c r="B25" s="16" t="s">
-[...99 lines deleted...]
-        <v>114.4</v>
+      <c r="B25" s="14" t="s">
+        <v>143</v>
+      </c>
+      <c r="C25" s="32">
+        <v>105.3</v>
+      </c>
+      <c r="D25" s="48">
+        <v>105.5</v>
+      </c>
+      <c r="E25" s="48">
+        <v>71.599999999999994</v>
+      </c>
+      <c r="F25" s="48">
+        <v>98.3</v>
+      </c>
+      <c r="G25" s="48">
+        <v>146</v>
+      </c>
+      <c r="H25" s="48">
+        <v>123.5</v>
+      </c>
+      <c r="I25" s="48">
+        <v>81.599999999999994</v>
+      </c>
+      <c r="J25" s="48">
+        <v>89.4</v>
+      </c>
+      <c r="K25" s="48">
+        <v>68.599999999999994</v>
+      </c>
+      <c r="L25" s="48">
+        <v>81.2</v>
+      </c>
+      <c r="M25" s="48">
+        <v>101.5</v>
+      </c>
+      <c r="N25" s="48">
+        <v>186</v>
+      </c>
+      <c r="O25" s="48">
+        <v>87.7</v>
+      </c>
+      <c r="P25" s="48">
+        <v>49.2</v>
+      </c>
+      <c r="Q25" s="48">
+        <v>214.6</v>
+      </c>
+      <c r="R25" s="48">
+        <v>88.7</v>
+      </c>
+      <c r="S25" s="48">
+        <v>115.8</v>
+      </c>
+      <c r="T25" s="48">
+        <v>24.3</v>
+      </c>
+      <c r="U25" s="48">
+        <v>88.3</v>
+      </c>
+      <c r="V25" s="48">
+        <v>92</v>
+      </c>
+      <c r="W25" s="48">
+        <v>75.8</v>
+      </c>
+      <c r="X25" s="48">
+        <v>75.8</v>
+      </c>
+      <c r="Y25" s="79">
+        <v>131.6</v>
+      </c>
+      <c r="Z25" s="48">
+        <v>126.7</v>
+      </c>
+      <c r="AA25" s="48">
+        <v>107.9</v>
+      </c>
+      <c r="AB25" s="48">
+        <v>119.8</v>
+      </c>
+      <c r="AC25" s="48">
+        <v>93.6</v>
+      </c>
+      <c r="AD25" s="48">
+        <v>157.9</v>
+      </c>
+      <c r="AE25" s="48">
+        <v>24.2</v>
+      </c>
+      <c r="AF25" s="48">
+        <v>159.69999999999999</v>
+      </c>
+      <c r="AG25" s="48">
+        <v>91.8</v>
+      </c>
+      <c r="AH25" s="48">
+        <v>91.2</v>
+      </c>
+      <c r="AI25" s="93">
+        <v>107.3</v>
       </c>
     </row>
     <row r="26" spans="2:35" s="7" customFormat="1" ht="12" customHeight="1">
-      <c r="B26" s="16" t="s">
-[...74 lines deleted...]
-      <c r="AA26" s="68">
+      <c r="B26" s="14" t="s">
+        <v>144</v>
+      </c>
+      <c r="C26" s="32">
+        <v>113.3</v>
+      </c>
+      <c r="D26" s="48">
+        <v>113.7</v>
+      </c>
+      <c r="E26" s="48">
+        <v>87.8</v>
+      </c>
+      <c r="F26" s="48">
+        <v>99.2</v>
+      </c>
+      <c r="G26" s="48">
+        <v>123.1</v>
+      </c>
+      <c r="H26" s="48">
+        <v>127.1</v>
+      </c>
+      <c r="I26" s="48">
+        <v>112.2</v>
+      </c>
+      <c r="J26" s="48">
+        <v>86.8</v>
+      </c>
+      <c r="K26" s="48">
+        <v>74.7</v>
+      </c>
+      <c r="L26" s="48">
+        <v>83.3</v>
+      </c>
+      <c r="M26" s="48">
+        <v>100</v>
+      </c>
+      <c r="N26" s="48">
+        <v>188.5</v>
+      </c>
+      <c r="O26" s="48">
+        <v>85</v>
+      </c>
+      <c r="P26" s="48">
+        <v>47.9</v>
+      </c>
+      <c r="Q26" s="48">
+        <v>291.89999999999998</v>
+      </c>
+      <c r="R26" s="48">
+        <v>87</v>
+      </c>
+      <c r="S26" s="48">
+        <v>113.8</v>
+      </c>
+      <c r="T26" s="48">
+        <v>16.100000000000001</v>
+      </c>
+      <c r="U26" s="48">
+        <v>84.6</v>
+      </c>
+      <c r="V26" s="48">
+        <v>92.8</v>
+      </c>
+      <c r="W26" s="48">
+        <v>70.599999999999994</v>
+      </c>
+      <c r="X26" s="48">
+        <v>70.599999999999994</v>
+      </c>
+      <c r="Y26" s="79">
+        <v>127.5</v>
+      </c>
+      <c r="Z26" s="48">
+        <v>147.30000000000001</v>
+      </c>
+      <c r="AA26" s="48">
+        <v>106.2</v>
+      </c>
+      <c r="AB26" s="89">
         <v>116.8</v>
       </c>
-      <c r="AB26" s="68">
-[...21 lines deleted...]
-        <v>124.9</v>
+      <c r="AC26" s="69">
+        <v>94.7</v>
+      </c>
+      <c r="AD26" s="48">
+        <v>210.7</v>
+      </c>
+      <c r="AE26" s="48">
+        <v>22.5</v>
+      </c>
+      <c r="AF26" s="48">
+        <v>213.3</v>
+      </c>
+      <c r="AG26" s="48">
+        <v>92.3</v>
+      </c>
+      <c r="AH26" s="48">
+        <v>91</v>
+      </c>
+      <c r="AI26" s="93">
+        <v>114.4</v>
       </c>
     </row>
     <row r="27" spans="2:35" s="7" customFormat="1" ht="12" customHeight="1">
-      <c r="B27" s="16" t="s">
-[...99 lines deleted...]
-        <v>121</v>
+      <c r="B27" s="14" t="s">
+        <v>117</v>
+      </c>
+      <c r="C27" s="32">
+        <v>121.9</v>
+      </c>
+      <c r="D27" s="48">
+        <v>122.3</v>
+      </c>
+      <c r="E27" s="48">
+        <v>71.599999999999994</v>
+      </c>
+      <c r="F27" s="48">
+        <v>137.9</v>
+      </c>
+      <c r="G27" s="48">
+        <v>150.80000000000001</v>
+      </c>
+      <c r="H27" s="48">
+        <v>123.8</v>
+      </c>
+      <c r="I27" s="48">
+        <v>96.6</v>
+      </c>
+      <c r="J27" s="48">
+        <v>84</v>
+      </c>
+      <c r="K27" s="64">
+        <v>78.900000000000006</v>
+      </c>
+      <c r="L27" s="69">
+        <v>80.5</v>
+      </c>
+      <c r="M27" s="48">
+        <v>105.2</v>
+      </c>
+      <c r="N27" s="48">
+        <v>189.1</v>
+      </c>
+      <c r="O27" s="48">
+        <v>91.5</v>
+      </c>
+      <c r="P27" s="48">
+        <v>46.5</v>
+      </c>
+      <c r="Q27" s="48">
+        <v>351.4</v>
+      </c>
+      <c r="R27" s="48">
+        <v>82</v>
+      </c>
+      <c r="S27" s="64">
+        <v>110.2</v>
+      </c>
+      <c r="T27" s="69">
+        <v>16.8</v>
+      </c>
+      <c r="U27" s="48">
+        <v>81.599999999999994</v>
+      </c>
+      <c r="V27" s="48">
+        <v>84.8</v>
+      </c>
+      <c r="W27" s="48">
+        <v>69.8</v>
+      </c>
+      <c r="X27" s="48">
+        <v>69.8</v>
+      </c>
+      <c r="Y27" s="79">
+        <v>133.9</v>
+      </c>
+      <c r="Z27" s="48">
+        <v>165.5</v>
+      </c>
+      <c r="AA27" s="64">
+        <v>116.8</v>
+      </c>
+      <c r="AB27" s="64">
+        <v>120.9</v>
+      </c>
+      <c r="AC27" s="69">
+        <v>111</v>
+      </c>
+      <c r="AD27" s="48">
+        <v>251.1</v>
+      </c>
+      <c r="AE27" s="48">
+        <v>22.7</v>
+      </c>
+      <c r="AF27" s="48">
+        <v>254.3</v>
+      </c>
+      <c r="AG27" s="48">
+        <v>90.6</v>
+      </c>
+      <c r="AH27" s="48">
+        <v>88.9</v>
+      </c>
+      <c r="AI27" s="93">
+        <v>124.9</v>
       </c>
     </row>
     <row r="28" spans="2:35" s="7" customFormat="1" ht="12" customHeight="1">
-      <c r="B28" s="15" t="s">
-[...92 lines deleted...]
-      <c r="AG28" s="51">
+      <c r="B28" s="14" t="s">
+        <v>3</v>
+      </c>
+      <c r="C28" s="32">
+        <v>130.80000000000001</v>
+      </c>
+      <c r="D28" s="48">
+        <v>131.30000000000001</v>
+      </c>
+      <c r="E28" s="48">
+        <v>82.2</v>
+      </c>
+      <c r="F28" s="48">
+        <v>97.1</v>
+      </c>
+      <c r="G28" s="48">
+        <v>83</v>
+      </c>
+      <c r="H28" s="48">
+        <v>127.2</v>
+      </c>
+      <c r="I28" s="48">
+        <v>113</v>
+      </c>
+      <c r="J28" s="48">
+        <v>75.5</v>
+      </c>
+      <c r="K28" s="64">
+        <v>81.099999999999994</v>
+      </c>
+      <c r="L28" s="69">
+        <v>79.7</v>
+      </c>
+      <c r="M28" s="48">
+        <v>97.8</v>
+      </c>
+      <c r="N28" s="48">
+        <v>192.9</v>
+      </c>
+      <c r="O28" s="48">
         <v>81.2</v>
       </c>
-      <c r="AH28" s="51">
-[...3 lines deleted...]
-        <v>121.4</v>
+      <c r="P28" s="48">
+        <v>45</v>
+      </c>
+      <c r="Q28" s="48">
+        <v>533</v>
+      </c>
+      <c r="R28" s="48">
+        <v>68.8</v>
+      </c>
+      <c r="S28" s="64">
+        <v>101.9</v>
+      </c>
+      <c r="T28" s="69">
+        <v>10.8</v>
+      </c>
+      <c r="U28" s="48">
+        <v>62.5</v>
+      </c>
+      <c r="V28" s="48">
+        <v>87.6</v>
+      </c>
+      <c r="W28" s="48">
+        <v>73.400000000000006</v>
+      </c>
+      <c r="X28" s="48">
+        <v>73.400000000000006</v>
+      </c>
+      <c r="Y28" s="79">
+        <v>106.4</v>
+      </c>
+      <c r="Z28" s="48">
+        <v>201.8</v>
+      </c>
+      <c r="AA28" s="64">
+        <v>89.9</v>
+      </c>
+      <c r="AB28" s="64">
+        <v>95.6</v>
+      </c>
+      <c r="AC28" s="69">
+        <v>80.599999999999994</v>
+      </c>
+      <c r="AD28" s="48">
+        <v>380.7</v>
+      </c>
+      <c r="AE28" s="48">
+        <v>31.4</v>
+      </c>
+      <c r="AF28" s="48">
+        <v>385.5</v>
+      </c>
+      <c r="AG28" s="48">
+        <v>85.7</v>
+      </c>
+      <c r="AH28" s="48">
+        <v>83.9</v>
+      </c>
+      <c r="AI28" s="93">
+        <v>121</v>
       </c>
     </row>
     <row r="29" spans="2:35" s="7" customFormat="1" ht="12" customHeight="1">
-      <c r="B29" s="15" t="s">
-[...53 lines deleted...]
-      <c r="T29" s="74">
+      <c r="B29" s="13" t="s">
+        <v>118</v>
+      </c>
+      <c r="C29" s="31">
+        <v>100.5</v>
+      </c>
+      <c r="D29" s="47">
+        <v>100.8</v>
+      </c>
+      <c r="E29" s="47">
+        <v>84.4</v>
+      </c>
+      <c r="F29" s="47">
+        <v>87.3</v>
+      </c>
+      <c r="G29" s="47">
+        <v>149.9</v>
+      </c>
+      <c r="H29" s="47">
+        <v>122.9</v>
+      </c>
+      <c r="I29" s="47">
+        <v>123</v>
+      </c>
+      <c r="J29" s="47">
+        <v>69.5</v>
+      </c>
+      <c r="K29" s="65">
+        <v>65.2</v>
+      </c>
+      <c r="L29" s="70">
+        <v>73.3</v>
+      </c>
+      <c r="M29" s="47">
+        <v>106.1</v>
+      </c>
+      <c r="N29" s="47">
+        <v>164.8</v>
+      </c>
+      <c r="O29" s="47">
+        <v>82.9</v>
+      </c>
+      <c r="P29" s="47">
+        <v>45.8</v>
+      </c>
+      <c r="Q29" s="47">
+        <v>216.4</v>
+      </c>
+      <c r="R29" s="47">
+        <v>67.3</v>
+      </c>
+      <c r="S29" s="65">
+        <v>114.7</v>
+      </c>
+      <c r="T29" s="70">
         <v>8.9</v>
       </c>
-      <c r="U29" s="51">
-[...42 lines deleted...]
-        <v>107.1</v>
+      <c r="U29" s="47">
+        <v>57</v>
+      </c>
+      <c r="V29" s="47">
+        <v>90.9</v>
+      </c>
+      <c r="W29" s="47">
+        <v>65.7</v>
+      </c>
+      <c r="X29" s="47">
+        <v>65.7</v>
+      </c>
+      <c r="Y29" s="78">
+        <v>135.1</v>
+      </c>
+      <c r="Z29" s="47">
+        <v>129.19999999999999</v>
+      </c>
+      <c r="AA29" s="65">
+        <v>105.6</v>
+      </c>
+      <c r="AB29" s="65">
+        <v>126.9</v>
+      </c>
+      <c r="AC29" s="70">
+        <v>76.3</v>
+      </c>
+      <c r="AD29" s="47">
+        <v>159.30000000000001</v>
+      </c>
+      <c r="AE29" s="47">
+        <v>23.1</v>
+      </c>
+      <c r="AF29" s="47">
+        <v>161.19999999999999</v>
+      </c>
+      <c r="AG29" s="47">
+        <v>81.2</v>
+      </c>
+      <c r="AH29" s="47">
+        <v>79.099999999999994</v>
+      </c>
+      <c r="AI29" s="92">
+        <v>121.4</v>
       </c>
     </row>
     <row r="30" spans="2:35" s="7" customFormat="1" ht="12" customHeight="1">
-      <c r="B30" s="15" t="s">
-[...92 lines deleted...]
-      <c r="AG30" s="51">
+      <c r="B30" s="13" t="s">
+        <v>119</v>
+      </c>
+      <c r="C30" s="31">
+        <v>104</v>
+      </c>
+      <c r="D30" s="47">
+        <v>104.3</v>
+      </c>
+      <c r="E30" s="47">
+        <v>72.900000000000006</v>
+      </c>
+      <c r="F30" s="47">
+        <v>99.6</v>
+      </c>
+      <c r="G30" s="47">
+        <v>168.9</v>
+      </c>
+      <c r="H30" s="47">
+        <v>115.9</v>
+      </c>
+      <c r="I30" s="47">
+        <v>126.6</v>
+      </c>
+      <c r="J30" s="47">
+        <v>68.8</v>
+      </c>
+      <c r="K30" s="65">
+        <v>72.599999999999994</v>
+      </c>
+      <c r="L30" s="70">
+        <v>77</v>
+      </c>
+      <c r="M30" s="47">
+        <v>101.1</v>
+      </c>
+      <c r="N30" s="47">
+        <v>164.1</v>
+      </c>
+      <c r="O30" s="47">
+        <v>72.3</v>
+      </c>
+      <c r="P30" s="47">
+        <v>44</v>
+      </c>
+      <c r="Q30" s="47">
+        <v>273.39999999999998</v>
+      </c>
+      <c r="R30" s="47">
+        <v>68.3</v>
+      </c>
+      <c r="S30" s="65">
+        <v>109.7</v>
+      </c>
+      <c r="T30" s="70">
+        <v>8.9</v>
+      </c>
+      <c r="U30" s="47">
+        <v>61</v>
+      </c>
+      <c r="V30" s="47">
+        <v>83.4</v>
+      </c>
+      <c r="W30" s="47">
+        <v>64.5</v>
+      </c>
+      <c r="X30" s="47">
+        <v>64.5</v>
+      </c>
+      <c r="Y30" s="78">
+        <v>139.1</v>
+      </c>
+      <c r="Z30" s="47">
+        <v>141.19999999999999</v>
+      </c>
+      <c r="AA30" s="65">
+        <v>107.3</v>
+      </c>
+      <c r="AB30" s="65">
+        <v>129.9</v>
+      </c>
+      <c r="AC30" s="70">
         <v>80.8</v>
       </c>
-      <c r="AH30" s="51">
-[...3 lines deleted...]
-        <v>102.2</v>
+      <c r="AD30" s="47">
+        <v>196.4</v>
+      </c>
+      <c r="AE30" s="47">
+        <v>25.4</v>
+      </c>
+      <c r="AF30" s="47">
+        <v>198.8</v>
+      </c>
+      <c r="AG30" s="47">
+        <v>79.5</v>
+      </c>
+      <c r="AH30" s="47">
+        <v>78.2</v>
+      </c>
+      <c r="AI30" s="92">
+        <v>107.1</v>
       </c>
     </row>
     <row r="31" spans="2:35" s="7" customFormat="1" ht="12" customHeight="1">
-      <c r="B31" s="15" t="s">
+      <c r="B31" s="13" t="s">
+        <v>148</v>
+      </c>
+      <c r="C31" s="31">
+        <v>118.7</v>
+      </c>
+      <c r="D31" s="47">
+        <v>119.2</v>
+      </c>
+      <c r="E31" s="47">
+        <v>70.599999999999994</v>
+      </c>
+      <c r="F31" s="47">
+        <v>91</v>
+      </c>
+      <c r="G31" s="47">
+        <v>124.6</v>
+      </c>
+      <c r="H31" s="47">
+        <v>113.5</v>
+      </c>
+      <c r="I31" s="47">
+        <v>116.2</v>
+      </c>
+      <c r="J31" s="47">
+        <v>71.400000000000006</v>
+      </c>
+      <c r="K31" s="65">
+        <v>65.900000000000006</v>
+      </c>
+      <c r="L31" s="70">
+        <v>70.400000000000006</v>
+      </c>
+      <c r="M31" s="47">
+        <v>102.7</v>
+      </c>
+      <c r="N31" s="47">
+        <v>161.6</v>
+      </c>
+      <c r="O31" s="47">
+        <v>72</v>
+      </c>
+      <c r="P31" s="47">
+        <v>42.6</v>
+      </c>
+      <c r="Q31" s="47">
+        <v>425.1</v>
+      </c>
+      <c r="R31" s="47">
+        <v>68.599999999999994</v>
+      </c>
+      <c r="S31" s="65">
+        <v>108.3</v>
+      </c>
+      <c r="T31" s="70">
+        <v>9.5</v>
+      </c>
+      <c r="U31" s="47">
+        <v>61.7</v>
+      </c>
+      <c r="V31" s="47">
+        <v>86.3</v>
+      </c>
+      <c r="W31" s="47">
+        <v>69.099999999999994</v>
+      </c>
+      <c r="X31" s="47">
+        <v>69.099999999999994</v>
+      </c>
+      <c r="Y31" s="78">
+        <v>118.2</v>
+      </c>
+      <c r="Z31" s="47">
+        <v>172.3</v>
+      </c>
+      <c r="AA31" s="65">
+        <v>94.9</v>
+      </c>
+      <c r="AB31" s="65">
+        <v>110.3</v>
+      </c>
+      <c r="AC31" s="70">
+        <v>77.5</v>
+      </c>
+      <c r="AD31" s="47">
+        <v>298</v>
+      </c>
+      <c r="AE31" s="47">
+        <v>27.1</v>
+      </c>
+      <c r="AF31" s="47">
+        <v>301.5</v>
+      </c>
+      <c r="AG31" s="47">
+        <v>80.8</v>
+      </c>
+      <c r="AH31" s="47">
+        <v>79.8</v>
+      </c>
+      <c r="AI31" s="92">
+        <v>102.2</v>
+      </c>
+    </row>
+    <row r="32" spans="2:35" s="7" customFormat="1" ht="12" customHeight="1">
+      <c r="B32" s="13" t="s">
         <v>165</v>
       </c>
-      <c r="C31" s="34">
+      <c r="C32" s="31">
         <v>90.8</v>
       </c>
-      <c r="D31" s="51">
+      <c r="D32" s="47">
         <v>91</v>
       </c>
-      <c r="E31" s="51">
+      <c r="E32" s="47">
         <v>81.099999999999994</v>
       </c>
-      <c r="F31" s="51">
+      <c r="F32" s="47">
         <v>91.6</v>
       </c>
-      <c r="G31" s="51">
+      <c r="G32" s="47">
         <v>116.4</v>
       </c>
-      <c r="H31" s="51">
+      <c r="H32" s="47">
         <v>109.6</v>
       </c>
-      <c r="I31" s="51">
+      <c r="I32" s="47">
         <v>118</v>
       </c>
-      <c r="J31" s="51">
+      <c r="J32" s="47">
         <v>73.599999999999994</v>
       </c>
-      <c r="K31" s="69">
+      <c r="K32" s="65">
         <v>67.8</v>
       </c>
-      <c r="L31" s="74">
+      <c r="L32" s="70">
         <v>72.400000000000006</v>
       </c>
-      <c r="M31" s="51">
+      <c r="M32" s="47">
         <v>109.1</v>
       </c>
-      <c r="N31" s="51">
+      <c r="N32" s="47">
         <v>165.8</v>
       </c>
-      <c r="O31" s="51">
+      <c r="O32" s="47">
         <v>67.900000000000006</v>
       </c>
-      <c r="P31" s="51">
+      <c r="P32" s="47">
         <v>43.5</v>
       </c>
-      <c r="Q31" s="51">
+      <c r="Q32" s="47">
         <v>179.2</v>
       </c>
-      <c r="R31" s="51">
+      <c r="R32" s="47">
         <v>69.099999999999994</v>
       </c>
-      <c r="S31" s="69">
+      <c r="S32" s="65">
         <v>110.5</v>
       </c>
-      <c r="T31" s="74">
+      <c r="T32" s="70">
         <v>11.4</v>
       </c>
-      <c r="U31" s="51">
+      <c r="U32" s="47">
         <v>62.9</v>
       </c>
-      <c r="V31" s="51">
+      <c r="V32" s="47">
         <v>80.900000000000006</v>
       </c>
-      <c r="W31" s="51">
+      <c r="W32" s="47">
         <v>67.099999999999994</v>
       </c>
-      <c r="X31" s="51">
+      <c r="X32" s="47">
         <v>67.099999999999994</v>
       </c>
-      <c r="Y31" s="83">
+      <c r="Y32" s="78">
         <v>109.5</v>
       </c>
-      <c r="Z31" s="51">
+      <c r="Z32" s="47">
         <v>105.5</v>
       </c>
-      <c r="AA31" s="69">
+      <c r="AA32" s="65">
         <v>92.6</v>
       </c>
-      <c r="AB31" s="69">
+      <c r="AB32" s="65">
         <v>103.4</v>
       </c>
-      <c r="AC31" s="74">
+      <c r="AC32" s="70">
         <v>76.8</v>
       </c>
-      <c r="AD31" s="51">
+      <c r="AD32" s="47">
         <v>131.4</v>
       </c>
-      <c r="AE31" s="51">
+      <c r="AE32" s="47">
         <v>21.3</v>
       </c>
-      <c r="AF31" s="51">
+      <c r="AF32" s="47">
         <v>132.9</v>
       </c>
-      <c r="AG31" s="51">
+      <c r="AG32" s="47">
         <v>83.5</v>
       </c>
-      <c r="AH31" s="51">
+      <c r="AH32" s="47">
         <v>82.3</v>
       </c>
-      <c r="AI31" s="98">
+      <c r="AI32" s="92">
         <v>106.4</v>
       </c>
     </row>
-    <row r="32" spans="2:35" s="4" customFormat="1" ht="12" customHeight="1">
-      <c r="B32" s="17" t="s">
+    <row r="33" spans="2:35" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="B33" s="15" t="s">
         <v>155</v>
       </c>
-      <c r="C32" s="36">
+      <c r="C33" s="33">
         <v>99.5</v>
       </c>
-      <c r="D32" s="53">
+      <c r="D33" s="49">
         <v>99.8</v>
       </c>
-      <c r="E32" s="53">
+      <c r="E33" s="49">
         <v>76.2</v>
       </c>
-      <c r="F32" s="53">
+      <c r="F33" s="49">
         <v>79.900000000000006</v>
       </c>
-      <c r="G32" s="53">
+      <c r="G33" s="49">
         <v>118.3</v>
       </c>
-      <c r="H32" s="53">
+      <c r="H33" s="49">
         <v>103.5</v>
       </c>
-      <c r="I32" s="53">
+      <c r="I33" s="49">
         <v>95.1</v>
       </c>
-      <c r="J32" s="53">
+      <c r="J33" s="49">
         <v>79.2</v>
       </c>
-      <c r="K32" s="70">
+      <c r="K33" s="66">
         <v>65.2</v>
       </c>
-      <c r="L32" s="75">
+      <c r="L33" s="71">
         <v>75.2</v>
       </c>
-      <c r="M32" s="53">
+      <c r="M33" s="49">
         <v>113.7</v>
       </c>
-      <c r="N32" s="53">
+      <c r="N33" s="49">
         <v>146.4</v>
       </c>
-      <c r="O32" s="53">
+      <c r="O33" s="49">
         <v>66.7</v>
       </c>
-      <c r="P32" s="53">
+      <c r="P33" s="49">
         <v>41.5</v>
       </c>
-      <c r="Q32" s="53">
+      <c r="Q33" s="49">
         <v>226.9</v>
       </c>
-      <c r="R32" s="53">
+      <c r="R33" s="49">
         <v>70.7</v>
       </c>
-      <c r="S32" s="70">
+      <c r="S33" s="66">
         <v>108</v>
       </c>
-      <c r="T32" s="75">
+      <c r="T33" s="71">
         <v>8.6</v>
       </c>
-      <c r="U32" s="53">
+      <c r="U33" s="49">
         <v>70.7</v>
       </c>
-      <c r="V32" s="53">
+      <c r="V33" s="49">
         <v>68.099999999999994</v>
       </c>
-      <c r="W32" s="53">
+      <c r="W33" s="49">
         <v>67.5</v>
       </c>
-      <c r="X32" s="53">
+      <c r="X33" s="49">
         <v>67.5</v>
       </c>
-      <c r="Y32" s="85">
+      <c r="Y33" s="80">
         <v>109.3</v>
       </c>
-      <c r="Z32" s="53">
+      <c r="Z33" s="49">
         <v>121.5</v>
       </c>
-      <c r="AA32" s="91">
+      <c r="AA33" s="86">
         <v>93.3</v>
       </c>
-      <c r="AB32" s="91">
+      <c r="AB33" s="86">
         <v>101.4</v>
       </c>
-      <c r="AC32" s="75">
+      <c r="AC33" s="71">
         <v>79.400000000000006</v>
       </c>
-      <c r="AD32" s="53">
+      <c r="AD33" s="49">
         <v>162.80000000000001</v>
       </c>
-      <c r="AE32" s="53">
+      <c r="AE33" s="49">
         <v>24.2</v>
       </c>
-      <c r="AF32" s="53">
+      <c r="AF33" s="49">
         <v>164.7</v>
       </c>
-      <c r="AG32" s="53">
+      <c r="AG33" s="49">
         <v>84.8</v>
       </c>
-      <c r="AH32" s="53">
+      <c r="AH33" s="49">
         <v>84</v>
       </c>
-      <c r="AI32" s="100">
+      <c r="AI33" s="94">
         <v>103.9</v>
-      </c>
-[...102 lines deleted...]
-        <v>104.4</v>
       </c>
     </row>
     <row r="34" spans="2:35" s="8" customFormat="1" ht="12" customHeight="1">
-      <c r="B34" s="18" t="s">
-[...99 lines deleted...]
-        <v>105.9</v>
+      <c r="B34" s="16" t="s">
+        <v>159</v>
+      </c>
+      <c r="C34" s="34">
+        <v>98.4</v>
+      </c>
+      <c r="D34" s="50">
+        <v>98.7</v>
+      </c>
+      <c r="E34" s="50">
+        <v>71.3</v>
+      </c>
+      <c r="F34" s="50">
+        <v>74.3</v>
+      </c>
+      <c r="G34" s="50">
+        <v>145.6</v>
+      </c>
+      <c r="H34" s="50">
+        <v>124.7</v>
+      </c>
+      <c r="I34" s="50">
+        <v>101.6</v>
+      </c>
+      <c r="J34" s="50">
+        <v>78.3</v>
+      </c>
+      <c r="K34" s="50">
+        <v>55.1</v>
+      </c>
+      <c r="L34" s="72">
+        <v>77.3</v>
+      </c>
+      <c r="M34" s="50">
+        <v>109.2</v>
+      </c>
+      <c r="N34" s="50">
+        <v>152</v>
+      </c>
+      <c r="O34" s="50">
+        <v>69</v>
+      </c>
+      <c r="P34" s="50">
+        <v>40.4</v>
+      </c>
+      <c r="Q34" s="50">
+        <v>206.7</v>
+      </c>
+      <c r="R34" s="50">
+        <v>71.5</v>
+      </c>
+      <c r="S34" s="50">
+        <v>103.3</v>
+      </c>
+      <c r="T34" s="72">
+        <v>9</v>
+      </c>
+      <c r="U34" s="50">
+        <v>67.900000000000006</v>
+      </c>
+      <c r="V34" s="50">
+        <v>79.7</v>
+      </c>
+      <c r="W34" s="50">
+        <v>70.3</v>
+      </c>
+      <c r="X34" s="50">
+        <v>70.3</v>
+      </c>
+      <c r="Y34" s="81">
+        <v>134.30000000000001</v>
+      </c>
+      <c r="Z34" s="50">
+        <v>122.3</v>
+      </c>
+      <c r="AA34" s="72">
+        <v>105.7</v>
+      </c>
+      <c r="AB34" s="72">
+        <v>125.8</v>
+      </c>
+      <c r="AC34" s="72">
+        <v>80</v>
+      </c>
+      <c r="AD34" s="50">
+        <v>149</v>
+      </c>
+      <c r="AE34" s="50">
+        <v>19.3</v>
+      </c>
+      <c r="AF34" s="50">
+        <v>150.80000000000001</v>
+      </c>
+      <c r="AG34" s="50">
+        <v>82.6</v>
+      </c>
+      <c r="AH34" s="50">
+        <v>81.400000000000006</v>
+      </c>
+      <c r="AI34" s="95">
+        <v>104.4</v>
       </c>
     </row>
     <row r="35" spans="2:35" s="8" customFormat="1" ht="12" customHeight="1">
-      <c r="B35" s="18" t="s">
+      <c r="B35" s="16" t="s">
+        <v>162</v>
+      </c>
+      <c r="C35" s="34">
+        <v>87.9</v>
+      </c>
+      <c r="D35" s="50">
+        <v>88</v>
+      </c>
+      <c r="E35" s="50">
+        <v>57.8</v>
+      </c>
+      <c r="F35" s="50">
+        <v>84.8</v>
+      </c>
+      <c r="G35" s="50">
+        <v>89</v>
+      </c>
+      <c r="H35" s="50">
+        <v>123.4</v>
+      </c>
+      <c r="I35" s="50">
+        <v>143.4</v>
+      </c>
+      <c r="J35" s="50">
+        <v>84.6</v>
+      </c>
+      <c r="K35" s="50">
+        <v>47.4</v>
+      </c>
+      <c r="L35" s="72">
+        <v>75.099999999999994</v>
+      </c>
+      <c r="M35" s="50">
+        <v>102.7</v>
+      </c>
+      <c r="N35" s="50">
+        <v>153.9</v>
+      </c>
+      <c r="O35" s="50">
+        <v>68.8</v>
+      </c>
+      <c r="P35" s="50">
+        <v>40.299999999999997</v>
+      </c>
+      <c r="Q35" s="50">
+        <v>149.6</v>
+      </c>
+      <c r="R35" s="50">
+        <v>70.7</v>
+      </c>
+      <c r="S35" s="50">
+        <v>116.2</v>
+      </c>
+      <c r="T35" s="72">
+        <v>9.6</v>
+      </c>
+      <c r="U35" s="50">
+        <v>65.900000000000006</v>
+      </c>
+      <c r="V35" s="50">
+        <v>76.2</v>
+      </c>
+      <c r="W35" s="50">
+        <v>65.3</v>
+      </c>
+      <c r="X35" s="50">
+        <v>65.3</v>
+      </c>
+      <c r="Y35" s="81">
+        <v>109.5</v>
+      </c>
+      <c r="Z35" s="50">
+        <v>95.9</v>
+      </c>
+      <c r="AA35" s="72">
+        <v>90.4</v>
+      </c>
+      <c r="AB35" s="72">
+        <v>104.1</v>
+      </c>
+      <c r="AC35" s="72">
+        <v>74.400000000000006</v>
+      </c>
+      <c r="AD35" s="50">
+        <v>108.7</v>
+      </c>
+      <c r="AE35" s="50">
+        <v>19.5</v>
+      </c>
+      <c r="AF35" s="50">
+        <v>109.9</v>
+      </c>
+      <c r="AG35" s="50">
+        <v>85.5</v>
+      </c>
+      <c r="AH35" s="50">
+        <v>84.5</v>
+      </c>
+      <c r="AI35" s="95">
+        <v>105.9</v>
+      </c>
+    </row>
+    <row r="36" spans="2:35" s="8" customFormat="1" ht="12" customHeight="1">
+      <c r="B36" s="16" t="s">
         <v>166</v>
       </c>
-      <c r="C35" s="37">
+      <c r="C36" s="34">
         <v>93.9</v>
       </c>
-      <c r="D35" s="54">
+      <c r="D36" s="50">
         <v>94.2</v>
       </c>
-      <c r="E35" s="54">
+      <c r="E36" s="50">
         <v>58.1</v>
       </c>
-      <c r="F35" s="54">
+      <c r="F36" s="50">
         <v>73.5</v>
       </c>
-      <c r="G35" s="54">
+      <c r="G36" s="50">
         <v>117.6</v>
       </c>
-      <c r="H35" s="54">
+      <c r="H36" s="50">
         <v>131.19999999999999</v>
       </c>
-      <c r="I35" s="54">
+      <c r="I36" s="50">
         <v>166.2</v>
       </c>
-      <c r="J35" s="54">
+      <c r="J36" s="50">
         <v>87.6</v>
       </c>
-      <c r="K35" s="54">
+      <c r="K36" s="50">
         <v>41.4</v>
       </c>
-      <c r="L35" s="76">
+      <c r="L36" s="72">
         <v>75</v>
       </c>
-      <c r="M35" s="54">
+      <c r="M36" s="50">
         <v>107.5</v>
       </c>
-      <c r="N35" s="54">
+      <c r="N36" s="50">
         <v>152.1</v>
       </c>
-      <c r="O35" s="54">
+      <c r="O36" s="50">
         <v>74.2</v>
       </c>
-      <c r="P35" s="54">
+      <c r="P36" s="50">
         <v>38.700000000000003</v>
       </c>
-      <c r="Q35" s="54">
+      <c r="Q36" s="50">
         <v>173.1</v>
       </c>
-      <c r="R35" s="54">
+      <c r="R36" s="50">
         <v>76.8</v>
       </c>
-      <c r="S35" s="54">
+      <c r="S36" s="50">
         <v>113</v>
       </c>
-      <c r="T35" s="76">
+      <c r="T36" s="72">
         <v>10.9</v>
       </c>
-      <c r="U35" s="54">
+      <c r="U36" s="50">
         <v>73.599999999999994</v>
       </c>
-      <c r="V35" s="54">
+      <c r="V36" s="50">
         <v>84</v>
       </c>
-      <c r="W35" s="54">
+      <c r="W36" s="50">
         <v>66.400000000000006</v>
       </c>
-      <c r="X35" s="54">
+      <c r="X36" s="50">
         <v>66.400000000000006</v>
       </c>
-      <c r="Y35" s="86">
+      <c r="Y36" s="81">
         <v>127.2</v>
       </c>
-      <c r="Z35" s="54">
+      <c r="Z36" s="50">
         <v>107.4</v>
       </c>
-      <c r="AA35" s="76">
+      <c r="AA36" s="72">
         <v>101.3</v>
       </c>
-      <c r="AB35" s="76">
+      <c r="AB36" s="72">
         <v>123.4</v>
       </c>
-      <c r="AC35" s="76">
+      <c r="AC36" s="72">
         <v>74.099999999999994</v>
       </c>
-      <c r="AD35" s="54">
+      <c r="AD36" s="50">
         <v>124.9</v>
       </c>
-      <c r="AE35" s="54">
+      <c r="AE36" s="50">
         <v>16.899999999999999</v>
       </c>
-      <c r="AF35" s="54">
+      <c r="AF36" s="50">
         <v>126.5</v>
       </c>
-      <c r="AG35" s="54">
+      <c r="AG36" s="50">
         <v>86.6</v>
       </c>
-      <c r="AH35" s="54">
+      <c r="AH36" s="50">
         <v>85.8</v>
       </c>
-      <c r="AI35" s="101">
+      <c r="AI36" s="95">
         <v>102.6</v>
-      </c>
-[...102 lines deleted...]
-        <v>95.2</v>
       </c>
     </row>
     <row r="37" spans="2:35" s="7" customFormat="1" ht="12" customHeight="1">
-      <c r="B37" s="15" t="s">
-[...99 lines deleted...]
-        <v>107.8</v>
+      <c r="B37" s="13" t="s">
+        <v>167</v>
+      </c>
+      <c r="C37" s="31">
+        <v>106.3</v>
+      </c>
+      <c r="D37" s="47">
+        <v>106.7</v>
+      </c>
+      <c r="E37" s="47">
+        <v>64.400000000000006</v>
+      </c>
+      <c r="F37" s="47">
+        <v>79</v>
+      </c>
+      <c r="G37" s="47">
+        <v>94.1</v>
+      </c>
+      <c r="H37" s="47">
+        <v>133.4</v>
+      </c>
+      <c r="I37" s="47">
+        <v>141.4</v>
+      </c>
+      <c r="J37" s="47">
+        <v>90.1</v>
+      </c>
+      <c r="K37" s="65">
+        <v>47.5</v>
+      </c>
+      <c r="L37" s="70">
+        <v>74.7</v>
+      </c>
+      <c r="M37" s="47">
+        <v>112.1</v>
+      </c>
+      <c r="N37" s="47">
+        <v>678.3</v>
+      </c>
+      <c r="O37" s="47">
+        <v>69.900000000000006</v>
+      </c>
+      <c r="P37" s="47">
+        <v>38.700000000000003</v>
+      </c>
+      <c r="Q37" s="47">
+        <v>215.4</v>
+      </c>
+      <c r="R37" s="47">
+        <v>102.8</v>
+      </c>
+      <c r="S37" s="65">
+        <v>105</v>
+      </c>
+      <c r="T37" s="70">
+        <v>8.1999999999999993</v>
+      </c>
+      <c r="U37" s="47">
+        <v>117.2</v>
+      </c>
+      <c r="V37" s="47">
+        <v>81.400000000000006</v>
+      </c>
+      <c r="W37" s="47">
+        <v>68.8</v>
+      </c>
+      <c r="X37" s="47">
+        <v>68.8</v>
+      </c>
+      <c r="Y37" s="78">
+        <v>118.2</v>
+      </c>
+      <c r="Z37" s="47">
+        <v>127.4</v>
+      </c>
+      <c r="AA37" s="65">
+        <v>106.2</v>
+      </c>
+      <c r="AB37" s="65">
+        <v>111</v>
+      </c>
+      <c r="AC37" s="70">
+        <v>98.7</v>
+      </c>
+      <c r="AD37" s="47">
+        <v>154.5</v>
+      </c>
+      <c r="AE37" s="47">
+        <v>17.7</v>
+      </c>
+      <c r="AF37" s="47">
+        <v>156.30000000000001</v>
+      </c>
+      <c r="AG37" s="47">
+        <v>91.8</v>
+      </c>
+      <c r="AH37" s="47">
+        <v>91.9</v>
+      </c>
+      <c r="AI37" s="92">
+        <v>95.2</v>
       </c>
     </row>
     <row r="38" spans="2:35" s="7" customFormat="1" ht="12" customHeight="1">
-      <c r="B38" s="15" t="s">
-[...74 lines deleted...]
-      <c r="AA38" s="69">
+      <c r="B38" s="13" t="s">
+        <v>170</v>
+      </c>
+      <c r="C38" s="31">
+        <v>94.6</v>
+      </c>
+      <c r="D38" s="47">
+        <v>94.8</v>
+      </c>
+      <c r="E38" s="47">
+        <v>74.400000000000006</v>
+      </c>
+      <c r="F38" s="47">
+        <v>72.099999999999994</v>
+      </c>
+      <c r="G38" s="47">
+        <v>65.7</v>
+      </c>
+      <c r="H38" s="47">
+        <v>136.1</v>
+      </c>
+      <c r="I38" s="47">
+        <v>148.4</v>
+      </c>
+      <c r="J38" s="47">
+        <v>77.099999999999994</v>
+      </c>
+      <c r="K38" s="65">
+        <v>45.2</v>
+      </c>
+      <c r="L38" s="70">
+        <v>73.2</v>
+      </c>
+      <c r="M38" s="47">
+        <v>114.4</v>
+      </c>
+      <c r="N38" s="47">
+        <v>690.3</v>
+      </c>
+      <c r="O38" s="47">
+        <v>70.8</v>
+      </c>
+      <c r="P38" s="47">
+        <v>37.1</v>
+      </c>
+      <c r="Q38" s="47">
+        <v>181.1</v>
+      </c>
+      <c r="R38" s="47">
+        <v>91.1</v>
+      </c>
+      <c r="S38" s="65">
+        <v>99.1</v>
+      </c>
+      <c r="T38" s="70">
+        <v>8.9</v>
+      </c>
+      <c r="U38" s="47">
+        <v>96.8</v>
+      </c>
+      <c r="V38" s="47">
+        <v>86.1</v>
+      </c>
+      <c r="W38" s="47">
+        <v>69</v>
+      </c>
+      <c r="X38" s="47">
+        <v>69</v>
+      </c>
+      <c r="Y38" s="78">
+        <v>103.6</v>
+      </c>
+      <c r="Z38" s="47">
+        <v>108.2</v>
+      </c>
+      <c r="AA38" s="65">
+        <v>94.4</v>
+      </c>
+      <c r="AB38" s="65">
         <v>97.9</v>
       </c>
-      <c r="AB38" s="69">
-[...21 lines deleted...]
-        <v>99.9</v>
+      <c r="AC38" s="70">
+        <v>92</v>
+      </c>
+      <c r="AD38" s="47">
+        <v>130.6</v>
+      </c>
+      <c r="AE38" s="47">
+        <v>19</v>
+      </c>
+      <c r="AF38" s="47">
+        <v>132.1</v>
+      </c>
+      <c r="AG38" s="47">
+        <v>86</v>
+      </c>
+      <c r="AH38" s="47">
+        <v>84.8</v>
+      </c>
+      <c r="AI38" s="92">
+        <v>107.8</v>
       </c>
     </row>
     <row r="39" spans="2:35" s="7" customFormat="1" ht="12" customHeight="1">
-      <c r="B39" s="15" t="s">
+      <c r="B39" s="13" t="s">
+        <v>174</v>
+      </c>
+      <c r="C39" s="31">
+        <v>90.1</v>
+      </c>
+      <c r="D39" s="47">
+        <v>90.2</v>
+      </c>
+      <c r="E39" s="47">
+        <v>55.3</v>
+      </c>
+      <c r="F39" s="47">
+        <v>67.099999999999994</v>
+      </c>
+      <c r="G39" s="47">
+        <v>63.7</v>
+      </c>
+      <c r="H39" s="47">
+        <v>129.4</v>
+      </c>
+      <c r="I39" s="47">
+        <v>196.4</v>
+      </c>
+      <c r="J39" s="47">
+        <v>76.400000000000006</v>
+      </c>
+      <c r="K39" s="65">
+        <v>35.1</v>
+      </c>
+      <c r="L39" s="70">
+        <v>66.8</v>
+      </c>
+      <c r="M39" s="47">
+        <v>100.1</v>
+      </c>
+      <c r="N39" s="47">
+        <v>655.1</v>
+      </c>
+      <c r="O39" s="47">
+        <v>73.5</v>
+      </c>
+      <c r="P39" s="47">
+        <v>35.700000000000003</v>
+      </c>
+      <c r="Q39" s="47">
+        <v>179.2</v>
+      </c>
+      <c r="R39" s="47">
+        <v>107.7</v>
+      </c>
+      <c r="S39" s="65">
+        <v>110.8</v>
+      </c>
+      <c r="T39" s="70">
+        <v>9.1999999999999993</v>
+      </c>
+      <c r="U39" s="47">
+        <v>120.5</v>
+      </c>
+      <c r="V39" s="47">
+        <v>81.099999999999994</v>
+      </c>
+      <c r="W39" s="47">
+        <v>69.5</v>
+      </c>
+      <c r="X39" s="47">
+        <v>69.5</v>
+      </c>
+      <c r="Y39" s="78">
+        <v>103.9</v>
+      </c>
+      <c r="Z39" s="47">
+        <v>107.2</v>
+      </c>
+      <c r="AA39" s="65">
+        <v>97.9</v>
+      </c>
+      <c r="AB39" s="65">
+        <v>100.9</v>
+      </c>
+      <c r="AC39" s="70">
+        <v>94.9</v>
+      </c>
+      <c r="AD39" s="47">
+        <v>127.7</v>
+      </c>
+      <c r="AE39" s="47">
+        <v>19.100000000000001</v>
+      </c>
+      <c r="AF39" s="47">
+        <v>129.19999999999999</v>
+      </c>
+      <c r="AG39" s="47">
+        <v>81.8</v>
+      </c>
+      <c r="AH39" s="47">
+        <v>80.900000000000006</v>
+      </c>
+      <c r="AI39" s="92">
+        <v>99.9</v>
+      </c>
+    </row>
+    <row r="40" spans="2:35" s="7" customFormat="1" ht="12" customHeight="1">
+      <c r="B40" s="13" t="s">
         <v>178</v>
       </c>
-      <c r="C39" s="34">
+      <c r="C40" s="31">
         <v>89.8</v>
       </c>
-      <c r="D39" s="51">
+      <c r="D40" s="47">
         <v>90</v>
       </c>
-      <c r="E39" s="51">
+      <c r="E40" s="47">
         <v>69.3</v>
       </c>
-      <c r="F39" s="51">
+      <c r="F40" s="47">
         <v>77.400000000000006</v>
       </c>
-      <c r="G39" s="51">
+      <c r="G40" s="47">
         <v>69.7</v>
       </c>
-      <c r="H39" s="51">
+      <c r="H40" s="47">
         <v>127.9</v>
       </c>
-      <c r="I39" s="51">
+      <c r="I40" s="47">
         <v>134.6</v>
       </c>
-      <c r="J39" s="51">
+      <c r="J40" s="47">
         <v>76.5</v>
       </c>
-      <c r="K39" s="69">
+      <c r="K40" s="65">
         <v>31.8</v>
       </c>
-      <c r="L39" s="74">
+      <c r="L40" s="70">
         <v>73.5</v>
       </c>
-      <c r="M39" s="51">
+      <c r="M40" s="47">
         <v>93.4</v>
       </c>
-      <c r="N39" s="51">
+      <c r="N40" s="47">
         <v>603.70000000000005</v>
       </c>
-      <c r="O39" s="51">
+      <c r="O40" s="47">
         <v>64.7</v>
       </c>
-      <c r="P39" s="51">
+      <c r="P40" s="47">
         <v>34.799999999999997</v>
       </c>
-      <c r="Q39" s="51">
+      <c r="Q40" s="47">
         <v>164.6</v>
       </c>
-      <c r="R39" s="51">
+      <c r="R40" s="47">
         <v>105.9</v>
       </c>
-      <c r="S39" s="69">
+      <c r="S40" s="65">
         <v>114.4</v>
       </c>
-      <c r="T39" s="74">
+      <c r="T40" s="70">
         <v>10.1</v>
       </c>
-      <c r="U39" s="51">
+      <c r="U40" s="47">
         <v>120.1</v>
       </c>
-      <c r="V39" s="51">
+      <c r="V40" s="47">
         <v>73.599999999999994</v>
       </c>
-      <c r="W39" s="51">
+      <c r="W40" s="47">
         <v>65.3</v>
       </c>
-      <c r="X39" s="51">
+      <c r="X40" s="47">
         <v>65.3</v>
       </c>
-      <c r="Y39" s="83">
+      <c r="Y40" s="78">
         <v>108.6</v>
       </c>
-      <c r="Z39" s="51">
+      <c r="Z40" s="47">
         <v>105</v>
       </c>
-      <c r="AA39" s="69">
+      <c r="AA40" s="65">
         <v>100.7</v>
       </c>
-      <c r="AB39" s="69">
+      <c r="AB40" s="65">
         <v>103.8</v>
       </c>
-      <c r="AC39" s="74">
+      <c r="AC40" s="70">
         <v>95.4</v>
       </c>
-      <c r="AD39" s="51">
+      <c r="AD40" s="47">
         <v>118.6</v>
       </c>
-      <c r="AE39" s="51">
+      <c r="AE40" s="47">
         <v>17.399999999999999</v>
       </c>
-      <c r="AF39" s="51">
+      <c r="AF40" s="47">
         <v>120</v>
       </c>
-      <c r="AG39" s="51">
+      <c r="AG40" s="47">
         <v>81.2</v>
       </c>
-      <c r="AH39" s="51">
+      <c r="AH40" s="47">
         <v>81</v>
       </c>
-      <c r="AI39" s="98">
+      <c r="AI40" s="92">
         <v>87</v>
       </c>
     </row>
-    <row r="40" spans="2:35" s="4" customFormat="1" ht="12" customHeight="1">
-[...15 lines deleted...]
-      <c r="G40" s="55">
+    <row r="41" spans="2:35" s="7" customFormat="1" ht="12" customHeight="1">
+      <c r="B41" s="110" t="s">
+        <v>182</v>
+      </c>
+      <c r="C41" s="111">
+        <v>92.6</v>
+      </c>
+      <c r="D41" s="112">
+        <v>92.8</v>
+      </c>
+      <c r="E41" s="112">
+        <v>72.400000000000006</v>
+      </c>
+      <c r="F41" s="112">
+        <v>79.5</v>
+      </c>
+      <c r="G41" s="112">
+        <v>54.2</v>
+      </c>
+      <c r="H41" s="112">
+        <v>128.80000000000001</v>
+      </c>
+      <c r="I41" s="112">
+        <v>124.3</v>
+      </c>
+      <c r="J41" s="112">
+        <v>80.5</v>
+      </c>
+      <c r="K41" s="113">
+        <v>37</v>
+      </c>
+      <c r="L41" s="113">
+        <v>67.099999999999994</v>
+      </c>
+      <c r="M41" s="112">
+        <v>94.6</v>
+      </c>
+      <c r="N41" s="112">
+        <v>568.1</v>
+      </c>
+      <c r="O41" s="112">
+        <v>70.2</v>
+      </c>
+      <c r="P41" s="112">
+        <v>34.5</v>
+      </c>
+      <c r="Q41" s="112">
+        <v>195</v>
+      </c>
+      <c r="R41" s="112">
+        <v>78.2</v>
+      </c>
+      <c r="S41" s="113">
+        <v>110.8</v>
+      </c>
+      <c r="T41" s="113">
+        <v>8.5</v>
+      </c>
+      <c r="U41" s="112">
+        <v>76.3</v>
+      </c>
+      <c r="V41" s="112">
+        <v>84.3</v>
+      </c>
+      <c r="W41" s="112">
+        <v>69.599999999999994</v>
+      </c>
+      <c r="X41" s="112">
+        <v>69.599999999999994</v>
+      </c>
+      <c r="Y41" s="114">
+        <v>96.9</v>
+      </c>
+      <c r="Z41" s="112">
+        <v>106.6</v>
+      </c>
+      <c r="AA41" s="113">
+        <v>85.8</v>
+      </c>
+      <c r="AB41" s="113">
+        <v>91.3</v>
+      </c>
+      <c r="AC41" s="113">
+        <v>81.2</v>
+      </c>
+      <c r="AD41" s="112">
+        <v>138.9</v>
+      </c>
+      <c r="AE41" s="112">
+        <v>25.2</v>
+      </c>
+      <c r="AF41" s="112">
+        <v>140.5</v>
+      </c>
+      <c r="AG41" s="112">
+        <v>83.9</v>
+      </c>
+      <c r="AH41" s="112">
+        <v>83.6</v>
+      </c>
+      <c r="AI41" s="115">
         <v>93.1</v>
-      </c>
-[...186 lines deleted...]
-        <v>95.8</v>
       </c>
     </row>
     <row r="42" spans="2:35" s="4" customFormat="1" ht="12" customHeight="1">
-      <c r="B42" s="19" t="s">
-[...8 lines deleted...]
-      <c r="E42" s="55">
+      <c r="B42" s="17" t="s">
+        <v>72</v>
+      </c>
+      <c r="C42" s="35">
+        <v>102.7</v>
+      </c>
+      <c r="D42" s="51">
+        <v>102.9</v>
+      </c>
+      <c r="E42" s="51">
+        <v>105.7</v>
+      </c>
+      <c r="F42" s="51">
+        <v>101.4</v>
+      </c>
+      <c r="G42" s="51">
+        <v>93.1</v>
+      </c>
+      <c r="H42" s="51">
+        <v>100.8</v>
+      </c>
+      <c r="I42" s="51">
+        <v>81.7</v>
+      </c>
+      <c r="J42" s="51">
+        <v>98.1</v>
+      </c>
+      <c r="K42" s="67">
         <v>102.2</v>
       </c>
-      <c r="F42" s="55">
-[...38 lines deleted...]
-      <c r="S42" s="71">
+      <c r="L42" s="73">
+        <v>89.4</v>
+      </c>
+      <c r="M42" s="51">
         <v>105.2</v>
       </c>
-      <c r="T42" s="77">
-[...41 lines deleted...]
-      <c r="AH42" s="55">
+      <c r="N42" s="51">
         <v>103.7</v>
       </c>
-      <c r="AI42" s="102">
-        <v>98.3</v>
+      <c r="O42" s="51">
+        <v>100.4</v>
+      </c>
+      <c r="P42" s="51">
+        <v>89.4</v>
+      </c>
+      <c r="Q42" s="51">
+        <v>136.30000000000001</v>
+      </c>
+      <c r="R42" s="51">
+        <v>91.4</v>
+      </c>
+      <c r="S42" s="67">
+        <v>87.2</v>
+      </c>
+      <c r="T42" s="73">
+        <v>82.1</v>
+      </c>
+      <c r="U42" s="51">
+        <v>91.4</v>
+      </c>
+      <c r="V42" s="51">
+        <v>90.7</v>
+      </c>
+      <c r="W42" s="51">
+        <v>88.6</v>
+      </c>
+      <c r="X42" s="51">
+        <v>88.6</v>
+      </c>
+      <c r="Y42" s="82">
+        <v>99.2</v>
+      </c>
+      <c r="Z42" s="51">
+        <v>106.2</v>
+      </c>
+      <c r="AA42" s="87">
+        <v>97.6</v>
+      </c>
+      <c r="AB42" s="87">
+        <v>99.3</v>
+      </c>
+      <c r="AC42" s="73">
+        <v>94.7</v>
+      </c>
+      <c r="AD42" s="51">
+        <v>120.6</v>
+      </c>
+      <c r="AE42" s="51">
+        <v>65.3</v>
+      </c>
+      <c r="AF42" s="51">
+        <v>121.3</v>
+      </c>
+      <c r="AG42" s="51">
+        <v>101.6</v>
+      </c>
+      <c r="AH42" s="51">
+        <v>101.3</v>
+      </c>
+      <c r="AI42" s="96">
+        <v>94.4</v>
       </c>
     </row>
     <row r="43" spans="2:35" s="4" customFormat="1" ht="12" customHeight="1">
-      <c r="B43" s="19" t="s">
-[...11 lines deleted...]
-      <c r="F43" s="55">
+      <c r="B43" s="17" t="s">
+        <v>11</v>
+      </c>
+      <c r="C43" s="35">
+        <v>105.6</v>
+      </c>
+      <c r="D43" s="51">
+        <v>105.8</v>
+      </c>
+      <c r="E43" s="51">
+        <v>101.7</v>
+      </c>
+      <c r="F43" s="51">
+        <v>94.2</v>
+      </c>
+      <c r="G43" s="51">
+        <v>110.8</v>
+      </c>
+      <c r="H43" s="51">
+        <v>99.1</v>
+      </c>
+      <c r="I43" s="51">
+        <v>89.3</v>
+      </c>
+      <c r="J43" s="51">
         <v>102</v>
       </c>
-      <c r="G43" s="55">
-[...14 lines deleted...]
-      <c r="L43" s="77">
+      <c r="K43" s="67">
+        <v>110.8</v>
+      </c>
+      <c r="L43" s="73">
+        <v>84</v>
+      </c>
+      <c r="M43" s="51">
+        <v>114</v>
+      </c>
+      <c r="N43" s="51">
+        <v>105.6</v>
+      </c>
+      <c r="O43" s="51">
+        <v>103.9</v>
+      </c>
+      <c r="P43" s="51">
+        <v>82.8</v>
+      </c>
+      <c r="Q43" s="51">
+        <v>145.1</v>
+      </c>
+      <c r="R43" s="51">
+        <v>84.3</v>
+      </c>
+      <c r="S43" s="67">
+        <v>106.6</v>
+      </c>
+      <c r="T43" s="73">
+        <v>81.099999999999994</v>
+      </c>
+      <c r="U43" s="51">
+        <v>84.2</v>
+      </c>
+      <c r="V43" s="51">
+        <v>86.4</v>
+      </c>
+      <c r="W43" s="51">
+        <v>84.4</v>
+      </c>
+      <c r="X43" s="51">
+        <v>84.4</v>
+      </c>
+      <c r="Y43" s="82">
+        <v>103.4</v>
+      </c>
+      <c r="Z43" s="51">
+        <v>107.7</v>
+      </c>
+      <c r="AA43" s="87">
+        <v>97.4</v>
+      </c>
+      <c r="AB43" s="87">
+        <v>103.9</v>
+      </c>
+      <c r="AC43" s="73">
+        <v>88.6</v>
+      </c>
+      <c r="AD43" s="51">
+        <v>126.1</v>
+      </c>
+      <c r="AE43" s="51">
         <v>89.2</v>
       </c>
-      <c r="M43" s="55">
-[...66 lines deleted...]
-        <v>110.2</v>
+      <c r="AF43" s="51">
+        <v>126.4</v>
+      </c>
+      <c r="AG43" s="51">
+        <v>104.5</v>
+      </c>
+      <c r="AH43" s="51">
+        <v>105.1</v>
+      </c>
+      <c r="AI43" s="96">
+        <v>95.8</v>
       </c>
     </row>
     <row r="44" spans="2:35" s="4" customFormat="1" ht="12" customHeight="1">
-      <c r="B44" s="19" t="s">
-[...5 lines deleted...]
-      <c r="D44" s="55">
+      <c r="B44" s="17" t="s">
+        <v>50</v>
+      </c>
+      <c r="C44" s="35">
         <v>107</v>
       </c>
-      <c r="E44" s="55">
-[...8 lines deleted...]
-      <c r="H44" s="55">
+      <c r="D44" s="51">
+        <v>107.2</v>
+      </c>
+      <c r="E44" s="51">
+        <v>102.2</v>
+      </c>
+      <c r="F44" s="51">
+        <v>106.1</v>
+      </c>
+      <c r="G44" s="51">
+        <v>115.3</v>
+      </c>
+      <c r="H44" s="51">
+        <v>103.9</v>
+      </c>
+      <c r="I44" s="51">
+        <v>102.5</v>
+      </c>
+      <c r="J44" s="51">
+        <v>99.4</v>
+      </c>
+      <c r="K44" s="67">
+        <v>113.5</v>
+      </c>
+      <c r="L44" s="73">
+        <v>87.4</v>
+      </c>
+      <c r="M44" s="51">
+        <v>122.9</v>
+      </c>
+      <c r="N44" s="51">
+        <v>99.7</v>
+      </c>
+      <c r="O44" s="51">
+        <v>100.5</v>
+      </c>
+      <c r="P44" s="51">
+        <v>87.3</v>
+      </c>
+      <c r="Q44" s="51">
+        <v>141.9</v>
+      </c>
+      <c r="R44" s="51">
+        <v>96.7</v>
+      </c>
+      <c r="S44" s="67">
+        <v>105.2</v>
+      </c>
+      <c r="T44" s="73">
+        <v>86.4</v>
+      </c>
+      <c r="U44" s="51">
+        <v>96</v>
+      </c>
+      <c r="V44" s="51">
+        <v>95.5</v>
+      </c>
+      <c r="W44" s="51">
+        <v>90.6</v>
+      </c>
+      <c r="X44" s="51">
+        <v>90.6</v>
+      </c>
+      <c r="Y44" s="82">
         <v>107.7</v>
       </c>
-      <c r="I44" s="55">
-[...78 lines deleted...]
-        <v>117.4</v>
+      <c r="Z44" s="51">
+        <v>111.1</v>
+      </c>
+      <c r="AA44" s="87">
+        <v>102.8</v>
+      </c>
+      <c r="AB44" s="87">
+        <v>109.4</v>
+      </c>
+      <c r="AC44" s="73">
+        <v>92.7</v>
+      </c>
+      <c r="AD44" s="51">
+        <v>125.3</v>
+      </c>
+      <c r="AE44" s="51">
+        <v>83.9</v>
+      </c>
+      <c r="AF44" s="51">
+        <v>125.8</v>
+      </c>
+      <c r="AG44" s="51">
+        <v>103.4</v>
+      </c>
+      <c r="AH44" s="51">
+        <v>103.7</v>
+      </c>
+      <c r="AI44" s="96">
+        <v>98.3</v>
       </c>
     </row>
     <row r="45" spans="2:35" s="4" customFormat="1" ht="12" customHeight="1">
-      <c r="B45" s="19" t="s">
-[...11 lines deleted...]
-      <c r="F45" s="55">
+      <c r="B45" s="17" t="s">
+        <v>73</v>
+      </c>
+      <c r="C45" s="35">
+        <v>106.4</v>
+      </c>
+      <c r="D45" s="51">
+        <v>106.5</v>
+      </c>
+      <c r="E45" s="51">
+        <v>101.4</v>
+      </c>
+      <c r="F45" s="51">
         <v>102</v>
       </c>
-      <c r="G45" s="55">
-[...44 lines deleted...]
-      <c r="V45" s="55">
+      <c r="G45" s="51">
+        <v>110</v>
+      </c>
+      <c r="H45" s="51">
         <v>102.7</v>
       </c>
-      <c r="W45" s="55">
-[...36 lines deleted...]
-        <v>110</v>
+      <c r="I45" s="51">
+        <v>66</v>
+      </c>
+      <c r="J45" s="51">
+        <v>98.7</v>
+      </c>
+      <c r="K45" s="67">
+        <v>106.2</v>
+      </c>
+      <c r="L45" s="73">
+        <v>89.2</v>
+      </c>
+      <c r="M45" s="51">
+        <v>126.2</v>
+      </c>
+      <c r="N45" s="51">
+        <v>99.8</v>
+      </c>
+      <c r="O45" s="51">
+        <v>98.9</v>
+      </c>
+      <c r="P45" s="51">
+        <v>83.9</v>
+      </c>
+      <c r="Q45" s="51">
+        <v>145.80000000000001</v>
+      </c>
+      <c r="R45" s="51">
+        <v>98.6</v>
+      </c>
+      <c r="S45" s="67">
+        <v>113</v>
+      </c>
+      <c r="T45" s="73">
+        <v>81.400000000000006</v>
+      </c>
+      <c r="U45" s="51">
+        <v>97.8</v>
+      </c>
+      <c r="V45" s="51">
+        <v>97.6</v>
+      </c>
+      <c r="W45" s="51">
+        <v>94.9</v>
+      </c>
+      <c r="X45" s="51">
+        <v>94.9</v>
+      </c>
+      <c r="Y45" s="82">
+        <v>104.7</v>
+      </c>
+      <c r="Z45" s="51">
+        <v>109</v>
+      </c>
+      <c r="AA45" s="87">
+        <v>97.1</v>
+      </c>
+      <c r="AB45" s="87">
+        <v>98.4</v>
+      </c>
+      <c r="AC45" s="73">
+        <v>93.6</v>
+      </c>
+      <c r="AD45" s="51">
+        <v>127.8</v>
+      </c>
+      <c r="AE45" s="51">
+        <v>77.400000000000006</v>
+      </c>
+      <c r="AF45" s="51">
+        <v>128.1</v>
+      </c>
+      <c r="AG45" s="51">
+        <v>103.8</v>
+      </c>
+      <c r="AH45" s="51">
+        <v>103.3</v>
+      </c>
+      <c r="AI45" s="96">
+        <v>110.2</v>
       </c>
     </row>
     <row r="46" spans="2:35" s="4" customFormat="1" ht="12" customHeight="1">
-      <c r="B46" s="19" t="s">
-[...59 lines deleted...]
-      <c r="V46" s="55">
+      <c r="B46" s="17" t="s">
+        <v>74</v>
+      </c>
+      <c r="C46" s="35">
+        <v>106.8</v>
+      </c>
+      <c r="D46" s="51">
+        <v>107</v>
+      </c>
+      <c r="E46" s="51">
+        <v>99.5</v>
+      </c>
+      <c r="F46" s="51">
+        <v>98.7</v>
+      </c>
+      <c r="G46" s="51">
+        <v>135.69999999999999</v>
+      </c>
+      <c r="H46" s="51">
+        <v>107.7</v>
+      </c>
+      <c r="I46" s="51">
+        <v>86</v>
+      </c>
+      <c r="J46" s="51">
+        <v>99.5</v>
+      </c>
+      <c r="K46" s="67">
+        <v>99</v>
+      </c>
+      <c r="L46" s="73">
+        <v>88.1</v>
+      </c>
+      <c r="M46" s="51">
+        <v>109.6</v>
+      </c>
+      <c r="N46" s="51">
         <v>103.2</v>
       </c>
-      <c r="W46" s="55">
-[...36 lines deleted...]
-        <v>121.5</v>
+      <c r="O46" s="51">
+        <v>98</v>
+      </c>
+      <c r="P46" s="51">
+        <v>78.5</v>
+      </c>
+      <c r="Q46" s="51">
+        <v>160.1</v>
+      </c>
+      <c r="R46" s="51">
+        <v>101.7</v>
+      </c>
+      <c r="S46" s="67">
+        <v>101.8</v>
+      </c>
+      <c r="T46" s="73">
+        <v>80.2</v>
+      </c>
+      <c r="U46" s="51">
+        <v>100.5</v>
+      </c>
+      <c r="V46" s="51">
+        <v>112.8</v>
+      </c>
+      <c r="W46" s="51">
+        <v>92.2</v>
+      </c>
+      <c r="X46" s="51">
+        <v>92.2</v>
+      </c>
+      <c r="Y46" s="82">
+        <v>116.2</v>
+      </c>
+      <c r="Z46" s="51">
+        <v>114.9</v>
+      </c>
+      <c r="AA46" s="87">
+        <v>103.6</v>
+      </c>
+      <c r="AB46" s="87">
+        <v>110.4</v>
+      </c>
+      <c r="AC46" s="73">
+        <v>94.1</v>
+      </c>
+      <c r="AD46" s="51">
+        <v>134.6</v>
+      </c>
+      <c r="AE46" s="51">
+        <v>195.3</v>
+      </c>
+      <c r="AF46" s="51">
+        <v>133.9</v>
+      </c>
+      <c r="AG46" s="51">
+        <v>100.5</v>
+      </c>
+      <c r="AH46" s="51">
+        <v>99.9</v>
+      </c>
+      <c r="AI46" s="96">
+        <v>117.4</v>
       </c>
     </row>
     <row r="47" spans="2:35" s="4" customFormat="1" ht="12" customHeight="1">
-      <c r="B47" s="19" t="s">
-[...35 lines deleted...]
-      <c r="N47" s="55">
+      <c r="B47" s="17" t="s">
+        <v>38</v>
+      </c>
+      <c r="C47" s="35">
+        <v>107.8</v>
+      </c>
+      <c r="D47" s="51">
+        <v>108</v>
+      </c>
+      <c r="E47" s="51">
+        <v>97.7</v>
+      </c>
+      <c r="F47" s="51">
         <v>102</v>
       </c>
-      <c r="O47" s="55">
-[...60 lines deleted...]
-        <v>122.7</v>
+      <c r="G47" s="51">
+        <v>153.80000000000001</v>
+      </c>
+      <c r="H47" s="51">
+        <v>114.3</v>
+      </c>
+      <c r="I47" s="51">
+        <v>76.7</v>
+      </c>
+      <c r="J47" s="51">
+        <v>97.3</v>
+      </c>
+      <c r="K47" s="67">
+        <v>101.1</v>
+      </c>
+      <c r="L47" s="73">
+        <v>96.1</v>
+      </c>
+      <c r="M47" s="51">
+        <v>95.3</v>
+      </c>
+      <c r="N47" s="51">
+        <v>108.3</v>
+      </c>
+      <c r="O47" s="51">
+        <v>99.1</v>
+      </c>
+      <c r="P47" s="51">
+        <v>86.5</v>
+      </c>
+      <c r="Q47" s="51">
+        <v>169.2</v>
+      </c>
+      <c r="R47" s="51">
+        <v>101.4</v>
+      </c>
+      <c r="S47" s="67">
+        <v>108.3</v>
+      </c>
+      <c r="T47" s="73">
+        <v>80.8</v>
+      </c>
+      <c r="U47" s="51">
+        <v>101.2</v>
+      </c>
+      <c r="V47" s="51">
+        <v>102.7</v>
+      </c>
+      <c r="W47" s="51">
+        <v>88.2</v>
+      </c>
+      <c r="X47" s="51">
+        <v>88.2</v>
+      </c>
+      <c r="Y47" s="82">
+        <v>127.3</v>
+      </c>
+      <c r="Z47" s="51">
+        <v>117.8</v>
+      </c>
+      <c r="AA47" s="87">
+        <v>106.9</v>
+      </c>
+      <c r="AB47" s="87">
+        <v>114.7</v>
+      </c>
+      <c r="AC47" s="73">
+        <v>96.3</v>
+      </c>
+      <c r="AD47" s="51">
+        <v>138.6</v>
+      </c>
+      <c r="AE47" s="51">
+        <v>78.5</v>
+      </c>
+      <c r="AF47" s="51">
+        <v>139.4</v>
+      </c>
+      <c r="AG47" s="51">
+        <v>99.5</v>
+      </c>
+      <c r="AH47" s="51">
+        <v>99.4</v>
+      </c>
+      <c r="AI47" s="96">
+        <v>110</v>
       </c>
     </row>
     <row r="48" spans="2:35" s="4" customFormat="1" ht="12" customHeight="1">
-      <c r="B48" s="19" t="s">
-[...77 lines deleted...]
-      <c r="AB48" s="92">
+      <c r="B48" s="17" t="s">
+        <v>76</v>
+      </c>
+      <c r="C48" s="35">
+        <v>120.4</v>
+      </c>
+      <c r="D48" s="51">
+        <v>120.6</v>
+      </c>
+      <c r="E48" s="51">
+        <v>99.4</v>
+      </c>
+      <c r="F48" s="51">
+        <v>91.2</v>
+      </c>
+      <c r="G48" s="51">
+        <v>191.8</v>
+      </c>
+      <c r="H48" s="51">
+        <v>109.1</v>
+      </c>
+      <c r="I48" s="51">
+        <v>100.3</v>
+      </c>
+      <c r="J48" s="51">
+        <v>121.7</v>
+      </c>
+      <c r="K48" s="67">
+        <v>103.1</v>
+      </c>
+      <c r="L48" s="73">
+        <v>91.2</v>
+      </c>
+      <c r="M48" s="51">
+        <v>138</v>
+      </c>
+      <c r="N48" s="51">
+        <v>103.1</v>
+      </c>
+      <c r="O48" s="51">
+        <v>98.2</v>
+      </c>
+      <c r="P48" s="51">
+        <v>84.2</v>
+      </c>
+      <c r="Q48" s="51">
+        <v>190.6</v>
+      </c>
+      <c r="R48" s="51">
+        <v>105.2</v>
+      </c>
+      <c r="S48" s="67">
+        <v>116.3</v>
+      </c>
+      <c r="T48" s="73">
+        <v>82.8</v>
+      </c>
+      <c r="U48" s="51">
+        <v>104.4</v>
+      </c>
+      <c r="V48" s="51">
+        <v>103.2</v>
+      </c>
+      <c r="W48" s="51">
+        <v>89.1</v>
+      </c>
+      <c r="X48" s="51">
+        <v>89.1</v>
+      </c>
+      <c r="Y48" s="82">
+        <v>142.1</v>
+      </c>
+      <c r="Z48" s="51">
+        <v>126.4</v>
+      </c>
+      <c r="AA48" s="87">
+        <v>117.7</v>
+      </c>
+      <c r="AB48" s="87">
+        <v>136.80000000000001</v>
+      </c>
+      <c r="AC48" s="73">
+        <v>94.9</v>
+      </c>
+      <c r="AD48" s="51">
+        <v>144.80000000000001</v>
+      </c>
+      <c r="AE48" s="51">
+        <v>60.4</v>
+      </c>
+      <c r="AF48" s="51">
+        <v>146.1</v>
+      </c>
+      <c r="AG48" s="51">
         <v>115.5</v>
       </c>
-      <c r="AC48" s="77">
-[...18 lines deleted...]
-        <v>104</v>
+      <c r="AH48" s="51">
+        <v>114.3</v>
+      </c>
+      <c r="AI48" s="96">
+        <v>121.5</v>
       </c>
     </row>
     <row r="49" spans="2:35" s="4" customFormat="1" ht="12" customHeight="1">
-      <c r="B49" s="19" t="s">
-[...26 lines deleted...]
-      <c r="K49" s="71">
+      <c r="B49" s="17" t="s">
+        <v>77</v>
+      </c>
+      <c r="C49" s="35">
+        <v>110.2</v>
+      </c>
+      <c r="D49" s="51">
+        <v>110.4</v>
+      </c>
+      <c r="E49" s="51">
+        <v>100.7</v>
+      </c>
+      <c r="F49" s="51">
+        <v>96.7</v>
+      </c>
+      <c r="G49" s="51">
+        <v>146.6</v>
+      </c>
+      <c r="H49" s="51">
+        <v>106.2</v>
+      </c>
+      <c r="I49" s="51">
+        <v>93.3</v>
+      </c>
+      <c r="J49" s="51">
+        <v>98.8</v>
+      </c>
+      <c r="K49" s="67">
+        <v>101.3</v>
+      </c>
+      <c r="L49" s="73">
+        <v>94.1</v>
+      </c>
+      <c r="M49" s="51">
+        <v>121.3</v>
+      </c>
+      <c r="N49" s="51">
+        <v>102</v>
+      </c>
+      <c r="O49" s="51">
         <v>99.6</v>
       </c>
-      <c r="L49" s="77">
-[...69 lines deleted...]
-        <v>113.8</v>
+      <c r="P49" s="51">
+        <v>84.6</v>
+      </c>
+      <c r="Q49" s="51">
+        <v>172.9</v>
+      </c>
+      <c r="R49" s="51">
+        <v>107.5</v>
+      </c>
+      <c r="S49" s="67">
+        <v>116.5</v>
+      </c>
+      <c r="T49" s="73">
+        <v>67.8</v>
+      </c>
+      <c r="U49" s="51">
+        <v>105.9</v>
+      </c>
+      <c r="V49" s="51">
+        <v>117.9</v>
+      </c>
+      <c r="W49" s="51">
+        <v>88.3</v>
+      </c>
+      <c r="X49" s="51">
+        <v>88.3</v>
+      </c>
+      <c r="Y49" s="82">
+        <v>126.9</v>
+      </c>
+      <c r="Z49" s="51">
+        <v>119.2</v>
+      </c>
+      <c r="AA49" s="87">
+        <v>108.5</v>
+      </c>
+      <c r="AB49" s="87">
+        <v>119.5</v>
+      </c>
+      <c r="AC49" s="73">
+        <v>93.6</v>
+      </c>
+      <c r="AD49" s="51">
+        <v>139.1</v>
+      </c>
+      <c r="AE49" s="51">
+        <v>82.1</v>
+      </c>
+      <c r="AF49" s="51">
+        <v>139.9</v>
+      </c>
+      <c r="AG49" s="51">
+        <v>103.2</v>
+      </c>
+      <c r="AH49" s="51">
+        <v>102.6</v>
+      </c>
+      <c r="AI49" s="96">
+        <v>122.7</v>
       </c>
     </row>
     <row r="50" spans="2:35" s="4" customFormat="1" ht="12" customHeight="1">
-      <c r="B50" s="19" t="s">
-[...99 lines deleted...]
-        <v>90.5</v>
+      <c r="B50" s="17" t="s">
+        <v>78</v>
+      </c>
+      <c r="C50" s="35">
+        <v>108.3</v>
+      </c>
+      <c r="D50" s="51">
+        <v>108.4</v>
+      </c>
+      <c r="E50" s="51">
+        <v>97.6</v>
+      </c>
+      <c r="F50" s="51">
+        <v>95.4</v>
+      </c>
+      <c r="G50" s="51">
+        <v>136.9</v>
+      </c>
+      <c r="H50" s="51">
+        <v>111.7</v>
+      </c>
+      <c r="I50" s="51">
+        <v>72.599999999999994</v>
+      </c>
+      <c r="J50" s="51">
+        <v>99.1</v>
+      </c>
+      <c r="K50" s="67">
+        <v>99.5</v>
+      </c>
+      <c r="L50" s="73">
+        <v>96</v>
+      </c>
+      <c r="M50" s="51">
+        <v>112.8</v>
+      </c>
+      <c r="N50" s="51">
+        <v>98</v>
+      </c>
+      <c r="O50" s="51">
+        <v>100.4</v>
+      </c>
+      <c r="P50" s="51">
+        <v>81.599999999999994</v>
+      </c>
+      <c r="Q50" s="51">
+        <v>160.80000000000001</v>
+      </c>
+      <c r="R50" s="51">
+        <v>105.3</v>
+      </c>
+      <c r="S50" s="67">
+        <v>109.9</v>
+      </c>
+      <c r="T50" s="73">
+        <v>81.2</v>
+      </c>
+      <c r="U50" s="51">
+        <v>108.9</v>
+      </c>
+      <c r="V50" s="51">
+        <v>100.5</v>
+      </c>
+      <c r="W50" s="51">
+        <v>87.8</v>
+      </c>
+      <c r="X50" s="51">
+        <v>87.8</v>
+      </c>
+      <c r="Y50" s="82">
+        <v>123</v>
+      </c>
+      <c r="Z50" s="51">
+        <v>114</v>
+      </c>
+      <c r="AA50" s="87">
+        <v>104.8</v>
+      </c>
+      <c r="AB50" s="87">
+        <v>115.5</v>
+      </c>
+      <c r="AC50" s="73">
+        <v>91.8</v>
+      </c>
+      <c r="AD50" s="51">
+        <v>132.19999999999999</v>
+      </c>
+      <c r="AE50" s="51">
+        <v>70.2</v>
+      </c>
+      <c r="AF50" s="51">
+        <v>133.1</v>
+      </c>
+      <c r="AG50" s="51">
+        <v>103</v>
+      </c>
+      <c r="AH50" s="51">
+        <v>103.1</v>
+      </c>
+      <c r="AI50" s="96">
+        <v>104</v>
       </c>
     </row>
     <row r="51" spans="2:35" s="4" customFormat="1" ht="12" customHeight="1">
-      <c r="B51" s="19" t="s">
-[...50 lines deleted...]
-      <c r="S51" s="71">
+      <c r="B51" s="17" t="s">
+        <v>80</v>
+      </c>
+      <c r="C51" s="35">
+        <v>104.5</v>
+      </c>
+      <c r="D51" s="51">
+        <v>104.7</v>
+      </c>
+      <c r="E51" s="51">
+        <v>96.1</v>
+      </c>
+      <c r="F51" s="51">
+        <v>89.5</v>
+      </c>
+      <c r="G51" s="51">
+        <v>112.6</v>
+      </c>
+      <c r="H51" s="51">
+        <v>119.9</v>
+      </c>
+      <c r="I51" s="51">
+        <v>101.2</v>
+      </c>
+      <c r="J51" s="51">
+        <v>97.3</v>
+      </c>
+      <c r="K51" s="67">
+        <v>99.6</v>
+      </c>
+      <c r="L51" s="73">
+        <v>93.7</v>
+      </c>
+      <c r="M51" s="51">
+        <v>112.9</v>
+      </c>
+      <c r="N51" s="51">
+        <v>101.5</v>
+      </c>
+      <c r="O51" s="51">
+        <v>97.7</v>
+      </c>
+      <c r="P51" s="51">
+        <v>81.8</v>
+      </c>
+      <c r="Q51" s="51">
+        <v>146.69999999999999</v>
+      </c>
+      <c r="R51" s="51">
+        <v>102.1</v>
+      </c>
+      <c r="S51" s="67">
+        <v>106.2</v>
+      </c>
+      <c r="T51" s="73">
+        <v>77.8</v>
+      </c>
+      <c r="U51" s="51">
+        <v>105.1</v>
+      </c>
+      <c r="V51" s="51">
+        <v>96.4</v>
+      </c>
+      <c r="W51" s="51">
+        <v>87.8</v>
+      </c>
+      <c r="X51" s="51">
+        <v>87.8</v>
+      </c>
+      <c r="Y51" s="82">
+        <v>120.1</v>
+      </c>
+      <c r="Z51" s="51">
+        <v>109.8</v>
+      </c>
+      <c r="AA51" s="87">
+        <v>99.5</v>
+      </c>
+      <c r="AB51" s="87">
         <v>111.4</v>
       </c>
-      <c r="T51" s="77">
-[...45 lines deleted...]
-        <v>116.9</v>
+      <c r="AC51" s="73">
+        <v>89</v>
+      </c>
+      <c r="AD51" s="51">
+        <v>124.9</v>
+      </c>
+      <c r="AE51" s="51">
+        <v>66.7</v>
+      </c>
+      <c r="AF51" s="51">
+        <v>125.8</v>
+      </c>
+      <c r="AG51" s="51">
+        <v>102.2</v>
+      </c>
+      <c r="AH51" s="51">
+        <v>101.6</v>
+      </c>
+      <c r="AI51" s="96">
+        <v>113.8</v>
       </c>
     </row>
     <row r="52" spans="2:35" s="4" customFormat="1" ht="12" customHeight="1">
-      <c r="B52" s="20" t="s">
-[...5 lines deleted...]
-      <c r="D52" s="56">
+      <c r="B52" s="17" t="s">
+        <v>82</v>
+      </c>
+      <c r="C52" s="35">
+        <v>106.6</v>
+      </c>
+      <c r="D52" s="51">
+        <v>106.7</v>
+      </c>
+      <c r="E52" s="51">
+        <v>89.8</v>
+      </c>
+      <c r="F52" s="51">
+        <v>116</v>
+      </c>
+      <c r="G52" s="51">
+        <v>115</v>
+      </c>
+      <c r="H52" s="51">
+        <v>121.4</v>
+      </c>
+      <c r="I52" s="51">
+        <v>94.2</v>
+      </c>
+      <c r="J52" s="51">
+        <v>99.3</v>
+      </c>
+      <c r="K52" s="67">
+        <v>92.3</v>
+      </c>
+      <c r="L52" s="73">
+        <v>95.7</v>
+      </c>
+      <c r="M52" s="51">
+        <v>121.3</v>
+      </c>
+      <c r="N52" s="51">
+        <v>103.9</v>
+      </c>
+      <c r="O52" s="51">
+        <v>96.5</v>
+      </c>
+      <c r="P52" s="51">
+        <v>73.7</v>
+      </c>
+      <c r="Q52" s="51">
+        <v>136.5</v>
+      </c>
+      <c r="R52" s="51">
+        <v>102</v>
+      </c>
+      <c r="S52" s="67">
+        <v>113.3</v>
+      </c>
+      <c r="T52" s="73">
+        <v>75.7</v>
+      </c>
+      <c r="U52" s="51">
+        <v>107.6</v>
+      </c>
+      <c r="V52" s="51">
+        <v>86.4</v>
+      </c>
+      <c r="W52" s="51">
+        <v>89.4</v>
+      </c>
+      <c r="X52" s="51">
+        <v>89.4</v>
+      </c>
+      <c r="Y52" s="82">
+        <v>120.3</v>
+      </c>
+      <c r="Z52" s="51">
+        <v>109.4</v>
+      </c>
+      <c r="AA52" s="87">
+        <v>102.7</v>
+      </c>
+      <c r="AB52" s="87">
+        <v>110.2</v>
+      </c>
+      <c r="AC52" s="73">
+        <v>93.5</v>
+      </c>
+      <c r="AD52" s="51">
+        <v>117.9</v>
+      </c>
+      <c r="AE52" s="51">
+        <v>66.8</v>
+      </c>
+      <c r="AF52" s="51">
+        <v>118.8</v>
+      </c>
+      <c r="AG52" s="51">
+        <v>104.1</v>
+      </c>
+      <c r="AH52" s="51">
         <v>104.6</v>
       </c>
-      <c r="E52" s="56">
-[...90 lines deleted...]
-        <v>132.9</v>
+      <c r="AI52" s="96">
+        <v>90.5</v>
       </c>
     </row>
     <row r="53" spans="2:35" s="4" customFormat="1" ht="12" customHeight="1">
-      <c r="B53" s="20" t="s">
-[...92 lines deleted...]
-      <c r="AG53" s="56">
+      <c r="B53" s="17" t="s">
+        <v>35</v>
+      </c>
+      <c r="C53" s="35">
+        <v>106.5</v>
+      </c>
+      <c r="D53" s="51">
+        <v>106.6</v>
+      </c>
+      <c r="E53" s="51">
+        <v>96</v>
+      </c>
+      <c r="F53" s="51">
+        <v>88.8</v>
+      </c>
+      <c r="G53" s="51">
+        <v>144.5</v>
+      </c>
+      <c r="H53" s="51">
+        <v>115.1</v>
+      </c>
+      <c r="I53" s="51">
+        <v>84.4</v>
+      </c>
+      <c r="J53" s="51">
         <v>103</v>
       </c>
-      <c r="AH53" s="56">
-[...3 lines deleted...]
-        <v>136.5</v>
+      <c r="K53" s="67">
+        <v>99.4</v>
+      </c>
+      <c r="L53" s="73">
+        <v>90.3</v>
+      </c>
+      <c r="M53" s="51">
+        <v>115.9</v>
+      </c>
+      <c r="N53" s="51">
+        <v>100.2</v>
+      </c>
+      <c r="O53" s="51">
+        <v>95.9</v>
+      </c>
+      <c r="P53" s="51">
+        <v>75</v>
+      </c>
+      <c r="Q53" s="51">
+        <v>135.30000000000001</v>
+      </c>
+      <c r="R53" s="51">
+        <v>100.3</v>
+      </c>
+      <c r="S53" s="67">
+        <v>111.4</v>
+      </c>
+      <c r="T53" s="73">
+        <v>76.2</v>
+      </c>
+      <c r="U53" s="51">
+        <v>103.4</v>
+      </c>
+      <c r="V53" s="51">
+        <v>90.7</v>
+      </c>
+      <c r="W53" s="51">
+        <v>88.6</v>
+      </c>
+      <c r="X53" s="51">
+        <v>88.6</v>
+      </c>
+      <c r="Y53" s="82">
+        <v>127.7</v>
+      </c>
+      <c r="Z53" s="51">
+        <v>111</v>
+      </c>
+      <c r="AA53" s="87">
+        <v>106.7</v>
+      </c>
+      <c r="AB53" s="87">
+        <v>120.2</v>
+      </c>
+      <c r="AC53" s="73">
+        <v>90.1</v>
+      </c>
+      <c r="AD53" s="51">
+        <v>118.7</v>
+      </c>
+      <c r="AE53" s="51">
+        <v>71.2</v>
+      </c>
+      <c r="AF53" s="51">
+        <v>119.1</v>
+      </c>
+      <c r="AG53" s="51">
+        <v>103.4</v>
+      </c>
+      <c r="AH53" s="51">
+        <v>102.7</v>
+      </c>
+      <c r="AI53" s="96">
+        <v>116.9</v>
       </c>
     </row>
     <row r="54" spans="2:35" s="4" customFormat="1" ht="12" customHeight="1">
-      <c r="B54" s="20" t="s">
-[...23 lines deleted...]
-      <c r="J54" s="56">
+      <c r="B54" s="18" t="s">
+        <v>83</v>
+      </c>
+      <c r="C54" s="36">
+        <v>104.4</v>
+      </c>
+      <c r="D54" s="52">
         <v>104.6</v>
       </c>
-      <c r="K54" s="72">
-[...44 lines deleted...]
-      <c r="Z54" s="56">
+      <c r="E54" s="52">
+        <v>86.3</v>
+      </c>
+      <c r="F54" s="52">
+        <v>79.5</v>
+      </c>
+      <c r="G54" s="52">
+        <v>108.8</v>
+      </c>
+      <c r="H54" s="52">
         <v>115.3</v>
       </c>
-      <c r="AA54" s="93">
-[...24 lines deleted...]
-        <v>133.9</v>
+      <c r="I54" s="52">
+        <v>80.900000000000006</v>
+      </c>
+      <c r="J54" s="52">
+        <v>104.8</v>
+      </c>
+      <c r="K54" s="68">
+        <v>86.7</v>
+      </c>
+      <c r="L54" s="74">
+        <v>102.6</v>
+      </c>
+      <c r="M54" s="52">
+        <v>99.5</v>
+      </c>
+      <c r="N54" s="52">
+        <v>97.9</v>
+      </c>
+      <c r="O54" s="52">
+        <v>90.4</v>
+      </c>
+      <c r="P54" s="52">
+        <v>68.7</v>
+      </c>
+      <c r="Q54" s="52">
+        <v>151.6</v>
+      </c>
+      <c r="R54" s="52">
+        <v>102.1</v>
+      </c>
+      <c r="S54" s="68">
+        <v>104.7</v>
+      </c>
+      <c r="T54" s="74">
+        <v>75.7</v>
+      </c>
+      <c r="U54" s="52">
+        <v>103</v>
+      </c>
+      <c r="V54" s="52">
+        <v>97.3</v>
+      </c>
+      <c r="W54" s="52">
+        <v>93.6</v>
+      </c>
+      <c r="X54" s="52">
+        <v>93.6</v>
+      </c>
+      <c r="Y54" s="83">
+        <v>114.6</v>
+      </c>
+      <c r="Z54" s="52">
+        <v>114.1</v>
+      </c>
+      <c r="AA54" s="88">
+        <v>108.4</v>
+      </c>
+      <c r="AB54" s="88">
+        <v>106.7</v>
+      </c>
+      <c r="AC54" s="74">
+        <v>110.6</v>
+      </c>
+      <c r="AD54" s="52">
+        <v>123.8</v>
+      </c>
+      <c r="AE54" s="52">
+        <v>40.9</v>
+      </c>
+      <c r="AF54" s="52">
+        <v>124.6</v>
+      </c>
+      <c r="AG54" s="52">
+        <v>100.5</v>
+      </c>
+      <c r="AH54" s="52">
+        <v>98.3</v>
+      </c>
+      <c r="AI54" s="97">
+        <v>132.9</v>
       </c>
     </row>
     <row r="55" spans="2:35" s="4" customFormat="1" ht="12" customHeight="1">
-      <c r="B55" s="20" t="s">
-[...99 lines deleted...]
-        <v>112.5</v>
+      <c r="B55" s="18" t="s">
+        <v>84</v>
+      </c>
+      <c r="C55" s="36">
+        <v>105.8</v>
+      </c>
+      <c r="D55" s="52">
+        <v>105.9</v>
+      </c>
+      <c r="E55" s="52">
+        <v>91.1</v>
+      </c>
+      <c r="F55" s="52">
+        <v>94.2</v>
+      </c>
+      <c r="G55" s="52">
+        <v>113.5</v>
+      </c>
+      <c r="H55" s="52">
+        <v>106.3</v>
+      </c>
+      <c r="I55" s="52">
+        <v>77.2</v>
+      </c>
+      <c r="J55" s="52">
+        <v>104.2</v>
+      </c>
+      <c r="K55" s="68">
+        <v>98.4</v>
+      </c>
+      <c r="L55" s="74">
+        <v>90.2</v>
+      </c>
+      <c r="M55" s="52">
+        <v>113.4</v>
+      </c>
+      <c r="N55" s="52">
+        <v>105.6</v>
+      </c>
+      <c r="O55" s="52">
+        <v>80.400000000000006</v>
+      </c>
+      <c r="P55" s="52">
+        <v>71.5</v>
+      </c>
+      <c r="Q55" s="52">
+        <v>149.80000000000001</v>
+      </c>
+      <c r="R55" s="52">
+        <v>97.5</v>
+      </c>
+      <c r="S55" s="68">
+        <v>132</v>
+      </c>
+      <c r="T55" s="74">
+        <v>73.099999999999994</v>
+      </c>
+      <c r="U55" s="52">
+        <v>98.2</v>
+      </c>
+      <c r="V55" s="52">
+        <v>95.4</v>
+      </c>
+      <c r="W55" s="52">
+        <v>87.7</v>
+      </c>
+      <c r="X55" s="52">
+        <v>87.7</v>
+      </c>
+      <c r="Y55" s="83">
+        <v>108.5</v>
+      </c>
+      <c r="Z55" s="52">
+        <v>111.6</v>
+      </c>
+      <c r="AA55" s="88">
+        <v>104.6</v>
+      </c>
+      <c r="AB55" s="88">
+        <v>101</v>
+      </c>
+      <c r="AC55" s="74">
+        <v>109.1</v>
+      </c>
+      <c r="AD55" s="52">
+        <v>124.7</v>
+      </c>
+      <c r="AE55" s="52">
+        <v>43.9</v>
+      </c>
+      <c r="AF55" s="52">
+        <v>125.6</v>
+      </c>
+      <c r="AG55" s="52">
+        <v>103</v>
+      </c>
+      <c r="AH55" s="52">
+        <v>101.4</v>
+      </c>
+      <c r="AI55" s="97">
+        <v>136.5</v>
       </c>
     </row>
     <row r="56" spans="2:35" s="4" customFormat="1" ht="12" customHeight="1">
-      <c r="B56" s="20" t="s">
-[...56 lines deleted...]
-      <c r="U56" s="56">
+      <c r="B56" s="18" t="s">
+        <v>52</v>
+      </c>
+      <c r="C56" s="36">
+        <v>107</v>
+      </c>
+      <c r="D56" s="52">
+        <v>107.1</v>
+      </c>
+      <c r="E56" s="52">
+        <v>99</v>
+      </c>
+      <c r="F56" s="52">
+        <v>79.099999999999994</v>
+      </c>
+      <c r="G56" s="52">
+        <v>134.4</v>
+      </c>
+      <c r="H56" s="52">
+        <v>109</v>
+      </c>
+      <c r="I56" s="52">
+        <v>72.5</v>
+      </c>
+      <c r="J56" s="52">
+        <v>104.6</v>
+      </c>
+      <c r="K56" s="68">
+        <v>91.5</v>
+      </c>
+      <c r="L56" s="74">
+        <v>98.9</v>
+      </c>
+      <c r="M56" s="52">
+        <v>127.6</v>
+      </c>
+      <c r="N56" s="52">
+        <v>105</v>
+      </c>
+      <c r="O56" s="52">
+        <v>93.8</v>
+      </c>
+      <c r="P56" s="52">
+        <v>74.8</v>
+      </c>
+      <c r="Q56" s="52">
+        <v>143.80000000000001</v>
+      </c>
+      <c r="R56" s="52">
+        <v>96.2</v>
+      </c>
+      <c r="S56" s="68">
+        <v>94.4</v>
+      </c>
+      <c r="T56" s="74">
+        <v>69.900000000000006</v>
+      </c>
+      <c r="U56" s="52">
+        <v>96.8</v>
+      </c>
+      <c r="V56" s="52">
         <v>100.9</v>
       </c>
-      <c r="V56" s="56">
-[...39 lines deleted...]
-        <v>107.8</v>
+      <c r="W56" s="52">
+        <v>85.6</v>
+      </c>
+      <c r="X56" s="52">
+        <v>85.6</v>
+      </c>
+      <c r="Y56" s="83">
+        <v>118.8</v>
+      </c>
+      <c r="Z56" s="52">
+        <v>115.3</v>
+      </c>
+      <c r="AA56" s="88">
+        <v>111.6</v>
+      </c>
+      <c r="AB56" s="88">
+        <v>107.6</v>
+      </c>
+      <c r="AC56" s="74">
+        <v>117.5</v>
+      </c>
+      <c r="AD56" s="52">
+        <v>122.6</v>
+      </c>
+      <c r="AE56" s="52">
+        <v>54.8</v>
+      </c>
+      <c r="AF56" s="52">
+        <v>123.5</v>
+      </c>
+      <c r="AG56" s="52">
+        <v>102.4</v>
+      </c>
+      <c r="AH56" s="52">
+        <v>101.1</v>
+      </c>
+      <c r="AI56" s="97">
+        <v>133.9</v>
       </c>
     </row>
     <row r="57" spans="2:35" s="4" customFormat="1" ht="12" customHeight="1">
-      <c r="B57" s="20" t="s">
-[...2 lines deleted...]
-      <c r="C57" s="40">
+      <c r="B57" s="18" t="s">
+        <v>85</v>
+      </c>
+      <c r="C57" s="36">
+        <v>110</v>
+      </c>
+      <c r="D57" s="52">
+        <v>110.2</v>
+      </c>
+      <c r="E57" s="52">
+        <v>95.6</v>
+      </c>
+      <c r="F57" s="52">
         <v>105.2</v>
       </c>
-      <c r="D57" s="57">
-[...93 lines deleted...]
-        <v>89.7</v>
+      <c r="G57" s="52">
+        <v>126.3</v>
+      </c>
+      <c r="H57" s="52">
+        <v>123.3</v>
+      </c>
+      <c r="I57" s="52">
+        <v>92.2</v>
+      </c>
+      <c r="J57" s="52">
+        <v>105.7</v>
+      </c>
+      <c r="K57" s="68">
+        <v>102.1</v>
+      </c>
+      <c r="L57" s="74">
+        <v>108.1</v>
+      </c>
+      <c r="M57" s="52">
+        <v>136.80000000000001</v>
+      </c>
+      <c r="N57" s="52">
+        <v>110.5</v>
+      </c>
+      <c r="O57" s="52">
+        <v>96.1</v>
+      </c>
+      <c r="P57" s="52">
+        <v>70.099999999999994</v>
+      </c>
+      <c r="Q57" s="52">
+        <v>137.30000000000001</v>
+      </c>
+      <c r="R57" s="52">
+        <v>95.7</v>
+      </c>
+      <c r="S57" s="68">
+        <v>99.7</v>
+      </c>
+      <c r="T57" s="74">
+        <v>70.099999999999994</v>
+      </c>
+      <c r="U57" s="52">
+        <v>99</v>
+      </c>
+      <c r="V57" s="52">
+        <v>87.8</v>
+      </c>
+      <c r="W57" s="52">
+        <v>86.1</v>
+      </c>
+      <c r="X57" s="52">
+        <v>86.1</v>
+      </c>
+      <c r="Y57" s="83">
+        <v>123.2</v>
+      </c>
+      <c r="Z57" s="52">
+        <v>112.1</v>
+      </c>
+      <c r="AA57" s="88">
+        <v>111.2</v>
+      </c>
+      <c r="AB57" s="88">
+        <v>111</v>
+      </c>
+      <c r="AC57" s="74">
+        <v>108.7</v>
+      </c>
+      <c r="AD57" s="52">
+        <v>115.8</v>
+      </c>
+      <c r="AE57" s="52">
+        <v>28.8</v>
+      </c>
+      <c r="AF57" s="52">
+        <v>116.7</v>
+      </c>
+      <c r="AG57" s="52">
+        <v>109.5</v>
+      </c>
+      <c r="AH57" s="52">
+        <v>109.4</v>
+      </c>
+      <c r="AI57" s="97">
+        <v>112.5</v>
       </c>
     </row>
     <row r="58" spans="2:35" s="4" customFormat="1" ht="12" customHeight="1">
-      <c r="B58" s="20" t="s">
-[...14 lines deleted...]
-      <c r="G58" s="57">
+      <c r="B58" s="18" t="s">
+        <v>86</v>
+      </c>
+      <c r="C58" s="36">
+        <v>109.7</v>
+      </c>
+      <c r="D58" s="52">
+        <v>110</v>
+      </c>
+      <c r="E58" s="52">
+        <v>106</v>
+      </c>
+      <c r="F58" s="52">
+        <v>132.69999999999999</v>
+      </c>
+      <c r="G58" s="52">
+        <v>146.6</v>
+      </c>
+      <c r="H58" s="52">
+        <v>117.1</v>
+      </c>
+      <c r="I58" s="52">
+        <v>86.1</v>
+      </c>
+      <c r="J58" s="52">
+        <v>102.6</v>
+      </c>
+      <c r="K58" s="68">
+        <v>94.2</v>
+      </c>
+      <c r="L58" s="74">
+        <v>109.5</v>
+      </c>
+      <c r="M58" s="52">
+        <v>113.1</v>
+      </c>
+      <c r="N58" s="52">
+        <v>110</v>
+      </c>
+      <c r="O58" s="52">
+        <v>105.6</v>
+      </c>
+      <c r="P58" s="52">
+        <v>69.2</v>
+      </c>
+      <c r="Q58" s="52">
+        <v>141.69999999999999</v>
+      </c>
+      <c r="R58" s="52">
+        <v>95.7</v>
+      </c>
+      <c r="S58" s="68">
+        <v>119.9</v>
+      </c>
+      <c r="T58" s="74">
+        <v>71.5</v>
+      </c>
+      <c r="U58" s="52">
+        <v>100.9</v>
+      </c>
+      <c r="V58" s="52">
+        <v>64.8</v>
+      </c>
+      <c r="W58" s="52">
+        <v>88</v>
+      </c>
+      <c r="X58" s="52">
+        <v>88</v>
+      </c>
+      <c r="Y58" s="83">
+        <v>126.2</v>
+      </c>
+      <c r="Z58" s="52">
+        <v>119</v>
+      </c>
+      <c r="AA58" s="88">
         <v>122.5</v>
       </c>
-      <c r="H58" s="57">
-[...81 lines deleted...]
-        <v>116</v>
+      <c r="AB58" s="88">
+        <v>116.4</v>
+      </c>
+      <c r="AC58" s="74">
+        <v>129.69999999999999</v>
+      </c>
+      <c r="AD58" s="52">
+        <v>115</v>
+      </c>
+      <c r="AE58" s="52">
+        <v>41.2</v>
+      </c>
+      <c r="AF58" s="52">
+        <v>116.5</v>
+      </c>
+      <c r="AG58" s="52">
+        <v>104.7</v>
+      </c>
+      <c r="AH58" s="52">
+        <v>104.8</v>
+      </c>
+      <c r="AI58" s="97">
+        <v>107.8</v>
       </c>
     </row>
     <row r="59" spans="2:35" s="4" customFormat="1" ht="12" customHeight="1">
-      <c r="B59" s="20" t="s">
-[...5 lines deleted...]
-      <c r="D59" s="57">
+      <c r="B59" s="18" t="s">
+        <v>88</v>
+      </c>
+      <c r="C59" s="37">
+        <v>105.2</v>
+      </c>
+      <c r="D59" s="53">
         <v>105.3</v>
       </c>
-      <c r="E59" s="57">
-[...5 lines deleted...]
-      <c r="G59" s="57">
+      <c r="E59" s="53">
+        <v>101.3</v>
+      </c>
+      <c r="F59" s="53">
+        <v>98.7</v>
+      </c>
+      <c r="G59" s="53">
+        <v>135.30000000000001</v>
+      </c>
+      <c r="H59" s="53">
+        <v>116.3</v>
+      </c>
+      <c r="I59" s="53">
+        <v>72.7</v>
+      </c>
+      <c r="J59" s="53">
+        <v>101.3</v>
+      </c>
+      <c r="K59" s="59">
+        <v>93.7</v>
+      </c>
+      <c r="L59" s="75">
+        <v>102.8</v>
+      </c>
+      <c r="M59" s="53">
+        <v>97.5</v>
+      </c>
+      <c r="N59" s="53">
+        <v>112.4</v>
+      </c>
+      <c r="O59" s="53">
+        <v>79.099999999999994</v>
+      </c>
+      <c r="P59" s="53">
+        <v>69.3</v>
+      </c>
+      <c r="Q59" s="53">
+        <v>146.69999999999999</v>
+      </c>
+      <c r="R59" s="53">
+        <v>103.9</v>
+      </c>
+      <c r="S59" s="59">
+        <v>107.8</v>
+      </c>
+      <c r="T59" s="75">
+        <v>69.7</v>
+      </c>
+      <c r="U59" s="53">
+        <v>107</v>
+      </c>
+      <c r="V59" s="53">
         <v>98.1</v>
       </c>
-      <c r="H59" s="57">
-[...81 lines deleted...]
-        <v>97.5</v>
+      <c r="W59" s="53">
+        <v>84.9</v>
+      </c>
+      <c r="X59" s="53">
+        <v>84.9</v>
+      </c>
+      <c r="Y59" s="84">
+        <v>121.2</v>
+      </c>
+      <c r="Z59" s="53">
+        <v>113.8</v>
+      </c>
+      <c r="AA59" s="53">
+        <v>112.2</v>
+      </c>
+      <c r="AB59" s="53">
+        <v>110.7</v>
+      </c>
+      <c r="AC59" s="53">
+        <v>113.3</v>
+      </c>
+      <c r="AD59" s="53">
+        <v>116.6</v>
+      </c>
+      <c r="AE59" s="53">
+        <v>36.200000000000003</v>
+      </c>
+      <c r="AF59" s="53">
+        <v>117.8</v>
+      </c>
+      <c r="AG59" s="53">
+        <v>100.1</v>
+      </c>
+      <c r="AH59" s="53">
+        <v>101.1</v>
+      </c>
+      <c r="AI59" s="98">
+        <v>89.7</v>
       </c>
     </row>
     <row r="60" spans="2:35" s="4" customFormat="1" ht="12" customHeight="1">
-      <c r="B60" s="20" t="s">
-[...99 lines deleted...]
-        <v>119.7</v>
+      <c r="B60" s="18" t="s">
+        <v>56</v>
+      </c>
+      <c r="C60" s="37">
+        <v>106.1</v>
+      </c>
+      <c r="D60" s="53">
+        <v>106.3</v>
+      </c>
+      <c r="E60" s="53">
+        <v>102.5</v>
+      </c>
+      <c r="F60" s="53">
+        <v>99.1</v>
+      </c>
+      <c r="G60" s="53">
+        <v>122.5</v>
+      </c>
+      <c r="H60" s="53">
+        <v>121.5</v>
+      </c>
+      <c r="I60" s="53">
+        <v>91.2</v>
+      </c>
+      <c r="J60" s="53">
+        <v>99</v>
+      </c>
+      <c r="K60" s="53">
+        <v>97.6</v>
+      </c>
+      <c r="L60" s="53">
+        <v>97.6</v>
+      </c>
+      <c r="M60" s="53">
+        <v>132.5</v>
+      </c>
+      <c r="N60" s="53">
+        <v>111.4</v>
+      </c>
+      <c r="O60" s="53">
+        <v>96.6</v>
+      </c>
+      <c r="P60" s="53">
+        <v>71.099999999999994</v>
+      </c>
+      <c r="Q60" s="53">
+        <v>145.1</v>
+      </c>
+      <c r="R60" s="53">
+        <v>105.3</v>
+      </c>
+      <c r="S60" s="53">
+        <v>106.1</v>
+      </c>
+      <c r="T60" s="53">
+        <v>62.8</v>
+      </c>
+      <c r="U60" s="53">
+        <v>105.7</v>
+      </c>
+      <c r="V60" s="53">
+        <v>113.4</v>
+      </c>
+      <c r="W60" s="53">
+        <v>83.8</v>
+      </c>
+      <c r="X60" s="53">
+        <v>83.8</v>
+      </c>
+      <c r="Y60" s="84">
+        <v>120.2</v>
+      </c>
+      <c r="Z60" s="53">
+        <v>110.6</v>
+      </c>
+      <c r="AA60" s="53">
+        <v>110.8</v>
+      </c>
+      <c r="AB60" s="53">
+        <v>113.4</v>
+      </c>
+      <c r="AC60" s="53">
+        <v>109</v>
+      </c>
+      <c r="AD60" s="53">
+        <v>110.2</v>
+      </c>
+      <c r="AE60" s="53">
+        <v>29.6</v>
+      </c>
+      <c r="AF60" s="53">
+        <v>111.7</v>
+      </c>
+      <c r="AG60" s="53">
+        <v>104.3</v>
+      </c>
+      <c r="AH60" s="53">
+        <v>103</v>
+      </c>
+      <c r="AI60" s="98">
+        <v>116</v>
       </c>
     </row>
     <row r="61" spans="2:35" s="4" customFormat="1" ht="12" customHeight="1">
-      <c r="B61" s="20" t="s">
-[...74 lines deleted...]
-      <c r="AA61" s="57">
+      <c r="B61" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="C61" s="37">
+        <v>105.1</v>
+      </c>
+      <c r="D61" s="53">
+        <v>105.3</v>
+      </c>
+      <c r="E61" s="53">
+        <v>106.1</v>
+      </c>
+      <c r="F61" s="53">
+        <v>93.2</v>
+      </c>
+      <c r="G61" s="53">
+        <v>98.1</v>
+      </c>
+      <c r="H61" s="53">
+        <v>115.2</v>
+      </c>
+      <c r="I61" s="53">
+        <v>88.3</v>
+      </c>
+      <c r="J61" s="53">
+        <v>102.1</v>
+      </c>
+      <c r="K61" s="53">
+        <v>99.5</v>
+      </c>
+      <c r="L61" s="53">
+        <v>97.9</v>
+      </c>
+      <c r="M61" s="53">
+        <v>118.6</v>
+      </c>
+      <c r="N61" s="53">
+        <v>115.4</v>
+      </c>
+      <c r="O61" s="53">
+        <v>91.2</v>
+      </c>
+      <c r="P61" s="53">
+        <v>69.7</v>
+      </c>
+      <c r="Q61" s="53">
+        <v>133.4</v>
+      </c>
+      <c r="R61" s="53">
+        <v>106</v>
+      </c>
+      <c r="S61" s="53">
+        <v>111.3</v>
+      </c>
+      <c r="T61" s="53">
+        <v>72.900000000000006</v>
+      </c>
+      <c r="U61" s="53">
+        <v>104.6</v>
+      </c>
+      <c r="V61" s="53">
+        <v>119.8</v>
+      </c>
+      <c r="W61" s="53">
+        <v>81.400000000000006</v>
+      </c>
+      <c r="X61" s="53">
+        <v>81.400000000000006</v>
+      </c>
+      <c r="Y61" s="84">
+        <v>111.2</v>
+      </c>
+      <c r="Z61" s="53">
+        <v>106.6</v>
+      </c>
+      <c r="AA61" s="53">
+        <v>104.7</v>
+      </c>
+      <c r="AB61" s="53">
+        <v>100.6</v>
+      </c>
+      <c r="AC61" s="53">
         <v>110.2</v>
       </c>
-      <c r="AB61" s="57">
-[...21 lines deleted...]
-        <v>126.1</v>
+      <c r="AD61" s="53">
+        <v>107.7</v>
+      </c>
+      <c r="AE61" s="53">
+        <v>50.2</v>
+      </c>
+      <c r="AF61" s="53">
+        <v>108.4</v>
+      </c>
+      <c r="AG61" s="53">
+        <v>105.4</v>
+      </c>
+      <c r="AH61" s="53">
+        <v>105.9</v>
+      </c>
+      <c r="AI61" s="98">
+        <v>97.5</v>
       </c>
     </row>
     <row r="62" spans="2:35" s="4" customFormat="1" ht="12" customHeight="1">
-      <c r="B62" s="20" t="s">
-[...23 lines deleted...]
-      <c r="J62" s="57">
+      <c r="B62" s="18" t="s">
+        <v>89</v>
+      </c>
+      <c r="C62" s="37">
+        <v>109.3</v>
+      </c>
+      <c r="D62" s="53">
+        <v>109.5</v>
+      </c>
+      <c r="E62" s="53">
+        <v>90.2</v>
+      </c>
+      <c r="F62" s="53">
+        <v>90.4</v>
+      </c>
+      <c r="G62" s="53">
+        <v>155.4</v>
+      </c>
+      <c r="H62" s="53">
+        <v>109.4</v>
+      </c>
+      <c r="I62" s="53">
+        <v>62.2</v>
+      </c>
+      <c r="J62" s="53">
+        <v>103.7</v>
+      </c>
+      <c r="K62" s="53">
+        <v>106.6</v>
+      </c>
+      <c r="L62" s="53">
+        <v>99.5</v>
+      </c>
+      <c r="M62" s="53">
+        <v>137.69999999999999</v>
+      </c>
+      <c r="N62" s="53">
         <v>105.1</v>
       </c>
-      <c r="K62" s="57">
-[...65 lines deleted...]
-      <c r="AG62" s="57">
+      <c r="O62" s="53">
+        <v>92.2</v>
+      </c>
+      <c r="P62" s="53">
+        <v>74.599999999999994</v>
+      </c>
+      <c r="Q62" s="53">
+        <v>143.1</v>
+      </c>
+      <c r="R62" s="53">
+        <v>98.7</v>
+      </c>
+      <c r="S62" s="53">
+        <v>102.7</v>
+      </c>
+      <c r="T62" s="53">
+        <v>53.1</v>
+      </c>
+      <c r="U62" s="53">
+        <v>103.2</v>
+      </c>
+      <c r="V62" s="53">
+        <v>95.2</v>
+      </c>
+      <c r="W62" s="53">
+        <v>78.2</v>
+      </c>
+      <c r="X62" s="53">
+        <v>78.2</v>
+      </c>
+      <c r="Y62" s="84">
+        <v>130.1</v>
+      </c>
+      <c r="Z62" s="53">
+        <v>116.8</v>
+      </c>
+      <c r="AA62" s="53">
+        <v>116.1</v>
+      </c>
+      <c r="AB62" s="53">
+        <v>120.1</v>
+      </c>
+      <c r="AC62" s="53">
+        <v>111.6</v>
+      </c>
+      <c r="AD62" s="53">
+        <v>116.5</v>
+      </c>
+      <c r="AE62" s="53">
+        <v>33</v>
+      </c>
+      <c r="AF62" s="53">
+        <v>117.9</v>
+      </c>
+      <c r="AG62" s="53">
         <v>105.8</v>
       </c>
-      <c r="AH62" s="57">
-[...3 lines deleted...]
-        <v>118.8</v>
+      <c r="AH62" s="53">
+        <v>105.2</v>
+      </c>
+      <c r="AI62" s="98">
+        <v>119.7</v>
       </c>
     </row>
     <row r="63" spans="2:35" s="4" customFormat="1" ht="12" customHeight="1">
-      <c r="B63" s="20" t="s">
-[...26 lines deleted...]
-      <c r="K63" s="57">
+      <c r="B63" s="18" t="s">
+        <v>16</v>
+      </c>
+      <c r="C63" s="37">
+        <v>102.8</v>
+      </c>
+      <c r="D63" s="53">
+        <v>103.1</v>
+      </c>
+      <c r="E63" s="53">
+        <v>85.3</v>
+      </c>
+      <c r="F63" s="53">
+        <v>79.8</v>
+      </c>
+      <c r="G63" s="53">
+        <v>126.5</v>
+      </c>
+      <c r="H63" s="53">
+        <v>114.6</v>
+      </c>
+      <c r="I63" s="53">
+        <v>101.1</v>
+      </c>
+      <c r="J63" s="53">
+        <v>103.8</v>
+      </c>
+      <c r="K63" s="53">
+        <v>107</v>
+      </c>
+      <c r="L63" s="53">
+        <v>92.2</v>
+      </c>
+      <c r="M63" s="53">
+        <v>111</v>
+      </c>
+      <c r="N63" s="53">
+        <v>103.7</v>
+      </c>
+      <c r="O63" s="53">
+        <v>97.3</v>
+      </c>
+      <c r="P63" s="53">
+        <v>74.900000000000006</v>
+      </c>
+      <c r="Q63" s="53">
+        <v>123.1</v>
+      </c>
+      <c r="R63" s="53">
+        <v>97.8</v>
+      </c>
+      <c r="S63" s="53">
+        <v>109.9</v>
+      </c>
+      <c r="T63" s="53">
+        <v>57</v>
+      </c>
+      <c r="U63" s="53">
+        <v>102.7</v>
+      </c>
+      <c r="V63" s="53">
+        <v>85</v>
+      </c>
+      <c r="W63" s="53">
+        <v>82.7</v>
+      </c>
+      <c r="X63" s="53">
+        <v>82.7</v>
+      </c>
+      <c r="Y63" s="84">
+        <v>122.4</v>
+      </c>
+      <c r="Z63" s="53">
+        <v>109.5</v>
+      </c>
+      <c r="AA63" s="53">
+        <v>110.2</v>
+      </c>
+      <c r="AB63" s="53">
+        <v>115.2</v>
+      </c>
+      <c r="AC63" s="53">
+        <v>107.6</v>
+      </c>
+      <c r="AD63" s="53">
         <v>104.6</v>
       </c>
-      <c r="L63" s="57">
-[...69 lines deleted...]
-        <v>114.4</v>
+      <c r="AE63" s="53">
+        <v>55.2</v>
+      </c>
+      <c r="AF63" s="53">
+        <v>105.3</v>
+      </c>
+      <c r="AG63" s="53">
+        <v>101.8</v>
+      </c>
+      <c r="AH63" s="53">
+        <v>100.5</v>
+      </c>
+      <c r="AI63" s="98">
+        <v>126.1</v>
       </c>
     </row>
     <row r="64" spans="2:35" s="4" customFormat="1" ht="12" customHeight="1">
-      <c r="B64" s="19" t="s">
-[...77 lines deleted...]
-      <c r="AB64" s="58">
+      <c r="B64" s="18" t="s">
+        <v>54</v>
+      </c>
+      <c r="C64" s="37">
+        <v>106.1</v>
+      </c>
+      <c r="D64" s="53">
+        <v>106.2</v>
+      </c>
+      <c r="E64" s="53">
+        <v>93.3</v>
+      </c>
+      <c r="F64" s="53">
+        <v>79.400000000000006</v>
+      </c>
+      <c r="G64" s="53">
+        <v>142.69999999999999</v>
+      </c>
+      <c r="H64" s="53">
+        <v>113</v>
+      </c>
+      <c r="I64" s="53">
+        <v>101.1</v>
+      </c>
+      <c r="J64" s="53">
         <v>105.1</v>
       </c>
-      <c r="AC64" s="58">
-[...8 lines deleted...]
-      <c r="AF64" s="58">
+      <c r="K64" s="53">
+        <v>109</v>
+      </c>
+      <c r="L64" s="53">
+        <v>107</v>
+      </c>
+      <c r="M64" s="53">
+        <v>134.1</v>
+      </c>
+      <c r="N64" s="53">
+        <v>106</v>
+      </c>
+      <c r="O64" s="53">
+        <v>91.7</v>
+      </c>
+      <c r="P64" s="53">
+        <v>74.5</v>
+      </c>
+      <c r="Q64" s="53">
+        <v>108.8</v>
+      </c>
+      <c r="R64" s="53">
+        <v>98</v>
+      </c>
+      <c r="S64" s="53">
+        <v>121.7</v>
+      </c>
+      <c r="T64" s="53">
+        <v>73.099999999999994</v>
+      </c>
+      <c r="U64" s="53">
+        <v>100.6</v>
+      </c>
+      <c r="V64" s="53">
+        <v>86.9</v>
+      </c>
+      <c r="W64" s="53">
+        <v>91.2</v>
+      </c>
+      <c r="X64" s="53">
+        <v>91.2</v>
+      </c>
+      <c r="Y64" s="84">
+        <v>126.2</v>
+      </c>
+      <c r="Z64" s="53">
+        <v>109.6</v>
+      </c>
+      <c r="AA64" s="53">
+        <v>116.3</v>
+      </c>
+      <c r="AB64" s="53">
+        <v>121.6</v>
+      </c>
+      <c r="AC64" s="53">
+        <v>110.1</v>
+      </c>
+      <c r="AD64" s="53">
+        <v>97.5</v>
+      </c>
+      <c r="AE64" s="53">
+        <v>54.5</v>
+      </c>
+      <c r="AF64" s="53">
+        <v>98.2</v>
+      </c>
+      <c r="AG64" s="53">
+        <v>105.8</v>
+      </c>
+      <c r="AH64" s="53">
         <v>104.9</v>
       </c>
-      <c r="AG64" s="58">
-[...6 lines deleted...]
-        <v>144.1</v>
+      <c r="AI64" s="98">
+        <v>118.8</v>
       </c>
     </row>
     <row r="65" spans="2:35" s="4" customFormat="1" ht="12" customHeight="1">
-      <c r="B65" s="19" t="s">
-[...83 lines deleted...]
-      <c r="AD65" s="58">
+      <c r="B65" s="18" t="s">
+        <v>51</v>
+      </c>
+      <c r="C65" s="37">
         <v>105.6</v>
       </c>
-      <c r="AE65" s="58">
-[...12 lines deleted...]
-        <v>121.4</v>
+      <c r="D65" s="53">
+        <v>105.6</v>
+      </c>
+      <c r="E65" s="53">
+        <v>98.7</v>
+      </c>
+      <c r="F65" s="53">
+        <v>88</v>
+      </c>
+      <c r="G65" s="53">
+        <v>177.8</v>
+      </c>
+      <c r="H65" s="53">
+        <v>116.7</v>
+      </c>
+      <c r="I65" s="53">
+        <v>59.9</v>
+      </c>
+      <c r="J65" s="53">
+        <v>100.7</v>
+      </c>
+      <c r="K65" s="53">
+        <v>104.6</v>
+      </c>
+      <c r="L65" s="53">
+        <v>114.3</v>
+      </c>
+      <c r="M65" s="53">
+        <v>117.7</v>
+      </c>
+      <c r="N65" s="53">
+        <v>112.5</v>
+      </c>
+      <c r="O65" s="53">
+        <v>93.8</v>
+      </c>
+      <c r="P65" s="53">
+        <v>76.3</v>
+      </c>
+      <c r="Q65" s="53">
+        <v>111.9</v>
+      </c>
+      <c r="R65" s="53">
+        <v>97.3</v>
+      </c>
+      <c r="S65" s="53">
+        <v>113.6</v>
+      </c>
+      <c r="T65" s="53">
+        <v>70.8</v>
+      </c>
+      <c r="U65" s="53">
+        <v>101.9</v>
+      </c>
+      <c r="V65" s="53">
+        <v>78.8</v>
+      </c>
+      <c r="W65" s="53">
+        <v>94.8</v>
+      </c>
+      <c r="X65" s="53">
+        <v>94.8</v>
+      </c>
+      <c r="Y65" s="84">
+        <v>142.30000000000001</v>
+      </c>
+      <c r="Z65" s="53">
+        <v>113.1</v>
+      </c>
+      <c r="AA65" s="53">
+        <v>121.8</v>
+      </c>
+      <c r="AB65" s="53">
+        <v>131.19999999999999</v>
+      </c>
+      <c r="AC65" s="53">
+        <v>109.9</v>
+      </c>
+      <c r="AD65" s="53">
+        <v>101.3</v>
+      </c>
+      <c r="AE65" s="53">
+        <v>42.3</v>
+      </c>
+      <c r="AF65" s="53">
+        <v>102</v>
+      </c>
+      <c r="AG65" s="53">
+        <v>102.9</v>
+      </c>
+      <c r="AH65" s="53">
+        <v>102.5</v>
+      </c>
+      <c r="AI65" s="98">
+        <v>114.4</v>
       </c>
     </row>
     <row r="66" spans="2:35" s="4" customFormat="1" ht="12" customHeight="1">
-      <c r="B66" s="19" t="s">
-[...44 lines deleted...]
-      <c r="Q66" s="58">
+      <c r="B66" s="17" t="s">
+        <v>53</v>
+      </c>
+      <c r="C66" s="38">
+        <v>98.5</v>
+      </c>
+      <c r="D66" s="54">
+        <v>98.6</v>
+      </c>
+      <c r="E66" s="54">
+        <v>88.8</v>
+      </c>
+      <c r="F66" s="54">
+        <v>76</v>
+      </c>
+      <c r="G66" s="54">
+        <v>103.5</v>
+      </c>
+      <c r="H66" s="54">
+        <v>116.2</v>
+      </c>
+      <c r="I66" s="54">
+        <v>71.900000000000006</v>
+      </c>
+      <c r="J66" s="54">
+        <v>95.3</v>
+      </c>
+      <c r="K66" s="54">
+        <v>78</v>
+      </c>
+      <c r="L66" s="54">
+        <v>94.9</v>
+      </c>
+      <c r="M66" s="54">
+        <v>102.2</v>
+      </c>
+      <c r="N66" s="54">
+        <v>103.7</v>
+      </c>
+      <c r="O66" s="54">
+        <v>108.5</v>
+      </c>
+      <c r="P66" s="54">
+        <v>71.2</v>
+      </c>
+      <c r="Q66" s="54">
+        <v>123.7</v>
+      </c>
+      <c r="R66" s="54">
+        <v>99.9</v>
+      </c>
+      <c r="S66" s="54">
+        <v>119.9</v>
+      </c>
+      <c r="T66" s="54">
+        <v>55.6</v>
+      </c>
+      <c r="U66" s="54">
+        <v>103.8</v>
+      </c>
+      <c r="V66" s="54">
+        <v>75.7</v>
+      </c>
+      <c r="W66" s="54">
+        <v>91.6</v>
+      </c>
+      <c r="X66" s="54">
+        <v>91.6</v>
+      </c>
+      <c r="Y66" s="85">
+        <v>113.1</v>
+      </c>
+      <c r="Z66" s="54">
+        <v>105.9</v>
+      </c>
+      <c r="AA66" s="54">
+        <v>107.4</v>
+      </c>
+      <c r="AB66" s="54">
+        <v>105.1</v>
+      </c>
+      <c r="AC66" s="54">
+        <v>110</v>
+      </c>
+      <c r="AD66" s="54">
+        <v>104.3</v>
+      </c>
+      <c r="AE66" s="54">
+        <v>52</v>
+      </c>
+      <c r="AF66" s="54">
         <v>104.9</v>
       </c>
-      <c r="R66" s="58">
-[...51 lines deleted...]
-        <v>124.6</v>
+      <c r="AG66" s="54">
+        <v>95.8</v>
+      </c>
+      <c r="AH66" s="54">
+        <v>93</v>
+      </c>
+      <c r="AI66" s="99">
+        <v>144.1</v>
       </c>
     </row>
     <row r="67" spans="2:35" s="4" customFormat="1" ht="12" customHeight="1">
-      <c r="B67" s="19" t="s">
-[...8 lines deleted...]
-      <c r="E67" s="58">
+      <c r="B67" s="17" t="s">
+        <v>60</v>
+      </c>
+      <c r="C67" s="38">
+        <v>101.7</v>
+      </c>
+      <c r="D67" s="54">
+        <v>101.8</v>
+      </c>
+      <c r="E67" s="54">
+        <v>94.3</v>
+      </c>
+      <c r="F67" s="54">
+        <v>107.6</v>
+      </c>
+      <c r="G67" s="54">
+        <v>105.2</v>
+      </c>
+      <c r="H67" s="54">
+        <v>110.7</v>
+      </c>
+      <c r="I67" s="54">
+        <v>96</v>
+      </c>
+      <c r="J67" s="54">
+        <v>96.6</v>
+      </c>
+      <c r="K67" s="54">
+        <v>99.1</v>
+      </c>
+      <c r="L67" s="54">
+        <v>94.1</v>
+      </c>
+      <c r="M67" s="54">
+        <v>108.5</v>
+      </c>
+      <c r="N67" s="54">
+        <v>114.2</v>
+      </c>
+      <c r="O67" s="54">
+        <v>95.2</v>
+      </c>
+      <c r="P67" s="54">
+        <v>72.599999999999994</v>
+      </c>
+      <c r="Q67" s="54">
+        <v>123</v>
+      </c>
+      <c r="R67" s="54">
+        <v>92.4</v>
+      </c>
+      <c r="S67" s="54">
+        <v>119.7</v>
+      </c>
+      <c r="T67" s="54">
+        <v>55</v>
+      </c>
+      <c r="U67" s="54">
+        <v>98.2</v>
+      </c>
+      <c r="V67" s="54">
+        <v>80.5</v>
+      </c>
+      <c r="W67" s="54">
+        <v>88.7</v>
+      </c>
+      <c r="X67" s="54">
+        <v>88.7</v>
+      </c>
+      <c r="Y67" s="85">
+        <v>108</v>
+      </c>
+      <c r="Z67" s="54">
+        <v>105.4</v>
+      </c>
+      <c r="AA67" s="54">
+        <v>106.7</v>
+      </c>
+      <c r="AB67" s="54">
+        <v>98.8</v>
+      </c>
+      <c r="AC67" s="54">
+        <v>117.2</v>
+      </c>
+      <c r="AD67" s="54">
+        <v>105.6</v>
+      </c>
+      <c r="AE67" s="54">
+        <v>40.5</v>
+      </c>
+      <c r="AF67" s="54">
+        <v>106.4</v>
+      </c>
+      <c r="AG67" s="54">
+        <v>100.2</v>
+      </c>
+      <c r="AH67" s="54">
         <v>99.2</v>
       </c>
-      <c r="F67" s="58">
-[...87 lines deleted...]
-        <v>117.8</v>
+      <c r="AI67" s="99">
+        <v>121.4</v>
       </c>
     </row>
     <row r="68" spans="2:35" s="4" customFormat="1" ht="12" customHeight="1">
-      <c r="B68" s="19" t="s">
-[...11 lines deleted...]
-      <c r="F68" s="58">
+      <c r="B68" s="17" t="s">
+        <v>49</v>
+      </c>
+      <c r="C68" s="38">
+        <v>98.9</v>
+      </c>
+      <c r="D68" s="54">
+        <v>99</v>
+      </c>
+      <c r="E68" s="54">
+        <v>92.5</v>
+      </c>
+      <c r="F68" s="54">
+        <v>80.099999999999994</v>
+      </c>
+      <c r="G68" s="54">
+        <v>99</v>
+      </c>
+      <c r="H68" s="54">
+        <v>112.3</v>
+      </c>
+      <c r="I68" s="54">
+        <v>83.2</v>
+      </c>
+      <c r="J68" s="54">
+        <v>100.8</v>
+      </c>
+      <c r="K68" s="54">
+        <v>99.3</v>
+      </c>
+      <c r="L68" s="54">
+        <v>98.8</v>
+      </c>
+      <c r="M68" s="54">
+        <v>122.9</v>
+      </c>
+      <c r="N68" s="54">
+        <v>123.1</v>
+      </c>
+      <c r="O68" s="54">
+        <v>92.6</v>
+      </c>
+      <c r="P68" s="54">
+        <v>71</v>
+      </c>
+      <c r="Q68" s="54">
+        <v>104.9</v>
+      </c>
+      <c r="R68" s="54">
+        <v>96.5</v>
+      </c>
+      <c r="S68" s="54">
+        <v>113.2</v>
+      </c>
+      <c r="T68" s="54">
+        <v>49.3</v>
+      </c>
+      <c r="U68" s="54">
+        <v>102.4</v>
+      </c>
+      <c r="V68" s="54">
+        <v>80.2</v>
+      </c>
+      <c r="W68" s="54">
+        <v>92</v>
+      </c>
+      <c r="X68" s="54">
+        <v>92</v>
+      </c>
+      <c r="Y68" s="85">
         <v>105.3</v>
       </c>
-      <c r="G68" s="58">
-[...74 lines deleted...]
-      <c r="AF68" s="58">
+      <c r="Z68" s="54">
         <v>100.6</v>
       </c>
-      <c r="AG68" s="58">
-[...6 lines deleted...]
-        <v>73.5</v>
+      <c r="AA68" s="54">
+        <v>105.5</v>
+      </c>
+      <c r="AB68" s="54">
+        <v>99.3</v>
+      </c>
+      <c r="AC68" s="54">
+        <v>114.8</v>
+      </c>
+      <c r="AD68" s="54">
+        <v>94.8</v>
+      </c>
+      <c r="AE68" s="54">
+        <v>32.9</v>
+      </c>
+      <c r="AF68" s="54">
+        <v>95.5</v>
+      </c>
+      <c r="AG68" s="54">
+        <v>99.2</v>
+      </c>
+      <c r="AH68" s="54">
+        <v>98.1</v>
+      </c>
+      <c r="AI68" s="99">
+        <v>124.6</v>
       </c>
     </row>
     <row r="69" spans="2:35" s="4" customFormat="1" ht="12" customHeight="1">
-      <c r="B69" s="19" t="s">
-[...32 lines deleted...]
-      <c r="M69" s="58">
+      <c r="B69" s="17" t="s">
+        <v>90</v>
+      </c>
+      <c r="C69" s="38">
+        <v>97.2</v>
+      </c>
+      <c r="D69" s="54">
+        <v>97.2</v>
+      </c>
+      <c r="E69" s="54">
+        <v>99.2</v>
+      </c>
+      <c r="F69" s="54">
+        <v>81.7</v>
+      </c>
+      <c r="G69" s="54">
+        <v>87.7</v>
+      </c>
+      <c r="H69" s="54">
+        <v>124.2</v>
+      </c>
+      <c r="I69" s="54">
+        <v>85.8</v>
+      </c>
+      <c r="J69" s="54">
+        <v>91.1</v>
+      </c>
+      <c r="K69" s="54">
+        <v>93.4</v>
+      </c>
+      <c r="L69" s="54">
+        <v>89.3</v>
+      </c>
+      <c r="M69" s="54">
+        <v>118.9</v>
+      </c>
+      <c r="N69" s="54">
+        <v>114.6</v>
+      </c>
+      <c r="O69" s="54">
         <v>104.1</v>
       </c>
-      <c r="N69" s="58">
-[...47 lines deleted...]
-      <c r="AD69" s="58">
+      <c r="P69" s="54">
+        <v>71.5</v>
+      </c>
+      <c r="Q69" s="54">
+        <v>105.1</v>
+      </c>
+      <c r="R69" s="54">
+        <v>96.8</v>
+      </c>
+      <c r="S69" s="54">
+        <v>112</v>
+      </c>
+      <c r="T69" s="54">
+        <v>61.2</v>
+      </c>
+      <c r="U69" s="54">
+        <v>99</v>
+      </c>
+      <c r="V69" s="54">
+        <v>87.5</v>
+      </c>
+      <c r="W69" s="54">
+        <v>100.3</v>
+      </c>
+      <c r="X69" s="54">
+        <v>100.3</v>
+      </c>
+      <c r="Y69" s="85">
+        <v>109.4</v>
+      </c>
+      <c r="Z69" s="54">
+        <v>97.1</v>
+      </c>
+      <c r="AA69" s="54">
+        <v>101.9</v>
+      </c>
+      <c r="AB69" s="54">
         <v>96</v>
       </c>
-      <c r="AE69" s="58">
-[...8 lines deleted...]
-      <c r="AH69" s="58">
+      <c r="AC69" s="54">
+        <v>106.5</v>
+      </c>
+      <c r="AD69" s="54">
+        <v>92.6</v>
+      </c>
+      <c r="AE69" s="54">
+        <v>35.200000000000003</v>
+      </c>
+      <c r="AF69" s="54">
+        <v>93.2</v>
+      </c>
+      <c r="AG69" s="54">
+        <v>98.3</v>
+      </c>
+      <c r="AH69" s="54">
         <v>97.3</v>
       </c>
-      <c r="AI69" s="105">
-        <v>78.2</v>
+      <c r="AI69" s="99">
+        <v>117.8</v>
       </c>
     </row>
     <row r="70" spans="2:35" s="4" customFormat="1" ht="12" customHeight="1">
-      <c r="B70" s="19" t="s">
-[...62 lines deleted...]
-      <c r="W70" s="58">
+      <c r="B70" s="17" t="s">
+        <v>87</v>
+      </c>
+      <c r="C70" s="38">
+        <v>95.6</v>
+      </c>
+      <c r="D70" s="54">
+        <v>95.6</v>
+      </c>
+      <c r="E70" s="54">
+        <v>102</v>
+      </c>
+      <c r="F70" s="54">
+        <v>105.3</v>
+      </c>
+      <c r="G70" s="54">
         <v>90.9</v>
       </c>
-      <c r="X70" s="58">
-[...33 lines deleted...]
-        <v>105.5</v>
+      <c r="H70" s="54">
+        <v>120.6</v>
+      </c>
+      <c r="I70" s="54">
+        <v>99.8</v>
+      </c>
+      <c r="J70" s="54">
+        <v>87.9</v>
+      </c>
+      <c r="K70" s="54">
+        <v>94.4</v>
+      </c>
+      <c r="L70" s="54">
+        <v>86</v>
+      </c>
+      <c r="M70" s="54">
+        <v>87.3</v>
+      </c>
+      <c r="N70" s="54">
+        <v>110.1</v>
+      </c>
+      <c r="O70" s="54">
+        <v>105.2</v>
+      </c>
+      <c r="P70" s="54">
+        <v>70.3</v>
+      </c>
+      <c r="Q70" s="54">
+        <v>117.7</v>
+      </c>
+      <c r="R70" s="54">
+        <v>93.6</v>
+      </c>
+      <c r="S70" s="54">
+        <v>116.4</v>
+      </c>
+      <c r="T70" s="54">
+        <v>60</v>
+      </c>
+      <c r="U70" s="54">
+        <v>96.4</v>
+      </c>
+      <c r="V70" s="54">
+        <v>76.400000000000006</v>
+      </c>
+      <c r="W70" s="54">
+        <v>94.1</v>
+      </c>
+      <c r="X70" s="54">
+        <v>94.1</v>
+      </c>
+      <c r="Y70" s="85">
+        <v>108.1</v>
+      </c>
+      <c r="Z70" s="54">
+        <v>101.5</v>
+      </c>
+      <c r="AA70" s="54">
+        <v>103.8</v>
+      </c>
+      <c r="AB70" s="54">
+        <v>99</v>
+      </c>
+      <c r="AC70" s="54">
+        <v>109.9</v>
+      </c>
+      <c r="AD70" s="54">
+        <v>99</v>
+      </c>
+      <c r="AE70" s="54">
+        <v>27.6</v>
+      </c>
+      <c r="AF70" s="54">
+        <v>100.6</v>
+      </c>
+      <c r="AG70" s="54">
+        <v>92.7</v>
+      </c>
+      <c r="AH70" s="54">
+        <v>94</v>
+      </c>
+      <c r="AI70" s="99">
+        <v>73.5</v>
       </c>
     </row>
     <row r="71" spans="2:35" s="4" customFormat="1" ht="12" customHeight="1">
-      <c r="B71" s="19" t="s">
-[...5 lines deleted...]
-      <c r="D71" s="58">
+      <c r="B71" s="17" t="s">
+        <v>91</v>
+      </c>
+      <c r="C71" s="38">
+        <v>97.7</v>
+      </c>
+      <c r="D71" s="54">
+        <v>97.8</v>
+      </c>
+      <c r="E71" s="54">
+        <v>106.7</v>
+      </c>
+      <c r="F71" s="54">
+        <v>125.1</v>
+      </c>
+      <c r="G71" s="54">
+        <v>110.6</v>
+      </c>
+      <c r="H71" s="54">
+        <v>110.4</v>
+      </c>
+      <c r="I71" s="54">
+        <v>65.7</v>
+      </c>
+      <c r="J71" s="54">
+        <v>89.7</v>
+      </c>
+      <c r="K71" s="54">
+        <v>96.2</v>
+      </c>
+      <c r="L71" s="54">
+        <v>85.3</v>
+      </c>
+      <c r="M71" s="54">
+        <v>104.1</v>
+      </c>
+      <c r="N71" s="54">
+        <v>107.6</v>
+      </c>
+      <c r="O71" s="54">
+        <v>88.1</v>
+      </c>
+      <c r="P71" s="54">
+        <v>67.900000000000006</v>
+      </c>
+      <c r="Q71" s="54">
+        <v>116.4</v>
+      </c>
+      <c r="R71" s="54">
         <v>96.7</v>
       </c>
-      <c r="E71" s="58">
-[...90 lines deleted...]
-        <v>133.4</v>
+      <c r="S71" s="54">
+        <v>108.8</v>
+      </c>
+      <c r="T71" s="54">
+        <v>55.4</v>
+      </c>
+      <c r="U71" s="54">
+        <v>106.2</v>
+      </c>
+      <c r="V71" s="54">
+        <v>58.9</v>
+      </c>
+      <c r="W71" s="54">
+        <v>83</v>
+      </c>
+      <c r="X71" s="54">
+        <v>83</v>
+      </c>
+      <c r="Y71" s="85">
+        <v>107.9</v>
+      </c>
+      <c r="Z71" s="54">
+        <v>101.4</v>
+      </c>
+      <c r="AA71" s="54">
+        <v>104</v>
+      </c>
+      <c r="AB71" s="54">
+        <v>98.2</v>
+      </c>
+      <c r="AC71" s="54">
+        <v>110.8</v>
+      </c>
+      <c r="AD71" s="54">
+        <v>96</v>
+      </c>
+      <c r="AE71" s="54">
+        <v>25.2</v>
+      </c>
+      <c r="AF71" s="54">
+        <v>97.1</v>
+      </c>
+      <c r="AG71" s="54">
+        <v>96</v>
+      </c>
+      <c r="AH71" s="54">
+        <v>97.3</v>
+      </c>
+      <c r="AI71" s="99">
+        <v>78.2</v>
       </c>
     </row>
     <row r="72" spans="2:35" s="4" customFormat="1" ht="12" customHeight="1">
-      <c r="B72" s="19" t="s">
-[...11 lines deleted...]
-      <c r="F72" s="58">
+      <c r="B72" s="17" t="s">
+        <v>62</v>
+      </c>
+      <c r="C72" s="38">
+        <v>97</v>
+      </c>
+      <c r="D72" s="54">
+        <v>97</v>
+      </c>
+      <c r="E72" s="54">
         <v>91</v>
       </c>
-      <c r="G72" s="58">
-[...20 lines deleted...]
-      <c r="N72" s="58">
+      <c r="F72" s="54">
+        <v>97.4</v>
+      </c>
+      <c r="G72" s="54">
+        <v>74.599999999999994</v>
+      </c>
+      <c r="H72" s="54">
+        <v>126.7</v>
+      </c>
+      <c r="I72" s="54">
+        <v>96.9</v>
+      </c>
+      <c r="J72" s="54">
+        <v>88.1</v>
+      </c>
+      <c r="K72" s="54">
+        <v>99.7</v>
+      </c>
+      <c r="L72" s="54">
+        <v>83.9</v>
+      </c>
+      <c r="M72" s="54">
+        <v>129.69999999999999</v>
+      </c>
+      <c r="N72" s="54">
+        <v>114.4</v>
+      </c>
+      <c r="O72" s="54">
+        <v>97.9</v>
+      </c>
+      <c r="P72" s="54">
+        <v>66.7</v>
+      </c>
+      <c r="Q72" s="54">
+        <v>127</v>
+      </c>
+      <c r="R72" s="54">
+        <v>103.6</v>
+      </c>
+      <c r="S72" s="54">
         <v>108.2</v>
       </c>
-      <c r="O72" s="58">
-[...8 lines deleted...]
-      <c r="R72" s="58">
+      <c r="T72" s="54">
+        <v>56.5</v>
+      </c>
+      <c r="U72" s="54">
+        <v>112.4</v>
+      </c>
+      <c r="V72" s="54">
+        <v>67.5</v>
+      </c>
+      <c r="W72" s="54">
+        <v>90.9</v>
+      </c>
+      <c r="X72" s="54">
+        <v>90.9</v>
+      </c>
+      <c r="Y72" s="85">
         <v>103.9</v>
       </c>
-      <c r="S72" s="58">
-[...48 lines deleted...]
-        <v>158.5</v>
+      <c r="Z72" s="54">
+        <v>101.9</v>
+      </c>
+      <c r="AA72" s="54">
+        <v>103.6</v>
+      </c>
+      <c r="AB72" s="54">
+        <v>96.5</v>
+      </c>
+      <c r="AC72" s="54">
+        <v>113.5</v>
+      </c>
+      <c r="AD72" s="54">
+        <v>98.3</v>
+      </c>
+      <c r="AE72" s="54">
+        <v>24.3</v>
+      </c>
+      <c r="AF72" s="54">
+        <v>99.6</v>
+      </c>
+      <c r="AG72" s="54">
+        <v>95</v>
+      </c>
+      <c r="AH72" s="54">
+        <v>93.7</v>
+      </c>
+      <c r="AI72" s="99">
+        <v>105.5</v>
       </c>
     </row>
     <row r="73" spans="2:35" s="4" customFormat="1" ht="12" customHeight="1">
-      <c r="B73" s="19" t="s">
-[...99 lines deleted...]
-        <v>134.5</v>
+      <c r="B73" s="17" t="s">
+        <v>33</v>
+      </c>
+      <c r="C73" s="38">
+        <v>96.6</v>
+      </c>
+      <c r="D73" s="54">
+        <v>96.7</v>
+      </c>
+      <c r="E73" s="54">
+        <v>101.8</v>
+      </c>
+      <c r="F73" s="54">
+        <v>93.7</v>
+      </c>
+      <c r="G73" s="54">
+        <v>70.900000000000006</v>
+      </c>
+      <c r="H73" s="54">
+        <v>116.5</v>
+      </c>
+      <c r="I73" s="54">
+        <v>87.7</v>
+      </c>
+      <c r="J73" s="54">
+        <v>88.6</v>
+      </c>
+      <c r="K73" s="54">
+        <v>92.3</v>
+      </c>
+      <c r="L73" s="54">
+        <v>76.400000000000006</v>
+      </c>
+      <c r="M73" s="54">
+        <v>127.9</v>
+      </c>
+      <c r="N73" s="54">
+        <v>104.6</v>
+      </c>
+      <c r="O73" s="54">
+        <v>92.9</v>
+      </c>
+      <c r="P73" s="54">
+        <v>68.099999999999994</v>
+      </c>
+      <c r="Q73" s="54">
+        <v>122.3</v>
+      </c>
+      <c r="R73" s="54">
+        <v>105.9</v>
+      </c>
+      <c r="S73" s="54">
+        <v>105.8</v>
+      </c>
+      <c r="T73" s="54">
+        <v>65.8</v>
+      </c>
+      <c r="U73" s="54">
+        <v>107.4</v>
+      </c>
+      <c r="V73" s="54">
+        <v>108.9</v>
+      </c>
+      <c r="W73" s="54">
+        <v>87.2</v>
+      </c>
+      <c r="X73" s="54">
+        <v>87.2</v>
+      </c>
+      <c r="Y73" s="85">
+        <v>99.1</v>
+      </c>
+      <c r="Z73" s="54">
+        <v>99.1</v>
+      </c>
+      <c r="AA73" s="54">
+        <v>96.7</v>
+      </c>
+      <c r="AB73" s="54">
+        <v>89.7</v>
+      </c>
+      <c r="AC73" s="54">
+        <v>105.6</v>
+      </c>
+      <c r="AD73" s="54">
+        <v>100.6</v>
+      </c>
+      <c r="AE73" s="54">
+        <v>29.3</v>
+      </c>
+      <c r="AF73" s="54">
+        <v>101.7</v>
+      </c>
+      <c r="AG73" s="54">
+        <v>96.4</v>
+      </c>
+      <c r="AH73" s="54">
+        <v>95.2</v>
+      </c>
+      <c r="AI73" s="99">
+        <v>133.4</v>
       </c>
     </row>
     <row r="74" spans="2:35" s="4" customFormat="1" ht="12" customHeight="1">
-      <c r="B74" s="19" t="s">
-[...2 lines deleted...]
-      <c r="C74" s="41">
+      <c r="B74" s="17" t="s">
+        <v>92</v>
+      </c>
+      <c r="C74" s="38">
+        <v>103.5</v>
+      </c>
+      <c r="D74" s="54">
+        <v>103.7</v>
+      </c>
+      <c r="E74" s="54">
+        <v>102.3</v>
+      </c>
+      <c r="F74" s="54">
+        <v>91</v>
+      </c>
+      <c r="G74" s="54">
+        <v>146.69999999999999</v>
+      </c>
+      <c r="H74" s="54">
+        <v>118.5</v>
+      </c>
+      <c r="I74" s="54">
+        <v>83.2</v>
+      </c>
+      <c r="J74" s="54">
+        <v>90.2</v>
+      </c>
+      <c r="K74" s="54">
+        <v>99.5</v>
+      </c>
+      <c r="L74" s="54">
+        <v>88.5</v>
+      </c>
+      <c r="M74" s="54">
+        <v>139.5</v>
+      </c>
+      <c r="N74" s="54">
+        <v>108.2</v>
+      </c>
+      <c r="O74" s="54">
+        <v>88.1</v>
+      </c>
+      <c r="P74" s="54">
+        <v>71.3</v>
+      </c>
+      <c r="Q74" s="54">
+        <v>123</v>
+      </c>
+      <c r="R74" s="54">
+        <v>103.9</v>
+      </c>
+      <c r="S74" s="54">
+        <v>109.2</v>
+      </c>
+      <c r="T74" s="54">
+        <v>57.9</v>
+      </c>
+      <c r="U74" s="54">
+        <v>105.8</v>
+      </c>
+      <c r="V74" s="54">
+        <v>108.2</v>
+      </c>
+      <c r="W74" s="54">
+        <v>85.3</v>
+      </c>
+      <c r="X74" s="54">
+        <v>85.3</v>
+      </c>
+      <c r="Y74" s="85">
+        <v>131</v>
+      </c>
+      <c r="Z74" s="54">
+        <v>112.9</v>
+      </c>
+      <c r="AA74" s="54">
+        <v>117.1</v>
+      </c>
+      <c r="AB74" s="54">
+        <v>121</v>
+      </c>
+      <c r="AC74" s="54">
+        <v>112.7</v>
+      </c>
+      <c r="AD74" s="54">
+        <v>102.8</v>
+      </c>
+      <c r="AE74" s="54">
+        <v>28.5</v>
+      </c>
+      <c r="AF74" s="54">
+        <v>104</v>
+      </c>
+      <c r="AG74" s="54">
         <v>98.5</v>
       </c>
-      <c r="D74" s="58">
-[...26 lines deleted...]
-      <c r="M74" s="58">
+      <c r="AH74" s="54">
         <v>95.8</v>
       </c>
-      <c r="N74" s="58">
-[...63 lines deleted...]
-        <v>107.5</v>
+      <c r="AI74" s="99">
+        <v>158.5</v>
       </c>
     </row>
     <row r="75" spans="2:35" s="4" customFormat="1" ht="12" customHeight="1">
-      <c r="B75" s="19" t="s">
-[...77 lines deleted...]
-      <c r="AB75" s="58">
+      <c r="B75" s="17" t="s">
+        <v>12</v>
+      </c>
+      <c r="C75" s="38">
+        <v>99</v>
+      </c>
+      <c r="D75" s="54">
+        <v>99.3</v>
+      </c>
+      <c r="E75" s="54">
+        <v>86.5</v>
+      </c>
+      <c r="F75" s="54">
+        <v>83.5</v>
+      </c>
+      <c r="G75" s="54">
+        <v>83.4</v>
+      </c>
+      <c r="H75" s="54">
+        <v>108.7</v>
+      </c>
+      <c r="I75" s="54">
+        <v>101.2</v>
+      </c>
+      <c r="J75" s="54">
+        <v>91.1</v>
+      </c>
+      <c r="K75" s="54">
+        <v>87.4</v>
+      </c>
+      <c r="L75" s="54">
+        <v>87.9</v>
+      </c>
+      <c r="M75" s="54">
+        <v>100</v>
+      </c>
+      <c r="N75" s="54">
+        <v>100.2</v>
+      </c>
+      <c r="O75" s="54">
+        <v>92.7</v>
+      </c>
+      <c r="P75" s="54">
+        <v>67.3</v>
+      </c>
+      <c r="Q75" s="54">
+        <v>170.9</v>
+      </c>
+      <c r="R75" s="54">
+        <v>102.1</v>
+      </c>
+      <c r="S75" s="54">
+        <v>118.9</v>
+      </c>
+      <c r="T75" s="54">
+        <v>62.4</v>
+      </c>
+      <c r="U75" s="54">
         <v>109</v>
       </c>
-      <c r="AC75" s="58">
-[...18 lines deleted...]
-        <v>121.9</v>
+      <c r="V75" s="54">
+        <v>79</v>
+      </c>
+      <c r="W75" s="54">
+        <v>79</v>
+      </c>
+      <c r="X75" s="54">
+        <v>79</v>
+      </c>
+      <c r="Y75" s="85">
+        <v>101.9</v>
+      </c>
+      <c r="Z75" s="54">
+        <v>115.4</v>
+      </c>
+      <c r="AA75" s="54">
+        <v>103.2</v>
+      </c>
+      <c r="AB75" s="54">
+        <v>94.2</v>
+      </c>
+      <c r="AC75" s="54">
+        <v>116</v>
+      </c>
+      <c r="AD75" s="54">
+        <v>134.4</v>
+      </c>
+      <c r="AE75" s="54">
+        <v>33.700000000000003</v>
+      </c>
+      <c r="AF75" s="54">
+        <v>135.9</v>
+      </c>
+      <c r="AG75" s="54">
+        <v>91.9</v>
+      </c>
+      <c r="AH75" s="54">
+        <v>89.6</v>
+      </c>
+      <c r="AI75" s="99">
+        <v>134.5</v>
       </c>
     </row>
     <row r="76" spans="2:35" s="4" customFormat="1" ht="12" customHeight="1">
-      <c r="B76" s="20">
-[...11 lines deleted...]
-      <c r="F76" s="57">
+      <c r="B76" s="17" t="s">
+        <v>58</v>
+      </c>
+      <c r="C76" s="38">
+        <v>98.5</v>
+      </c>
+      <c r="D76" s="54">
+        <v>98.6</v>
+      </c>
+      <c r="E76" s="54">
+        <v>104.4</v>
+      </c>
+      <c r="F76" s="54">
+        <v>85.5</v>
+      </c>
+      <c r="G76" s="54">
+        <v>109</v>
+      </c>
+      <c r="H76" s="54">
+        <v>111.9</v>
+      </c>
+      <c r="I76" s="54">
+        <v>159.19999999999999</v>
+      </c>
+      <c r="J76" s="54">
+        <v>89.7</v>
+      </c>
+      <c r="K76" s="54">
         <v>90.9</v>
       </c>
-      <c r="G76" s="57">
-[...11 lines deleted...]
-      <c r="K76" s="57">
+      <c r="L76" s="54">
+        <v>83.6</v>
+      </c>
+      <c r="M76" s="54">
+        <v>95.8</v>
+      </c>
+      <c r="N76" s="54">
+        <v>100.3</v>
+      </c>
+      <c r="O76" s="54">
+        <v>42.7</v>
+      </c>
+      <c r="P76" s="54">
+        <v>69.599999999999994</v>
+      </c>
+      <c r="Q76" s="54">
+        <v>142.9</v>
+      </c>
+      <c r="R76" s="54">
+        <v>98</v>
+      </c>
+      <c r="S76" s="54">
+        <v>111.7</v>
+      </c>
+      <c r="T76" s="54">
+        <v>69.400000000000006</v>
+      </c>
+      <c r="U76" s="54">
+        <v>105.9</v>
+      </c>
+      <c r="V76" s="54">
+        <v>76.400000000000006</v>
+      </c>
+      <c r="W76" s="54">
+        <v>81.900000000000006</v>
+      </c>
+      <c r="X76" s="54">
+        <v>81.900000000000006</v>
+      </c>
+      <c r="Y76" s="85">
+        <v>112.3</v>
+      </c>
+      <c r="Z76" s="54">
+        <v>113.6</v>
+      </c>
+      <c r="AA76" s="54">
+        <v>108.7</v>
+      </c>
+      <c r="AB76" s="54">
+        <v>104.2</v>
+      </c>
+      <c r="AC76" s="54">
+        <v>113.8</v>
+      </c>
+      <c r="AD76" s="54">
+        <v>119.2</v>
+      </c>
+      <c r="AE76" s="54">
+        <v>37.6</v>
+      </c>
+      <c r="AF76" s="54">
+        <v>120.3</v>
+      </c>
+      <c r="AG76" s="54">
         <v>90.7</v>
       </c>
-      <c r="L76" s="57">
-[...69 lines deleted...]
-        <v>123.7</v>
+      <c r="AH76" s="54">
+        <v>89.6</v>
+      </c>
+      <c r="AI76" s="99">
+        <v>107.5</v>
       </c>
     </row>
     <row r="77" spans="2:35" s="4" customFormat="1" ht="12" customHeight="1">
-      <c r="B77" s="20" t="s">
-[...5 lines deleted...]
-      <c r="D77" s="57">
+      <c r="B77" s="17" t="s">
+        <v>63</v>
+      </c>
+      <c r="C77" s="38">
+        <v>100.8</v>
+      </c>
+      <c r="D77" s="54">
+        <v>100.8</v>
+      </c>
+      <c r="E77" s="54">
+        <v>92.2</v>
+      </c>
+      <c r="F77" s="54">
+        <v>82.3</v>
+      </c>
+      <c r="G77" s="54">
+        <v>138</v>
+      </c>
+      <c r="H77" s="54">
+        <v>107.7</v>
+      </c>
+      <c r="I77" s="54">
+        <v>77.2</v>
+      </c>
+      <c r="J77" s="54">
+        <v>92</v>
+      </c>
+      <c r="K77" s="54">
+        <v>92.8</v>
+      </c>
+      <c r="L77" s="54">
+        <v>81.599999999999994</v>
+      </c>
+      <c r="M77" s="54">
+        <v>104.2</v>
+      </c>
+      <c r="N77" s="54">
+        <v>105.4</v>
+      </c>
+      <c r="O77" s="54">
+        <v>93.1</v>
+      </c>
+      <c r="P77" s="54">
+        <v>65.400000000000006</v>
+      </c>
+      <c r="Q77" s="54">
+        <v>146.1</v>
+      </c>
+      <c r="R77" s="54">
+        <v>97.1</v>
+      </c>
+      <c r="S77" s="54">
+        <v>126.5</v>
+      </c>
+      <c r="T77" s="54">
+        <v>69</v>
+      </c>
+      <c r="U77" s="54">
+        <v>100.5</v>
+      </c>
+      <c r="V77" s="54">
+        <v>77.5</v>
+      </c>
+      <c r="W77" s="54">
+        <v>87.1</v>
+      </c>
+      <c r="X77" s="54">
+        <v>87.1</v>
+      </c>
+      <c r="Y77" s="85">
+        <v>120.6</v>
+      </c>
+      <c r="Z77" s="54">
+        <v>112.7</v>
+      </c>
+      <c r="AA77" s="54">
         <v>106.9</v>
       </c>
-      <c r="E77" s="57">
-[...90 lines deleted...]
-        <v>126.6</v>
+      <c r="AB77" s="54">
+        <v>109</v>
+      </c>
+      <c r="AC77" s="54">
+        <v>104.8</v>
+      </c>
+      <c r="AD77" s="54">
+        <v>122.7</v>
+      </c>
+      <c r="AE77" s="54">
+        <v>21.1</v>
+      </c>
+      <c r="AF77" s="54">
+        <v>123.9</v>
+      </c>
+      <c r="AG77" s="54">
+        <v>94.8</v>
+      </c>
+      <c r="AH77" s="54">
+        <v>93.4</v>
+      </c>
+      <c r="AI77" s="99">
+        <v>121.9</v>
       </c>
     </row>
     <row r="78" spans="2:35" s="4" customFormat="1" ht="12" customHeight="1">
-      <c r="B78" s="20" t="s">
-[...99 lines deleted...]
-        <v>127.5</v>
+      <c r="B78" s="18">
+        <v>202001</v>
+      </c>
+      <c r="C78" s="37">
+        <v>104.1</v>
+      </c>
+      <c r="D78" s="53">
+        <v>104.3</v>
+      </c>
+      <c r="E78" s="53">
+        <v>100.5</v>
+      </c>
+      <c r="F78" s="53">
+        <v>90.9</v>
+      </c>
+      <c r="G78" s="53">
+        <v>91.9</v>
+      </c>
+      <c r="H78" s="53">
+        <v>119.6</v>
+      </c>
+      <c r="I78" s="53">
+        <v>130.80000000000001</v>
+      </c>
+      <c r="J78" s="53">
+        <v>89.1</v>
+      </c>
+      <c r="K78" s="53">
+        <v>90.7</v>
+      </c>
+      <c r="L78" s="53">
+        <v>82.2</v>
+      </c>
+      <c r="M78" s="53">
+        <v>137.69999999999999</v>
+      </c>
+      <c r="N78" s="53">
+        <v>100.9</v>
+      </c>
+      <c r="O78" s="53">
+        <v>86</v>
+      </c>
+      <c r="P78" s="53">
+        <v>72.3</v>
+      </c>
+      <c r="Q78" s="53">
+        <v>158.80000000000001</v>
+      </c>
+      <c r="R78" s="53">
+        <v>102.4</v>
+      </c>
+      <c r="S78" s="53">
+        <v>123.2</v>
+      </c>
+      <c r="T78" s="53">
+        <v>104.2</v>
+      </c>
+      <c r="U78" s="53">
+        <v>101.6</v>
+      </c>
+      <c r="V78" s="53">
+        <v>82.3</v>
+      </c>
+      <c r="W78" s="53">
+        <v>86.1</v>
+      </c>
+      <c r="X78" s="53">
+        <v>86.1</v>
+      </c>
+      <c r="Y78" s="84">
+        <v>109.5</v>
+      </c>
+      <c r="Z78" s="53">
+        <v>115.2</v>
+      </c>
+      <c r="AA78" s="53">
+        <v>106.5</v>
+      </c>
+      <c r="AB78" s="53">
+        <v>101.5</v>
+      </c>
+      <c r="AC78" s="53">
+        <v>111.7</v>
+      </c>
+      <c r="AD78" s="53">
+        <v>129.5</v>
+      </c>
+      <c r="AE78" s="53">
+        <v>31.8</v>
+      </c>
+      <c r="AF78" s="53">
+        <v>130.9</v>
+      </c>
+      <c r="AG78" s="53">
+        <v>97.2</v>
+      </c>
+      <c r="AH78" s="53">
+        <v>95.6</v>
+      </c>
+      <c r="AI78" s="98">
+        <v>123.7</v>
       </c>
     </row>
     <row r="79" spans="2:35" s="4" customFormat="1" ht="12" customHeight="1">
-      <c r="B79" s="20" t="s">
-[...8 lines deleted...]
-      <c r="E79" s="57">
+      <c r="B79" s="18" t="s">
+        <v>94</v>
+      </c>
+      <c r="C79" s="37">
+        <v>106.8</v>
+      </c>
+      <c r="D79" s="53">
+        <v>106.9</v>
+      </c>
+      <c r="E79" s="53">
+        <v>98.4</v>
+      </c>
+      <c r="F79" s="53">
+        <v>86.3</v>
+      </c>
+      <c r="G79" s="53">
+        <v>99.1</v>
+      </c>
+      <c r="H79" s="53">
+        <v>159.4</v>
+      </c>
+      <c r="I79" s="53">
+        <v>94.2</v>
+      </c>
+      <c r="J79" s="53">
+        <v>89.9</v>
+      </c>
+      <c r="K79" s="53">
+        <v>87.3</v>
+      </c>
+      <c r="L79" s="53">
+        <v>82</v>
+      </c>
+      <c r="M79" s="53">
+        <v>134.4</v>
+      </c>
+      <c r="N79" s="53">
+        <v>98.7</v>
+      </c>
+      <c r="O79" s="53">
+        <v>88.4</v>
+      </c>
+      <c r="P79" s="53">
+        <v>68.3</v>
+      </c>
+      <c r="Q79" s="53">
+        <v>158.1</v>
+      </c>
+      <c r="R79" s="53">
+        <v>96.2</v>
+      </c>
+      <c r="S79" s="53">
+        <v>125.5</v>
+      </c>
+      <c r="T79" s="53">
+        <v>92.6</v>
+      </c>
+      <c r="U79" s="53">
+        <v>97.5</v>
+      </c>
+      <c r="V79" s="53">
+        <v>75.8</v>
+      </c>
+      <c r="W79" s="53">
+        <v>93.6</v>
+      </c>
+      <c r="X79" s="53">
+        <v>93.6</v>
+      </c>
+      <c r="Y79" s="84">
+        <v>132</v>
+      </c>
+      <c r="Z79" s="53">
+        <v>122.8</v>
+      </c>
+      <c r="AA79" s="53">
+        <v>118.4</v>
+      </c>
+      <c r="AB79" s="53">
+        <v>124</v>
+      </c>
+      <c r="AC79" s="53">
+        <v>108.2</v>
+      </c>
+      <c r="AD79" s="53">
+        <v>128.1</v>
+      </c>
+      <c r="AE79" s="53">
+        <v>10.3</v>
+      </c>
+      <c r="AF79" s="53">
+        <v>129.5</v>
+      </c>
+      <c r="AG79" s="53">
         <v>96.8</v>
       </c>
-      <c r="F79" s="57">
-[...87 lines deleted...]
-        <v>121.4</v>
+      <c r="AH79" s="53">
+        <v>95.3</v>
+      </c>
+      <c r="AI79" s="98">
+        <v>126.6</v>
       </c>
     </row>
     <row r="80" spans="2:35" s="4" customFormat="1" ht="12" customHeight="1">
-      <c r="B80" s="20" t="s">
+      <c r="B80" s="18" t="s">
+        <v>71</v>
+      </c>
+      <c r="C80" s="37">
+        <v>103.9</v>
+      </c>
+      <c r="D80" s="53">
+        <v>104</v>
+      </c>
+      <c r="E80" s="53">
+        <v>95.7</v>
+      </c>
+      <c r="F80" s="53">
+        <v>82.1</v>
+      </c>
+      <c r="G80" s="53">
+        <v>101.1</v>
+      </c>
+      <c r="H80" s="53">
+        <v>115.8</v>
+      </c>
+      <c r="I80" s="53">
+        <v>113.4</v>
+      </c>
+      <c r="J80" s="53">
+        <v>88.3</v>
+      </c>
+      <c r="K80" s="53">
+        <v>100.1</v>
+      </c>
+      <c r="L80" s="53">
+        <v>78.900000000000006</v>
+      </c>
+      <c r="M80" s="53">
+        <v>126.3</v>
+      </c>
+      <c r="N80" s="53">
+        <v>102.9</v>
+      </c>
+      <c r="O80" s="53">
+        <v>93.5</v>
+      </c>
+      <c r="P80" s="53">
+        <v>69</v>
+      </c>
+      <c r="Q80" s="53">
+        <v>174.8</v>
+      </c>
+      <c r="R80" s="53">
+        <v>94.9</v>
+      </c>
+      <c r="S80" s="53">
+        <v>124.9</v>
+      </c>
+      <c r="T80" s="53">
+        <v>89.8</v>
+      </c>
+      <c r="U80" s="53">
+        <v>93.3</v>
+      </c>
+      <c r="V80" s="53">
+        <v>77.8</v>
+      </c>
+      <c r="W80" s="53">
+        <v>86.6</v>
+      </c>
+      <c r="X80" s="53">
+        <v>86.6</v>
+      </c>
+      <c r="Y80" s="84">
+        <v>110.3</v>
+      </c>
+      <c r="Z80" s="53">
+        <v>117.7</v>
+      </c>
+      <c r="AA80" s="53">
+        <v>104</v>
+      </c>
+      <c r="AB80" s="53">
+        <v>106.1</v>
+      </c>
+      <c r="AC80" s="53">
+        <v>100.7</v>
+      </c>
+      <c r="AD80" s="53">
+        <v>139.80000000000001</v>
+      </c>
+      <c r="AE80" s="53">
+        <v>15.6</v>
+      </c>
+      <c r="AF80" s="53">
+        <v>141.5</v>
+      </c>
+      <c r="AG80" s="53">
+        <v>95.4</v>
+      </c>
+      <c r="AH80" s="53">
+        <v>93.8</v>
+      </c>
+      <c r="AI80" s="98">
+        <v>127.5</v>
+      </c>
+    </row>
+    <row r="81" spans="2:35" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="B81" s="18" t="s">
+        <v>64</v>
+      </c>
+      <c r="C81" s="37">
+        <v>98.9</v>
+      </c>
+      <c r="D81" s="53">
+        <v>99</v>
+      </c>
+      <c r="E81" s="53">
+        <v>96.8</v>
+      </c>
+      <c r="F81" s="53">
+        <v>81.8</v>
+      </c>
+      <c r="G81" s="53">
+        <v>81.099999999999994</v>
+      </c>
+      <c r="H81" s="53">
+        <v>105.3</v>
+      </c>
+      <c r="I81" s="53">
+        <v>149.5</v>
+      </c>
+      <c r="J81" s="53">
+        <v>92.5</v>
+      </c>
+      <c r="K81" s="53">
+        <v>45.5</v>
+      </c>
+      <c r="L81" s="53">
+        <v>91.9</v>
+      </c>
+      <c r="M81" s="53">
+        <v>113.4</v>
+      </c>
+      <c r="N81" s="53">
+        <v>98.9</v>
+      </c>
+      <c r="O81" s="53">
+        <v>87.7</v>
+      </c>
+      <c r="P81" s="53">
+        <v>63</v>
+      </c>
+      <c r="Q81" s="53">
+        <v>153.1</v>
+      </c>
+      <c r="R81" s="53">
+        <v>90.8</v>
+      </c>
+      <c r="S81" s="53">
+        <v>124.2</v>
+      </c>
+      <c r="T81" s="53">
+        <v>87.9</v>
+      </c>
+      <c r="U81" s="53">
+        <v>87.7</v>
+      </c>
+      <c r="V81" s="53">
+        <v>78.400000000000006</v>
+      </c>
+      <c r="W81" s="53">
+        <v>85.3</v>
+      </c>
+      <c r="X81" s="53">
+        <v>85.3</v>
+      </c>
+      <c r="Y81" s="84">
+        <v>97</v>
+      </c>
+      <c r="Z81" s="53">
+        <v>106.8</v>
+      </c>
+      <c r="AA81" s="53">
+        <v>96.7</v>
+      </c>
+      <c r="AB81" s="53">
+        <v>93.4</v>
+      </c>
+      <c r="AC81" s="53">
+        <v>100.3</v>
+      </c>
+      <c r="AD81" s="53">
+        <v>123.8</v>
+      </c>
+      <c r="AE81" s="53">
+        <v>14.5</v>
+      </c>
+      <c r="AF81" s="53">
+        <v>125</v>
+      </c>
+      <c r="AG81" s="53">
+        <v>93.6</v>
+      </c>
+      <c r="AH81" s="53">
+        <v>92.8</v>
+      </c>
+      <c r="AI81" s="98">
+        <v>121.4</v>
+      </c>
+    </row>
+    <row r="82" spans="2:35" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="B82" s="18" t="s">
         <v>95</v>
       </c>
-      <c r="C80" s="40">
+      <c r="C82" s="37">
         <v>94</v>
       </c>
-      <c r="D80" s="57">
+      <c r="D82" s="53">
         <v>94.1</v>
       </c>
-      <c r="E80" s="57">
+      <c r="E82" s="53">
         <v>89.4</v>
       </c>
-      <c r="F80" s="57">
+      <c r="F82" s="53">
         <v>88.7</v>
       </c>
-      <c r="G80" s="57">
+      <c r="G82" s="53">
         <v>74.099999999999994</v>
       </c>
-      <c r="H80" s="57">
+      <c r="H82" s="53">
         <v>103.6</v>
       </c>
-      <c r="I80" s="57">
+      <c r="I82" s="53">
         <v>79</v>
       </c>
-      <c r="J80" s="57">
+      <c r="J82" s="53">
         <v>87.3</v>
       </c>
-      <c r="K80" s="57">
+      <c r="K82" s="53">
         <v>39.799999999999997</v>
       </c>
-      <c r="L80" s="57">
+      <c r="L82" s="53">
         <v>77</v>
       </c>
-      <c r="M80" s="57">
+      <c r="M82" s="53">
         <v>96.1</v>
       </c>
-      <c r="N80" s="57">
+      <c r="N82" s="53">
         <v>97.7</v>
       </c>
-      <c r="O80" s="57">
+      <c r="O82" s="53">
         <v>105.4</v>
       </c>
-      <c r="P80" s="57">
+      <c r="P82" s="53">
         <v>57.2</v>
       </c>
-      <c r="Q80" s="57">
+      <c r="Q82" s="53">
         <v>170.7</v>
       </c>
-      <c r="R80" s="57">
+      <c r="R82" s="53">
         <v>84.2</v>
       </c>
-      <c r="S80" s="57">
+      <c r="S82" s="53">
         <v>123.6</v>
       </c>
-      <c r="T80" s="57">
+      <c r="T82" s="53">
         <v>81.5</v>
       </c>
-      <c r="U80" s="57">
+      <c r="U82" s="53">
         <v>80.099999999999994</v>
       </c>
-      <c r="V80" s="57">
+      <c r="V82" s="53">
         <v>69.8</v>
       </c>
-      <c r="W80" s="57">
+      <c r="W82" s="53">
         <v>81.900000000000006</v>
       </c>
-      <c r="X80" s="57">
+      <c r="X82" s="53">
         <v>81.900000000000006</v>
       </c>
-      <c r="Y80" s="89">
+      <c r="Y82" s="84">
         <v>90.5</v>
       </c>
-      <c r="Z80" s="57">
+      <c r="Z82" s="53">
         <v>103.5</v>
       </c>
-      <c r="AA80" s="57">
+      <c r="AA82" s="53">
         <v>89.5</v>
       </c>
-      <c r="AB80" s="57">
+      <c r="AB82" s="53">
         <v>82.6</v>
       </c>
-      <c r="AC80" s="57">
+      <c r="AC82" s="53">
         <v>97.3</v>
       </c>
-      <c r="AD80" s="57">
+      <c r="AD82" s="53">
         <v>129.30000000000001</v>
       </c>
-      <c r="AE80" s="57">
+      <c r="AE82" s="53">
         <v>9</v>
       </c>
-      <c r="AF80" s="57">
+      <c r="AF82" s="53">
         <v>131.19999999999999</v>
       </c>
-      <c r="AG80" s="57">
+      <c r="AG82" s="53">
         <v>88.5</v>
       </c>
-      <c r="AH80" s="57">
+      <c r="AH82" s="53">
         <v>87.3</v>
       </c>
-      <c r="AI80" s="104">
+      <c r="AI82" s="98">
         <v>112.5</v>
-      </c>
-[...206 lines deleted...]
-        <v>114.1</v>
       </c>
     </row>
     <row r="83" spans="2:35" s="9" customFormat="1" ht="12" customHeight="1">
-      <c r="B83" s="21" t="s">
-[...99 lines deleted...]
-        <v>118</v>
+      <c r="B83" s="19" t="s">
+        <v>96</v>
+      </c>
+      <c r="C83" s="37">
+        <v>96</v>
+      </c>
+      <c r="D83" s="53">
+        <v>96.2</v>
+      </c>
+      <c r="E83" s="53">
+        <v>81.8</v>
+      </c>
+      <c r="F83" s="53">
+        <v>92.1</v>
+      </c>
+      <c r="G83" s="53">
+        <v>107.7</v>
+      </c>
+      <c r="H83" s="53">
+        <v>116.5</v>
+      </c>
+      <c r="I83" s="53">
+        <v>58.6</v>
+      </c>
+      <c r="J83" s="53">
+        <v>81.400000000000006</v>
+      </c>
+      <c r="K83" s="53">
+        <v>63</v>
+      </c>
+      <c r="L83" s="53">
+        <v>74.599999999999994</v>
+      </c>
+      <c r="M83" s="53">
+        <v>95.5</v>
+      </c>
+      <c r="N83" s="53">
+        <v>101.8</v>
+      </c>
+      <c r="O83" s="53">
+        <v>84.7</v>
+      </c>
+      <c r="P83" s="53">
+        <v>63.4</v>
+      </c>
+      <c r="Q83" s="53">
+        <v>194</v>
+      </c>
+      <c r="R83" s="53">
+        <v>80.3</v>
+      </c>
+      <c r="S83" s="53">
+        <v>120.3</v>
+      </c>
+      <c r="T83" s="53">
+        <v>48.8</v>
+      </c>
+      <c r="U83" s="53">
+        <v>78.900000000000006</v>
+      </c>
+      <c r="V83" s="53">
+        <v>62.5</v>
+      </c>
+      <c r="W83" s="53">
+        <v>82.9</v>
+      </c>
+      <c r="X83" s="53">
+        <v>82.9</v>
+      </c>
+      <c r="Y83" s="84">
+        <v>114.3</v>
+      </c>
+      <c r="Z83" s="53">
+        <v>117.4</v>
+      </c>
+      <c r="AA83" s="53">
+        <v>98.9</v>
+      </c>
+      <c r="AB83" s="53">
+        <v>107.7</v>
+      </c>
+      <c r="AC83" s="53">
+        <v>91.5</v>
+      </c>
+      <c r="AD83" s="53">
+        <v>147.4</v>
+      </c>
+      <c r="AE83" s="53">
+        <v>11.6</v>
+      </c>
+      <c r="AF83" s="53">
+        <v>149.19999999999999</v>
+      </c>
+      <c r="AG83" s="53">
+        <v>83.8</v>
+      </c>
+      <c r="AH83" s="53">
+        <v>82.6</v>
+      </c>
+      <c r="AI83" s="98">
+        <v>119.4</v>
       </c>
     </row>
     <row r="84" spans="2:35" s="9" customFormat="1" ht="12" customHeight="1">
-      <c r="B84" s="21" t="s">
-[...29 lines deleted...]
-      <c r="L84" s="57">
+      <c r="B84" s="19" t="s">
+        <v>97</v>
+      </c>
+      <c r="C84" s="37">
+        <v>94.6</v>
+      </c>
+      <c r="D84" s="53">
+        <v>94.7</v>
+      </c>
+      <c r="E84" s="53">
+        <v>88.5</v>
+      </c>
+      <c r="F84" s="53">
+        <v>83.6</v>
+      </c>
+      <c r="G84" s="53">
+        <v>77.400000000000006</v>
+      </c>
+      <c r="H84" s="53">
+        <v>110.5</v>
+      </c>
+      <c r="I84" s="53">
+        <v>62.3</v>
+      </c>
+      <c r="J84" s="53">
+        <v>78.5</v>
+      </c>
+      <c r="K84" s="53">
+        <v>86.7</v>
+      </c>
+      <c r="L84" s="53">
+        <v>75.2</v>
+      </c>
+      <c r="M84" s="53">
+        <v>106.2</v>
+      </c>
+      <c r="N84" s="53">
+        <v>95.9</v>
+      </c>
+      <c r="O84" s="53">
+        <v>77.8</v>
+      </c>
+      <c r="P84" s="53">
+        <v>67</v>
+      </c>
+      <c r="Q84" s="53">
+        <v>196.3</v>
+      </c>
+      <c r="R84" s="53">
+        <v>79.099999999999994</v>
+      </c>
+      <c r="S84" s="53">
+        <v>127</v>
+      </c>
+      <c r="T84" s="53">
+        <v>52.4</v>
+      </c>
+      <c r="U84" s="53">
+        <v>76.2</v>
+      </c>
+      <c r="V84" s="53">
+        <v>63.8</v>
+      </c>
+      <c r="W84" s="53">
         <v>78</v>
       </c>
-      <c r="M84" s="57">
-[...66 lines deleted...]
-        <v>116.4</v>
+      <c r="X84" s="53">
+        <v>78</v>
+      </c>
+      <c r="Y84" s="84">
+        <v>97.5</v>
+      </c>
+      <c r="Z84" s="53">
+        <v>110.5</v>
+      </c>
+      <c r="AA84" s="53">
+        <v>90.1</v>
+      </c>
+      <c r="AB84" s="53">
+        <v>90.4</v>
+      </c>
+      <c r="AC84" s="53">
+        <v>91</v>
+      </c>
+      <c r="AD84" s="53">
+        <v>148</v>
+      </c>
+      <c r="AE84" s="53">
+        <v>11.4</v>
+      </c>
+      <c r="AF84" s="53">
+        <v>150.1</v>
+      </c>
+      <c r="AG84" s="53">
+        <v>85.4</v>
+      </c>
+      <c r="AH84" s="53">
+        <v>84</v>
+      </c>
+      <c r="AI84" s="98">
+        <v>114.1</v>
       </c>
     </row>
     <row r="85" spans="2:35" s="9" customFormat="1" ht="12" customHeight="1">
-      <c r="B85" s="21" t="s">
-[...8 lines deleted...]
-      <c r="E85" s="57">
+      <c r="B85" s="19" t="s">
+        <v>29</v>
+      </c>
+      <c r="C85" s="37">
+        <v>92</v>
+      </c>
+      <c r="D85" s="53">
+        <v>92</v>
+      </c>
+      <c r="E85" s="53">
         <v>82.7</v>
       </c>
-      <c r="F85" s="57">
-[...87 lines deleted...]
-        <v>100.8</v>
+      <c r="F85" s="53">
+        <v>91.2</v>
+      </c>
+      <c r="G85" s="53">
+        <v>89.9</v>
+      </c>
+      <c r="H85" s="53">
+        <v>116.8</v>
+      </c>
+      <c r="I85" s="53">
+        <v>56.1</v>
+      </c>
+      <c r="J85" s="53">
+        <v>69.900000000000006</v>
+      </c>
+      <c r="K85" s="53">
+        <v>85.7</v>
+      </c>
+      <c r="L85" s="53">
+        <v>73.8</v>
+      </c>
+      <c r="M85" s="53">
+        <v>107.5</v>
+      </c>
+      <c r="N85" s="53">
+        <v>97</v>
+      </c>
+      <c r="O85" s="53">
+        <v>83.9</v>
+      </c>
+      <c r="P85" s="53">
+        <v>64.2</v>
+      </c>
+      <c r="Q85" s="53">
+        <v>189.9</v>
+      </c>
+      <c r="R85" s="53">
+        <v>75.3</v>
+      </c>
+      <c r="S85" s="53">
+        <v>128.1</v>
+      </c>
+      <c r="T85" s="53">
+        <v>51.8</v>
+      </c>
+      <c r="U85" s="53">
+        <v>72.8</v>
+      </c>
+      <c r="V85" s="53">
+        <v>50.5</v>
+      </c>
+      <c r="W85" s="53">
+        <v>84.4</v>
+      </c>
+      <c r="X85" s="53">
+        <v>84.4</v>
+      </c>
+      <c r="Y85" s="84">
+        <v>104.8</v>
+      </c>
+      <c r="Z85" s="53">
+        <v>111.3</v>
+      </c>
+      <c r="AA85" s="53">
+        <v>95.6</v>
+      </c>
+      <c r="AB85" s="53">
+        <v>98.1</v>
+      </c>
+      <c r="AC85" s="53">
+        <v>92.3</v>
+      </c>
+      <c r="AD85" s="53">
+        <v>142.4</v>
+      </c>
+      <c r="AE85" s="53">
+        <v>12.4</v>
+      </c>
+      <c r="AF85" s="53">
+        <v>144.30000000000001</v>
+      </c>
+      <c r="AG85" s="53">
+        <v>79.8</v>
+      </c>
+      <c r="AH85" s="53">
+        <v>77.900000000000006</v>
+      </c>
+      <c r="AI85" s="98">
+        <v>118</v>
       </c>
     </row>
     <row r="86" spans="2:35" s="9" customFormat="1" ht="12" customHeight="1">
-      <c r="B86" s="21" t="s">
-[...92 lines deleted...]
-      <c r="AG86" s="57">
+      <c r="B86" s="19" t="s">
+        <v>98</v>
+      </c>
+      <c r="C86" s="37">
+        <v>93</v>
+      </c>
+      <c r="D86" s="53">
+        <v>93.1</v>
+      </c>
+      <c r="E86" s="53">
+        <v>75.400000000000006</v>
+      </c>
+      <c r="F86" s="53">
+        <v>84.1</v>
+      </c>
+      <c r="G86" s="53">
+        <v>83.7</v>
+      </c>
+      <c r="H86" s="53">
+        <v>115.5</v>
+      </c>
+      <c r="I86" s="53">
+        <v>69.2</v>
+      </c>
+      <c r="J86" s="53">
+        <v>77.3</v>
+      </c>
+      <c r="K86" s="53">
         <v>87.3</v>
       </c>
-      <c r="AH86" s="57">
-[...3 lines deleted...]
-        <v>116.2</v>
+      <c r="L86" s="53">
+        <v>78</v>
+      </c>
+      <c r="M86" s="53">
+        <v>110.3</v>
+      </c>
+      <c r="N86" s="53">
+        <v>105</v>
+      </c>
+      <c r="O86" s="53">
+        <v>80.099999999999994</v>
+      </c>
+      <c r="P86" s="53">
+        <v>63.3</v>
+      </c>
+      <c r="Q86" s="53">
+        <v>176.6</v>
+      </c>
+      <c r="R86" s="53">
+        <v>77.5</v>
+      </c>
+      <c r="S86" s="53">
+        <v>124.2</v>
+      </c>
+      <c r="T86" s="53">
+        <v>51.3</v>
+      </c>
+      <c r="U86" s="53">
+        <v>80.400000000000006</v>
+      </c>
+      <c r="V86" s="53">
+        <v>47.8</v>
+      </c>
+      <c r="W86" s="53">
+        <v>84.2</v>
+      </c>
+      <c r="X86" s="53">
+        <v>84.2</v>
+      </c>
+      <c r="Y86" s="84">
+        <v>101.9</v>
+      </c>
+      <c r="Z86" s="53">
+        <v>108.2</v>
+      </c>
+      <c r="AA86" s="53">
+        <v>93.9</v>
+      </c>
+      <c r="AB86" s="53">
+        <v>93.4</v>
+      </c>
+      <c r="AC86" s="53">
+        <v>95.5</v>
+      </c>
+      <c r="AD86" s="53">
+        <v>137</v>
+      </c>
+      <c r="AE86" s="53">
+        <v>9.4</v>
+      </c>
+      <c r="AF86" s="53">
+        <v>138.80000000000001</v>
+      </c>
+      <c r="AG86" s="53">
+        <v>84.1</v>
+      </c>
+      <c r="AH86" s="53">
+        <v>82.6</v>
+      </c>
+      <c r="AI86" s="98">
+        <v>116.4</v>
       </c>
     </row>
     <row r="87" spans="2:35" s="9" customFormat="1" ht="12" customHeight="1">
-      <c r="B87" s="21" t="s">
-[...62 lines deleted...]
-      <c r="W87" s="57">
+      <c r="B87" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C87" s="37">
+        <v>93.6</v>
+      </c>
+      <c r="D87" s="53">
         <v>93.7</v>
       </c>
-      <c r="X87" s="57">
-[...33 lines deleted...]
-        <v>108.6</v>
+      <c r="E87" s="53">
+        <v>82.7</v>
+      </c>
+      <c r="F87" s="53">
+        <v>90.4</v>
+      </c>
+      <c r="G87" s="53">
+        <v>101.3</v>
+      </c>
+      <c r="H87" s="53">
+        <v>116.3</v>
+      </c>
+      <c r="I87" s="53">
+        <v>65.3</v>
+      </c>
+      <c r="J87" s="53">
+        <v>77.2</v>
+      </c>
+      <c r="K87" s="53">
+        <v>91.9</v>
+      </c>
+      <c r="L87" s="53">
+        <v>76.099999999999994</v>
+      </c>
+      <c r="M87" s="53">
+        <v>119.7</v>
+      </c>
+      <c r="N87" s="53">
+        <v>99.9</v>
+      </c>
+      <c r="O87" s="53">
+        <v>63.6</v>
+      </c>
+      <c r="P87" s="53">
+        <v>62.8</v>
+      </c>
+      <c r="Q87" s="53">
+        <v>166.8</v>
+      </c>
+      <c r="R87" s="53">
+        <v>77.2</v>
+      </c>
+      <c r="S87" s="53">
+        <v>121.9</v>
+      </c>
+      <c r="T87" s="53">
+        <v>52</v>
+      </c>
+      <c r="U87" s="53">
+        <v>82.5</v>
+      </c>
+      <c r="V87" s="53">
+        <v>38</v>
+      </c>
+      <c r="W87" s="53">
+        <v>86</v>
+      </c>
+      <c r="X87" s="53">
+        <v>86</v>
+      </c>
+      <c r="Y87" s="84">
+        <v>112</v>
+      </c>
+      <c r="Z87" s="53">
+        <v>109.5</v>
+      </c>
+      <c r="AA87" s="53">
+        <v>99.3</v>
+      </c>
+      <c r="AB87" s="53">
+        <v>103</v>
+      </c>
+      <c r="AC87" s="53">
+        <v>95.3</v>
+      </c>
+      <c r="AD87" s="53">
+        <v>129.30000000000001</v>
+      </c>
+      <c r="AE87" s="53">
+        <v>8.9</v>
+      </c>
+      <c r="AF87" s="53">
+        <v>130.80000000000001</v>
+      </c>
+      <c r="AG87" s="53">
+        <v>86</v>
+      </c>
+      <c r="AH87" s="53">
+        <v>85.1</v>
+      </c>
+      <c r="AI87" s="98">
+        <v>100.8</v>
       </c>
     </row>
     <row r="88" spans="2:35" s="9" customFormat="1" ht="12" customHeight="1">
-      <c r="B88" s="22" t="s">
-[...26 lines deleted...]
-      <c r="K88" s="58">
+      <c r="B88" s="19" t="s">
+        <v>45</v>
+      </c>
+      <c r="C88" s="37">
+        <v>95</v>
+      </c>
+      <c r="D88" s="53">
+        <v>95.1</v>
+      </c>
+      <c r="E88" s="53">
+        <v>79.5</v>
+      </c>
+      <c r="F88" s="53">
+        <v>94.4</v>
+      </c>
+      <c r="G88" s="53">
         <v>85.4</v>
       </c>
-      <c r="L88" s="58">
-[...50 lines deleted...]
-      <c r="AC88" s="58">
+      <c r="H88" s="53">
+        <v>115</v>
+      </c>
+      <c r="I88" s="53">
+        <v>59.5</v>
+      </c>
+      <c r="J88" s="53">
+        <v>80.7</v>
+      </c>
+      <c r="K88" s="53">
+        <v>90</v>
+      </c>
+      <c r="L88" s="53">
+        <v>74.3</v>
+      </c>
+      <c r="M88" s="53">
+        <v>117.6</v>
+      </c>
+      <c r="N88" s="53">
+        <v>101.2</v>
+      </c>
+      <c r="O88" s="53">
+        <v>81.5</v>
+      </c>
+      <c r="P88" s="53">
+        <v>60.9</v>
+      </c>
+      <c r="Q88" s="53">
+        <v>167.4</v>
+      </c>
+      <c r="R88" s="53">
+        <v>81.3</v>
+      </c>
+      <c r="S88" s="53">
+        <v>127.4</v>
+      </c>
+      <c r="T88" s="53">
+        <v>44</v>
+      </c>
+      <c r="U88" s="53">
+        <v>89.2</v>
+      </c>
+      <c r="V88" s="53">
+        <v>38.299999999999997</v>
+      </c>
+      <c r="W88" s="53">
+        <v>84.5</v>
+      </c>
+      <c r="X88" s="53">
+        <v>84.5</v>
+      </c>
+      <c r="Y88" s="84">
+        <v>103.1</v>
+      </c>
+      <c r="Z88" s="53">
+        <v>109.6</v>
+      </c>
+      <c r="AA88" s="53">
+        <v>95.2</v>
+      </c>
+      <c r="AB88" s="53">
+        <v>94.6</v>
+      </c>
+      <c r="AC88" s="53">
         <v>96</v>
       </c>
-      <c r="AD88" s="58">
-[...15 lines deleted...]
-        <v>113.1</v>
+      <c r="AD88" s="53">
+        <v>132</v>
+      </c>
+      <c r="AE88" s="53">
+        <v>9</v>
+      </c>
+      <c r="AF88" s="53">
+        <v>133.69999999999999</v>
+      </c>
+      <c r="AG88" s="53">
+        <v>87.3</v>
+      </c>
+      <c r="AH88" s="53">
+        <v>85.7</v>
+      </c>
+      <c r="AI88" s="98">
+        <v>116.2</v>
       </c>
     </row>
     <row r="89" spans="2:35" s="9" customFormat="1" ht="12" customHeight="1">
-      <c r="B89" s="22" t="s">
-[...23 lines deleted...]
-      <c r="J89" s="58">
+      <c r="B89" s="19" t="s">
+        <v>100</v>
+      </c>
+      <c r="C89" s="37">
+        <v>96.8</v>
+      </c>
+      <c r="D89" s="53">
+        <v>96.8</v>
+      </c>
+      <c r="E89" s="53">
+        <v>77.3</v>
+      </c>
+      <c r="F89" s="53">
+        <v>97.3</v>
+      </c>
+      <c r="G89" s="53">
+        <v>99.4</v>
+      </c>
+      <c r="H89" s="53">
+        <v>121.6</v>
+      </c>
+      <c r="I89" s="53">
+        <v>53.7</v>
+      </c>
+      <c r="J89" s="53">
+        <v>82.1</v>
+      </c>
+      <c r="K89" s="53">
+        <v>88.4</v>
+      </c>
+      <c r="L89" s="53">
+        <v>75.599999999999994</v>
+      </c>
+      <c r="M89" s="53">
+        <v>120.1</v>
+      </c>
+      <c r="N89" s="53">
+        <v>99.6</v>
+      </c>
+      <c r="O89" s="53">
+        <v>74.400000000000006</v>
+      </c>
+      <c r="P89" s="53">
+        <v>59.8</v>
+      </c>
+      <c r="Q89" s="53">
+        <v>163</v>
+      </c>
+      <c r="R89" s="53">
+        <v>82.8</v>
+      </c>
+      <c r="S89" s="53">
+        <v>127.2</v>
+      </c>
+      <c r="T89" s="53">
+        <v>41</v>
+      </c>
+      <c r="U89" s="53">
         <v>87.8</v>
       </c>
-      <c r="K89" s="58">
-[...72 lines deleted...]
-        <v>113.1</v>
+      <c r="V89" s="53">
+        <v>49.4</v>
+      </c>
+      <c r="W89" s="53">
+        <v>93.7</v>
+      </c>
+      <c r="X89" s="53">
+        <v>93.7</v>
+      </c>
+      <c r="Y89" s="84">
+        <v>113.9</v>
+      </c>
+      <c r="Z89" s="53">
+        <v>111.8</v>
+      </c>
+      <c r="AA89" s="53">
+        <v>101.4</v>
+      </c>
+      <c r="AB89" s="53">
+        <v>104.4</v>
+      </c>
+      <c r="AC89" s="53">
+        <v>95.1</v>
+      </c>
+      <c r="AD89" s="53">
+        <v>128.4</v>
+      </c>
+      <c r="AE89" s="53">
+        <v>9.4</v>
+      </c>
+      <c r="AF89" s="53">
+        <v>130.1</v>
+      </c>
+      <c r="AG89" s="53">
+        <v>88.9</v>
+      </c>
+      <c r="AH89" s="53">
+        <v>87.9</v>
+      </c>
+      <c r="AI89" s="98">
+        <v>108.6</v>
       </c>
     </row>
     <row r="90" spans="2:35" s="9" customFormat="1" ht="12" customHeight="1">
-      <c r="B90" s="22" t="s">
-[...11 lines deleted...]
-      <c r="F90" s="58">
+      <c r="B90" s="20" t="s">
+        <v>101</v>
+      </c>
+      <c r="C90" s="38">
+        <v>96.8</v>
+      </c>
+      <c r="D90" s="54">
+        <v>96.9</v>
+      </c>
+      <c r="E90" s="54">
+        <v>77.3</v>
+      </c>
+      <c r="F90" s="54">
+        <v>92.3</v>
+      </c>
+      <c r="G90" s="54">
+        <v>91.2</v>
+      </c>
+      <c r="H90" s="54">
+        <v>117.1</v>
+      </c>
+      <c r="I90" s="54">
+        <v>55.7</v>
+      </c>
+      <c r="J90" s="54">
+        <v>85.1</v>
+      </c>
+      <c r="K90" s="54">
+        <v>85.4</v>
+      </c>
+      <c r="L90" s="54">
+        <v>78.8</v>
+      </c>
+      <c r="M90" s="54">
+        <v>113.9</v>
+      </c>
+      <c r="N90" s="54">
+        <v>184.2</v>
+      </c>
+      <c r="O90" s="54">
+        <v>81.400000000000006</v>
+      </c>
+      <c r="P90" s="54">
+        <v>59.1</v>
+      </c>
+      <c r="Q90" s="54">
+        <v>157.80000000000001</v>
+      </c>
+      <c r="R90" s="54">
+        <v>86.9</v>
+      </c>
+      <c r="S90" s="54">
+        <v>113.8</v>
+      </c>
+      <c r="T90" s="54">
+        <v>33.700000000000003</v>
+      </c>
+      <c r="U90" s="54">
+        <v>89.1</v>
+      </c>
+      <c r="V90" s="54">
+        <v>72.900000000000006</v>
+      </c>
+      <c r="W90" s="54">
+        <v>87.5</v>
+      </c>
+      <c r="X90" s="54">
+        <v>87.5</v>
+      </c>
+      <c r="Y90" s="85">
+        <v>106.2</v>
+      </c>
+      <c r="Z90" s="54">
+        <v>105.2</v>
+      </c>
+      <c r="AA90" s="54">
+        <v>95.5</v>
+      </c>
+      <c r="AB90" s="54">
+        <v>95.6</v>
+      </c>
+      <c r="AC90" s="54">
+        <v>96</v>
+      </c>
+      <c r="AD90" s="54">
+        <v>121.4</v>
+      </c>
+      <c r="AE90" s="54">
+        <v>12</v>
+      </c>
+      <c r="AF90" s="54">
+        <v>122.6</v>
+      </c>
+      <c r="AG90" s="54">
+        <v>91</v>
+      </c>
+      <c r="AH90" s="54">
         <v>89.4</v>
       </c>
-      <c r="G90" s="58">
-[...84 lines deleted...]
-        <v>121.1</v>
+      <c r="AI90" s="99">
+        <v>113.1</v>
       </c>
     </row>
     <row r="91" spans="2:35" s="9" customFormat="1" ht="12" customHeight="1">
-      <c r="B91" s="22" t="s">
-[...17 lines deleted...]
-      <c r="H91" s="58">
+      <c r="B91" s="20" t="s">
+        <v>102</v>
+      </c>
+      <c r="C91" s="38">
+        <v>98.6</v>
+      </c>
+      <c r="D91" s="54">
+        <v>98.7</v>
+      </c>
+      <c r="E91" s="54">
+        <v>72.7</v>
+      </c>
+      <c r="F91" s="54">
+        <v>106.7</v>
+      </c>
+      <c r="G91" s="54">
+        <v>98.3</v>
+      </c>
+      <c r="H91" s="54">
         <v>118</v>
       </c>
-      <c r="I91" s="58">
-[...71 lines deleted...]
-      <c r="AG91" s="58">
+      <c r="I91" s="54">
+        <v>55.1</v>
+      </c>
+      <c r="J91" s="54">
+        <v>87.8</v>
+      </c>
+      <c r="K91" s="54">
+        <v>74.099999999999994</v>
+      </c>
+      <c r="L91" s="54">
+        <v>80</v>
+      </c>
+      <c r="M91" s="54">
+        <v>114.5</v>
+      </c>
+      <c r="N91" s="54">
+        <v>199.1</v>
+      </c>
+      <c r="O91" s="54">
+        <v>79.7</v>
+      </c>
+      <c r="P91" s="54">
+        <v>54.9</v>
+      </c>
+      <c r="Q91" s="54">
+        <v>174.1</v>
+      </c>
+      <c r="R91" s="54">
+        <v>84.9</v>
+      </c>
+      <c r="S91" s="54">
+        <v>126.2</v>
+      </c>
+      <c r="T91" s="54">
+        <v>32</v>
+      </c>
+      <c r="U91" s="54">
+        <v>88.8</v>
+      </c>
+      <c r="V91" s="54">
+        <v>66.400000000000006</v>
+      </c>
+      <c r="W91" s="54">
+        <v>88.1</v>
+      </c>
+      <c r="X91" s="54">
+        <v>88.1</v>
+      </c>
+      <c r="Y91" s="85">
+        <v>108.7</v>
+      </c>
+      <c r="Z91" s="54">
+        <v>113.1</v>
+      </c>
+      <c r="AA91" s="54">
+        <v>98.8</v>
+      </c>
+      <c r="AB91" s="54">
         <v>96</v>
       </c>
-      <c r="AH91" s="58">
-[...3 lines deleted...]
-        <v>117</v>
+      <c r="AC91" s="54">
+        <v>106.3</v>
+      </c>
+      <c r="AD91" s="54">
+        <v>133.5</v>
+      </c>
+      <c r="AE91" s="54">
+        <v>14.7</v>
+      </c>
+      <c r="AF91" s="54">
+        <v>135.19999999999999</v>
+      </c>
+      <c r="AG91" s="54">
+        <v>91.1</v>
+      </c>
+      <c r="AH91" s="54">
+        <v>90.2</v>
+      </c>
+      <c r="AI91" s="99">
+        <v>113.1</v>
       </c>
     </row>
     <row r="92" spans="2:35" s="9" customFormat="1" ht="12" customHeight="1">
-      <c r="B92" s="23" t="s">
-[...92 lines deleted...]
-      <c r="AG92" s="58">
+      <c r="B92" s="20" t="s">
+        <v>103</v>
+      </c>
+      <c r="C92" s="38">
+        <v>100</v>
+      </c>
+      <c r="D92" s="54">
+        <v>100.2</v>
+      </c>
+      <c r="E92" s="54">
+        <v>80.900000000000006</v>
+      </c>
+      <c r="F92" s="54">
+        <v>89.4</v>
+      </c>
+      <c r="G92" s="54">
+        <v>98</v>
+      </c>
+      <c r="H92" s="54">
+        <v>119.7</v>
+      </c>
+      <c r="I92" s="54">
+        <v>49.9</v>
+      </c>
+      <c r="J92" s="54">
+        <v>89.8</v>
+      </c>
+      <c r="K92" s="54">
+        <v>83.2</v>
+      </c>
+      <c r="L92" s="54">
+        <v>87</v>
+      </c>
+      <c r="M92" s="54">
+        <v>109.1</v>
+      </c>
+      <c r="N92" s="54">
+        <v>182.4</v>
+      </c>
+      <c r="O92" s="54">
+        <v>81.099999999999994</v>
+      </c>
+      <c r="P92" s="54">
+        <v>60.4</v>
+      </c>
+      <c r="Q92" s="54">
+        <v>171.7</v>
+      </c>
+      <c r="R92" s="54">
+        <v>95.3</v>
+      </c>
+      <c r="S92" s="54">
+        <v>115.7</v>
+      </c>
+      <c r="T92" s="54">
+        <v>28.5</v>
+      </c>
+      <c r="U92" s="54">
+        <v>94.6</v>
+      </c>
+      <c r="V92" s="54">
+        <v>99</v>
+      </c>
+      <c r="W92" s="54">
+        <v>83.7</v>
+      </c>
+      <c r="X92" s="54">
+        <v>83.7</v>
+      </c>
+      <c r="Y92" s="85">
+        <v>110.2</v>
+      </c>
+      <c r="Z92" s="54">
+        <v>112.3</v>
+      </c>
+      <c r="AA92" s="54">
+        <v>98.5</v>
+      </c>
+      <c r="AB92" s="54">
+        <v>97.1</v>
+      </c>
+      <c r="AC92" s="54">
         <v>98.8</v>
       </c>
-      <c r="AH92" s="58">
-[...3 lines deleted...]
-        <v>147</v>
+      <c r="AD92" s="54">
+        <v>132.1</v>
+      </c>
+      <c r="AE92" s="54">
+        <v>10.7</v>
+      </c>
+      <c r="AF92" s="54">
+        <v>133.9</v>
+      </c>
+      <c r="AG92" s="54">
+        <v>93.4</v>
+      </c>
+      <c r="AH92" s="54">
+        <v>91.8</v>
+      </c>
+      <c r="AI92" s="99">
+        <v>121.1</v>
       </c>
     </row>
     <row r="93" spans="2:35" s="9" customFormat="1" ht="12" customHeight="1">
-      <c r="B93" s="23" t="s">
-[...26 lines deleted...]
-      <c r="K93" s="58">
+      <c r="B93" s="20" t="s">
+        <v>17</v>
+      </c>
+      <c r="C93" s="38">
+        <v>102.7</v>
+      </c>
+      <c r="D93" s="54">
+        <v>102.9</v>
+      </c>
+      <c r="E93" s="54">
+        <v>94.3</v>
+      </c>
+      <c r="F93" s="54">
+        <v>88.2</v>
+      </c>
+      <c r="G93" s="54">
+        <v>104.6</v>
+      </c>
+      <c r="H93" s="54">
+        <v>118</v>
+      </c>
+      <c r="I93" s="54">
+        <v>66.900000000000006</v>
+      </c>
+      <c r="J93" s="54">
+        <v>91.5</v>
+      </c>
+      <c r="K93" s="54">
+        <v>82.2</v>
+      </c>
+      <c r="L93" s="54">
+        <v>85.2</v>
+      </c>
+      <c r="M93" s="54">
+        <v>121.6</v>
+      </c>
+      <c r="N93" s="54">
+        <v>179.1</v>
+      </c>
+      <c r="O93" s="54">
+        <v>45.3</v>
+      </c>
+      <c r="P93" s="54">
+        <v>58.8</v>
+      </c>
+      <c r="Q93" s="54">
+        <v>183.6</v>
+      </c>
+      <c r="R93" s="54">
+        <v>90.9</v>
+      </c>
+      <c r="S93" s="54">
+        <v>112.5</v>
+      </c>
+      <c r="T93" s="54">
+        <v>27.9</v>
+      </c>
+      <c r="U93" s="54">
+        <v>95.3</v>
+      </c>
+      <c r="V93" s="54">
+        <v>80.900000000000006</v>
+      </c>
+      <c r="W93" s="54">
+        <v>82.9</v>
+      </c>
+      <c r="X93" s="54">
+        <v>82.9</v>
+      </c>
+      <c r="Y93" s="85">
+        <v>111.2</v>
+      </c>
+      <c r="Z93" s="54">
+        <v>116</v>
+      </c>
+      <c r="AA93" s="54">
+        <v>99.8</v>
+      </c>
+      <c r="AB93" s="54">
         <v>101.3</v>
       </c>
-      <c r="L93" s="58">
-[...69 lines deleted...]
-        <v>127</v>
+      <c r="AC93" s="54">
+        <v>97.5</v>
+      </c>
+      <c r="AD93" s="54">
+        <v>140.6</v>
+      </c>
+      <c r="AE93" s="54">
+        <v>14.3</v>
+      </c>
+      <c r="AF93" s="54">
+        <v>142.30000000000001</v>
+      </c>
+      <c r="AG93" s="54">
+        <v>96</v>
+      </c>
+      <c r="AH93" s="54">
+        <v>95.1</v>
+      </c>
+      <c r="AI93" s="99">
+        <v>117</v>
       </c>
     </row>
     <row r="94" spans="2:35" s="9" customFormat="1" ht="12" customHeight="1">
-      <c r="B94" s="23" t="s">
-[...17 lines deleted...]
-      <c r="H94" s="58">
+      <c r="B94" s="21" t="s">
+        <v>104</v>
+      </c>
+      <c r="C94" s="38">
+        <v>105.3</v>
+      </c>
+      <c r="D94" s="54">
+        <v>105.5</v>
+      </c>
+      <c r="E94" s="54">
+        <v>80.099999999999994</v>
+      </c>
+      <c r="F94" s="54">
+        <v>79</v>
+      </c>
+      <c r="G94" s="54">
+        <v>106.3</v>
+      </c>
+      <c r="H94" s="54">
         <v>117.5</v>
       </c>
-      <c r="I94" s="58">
-[...59 lines deleted...]
-      <c r="AC94" s="58">
+      <c r="I94" s="54">
+        <v>86.6</v>
+      </c>
+      <c r="J94" s="54">
+        <v>92.7</v>
+      </c>
+      <c r="K94" s="54">
+        <v>83.3</v>
+      </c>
+      <c r="L94" s="54">
+        <v>88.7</v>
+      </c>
+      <c r="M94" s="54">
+        <v>124.7</v>
+      </c>
+      <c r="N94" s="54">
+        <v>155.1</v>
+      </c>
+      <c r="O94" s="54">
+        <v>117.7</v>
+      </c>
+      <c r="P94" s="54">
+        <v>57.1</v>
+      </c>
+      <c r="Q94" s="54">
+        <v>199</v>
+      </c>
+      <c r="R94" s="54">
+        <v>99.5</v>
+      </c>
+      <c r="S94" s="54">
+        <v>117</v>
+      </c>
+      <c r="T94" s="54">
+        <v>25.5</v>
+      </c>
+      <c r="U94" s="54">
+        <v>99.1</v>
+      </c>
+      <c r="V94" s="54">
+        <v>105.8</v>
+      </c>
+      <c r="W94" s="54">
+        <v>82.9</v>
+      </c>
+      <c r="X94" s="54">
+        <v>82.9</v>
+      </c>
+      <c r="Y94" s="85">
+        <v>111.4</v>
+      </c>
+      <c r="Z94" s="54">
+        <v>118.3</v>
+      </c>
+      <c r="AA94" s="54">
+        <v>101.3</v>
+      </c>
+      <c r="AB94" s="54">
+        <v>100.7</v>
+      </c>
+      <c r="AC94" s="54">
+        <v>100.4</v>
+      </c>
+      <c r="AD94" s="54">
+        <v>149</v>
+      </c>
+      <c r="AE94" s="54">
+        <v>19.100000000000001</v>
+      </c>
+      <c r="AF94" s="54">
+        <v>151</v>
+      </c>
+      <c r="AG94" s="54">
         <v>98.8</v>
       </c>
-      <c r="AD94" s="58">
-[...15 lines deleted...]
-        <v>147.5</v>
+      <c r="AH94" s="54">
+        <v>96.7</v>
+      </c>
+      <c r="AI94" s="99">
+        <v>147</v>
       </c>
     </row>
     <row r="95" spans="2:35" s="9" customFormat="1" ht="12" customHeight="1">
-      <c r="B95" s="23" t="s">
-[...44 lines deleted...]
-      <c r="Q95" s="58">
+      <c r="B95" s="21" t="s">
+        <v>106</v>
+      </c>
+      <c r="C95" s="38">
+        <v>109.3</v>
+      </c>
+      <c r="D95" s="54">
+        <v>109.4</v>
+      </c>
+      <c r="E95" s="54">
+        <v>88.1</v>
+      </c>
+      <c r="F95" s="54">
+        <v>73.7</v>
+      </c>
+      <c r="G95" s="54">
+        <v>113.7</v>
+      </c>
+      <c r="H95" s="54">
+        <v>115.9</v>
+      </c>
+      <c r="I95" s="54">
+        <v>86.3</v>
+      </c>
+      <c r="J95" s="54">
+        <v>97.1</v>
+      </c>
+      <c r="K95" s="54">
+        <v>101.3</v>
+      </c>
+      <c r="L95" s="54">
+        <v>90.1</v>
+      </c>
+      <c r="M95" s="54">
+        <v>114</v>
+      </c>
+      <c r="N95" s="54">
+        <v>201.8</v>
+      </c>
+      <c r="O95" s="54">
+        <v>102.2</v>
+      </c>
+      <c r="P95" s="54">
+        <v>57.3</v>
+      </c>
+      <c r="Q95" s="54">
         <v>213.5</v>
       </c>
-      <c r="R95" s="58">
-[...51 lines deleted...]
-        <v>121.2</v>
+      <c r="R95" s="54">
+        <v>107.9</v>
+      </c>
+      <c r="S95" s="54">
+        <v>114.9</v>
+      </c>
+      <c r="T95" s="54">
+        <v>31.3</v>
+      </c>
+      <c r="U95" s="54">
+        <v>101.2</v>
+      </c>
+      <c r="V95" s="54">
+        <v>144.6</v>
+      </c>
+      <c r="W95" s="54">
+        <v>80.8</v>
+      </c>
+      <c r="X95" s="54">
+        <v>80.8</v>
+      </c>
+      <c r="Y95" s="54">
+        <v>117.4</v>
+      </c>
+      <c r="Z95" s="54">
+        <v>124.4</v>
+      </c>
+      <c r="AA95" s="54">
+        <v>104.4</v>
+      </c>
+      <c r="AB95" s="54">
+        <v>107.8</v>
+      </c>
+      <c r="AC95" s="54">
+        <v>99.4</v>
+      </c>
+      <c r="AD95" s="54">
+        <v>160.4</v>
+      </c>
+      <c r="AE95" s="54">
+        <v>20.3</v>
+      </c>
+      <c r="AF95" s="54">
+        <v>162.19999999999999</v>
+      </c>
+      <c r="AG95" s="54">
+        <v>99.5</v>
+      </c>
+      <c r="AH95" s="54">
+        <v>98.2</v>
+      </c>
+      <c r="AI95" s="99">
+        <v>127</v>
       </c>
     </row>
     <row r="96" spans="2:35" s="9" customFormat="1" ht="12" customHeight="1">
-      <c r="B96" s="23" t="s">
-[...80 lines deleted...]
-      <c r="AC96" s="58">
+      <c r="B96" s="21" t="s">
+        <v>107</v>
+      </c>
+      <c r="C96" s="38">
+        <v>107.2</v>
+      </c>
+      <c r="D96" s="54">
+        <v>107.5</v>
+      </c>
+      <c r="E96" s="54">
+        <v>86.1</v>
+      </c>
+      <c r="F96" s="54">
+        <v>84.9</v>
+      </c>
+      <c r="G96" s="54">
+        <v>116.3</v>
+      </c>
+      <c r="H96" s="54">
+        <v>117.5</v>
+      </c>
+      <c r="I96" s="54">
+        <v>110.1</v>
+      </c>
+      <c r="J96" s="54">
         <v>96.5</v>
       </c>
-      <c r="AD96" s="58">
-[...15 lines deleted...]
-        <v>155</v>
+      <c r="K96" s="54">
+        <v>83.6</v>
+      </c>
+      <c r="L96" s="54">
+        <v>87.5</v>
+      </c>
+      <c r="M96" s="54">
+        <v>111.1</v>
+      </c>
+      <c r="N96" s="54">
+        <v>189.8</v>
+      </c>
+      <c r="O96" s="54">
+        <v>60.4</v>
+      </c>
+      <c r="P96" s="54">
+        <v>54.8</v>
+      </c>
+      <c r="Q96" s="54">
+        <v>226.4</v>
+      </c>
+      <c r="R96" s="54">
+        <v>98.7</v>
+      </c>
+      <c r="S96" s="54">
+        <v>111.7</v>
+      </c>
+      <c r="T96" s="54">
+        <v>29.9</v>
+      </c>
+      <c r="U96" s="54">
+        <v>97.8</v>
+      </c>
+      <c r="V96" s="54">
+        <v>109.6</v>
+      </c>
+      <c r="W96" s="54">
+        <v>73.2</v>
+      </c>
+      <c r="X96" s="54">
+        <v>73.2</v>
+      </c>
+      <c r="Y96" s="54">
+        <v>116.5</v>
+      </c>
+      <c r="Z96" s="54">
+        <v>124.4</v>
+      </c>
+      <c r="AA96" s="54">
+        <v>103.3</v>
+      </c>
+      <c r="AB96" s="54">
+        <v>107.6</v>
+      </c>
+      <c r="AC96" s="54">
+        <v>98.8</v>
+      </c>
+      <c r="AD96" s="54">
+        <v>165.7</v>
+      </c>
+      <c r="AE96" s="54">
+        <v>9.9</v>
+      </c>
+      <c r="AF96" s="54">
+        <v>167.9</v>
+      </c>
+      <c r="AG96" s="54">
+        <v>97.7</v>
+      </c>
+      <c r="AH96" s="54">
+        <v>95.5</v>
+      </c>
+      <c r="AI96" s="99">
+        <v>147.5</v>
       </c>
     </row>
     <row r="97" spans="2:35" s="9" customFormat="1" ht="12" customHeight="1">
-      <c r="B97" s="23" t="s">
-[...71 lines deleted...]
-      <c r="Z97" s="58">
+      <c r="B97" s="21" t="s">
+        <v>41</v>
+      </c>
+      <c r="C97" s="38">
+        <v>106.5</v>
+      </c>
+      <c r="D97" s="54">
+        <v>106.7</v>
+      </c>
+      <c r="E97" s="54">
+        <v>86.1</v>
+      </c>
+      <c r="F97" s="54">
+        <v>77.400000000000006</v>
+      </c>
+      <c r="G97" s="54">
+        <v>87.4</v>
+      </c>
+      <c r="H97" s="54">
+        <v>118.6</v>
+      </c>
+      <c r="I97" s="54">
+        <v>69.099999999999994</v>
+      </c>
+      <c r="J97" s="54">
+        <v>99.6</v>
+      </c>
+      <c r="K97" s="54">
+        <v>73.099999999999994</v>
+      </c>
+      <c r="L97" s="54">
+        <v>89.9</v>
+      </c>
+      <c r="M97" s="54">
+        <v>122.1</v>
+      </c>
+      <c r="N97" s="54">
+        <v>190.6</v>
+      </c>
+      <c r="O97" s="54">
+        <v>78.099999999999994</v>
+      </c>
+      <c r="P97" s="54">
+        <v>47.5</v>
+      </c>
+      <c r="Q97" s="54">
+        <v>213.5</v>
+      </c>
+      <c r="R97" s="54">
+        <v>92.8</v>
+      </c>
+      <c r="S97" s="54">
+        <v>113.1</v>
+      </c>
+      <c r="T97" s="54">
+        <v>41.5</v>
+      </c>
+      <c r="U97" s="54">
+        <v>92</v>
+      </c>
+      <c r="V97" s="54">
+        <v>105.3</v>
+      </c>
+      <c r="W97" s="54">
+        <v>80.3</v>
+      </c>
+      <c r="X97" s="54">
+        <v>80.3</v>
+      </c>
+      <c r="Y97" s="54">
+        <v>107.6</v>
+      </c>
+      <c r="Z97" s="54">
         <v>117.2</v>
       </c>
-      <c r="AA97" s="58">
-[...24 lines deleted...]
-        <v>113.6</v>
+      <c r="AA97" s="54">
+        <v>97.4</v>
+      </c>
+      <c r="AB97" s="54">
+        <v>97.3</v>
+      </c>
+      <c r="AC97" s="54">
+        <v>97.3</v>
+      </c>
+      <c r="AD97" s="54">
+        <v>154.30000000000001</v>
+      </c>
+      <c r="AE97" s="54">
+        <v>16.8</v>
+      </c>
+      <c r="AF97" s="54">
+        <v>156.4</v>
+      </c>
+      <c r="AG97" s="54">
+        <v>100.2</v>
+      </c>
+      <c r="AH97" s="54">
+        <v>99.1</v>
+      </c>
+      <c r="AI97" s="99">
+        <v>121.2</v>
       </c>
     </row>
     <row r="98" spans="2:35" s="9" customFormat="1" ht="12" customHeight="1">
-      <c r="B98" s="23" t="s">
-[...59 lines deleted...]
-      <c r="V98" s="58">
+      <c r="B98" s="21" t="s">
+        <v>109</v>
+      </c>
+      <c r="C98" s="38">
+        <v>107.8</v>
+      </c>
+      <c r="D98" s="54">
+        <v>108</v>
+      </c>
+      <c r="E98" s="54">
+        <v>87.9</v>
+      </c>
+      <c r="F98" s="54">
+        <v>80.8</v>
+      </c>
+      <c r="G98" s="54">
+        <v>109.9</v>
+      </c>
+      <c r="H98" s="54">
+        <v>123.5</v>
+      </c>
+      <c r="I98" s="54">
+        <v>52.8</v>
+      </c>
+      <c r="J98" s="54">
+        <v>98.4</v>
+      </c>
+      <c r="K98" s="54">
+        <v>47.7</v>
+      </c>
+      <c r="L98" s="54">
+        <v>73.8</v>
+      </c>
+      <c r="M98" s="54">
+        <v>143.6</v>
+      </c>
+      <c r="N98" s="54">
+        <v>197.9</v>
+      </c>
+      <c r="O98" s="54">
+        <v>90.1</v>
+      </c>
+      <c r="P98" s="54">
+        <v>49.4</v>
+      </c>
+      <c r="Q98" s="54">
+        <v>201.3</v>
+      </c>
+      <c r="R98" s="54">
+        <v>97.4</v>
+      </c>
+      <c r="S98" s="54">
+        <v>116.2</v>
+      </c>
+      <c r="T98" s="54">
+        <v>34.9</v>
+      </c>
+      <c r="U98" s="54">
+        <v>96</v>
+      </c>
+      <c r="V98" s="54">
+        <v>111.9</v>
+      </c>
+      <c r="W98" s="54">
+        <v>81</v>
+      </c>
+      <c r="X98" s="54">
+        <v>81</v>
+      </c>
+      <c r="Y98" s="54">
+        <v>118.5</v>
+      </c>
+      <c r="Z98" s="54">
+        <v>120.3</v>
+      </c>
+      <c r="AA98" s="54">
+        <v>104.6</v>
+      </c>
+      <c r="AB98" s="54">
         <v>108.8</v>
       </c>
-      <c r="W98" s="58">
-[...36 lines deleted...]
-        <v>126.9</v>
+      <c r="AC98" s="54">
+        <v>96.5</v>
+      </c>
+      <c r="AD98" s="54">
+        <v>148.80000000000001</v>
+      </c>
+      <c r="AE98" s="54">
+        <v>31.3</v>
+      </c>
+      <c r="AF98" s="54">
+        <v>150.5</v>
+      </c>
+      <c r="AG98" s="54">
+        <v>101.7</v>
+      </c>
+      <c r="AH98" s="54">
+        <v>99.1</v>
+      </c>
+      <c r="AI98" s="99">
+        <v>155</v>
       </c>
     </row>
     <row r="99" spans="2:35" s="9" customFormat="1" ht="12" customHeight="1">
-      <c r="B99" s="23" t="s">
-[...99 lines deleted...]
-        <v>120.6</v>
+      <c r="B99" s="21" t="s">
+        <v>112</v>
+      </c>
+      <c r="C99" s="38">
+        <v>105.1</v>
+      </c>
+      <c r="D99" s="54">
+        <v>105.2</v>
+      </c>
+      <c r="E99" s="54">
+        <v>83.1</v>
+      </c>
+      <c r="F99" s="54">
+        <v>91.4</v>
+      </c>
+      <c r="G99" s="54">
+        <v>84</v>
+      </c>
+      <c r="H99" s="54">
+        <v>125.4</v>
+      </c>
+      <c r="I99" s="54">
+        <v>82.3</v>
+      </c>
+      <c r="J99" s="54">
+        <v>94.7</v>
+      </c>
+      <c r="K99" s="54">
+        <v>63</v>
+      </c>
+      <c r="L99" s="54">
+        <v>85.2</v>
+      </c>
+      <c r="M99" s="54">
+        <v>121.9</v>
+      </c>
+      <c r="N99" s="54">
+        <v>200.3</v>
+      </c>
+      <c r="O99" s="54">
+        <v>86</v>
+      </c>
+      <c r="P99" s="54">
+        <v>51.9</v>
+      </c>
+      <c r="Q99" s="54">
+        <v>201.5</v>
+      </c>
+      <c r="R99" s="54">
+        <v>97.6</v>
+      </c>
+      <c r="S99" s="54">
+        <v>114.7</v>
+      </c>
+      <c r="T99" s="54">
+        <v>15.4</v>
+      </c>
+      <c r="U99" s="54">
+        <v>98.9</v>
+      </c>
+      <c r="V99" s="54">
+        <v>111.8</v>
+      </c>
+      <c r="W99" s="54">
+        <v>82.4</v>
+      </c>
+      <c r="X99" s="54">
+        <v>82.4</v>
+      </c>
+      <c r="Y99" s="54">
+        <v>108.4</v>
+      </c>
+      <c r="Z99" s="54">
+        <v>117.2</v>
+      </c>
+      <c r="AA99" s="54">
+        <v>99.5</v>
+      </c>
+      <c r="AB99" s="54">
+        <v>98.6</v>
+      </c>
+      <c r="AC99" s="54">
+        <v>99.8</v>
+      </c>
+      <c r="AD99" s="54">
+        <v>149.6</v>
+      </c>
+      <c r="AE99" s="54">
+        <v>22.2</v>
+      </c>
+      <c r="AF99" s="54">
+        <v>151.30000000000001</v>
+      </c>
+      <c r="AG99" s="54">
+        <v>99.4</v>
+      </c>
+      <c r="AH99" s="54">
+        <v>98.8</v>
+      </c>
+      <c r="AI99" s="99">
+        <v>113.6</v>
       </c>
     </row>
     <row r="100" spans="2:35" s="9" customFormat="1" ht="12" customHeight="1">
-      <c r="B100" s="24" t="s">
-[...99 lines deleted...]
-        <v>83.9</v>
+      <c r="B100" s="21" t="s">
+        <v>66</v>
+      </c>
+      <c r="C100" s="38">
+        <v>103.6</v>
+      </c>
+      <c r="D100" s="54">
+        <v>103.8</v>
+      </c>
+      <c r="E100" s="54">
+        <v>83</v>
+      </c>
+      <c r="F100" s="54">
+        <v>85.5</v>
+      </c>
+      <c r="G100" s="54">
+        <v>87.3</v>
+      </c>
+      <c r="H100" s="54">
+        <v>119.3</v>
+      </c>
+      <c r="I100" s="54">
+        <v>69.900000000000006</v>
+      </c>
+      <c r="J100" s="54">
+        <v>99</v>
+      </c>
+      <c r="K100" s="54">
+        <v>72.8</v>
+      </c>
+      <c r="L100" s="54">
+        <v>97.7</v>
+      </c>
+      <c r="M100" s="54">
+        <v>116.4</v>
+      </c>
+      <c r="N100" s="54">
+        <v>212.3</v>
+      </c>
+      <c r="O100" s="54">
+        <v>94.8</v>
+      </c>
+      <c r="P100" s="54">
+        <v>50.4</v>
+      </c>
+      <c r="Q100" s="54">
+        <v>172.6</v>
+      </c>
+      <c r="R100" s="54">
+        <v>95.1</v>
+      </c>
+      <c r="S100" s="54">
+        <v>112.4</v>
+      </c>
+      <c r="T100" s="54">
+        <v>17.7</v>
+      </c>
+      <c r="U100" s="54">
+        <v>93.8</v>
+      </c>
+      <c r="V100" s="54">
+        <v>108.8</v>
+      </c>
+      <c r="W100" s="54">
+        <v>79.099999999999994</v>
+      </c>
+      <c r="X100" s="54">
+        <v>79.099999999999994</v>
+      </c>
+      <c r="Y100" s="54">
+        <v>107.7</v>
+      </c>
+      <c r="Z100" s="54">
+        <v>110.5</v>
+      </c>
+      <c r="AA100" s="54">
+        <v>98.7</v>
+      </c>
+      <c r="AB100" s="54">
+        <v>94.7</v>
+      </c>
+      <c r="AC100" s="54">
+        <v>100.4</v>
+      </c>
+      <c r="AD100" s="54">
+        <v>130.19999999999999</v>
+      </c>
+      <c r="AE100" s="54">
+        <v>15.8</v>
+      </c>
+      <c r="AF100" s="54">
+        <v>132</v>
+      </c>
+      <c r="AG100" s="54">
+        <v>99.8</v>
+      </c>
+      <c r="AH100" s="54">
+        <v>98.4</v>
+      </c>
+      <c r="AI100" s="99">
+        <v>126.9</v>
       </c>
     </row>
     <row r="101" spans="2:35" s="9" customFormat="1" ht="12" customHeight="1">
-      <c r="B101" s="24" t="s">
-[...2 lines deleted...]
-      <c r="C101" s="40">
+      <c r="B101" s="21" t="s">
+        <v>34</v>
+      </c>
+      <c r="C101" s="38">
+        <v>105.4</v>
+      </c>
+      <c r="D101" s="54">
         <v>105.8</v>
       </c>
-      <c r="D101" s="57">
-[...93 lines deleted...]
-        <v>122.1</v>
+      <c r="E101" s="54">
+        <v>61.7</v>
+      </c>
+      <c r="F101" s="54">
+        <v>78.2</v>
+      </c>
+      <c r="G101" s="54">
+        <v>128</v>
+      </c>
+      <c r="H101" s="54">
+        <v>122.8</v>
+      </c>
+      <c r="I101" s="54">
+        <v>135</v>
+      </c>
+      <c r="J101" s="54">
+        <v>98.5</v>
+      </c>
+      <c r="K101" s="54">
+        <v>72.3</v>
+      </c>
+      <c r="L101" s="54">
+        <v>80.5</v>
+      </c>
+      <c r="M101" s="54">
+        <v>131.9</v>
+      </c>
+      <c r="N101" s="54">
+        <v>203</v>
+      </c>
+      <c r="O101" s="54">
+        <v>91</v>
+      </c>
+      <c r="P101" s="54">
+        <v>51.1</v>
+      </c>
+      <c r="Q101" s="54">
+        <v>183.3</v>
+      </c>
+      <c r="R101" s="54">
+        <v>89.8</v>
+      </c>
+      <c r="S101" s="54">
+        <v>113.1</v>
+      </c>
+      <c r="T101" s="54">
+        <v>22.8</v>
+      </c>
+      <c r="U101" s="54">
+        <v>87.5</v>
+      </c>
+      <c r="V101" s="54">
+        <v>104.4</v>
+      </c>
+      <c r="W101" s="54">
+        <v>77.2</v>
+      </c>
+      <c r="X101" s="54">
+        <v>77.2</v>
+      </c>
+      <c r="Y101" s="54">
+        <v>129.1</v>
+      </c>
+      <c r="Z101" s="54">
+        <v>119.3</v>
+      </c>
+      <c r="AA101" s="54">
+        <v>108</v>
+      </c>
+      <c r="AB101" s="54">
+        <v>118.1</v>
+      </c>
+      <c r="AC101" s="54">
+        <v>99.2</v>
+      </c>
+      <c r="AD101" s="54">
+        <v>138.80000000000001</v>
+      </c>
+      <c r="AE101" s="54">
+        <v>19.7</v>
+      </c>
+      <c r="AF101" s="54">
+        <v>140.4</v>
+      </c>
+      <c r="AG101" s="54">
+        <v>97.8</v>
+      </c>
+      <c r="AH101" s="54">
+        <v>96.8</v>
+      </c>
+      <c r="AI101" s="99">
+        <v>120.6</v>
       </c>
     </row>
     <row r="102" spans="2:35" s="9" customFormat="1" ht="12" customHeight="1">
-      <c r="B102" s="24" t="s">
-[...20 lines deleted...]
-      <c r="I102" s="57">
+      <c r="B102" s="22" t="s">
+        <v>113</v>
+      </c>
+      <c r="C102" s="37">
+        <v>102.9</v>
+      </c>
+      <c r="D102" s="53">
+        <v>103.1</v>
+      </c>
+      <c r="E102" s="53">
+        <v>61.9</v>
+      </c>
+      <c r="F102" s="53">
+        <v>94.9</v>
+      </c>
+      <c r="G102" s="53">
+        <v>127.8</v>
+      </c>
+      <c r="H102" s="53">
+        <v>126.3</v>
+      </c>
+      <c r="I102" s="53">
+        <v>72.3</v>
+      </c>
+      <c r="J102" s="53">
+        <v>90.2</v>
+      </c>
+      <c r="K102" s="53">
+        <v>69.599999999999994</v>
+      </c>
+      <c r="L102" s="53">
+        <v>76.900000000000006</v>
+      </c>
+      <c r="M102" s="53">
+        <v>93</v>
+      </c>
+      <c r="N102" s="53">
+        <v>186.5</v>
+      </c>
+      <c r="O102" s="53">
+        <v>80.3</v>
+      </c>
+      <c r="P102" s="53">
+        <v>50.2</v>
+      </c>
+      <c r="Q102" s="53">
+        <v>220.2</v>
+      </c>
+      <c r="R102" s="53">
+        <v>85.1</v>
+      </c>
+      <c r="S102" s="53">
+        <v>113.2</v>
+      </c>
+      <c r="T102" s="53">
+        <v>20.8</v>
+      </c>
+      <c r="U102" s="53">
+        <v>88.1</v>
+      </c>
+      <c r="V102" s="53">
+        <v>90.1</v>
+      </c>
+      <c r="W102" s="53">
         <v>76.099999999999994</v>
       </c>
-      <c r="J102" s="57">
-[...75 lines deleted...]
-        <v>115.8</v>
+      <c r="X102" s="53">
+        <v>76.099999999999994</v>
+      </c>
+      <c r="Y102" s="53">
+        <v>125.4</v>
+      </c>
+      <c r="Z102" s="53">
+        <v>124.9</v>
+      </c>
+      <c r="AA102" s="53">
+        <v>104.7</v>
+      </c>
+      <c r="AB102" s="53">
+        <v>113.3</v>
+      </c>
+      <c r="AC102" s="53">
+        <v>93.3</v>
+      </c>
+      <c r="AD102" s="53">
+        <v>161.4</v>
+      </c>
+      <c r="AE102" s="53">
+        <v>19.3</v>
+      </c>
+      <c r="AF102" s="53">
+        <v>163.30000000000001</v>
+      </c>
+      <c r="AG102" s="53">
+        <v>89.5</v>
+      </c>
+      <c r="AH102" s="53">
+        <v>90.2</v>
+      </c>
+      <c r="AI102" s="98">
+        <v>83.9</v>
       </c>
     </row>
     <row r="103" spans="2:35" s="9" customFormat="1" ht="12" customHeight="1">
-      <c r="B103" s="24" t="s">
-[...99 lines deleted...]
-        <v>121.6</v>
+      <c r="B103" s="22" t="s">
+        <v>75</v>
+      </c>
+      <c r="C103" s="37">
+        <v>105.8</v>
+      </c>
+      <c r="D103" s="53">
+        <v>106</v>
+      </c>
+      <c r="E103" s="53">
+        <v>80.3</v>
+      </c>
+      <c r="F103" s="53">
+        <v>93.7</v>
+      </c>
+      <c r="G103" s="53">
+        <v>152.6</v>
+      </c>
+      <c r="H103" s="53">
+        <v>121.8</v>
+      </c>
+      <c r="I103" s="53">
+        <v>96.4</v>
+      </c>
+      <c r="J103" s="53">
+        <v>89.1</v>
+      </c>
+      <c r="K103" s="53">
+        <v>67.8</v>
+      </c>
+      <c r="L103" s="53">
+        <v>84.9</v>
+      </c>
+      <c r="M103" s="53">
+        <v>106.6</v>
+      </c>
+      <c r="N103" s="53">
+        <v>182</v>
+      </c>
+      <c r="O103" s="53">
+        <v>93.7</v>
+      </c>
+      <c r="P103" s="53">
+        <v>48.4</v>
+      </c>
+      <c r="Q103" s="53">
+        <v>214.3</v>
+      </c>
+      <c r="R103" s="53">
+        <v>89.7</v>
+      </c>
+      <c r="S103" s="53">
+        <v>114.9</v>
+      </c>
+      <c r="T103" s="53">
+        <v>28.6</v>
+      </c>
+      <c r="U103" s="53">
+        <v>89.3</v>
+      </c>
+      <c r="V103" s="53">
+        <v>86.3</v>
+      </c>
+      <c r="W103" s="53">
+        <v>76.2</v>
+      </c>
+      <c r="X103" s="53">
+        <v>76.2</v>
+      </c>
+      <c r="Y103" s="53">
+        <v>131.4</v>
+      </c>
+      <c r="Z103" s="53">
+        <v>125.2</v>
+      </c>
+      <c r="AA103" s="53">
+        <v>105.9</v>
+      </c>
+      <c r="AB103" s="53">
+        <v>121.5</v>
+      </c>
+      <c r="AC103" s="53">
+        <v>91.3</v>
+      </c>
+      <c r="AD103" s="53">
+        <v>157.9</v>
+      </c>
+      <c r="AE103" s="53">
+        <v>27.5</v>
+      </c>
+      <c r="AF103" s="53">
+        <v>159.69999999999999</v>
+      </c>
+      <c r="AG103" s="53">
+        <v>93.5</v>
+      </c>
+      <c r="AH103" s="53">
+        <v>92.1</v>
+      </c>
+      <c r="AI103" s="98">
+        <v>122.1</v>
       </c>
     </row>
     <row r="104" spans="2:35" s="9" customFormat="1" ht="12" customHeight="1">
-      <c r="B104" s="24" t="s">
-[...99 lines deleted...]
-        <v>113.9</v>
+      <c r="B104" s="22" t="s">
+        <v>114</v>
+      </c>
+      <c r="C104" s="37">
+        <v>107.2</v>
+      </c>
+      <c r="D104" s="53">
+        <v>107.5</v>
+      </c>
+      <c r="E104" s="53">
+        <v>72.7</v>
+      </c>
+      <c r="F104" s="53">
+        <v>106.2</v>
+      </c>
+      <c r="G104" s="53">
+        <v>157.6</v>
+      </c>
+      <c r="H104" s="53">
+        <v>122.3</v>
+      </c>
+      <c r="I104" s="53">
+        <v>76.099999999999994</v>
+      </c>
+      <c r="J104" s="53">
+        <v>88.8</v>
+      </c>
+      <c r="K104" s="53">
+        <v>68.5</v>
+      </c>
+      <c r="L104" s="53">
+        <v>81.900000000000006</v>
+      </c>
+      <c r="M104" s="53">
+        <v>105</v>
+      </c>
+      <c r="N104" s="53">
+        <v>189.6</v>
+      </c>
+      <c r="O104" s="53">
+        <v>89.1</v>
+      </c>
+      <c r="P104" s="53">
+        <v>49</v>
+      </c>
+      <c r="Q104" s="53">
+        <v>209.3</v>
+      </c>
+      <c r="R104" s="53">
+        <v>91.3</v>
+      </c>
+      <c r="S104" s="53">
+        <v>119.2</v>
+      </c>
+      <c r="T104" s="53">
+        <v>23.5</v>
+      </c>
+      <c r="U104" s="53">
+        <v>87.6</v>
+      </c>
+      <c r="V104" s="53">
+        <v>99.6</v>
+      </c>
+      <c r="W104" s="53">
+        <v>75.2</v>
+      </c>
+      <c r="X104" s="53">
+        <v>75.2</v>
+      </c>
+      <c r="Y104" s="53">
+        <v>138.1</v>
+      </c>
+      <c r="Z104" s="53">
+        <v>129.9</v>
+      </c>
+      <c r="AA104" s="53">
+        <v>113.1</v>
+      </c>
+      <c r="AB104" s="53">
+        <v>124.5</v>
+      </c>
+      <c r="AC104" s="53">
+        <v>96.3</v>
+      </c>
+      <c r="AD104" s="53">
+        <v>154.30000000000001</v>
+      </c>
+      <c r="AE104" s="53">
+        <v>25.9</v>
+      </c>
+      <c r="AF104" s="53">
+        <v>156.19999999999999</v>
+      </c>
+      <c r="AG104" s="53">
+        <v>92.4</v>
+      </c>
+      <c r="AH104" s="53">
+        <v>91.2</v>
+      </c>
+      <c r="AI104" s="98">
+        <v>115.8</v>
       </c>
     </row>
     <row r="105" spans="2:35" s="9" customFormat="1" ht="12" customHeight="1">
-      <c r="B105" s="25" t="s">
-[...99 lines deleted...]
-        <v>107.8</v>
+      <c r="B105" s="22" t="s">
+        <v>93</v>
+      </c>
+      <c r="C105" s="37">
+        <v>106.7</v>
+      </c>
+      <c r="D105" s="53">
+        <v>107</v>
+      </c>
+      <c r="E105" s="53">
+        <v>80.7</v>
+      </c>
+      <c r="F105" s="53">
+        <v>102</v>
+      </c>
+      <c r="G105" s="53">
+        <v>157.4</v>
+      </c>
+      <c r="H105" s="53">
+        <v>127.7</v>
+      </c>
+      <c r="I105" s="53">
+        <v>92.3</v>
+      </c>
+      <c r="J105" s="53">
+        <v>88.3</v>
+      </c>
+      <c r="K105" s="53">
+        <v>74.7</v>
+      </c>
+      <c r="L105" s="53">
+        <v>81.3</v>
+      </c>
+      <c r="M105" s="53">
+        <v>93.1</v>
+      </c>
+      <c r="N105" s="53">
+        <v>187.1</v>
+      </c>
+      <c r="O105" s="53">
+        <v>55</v>
+      </c>
+      <c r="P105" s="53">
+        <v>48.8</v>
+      </c>
+      <c r="Q105" s="53">
+        <v>229</v>
+      </c>
+      <c r="R105" s="53">
+        <v>89</v>
+      </c>
+      <c r="S105" s="53">
+        <v>113.9</v>
+      </c>
+      <c r="T105" s="53">
+        <v>14.4</v>
+      </c>
+      <c r="U105" s="53">
+        <v>84.7</v>
+      </c>
+      <c r="V105" s="53">
+        <v>97.8</v>
+      </c>
+      <c r="W105" s="53">
+        <v>72.2</v>
+      </c>
+      <c r="X105" s="53">
+        <v>72.2</v>
+      </c>
+      <c r="Y105" s="53">
+        <v>137.80000000000001</v>
+      </c>
+      <c r="Z105" s="53">
+        <v>134.30000000000001</v>
+      </c>
+      <c r="AA105" s="53">
+        <v>110.7</v>
+      </c>
+      <c r="AB105" s="53">
+        <v>126.1</v>
+      </c>
+      <c r="AC105" s="53">
+        <v>92.4</v>
+      </c>
+      <c r="AD105" s="53">
+        <v>168.9</v>
+      </c>
+      <c r="AE105" s="53">
+        <v>23.3</v>
+      </c>
+      <c r="AF105" s="53">
+        <v>170.8</v>
+      </c>
+      <c r="AG105" s="53">
+        <v>90.5</v>
+      </c>
+      <c r="AH105" s="53">
+        <v>88.8</v>
+      </c>
+      <c r="AI105" s="98">
+        <v>121.6</v>
       </c>
     </row>
     <row r="106" spans="2:35" s="9" customFormat="1" ht="12" customHeight="1">
-      <c r="B106" s="24" t="s">
-[...56 lines deleted...]
-      <c r="U106" s="59">
+      <c r="B106" s="22" t="s">
+        <v>115</v>
+      </c>
+      <c r="C106" s="37">
+        <v>113.3</v>
+      </c>
+      <c r="D106" s="53">
+        <v>113.6</v>
+      </c>
+      <c r="E106" s="53">
+        <v>97</v>
+      </c>
+      <c r="F106" s="53">
+        <v>104.6</v>
+      </c>
+      <c r="G106" s="53">
+        <v>105.4</v>
+      </c>
+      <c r="H106" s="53">
+        <v>126.4</v>
+      </c>
+      <c r="I106" s="53">
+        <v>83.6</v>
+      </c>
+      <c r="J106" s="53">
+        <v>85.2</v>
+      </c>
+      <c r="K106" s="53">
+        <v>71.400000000000006</v>
+      </c>
+      <c r="L106" s="53">
+        <v>82.3</v>
+      </c>
+      <c r="M106" s="53">
+        <v>97.3</v>
+      </c>
+      <c r="N106" s="53">
+        <v>188.7</v>
+      </c>
+      <c r="O106" s="53">
+        <v>105.3</v>
+      </c>
+      <c r="P106" s="53">
+        <v>46.9</v>
+      </c>
+      <c r="Q106" s="53">
+        <v>295.10000000000002</v>
+      </c>
+      <c r="R106" s="53">
         <v>85.3</v>
       </c>
-      <c r="V106" s="59">
-[...39 lines deleted...]
-        <v>126.7</v>
+      <c r="S106" s="53">
+        <v>117</v>
+      </c>
+      <c r="T106" s="53">
+        <v>18.600000000000001</v>
+      </c>
+      <c r="U106" s="53">
+        <v>83.6</v>
+      </c>
+      <c r="V106" s="53">
+        <v>86.9</v>
+      </c>
+      <c r="W106" s="53">
+        <v>67.3</v>
+      </c>
+      <c r="X106" s="53">
+        <v>67.3</v>
+      </c>
+      <c r="Y106" s="53">
+        <v>122.7</v>
+      </c>
+      <c r="Z106" s="53">
+        <v>146</v>
+      </c>
+      <c r="AA106" s="53">
+        <v>100.5</v>
+      </c>
+      <c r="AB106" s="53">
+        <v>110.8</v>
+      </c>
+      <c r="AC106" s="53">
+        <v>92.6</v>
+      </c>
+      <c r="AD106" s="53">
+        <v>213.4</v>
+      </c>
+      <c r="AE106" s="53">
+        <v>21.8</v>
+      </c>
+      <c r="AF106" s="53">
+        <v>215.9</v>
+      </c>
+      <c r="AG106" s="53">
+        <v>93.5</v>
+      </c>
+      <c r="AH106" s="53">
+        <v>92.7</v>
+      </c>
+      <c r="AI106" s="98">
+        <v>113.9</v>
       </c>
     </row>
     <row r="107" spans="2:35" s="9" customFormat="1" ht="12" customHeight="1">
-      <c r="B107" s="25" t="s">
-[...99 lines deleted...]
-        <v>122.2</v>
+      <c r="B107" s="23" t="s">
+        <v>70</v>
+      </c>
+      <c r="C107" s="39">
+        <v>120</v>
+      </c>
+      <c r="D107" s="55">
+        <v>120.4</v>
+      </c>
+      <c r="E107" s="55">
+        <v>85.6</v>
+      </c>
+      <c r="F107" s="55">
+        <v>90.9</v>
+      </c>
+      <c r="G107" s="55">
+        <v>106.6</v>
+      </c>
+      <c r="H107" s="55">
+        <v>127.3</v>
+      </c>
+      <c r="I107" s="55">
+        <v>160.6</v>
+      </c>
+      <c r="J107" s="55">
+        <v>86.9</v>
+      </c>
+      <c r="K107" s="55">
+        <v>78</v>
+      </c>
+      <c r="L107" s="55">
+        <v>86.3</v>
+      </c>
+      <c r="M107" s="55">
+        <v>109.5</v>
+      </c>
+      <c r="N107" s="55">
+        <v>189.7</v>
+      </c>
+      <c r="O107" s="55">
+        <v>94.7</v>
+      </c>
+      <c r="P107" s="55">
+        <v>47.9</v>
+      </c>
+      <c r="Q107" s="55">
+        <v>351.7</v>
+      </c>
+      <c r="R107" s="55">
+        <v>86.7</v>
+      </c>
+      <c r="S107" s="55">
+        <v>110.5</v>
+      </c>
+      <c r="T107" s="55">
+        <v>15.3</v>
+      </c>
+      <c r="U107" s="55">
+        <v>85.5</v>
+      </c>
+      <c r="V107" s="55">
+        <v>93.6</v>
+      </c>
+      <c r="W107" s="55">
+        <v>72.3</v>
+      </c>
+      <c r="X107" s="55">
+        <v>72.3</v>
+      </c>
+      <c r="Y107" s="55">
+        <v>121.9</v>
+      </c>
+      <c r="Z107" s="55">
+        <v>161.5</v>
+      </c>
+      <c r="AA107" s="55">
+        <v>107.4</v>
+      </c>
+      <c r="AB107" s="55">
+        <v>113.4</v>
+      </c>
+      <c r="AC107" s="55">
+        <v>99.1</v>
+      </c>
+      <c r="AD107" s="55">
+        <v>249.9</v>
+      </c>
+      <c r="AE107" s="55">
+        <v>22.5</v>
+      </c>
+      <c r="AF107" s="55">
+        <v>253.1</v>
+      </c>
+      <c r="AG107" s="55">
+        <v>92.8</v>
+      </c>
+      <c r="AH107" s="55">
+        <v>91.5</v>
+      </c>
+      <c r="AI107" s="100">
+        <v>107.8</v>
       </c>
     </row>
     <row r="108" spans="2:35" s="9" customFormat="1" ht="12" customHeight="1">
-      <c r="B108" s="24" t="s">
-[...99 lines deleted...]
-        <v>125.9</v>
+      <c r="B108" s="22" t="s">
+        <v>120</v>
+      </c>
+      <c r="C108" s="39">
+        <v>114.8</v>
+      </c>
+      <c r="D108" s="55">
+        <v>115.1</v>
+      </c>
+      <c r="E108" s="55">
+        <v>82.6</v>
+      </c>
+      <c r="F108" s="55">
+        <v>199.2</v>
+      </c>
+      <c r="G108" s="55">
+        <v>149.9</v>
+      </c>
+      <c r="H108" s="55">
+        <v>121.1</v>
+      </c>
+      <c r="I108" s="55">
+        <v>102.2</v>
+      </c>
+      <c r="J108" s="55">
+        <v>85</v>
+      </c>
+      <c r="K108" s="55">
+        <v>76.8</v>
+      </c>
+      <c r="L108" s="55">
+        <v>83.5</v>
+      </c>
+      <c r="M108" s="55">
+        <v>106.4</v>
+      </c>
+      <c r="N108" s="55">
+        <v>183.2</v>
+      </c>
+      <c r="O108" s="55">
+        <v>89.3</v>
+      </c>
+      <c r="P108" s="55">
+        <v>46.4</v>
+      </c>
+      <c r="Q108" s="55">
+        <v>212.5</v>
+      </c>
+      <c r="R108" s="55">
+        <v>85</v>
+      </c>
+      <c r="S108" s="55">
+        <v>112.2</v>
+      </c>
+      <c r="T108" s="55">
+        <v>24</v>
+      </c>
+      <c r="U108" s="55">
+        <v>85.3</v>
+      </c>
+      <c r="V108" s="55">
+        <v>79.900000000000006</v>
+      </c>
+      <c r="W108" s="55">
+        <v>73</v>
+      </c>
+      <c r="X108" s="55">
+        <v>73</v>
+      </c>
+      <c r="Y108" s="55">
+        <v>135</v>
+      </c>
+      <c r="Z108" s="55">
+        <v>147.19999999999999</v>
+      </c>
+      <c r="AA108" s="55">
+        <v>135.69999999999999</v>
+      </c>
+      <c r="AB108" s="55">
+        <v>121.4</v>
+      </c>
+      <c r="AC108" s="55">
+        <v>147</v>
+      </c>
+      <c r="AD108" s="55">
+        <v>155</v>
+      </c>
+      <c r="AE108" s="55">
+        <v>22.7</v>
+      </c>
+      <c r="AF108" s="55">
+        <v>156.69999999999999</v>
+      </c>
+      <c r="AG108" s="55">
+        <v>92.5</v>
+      </c>
+      <c r="AH108" s="55">
+        <v>90.8</v>
+      </c>
+      <c r="AI108" s="100">
+        <v>126.7</v>
       </c>
     </row>
     <row r="109" spans="2:35" s="9" customFormat="1" ht="12" customHeight="1">
-      <c r="B109" s="25" t="s">
-[...41 lines deleted...]
-      <c r="P109" s="59">
+      <c r="B109" s="23" t="s">
+        <v>121</v>
+      </c>
+      <c r="C109" s="39">
+        <v>107</v>
+      </c>
+      <c r="D109" s="55">
+        <v>107.3</v>
+      </c>
+      <c r="E109" s="55">
+        <v>53.5</v>
+      </c>
+      <c r="F109" s="55">
+        <v>107.2</v>
+      </c>
+      <c r="G109" s="55">
+        <v>184.3</v>
+      </c>
+      <c r="H109" s="55">
+        <v>123.9</v>
+      </c>
+      <c r="I109" s="55">
+        <v>84</v>
+      </c>
+      <c r="J109" s="55">
+        <v>85.9</v>
+      </c>
+      <c r="K109" s="55">
+        <v>81.7</v>
+      </c>
+      <c r="L109" s="55">
+        <v>77.8</v>
+      </c>
+      <c r="M109" s="55">
+        <v>101.6</v>
+      </c>
+      <c r="N109" s="55">
+        <v>186.5</v>
+      </c>
+      <c r="O109" s="55">
+        <v>95.7</v>
+      </c>
+      <c r="P109" s="55">
         <v>46</v>
       </c>
-      <c r="Q109" s="59">
-[...54 lines deleted...]
-        <v>121.5</v>
+      <c r="Q109" s="55">
+        <v>218.3</v>
+      </c>
+      <c r="R109" s="55">
+        <v>82.5</v>
+      </c>
+      <c r="S109" s="55">
+        <v>111.1</v>
+      </c>
+      <c r="T109" s="55">
+        <v>15.5</v>
+      </c>
+      <c r="U109" s="55">
+        <v>81.3</v>
+      </c>
+      <c r="V109" s="55">
+        <v>93.8</v>
+      </c>
+      <c r="W109" s="55">
+        <v>64.400000000000006</v>
+      </c>
+      <c r="X109" s="55">
+        <v>64.400000000000006</v>
+      </c>
+      <c r="Y109" s="55">
+        <v>145.19999999999999</v>
+      </c>
+      <c r="Z109" s="55">
+        <v>132.5</v>
+      </c>
+      <c r="AA109" s="55">
+        <v>112.1</v>
+      </c>
+      <c r="AB109" s="55">
+        <v>131.30000000000001</v>
+      </c>
+      <c r="AC109" s="55">
+        <v>93.2</v>
+      </c>
+      <c r="AD109" s="55">
+        <v>158.4</v>
+      </c>
+      <c r="AE109" s="55">
+        <v>22.8</v>
+      </c>
+      <c r="AF109" s="55">
+        <v>160.4</v>
+      </c>
+      <c r="AG109" s="55">
+        <v>89.4</v>
+      </c>
+      <c r="AH109" s="55">
+        <v>87.6</v>
+      </c>
+      <c r="AI109" s="100">
+        <v>122.2</v>
       </c>
     </row>
     <row r="110" spans="2:35" s="9" customFormat="1" ht="12" customHeight="1">
-      <c r="B110" s="24" t="s">
-[...99 lines deleted...]
-        <v>120.7</v>
+      <c r="B110" s="22" t="s">
+        <v>122</v>
+      </c>
+      <c r="C110" s="39">
+        <v>143.9</v>
+      </c>
+      <c r="D110" s="55">
+        <v>144.4</v>
+      </c>
+      <c r="E110" s="55">
+        <v>78.7</v>
+      </c>
+      <c r="F110" s="55">
+        <v>107.4</v>
+      </c>
+      <c r="G110" s="55">
+        <v>118.2</v>
+      </c>
+      <c r="H110" s="55">
+        <v>126.3</v>
+      </c>
+      <c r="I110" s="55">
+        <v>103.5</v>
+      </c>
+      <c r="J110" s="55">
+        <v>81</v>
+      </c>
+      <c r="K110" s="55">
+        <v>78.3</v>
+      </c>
+      <c r="L110" s="55">
+        <v>80.099999999999994</v>
+      </c>
+      <c r="M110" s="55">
+        <v>107.6</v>
+      </c>
+      <c r="N110" s="55">
+        <v>197.7</v>
+      </c>
+      <c r="O110" s="55">
+        <v>89.4</v>
+      </c>
+      <c r="P110" s="55">
+        <v>47.1</v>
+      </c>
+      <c r="Q110" s="55">
+        <v>623.5</v>
+      </c>
+      <c r="R110" s="55">
+        <v>78.5</v>
+      </c>
+      <c r="S110" s="55">
+        <v>107.4</v>
+      </c>
+      <c r="T110" s="55">
+        <v>10.8</v>
+      </c>
+      <c r="U110" s="55">
+        <v>78.2</v>
+      </c>
+      <c r="V110" s="55">
+        <v>80.8</v>
+      </c>
+      <c r="W110" s="55">
+        <v>71.900000000000006</v>
+      </c>
+      <c r="X110" s="55">
+        <v>71.900000000000006</v>
+      </c>
+      <c r="Y110" s="55">
+        <v>121.5</v>
+      </c>
+      <c r="Z110" s="55">
+        <v>216.8</v>
+      </c>
+      <c r="AA110" s="55">
+        <v>102.6</v>
+      </c>
+      <c r="AB110" s="55">
+        <v>109.9</v>
+      </c>
+      <c r="AC110" s="55">
+        <v>92.7</v>
+      </c>
+      <c r="AD110" s="55">
+        <v>439.8</v>
+      </c>
+      <c r="AE110" s="55">
+        <v>22.6</v>
+      </c>
+      <c r="AF110" s="55">
+        <v>445.8</v>
+      </c>
+      <c r="AG110" s="55">
+        <v>90</v>
+      </c>
+      <c r="AH110" s="55">
+        <v>88.3</v>
+      </c>
+      <c r="AI110" s="100">
+        <v>125.9</v>
       </c>
     </row>
     <row r="111" spans="2:35" s="9" customFormat="1" ht="12" customHeight="1">
-      <c r="B111" s="25" t="s">
-[...99 lines deleted...]
-        <v>120.9</v>
+      <c r="B111" s="23" t="s">
+        <v>105</v>
+      </c>
+      <c r="C111" s="39">
+        <v>147.9</v>
+      </c>
+      <c r="D111" s="55">
+        <v>148.6</v>
+      </c>
+      <c r="E111" s="55">
+        <v>80.7</v>
+      </c>
+      <c r="F111" s="55">
+        <v>99.6</v>
+      </c>
+      <c r="G111" s="55">
+        <v>108.8</v>
+      </c>
+      <c r="H111" s="55">
+        <v>125.2</v>
+      </c>
+      <c r="I111" s="55">
+        <v>85.8</v>
+      </c>
+      <c r="J111" s="55">
+        <v>77.900000000000006</v>
+      </c>
+      <c r="K111" s="55">
+        <v>85</v>
+      </c>
+      <c r="L111" s="55">
+        <v>79.3</v>
+      </c>
+      <c r="M111" s="55">
+        <v>100</v>
+      </c>
+      <c r="N111" s="55">
+        <v>199.3</v>
+      </c>
+      <c r="O111" s="55">
+        <v>82.7</v>
+      </c>
+      <c r="P111" s="55">
+        <v>46</v>
+      </c>
+      <c r="Q111" s="55">
+        <v>674.1</v>
+      </c>
+      <c r="R111" s="55">
+        <v>74.099999999999994</v>
+      </c>
+      <c r="S111" s="55">
+        <v>105.7</v>
+      </c>
+      <c r="T111" s="55">
+        <v>11.4</v>
+      </c>
+      <c r="U111" s="55">
+        <v>69</v>
+      </c>
+      <c r="V111" s="55">
+        <v>91.6</v>
+      </c>
+      <c r="W111" s="55">
+        <v>73.900000000000006</v>
+      </c>
+      <c r="X111" s="55">
+        <v>73.900000000000006</v>
+      </c>
+      <c r="Y111" s="55">
+        <v>116.4</v>
+      </c>
+      <c r="Z111" s="55">
+        <v>242.4</v>
+      </c>
+      <c r="AA111" s="55">
+        <v>96.5</v>
+      </c>
+      <c r="AB111" s="55">
+        <v>105.7</v>
+      </c>
+      <c r="AC111" s="55">
+        <v>84.9</v>
+      </c>
+      <c r="AD111" s="55">
+        <v>477.9</v>
+      </c>
+      <c r="AE111" s="55">
+        <v>44.8</v>
+      </c>
+      <c r="AF111" s="55">
+        <v>483.7</v>
+      </c>
+      <c r="AG111" s="55">
+        <v>87</v>
+      </c>
+      <c r="AH111" s="55">
+        <v>85.3</v>
+      </c>
+      <c r="AI111" s="100">
+        <v>121.5</v>
       </c>
     </row>
     <row r="112" spans="2:35" s="9" customFormat="1" ht="12" customHeight="1">
-      <c r="B112" s="23" t="s">
-[...99 lines deleted...]
-        <v>117.8</v>
+      <c r="B112" s="22" t="s">
+        <v>46</v>
+      </c>
+      <c r="C112" s="39">
+        <v>156</v>
+      </c>
+      <c r="D112" s="55">
+        <v>156.6</v>
+      </c>
+      <c r="E112" s="55">
+        <v>82.7</v>
+      </c>
+      <c r="F112" s="55">
+        <v>102.5</v>
+      </c>
+      <c r="G112" s="55">
+        <v>89.9</v>
+      </c>
+      <c r="H112" s="55">
+        <v>126.4</v>
+      </c>
+      <c r="I112" s="55">
+        <v>155.4</v>
+      </c>
+      <c r="J112" s="55">
+        <v>78</v>
+      </c>
+      <c r="K112" s="55">
+        <v>79.2</v>
+      </c>
+      <c r="L112" s="55">
+        <v>79.8</v>
+      </c>
+      <c r="M112" s="55">
+        <v>93.4</v>
+      </c>
+      <c r="N112" s="55">
+        <v>191.1</v>
+      </c>
+      <c r="O112" s="55">
+        <v>88.5</v>
+      </c>
+      <c r="P112" s="55">
+        <v>45.1</v>
+      </c>
+      <c r="Q112" s="55">
+        <v>744.5</v>
+      </c>
+      <c r="R112" s="55">
+        <v>69.099999999999994</v>
+      </c>
+      <c r="S112" s="55">
+        <v>109</v>
+      </c>
+      <c r="T112" s="55">
+        <v>10.3</v>
+      </c>
+      <c r="U112" s="55">
+        <v>61.5</v>
+      </c>
+      <c r="V112" s="55">
+        <v>89.1</v>
+      </c>
+      <c r="W112" s="55">
+        <v>72.5</v>
+      </c>
+      <c r="X112" s="55">
+        <v>72.5</v>
+      </c>
+      <c r="Y112" s="55">
+        <v>109.2</v>
+      </c>
+      <c r="Z112" s="55">
+        <v>261.8</v>
+      </c>
+      <c r="AA112" s="55">
+        <v>93.5</v>
+      </c>
+      <c r="AB112" s="55">
+        <v>98.8</v>
+      </c>
+      <c r="AC112" s="55">
+        <v>82.4</v>
+      </c>
+      <c r="AD112" s="55">
+        <v>530.9</v>
+      </c>
+      <c r="AE112" s="55">
+        <v>25.4</v>
+      </c>
+      <c r="AF112" s="55">
+        <v>537.9</v>
+      </c>
+      <c r="AG112" s="55">
+        <v>87</v>
+      </c>
+      <c r="AH112" s="55">
+        <v>85.3</v>
+      </c>
+      <c r="AI112" s="100">
+        <v>120.7</v>
       </c>
     </row>
     <row r="113" spans="1:36" s="9" customFormat="1" ht="12" customHeight="1">
-      <c r="B113" s="26" t="s">
-[...95 lines deleted...]
-      <c r="AH113" s="60">
+      <c r="B113" s="23" t="s">
+        <v>123</v>
+      </c>
+      <c r="C113" s="39">
+        <v>88.5</v>
+      </c>
+      <c r="D113" s="55">
+        <v>88.6</v>
+      </c>
+      <c r="E113" s="55">
+        <v>83.3</v>
+      </c>
+      <c r="F113" s="55">
+        <v>89.3</v>
+      </c>
+      <c r="G113" s="55">
+        <v>50.4</v>
+      </c>
+      <c r="H113" s="55">
+        <v>130.1</v>
+      </c>
+      <c r="I113" s="55">
+        <v>97.7</v>
+      </c>
+      <c r="J113" s="55">
+        <v>70.599999999999994</v>
+      </c>
+      <c r="K113" s="55">
         <v>79.2</v>
       </c>
-      <c r="AI113" s="107">
-        <v>113.6</v>
+      <c r="L113" s="55">
+        <v>79.900000000000006</v>
+      </c>
+      <c r="M113" s="55">
+        <v>100.1</v>
+      </c>
+      <c r="N113" s="55">
+        <v>188.2</v>
+      </c>
+      <c r="O113" s="55">
+        <v>72.400000000000006</v>
+      </c>
+      <c r="P113" s="55">
+        <v>43.9</v>
+      </c>
+      <c r="Q113" s="55">
+        <v>180.5</v>
+      </c>
+      <c r="R113" s="55">
+        <v>63.2</v>
+      </c>
+      <c r="S113" s="55">
+        <v>91.1</v>
+      </c>
+      <c r="T113" s="55">
+        <v>10.7</v>
+      </c>
+      <c r="U113" s="55">
+        <v>57</v>
+      </c>
+      <c r="V113" s="55">
+        <v>82.1</v>
+      </c>
+      <c r="W113" s="55">
+        <v>73.8</v>
+      </c>
+      <c r="X113" s="55">
+        <v>73.8</v>
+      </c>
+      <c r="Y113" s="55">
+        <v>93.7</v>
+      </c>
+      <c r="Z113" s="55">
+        <v>101.3</v>
+      </c>
+      <c r="AA113" s="55">
+        <v>79.8</v>
+      </c>
+      <c r="AB113" s="55">
+        <v>82.3</v>
+      </c>
+      <c r="AC113" s="55">
+        <v>74.599999999999994</v>
+      </c>
+      <c r="AD113" s="55">
+        <v>133.4</v>
+      </c>
+      <c r="AE113" s="55">
+        <v>24.1</v>
+      </c>
+      <c r="AF113" s="55">
+        <v>134.9</v>
+      </c>
+      <c r="AG113" s="55">
+        <v>83.1</v>
+      </c>
+      <c r="AH113" s="55">
+        <v>81.2</v>
+      </c>
+      <c r="AI113" s="100">
+        <v>120.9</v>
       </c>
     </row>
     <row r="114" spans="1:36" s="9" customFormat="1" ht="12" customHeight="1">
-      <c r="B114" s="23" t="s">
-[...99 lines deleted...]
-        <v>132.9</v>
+      <c r="B114" s="21" t="s">
+        <v>125</v>
+      </c>
+      <c r="C114" s="40">
+        <v>102.3</v>
+      </c>
+      <c r="D114" s="56">
+        <v>102.7</v>
+      </c>
+      <c r="E114" s="56">
+        <v>83.8</v>
+      </c>
+      <c r="F114" s="56">
+        <v>92.9</v>
+      </c>
+      <c r="G114" s="56">
+        <v>140.9</v>
+      </c>
+      <c r="H114" s="56">
+        <v>128.30000000000001</v>
+      </c>
+      <c r="I114" s="56">
+        <v>153.4</v>
+      </c>
+      <c r="J114" s="56">
+        <v>71.400000000000006</v>
+      </c>
+      <c r="K114" s="56">
+        <v>64.7</v>
+      </c>
+      <c r="L114" s="56">
+        <v>73.900000000000006</v>
+      </c>
+      <c r="M114" s="56">
+        <v>97.3</v>
+      </c>
+      <c r="N114" s="56">
+        <v>154.5</v>
+      </c>
+      <c r="O114" s="56">
+        <v>83.1</v>
+      </c>
+      <c r="P114" s="56">
+        <v>46.3</v>
+      </c>
+      <c r="Q114" s="56">
+        <v>223.2</v>
+      </c>
+      <c r="R114" s="56">
+        <v>67.3</v>
+      </c>
+      <c r="S114" s="56">
+        <v>116.2</v>
+      </c>
+      <c r="T114" s="56">
+        <v>9.5</v>
+      </c>
+      <c r="U114" s="54">
+        <v>58</v>
+      </c>
+      <c r="V114" s="56">
+        <v>94</v>
+      </c>
+      <c r="W114" s="56">
+        <v>69.3</v>
+      </c>
+      <c r="X114" s="56">
+        <v>69.3</v>
+      </c>
+      <c r="Y114" s="56">
+        <v>132</v>
+      </c>
+      <c r="Z114" s="56">
+        <v>133.5</v>
+      </c>
+      <c r="AA114" s="56">
+        <v>106.2</v>
+      </c>
+      <c r="AB114" s="56">
+        <v>125.5</v>
+      </c>
+      <c r="AC114" s="56">
+        <v>79.599999999999994</v>
+      </c>
+      <c r="AD114" s="56">
+        <v>164.8</v>
+      </c>
+      <c r="AE114" s="56">
+        <v>21</v>
+      </c>
+      <c r="AF114" s="56">
+        <v>166.8</v>
+      </c>
+      <c r="AG114" s="56">
+        <v>81</v>
+      </c>
+      <c r="AH114" s="56">
+        <v>79.400000000000006</v>
+      </c>
+      <c r="AI114" s="101">
+        <v>117.8</v>
       </c>
     </row>
     <row r="115" spans="1:36" s="9" customFormat="1" ht="12" customHeight="1">
-      <c r="B115" s="26" t="s">
-[...74 lines deleted...]
-      <c r="AA115" s="60">
+      <c r="B115" s="24" t="s">
+        <v>81</v>
+      </c>
+      <c r="C115" s="40">
+        <v>97.5</v>
+      </c>
+      <c r="D115" s="56">
+        <v>97.8</v>
+      </c>
+      <c r="E115" s="56">
+        <v>86.1</v>
+      </c>
+      <c r="F115" s="56">
+        <v>80.900000000000006</v>
+      </c>
+      <c r="G115" s="56">
+        <v>145.30000000000001</v>
+      </c>
+      <c r="H115" s="56">
+        <v>126.5</v>
+      </c>
+      <c r="I115" s="56">
+        <v>99.4</v>
+      </c>
+      <c r="J115" s="56">
+        <v>69.3</v>
+      </c>
+      <c r="K115" s="56">
+        <v>64.400000000000006</v>
+      </c>
+      <c r="L115" s="56">
+        <v>74</v>
+      </c>
+      <c r="M115" s="56">
+        <v>99.3</v>
+      </c>
+      <c r="N115" s="56">
+        <v>167.6</v>
+      </c>
+      <c r="O115" s="56">
+        <v>83.5</v>
+      </c>
+      <c r="P115" s="56">
+        <v>46.2</v>
+      </c>
+      <c r="Q115" s="56">
+        <v>208.1</v>
+      </c>
+      <c r="R115" s="56">
+        <v>67.5</v>
+      </c>
+      <c r="S115" s="56">
+        <v>109.8</v>
+      </c>
+      <c r="T115" s="56">
+        <v>9</v>
+      </c>
+      <c r="U115" s="54">
+        <v>56.8</v>
+      </c>
+      <c r="V115" s="56">
+        <v>93.9</v>
+      </c>
+      <c r="W115" s="56">
+        <v>67.2</v>
+      </c>
+      <c r="X115" s="56">
+        <v>67.2</v>
+      </c>
+      <c r="Y115" s="56">
+        <v>134.6</v>
+      </c>
+      <c r="Z115" s="56">
+        <v>122.3</v>
+      </c>
+      <c r="AA115" s="56">
+        <v>101.6</v>
+      </c>
+      <c r="AB115" s="56">
+        <v>125.8</v>
+      </c>
+      <c r="AC115" s="56">
+        <v>71.3</v>
+      </c>
+      <c r="AD115" s="56">
+        <v>153.9</v>
+      </c>
+      <c r="AE115" s="56">
+        <v>21.3</v>
+      </c>
+      <c r="AF115" s="56">
+        <v>155.69999999999999</v>
+      </c>
+      <c r="AG115" s="56">
+        <v>80.900000000000006</v>
+      </c>
+      <c r="AH115" s="56">
+        <v>79.2</v>
+      </c>
+      <c r="AI115" s="101">
         <v>113.6</v>
-      </c>
-[...22 lines deleted...]
-        <v>99.1</v>
       </c>
     </row>
     <row r="116" spans="1:36" s="9" customFormat="1" ht="12" customHeight="1">
-      <c r="B116" s="23" t="s">
-[...2 lines deleted...]
-      <c r="C116" s="43">
+      <c r="B116" s="21" t="s">
+        <v>126</v>
+      </c>
+      <c r="C116" s="40">
+        <v>101.6</v>
+      </c>
+      <c r="D116" s="56">
+        <v>101.9</v>
+      </c>
+      <c r="E116" s="56">
+        <v>83.3</v>
+      </c>
+      <c r="F116" s="56">
+        <v>88.1</v>
+      </c>
+      <c r="G116" s="56">
+        <v>163.4</v>
+      </c>
+      <c r="H116" s="56">
+        <v>114</v>
+      </c>
+      <c r="I116" s="56">
+        <v>116.1</v>
+      </c>
+      <c r="J116" s="56">
+        <v>67.8</v>
+      </c>
+      <c r="K116" s="56">
+        <v>66.400000000000006</v>
+      </c>
+      <c r="L116" s="56">
+        <v>72.099999999999994</v>
+      </c>
+      <c r="M116" s="56">
+        <v>121.6</v>
+      </c>
+      <c r="N116" s="56">
+        <v>172.2</v>
+      </c>
+      <c r="O116" s="56">
+        <v>82.2</v>
+      </c>
+      <c r="P116" s="56">
+        <v>44.8</v>
+      </c>
+      <c r="Q116" s="56">
+        <v>218</v>
+      </c>
+      <c r="R116" s="56">
+        <v>67.099999999999994</v>
+      </c>
+      <c r="S116" s="56">
+        <v>118.1</v>
+      </c>
+      <c r="T116" s="56">
+        <v>8.1999999999999993</v>
+      </c>
+      <c r="U116" s="54">
+        <v>56.2</v>
+      </c>
+      <c r="V116" s="56">
+        <v>84.7</v>
+      </c>
+      <c r="W116" s="56">
+        <v>60.7</v>
+      </c>
+      <c r="X116" s="56">
+        <v>60.7</v>
+      </c>
+      <c r="Y116" s="56">
+        <v>138.6</v>
+      </c>
+      <c r="Z116" s="56">
+        <v>131.80000000000001</v>
+      </c>
+      <c r="AA116" s="56">
         <v>109.1</v>
       </c>
-      <c r="D116" s="60">
-[...93 lines deleted...]
-        <v>88.9</v>
+      <c r="AB116" s="56">
+        <v>129.4</v>
+      </c>
+      <c r="AC116" s="56">
+        <v>78</v>
+      </c>
+      <c r="AD116" s="56">
+        <v>159.30000000000001</v>
+      </c>
+      <c r="AE116" s="56">
+        <v>27.1</v>
+      </c>
+      <c r="AF116" s="56">
+        <v>161.1</v>
+      </c>
+      <c r="AG116" s="56">
+        <v>81.599999999999994</v>
+      </c>
+      <c r="AH116" s="56">
+        <v>78.8</v>
+      </c>
+      <c r="AI116" s="101">
+        <v>132.9</v>
       </c>
     </row>
     <row r="117" spans="1:36" s="9" customFormat="1" ht="12" customHeight="1">
-      <c r="B117" s="26" t="s">
-[...47 lines deleted...]
-      <c r="R117" s="60">
+      <c r="B117" s="24" t="s">
+        <v>14</v>
+      </c>
+      <c r="C117" s="40">
+        <v>102.7</v>
+      </c>
+      <c r="D117" s="56">
+        <v>103</v>
+      </c>
+      <c r="E117" s="56">
+        <v>72.3</v>
+      </c>
+      <c r="F117" s="56">
+        <v>95</v>
+      </c>
+      <c r="G117" s="56">
+        <v>194.9</v>
+      </c>
+      <c r="H117" s="56">
+        <v>118.2</v>
+      </c>
+      <c r="I117" s="56">
+        <v>97.4</v>
+      </c>
+      <c r="J117" s="56">
         <v>69.8</v>
       </c>
-      <c r="S117" s="60">
-[...48 lines deleted...]
-        <v>133.30000000000001</v>
+      <c r="K117" s="56">
+        <v>68.2</v>
+      </c>
+      <c r="L117" s="56">
+        <v>81.5</v>
+      </c>
+      <c r="M117" s="56">
+        <v>90.2</v>
+      </c>
+      <c r="N117" s="56">
+        <v>161</v>
+      </c>
+      <c r="O117" s="56">
+        <v>61.2</v>
+      </c>
+      <c r="P117" s="56">
+        <v>44.1</v>
+      </c>
+      <c r="Q117" s="56">
+        <v>256</v>
+      </c>
+      <c r="R117" s="56">
+        <v>66.400000000000006</v>
+      </c>
+      <c r="S117" s="56">
+        <v>110.7</v>
+      </c>
+      <c r="T117" s="56">
+        <v>8.3000000000000007</v>
+      </c>
+      <c r="U117" s="54">
+        <v>59.9</v>
+      </c>
+      <c r="V117" s="56">
+        <v>78.7</v>
+      </c>
+      <c r="W117" s="56">
+        <v>63.7</v>
+      </c>
+      <c r="X117" s="56">
+        <v>63.7</v>
+      </c>
+      <c r="Y117" s="56">
+        <v>154</v>
+      </c>
+      <c r="Z117" s="56">
+        <v>141</v>
+      </c>
+      <c r="AA117" s="56">
+        <v>113.6</v>
+      </c>
+      <c r="AB117" s="56">
+        <v>141.80000000000001</v>
+      </c>
+      <c r="AC117" s="56">
+        <v>78.599999999999994</v>
+      </c>
+      <c r="AD117" s="56">
+        <v>184.3</v>
+      </c>
+      <c r="AE117" s="56">
+        <v>26.9</v>
+      </c>
+      <c r="AF117" s="56">
+        <v>186.4</v>
+      </c>
+      <c r="AG117" s="56">
+        <v>78.3</v>
+      </c>
+      <c r="AH117" s="56">
+        <v>77.3</v>
+      </c>
+      <c r="AI117" s="101">
+        <v>99.1</v>
       </c>
     </row>
     <row r="118" spans="1:36" s="9" customFormat="1" ht="12" customHeight="1">
-      <c r="B118" s="23" t="s">
-[...62 lines deleted...]
-      <c r="W118" s="60">
+      <c r="B118" s="21" t="s">
+        <v>128</v>
+      </c>
+      <c r="C118" s="40">
+        <v>109.1</v>
+      </c>
+      <c r="D118" s="56">
+        <v>109.5</v>
+      </c>
+      <c r="E118" s="56">
+        <v>73.400000000000006</v>
+      </c>
+      <c r="F118" s="56">
+        <v>108.8</v>
+      </c>
+      <c r="G118" s="56">
+        <v>168.4</v>
+      </c>
+      <c r="H118" s="56">
+        <v>114.9</v>
+      </c>
+      <c r="I118" s="56">
+        <v>170.1</v>
+      </c>
+      <c r="J118" s="56">
+        <v>66.599999999999994</v>
+      </c>
+      <c r="K118" s="56">
+        <v>76.400000000000006</v>
+      </c>
+      <c r="L118" s="56">
+        <v>75</v>
+      </c>
+      <c r="M118" s="56">
+        <v>98.7</v>
+      </c>
+      <c r="N118" s="56">
+        <v>165.4</v>
+      </c>
+      <c r="O118" s="56">
+        <v>80.3</v>
+      </c>
+      <c r="P118" s="56">
+        <v>44.7</v>
+      </c>
+      <c r="Q118" s="56">
+        <v>315.10000000000002</v>
+      </c>
+      <c r="R118" s="56">
         <v>68.599999999999994</v>
       </c>
-      <c r="X118" s="60">
-[...33 lines deleted...]
-        <v>110.6</v>
+      <c r="S118" s="56">
+        <v>104.4</v>
+      </c>
+      <c r="T118" s="56">
+        <v>8.3000000000000007</v>
+      </c>
+      <c r="U118" s="54">
+        <v>61.3</v>
+      </c>
+      <c r="V118" s="56">
+        <v>82.8</v>
+      </c>
+      <c r="W118" s="56">
+        <v>63.6</v>
+      </c>
+      <c r="X118" s="56">
+        <v>63.6</v>
+      </c>
+      <c r="Y118" s="56">
+        <v>135.19999999999999</v>
+      </c>
+      <c r="Z118" s="56">
+        <v>155.80000000000001</v>
+      </c>
+      <c r="AA118" s="56">
+        <v>105.6</v>
+      </c>
+      <c r="AB118" s="56">
+        <v>130.19999999999999</v>
+      </c>
+      <c r="AC118" s="56">
+        <v>79.599999999999994</v>
+      </c>
+      <c r="AD118" s="56">
+        <v>225.9</v>
+      </c>
+      <c r="AE118" s="56">
+        <v>22.4</v>
+      </c>
+      <c r="AF118" s="56">
+        <v>228.8</v>
+      </c>
+      <c r="AG118" s="56">
+        <v>78.5</v>
+      </c>
+      <c r="AH118" s="56">
+        <v>77.8</v>
+      </c>
+      <c r="AI118" s="101">
+        <v>88.9</v>
       </c>
     </row>
     <row r="119" spans="1:36" s="9" customFormat="1" ht="12" customHeight="1">
-      <c r="B119" s="26" t="s">
-[...59 lines deleted...]
-      <c r="V119" s="60">
+      <c r="B119" s="24" t="s">
+        <v>129</v>
+      </c>
+      <c r="C119" s="40">
+        <v>100.2</v>
+      </c>
+      <c r="D119" s="56">
+        <v>100.4</v>
+      </c>
+      <c r="E119" s="56">
+        <v>73</v>
+      </c>
+      <c r="F119" s="56">
+        <v>95.1</v>
+      </c>
+      <c r="G119" s="56">
+        <v>143.30000000000001</v>
+      </c>
+      <c r="H119" s="56">
+        <v>114.5</v>
+      </c>
+      <c r="I119" s="56">
+        <v>112.2</v>
+      </c>
+      <c r="J119" s="56">
+        <v>70.099999999999994</v>
+      </c>
+      <c r="K119" s="56">
+        <v>73.3</v>
+      </c>
+      <c r="L119" s="56">
+        <v>74.400000000000006</v>
+      </c>
+      <c r="M119" s="56">
+        <v>114.5</v>
+      </c>
+      <c r="N119" s="56">
+        <v>165.8</v>
+      </c>
+      <c r="O119" s="56">
+        <v>75.400000000000006</v>
+      </c>
+      <c r="P119" s="56">
+        <v>43.3</v>
+      </c>
+      <c r="Q119" s="56">
+        <v>249.2</v>
+      </c>
+      <c r="R119" s="56">
+        <v>69.8</v>
+      </c>
+      <c r="S119" s="56">
+        <v>114</v>
+      </c>
+      <c r="T119" s="56">
+        <v>10.1</v>
+      </c>
+      <c r="U119" s="54">
+        <v>61.9</v>
+      </c>
+      <c r="V119" s="56">
         <v>88.6</v>
       </c>
-      <c r="W119" s="60">
-[...32 lines deleted...]
-      <c r="AH119" s="60">
+      <c r="W119" s="56">
+        <v>66.2</v>
+      </c>
+      <c r="X119" s="56">
+        <v>66.2</v>
+      </c>
+      <c r="Y119" s="56">
+        <v>128.19999999999999</v>
+      </c>
+      <c r="Z119" s="56">
+        <v>126.9</v>
+      </c>
+      <c r="AA119" s="56">
+        <v>102.8</v>
+      </c>
+      <c r="AB119" s="56">
+        <v>117.8</v>
+      </c>
+      <c r="AC119" s="56">
+        <v>84.3</v>
+      </c>
+      <c r="AD119" s="56">
+        <v>179</v>
+      </c>
+      <c r="AE119" s="56">
+        <v>27</v>
+      </c>
+      <c r="AF119" s="56">
+        <v>181.2</v>
+      </c>
+      <c r="AG119" s="56">
+        <v>81.7</v>
+      </c>
+      <c r="AH119" s="56">
         <v>79.5</v>
       </c>
-      <c r="AI119" s="107">
-        <v>98.5</v>
+      <c r="AI119" s="101">
+        <v>133.30000000000001</v>
       </c>
     </row>
     <row r="120" spans="1:36" s="9" customFormat="1" ht="12" customHeight="1">
-      <c r="B120" s="26" t="s">
-[...92 lines deleted...]
-      <c r="AG120" s="60">
+      <c r="B120" s="21" t="s">
+        <v>130</v>
+      </c>
+      <c r="C120" s="40">
+        <v>128.5</v>
+      </c>
+      <c r="D120" s="56">
+        <v>129.1</v>
+      </c>
+      <c r="E120" s="56">
+        <v>70.599999999999994</v>
+      </c>
+      <c r="F120" s="56">
+        <v>93.3</v>
+      </c>
+      <c r="G120" s="56">
+        <v>140.4</v>
+      </c>
+      <c r="H120" s="56">
+        <v>115.6</v>
+      </c>
+      <c r="I120" s="56">
+        <v>126.4</v>
+      </c>
+      <c r="J120" s="56">
+        <v>70.5</v>
+      </c>
+      <c r="K120" s="56">
+        <v>65.3</v>
+      </c>
+      <c r="L120" s="56">
+        <v>70.599999999999994</v>
+      </c>
+      <c r="M120" s="56">
+        <v>107.3</v>
+      </c>
+      <c r="N120" s="56">
+        <v>165.5</v>
+      </c>
+      <c r="O120" s="56">
+        <v>73.7</v>
+      </c>
+      <c r="P120" s="56">
+        <v>42.3</v>
+      </c>
+      <c r="Q120" s="56">
+        <v>515.70000000000005</v>
+      </c>
+      <c r="R120" s="56">
+        <v>67.8</v>
+      </c>
+      <c r="S120" s="56">
+        <v>108.2</v>
+      </c>
+      <c r="T120" s="56">
+        <v>10.5</v>
+      </c>
+      <c r="U120" s="54">
+        <v>60.7</v>
+      </c>
+      <c r="V120" s="56">
+        <v>85</v>
+      </c>
+      <c r="W120" s="56">
+        <v>68.599999999999994</v>
+      </c>
+      <c r="X120" s="56">
+        <v>68.599999999999994</v>
+      </c>
+      <c r="Y120" s="56">
+        <v>127.7</v>
+      </c>
+      <c r="Z120" s="56">
+        <v>195.8</v>
+      </c>
+      <c r="AA120" s="56">
+        <v>101.3</v>
+      </c>
+      <c r="AB120" s="56">
+        <v>120.4</v>
+      </c>
+      <c r="AC120" s="56">
+        <v>77.099999999999994</v>
+      </c>
+      <c r="AD120" s="56">
+        <v>357.8</v>
+      </c>
+      <c r="AE120" s="56">
+        <v>29.4</v>
+      </c>
+      <c r="AF120" s="56">
+        <v>362</v>
+      </c>
+      <c r="AG120" s="56">
         <v>81</v>
       </c>
-      <c r="AH120" s="60">
-[...3 lines deleted...]
-        <v>97.5</v>
+      <c r="AH120" s="56">
+        <v>79.5</v>
+      </c>
+      <c r="AI120" s="101">
+        <v>110.6</v>
       </c>
     </row>
     <row r="121" spans="1:36" s="9" customFormat="1" ht="12" customHeight="1">
-      <c r="B121" s="23" t="s">
-[...99 lines deleted...]
-        <v>123.5</v>
+      <c r="B121" s="24" t="s">
+        <v>108</v>
+      </c>
+      <c r="C121" s="40">
+        <v>98.2</v>
+      </c>
+      <c r="D121" s="56">
+        <v>98.5</v>
+      </c>
+      <c r="E121" s="56">
+        <v>77</v>
+      </c>
+      <c r="F121" s="56">
+        <v>91.6</v>
+      </c>
+      <c r="G121" s="56">
+        <v>124</v>
+      </c>
+      <c r="H121" s="56">
+        <v>113.5</v>
+      </c>
+      <c r="I121" s="56">
+        <v>116.7</v>
+      </c>
+      <c r="J121" s="56">
+        <v>70.3</v>
+      </c>
+      <c r="K121" s="56">
+        <v>65.400000000000006</v>
+      </c>
+      <c r="L121" s="56">
+        <v>71.900000000000006</v>
+      </c>
+      <c r="M121" s="56">
+        <v>101.6</v>
+      </c>
+      <c r="N121" s="56">
+        <v>163.30000000000001</v>
+      </c>
+      <c r="O121" s="56">
+        <v>75.599999999999994</v>
+      </c>
+      <c r="P121" s="56">
+        <v>42.1</v>
+      </c>
+      <c r="Q121" s="56">
+        <v>243.1</v>
+      </c>
+      <c r="R121" s="56">
+        <v>69.099999999999994</v>
+      </c>
+      <c r="S121" s="56">
+        <v>108.9</v>
+      </c>
+      <c r="T121" s="56">
+        <v>7.9</v>
+      </c>
+      <c r="U121" s="54">
+        <v>62.4</v>
+      </c>
+      <c r="V121" s="56">
+        <v>88.6</v>
+      </c>
+      <c r="W121" s="56">
+        <v>73.900000000000006</v>
+      </c>
+      <c r="X121" s="56">
+        <v>73.900000000000006</v>
+      </c>
+      <c r="Y121" s="56">
+        <v>117.1</v>
+      </c>
+      <c r="Z121" s="56">
+        <v>124.1</v>
+      </c>
+      <c r="AA121" s="56">
+        <v>93.2</v>
+      </c>
+      <c r="AB121" s="56">
+        <v>108.6</v>
+      </c>
+      <c r="AC121" s="56">
+        <v>79.3</v>
+      </c>
+      <c r="AD121" s="56">
+        <v>172.3</v>
+      </c>
+      <c r="AE121" s="56">
+        <v>25</v>
+      </c>
+      <c r="AF121" s="56">
+        <v>174.2</v>
+      </c>
+      <c r="AG121" s="56">
+        <v>80.5</v>
+      </c>
+      <c r="AH121" s="56">
+        <v>79.5</v>
+      </c>
+      <c r="AI121" s="101">
+        <v>98.5</v>
       </c>
     </row>
     <row r="122" spans="1:36" s="9" customFormat="1" ht="12" customHeight="1">
-      <c r="B122" s="26" t="s">
-[...99 lines deleted...]
-        <v>105.8</v>
+      <c r="B122" s="24" t="s">
+        <v>149</v>
+      </c>
+      <c r="C122" s="40">
+        <v>129.5</v>
+      </c>
+      <c r="D122" s="56">
+        <v>130.1</v>
+      </c>
+      <c r="E122" s="56">
+        <v>64.3</v>
+      </c>
+      <c r="F122" s="56">
+        <v>88.2</v>
+      </c>
+      <c r="G122" s="56">
+        <v>109.3</v>
+      </c>
+      <c r="H122" s="56">
+        <v>111.5</v>
+      </c>
+      <c r="I122" s="56">
+        <v>105.6</v>
+      </c>
+      <c r="J122" s="56">
+        <v>73.3</v>
+      </c>
+      <c r="K122" s="56">
+        <v>66.900000000000006</v>
+      </c>
+      <c r="L122" s="56">
+        <v>68.8</v>
+      </c>
+      <c r="M122" s="56">
+        <v>99.3</v>
+      </c>
+      <c r="N122" s="56">
+        <v>155.9</v>
+      </c>
+      <c r="O122" s="56">
+        <v>66.8</v>
+      </c>
+      <c r="P122" s="56">
+        <v>43.4</v>
+      </c>
+      <c r="Q122" s="56">
+        <v>516.5</v>
+      </c>
+      <c r="R122" s="56">
+        <v>68.8</v>
+      </c>
+      <c r="S122" s="56">
+        <v>107.9</v>
+      </c>
+      <c r="T122" s="56">
+        <v>10.199999999999999</v>
+      </c>
+      <c r="U122" s="54">
+        <v>62</v>
+      </c>
+      <c r="V122" s="56">
+        <v>85.2</v>
+      </c>
+      <c r="W122" s="56">
+        <v>64.7</v>
+      </c>
+      <c r="X122" s="56">
+        <v>64.7</v>
+      </c>
+      <c r="Y122" s="56">
+        <v>109.7</v>
+      </c>
+      <c r="Z122" s="56">
+        <v>197.1</v>
+      </c>
+      <c r="AA122" s="56">
+        <v>90.3</v>
+      </c>
+      <c r="AB122" s="56">
+        <v>102</v>
+      </c>
+      <c r="AC122" s="56">
+        <v>76</v>
+      </c>
+      <c r="AD122" s="56">
+        <v>363.8</v>
+      </c>
+      <c r="AE122" s="56">
+        <v>26.9</v>
+      </c>
+      <c r="AF122" s="56">
+        <v>368.4</v>
+      </c>
+      <c r="AG122" s="56">
+        <v>81</v>
+      </c>
+      <c r="AH122" s="56">
+        <v>80.3</v>
+      </c>
+      <c r="AI122" s="101">
+        <v>97.5</v>
       </c>
     </row>
     <row r="123" spans="1:36" s="9" customFormat="1" ht="12" customHeight="1">
-      <c r="B123" s="26" t="s">
-[...8 lines deleted...]
-      <c r="E123" s="60">
+      <c r="B123" s="21" t="s">
+        <v>150</v>
+      </c>
+      <c r="C123" s="38">
+        <v>93.3</v>
+      </c>
+      <c r="D123" s="54">
+        <v>93.6</v>
+      </c>
+      <c r="E123" s="54">
+        <v>80.599999999999994</v>
+      </c>
+      <c r="F123" s="54">
+        <v>86.9</v>
+      </c>
+      <c r="G123" s="54">
+        <v>144.69999999999999</v>
+      </c>
+      <c r="H123" s="54">
+        <v>111.3</v>
+      </c>
+      <c r="I123" s="54">
+        <v>125</v>
+      </c>
+      <c r="J123" s="54">
+        <v>75.5</v>
+      </c>
+      <c r="K123" s="54">
+        <v>68.7</v>
+      </c>
+      <c r="L123" s="54">
+        <v>69.5</v>
+      </c>
+      <c r="M123" s="54">
+        <v>112.5</v>
+      </c>
+      <c r="N123" s="54">
+        <v>181.3</v>
+      </c>
+      <c r="O123" s="54">
+        <v>71.8</v>
+      </c>
+      <c r="P123" s="54">
+        <v>42.2</v>
+      </c>
+      <c r="Q123" s="54">
+        <v>187.5</v>
+      </c>
+      <c r="R123" s="54">
+        <v>69.400000000000006</v>
+      </c>
+      <c r="S123" s="54">
+        <v>113.9</v>
+      </c>
+      <c r="T123" s="54">
+        <v>11.2</v>
+      </c>
+      <c r="U123" s="54">
+        <v>62.6</v>
+      </c>
+      <c r="V123" s="54">
+        <v>81.7</v>
+      </c>
+      <c r="W123" s="54">
+        <v>66.5</v>
+      </c>
+      <c r="X123" s="54">
+        <v>66.5</v>
+      </c>
+      <c r="Y123" s="54">
+        <v>121.6</v>
+      </c>
+      <c r="Z123" s="54">
+        <v>110.6</v>
+      </c>
+      <c r="AA123" s="54">
+        <v>97.2</v>
+      </c>
+      <c r="AB123" s="54">
+        <v>114.9</v>
+      </c>
+      <c r="AC123" s="54">
+        <v>77.3</v>
+      </c>
+      <c r="AD123" s="54">
+        <v>136.4</v>
+      </c>
+      <c r="AE123" s="54">
+        <v>18.3</v>
+      </c>
+      <c r="AF123" s="54">
+        <v>138</v>
+      </c>
+      <c r="AG123" s="54">
         <v>84.3</v>
       </c>
-      <c r="F123" s="60">
-[...87 lines deleted...]
-        <v>89.9</v>
+      <c r="AH123" s="54">
+        <v>82.2</v>
+      </c>
+      <c r="AI123" s="99">
+        <v>123.5</v>
       </c>
     </row>
     <row r="124" spans="1:36" s="9" customFormat="1" ht="12" customHeight="1">
-      <c r="B124" s="25" t="s">
+      <c r="B124" s="24" t="s">
+        <v>151</v>
+      </c>
+      <c r="C124" s="40">
+        <v>88.4</v>
+      </c>
+      <c r="D124" s="56">
+        <v>88.5</v>
+      </c>
+      <c r="E124" s="56">
+        <v>78.3</v>
+      </c>
+      <c r="F124" s="56">
+        <v>99.1</v>
+      </c>
+      <c r="G124" s="56">
+        <v>144</v>
+      </c>
+      <c r="H124" s="56">
+        <v>110</v>
+      </c>
+      <c r="I124" s="56">
+        <v>105.3</v>
+      </c>
+      <c r="J124" s="56">
+        <v>71.7</v>
+      </c>
+      <c r="K124" s="56">
+        <v>67.3</v>
+      </c>
+      <c r="L124" s="56">
+        <v>72.099999999999994</v>
+      </c>
+      <c r="M124" s="56">
+        <v>109.9</v>
+      </c>
+      <c r="N124" s="56">
+        <v>151.9</v>
+      </c>
+      <c r="O124" s="56">
+        <v>60</v>
+      </c>
+      <c r="P124" s="56">
+        <v>44</v>
+      </c>
+      <c r="Q124" s="56">
+        <v>158.5</v>
+      </c>
+      <c r="R124" s="56">
+        <v>69.599999999999994</v>
+      </c>
+      <c r="S124" s="56">
+        <v>108.7</v>
+      </c>
+      <c r="T124" s="56">
+        <v>11.3</v>
+      </c>
+      <c r="U124" s="54">
+        <v>63.1</v>
+      </c>
+      <c r="V124" s="56">
+        <v>82.1</v>
+      </c>
+      <c r="W124" s="56">
+        <v>68.400000000000006</v>
+      </c>
+      <c r="X124" s="56">
+        <v>68.400000000000006</v>
+      </c>
+      <c r="Y124" s="56">
+        <v>119.5</v>
+      </c>
+      <c r="Z124" s="56">
+        <v>101.3</v>
+      </c>
+      <c r="AA124" s="56">
+        <v>96</v>
+      </c>
+      <c r="AB124" s="56">
+        <v>112.1</v>
+      </c>
+      <c r="AC124" s="56">
+        <v>75.3</v>
+      </c>
+      <c r="AD124" s="56">
+        <v>117.4</v>
+      </c>
+      <c r="AE124" s="56">
+        <v>23</v>
+      </c>
+      <c r="AF124" s="56">
+        <v>118.7</v>
+      </c>
+      <c r="AG124" s="56">
+        <v>82.1</v>
+      </c>
+      <c r="AH124" s="56">
+        <v>80.8</v>
+      </c>
+      <c r="AI124" s="101">
+        <v>105.8</v>
+      </c>
+    </row>
+    <row r="125" spans="1:36" s="9" customFormat="1" ht="12" customHeight="1">
+      <c r="B125" s="24" t="s">
+        <v>152</v>
+      </c>
+      <c r="C125" s="40">
+        <v>90.7</v>
+      </c>
+      <c r="D125" s="56">
+        <v>91</v>
+      </c>
+      <c r="E125" s="56">
+        <v>84.3</v>
+      </c>
+      <c r="F125" s="56">
+        <v>88.7</v>
+      </c>
+      <c r="G125" s="56">
+        <v>60.5</v>
+      </c>
+      <c r="H125" s="56">
+        <v>107.5</v>
+      </c>
+      <c r="I125" s="56">
+        <v>123.8</v>
+      </c>
+      <c r="J125" s="56">
+        <v>73.599999999999994</v>
+      </c>
+      <c r="K125" s="56">
+        <v>67.3</v>
+      </c>
+      <c r="L125" s="56">
+        <v>75.599999999999994</v>
+      </c>
+      <c r="M125" s="56">
+        <v>104.9</v>
+      </c>
+      <c r="N125" s="56">
+        <v>164.2</v>
+      </c>
+      <c r="O125" s="56">
+        <v>72</v>
+      </c>
+      <c r="P125" s="56">
+        <v>44.3</v>
+      </c>
+      <c r="Q125" s="56">
+        <v>191.7</v>
+      </c>
+      <c r="R125" s="56">
+        <v>68.400000000000006</v>
+      </c>
+      <c r="S125" s="56">
+        <v>108.8</v>
+      </c>
+      <c r="T125" s="56">
+        <v>11.8</v>
+      </c>
+      <c r="U125" s="54">
+        <v>62.9</v>
+      </c>
+      <c r="V125" s="56">
+        <v>78.900000000000006</v>
+      </c>
+      <c r="W125" s="56">
+        <v>66.3</v>
+      </c>
+      <c r="X125" s="56">
+        <v>66.3</v>
+      </c>
+      <c r="Y125" s="56">
+        <v>87.3</v>
+      </c>
+      <c r="Z125" s="56">
+        <v>104.5</v>
+      </c>
+      <c r="AA125" s="56">
+        <v>84.6</v>
+      </c>
+      <c r="AB125" s="56">
+        <v>83.3</v>
+      </c>
+      <c r="AC125" s="56">
+        <v>77.900000000000006</v>
+      </c>
+      <c r="AD125" s="56">
+        <v>140.5</v>
+      </c>
+      <c r="AE125" s="56">
+        <v>22.5</v>
+      </c>
+      <c r="AF125" s="56">
+        <v>142.1</v>
+      </c>
+      <c r="AG125" s="56">
+        <v>84</v>
+      </c>
+      <c r="AH125" s="56">
+        <v>83.8</v>
+      </c>
+      <c r="AI125" s="101">
+        <v>89.9</v>
+      </c>
+    </row>
+    <row r="126" spans="1:36" s="9" customFormat="1" ht="12" customHeight="1">
+      <c r="B126" s="23" t="s">
         <v>153</v>
       </c>
-      <c r="C124" s="42">
+      <c r="C126" s="39">
         <v>98.6</v>
       </c>
-      <c r="D124" s="59">
+      <c r="D126" s="55">
         <v>98.9</v>
       </c>
-      <c r="E124" s="59">
+      <c r="E126" s="55">
         <v>80.900000000000006</v>
       </c>
-      <c r="F124" s="59">
+      <c r="F126" s="55">
         <v>88</v>
       </c>
-      <c r="G124" s="59">
+      <c r="G126" s="55">
         <v>111.4</v>
       </c>
-      <c r="H124" s="59">
+      <c r="H126" s="55">
         <v>104.2</v>
       </c>
-      <c r="I124" s="59">
+      <c r="I126" s="55">
         <v>77.8</v>
       </c>
-      <c r="J124" s="59">
+      <c r="J126" s="55">
         <v>77.7</v>
       </c>
-      <c r="K124" s="59">
+      <c r="K126" s="55">
         <v>68.2</v>
       </c>
-      <c r="L124" s="59">
+      <c r="L126" s="55">
         <v>74</v>
       </c>
-      <c r="M124" s="59">
+      <c r="M126" s="55">
         <v>115.8</v>
       </c>
-      <c r="N124" s="59">
+      <c r="N126" s="55">
         <v>138.19999999999999</v>
       </c>
-      <c r="O124" s="59">
+      <c r="O126" s="55">
         <v>68.599999999999994</v>
       </c>
-      <c r="P124" s="59">
+      <c r="P126" s="55">
         <v>41.5</v>
       </c>
-      <c r="Q124" s="59">
+      <c r="Q126" s="55">
         <v>212.4</v>
       </c>
-      <c r="R124" s="59">
+      <c r="R126" s="55">
         <v>70</v>
       </c>
-      <c r="S124" s="59">
+      <c r="S126" s="55">
         <v>108.2</v>
       </c>
-      <c r="T124" s="59">
+      <c r="T126" s="55">
         <v>8.8000000000000007</v>
       </c>
-      <c r="U124" s="59">
+      <c r="U126" s="55">
         <v>68.3</v>
       </c>
-      <c r="V124" s="59">
+      <c r="V126" s="55">
         <v>74.2</v>
       </c>
-      <c r="W124" s="59">
+      <c r="W126" s="55">
         <v>66.400000000000006</v>
       </c>
-      <c r="X124" s="59">
+      <c r="X126" s="55">
         <v>66.400000000000006</v>
       </c>
-      <c r="Y124" s="59">
+      <c r="Y126" s="55">
         <v>106.4</v>
       </c>
-      <c r="Z124" s="59">
+      <c r="Z126" s="55">
         <v>116.7</v>
       </c>
-      <c r="AA124" s="59">
+      <c r="AA126" s="55">
         <v>90.8</v>
       </c>
-      <c r="AB124" s="59">
+      <c r="AB126" s="55">
         <v>97.5</v>
       </c>
-      <c r="AC124" s="59">
+      <c r="AC126" s="55">
         <v>77.400000000000006</v>
       </c>
-      <c r="AD124" s="59">
+      <c r="AD126" s="55">
         <v>152.5</v>
       </c>
-      <c r="AE124" s="59">
+      <c r="AE126" s="55">
         <v>22.1</v>
       </c>
-      <c r="AF124" s="59">
+      <c r="AF126" s="55">
         <v>154.30000000000001</v>
       </c>
-      <c r="AG124" s="59">
+      <c r="AG126" s="55">
         <v>85</v>
       </c>
-      <c r="AH124" s="59">
+      <c r="AH126" s="55">
         <v>84</v>
       </c>
-      <c r="AI124" s="106">
+      <c r="AI126" s="100">
         <v>112.5</v>
       </c>
     </row>
-    <row r="125" spans="1:36" s="2" customFormat="1" ht="12" customHeight="1">
-[...1 lines deleted...]
-      <c r="B125" s="27" t="s">
+    <row r="127" spans="1:36" s="2" customFormat="1" ht="12" customHeight="1">
+      <c r="A127" s="10"/>
+      <c r="B127" s="25" t="s">
         <v>154</v>
       </c>
-      <c r="C125" s="44">
+      <c r="C127" s="41">
         <v>98.8</v>
       </c>
-      <c r="D125" s="61">
+      <c r="D127" s="57">
         <v>99.1</v>
       </c>
-      <c r="E125" s="61">
+      <c r="E127" s="57">
         <v>76.3</v>
       </c>
-      <c r="F125" s="61">
+      <c r="F127" s="57">
         <v>83.4</v>
       </c>
-      <c r="G125" s="61">
+      <c r="G127" s="57">
         <v>117</v>
       </c>
-      <c r="H125" s="61">
+      <c r="H127" s="57">
         <v>92.3</v>
       </c>
-      <c r="I125" s="61">
+      <c r="I127" s="57">
         <v>100.5</v>
       </c>
-      <c r="J125" s="61">
+      <c r="J127" s="57">
         <v>78.7</v>
       </c>
-      <c r="K125" s="61">
+      <c r="K127" s="57">
         <v>68.900000000000006</v>
       </c>
-      <c r="L125" s="61">
+      <c r="L127" s="57">
         <v>74</v>
       </c>
-      <c r="M125" s="61">
+      <c r="M127" s="57">
         <v>103.2</v>
       </c>
-      <c r="N125" s="61">
+      <c r="N127" s="57">
         <v>148.5</v>
       </c>
-      <c r="O125" s="61">
+      <c r="O127" s="57">
         <v>65.5</v>
       </c>
-      <c r="P125" s="61">
+      <c r="P127" s="57">
         <v>41.7</v>
       </c>
-      <c r="Q125" s="61">
+      <c r="Q127" s="57">
         <v>241.7</v>
       </c>
-      <c r="R125" s="61">
+      <c r="R127" s="57">
         <v>71.400000000000006</v>
       </c>
-      <c r="S125" s="61">
+      <c r="S127" s="57">
         <v>108</v>
       </c>
-      <c r="T125" s="61">
+      <c r="T127" s="57">
         <v>8.9</v>
       </c>
-      <c r="U125" s="61">
+      <c r="U127" s="57">
         <v>71.400000000000006</v>
       </c>
-      <c r="V125" s="61">
+      <c r="V127" s="57">
         <v>67.8</v>
       </c>
-      <c r="W125" s="61">
+      <c r="W127" s="57">
         <v>67.2</v>
       </c>
-      <c r="X125" s="61">
+      <c r="X127" s="57">
         <v>67.2</v>
       </c>
-      <c r="Y125" s="61">
+      <c r="Y127" s="57">
         <v>102.4</v>
       </c>
-      <c r="Z125" s="61">
+      <c r="Z127" s="57">
         <v>122.4</v>
       </c>
-      <c r="AA125" s="61">
+      <c r="AA127" s="57">
         <v>89.8</v>
       </c>
-      <c r="AB125" s="61">
+      <c r="AB127" s="57">
         <v>94.6</v>
       </c>
-      <c r="AC125" s="61">
+      <c r="AC127" s="57">
         <v>80.3</v>
       </c>
-      <c r="AD125" s="61">
+      <c r="AD127" s="57">
         <v>172.8</v>
       </c>
-      <c r="AE125" s="61">
+      <c r="AE127" s="57">
         <v>25</v>
       </c>
-      <c r="AF125" s="61">
+      <c r="AF127" s="57">
         <v>174.9</v>
       </c>
-      <c r="AG125" s="61">
+      <c r="AG127" s="57">
         <v>84.1</v>
       </c>
-      <c r="AH125" s="61">
+      <c r="AH127" s="57">
         <v>83.3</v>
       </c>
-      <c r="AI125" s="104">
+      <c r="AI127" s="98">
         <v>100.3</v>
       </c>
-      <c r="AJ125" s="110"/>
-[...209 lines deleted...]
-      <c r="AJ127" s="111"/>
+      <c r="AJ127" s="104"/>
     </row>
     <row r="128" spans="1:36" ht="12" customHeight="1">
-      <c r="B128" s="27" t="s">
+      <c r="B128" s="22" t="s">
+        <v>160</v>
+      </c>
+      <c r="C128" s="41">
+        <v>101.1</v>
+      </c>
+      <c r="D128" s="58">
+        <v>101.4</v>
+      </c>
+      <c r="E128" s="58">
+        <v>71.3</v>
+      </c>
+      <c r="F128" s="58">
+        <v>68.400000000000006</v>
+      </c>
+      <c r="G128" s="58">
+        <v>126.4</v>
+      </c>
+      <c r="H128" s="58">
+        <v>113.9</v>
+      </c>
+      <c r="I128" s="58">
+        <v>107</v>
+      </c>
+      <c r="J128" s="58">
+        <v>81.099999999999994</v>
+      </c>
+      <c r="K128" s="58">
+        <v>58.5</v>
+      </c>
+      <c r="L128" s="58">
+        <v>77.7</v>
+      </c>
+      <c r="M128" s="58">
+        <v>122</v>
+      </c>
+      <c r="N128" s="58">
+        <v>152.4</v>
+      </c>
+      <c r="O128" s="58">
+        <v>65.900000000000006</v>
+      </c>
+      <c r="P128" s="58">
+        <v>41.3</v>
+      </c>
+      <c r="Q128" s="59">
+        <v>226.6</v>
+      </c>
+      <c r="R128" s="58">
+        <v>70.8</v>
+      </c>
+      <c r="S128" s="58">
+        <v>107.8</v>
+      </c>
+      <c r="T128" s="57">
+        <v>8</v>
+      </c>
+      <c r="U128" s="58">
+        <v>72.3</v>
+      </c>
+      <c r="V128" s="58">
+        <v>62.3</v>
+      </c>
+      <c r="W128" s="58">
+        <v>68.900000000000006</v>
+      </c>
+      <c r="X128" s="58">
+        <v>68.900000000000006</v>
+      </c>
+      <c r="Y128" s="58">
+        <v>119.2</v>
+      </c>
+      <c r="Z128" s="58">
+        <v>125.4</v>
+      </c>
+      <c r="AA128" s="58">
+        <v>99.2</v>
+      </c>
+      <c r="AB128" s="58">
+        <v>112</v>
+      </c>
+      <c r="AC128" s="58">
+        <v>80.5</v>
+      </c>
+      <c r="AD128" s="58">
+        <v>163</v>
+      </c>
+      <c r="AE128" s="58">
+        <v>25.4</v>
+      </c>
+      <c r="AF128" s="58">
+        <v>164.8</v>
+      </c>
+      <c r="AG128" s="58">
+        <v>85.2</v>
+      </c>
+      <c r="AH128" s="58">
+        <v>84.8</v>
+      </c>
+      <c r="AI128" s="98">
+        <v>98.9</v>
+      </c>
+      <c r="AJ128" s="105"/>
+    </row>
+    <row r="129" spans="2:36" ht="12" customHeight="1">
+      <c r="B129" s="25" t="s">
+        <v>156</v>
+      </c>
+      <c r="C129" s="41">
+        <v>106</v>
+      </c>
+      <c r="D129" s="59">
+        <v>106.3</v>
+      </c>
+      <c r="E129" s="59">
+        <v>70</v>
+      </c>
+      <c r="F129" s="59">
+        <v>82.9</v>
+      </c>
+      <c r="G129" s="59">
+        <v>155.4</v>
+      </c>
+      <c r="H129" s="59">
+        <v>124.1</v>
+      </c>
+      <c r="I129" s="59">
+        <v>102.8</v>
+      </c>
+      <c r="J129" s="59">
+        <v>78.3</v>
+      </c>
+      <c r="K129" s="59">
+        <v>54.8</v>
+      </c>
+      <c r="L129" s="59">
+        <v>79.099999999999994</v>
+      </c>
+      <c r="M129" s="59">
+        <v>104.1</v>
+      </c>
+      <c r="N129" s="59">
+        <v>170.2</v>
+      </c>
+      <c r="O129" s="59">
+        <v>63.6</v>
+      </c>
+      <c r="P129" s="59">
+        <v>41.1</v>
+      </c>
+      <c r="Q129" s="59">
+        <v>256.89999999999998</v>
+      </c>
+      <c r="R129" s="59">
+        <v>70.8</v>
+      </c>
+      <c r="S129" s="59">
+        <v>97.2</v>
+      </c>
+      <c r="T129" s="59">
+        <v>8.9</v>
+      </c>
+      <c r="U129" s="59">
+        <v>71.7</v>
+      </c>
+      <c r="V129" s="59">
+        <v>70.599999999999994</v>
+      </c>
+      <c r="W129" s="59">
+        <v>71.8</v>
+      </c>
+      <c r="X129" s="59">
+        <v>71.8</v>
+      </c>
+      <c r="Y129" s="59">
+        <v>141.30000000000001</v>
+      </c>
+      <c r="Z129" s="59">
+        <v>142.30000000000001</v>
+      </c>
+      <c r="AA129" s="59">
+        <v>113.5</v>
+      </c>
+      <c r="AB129" s="59">
+        <v>133.6</v>
+      </c>
+      <c r="AC129" s="59">
+        <v>86</v>
+      </c>
+      <c r="AD129" s="59">
+        <v>184.5</v>
+      </c>
+      <c r="AE129" s="59">
+        <v>21.4</v>
+      </c>
+      <c r="AF129" s="59">
+        <v>186.7</v>
+      </c>
+      <c r="AG129" s="59">
+        <v>81.7</v>
+      </c>
+      <c r="AH129" s="59">
+        <v>80.900000000000006</v>
+      </c>
+      <c r="AI129" s="98">
+        <v>94.4</v>
+      </c>
+      <c r="AJ129" s="105"/>
+    </row>
+    <row r="130" spans="2:36" ht="12" customHeight="1">
+      <c r="B130" s="25" t="s">
         <v>157</v>
       </c>
-      <c r="C128" s="44">
+      <c r="C130" s="41">
         <v>98.1</v>
       </c>
-      <c r="D128" s="63">
+      <c r="D130" s="59">
         <v>98.4</v>
       </c>
-      <c r="E128" s="63">
+      <c r="E130" s="59">
         <v>74.3</v>
       </c>
-      <c r="F128" s="63">
+      <c r="F130" s="59">
         <v>69.2</v>
       </c>
-      <c r="G128" s="63">
+      <c r="G130" s="59">
         <v>176.1</v>
       </c>
-      <c r="H128" s="63">
+      <c r="H130" s="59">
         <v>120.5</v>
       </c>
-      <c r="I128" s="63">
+      <c r="I130" s="59">
         <v>109.3</v>
       </c>
-      <c r="J128" s="63">
+      <c r="J130" s="59">
         <v>80.900000000000006</v>
       </c>
-      <c r="K128" s="63">
+      <c r="K130" s="59">
         <v>57.6</v>
       </c>
-      <c r="L128" s="63">
+      <c r="L130" s="59">
         <v>78.7</v>
       </c>
-      <c r="M128" s="63">
+      <c r="M130" s="59">
         <v>126</v>
       </c>
-      <c r="N128" s="63">
+      <c r="N130" s="59">
         <v>142.1</v>
       </c>
-      <c r="O128" s="63">
+      <c r="O130" s="59">
         <v>75.599999999999994</v>
       </c>
-      <c r="P128" s="63">
+      <c r="P130" s="59">
         <v>41</v>
       </c>
-      <c r="Q128" s="63">
+      <c r="Q130" s="59">
         <v>178</v>
       </c>
-      <c r="R128" s="63">
+      <c r="R130" s="59">
         <v>74.5</v>
       </c>
-      <c r="S128" s="63">
+      <c r="S130" s="59">
         <v>104.8</v>
       </c>
-      <c r="T128" s="63">
+      <c r="T130" s="59">
         <v>8.9</v>
       </c>
-      <c r="U128" s="63">
+      <c r="U130" s="59">
         <v>69.5</v>
       </c>
-      <c r="V128" s="63">
+      <c r="V130" s="59">
         <v>89.7</v>
       </c>
-      <c r="W128" s="63">
+      <c r="W130" s="59">
         <v>69.099999999999994</v>
       </c>
-      <c r="X128" s="63">
+      <c r="X130" s="59">
         <v>69.099999999999994</v>
       </c>
-      <c r="Y128" s="63">
+      <c r="Y130" s="59">
         <v>145.69999999999999</v>
       </c>
-      <c r="Z128" s="63">
+      <c r="Z130" s="59">
         <v>117.4</v>
       </c>
-      <c r="AA128" s="63">
+      <c r="AA130" s="59">
         <v>110.7</v>
       </c>
-      <c r="AB128" s="63">
+      <c r="AB130" s="59">
         <v>136.4</v>
       </c>
-      <c r="AC128" s="63">
+      <c r="AC130" s="59">
         <v>78.5</v>
       </c>
-      <c r="AD128" s="63">
+      <c r="AD130" s="59">
         <v>128.9</v>
       </c>
-      <c r="AE128" s="63">
+      <c r="AE130" s="59">
         <v>19.399999999999999</v>
       </c>
-      <c r="AF128" s="63">
+      <c r="AF130" s="59">
         <v>130.4</v>
       </c>
-      <c r="AG128" s="63">
+      <c r="AG130" s="59">
         <v>86.5</v>
       </c>
-      <c r="AH128" s="63">
+      <c r="AH130" s="59">
         <v>85</v>
       </c>
-      <c r="AI128" s="104">
+      <c r="AI130" s="98">
         <v>120.5</v>
       </c>
-      <c r="AJ128" s="111"/>
+      <c r="AJ130" s="105"/>
     </row>
-    <row r="129" spans="2:35" ht="12" customHeight="1">
-      <c r="B129" s="27" t="s">
+    <row r="131" spans="2:36" ht="12" customHeight="1">
+      <c r="B131" s="25" t="s">
         <v>158</v>
       </c>
-      <c r="C129" s="44">
+      <c r="C131" s="41">
         <v>91.2</v>
       </c>
-      <c r="D129" s="63">
+      <c r="D131" s="59">
         <v>91.4</v>
       </c>
-      <c r="E129" s="63">
+      <c r="E131" s="59">
         <v>69.7</v>
       </c>
-      <c r="F129" s="63">
+      <c r="F131" s="59">
         <v>70.8</v>
       </c>
-      <c r="G129" s="63">
+      <c r="G131" s="59">
         <v>105.3</v>
       </c>
-      <c r="H129" s="63">
+      <c r="H131" s="59">
         <v>129.6</v>
       </c>
-      <c r="I129" s="63">
+      <c r="I131" s="59">
         <v>92.7</v>
       </c>
-      <c r="J129" s="63">
+      <c r="J131" s="59">
         <v>75.599999999999994</v>
       </c>
-      <c r="K129" s="63">
+      <c r="K131" s="59">
         <v>53</v>
       </c>
-      <c r="L129" s="63">
+      <c r="L131" s="59">
         <v>74</v>
       </c>
-      <c r="M129" s="63">
+      <c r="M131" s="59">
         <v>97.5</v>
       </c>
-      <c r="N129" s="63">
+      <c r="N131" s="59">
         <v>143.69999999999999</v>
       </c>
-      <c r="O129" s="63">
+      <c r="O131" s="59">
         <v>67.900000000000006</v>
       </c>
-      <c r="P129" s="63">
+      <c r="P131" s="59">
         <v>39.200000000000003</v>
       </c>
-      <c r="Q129" s="63">
+      <c r="Q131" s="59">
         <v>185.3</v>
       </c>
-      <c r="R129" s="63">
+      <c r="R131" s="59">
         <v>69.099999999999994</v>
       </c>
-      <c r="S129" s="63">
+      <c r="S131" s="59">
         <v>107.9</v>
       </c>
-      <c r="T129" s="63">
+      <c r="T131" s="59">
         <v>9.1</v>
       </c>
-      <c r="U129" s="63">
+      <c r="U131" s="59">
         <v>62.5</v>
       </c>
-      <c r="V129" s="63">
+      <c r="V131" s="59">
         <v>78.8</v>
       </c>
-      <c r="W129" s="63">
+      <c r="W131" s="59">
         <v>69.900000000000006</v>
       </c>
-      <c r="X129" s="63">
+      <c r="X131" s="59">
         <v>69.900000000000006</v>
       </c>
-      <c r="Y129" s="63">
+      <c r="Y131" s="59">
         <v>116</v>
       </c>
-      <c r="Z129" s="63">
+      <c r="Z131" s="59">
         <v>107.1</v>
       </c>
-      <c r="AA129" s="63">
+      <c r="AA131" s="59">
         <v>92.8</v>
       </c>
-      <c r="AB129" s="63">
+      <c r="AB131" s="59">
         <v>107.3</v>
       </c>
-      <c r="AC129" s="63">
+      <c r="AC131" s="59">
         <v>75.599999999999994</v>
       </c>
-      <c r="AD129" s="63">
+      <c r="AD131" s="59">
         <v>133.6</v>
       </c>
-      <c r="AE129" s="63">
+      <c r="AE131" s="59">
         <v>17</v>
       </c>
-      <c r="AF129" s="63">
+      <c r="AF131" s="59">
         <v>135.19999999999999</v>
       </c>
-      <c r="AG129" s="63">
+      <c r="AG131" s="59">
         <v>79.5</v>
       </c>
-      <c r="AH129" s="63">
+      <c r="AH131" s="59">
         <v>78.400000000000006</v>
       </c>
-      <c r="AI129" s="104">
+      <c r="AI131" s="98">
         <v>98.3</v>
       </c>
     </row>
-    <row r="130" spans="2:35" ht="12" customHeight="1">
-      <c r="B130" s="27" t="s">
+    <row r="132" spans="2:36" ht="12" customHeight="1">
+      <c r="B132" s="25" t="s">
         <v>161</v>
       </c>
-      <c r="C130" s="45">
+      <c r="C132" s="42">
         <v>91.4</v>
       </c>
-      <c r="D130" s="64">
+      <c r="D132" s="60">
         <v>91.6</v>
       </c>
-      <c r="E130" s="64">
+      <c r="E132" s="60">
         <v>64.599999999999994</v>
       </c>
-      <c r="F130" s="64">
+      <c r="F132" s="60">
         <v>71</v>
       </c>
-      <c r="G130" s="64">
+      <c r="G132" s="60">
         <v>74.3</v>
       </c>
-      <c r="H130" s="64">
+      <c r="H132" s="60">
         <v>122.9</v>
       </c>
-      <c r="I130" s="64">
+      <c r="I132" s="60">
         <v>108</v>
       </c>
-      <c r="J130" s="64">
+      <c r="J132" s="60">
         <v>82.6</v>
       </c>
-      <c r="K130" s="64">
+      <c r="K132" s="60">
         <v>48.5</v>
       </c>
-      <c r="L130" s="64">
+      <c r="L132" s="60">
         <v>76.400000000000006</v>
       </c>
-      <c r="M130" s="64">
+      <c r="M132" s="60">
         <v>100.5</v>
       </c>
-      <c r="N130" s="64">
+      <c r="N132" s="60">
         <v>160.80000000000001</v>
       </c>
-      <c r="O130" s="64">
+      <c r="O132" s="60">
         <v>72.8</v>
       </c>
-      <c r="P130" s="64">
+      <c r="P132" s="60">
         <v>41.6</v>
       </c>
-      <c r="Q130" s="64">
+      <c r="Q132" s="60">
         <v>163.80000000000001</v>
       </c>
-      <c r="R130" s="64">
+      <c r="R132" s="60">
         <v>70.7</v>
       </c>
-      <c r="S130" s="64">
+      <c r="S132" s="60">
         <v>114.7</v>
       </c>
-      <c r="T130" s="64">
+      <c r="T132" s="60">
         <v>8.5</v>
       </c>
-      <c r="U130" s="64">
+      <c r="U132" s="60">
         <v>65.400000000000006</v>
       </c>
-      <c r="V130" s="64">
+      <c r="V132" s="60">
         <v>80.900000000000006</v>
       </c>
-      <c r="W130" s="64">
+      <c r="W132" s="60">
         <v>66.599999999999994</v>
       </c>
-      <c r="X130" s="64">
+      <c r="X132" s="60">
         <v>66.599999999999994</v>
       </c>
-      <c r="Y130" s="64">
+      <c r="Y132" s="60">
         <v>102.7</v>
       </c>
-      <c r="Z130" s="64">
+      <c r="Z132" s="60">
         <v>103.3</v>
       </c>
-      <c r="AA130" s="64">
+      <c r="AA132" s="60">
         <v>86.1</v>
       </c>
-      <c r="AB130" s="64">
+      <c r="AB132" s="60">
         <v>95.6</v>
       </c>
-      <c r="AC130" s="64">
+      <c r="AC132" s="60">
         <v>74.599999999999994</v>
       </c>
-      <c r="AD130" s="64">
+      <c r="AD132" s="60">
         <v>118.9</v>
       </c>
-      <c r="AE130" s="64">
+      <c r="AE132" s="60">
         <v>17.7</v>
       </c>
-      <c r="AF130" s="64">
+      <c r="AF132" s="60">
         <v>120.2</v>
       </c>
-      <c r="AG130" s="64">
+      <c r="AG132" s="60">
         <v>83.7</v>
       </c>
-      <c r="AH130" s="64">
+      <c r="AH132" s="60">
         <v>83</v>
       </c>
-      <c r="AI130" s="108">
+      <c r="AI132" s="102">
         <v>93.5</v>
       </c>
     </row>
-    <row r="131" spans="2:35" ht="12" customHeight="1">
-      <c r="B131" s="27" t="s">
+    <row r="133" spans="2:36" ht="12" customHeight="1">
+      <c r="B133" s="25" t="s">
         <v>48</v>
       </c>
-      <c r="C131" s="44">
+      <c r="C133" s="41">
         <v>89</v>
       </c>
-      <c r="D131" s="63">
+      <c r="D133" s="59">
         <v>89.2</v>
       </c>
-      <c r="E131" s="63">
+      <c r="E133" s="59">
         <v>54.2</v>
       </c>
-      <c r="F131" s="63">
+      <c r="F133" s="59">
         <v>101.3</v>
       </c>
-      <c r="G131" s="63">
+      <c r="G133" s="59">
         <v>99</v>
       </c>
-      <c r="H131" s="63">
+      <c r="H133" s="59">
         <v>123.6</v>
       </c>
-      <c r="I131" s="63">
+      <c r="I133" s="59">
         <v>148.80000000000001</v>
       </c>
-      <c r="J131" s="63">
+      <c r="J133" s="59">
         <v>85.3</v>
       </c>
-      <c r="K131" s="63">
+      <c r="K133" s="59">
         <v>46.7</v>
       </c>
-      <c r="L131" s="63">
+      <c r="L133" s="59">
         <v>75.3</v>
       </c>
-      <c r="M131" s="63">
+      <c r="M133" s="59">
         <v>103</v>
       </c>
-      <c r="N131" s="63">
+      <c r="N133" s="59">
         <v>151.80000000000001</v>
       </c>
-      <c r="O131" s="63">
+      <c r="O133" s="59">
         <v>67.5</v>
       </c>
-      <c r="P131" s="63">
+      <c r="P133" s="59">
         <v>40.4</v>
       </c>
-      <c r="Q131" s="63">
+      <c r="Q133" s="59">
         <v>157.9</v>
       </c>
-      <c r="R131" s="63">
+      <c r="R133" s="59">
         <v>71</v>
       </c>
-      <c r="S131" s="63">
+      <c r="S133" s="59">
         <v>117.9</v>
       </c>
-      <c r="T131" s="63">
+      <c r="T133" s="59">
         <v>9.1</v>
       </c>
-      <c r="U131" s="63">
+      <c r="U133" s="59">
         <v>65.7</v>
       </c>
-      <c r="V131" s="63">
+      <c r="V133" s="59">
         <v>78.400000000000006</v>
       </c>
-      <c r="W131" s="63">
+      <c r="W133" s="59">
         <v>61.2</v>
       </c>
-      <c r="X131" s="63">
+      <c r="X133" s="59">
         <v>61.2</v>
       </c>
-      <c r="Y131" s="63">
+      <c r="Y133" s="59">
         <v>114.3</v>
       </c>
-      <c r="Z131" s="63">
+      <c r="Z133" s="59">
         <v>98.3</v>
       </c>
-      <c r="AA131" s="63">
+      <c r="AA133" s="59">
         <v>91.2</v>
       </c>
-      <c r="AB131" s="63">
+      <c r="AB133" s="59">
         <v>108.3</v>
       </c>
-      <c r="AC131" s="63">
+      <c r="AC133" s="59">
         <v>73</v>
       </c>
-      <c r="AD131" s="63">
+      <c r="AD133" s="59">
         <v>114.4</v>
       </c>
-      <c r="AE131" s="63">
+      <c r="AE133" s="59">
         <v>22.7</v>
       </c>
-      <c r="AF131" s="63">
+      <c r="AF133" s="59">
         <v>115.7</v>
       </c>
-      <c r="AG131" s="63">
+      <c r="AG133" s="59">
         <v>86.8</v>
       </c>
-      <c r="AH131" s="63">
+      <c r="AH133" s="59">
         <v>85.2</v>
       </c>
-      <c r="AI131" s="104">
+      <c r="AI133" s="98">
         <v>123.4</v>
       </c>
     </row>
-    <row r="132" spans="2:35" ht="12" customHeight="1">
-      <c r="B132" s="27" t="s">
+    <row r="134" spans="2:36" ht="12" customHeight="1">
+      <c r="B134" s="25" t="s">
         <v>164</v>
       </c>
-      <c r="C132" s="44">
+      <c r="C134" s="41">
         <v>83.2</v>
       </c>
-      <c r="D132" s="63">
+      <c r="D134" s="59">
         <v>83.3</v>
       </c>
-      <c r="E132" s="63">
+      <c r="E134" s="59">
         <v>54.5</v>
       </c>
-      <c r="F132" s="63">
+      <c r="F134" s="59">
         <v>82</v>
       </c>
-      <c r="G132" s="63">
+      <c r="G134" s="59">
         <v>93.6</v>
       </c>
-      <c r="H132" s="63">
+      <c r="H134" s="59">
         <v>123.6</v>
       </c>
-      <c r="I132" s="63">
+      <c r="I134" s="59">
         <v>173.5</v>
       </c>
-      <c r="J132" s="63">
+      <c r="J134" s="59">
         <v>85.9</v>
       </c>
-      <c r="K132" s="63">
+      <c r="K134" s="59">
         <v>47.1</v>
       </c>
-      <c r="L132" s="63">
+      <c r="L134" s="59">
         <v>73.7</v>
       </c>
-      <c r="M132" s="63">
+      <c r="M134" s="59">
         <v>104.7</v>
       </c>
-      <c r="N132" s="63">
+      <c r="N134" s="59">
         <v>149.1</v>
       </c>
-      <c r="O132" s="63">
+      <c r="O134" s="59">
         <v>66.2</v>
       </c>
-      <c r="P132" s="63">
+      <c r="P134" s="59">
         <v>38.9</v>
       </c>
-      <c r="Q132" s="63">
+      <c r="Q134" s="59">
         <v>127.1</v>
       </c>
-      <c r="R132" s="63">
+      <c r="R134" s="59">
         <v>70.3</v>
       </c>
-      <c r="S132" s="63">
+      <c r="S134" s="59">
         <v>115.9</v>
       </c>
-      <c r="T132" s="63">
+      <c r="T134" s="59">
         <v>11.3</v>
       </c>
-      <c r="U132" s="63">
+      <c r="U134" s="59">
         <v>66.5</v>
       </c>
-      <c r="V132" s="63">
+      <c r="V134" s="59">
         <v>69.3</v>
       </c>
-      <c r="W132" s="63">
+      <c r="W134" s="59">
         <v>68</v>
       </c>
-      <c r="X132" s="63">
+      <c r="X134" s="59">
         <v>68</v>
       </c>
-      <c r="Y132" s="63">
+      <c r="Y134" s="59">
         <v>111.4</v>
       </c>
-      <c r="Z132" s="63">
+      <c r="Z134" s="59">
         <v>86.2</v>
       </c>
-      <c r="AA132" s="63">
+      <c r="AA134" s="59">
         <v>93.9</v>
       </c>
-      <c r="AB132" s="63">
+      <c r="AB134" s="59">
         <v>108.4</v>
       </c>
-      <c r="AC132" s="63">
+      <c r="AC134" s="59">
         <v>75.7</v>
       </c>
-      <c r="AD132" s="63">
+      <c r="AD134" s="59">
         <v>92.8</v>
       </c>
-      <c r="AE132" s="63">
+      <c r="AE134" s="59">
         <v>18</v>
       </c>
-      <c r="AF132" s="63">
+      <c r="AF134" s="59">
         <v>93.9</v>
       </c>
-      <c r="AG132" s="63">
+      <c r="AG134" s="59">
         <v>86</v>
       </c>
-      <c r="AH132" s="63">
+      <c r="AH134" s="59">
         <v>85.3</v>
       </c>
-      <c r="AI132" s="104">
+      <c r="AI134" s="98">
         <v>100.8</v>
       </c>
     </row>
-    <row r="133" spans="2:35" ht="12" customHeight="1">
-      <c r="B133" s="27" t="s">
+    <row r="135" spans="2:36" ht="12" customHeight="1">
+      <c r="B135" s="25" t="s">
         <v>163</v>
       </c>
-      <c r="C133" s="44">
+      <c r="C135" s="41">
         <v>93.7</v>
       </c>
-      <c r="D133" s="63">
+      <c r="D135" s="59">
         <v>93.9</v>
       </c>
-      <c r="E133" s="63">
+      <c r="E135" s="59">
         <v>59.2</v>
       </c>
-      <c r="F133" s="63">
+      <c r="F135" s="59">
         <v>80.2</v>
       </c>
-      <c r="G133" s="63">
+      <c r="G135" s="59">
         <v>131.4</v>
       </c>
-      <c r="H133" s="63">
+      <c r="H135" s="59">
         <v>129.69999999999999</v>
       </c>
-      <c r="I133" s="63">
+      <c r="I135" s="59">
         <v>160</v>
       </c>
-      <c r="J133" s="63">
+      <c r="J135" s="59">
         <v>88.6</v>
       </c>
-      <c r="K133" s="63">
+      <c r="K135" s="59">
         <v>46.5</v>
       </c>
-      <c r="L133" s="63">
+      <c r="L135" s="59">
         <v>75.3</v>
       </c>
-      <c r="M133" s="63">
+      <c r="M135" s="59">
         <v>104.4</v>
       </c>
-      <c r="N133" s="63">
+      <c r="N135" s="59">
         <v>162.80000000000001</v>
       </c>
-      <c r="O133" s="63">
+      <c r="O135" s="59">
         <v>74.3</v>
       </c>
-      <c r="P133" s="63">
+      <c r="P135" s="59">
         <v>39.4</v>
       </c>
-      <c r="Q133" s="63">
+      <c r="Q135" s="59">
         <v>158.1</v>
       </c>
-      <c r="R133" s="63">
+      <c r="R135" s="59">
         <v>72.7</v>
       </c>
-      <c r="S133" s="63">
+      <c r="S135" s="59">
         <v>112.1</v>
       </c>
-      <c r="T133" s="63">
+      <c r="T135" s="59">
         <v>9.5</v>
       </c>
-      <c r="U133" s="63">
+      <c r="U135" s="59">
         <v>68</v>
       </c>
-      <c r="V133" s="63">
+      <c r="V135" s="59">
         <v>81.400000000000006</v>
       </c>
-      <c r="W133" s="63">
+      <c r="W135" s="59">
         <v>65.599999999999994</v>
       </c>
-      <c r="X133" s="63">
+      <c r="X135" s="59">
         <v>65.599999999999994</v>
       </c>
-      <c r="Y133" s="63">
+      <c r="Y135" s="59">
         <v>129.80000000000001</v>
       </c>
-      <c r="Z133" s="63">
+      <c r="Z135" s="59">
         <v>105.6</v>
       </c>
-      <c r="AA133" s="63">
+      <c r="AA135" s="59">
         <v>102.4</v>
       </c>
-      <c r="AB133" s="63">
+      <c r="AB135" s="59">
         <v>126</v>
       </c>
-      <c r="AC133" s="63">
+      <c r="AC135" s="59">
         <v>74.099999999999994</v>
       </c>
-      <c r="AD133" s="63">
+      <c r="AD135" s="59">
         <v>114.7</v>
       </c>
-      <c r="AE133" s="63">
+      <c r="AE135" s="59">
         <v>17.5</v>
       </c>
-      <c r="AF133" s="63">
+      <c r="AF135" s="59">
         <v>116.1</v>
       </c>
-      <c r="AG133" s="63">
+      <c r="AG135" s="59">
         <v>87.6</v>
       </c>
-      <c r="AH133" s="63">
+      <c r="AH135" s="59">
         <v>87.2</v>
       </c>
-      <c r="AI133" s="104">
+      <c r="AI135" s="98">
         <v>98.3</v>
       </c>
     </row>
-    <row r="134" spans="2:35" ht="12" customHeight="1">
-      <c r="B134" s="27" t="s">
+    <row r="136" spans="2:36" ht="12" customHeight="1">
+      <c r="B136" s="25" t="s">
         <v>5</v>
       </c>
-      <c r="C134" s="44">
+      <c r="C136" s="41">
         <v>92.7</v>
       </c>
-      <c r="D134" s="63">
+      <c r="D136" s="59">
         <v>93</v>
       </c>
-      <c r="E134" s="63">
+      <c r="E136" s="59">
         <v>53.7</v>
       </c>
-      <c r="F134" s="63">
+      <c r="F136" s="59">
         <v>62.8</v>
       </c>
-      <c r="G134" s="63">
+      <c r="G136" s="59">
         <v>122.3</v>
       </c>
-      <c r="H134" s="63">
+      <c r="H136" s="59">
         <v>131</v>
       </c>
-      <c r="I134" s="63">
+      <c r="I136" s="59">
         <v>159.80000000000001</v>
       </c>
-      <c r="J134" s="63">
+      <c r="J136" s="59">
         <v>86.1</v>
       </c>
-      <c r="K134" s="63">
+      <c r="K136" s="59">
         <v>39.200000000000003</v>
       </c>
-      <c r="L134" s="63">
+      <c r="L136" s="59">
         <v>74.7</v>
       </c>
-      <c r="M134" s="63">
+      <c r="M136" s="59">
         <v>108.5</v>
       </c>
-      <c r="N134" s="63">
+      <c r="N136" s="59">
         <v>164</v>
       </c>
-      <c r="O134" s="63">
+      <c r="O136" s="59">
         <v>77.400000000000006</v>
       </c>
-      <c r="P134" s="63">
+      <c r="P136" s="59">
         <v>38.4</v>
       </c>
-      <c r="Q134" s="63">
+      <c r="Q136" s="59">
         <v>176.7</v>
       </c>
-      <c r="R134" s="63">
+      <c r="R136" s="59">
         <v>77.5</v>
       </c>
-      <c r="S134" s="63">
+      <c r="S136" s="59">
         <v>114.2</v>
       </c>
-      <c r="T134" s="63">
+      <c r="T136" s="59">
         <v>12.1</v>
       </c>
-      <c r="U134" s="63">
+      <c r="U136" s="59">
         <v>74.599999999999994</v>
       </c>
-      <c r="V134" s="63">
+      <c r="V136" s="59">
         <v>84.7</v>
       </c>
-      <c r="W134" s="63">
+      <c r="W136" s="59">
         <v>63.6</v>
       </c>
-      <c r="X134" s="63">
+      <c r="X136" s="59">
         <v>63.6</v>
       </c>
-      <c r="Y134" s="63">
+      <c r="Y136" s="59">
         <v>127.3</v>
       </c>
-      <c r="Z134" s="63">
+      <c r="Z136" s="59">
         <v>107.6</v>
       </c>
-      <c r="AA134" s="63">
+      <c r="AA136" s="59">
         <v>101.3</v>
       </c>
-      <c r="AB134" s="63">
+      <c r="AB136" s="59">
         <v>123.9</v>
       </c>
-      <c r="AC134" s="63">
+      <c r="AC136" s="59">
         <v>73.099999999999994</v>
       </c>
-      <c r="AD134" s="63">
+      <c r="AD136" s="59">
         <v>127.6</v>
       </c>
-      <c r="AE134" s="63">
+      <c r="AE136" s="59">
         <v>18.8</v>
       </c>
-      <c r="AF134" s="63">
+      <c r="AF136" s="59">
         <v>129.1</v>
       </c>
-      <c r="AG134" s="63">
+      <c r="AG136" s="59">
         <v>84.8</v>
       </c>
-      <c r="AH134" s="63">
+      <c r="AH136" s="59">
         <v>83.6</v>
       </c>
-      <c r="AI134" s="104">
+      <c r="AI136" s="98">
         <v>105.1</v>
       </c>
     </row>
-    <row r="135" spans="2:35" ht="12" customHeight="1">
-      <c r="B135" s="28" t="s">
+    <row r="137" spans="2:36" ht="12" customHeight="1">
+      <c r="B137" s="26" t="s">
         <v>10</v>
       </c>
-      <c r="C135" s="45">
+      <c r="C137" s="42">
         <v>95.4</v>
       </c>
-      <c r="D135" s="64">
+      <c r="D137" s="60">
         <v>95.6</v>
       </c>
-      <c r="E135" s="64">
+      <c r="E137" s="60">
         <v>61.5</v>
       </c>
-      <c r="F135" s="64">
+      <c r="F137" s="60">
         <v>77.400000000000006</v>
       </c>
-      <c r="G135" s="64">
+      <c r="G137" s="60">
         <v>99.2</v>
       </c>
-      <c r="H135" s="64">
+      <c r="H137" s="60">
         <v>132.80000000000001</v>
       </c>
-      <c r="I135" s="64">
+      <c r="I137" s="60">
         <v>178.7</v>
       </c>
-      <c r="J135" s="64">
+      <c r="J137" s="60">
         <v>88</v>
       </c>
-      <c r="K135" s="64">
+      <c r="K137" s="60">
         <v>38.5</v>
       </c>
-      <c r="L135" s="64">
+      <c r="L137" s="60">
         <v>74.900000000000006</v>
       </c>
-      <c r="M135" s="64">
+      <c r="M137" s="60">
         <v>109.5</v>
       </c>
-      <c r="N135" s="64">
+      <c r="N137" s="60">
         <v>129.6</v>
       </c>
-      <c r="O135" s="64">
+      <c r="O137" s="60">
         <v>70.8</v>
       </c>
-      <c r="P135" s="64">
+      <c r="P137" s="60">
         <v>38.200000000000003</v>
       </c>
-      <c r="Q135" s="64">
+      <c r="Q137" s="60">
         <v>184.6</v>
       </c>
-      <c r="R135" s="64">
+      <c r="R137" s="60">
         <v>80.2</v>
       </c>
-      <c r="S135" s="64">
+      <c r="S137" s="60">
         <v>112.7</v>
       </c>
-      <c r="T135" s="64">
+      <c r="T137" s="60">
         <v>11.2</v>
       </c>
-      <c r="U135" s="64">
+      <c r="U137" s="60">
         <v>78.2</v>
       </c>
-      <c r="V135" s="64">
+      <c r="V137" s="60">
         <v>85.8</v>
       </c>
-      <c r="W135" s="64">
+      <c r="W137" s="60">
         <v>70.099999999999994</v>
       </c>
-      <c r="X135" s="64">
+      <c r="X137" s="60">
         <v>70.099999999999994</v>
       </c>
-      <c r="Y135" s="64">
+      <c r="Y137" s="60">
         <v>124.5</v>
       </c>
-      <c r="Z135" s="64">
+      <c r="Z137" s="60">
         <v>109</v>
       </c>
-      <c r="AA135" s="64">
+      <c r="AA137" s="60">
         <v>100.2</v>
       </c>
-      <c r="AB135" s="64">
+      <c r="AB137" s="60">
         <v>120.2</v>
       </c>
-      <c r="AC135" s="64">
+      <c r="AC137" s="60">
         <v>75.2</v>
       </c>
-      <c r="AD135" s="64">
+      <c r="AD137" s="60">
         <v>132.5</v>
       </c>
-      <c r="AE135" s="64">
+      <c r="AE137" s="60">
         <v>14.5</v>
       </c>
-      <c r="AF135" s="64">
+      <c r="AF137" s="60">
         <v>134.19999999999999</v>
       </c>
-      <c r="AG135" s="64">
+      <c r="AG137" s="60">
         <v>87.5</v>
       </c>
-      <c r="AH135" s="64">
+      <c r="AH137" s="60">
         <v>86.7</v>
       </c>
-      <c r="AI135" s="108">
+      <c r="AI137" s="102">
         <v>104.5</v>
       </c>
     </row>
-    <row r="136" spans="2:35" ht="12" customHeight="1">
-      <c r="B136" s="29" t="s">
+    <row r="138" spans="2:36" ht="12" customHeight="1">
+      <c r="B138" s="27" t="s">
         <v>127</v>
       </c>
-      <c r="C136" s="46">
+      <c r="C138" s="43">
+        <v>101.6</v>
+      </c>
+      <c r="D138" s="61">
+        <v>102</v>
+      </c>
+      <c r="E138" s="61">
+        <v>64.3</v>
+      </c>
+      <c r="F138" s="61">
+        <v>80.5</v>
+      </c>
+      <c r="G138" s="61">
+        <v>91.8</v>
+      </c>
+      <c r="H138" s="61">
+        <v>131.69999999999999</v>
+      </c>
+      <c r="I138" s="61">
+        <v>149.80000000000001</v>
+      </c>
+      <c r="J138" s="61">
+        <v>87.2</v>
+      </c>
+      <c r="K138" s="61">
+        <v>43.7</v>
+      </c>
+      <c r="L138" s="61">
+        <v>76</v>
+      </c>
+      <c r="M138" s="61">
+        <v>108</v>
+      </c>
+      <c r="N138" s="61">
+        <v>671.2</v>
+      </c>
+      <c r="O138" s="61">
+        <v>70.5</v>
+      </c>
+      <c r="P138" s="61">
+        <v>38.299999999999997</v>
+      </c>
+      <c r="Q138" s="61">
+        <v>189.2</v>
+      </c>
+      <c r="R138" s="61">
+        <v>105</v>
+      </c>
+      <c r="S138" s="61">
+        <v>108.6</v>
+      </c>
+      <c r="T138" s="61">
+        <v>8.6999999999999993</v>
+      </c>
+      <c r="U138" s="61">
+        <v>115.6</v>
+      </c>
+      <c r="V138" s="61">
+        <v>89.8</v>
+      </c>
+      <c r="W138" s="61">
+        <v>69.599999999999994</v>
+      </c>
+      <c r="X138" s="61">
+        <v>69.599999999999994</v>
+      </c>
+      <c r="Y138" s="61">
+        <v>117</v>
+      </c>
+      <c r="Z138" s="61">
+        <v>118.4</v>
+      </c>
+      <c r="AA138" s="61">
+        <v>103.7</v>
+      </c>
+      <c r="AB138" s="61">
+        <v>109.3</v>
+      </c>
+      <c r="AC138" s="61">
+        <v>99.8</v>
+      </c>
+      <c r="AD138" s="61">
+        <v>136</v>
+      </c>
+      <c r="AE138" s="61">
+        <v>17.100000000000001</v>
+      </c>
+      <c r="AF138" s="61">
+        <v>137.6</v>
+      </c>
+      <c r="AG138" s="61">
+        <v>89.8</v>
+      </c>
+      <c r="AH138" s="61">
+        <v>89.7</v>
+      </c>
+      <c r="AI138" s="99">
+        <v>96.4</v>
+      </c>
+    </row>
+    <row r="139" spans="2:36" ht="12" customHeight="1">
+      <c r="B139" s="27" t="s">
+        <v>9</v>
+      </c>
+      <c r="C139" s="43">
+        <v>103</v>
+      </c>
+      <c r="D139" s="61">
+        <v>103.3</v>
+      </c>
+      <c r="E139" s="61">
+        <v>64.7</v>
+      </c>
+      <c r="F139" s="61">
+        <v>66.900000000000006</v>
+      </c>
+      <c r="G139" s="61">
+        <v>83.5</v>
+      </c>
+      <c r="H139" s="61">
+        <v>135.4</v>
+      </c>
+      <c r="I139" s="61">
+        <v>151.1</v>
+      </c>
+      <c r="J139" s="61">
+        <v>87.9</v>
+      </c>
+      <c r="K139" s="61">
+        <v>47.7</v>
+      </c>
+      <c r="L139" s="61">
+        <v>75.7</v>
+      </c>
+      <c r="M139" s="61">
+        <v>120</v>
+      </c>
+      <c r="N139" s="61">
+        <v>561.20000000000005</v>
+      </c>
+      <c r="O139" s="61">
+        <v>74.900000000000006</v>
+      </c>
+      <c r="P139" s="61">
+        <v>37.799999999999997</v>
+      </c>
+      <c r="Q139" s="61">
+        <v>208.5</v>
+      </c>
+      <c r="R139" s="61">
+        <v>97.5</v>
+      </c>
+      <c r="S139" s="61">
+        <v>107</v>
+      </c>
+      <c r="T139" s="61">
+        <v>9.1</v>
+      </c>
+      <c r="U139" s="61">
+        <v>106</v>
+      </c>
+      <c r="V139" s="61">
+        <v>84</v>
+      </c>
+      <c r="W139" s="61">
+        <v>68.900000000000006</v>
+      </c>
+      <c r="X139" s="61">
+        <v>68.900000000000006</v>
+      </c>
+      <c r="Y139" s="61">
+        <v>114.8</v>
+      </c>
+      <c r="Z139" s="61">
+        <v>121</v>
+      </c>
+      <c r="AA139" s="61">
+        <v>102</v>
+      </c>
+      <c r="AB139" s="61">
+        <v>110.5</v>
+      </c>
+      <c r="AC139" s="61">
+        <v>91</v>
+      </c>
+      <c r="AD139" s="61">
+        <v>149.5</v>
+      </c>
+      <c r="AE139" s="61">
+        <v>13.7</v>
+      </c>
+      <c r="AF139" s="61">
+        <v>151.4</v>
+      </c>
+      <c r="AG139" s="61">
+        <v>92.3</v>
+      </c>
+      <c r="AH139" s="61">
+        <v>91.9</v>
+      </c>
+      <c r="AI139" s="99">
+        <v>98.8</v>
+      </c>
+    </row>
+    <row r="140" spans="2:36" ht="12" customHeight="1">
+      <c r="B140" s="27" t="s">
+        <v>168</v>
+      </c>
+      <c r="C140" s="43">
+        <v>102.3</v>
+      </c>
+      <c r="D140" s="61">
+        <v>102.6</v>
+      </c>
+      <c r="E140" s="61">
+        <v>67.8</v>
+      </c>
+      <c r="F140" s="61">
+        <v>81.5</v>
+      </c>
+      <c r="G140" s="61">
+        <v>94</v>
+      </c>
+      <c r="H140" s="61">
+        <v>133.80000000000001</v>
+      </c>
+      <c r="I140" s="61">
+        <v>137.9</v>
+      </c>
+      <c r="J140" s="61">
+        <v>89.8</v>
+      </c>
+      <c r="K140" s="61">
+        <v>48.7</v>
+      </c>
+      <c r="L140" s="61">
+        <v>71.7</v>
+      </c>
+      <c r="M140" s="61">
+        <v>102.4</v>
+      </c>
+      <c r="N140" s="61">
+        <v>559.6</v>
+      </c>
+      <c r="O140" s="61">
+        <v>67.2</v>
+      </c>
+      <c r="P140" s="61">
+        <v>36.700000000000003</v>
+      </c>
+      <c r="Q140" s="61">
+        <v>211.2</v>
+      </c>
+      <c r="R140" s="61">
+        <v>97.9</v>
+      </c>
+      <c r="S140" s="61">
+        <v>98.5</v>
+      </c>
+      <c r="T140" s="61">
+        <v>7.8</v>
+      </c>
+      <c r="U140" s="61">
+        <v>110</v>
+      </c>
+      <c r="V140" s="61">
+        <v>79.099999999999994</v>
+      </c>
+      <c r="W140" s="61">
+        <v>67.5</v>
+      </c>
+      <c r="X140" s="61">
+        <v>67.5</v>
+      </c>
+      <c r="Y140" s="61">
+        <v>115.8</v>
+      </c>
+      <c r="Z140" s="61">
+        <v>123</v>
+      </c>
+      <c r="AA140" s="61">
+        <v>103</v>
+      </c>
+      <c r="AB140" s="61">
+        <v>110</v>
+      </c>
+      <c r="AC140" s="61">
+        <v>97.4</v>
+      </c>
+      <c r="AD140" s="61">
+        <v>151.1</v>
+      </c>
+      <c r="AE140" s="61">
+        <v>22.7</v>
+      </c>
+      <c r="AF140" s="61">
+        <v>152.9</v>
+      </c>
+      <c r="AG140" s="61">
+        <v>89.1</v>
+      </c>
+      <c r="AH140" s="61">
+        <v>88.9</v>
+      </c>
+      <c r="AI140" s="99">
+        <v>96.6</v>
+      </c>
+    </row>
+    <row r="141" spans="2:36" ht="12" customHeight="1">
+      <c r="B141" s="27" t="s">
+        <v>169</v>
+      </c>
+      <c r="C141" s="43">
+        <v>94.2</v>
+      </c>
+      <c r="D141" s="61">
+        <v>94.4</v>
+      </c>
+      <c r="E141" s="61">
+        <v>74.7</v>
+      </c>
+      <c r="F141" s="61">
+        <v>71.8</v>
+      </c>
+      <c r="G141" s="61">
+        <v>70</v>
+      </c>
+      <c r="H141" s="61">
+        <v>136.1</v>
+      </c>
+      <c r="I141" s="61">
+        <v>138.5</v>
+      </c>
+      <c r="J141" s="61">
+        <v>77.599999999999994</v>
+      </c>
+      <c r="K141" s="61">
+        <v>46</v>
+      </c>
+      <c r="L141" s="61">
+        <v>73.8</v>
+      </c>
+      <c r="M141" s="61">
+        <v>99.3</v>
+      </c>
+      <c r="N141" s="61">
+        <v>575</v>
+      </c>
+      <c r="O141" s="61">
+        <v>75</v>
+      </c>
+      <c r="P141" s="61">
+        <v>35</v>
+      </c>
+      <c r="Q141" s="61">
+        <v>182.7</v>
+      </c>
+      <c r="R141" s="61">
+        <v>97.1</v>
+      </c>
+      <c r="S141" s="61">
+        <v>110</v>
+      </c>
+      <c r="T141" s="61">
+        <v>9.1999999999999993</v>
+      </c>
+      <c r="U141" s="61">
+        <v>106.4</v>
+      </c>
+      <c r="V141" s="61">
+        <v>79.599999999999994</v>
+      </c>
+      <c r="W141" s="61">
+        <v>69.3</v>
+      </c>
+      <c r="X141" s="61">
+        <v>69.3</v>
+      </c>
+      <c r="Y141" s="61">
+        <v>105</v>
+      </c>
+      <c r="Z141" s="61">
+        <v>109.5</v>
+      </c>
+      <c r="AA141" s="61">
+        <v>97.2</v>
+      </c>
+      <c r="AB141" s="61">
+        <v>99.2</v>
+      </c>
+      <c r="AC141" s="61">
+        <v>96.8</v>
+      </c>
+      <c r="AD141" s="61">
+        <v>130.9</v>
+      </c>
+      <c r="AE141" s="61">
+        <v>10.4</v>
+      </c>
+      <c r="AF141" s="61">
+        <v>132.5</v>
+      </c>
+      <c r="AG141" s="61">
+        <v>84.3</v>
+      </c>
+      <c r="AH141" s="61">
+        <v>83.9</v>
+      </c>
+      <c r="AI141" s="99">
+        <v>92.6</v>
+      </c>
+    </row>
+    <row r="142" spans="2:36" ht="12" customHeight="1">
+      <c r="B142" s="28" t="s">
+        <v>69</v>
+      </c>
+      <c r="C142" s="44">
+        <v>89.2</v>
+      </c>
+      <c r="D142" s="62">
+        <v>89.4</v>
+      </c>
+      <c r="E142" s="62">
+        <v>71.2</v>
+      </c>
+      <c r="F142" s="62">
+        <v>68.2</v>
+      </c>
+      <c r="G142" s="62">
+        <v>74</v>
+      </c>
+      <c r="H142" s="62">
+        <v>134.80000000000001</v>
+      </c>
+      <c r="I142" s="62">
+        <v>153.69999999999999</v>
+      </c>
+      <c r="J142" s="62">
+        <v>77.099999999999994</v>
+      </c>
+      <c r="K142" s="62">
+        <v>44.1</v>
+      </c>
+      <c r="L142" s="62">
+        <v>74.400000000000006</v>
+      </c>
+      <c r="M142" s="62">
+        <v>112.1</v>
+      </c>
+      <c r="N142" s="62">
+        <v>654.20000000000005</v>
+      </c>
+      <c r="O142" s="62">
+        <v>71.900000000000006</v>
+      </c>
+      <c r="P142" s="62">
+        <v>36</v>
+      </c>
+      <c r="Q142" s="62">
+        <v>149.6</v>
+      </c>
+      <c r="R142" s="62">
+        <v>77.099999999999994</v>
+      </c>
+      <c r="S142" s="62">
+        <v>99.1</v>
+      </c>
+      <c r="T142" s="62">
+        <v>9.1999999999999993</v>
+      </c>
+      <c r="U142" s="62">
+        <v>74.5</v>
+      </c>
+      <c r="V142" s="62">
+        <v>86.3</v>
+      </c>
+      <c r="W142" s="62">
+        <v>68.5</v>
+      </c>
+      <c r="X142" s="62">
+        <v>68.5</v>
+      </c>
+      <c r="Y142" s="62">
+        <v>108.7</v>
+      </c>
+      <c r="Z142" s="62">
+        <v>97.3</v>
+      </c>
+      <c r="AA142" s="62">
+        <v>95.1</v>
+      </c>
+      <c r="AB142" s="62">
+        <v>103.8</v>
+      </c>
+      <c r="AC142" s="62">
+        <v>78.099999999999994</v>
+      </c>
+      <c r="AD142" s="62">
+        <v>108.2</v>
+      </c>
+      <c r="AE142" s="62">
+        <v>18.7</v>
+      </c>
+      <c r="AF142" s="62">
+        <v>109.4</v>
+      </c>
+      <c r="AG142" s="62">
+        <v>86.8</v>
+      </c>
+      <c r="AH142" s="62">
+        <v>85.2</v>
+      </c>
+      <c r="AI142" s="103">
+        <v>103.2</v>
+      </c>
+    </row>
+    <row r="143" spans="2:36" ht="12" customHeight="1">
+      <c r="B143" s="28" t="s">
+        <v>79</v>
+      </c>
+      <c r="C143" s="44">
+        <v>97.5</v>
+      </c>
+      <c r="D143" s="62">
+        <v>97.7</v>
+      </c>
+      <c r="E143" s="62">
+        <v>68.2</v>
+      </c>
+      <c r="F143" s="62">
+        <v>76.099999999999994</v>
+      </c>
+      <c r="G143" s="62">
+        <v>66.7</v>
+      </c>
+      <c r="H143" s="62">
+        <v>133.1</v>
+      </c>
+      <c r="I143" s="62">
+        <v>156.9</v>
+      </c>
+      <c r="J143" s="62">
+        <v>78.7</v>
+      </c>
+      <c r="K143" s="62">
+        <v>41.3</v>
+      </c>
+      <c r="L143" s="62">
+        <v>67.7</v>
+      </c>
+      <c r="M143" s="62">
+        <v>127.4</v>
+      </c>
+      <c r="N143" s="62">
+        <v>676.2</v>
+      </c>
+      <c r="O143" s="62">
+        <v>70.400000000000006</v>
+      </c>
+      <c r="P143" s="62">
+        <v>35.4</v>
+      </c>
+      <c r="Q143" s="62">
+        <v>193.1</v>
+      </c>
+      <c r="R143" s="62">
+        <v>100.7</v>
+      </c>
+      <c r="S143" s="62">
+        <v>98.6</v>
+      </c>
+      <c r="T143" s="62">
+        <v>8.9</v>
+      </c>
+      <c r="U143" s="62">
+        <v>110.7</v>
+      </c>
+      <c r="V143" s="62">
+        <v>86.5</v>
+      </c>
+      <c r="W143" s="62">
+        <v>68</v>
+      </c>
+      <c r="X143" s="62">
+        <v>68</v>
+      </c>
+      <c r="Y143" s="62">
+        <v>103.5</v>
+      </c>
+      <c r="Z143" s="62">
+        <v>112.8</v>
+      </c>
+      <c r="AA143" s="62">
+        <v>96.4</v>
+      </c>
+      <c r="AB143" s="62">
+        <v>98.4</v>
+      </c>
+      <c r="AC143" s="62">
+        <v>94.5</v>
+      </c>
+      <c r="AD143" s="62">
+        <v>138.6</v>
+      </c>
+      <c r="AE143" s="62">
+        <v>25.6</v>
+      </c>
+      <c r="AF143" s="62">
+        <v>140.19999999999999</v>
+      </c>
+      <c r="AG143" s="62">
+        <v>87</v>
+      </c>
+      <c r="AH143" s="62">
+        <v>86</v>
+      </c>
+      <c r="AI143" s="103">
+        <v>114.7</v>
+      </c>
+    </row>
+    <row r="144" spans="2:36" ht="12" customHeight="1">
+      <c r="B144" s="27" t="s">
+        <v>171</v>
+      </c>
+      <c r="C144" s="43">
+        <v>94.2</v>
+      </c>
+      <c r="D144" s="61">
+        <v>94.4</v>
+      </c>
+      <c r="E144" s="61">
+        <v>68.900000000000006</v>
+      </c>
+      <c r="F144" s="61">
+        <v>64.8</v>
+      </c>
+      <c r="G144" s="61">
+        <v>58.3</v>
+      </c>
+      <c r="H144" s="61">
+        <v>132.69999999999999</v>
+      </c>
+      <c r="I144" s="61">
+        <v>144.4</v>
+      </c>
+      <c r="J144" s="61">
+        <v>78.2</v>
+      </c>
+      <c r="K144" s="61">
+        <v>36.1</v>
+      </c>
+      <c r="L144" s="61">
+        <v>71</v>
+      </c>
+      <c r="M144" s="61">
+        <v>102.6</v>
+      </c>
+      <c r="N144" s="61">
+        <v>681.8</v>
+      </c>
+      <c r="O144" s="61">
+        <v>73.2</v>
+      </c>
+      <c r="P144" s="61">
+        <v>35.4</v>
+      </c>
+      <c r="Q144" s="61">
+        <v>174</v>
+      </c>
+      <c r="R144" s="61">
+        <v>105</v>
+      </c>
+      <c r="S144" s="61">
+        <v>113.3</v>
+      </c>
+      <c r="T144" s="61">
+        <v>9.1999999999999993</v>
+      </c>
+      <c r="U144" s="61">
+        <v>115.1</v>
+      </c>
+      <c r="V144" s="61">
+        <v>85</v>
+      </c>
+      <c r="W144" s="61">
+        <v>69.900000000000006</v>
+      </c>
+      <c r="X144" s="61">
+        <v>69.900000000000006</v>
+      </c>
+      <c r="Y144" s="61">
+        <v>101.4</v>
+      </c>
+      <c r="Z144" s="61">
+        <v>110.4</v>
+      </c>
+      <c r="AA144" s="61">
+        <v>95.8</v>
+      </c>
+      <c r="AB144" s="61">
+        <v>96</v>
+      </c>
+      <c r="AC144" s="61">
+        <v>94.7</v>
+      </c>
+      <c r="AD144" s="61">
+        <v>124.6</v>
+      </c>
+      <c r="AE144" s="61">
+        <v>20.100000000000001</v>
+      </c>
+      <c r="AF144" s="61">
+        <v>126.1</v>
+      </c>
+      <c r="AG144" s="61">
+        <v>84.1</v>
+      </c>
+      <c r="AH144" s="61">
+        <v>83.1</v>
+      </c>
+      <c r="AI144" s="99">
         <v>103.9</v>
-      </c>
-[...926 lines deleted...]
-        <v>97.2</v>
       </c>
     </row>
     <row r="145" spans="2:35" ht="12" customHeight="1">
-      <c r="B145" s="29" t="s">
-[...38 lines deleted...]
-      <c r="O145" s="65">
+      <c r="B145" s="27" t="s">
+        <v>172</v>
+      </c>
+      <c r="C145" s="43">
+        <v>95.4</v>
+      </c>
+      <c r="D145" s="61">
+        <v>95.6</v>
+      </c>
+      <c r="E145" s="61">
+        <v>62</v>
+      </c>
+      <c r="F145" s="61">
+        <v>69.2</v>
+      </c>
+      <c r="G145" s="61">
+        <v>72.099999999999994</v>
+      </c>
+      <c r="H145" s="61">
+        <v>128.6</v>
+      </c>
+      <c r="I145" s="61">
+        <v>320.2</v>
+      </c>
+      <c r="J145" s="61">
+        <v>77.2</v>
+      </c>
+      <c r="K145" s="61">
+        <v>35.4</v>
+      </c>
+      <c r="L145" s="61">
+        <v>61.4</v>
+      </c>
+      <c r="M145" s="61">
+        <v>101.6</v>
+      </c>
+      <c r="N145" s="61">
+        <v>675.7</v>
+      </c>
+      <c r="O145" s="61">
+        <v>67.8</v>
+      </c>
+      <c r="P145" s="61">
+        <v>34</v>
+      </c>
+      <c r="Q145" s="61">
+        <v>214</v>
+      </c>
+      <c r="R145" s="61">
+        <v>107.7</v>
+      </c>
+      <c r="S145" s="61">
+        <v>106.9</v>
+      </c>
+      <c r="T145" s="61">
+        <v>8.3000000000000007</v>
+      </c>
+      <c r="U145" s="61">
+        <v>122.2</v>
+      </c>
+      <c r="V145" s="61">
+        <v>77.5</v>
+      </c>
+      <c r="W145" s="61">
         <v>69.7</v>
       </c>
-      <c r="P145" s="65">
-[...57 lines deleted...]
-        <v>76.5</v>
+      <c r="X145" s="61">
+        <v>69.7</v>
+      </c>
+      <c r="Y145" s="61">
+        <v>108.8</v>
+      </c>
+      <c r="Z145" s="61">
+        <v>120</v>
+      </c>
+      <c r="AA145" s="61">
+        <v>103.8</v>
+      </c>
+      <c r="AB145" s="61">
+        <v>110.4</v>
+      </c>
+      <c r="AC145" s="61">
+        <v>95.5</v>
+      </c>
+      <c r="AD145" s="61">
+        <v>151</v>
+      </c>
+      <c r="AE145" s="61">
+        <v>17.899999999999999</v>
+      </c>
+      <c r="AF145" s="61">
+        <v>152.9</v>
+      </c>
+      <c r="AG145" s="61">
+        <v>82</v>
+      </c>
+      <c r="AH145" s="61">
+        <v>81.400000000000006</v>
+      </c>
+      <c r="AI145" s="99">
+        <v>95.9</v>
       </c>
     </row>
     <row r="146" spans="2:35" ht="12" customHeight="1">
-      <c r="B146" s="29" t="s">
-[...8 lines deleted...]
-      <c r="E146" s="65">
+      <c r="B146" s="27" t="s">
+        <v>173</v>
+      </c>
+      <c r="C146" s="43">
         <v>86.4</v>
       </c>
-      <c r="F146" s="65">
-[...74 lines deleted...]
-      <c r="AE146" s="65">
+      <c r="D146" s="61">
+        <v>86.6</v>
+      </c>
+      <c r="E146" s="61">
+        <v>40.799999999999997</v>
+      </c>
+      <c r="F146" s="61">
+        <v>70.2</v>
+      </c>
+      <c r="G146" s="61">
+        <v>65.3</v>
+      </c>
+      <c r="H146" s="61">
+        <v>128.19999999999999</v>
+      </c>
+      <c r="I146" s="61">
+        <v>90.9</v>
+      </c>
+      <c r="J146" s="61">
+        <v>76</v>
+      </c>
+      <c r="K146" s="61">
+        <v>36.5</v>
+      </c>
+      <c r="L146" s="61">
+        <v>69.7</v>
+      </c>
+      <c r="M146" s="61">
+        <v>100.1</v>
+      </c>
+      <c r="N146" s="61">
+        <v>744.1</v>
+      </c>
+      <c r="O146" s="61">
+        <v>72.599999999999994</v>
+      </c>
+      <c r="P146" s="61">
+        <v>33.200000000000003</v>
+      </c>
+      <c r="Q146" s="61">
+        <v>155.4</v>
+      </c>
+      <c r="R146" s="61">
+        <v>110.4</v>
+      </c>
+      <c r="S146" s="61">
+        <v>109.6</v>
+      </c>
+      <c r="T146" s="61">
+        <v>10</v>
+      </c>
+      <c r="U146" s="61">
+        <v>126.4</v>
+      </c>
+      <c r="V146" s="61">
+        <v>76.5</v>
+      </c>
+      <c r="W146" s="61">
+        <v>67.099999999999994</v>
+      </c>
+      <c r="X146" s="61">
+        <v>67.099999999999994</v>
+      </c>
+      <c r="Y146" s="61">
+        <v>104.2</v>
+      </c>
+      <c r="Z146" s="61">
+        <v>98</v>
+      </c>
+      <c r="AA146" s="61">
+        <v>97.2</v>
+      </c>
+      <c r="AB146" s="61">
+        <v>95.3</v>
+      </c>
+      <c r="AC146" s="61">
+        <v>98.7</v>
+      </c>
+      <c r="AD146" s="61">
+        <v>111.2</v>
+      </c>
+      <c r="AE146" s="61">
         <v>18.2</v>
       </c>
-      <c r="AF146" s="65">
-[...9 lines deleted...]
-        <v>93.3</v>
+      <c r="AF146" s="61">
+        <v>112.4</v>
+      </c>
+      <c r="AG146" s="61">
+        <v>81.5</v>
+      </c>
+      <c r="AH146" s="61">
+        <v>80.7</v>
+      </c>
+      <c r="AI146" s="99">
+        <v>96.9</v>
       </c>
     </row>
     <row r="147" spans="2:35" ht="12" customHeight="1">
-      <c r="B147" s="29" t="s">
-[...99 lines deleted...]
-        <v>91.3</v>
+      <c r="B147" s="27" t="s">
+        <v>175</v>
+      </c>
+      <c r="C147" s="43">
+        <v>88.5</v>
+      </c>
+      <c r="D147" s="61">
+        <v>88.8</v>
+      </c>
+      <c r="E147" s="61">
+        <v>47.3</v>
+      </c>
+      <c r="F147" s="61">
+        <v>88.3</v>
+      </c>
+      <c r="G147" s="61">
+        <v>63.8</v>
+      </c>
+      <c r="H147" s="61">
+        <v>126.5</v>
+      </c>
+      <c r="I147" s="61">
+        <v>124.8</v>
+      </c>
+      <c r="J147" s="61">
+        <v>75.5</v>
+      </c>
+      <c r="K147" s="61">
+        <v>33.700000000000003</v>
+      </c>
+      <c r="L147" s="61">
+        <v>78</v>
+      </c>
+      <c r="M147" s="61">
+        <v>84.5</v>
+      </c>
+      <c r="N147" s="61">
+        <v>733</v>
+      </c>
+      <c r="O147" s="61">
+        <v>68.099999999999994</v>
+      </c>
+      <c r="P147" s="61">
+        <v>35.1</v>
+      </c>
+      <c r="Q147" s="61">
+        <v>154.4</v>
+      </c>
+      <c r="R147" s="61">
+        <v>110.5</v>
+      </c>
+      <c r="S147" s="61">
+        <v>111.2</v>
+      </c>
+      <c r="T147" s="61">
+        <v>9.6999999999999993</v>
+      </c>
+      <c r="U147" s="61">
+        <v>129.1</v>
+      </c>
+      <c r="V147" s="61">
+        <v>75.2</v>
+      </c>
+      <c r="W147" s="61">
+        <v>64.900000000000006</v>
+      </c>
+      <c r="X147" s="61">
+        <v>64.900000000000006</v>
+      </c>
+      <c r="Y147" s="61">
+        <v>103.8</v>
+      </c>
+      <c r="Z147" s="61">
+        <v>103.7</v>
+      </c>
+      <c r="AA147" s="61">
+        <v>99.7</v>
+      </c>
+      <c r="AB147" s="61">
+        <v>97.8</v>
+      </c>
+      <c r="AC147" s="61">
+        <v>101.9</v>
+      </c>
+      <c r="AD147" s="61">
+        <v>111</v>
+      </c>
+      <c r="AE147" s="61">
+        <v>19.399999999999999</v>
+      </c>
+      <c r="AF147" s="61">
+        <v>112.3</v>
+      </c>
+      <c r="AG147" s="61">
+        <v>79.2</v>
+      </c>
+      <c r="AH147" s="61">
+        <v>79.7</v>
+      </c>
+      <c r="AI147" s="99">
+        <v>81.599999999999994</v>
       </c>
     </row>
     <row r="148" spans="2:35" ht="12" customHeight="1">
-      <c r="B148" s="25" t="s">
-[...2 lines deleted...]
-      <c r="C148" s="42">
+      <c r="B148" s="27" t="s">
+        <v>176</v>
+      </c>
+      <c r="C148" s="43">
+        <v>91.2</v>
+      </c>
+      <c r="D148" s="61">
+        <v>91.4</v>
+      </c>
+      <c r="E148" s="61">
+        <v>85</v>
+      </c>
+      <c r="F148" s="61">
+        <v>67.7</v>
+      </c>
+      <c r="G148" s="61">
+        <v>63.1</v>
+      </c>
+      <c r="H148" s="61">
+        <v>132</v>
+      </c>
+      <c r="I148" s="61">
+        <v>114.1</v>
+      </c>
+      <c r="J148" s="61">
+        <v>75.7</v>
+      </c>
+      <c r="K148" s="61">
+        <v>33.200000000000003</v>
+      </c>
+      <c r="L148" s="61">
+        <v>72.900000000000006</v>
+      </c>
+      <c r="M148" s="61">
+        <v>97.4</v>
+      </c>
+      <c r="N148" s="61">
+        <v>725.8</v>
+      </c>
+      <c r="O148" s="61">
+        <v>63.8</v>
+      </c>
+      <c r="P148" s="61">
+        <v>33.700000000000003</v>
+      </c>
+      <c r="Q148" s="61">
+        <v>168.8</v>
+      </c>
+      <c r="R148" s="61">
+        <v>108.2</v>
+      </c>
+      <c r="S148" s="61">
+        <v>112.7</v>
+      </c>
+      <c r="T148" s="61">
+        <v>9.9</v>
+      </c>
+      <c r="U148" s="61">
+        <v>125.5</v>
+      </c>
+      <c r="V148" s="61">
+        <v>76</v>
+      </c>
+      <c r="W148" s="61">
+        <v>66</v>
+      </c>
+      <c r="X148" s="61">
+        <v>66</v>
+      </c>
+      <c r="Y148" s="61">
+        <v>107.3</v>
+      </c>
+      <c r="Z148" s="61">
+        <v>105.7</v>
+      </c>
+      <c r="AA148" s="61">
         <v>99.4</v>
       </c>
-      <c r="D148" s="59">
-[...5 lines deleted...]
-      <c r="F148" s="59">
+      <c r="AB148" s="61">
+        <v>100.6</v>
+      </c>
+      <c r="AC148" s="61">
+        <v>95.2</v>
+      </c>
+      <c r="AD148" s="61">
+        <v>121</v>
+      </c>
+      <c r="AE148" s="61">
+        <v>17.3</v>
+      </c>
+      <c r="AF148" s="61">
+        <v>122.4</v>
+      </c>
+      <c r="AG148" s="61">
+        <v>82.6</v>
+      </c>
+      <c r="AH148" s="61">
+        <v>81.7</v>
+      </c>
+      <c r="AI148" s="99">
+        <v>92.8</v>
+      </c>
+    </row>
+    <row r="149" spans="2:35" ht="12" customHeight="1">
+      <c r="B149" s="27" t="s">
+        <v>177</v>
+      </c>
+      <c r="C149" s="43">
+        <v>96.2</v>
+      </c>
+      <c r="D149" s="61">
+        <v>96.4</v>
+      </c>
+      <c r="E149" s="61">
+        <v>78</v>
+      </c>
+      <c r="F149" s="61">
+        <v>77.3</v>
+      </c>
+      <c r="G149" s="61">
         <v>66.599999999999994</v>
       </c>
-      <c r="G148" s="59">
-[...188 lines deleted...]
-        <v>86.5</v>
+      <c r="H149" s="61">
+        <v>126.3</v>
+      </c>
+      <c r="I149" s="61">
+        <v>151.9</v>
+      </c>
+      <c r="J149" s="61">
+        <v>78.400000000000006</v>
+      </c>
+      <c r="K149" s="61">
+        <v>30.4</v>
+      </c>
+      <c r="L149" s="61">
+        <v>70.099999999999994</v>
+      </c>
+      <c r="M149" s="61">
+        <v>98.6</v>
+      </c>
+      <c r="N149" s="61">
+        <v>712.1</v>
+      </c>
+      <c r="O149" s="61">
+        <v>62.9</v>
+      </c>
+      <c r="P149" s="61">
+        <v>32.6</v>
+      </c>
+      <c r="Q149" s="61">
+        <v>198.3</v>
+      </c>
+      <c r="R149" s="61">
+        <v>105.6</v>
+      </c>
+      <c r="S149" s="61">
+        <v>110.6</v>
+      </c>
+      <c r="T149" s="61">
+        <v>8.6999999999999993</v>
+      </c>
+      <c r="U149" s="61">
+        <v>124.6</v>
+      </c>
+      <c r="V149" s="61">
+        <v>68.400000000000006</v>
+      </c>
+      <c r="W149" s="61">
+        <v>68</v>
+      </c>
+      <c r="X149" s="61">
+        <v>68</v>
+      </c>
+      <c r="Y149" s="61">
+        <v>106.3</v>
+      </c>
+      <c r="Z149" s="61">
+        <v>115.6</v>
+      </c>
+      <c r="AA149" s="61">
+        <v>101.2</v>
+      </c>
+      <c r="AB149" s="61">
+        <v>102</v>
+      </c>
+      <c r="AC149" s="61">
+        <v>97.8</v>
+      </c>
+      <c r="AD149" s="61">
+        <v>141.4</v>
+      </c>
+      <c r="AE149" s="61">
+        <v>16.899999999999999</v>
+      </c>
+      <c r="AF149" s="61">
+        <v>143.19999999999999</v>
+      </c>
+      <c r="AG149" s="61">
+        <v>84</v>
+      </c>
+      <c r="AH149" s="61">
+        <v>83.6</v>
+      </c>
+      <c r="AI149" s="99">
+        <v>91.2</v>
       </c>
     </row>
     <row r="150" spans="2:35" ht="12" customHeight="1">
-      <c r="AB150" s="1"/>
+      <c r="B150" s="23" t="s">
+        <v>179</v>
+      </c>
+      <c r="C150" s="39">
+        <v>96.9</v>
+      </c>
+      <c r="D150" s="55">
+        <v>97.2</v>
+      </c>
+      <c r="E150" s="55">
+        <v>75.599999999999994</v>
+      </c>
+      <c r="F150" s="55">
+        <v>62.3</v>
+      </c>
+      <c r="G150" s="55">
+        <v>52.2</v>
+      </c>
+      <c r="H150" s="55">
+        <v>130.9</v>
+      </c>
+      <c r="I150" s="55">
+        <v>108.6</v>
+      </c>
+      <c r="J150" s="55">
+        <v>82.3</v>
+      </c>
+      <c r="K150" s="55">
+        <v>36.700000000000003</v>
+      </c>
+      <c r="L150" s="55">
+        <v>60.6</v>
+      </c>
+      <c r="M150" s="55">
+        <v>94.1</v>
+      </c>
+      <c r="N150" s="55">
+        <v>602.79999999999995</v>
+      </c>
+      <c r="O150" s="55">
+        <v>71.8</v>
+      </c>
+      <c r="P150" s="55">
+        <v>36</v>
+      </c>
+      <c r="Q150" s="55">
+        <v>235.5</v>
+      </c>
+      <c r="R150" s="55">
+        <v>82.1</v>
+      </c>
+      <c r="S150" s="55">
+        <v>110.6</v>
+      </c>
+      <c r="T150" s="55">
+        <v>8.3000000000000007</v>
+      </c>
+      <c r="U150" s="55">
+        <v>79.400000000000006</v>
+      </c>
+      <c r="V150" s="55">
+        <v>96.5</v>
+      </c>
+      <c r="W150" s="55">
+        <v>67.599999999999994</v>
+      </c>
+      <c r="X150" s="55">
+        <v>67.599999999999994</v>
+      </c>
+      <c r="Y150" s="55">
+        <v>103.5</v>
+      </c>
+      <c r="Z150" s="55">
+        <v>117.3</v>
+      </c>
+      <c r="AA150" s="55">
+        <v>87.4</v>
+      </c>
+      <c r="AB150" s="55">
+        <v>93.1</v>
+      </c>
+      <c r="AC150" s="55">
+        <v>82.6</v>
+      </c>
+      <c r="AD150" s="55">
+        <v>167.1</v>
+      </c>
+      <c r="AE150" s="55">
+        <v>36.700000000000003</v>
+      </c>
+      <c r="AF150" s="55">
+        <v>168.9</v>
+      </c>
+      <c r="AG150" s="55">
+        <v>83.5</v>
+      </c>
+      <c r="AH150" s="55">
+        <v>82.6</v>
+      </c>
+      <c r="AI150" s="100">
+        <v>106.9</v>
+      </c>
     </row>
-    <row r="151" spans="2:35" ht="12" customHeight="1">
-      <c r="AB151" s="1"/>
+    <row r="151" spans="2:35" s="106" customFormat="1" ht="12" customHeight="1">
+      <c r="B151" s="119" t="s">
+        <v>180</v>
+      </c>
+      <c r="C151" s="116">
+        <v>92.6</v>
+      </c>
+      <c r="D151" s="117">
+        <v>92.9</v>
+      </c>
+      <c r="E151" s="117">
+        <v>70.7</v>
+      </c>
+      <c r="F151" s="117">
+        <v>80.7</v>
+      </c>
+      <c r="G151" s="117">
+        <v>67.3</v>
+      </c>
+      <c r="H151" s="117">
+        <v>127</v>
+      </c>
+      <c r="I151" s="117">
+        <v>179</v>
+      </c>
+      <c r="J151" s="117">
+        <v>80.099999999999994</v>
+      </c>
+      <c r="K151" s="117">
+        <v>36.700000000000003</v>
+      </c>
+      <c r="L151" s="117">
+        <v>71.2</v>
+      </c>
+      <c r="M151" s="117">
+        <v>94.8</v>
+      </c>
+      <c r="N151" s="117">
+        <v>473.2</v>
+      </c>
+      <c r="O151" s="117">
+        <v>65.400000000000006</v>
+      </c>
+      <c r="P151" s="117">
+        <v>35</v>
+      </c>
+      <c r="Q151" s="117">
+        <v>179</v>
+      </c>
+      <c r="R151" s="117">
+        <v>76.5</v>
+      </c>
+      <c r="S151" s="117">
+        <v>111.3</v>
+      </c>
+      <c r="T151" s="117">
+        <v>8.4</v>
+      </c>
+      <c r="U151" s="117">
+        <v>75</v>
+      </c>
+      <c r="V151" s="117">
+        <v>78.7</v>
+      </c>
+      <c r="W151" s="117">
+        <v>69.3</v>
+      </c>
+      <c r="X151" s="117">
+        <v>69.3</v>
+      </c>
+      <c r="Y151" s="117">
+        <v>103.5</v>
+      </c>
+      <c r="Z151" s="117">
+        <v>107.5</v>
+      </c>
+      <c r="AA151" s="117">
+        <v>93.8</v>
+      </c>
+      <c r="AB151" s="117">
+        <v>104.6</v>
+      </c>
+      <c r="AC151" s="117">
+        <v>80.2</v>
+      </c>
+      <c r="AD151" s="117">
+        <v>128</v>
+      </c>
+      <c r="AE151" s="117">
+        <v>19.3</v>
+      </c>
+      <c r="AF151" s="117">
+        <v>129.5</v>
+      </c>
+      <c r="AG151" s="117">
+        <v>83.8</v>
+      </c>
+      <c r="AH151" s="117">
+        <v>83.4</v>
+      </c>
+      <c r="AI151" s="118">
+        <v>89.3</v>
+      </c>
+    </row>
+    <row r="152" spans="2:35" s="106" customFormat="1" ht="12" customHeight="1">
+      <c r="B152" s="119" t="s">
+        <v>181</v>
+      </c>
+      <c r="C152" s="116">
+        <v>88.3</v>
+      </c>
+      <c r="D152" s="117">
+        <v>88.4</v>
+      </c>
+      <c r="E152" s="117">
+        <v>71</v>
+      </c>
+      <c r="F152" s="117">
+        <v>95.5</v>
+      </c>
+      <c r="G152" s="117">
+        <v>43.1</v>
+      </c>
+      <c r="H152" s="117">
+        <v>128.4</v>
+      </c>
+      <c r="I152" s="117">
+        <v>85.4</v>
+      </c>
+      <c r="J152" s="117">
+        <v>79.099999999999994</v>
+      </c>
+      <c r="K152" s="117">
+        <v>37.700000000000003</v>
+      </c>
+      <c r="L152" s="117">
+        <v>69.5</v>
+      </c>
+      <c r="M152" s="117">
+        <v>94.8</v>
+      </c>
+      <c r="N152" s="117">
+        <v>628.4</v>
+      </c>
+      <c r="O152" s="117">
+        <v>73.5</v>
+      </c>
+      <c r="P152" s="117">
+        <v>32.5</v>
+      </c>
+      <c r="Q152" s="117">
+        <v>170.6</v>
+      </c>
+      <c r="R152" s="117">
+        <v>75.900000000000006</v>
+      </c>
+      <c r="S152" s="117">
+        <v>110.6</v>
+      </c>
+      <c r="T152" s="117">
+        <v>8.8000000000000007</v>
+      </c>
+      <c r="U152" s="117">
+        <v>74.400000000000006</v>
+      </c>
+      <c r="V152" s="117">
+        <v>77.599999999999994</v>
+      </c>
+      <c r="W152" s="117">
+        <v>72</v>
+      </c>
+      <c r="X152" s="117">
+        <v>72</v>
+      </c>
+      <c r="Y152" s="117">
+        <v>83.6</v>
+      </c>
+      <c r="Z152" s="117">
+        <v>94.9</v>
+      </c>
+      <c r="AA152" s="117">
+        <v>76.099999999999994</v>
+      </c>
+      <c r="AB152" s="117">
+        <v>76.3</v>
+      </c>
+      <c r="AC152" s="117">
+        <v>80.8</v>
+      </c>
+      <c r="AD152" s="117">
+        <v>121.6</v>
+      </c>
+      <c r="AE152" s="117">
+        <v>19.7</v>
+      </c>
+      <c r="AF152" s="117">
+        <v>123.1</v>
+      </c>
+      <c r="AG152" s="117">
+        <v>84.4</v>
+      </c>
+      <c r="AH152" s="117">
+        <v>84.7</v>
+      </c>
+      <c r="AI152" s="118">
+        <v>83.2</v>
+      </c>
+    </row>
+    <row r="153" spans="2:35" s="106" customFormat="1" ht="12" customHeight="1" thickBot="1">
+      <c r="B153" s="120" t="s">
+        <v>184</v>
+      </c>
+      <c r="C153" s="107">
+        <v>94.6</v>
+      </c>
+      <c r="D153" s="108">
+        <v>94.8</v>
+      </c>
+      <c r="E153" s="108">
+        <v>67.3</v>
+      </c>
+      <c r="F153" s="108">
+        <v>71.900000000000006</v>
+      </c>
+      <c r="G153" s="108">
+        <v>33</v>
+      </c>
+      <c r="H153" s="108">
+        <v>139.9</v>
+      </c>
+      <c r="I153" s="108">
+        <v>149.30000000000001</v>
+      </c>
+      <c r="J153" s="108">
+        <v>83.7</v>
+      </c>
+      <c r="K153" s="108">
+        <v>38.5</v>
+      </c>
+      <c r="L153" s="108">
+        <v>71.5</v>
+      </c>
+      <c r="M153" s="108">
+        <v>108</v>
+      </c>
+      <c r="N153" s="108">
+        <v>595.70000000000005</v>
+      </c>
+      <c r="O153" s="108">
+        <v>81.3</v>
+      </c>
+      <c r="P153" s="108">
+        <v>33.1</v>
+      </c>
+      <c r="Q153" s="108">
+        <v>200.9</v>
+      </c>
+      <c r="R153" s="108">
+        <v>81.5</v>
+      </c>
+      <c r="S153" s="108">
+        <v>112.1</v>
+      </c>
+      <c r="T153" s="108">
+        <v>9.8000000000000007</v>
+      </c>
+      <c r="U153" s="108">
+        <v>81.8</v>
+      </c>
+      <c r="V153" s="108">
+        <v>80.3</v>
+      </c>
+      <c r="W153" s="108">
+        <v>70.8</v>
+      </c>
+      <c r="X153" s="108">
+        <v>70.8</v>
+      </c>
+      <c r="Y153" s="108">
+        <v>90</v>
+      </c>
+      <c r="Z153" s="108">
+        <v>105.8</v>
+      </c>
+      <c r="AA153" s="108">
+        <v>84</v>
+      </c>
+      <c r="AB153" s="108">
+        <v>85.9</v>
+      </c>
+      <c r="AC153" s="108">
+        <v>83.6</v>
+      </c>
+      <c r="AD153" s="108">
+        <v>143.30000000000001</v>
+      </c>
+      <c r="AE153" s="108">
+        <v>17.3</v>
+      </c>
+      <c r="AF153" s="108">
+        <v>144.9</v>
+      </c>
+      <c r="AG153" s="108">
+        <v>87.6</v>
+      </c>
+      <c r="AH153" s="108">
+        <v>87.6</v>
+      </c>
+      <c r="AI153" s="109">
+        <v>89.8</v>
+      </c>
     </row>
   </sheetData>
   <phoneticPr fontId="3"/>
   <pageMargins left="0.39370078740157483" right="0.15748031496062992" top="0.59055118110236227" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.35433070866141736"/>
-  <pageSetup paperSize="8" scale="47" fitToWidth="0" orientation="landscape" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="31" fitToWidth="0" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddHeader>&amp;C総合&amp;K0070c0【季節調整済指数】</oddHeader>
   </headerFooter>
   <colBreaks count="2" manualBreakCount="2">
-    <brk id="20" max="149" man="1"/>
+    <brk id="22" max="152" man="1"/>
     <brk id="35" max="200" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>