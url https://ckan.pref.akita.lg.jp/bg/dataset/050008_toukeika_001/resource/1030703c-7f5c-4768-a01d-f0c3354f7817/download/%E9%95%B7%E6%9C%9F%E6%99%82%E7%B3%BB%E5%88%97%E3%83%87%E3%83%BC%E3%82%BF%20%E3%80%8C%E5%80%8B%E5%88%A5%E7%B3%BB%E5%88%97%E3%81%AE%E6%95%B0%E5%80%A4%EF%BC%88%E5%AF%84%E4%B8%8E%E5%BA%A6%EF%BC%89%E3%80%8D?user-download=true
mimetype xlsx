--- v0 (2026-05-09)
+++ v1 (2026-07-04)
@@ -1,84 +1,84 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\akitasv01\調査統計課\003 企画・解析班\２．業務主要\Ｎ）景気動向指数\オープンデータ\【9.16期限】オープンデータ修正作業\HP公表用ファイル\R0804\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{51347A31-BF15-4870-85BE-4496460F68DC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F678920E-3D72-463A-A729-BEE6233887F4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-165" yWindow="-165" windowWidth="29130" windowHeight="15810" xr2:uid="{3059FA00-D0F1-4773-A615-B0AEE1DC5A70}"/>
+    <workbookView xWindow="2340" yWindow="720" windowWidth="14610" windowHeight="15480" xr2:uid="{3059FA00-D0F1-4773-A615-B0AEE1DC5A70}"/>
   </bookViews>
   <sheets>
     <sheet name="個別系列データ（寄与度）" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'個別系列データ（寄与度）'!$A$1:$X$61</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'個別系列データ（寄与度）'!$A:$A,'個別系列データ（寄与度）'!$1:$1</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="121" uniqueCount="121">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="123" uniqueCount="123">
   <si>
     <t>先行１_新規求人数</t>
     <rPh sb="0" eb="2">
       <t>センコウ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>先行２_所定外労働時間指数</t>
     <rPh sb="0" eb="2">
       <t>センコウ</t>
     </rPh>
     <rPh sb="7" eb="9">
       <t>ロウドウ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>先行３_建設財生産指数</t>
     <rPh sb="0" eb="2">
       <t>センコウ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
@@ -505,50 +505,56 @@
   </si>
   <si>
     <t>2025-07</t>
   </si>
   <si>
     <t>2025-08</t>
   </si>
   <si>
     <t>2025-09</t>
   </si>
   <si>
     <t>2025-10</t>
   </si>
   <si>
     <t>2025-11</t>
   </si>
   <si>
     <t>2025-12</t>
   </si>
   <si>
     <t>2026-01</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>2026-02</t>
+  </si>
+  <si>
+    <t>2026-03</t>
+  </si>
+  <si>
+    <t>2026-04</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="6" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
@@ -929,54 +935,54 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{642BB405-4B2F-4227-BEEF-2150D0B4B86D}">
-  <dimension ref="A1:X99"/>
+  <dimension ref="A1:X101"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A89" zoomScale="160" zoomScaleNormal="160" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="E99" sqref="E99"/>
+    <sheetView tabSelected="1" topLeftCell="A86" zoomScale="160" zoomScaleNormal="160" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="A101" sqref="A101"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="10.25" defaultRowHeight="14.25" customHeight="1" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="9.375" style="10" customWidth="1"/>
     <col min="2" max="2" width="17.125" style="7" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="24.875" style="7" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="21" style="7" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="26.75" style="7" bestFit="1" customWidth="1"/>
     <col min="6" max="7" width="22.875" style="7" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="26.75" style="7" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="19" style="7" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="30.625" style="7" bestFit="1" customWidth="1"/>
     <col min="11" max="12" width="21" style="7" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="28.75" style="7" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="19" style="7" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="21" style="7" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="30.625" style="7" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="22.875" style="7" bestFit="1" customWidth="1"/>
     <col min="18" max="19" width="19" style="7" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="21" style="7" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="19" style="7" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="30.625" style="7" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="22.875" style="7" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="26.75" style="7" bestFit="1" customWidth="1"/>
@@ -8063,50 +8069,192 @@
         <v>0.71</v>
       </c>
       <c r="P99" s="7">
         <v>-1.32</v>
       </c>
       <c r="Q99" s="7">
         <v>0.26</v>
       </c>
       <c r="R99" s="7">
         <v>-2.67</v>
       </c>
       <c r="S99" s="7">
         <v>0.67</v>
       </c>
       <c r="T99" s="11">
         <v>-0.3</v>
       </c>
       <c r="U99" s="11">
         <v>-1.3</v>
       </c>
       <c r="V99" s="7">
         <v>0.51</v>
       </c>
       <c r="W99" s="7">
         <v>2.04</v>
+      </c>
+    </row>
+    <row r="100" spans="1:23" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A100" s="9" t="s">
+        <v>121</v>
+      </c>
+      <c r="B100" s="7">
+        <v>-0.28999999999999998</v>
+      </c>
+      <c r="C100" s="7">
+        <v>1.65</v>
+      </c>
+      <c r="D100" s="7">
+        <v>0.21</v>
+      </c>
+      <c r="E100" s="7">
+        <v>0.9</v>
+      </c>
+      <c r="F100" s="7">
+        <v>-0.36</v>
+      </c>
+      <c r="G100" s="7">
+        <v>-0.92</v>
+      </c>
+      <c r="H100" s="7">
+        <v>-0.68</v>
+      </c>
+      <c r="I100" s="7">
+        <v>-1.53</v>
+      </c>
+      <c r="J100" s="7">
+        <v>-1.0900000000000001</v>
+      </c>
+      <c r="K100" s="7">
+        <v>-1.07</v>
+      </c>
+      <c r="L100" s="7">
+        <v>0.15</v>
+      </c>
+      <c r="M100" s="7">
+        <v>-0.33</v>
+      </c>
+      <c r="N100" s="7">
+        <v>-1.17</v>
+      </c>
+      <c r="O100" s="7">
+        <v>-2.31</v>
+      </c>
+      <c r="P100" s="7">
+        <v>0.43</v>
+      </c>
+      <c r="Q100" s="7">
+        <v>-0.95</v>
+      </c>
+      <c r="R100" s="7">
+        <v>4.12</v>
+      </c>
+      <c r="S100" s="7">
+        <v>0.91</v>
+      </c>
+      <c r="T100" s="11">
+        <v>0.72</v>
+      </c>
+      <c r="U100" s="11">
+        <v>2.2200000000000002</v>
+      </c>
+      <c r="V100" s="7">
+        <v>1.49</v>
+      </c>
+      <c r="W100" s="7">
+        <v>0.35</v>
+      </c>
+    </row>
+    <row r="101" spans="1:23" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A101" s="9" t="s">
+        <v>122</v>
+      </c>
+      <c r="B101" s="7">
+        <v>0.15</v>
+      </c>
+      <c r="C101" s="7">
+        <v>-1.25</v>
+      </c>
+      <c r="D101" s="7">
+        <v>0.77</v>
+      </c>
+      <c r="E101" s="7">
+        <v>1.81</v>
+      </c>
+      <c r="F101" s="7">
+        <v>-0.25</v>
+      </c>
+      <c r="G101" s="7">
+        <v>-0.21</v>
+      </c>
+      <c r="H101" s="7">
+        <v>-0.66</v>
+      </c>
+      <c r="I101" s="7">
+        <v>-0.28000000000000003</v>
+      </c>
+      <c r="J101" s="7">
+        <v>1.04</v>
+      </c>
+      <c r="K101" s="7">
+        <v>1.36</v>
+      </c>
+      <c r="L101" s="7">
+        <v>0.71</v>
+      </c>
+      <c r="M101" s="7">
+        <v>0.49</v>
+      </c>
+      <c r="N101" s="7">
+        <v>2.39</v>
+      </c>
+      <c r="O101" s="7">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="P101" s="7">
+        <v>0.39</v>
+      </c>
+      <c r="Q101" s="7">
+        <v>-0.06</v>
+      </c>
+      <c r="R101" s="7">
+        <v>-3.46</v>
+      </c>
+      <c r="S101" s="7">
+        <v>0.12</v>
+      </c>
+      <c r="T101" s="11">
+        <v>0.09</v>
+      </c>
+      <c r="U101" s="11">
+        <v>-3.37</v>
+      </c>
+      <c r="V101" s="7">
+        <v>-1.87</v>
+      </c>
+      <c r="W101" s="7">
+        <v>-2.23</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="3"/>
   <pageMargins left="0.78740157480314965" right="0.78740157480314965" top="0.59055118110236227" bottom="0.59055118110236227" header="0" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" scale="89" orientation="portrait" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter xml:space="preserve">&amp;C&amp;9&amp;P </oddFooter>
   </headerFooter>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="49" max="46" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>