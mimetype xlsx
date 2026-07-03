--- v0 (2026-05-07)
+++ v1 (2026-07-03)
@@ -1,85 +1,84 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\akitasv01\調査統計課\003 企画・解析班\２．業務主要\Ｎ）景気動向指数\オープンデータ\【9.16期限】オープンデータ修正作業\HP公表用ファイル\R0804\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{FC8F9A53-00EC-45A3-BC4E-F39F179A5C3D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F48C54A5-CD95-47BC-BFAA-B07DFDA172AE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-165" yWindow="-165" windowWidth="29130" windowHeight="15810" xr2:uid="{967B7071-2C74-4BD7-9F9C-EF8DFD7F4917}"/>
+    <workbookView xWindow="390" yWindow="390" windowWidth="14610" windowHeight="15480" xr2:uid="{967B7071-2C74-4BD7-9F9C-EF8DFD7F4917}"/>
   </bookViews>
   <sheets>
     <sheet name="個別系列データ（実数値）" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'個別系列データ（実数値）'!$A$1:$X$205</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'個別系列データ（実数値）'!$A:$A,'個別系列データ（実数値）'!$1:$1</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="265" uniqueCount="265">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="267" uniqueCount="267">
   <si>
     <t>先行１_新規求人数(％)</t>
     <rPh sb="0" eb="2">
       <t>センコウ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>先行２_所定外労働時間指数(R02年=100)</t>
     <rPh sb="0" eb="2">
       <t>センコウ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>先行３_建設財生産指数(H27年=100)</t>
     <rPh sb="0" eb="2">
       <t>センコウ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>先行４_日経商品指数（42種）(S45年=100)</t>
     <rPh sb="0" eb="2">
       <t>センコウ</t>
@@ -947,50 +946,56 @@
   </si>
   <si>
     <t>2025-07</t>
   </si>
   <si>
     <t>2025-08</t>
   </si>
   <si>
     <t>2025-09</t>
   </si>
   <si>
     <t>2025-10</t>
   </si>
   <si>
     <t>2025-11</t>
   </si>
   <si>
     <t>2025-12</t>
   </si>
   <si>
     <t>2026-01</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>2026-02</t>
+  </si>
+  <si>
+    <t>2026-03</t>
+  </si>
+  <si>
+    <t>2026-04</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="6">
     <numFmt numFmtId="176" formatCode="#,##0.0"/>
     <numFmt numFmtId="177" formatCode="#,##0.000"/>
     <numFmt numFmtId="178" formatCode="0.0"/>
     <numFmt numFmtId="179" formatCode="#,##0.0;[Red]\-#,##0.0"/>
     <numFmt numFmtId="180" formatCode="0.000"/>
     <numFmt numFmtId="181" formatCode="#,##0.000;[Red]\-#,##0.000"/>
   </numFmts>
   <fonts count="6" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
@@ -1421,60 +1426,56 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0E80EB5B-7A50-4F0F-962A-653AD3A54C49}">
-  <dimension ref="A1:X243"/>
+  <dimension ref="A1:X245"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="A224" zoomScale="160" zoomScaleNormal="160" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="A243" sqref="A243"/>
+      <selection activeCell="A245" sqref="A245"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="10.25" defaultRowHeight="14.25" customHeight="1" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="9.375" style="15" customWidth="1"/>
     <col min="2" max="2" width="21" style="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="35.5" style="14" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="31.625" style="14" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="37.5" style="14" bestFit="1" customWidth="1"/>
     <col min="6" max="8" width="26.75" style="14" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="22.875" style="14" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="36.5" style="14" bestFit="1" customWidth="1"/>
     <col min="11" max="12" width="31.625" style="14" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="32.625" style="14" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="22.875" style="14" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="31.625" style="14" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="34.5" style="14" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="26.75" style="14" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="22.875" style="14" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="29.625" style="14" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="24.875" style="14" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="22.875" style="14" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="41.375" style="14" bestFit="1" customWidth="1"/>
     <col min="23" max="24" width="30.625" style="14" bestFit="1" customWidth="1"/>
     <col min="25" max="16384" width="10.25" style="14"/>
@@ -18925,54 +18926,196 @@
       <c r="P243" s="18">
         <v>2924</v>
       </c>
       <c r="Q243" s="18">
         <v>106374</v>
       </c>
       <c r="R243" s="19">
         <v>-5</v>
       </c>
       <c r="S243" s="14">
         <v>116.7</v>
       </c>
       <c r="T243" s="14">
         <v>0.6</v>
       </c>
       <c r="U243" s="14">
         <v>7.5</v>
       </c>
       <c r="V243" s="19">
         <v>109</v>
       </c>
       <c r="W243" s="18">
         <v>2865</v>
       </c>
     </row>
+    <row r="244" spans="1:23" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A244" s="7" t="s">
+        <v>265</v>
+      </c>
+      <c r="B244" s="14">
+        <v>-3.4</v>
+      </c>
+      <c r="C244" s="14">
+        <v>130.30000000000001</v>
+      </c>
+      <c r="D244" s="14">
+        <v>80.8</v>
+      </c>
+      <c r="E244" s="14">
+        <v>284.36200000000002</v>
+      </c>
+      <c r="F244" s="14">
+        <v>179</v>
+      </c>
+      <c r="G244" s="19">
+        <v>-2</v>
+      </c>
+      <c r="H244" s="19">
+        <v>-46</v>
+      </c>
+      <c r="I244" s="14">
+        <v>1.18</v>
+      </c>
+      <c r="J244" s="14">
+        <v>9.3000000000000007</v>
+      </c>
+      <c r="K244" s="14">
+        <v>88.3</v>
+      </c>
+      <c r="L244" s="14">
+        <v>84.4</v>
+      </c>
+      <c r="M244" s="19">
+        <v>-0.9</v>
+      </c>
+      <c r="N244" s="18">
+        <v>2293</v>
+      </c>
+      <c r="O244" s="14">
+        <v>76.099999999999994</v>
+      </c>
+      <c r="P244" s="18">
+        <v>6008</v>
+      </c>
+      <c r="Q244" s="18">
+        <v>101226</v>
+      </c>
+      <c r="R244" s="19">
+        <v>-2</v>
+      </c>
+      <c r="S244" s="14">
+        <v>117.9</v>
+      </c>
+      <c r="T244" s="14">
+        <v>0.8</v>
+      </c>
+      <c r="U244" s="14">
+        <v>46.2</v>
+      </c>
+      <c r="V244" s="19">
+        <v>112.5</v>
+      </c>
+      <c r="W244" s="18">
+        <v>3049</v>
+      </c>
+    </row>
+    <row r="245" spans="1:23" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A245" s="7" t="s">
+        <v>266</v>
+      </c>
+      <c r="B245" s="14">
+        <v>-2.2999999999999998</v>
+      </c>
+      <c r="C245" s="14">
+        <v>124.5</v>
+      </c>
+      <c r="D245" s="14">
+        <v>83.6</v>
+      </c>
+      <c r="E245" s="14">
+        <v>294.17599999999999</v>
+      </c>
+      <c r="F245" s="14">
+        <v>170</v>
+      </c>
+      <c r="G245" s="19">
+        <v>-2.2999999999999998</v>
+      </c>
+      <c r="H245" s="19">
+        <v>-52</v>
+      </c>
+      <c r="I245" s="14">
+        <v>1.17</v>
+      </c>
+      <c r="J245" s="14">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="K245" s="14">
+        <v>94.6</v>
+      </c>
+      <c r="L245" s="14">
+        <v>87.6</v>
+      </c>
+      <c r="M245" s="19">
+        <v>1.6</v>
+      </c>
+      <c r="N245" s="18">
+        <v>2981</v>
+      </c>
+      <c r="O245" s="14">
+        <v>84</v>
+      </c>
+      <c r="P245" s="18">
+        <v>9257</v>
+      </c>
+      <c r="Q245" s="18">
+        <v>101352</v>
+      </c>
+      <c r="R245" s="19">
+        <v>-4</v>
+      </c>
+      <c r="S245" s="14">
+        <v>120.8</v>
+      </c>
+      <c r="T245" s="14">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="U245" s="14">
+        <v>-12</v>
+      </c>
+      <c r="V245" s="19">
+        <v>109.4</v>
+      </c>
+      <c r="W245" s="18">
+        <v>2089</v>
+      </c>
+    </row>
   </sheetData>
   <phoneticPr fontId="3"/>
   <pageMargins left="0.78740157480314965" right="0.78740157480314965" top="0.59055118110236227" bottom="0.59055118110236227" header="0" footer="0.19685039370078741"/>
-  <pageSetup paperSize="9" scale="89" orientation="portrait" useFirstPageNumber="1" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="89" orientation="portrait" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter xml:space="preserve">&amp;C&amp;9&amp;P </oddFooter>
   </headerFooter>
   <rowBreaks count="4" manualBreakCount="4">
     <brk id="49" max="23" man="1"/>
     <brk id="97" max="23" man="1"/>
     <brk id="145" max="23" man="1"/>
     <brk id="193" max="23" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>