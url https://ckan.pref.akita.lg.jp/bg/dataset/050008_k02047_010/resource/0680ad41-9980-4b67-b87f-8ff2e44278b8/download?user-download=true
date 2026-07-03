--- v0 (2026-05-02)
+++ v1 (2026-07-03)
@@ -26,128 +26,128 @@
     <workbookView xWindow="0" yWindow="0" windowWidth="20490" windowHeight="7455"/>
   </bookViews>
   <sheets>
     <sheet name="運転免許人口" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">運転免許人口!$2:$2</definedName>
   </definedNames>
   <calcPr calcId="191029" concurrentCalc="1"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" count="15" uniqueCount="15">
   <si>
+    <t>年月</t>
+    <rPh sb="0" eb="2">
+      <t>ネンゲツ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
     <t>女性
 前年比増減比
 （％）</t>
     <rPh sb="3" eb="5">
       <t>ゼンネン</t>
     </rPh>
     <rPh sb="5" eb="6">
       <t>ヒ</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>ゾウゲン</t>
     </rPh>
     <rPh sb="8" eb="9">
       <t>ヒ</t>
     </rPh>
     <phoneticPr fontId="7"/>
-  </si>
-[...5 lines deleted...]
-    <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>女性
 前年比増減数
 （人）</t>
     <rPh sb="3" eb="6">
       <t>ゼンネンヒ</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>ゾウゲン</t>
     </rPh>
     <rPh sb="8" eb="9">
       <t>スウ</t>
     </rPh>
     <rPh sb="11" eb="12">
       <t>ニン</t>
     </rPh>
     <phoneticPr fontId="7"/>
   </si>
   <si>
-    <t>秋田県の運転免許人口</t>
-[...14 lines deleted...]
-  <si>
     <t>男性
 前年比増減数
 （人）</t>
     <rPh sb="0" eb="2">
       <t>ダンセイ</t>
     </rPh>
     <rPh sb="3" eb="6">
       <t>ゼンネンヒ</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>ゾウゲン</t>
     </rPh>
     <rPh sb="8" eb="9">
       <t>スウ</t>
     </rPh>
     <rPh sb="11" eb="12">
       <t>ニン</t>
     </rPh>
     <phoneticPr fontId="7"/>
+  </si>
+  <si>
+    <t>秋田県の運転免許人口</t>
+    <rPh sb="0" eb="3">
+      <t>アキタケン</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>ウンテン</t>
+    </rPh>
+    <rPh sb="6" eb="8">
+      <t>メンキョ</t>
+    </rPh>
+    <rPh sb="8" eb="10">
+      <t>ジンコウ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>男性
 保有者数
 （人）</t>
     <rPh sb="0" eb="2">
       <t>ダンセイ</t>
     </rPh>
     <rPh sb="3" eb="6">
       <t>ホユウシャ</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>スウ</t>
     </rPh>
     <rPh sb="9" eb="10">
       <t>ヒト</t>
     </rPh>
     <phoneticPr fontId="7"/>
   </si>
   <si>
     <t>男性
 前年比増減比
 （％）</t>
     <rPh sb="0" eb="2">
       <t>ダンセイ</t>
@@ -211,62 +211,62 @@
     </rPh>
     <rPh sb="11" eb="12">
       <t>ニン</t>
     </rPh>
     <phoneticPr fontId="7"/>
   </si>
   <si>
     <t>総数
 前年比増減比
 （％）</t>
     <rPh sb="3" eb="5">
       <t>ゼンネン</t>
     </rPh>
     <rPh sb="5" eb="6">
       <t>ヒ</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>ゾウゲン</t>
     </rPh>
     <rPh sb="8" eb="9">
       <t>ヒ</t>
     </rPh>
     <phoneticPr fontId="7"/>
   </si>
   <si>
-    <t>-</t>
-[...1 lines deleted...]
-  <si>
     <t>男性比率
 （％）</t>
     <rPh sb="0" eb="2">
       <t>ダンセイ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>ヒリツ</t>
     </rPh>
     <phoneticPr fontId="7"/>
+  </si>
+  <si>
+    <t>-</t>
   </si>
   <si>
     <t>女性比率
 （％）</t>
     <rPh sb="2" eb="4">
       <t>ヒリツ</t>
     </rPh>
     <phoneticPr fontId="7"/>
   </si>
   <si>
     <t>※2023年１月及び２月については、システム移行のため計上なし。そのため2024年１月及び２月について、前年比も計上なし。</t>
     <rPh sb="5" eb="6">
       <t>ネン</t>
     </rPh>
     <rPh sb="7" eb="8">
       <t>ガツ</t>
     </rPh>
     <rPh sb="8" eb="9">
       <t>オヨ</t>
     </rPh>
     <rPh sb="11" eb="12">
       <t>ガツ</t>
     </rPh>
     <rPh sb="22" eb="24">
       <t>イコウ</t>
@@ -447,51 +447,51 @@
         <color indexed="64"/>
       </right>
       <top style="double">
         <color indexed="64"/>
       </top>
       <bottom style="double">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="9" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="17">
+  <cellXfs count="18">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="0" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="0" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="38" fontId="0" fillId="2" borderId="2" xfId="2" applyFont="1" applyFill="1" applyBorder="1">
@@ -499,64 +499,67 @@
     </xf>
     <xf numFmtId="38" fontId="0" fillId="2" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="6" fillId="2" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="177" fontId="0" fillId="2" borderId="3" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="0" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="0" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="6" fillId="3" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="177" fontId="0" fillId="2" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="38" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
     <cellStyle name="標準 5" xfId="1"/>
     <cellStyle name="桁区切り" xfId="2" builtinId="6"/>
     <cellStyle name="パーセント" xfId="3" builtinId="5"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
-      <x14:slicerStyles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" defaultSlicerStyle="SlicerStyleLight1"/>
+      <x14:slicerStyles xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
-      <x15:timelineStyles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" defaultTimelineStyle="TimeSlicerStyleLight1"/>
+      <x15:timelineStyles xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
@@ -820,121 +823,121 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
           <a:tileRect/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:L66"/>
+  <dimension ref="A1:M68"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <pane xSplit="1" ySplit="2" topLeftCell="B52" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="2" topLeftCell="B3" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
-      <selection pane="bottomRight" activeCell="A66" sqref="A66"/>
+      <selection pane="bottomRight" activeCell="A68" sqref="A68"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.75"/>
   <cols>
     <col min="1" max="1" width="12.77734375" style="1" customWidth="1"/>
     <col min="2" max="12" width="11.33203125" style="1" customWidth="1"/>
     <col min="13" max="16384" width="8.88671875" style="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12" ht="17.25">
+    <row r="1" spans="1:12" ht="16.5">
       <c r="A1" s="2" t="s">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B1" s="6"/>
       <c r="C1" s="6"/>
       <c r="D1" s="6"/>
       <c r="E1" s="6"/>
       <c r="F1" s="6"/>
       <c r="G1" s="6"/>
       <c r="H1" s="6"/>
       <c r="I1" s="6"/>
       <c r="J1" s="6"/>
       <c r="K1" s="6"/>
       <c r="L1" s="6"/>
     </row>
     <row r="2" spans="1:12" ht="50.1" customHeight="1">
       <c r="A2" s="3" t="s">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="B2" s="7" t="s">
         <v>8</v>
       </c>
       <c r="C2" s="7" t="s">
         <v>9</v>
       </c>
       <c r="D2" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E2" s="7" t="s">
         <v>5</v>
       </c>
       <c r="F2" s="7" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="G2" s="7" t="s">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="H2" s="7" t="s">
         <v>6</v>
       </c>
       <c r="I2" s="7" t="s">
         <v>7</v>
       </c>
       <c r="J2" s="7" t="s">
         <v>13</v>
       </c>
       <c r="K2" s="7" t="s">
         <v>2</v>
       </c>
       <c r="L2" s="16" t="s">
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="3" spans="1:12" ht="16.5">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="3" spans="1:12">
       <c r="A3" s="4">
         <v>44197</v>
       </c>
       <c r="B3" s="8">
         <v>657982</v>
       </c>
       <c r="C3" s="8">
         <v>-5734</v>
       </c>
       <c r="D3" s="11">
         <v>-8.9999999999999993e-003</v>
       </c>
       <c r="E3" s="12">
         <v>352237</v>
       </c>
       <c r="F3" s="15">
         <f t="shared" ref="F3:F26" si="0">E3/B3</f>
         <v>0.53532923393041143</v>
       </c>
       <c r="G3" s="12">
         <v>-4269</v>
       </c>
       <c r="H3" s="11">
         <v>-1.2e-002</v>
       </c>
@@ -1891,155 +1894,155 @@
         <v>-3755</v>
       </c>
       <c r="H26" s="11">
         <v>-1.0999999999999999e-002</v>
       </c>
       <c r="I26" s="13">
         <v>302976</v>
       </c>
       <c r="J26" s="11">
         <f t="shared" si="1"/>
         <v>0.46758225392499264</v>
       </c>
       <c r="K26" s="9">
         <f t="shared" si="2"/>
         <v>-1460</v>
       </c>
       <c r="L26" s="11">
         <v>-5.0000000000000001e-003</v>
       </c>
     </row>
     <row r="27" spans="1:12" ht="15.75" customHeight="1">
       <c r="A27" s="5">
         <v>44927</v>
       </c>
       <c r="B27" s="10" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="C27" s="10" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D27" s="10" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E27" s="14" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="F27" s="10" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G27" s="10" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="H27" s="10" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="I27" s="14" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="J27" s="10" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="K27" s="10" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="L27" s="10" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
     </row>
     <row r="28" spans="1:12" ht="15.75" customHeight="1">
       <c r="A28" s="5">
         <v>44958</v>
       </c>
       <c r="B28" s="10" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="C28" s="10" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D28" s="10" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E28" s="14" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="F28" s="10" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G28" s="10" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="H28" s="10" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="I28" s="14" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="J28" s="10" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="K28" s="10" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="L28" s="10" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
     </row>
     <row r="29" spans="1:12">
       <c r="A29" s="5">
         <v>44986</v>
       </c>
       <c r="B29" s="9">
         <f>E29+I29</f>
         <v>647949</v>
       </c>
       <c r="C29" s="9">
-        <f t="shared" ref="C29:C65" si="3">G29+K29</f>
+        <f t="shared" ref="C29:C67" si="3">G29+K29</f>
         <v>-5047</v>
       </c>
       <c r="D29" s="11">
         <v>-8.0000000000000002e-003</v>
       </c>
       <c r="E29" s="13">
         <v>344710</v>
       </c>
       <c r="F29" s="11">
-        <f t="shared" ref="F29:F65" si="4">E29/B29</f>
+        <f t="shared" ref="F29:F67" si="4">E29/B29</f>
         <v>0.53200174705107961</v>
       </c>
       <c r="G29" s="9">
         <f t="shared" ref="G29:G39" si="5">E29-E17</f>
         <v>-3689</v>
       </c>
       <c r="H29" s="11">
         <v>-1.0999999999999999e-002</v>
       </c>
       <c r="I29" s="13">
         <v>303239</v>
       </c>
       <c r="J29" s="11">
-        <f t="shared" ref="J29:J65" si="6">I29/B29</f>
+        <f t="shared" ref="J29:J67" si="6">I29/B29</f>
         <v>0.46799825294892039</v>
       </c>
       <c r="K29" s="9">
         <f t="shared" ref="K29:K39" si="7">I29-I17</f>
         <v>-1358</v>
       </c>
       <c r="L29" s="11">
         <v>-4.0000000000000001e-003</v>
       </c>
     </row>
     <row r="30" spans="1:12">
       <c r="A30" s="5">
         <v>45017</v>
       </c>
       <c r="B30" s="9">
         <f>E30+I30</f>
         <v>647067</v>
       </c>
       <c r="C30" s="9">
         <f t="shared" si="3"/>
         <v>-4962</v>
       </c>
       <c r="D30" s="11">
         <v>-8.0000000000000002e-003</v>
       </c>
@@ -2503,65 +2506,65 @@
         <v>-4.0000000000000001e-003</v>
       </c>
     </row>
     <row r="41" spans="1:12">
       <c r="A41" s="5">
         <v>45352</v>
       </c>
       <c r="B41" s="9">
         <v>642807</v>
       </c>
       <c r="C41" s="9">
         <f t="shared" si="3"/>
         <v>-5142</v>
       </c>
       <c r="D41" s="11">
         <v>-7.0000000000000001e-003</v>
       </c>
       <c r="E41" s="13">
         <v>340913</v>
       </c>
       <c r="F41" s="11">
         <f t="shared" si="4"/>
         <v>0.53035047844843008</v>
       </c>
       <c r="G41" s="9">
-        <f t="shared" ref="G41:G65" si="8">E41-E29</f>
+        <f t="shared" ref="G41:G67" si="8">E41-E29</f>
         <v>-3797</v>
       </c>
       <c r="H41" s="11">
         <v>-1.e-002</v>
       </c>
       <c r="I41" s="13">
         <v>301894</v>
       </c>
       <c r="J41" s="11">
         <f t="shared" si="6"/>
         <v>0.46964952155156992</v>
       </c>
       <c r="K41" s="9">
-        <f t="shared" ref="K41:K65" si="9">I41-I29</f>
+        <f t="shared" ref="K41:K67" si="9">I41-I29</f>
         <v>-1345</v>
       </c>
       <c r="L41" s="11">
         <v>-4.0000000000000001e-003</v>
       </c>
     </row>
     <row r="42" spans="1:12">
       <c r="A42" s="5">
         <v>45383</v>
       </c>
       <c r="B42" s="9">
         <v>642050</v>
       </c>
       <c r="C42" s="9">
         <f t="shared" si="3"/>
         <v>-5017</v>
       </c>
       <c r="D42" s="11">
         <v>-7.0000000000000001e-003</v>
       </c>
       <c r="E42" s="13">
         <v>340474</v>
       </c>
       <c r="F42" s="11">
         <f t="shared" si="4"/>
@@ -3513,95 +3516,184 @@
         <f t="shared" si="4"/>
         <v>0.52788203369784492</v>
       </c>
       <c r="G64" s="9">
         <f t="shared" si="8"/>
         <v>-4414</v>
       </c>
       <c r="H64" s="11">
         <v>-1.2999999999999999e-002</v>
       </c>
       <c r="I64" s="13">
         <v>296991</v>
       </c>
       <c r="J64" s="11">
         <f t="shared" si="6"/>
         <v>0.47211796630215513</v>
       </c>
       <c r="K64" s="9">
         <f t="shared" si="9"/>
         <v>-2552</v>
       </c>
       <c r="L64" s="11">
         <v>-8.9999999999999993e-003</v>
       </c>
     </row>
-    <row r="65" spans="1:12">
+    <row r="65" spans="1:13">
       <c r="A65" s="5">
         <v>46082</v>
       </c>
       <c r="B65" s="9">
         <v>628921</v>
       </c>
       <c r="C65" s="9">
         <f t="shared" si="3"/>
         <v>-7077</v>
       </c>
       <c r="D65" s="11">
         <v>-1.0999999999999999e-002</v>
       </c>
       <c r="E65" s="13">
         <v>332020</v>
       </c>
       <c r="F65" s="11">
         <f t="shared" si="4"/>
         <v>0.52792004083183741</v>
       </c>
       <c r="G65" s="9">
         <f t="shared" si="8"/>
         <v>-4401</v>
       </c>
       <c r="H65" s="11">
         <v>-1.2999999999999999e-002</v>
       </c>
       <c r="I65" s="13">
         <v>296901</v>
       </c>
       <c r="J65" s="11">
         <f t="shared" si="6"/>
         <v>0.47207995916816259</v>
       </c>
       <c r="K65" s="9">
         <f t="shared" si="9"/>
         <v>-2676</v>
       </c>
       <c r="L65" s="11">
         <v>-8.9999999999999993e-003</v>
       </c>
     </row>
-    <row r="66" spans="1:12">
-      <c r="B66" s="1" t="s">
+    <row r="66" spans="1:13">
+      <c r="A66" s="5">
+        <v>46113</v>
+      </c>
+      <c r="B66" s="9">
+        <v>627803</v>
+      </c>
+      <c r="C66" s="9">
+        <f t="shared" si="3"/>
+        <v>-7319</v>
+      </c>
+      <c r="D66" s="11">
+        <v>-1.2e-002</v>
+      </c>
+      <c r="E66" s="13">
+        <v>331371</v>
+      </c>
+      <c r="F66" s="11">
+        <f t="shared" si="4"/>
+        <v>0.52782640414270077</v>
+      </c>
+      <c r="G66" s="9">
+        <f t="shared" si="8"/>
+        <v>-4501</v>
+      </c>
+      <c r="H66" s="11">
+        <v>-1.2999999999999999e-002</v>
+      </c>
+      <c r="I66" s="13">
+        <v>296432</v>
+      </c>
+      <c r="J66" s="11">
+        <f t="shared" si="6"/>
+        <v>0.47217359585729918</v>
+      </c>
+      <c r="K66" s="9">
+        <f t="shared" si="9"/>
+        <v>-2818</v>
+      </c>
+      <c r="L66" s="11">
+        <v>-8.9999999999999993e-003</v>
+      </c>
+      <c r="M66" s="17"/>
+    </row>
+    <row r="67" spans="1:13">
+      <c r="A67" s="5">
+        <v>46143</v>
+      </c>
+      <c r="B67" s="9">
+        <f>E67+I67</f>
+        <v>626785</v>
+      </c>
+      <c r="C67" s="9">
+        <f t="shared" si="3"/>
+        <v>-7451</v>
+      </c>
+      <c r="D67" s="11">
+        <v>-1.2e-002</v>
+      </c>
+      <c r="E67" s="13">
+        <v>330717</v>
+      </c>
+      <c r="F67" s="11">
+        <f t="shared" si="4"/>
+        <v>0.52764025941909909</v>
+      </c>
+      <c r="G67" s="9">
+        <f t="shared" si="8"/>
+        <v>-4686</v>
+      </c>
+      <c r="H67" s="11">
+        <v>-1.4e-002</v>
+      </c>
+      <c r="I67" s="13">
+        <v>296068</v>
+      </c>
+      <c r="J67" s="11">
+        <f t="shared" si="6"/>
+        <v>0.47235974058090097</v>
+      </c>
+      <c r="K67" s="9">
+        <f t="shared" si="9"/>
+        <v>-2765</v>
+      </c>
+      <c r="L67" s="11">
+        <v>-8.9999999999999993e-003</v>
+      </c>
+      <c r="M67" s="17"/>
+    </row>
+    <row r="68" spans="1:13">
+      <c r="B68" s="1" t="s">
         <v>14</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="2"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="78" fitToWidth="1" fitToHeight="0" orientation="landscape" usePrinterDefaults="1" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>JUST Calc</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
@@ -3616,29 +3708,29 @@
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator>熊谷さくら</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties">
   <property fmtid="{DCFEDD21-7773-49B2-8022-6FC58DB5260B}" pid="2" name="SavedVersions">
     <vt:vector size="1" baseType="lpwstr">
       <vt:lpwstr>5.0.6.0</vt:lpwstr>
     </vt:vector>
   </property>
   <property fmtid="{DCFEDD21-7773-49B2-8022-6FC58DB5260B}" pid="3" name="LastSavedVersion">
     <vt:lpwstr>5.0.6.0</vt:lpwstr>
   </property>
   <property fmtid="{DCFEDD21-7773-49B2-8022-6FC58DB5260B}" pid="4" name="LastSavedDate">
-    <vt:filetime>2026-04-17T08:20:05Z</vt:filetime>
+    <vt:filetime>2026-06-19T04:09:01Z</vt:filetime>
   </property>
 </Properties>
 </file>