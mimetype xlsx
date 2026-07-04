--- v0 (2026-05-08)
+++ v1 (2026-07-04)
@@ -21,247 +21,247 @@
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720"/>
   </bookViews>
   <sheets>
     <sheet name="月別自殺者統計" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">月別自殺者統計!$A$1:$BB$29</definedName>
   </definedNames>
   <calcPr calcId="191029" concurrentCalc="1"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" count="82" uniqueCount="82">
   <si>
+    <t>H25</t>
+  </si>
+  <si>
     <t>その他</t>
     <rPh sb="2" eb="3">
       <t>タ</t>
     </rPh>
     <phoneticPr fontId="18"/>
   </si>
   <si>
     <t>H20</t>
   </si>
   <si>
-    <t>H25</t>
+    <t>H27</t>
+  </si>
+  <si>
+    <t>被雇用者・勤め人</t>
+    <rPh sb="0" eb="1">
+      <t>ヒ</t>
+    </rPh>
+    <rPh sb="1" eb="4">
+      <t>コヨウシャ</t>
+    </rPh>
+    <rPh sb="5" eb="6">
+      <t>ツト</t>
+    </rPh>
+    <rPh sb="7" eb="8">
+      <t>ニン</t>
+    </rPh>
+    <phoneticPr fontId="18"/>
+  </si>
+  <si>
+    <t>H22</t>
   </si>
   <si>
     <t>由利本荘署</t>
     <rPh sb="0" eb="4">
       <t>ユリホンジョウ</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>ショ</t>
     </rPh>
     <phoneticPr fontId="18"/>
   </si>
   <si>
     <t>合計（人）</t>
     <rPh sb="3" eb="4">
       <t>ヒト</t>
     </rPh>
     <phoneticPr fontId="18"/>
   </si>
   <si>
     <t>***</t>
   </si>
   <si>
-    <t>被雇用者・勤め人</t>
-[...20 lines deleted...]
-  <si>
     <t>H26</t>
   </si>
   <si>
     <t>H21</t>
-  </si>
-[...4 lines deleted...]
-    <t>R5</t>
   </si>
   <si>
     <t>和暦</t>
     <rPh sb="0" eb="2">
       <t>ワレキ</t>
     </rPh>
     <phoneticPr fontId="18"/>
   </si>
   <si>
     <t>不詳</t>
     <rPh sb="0" eb="2">
       <t>フショウ</t>
     </rPh>
     <phoneticPr fontId="18"/>
   </si>
   <si>
+    <t>R5</t>
+  </si>
+  <si>
+    <t>H24</t>
+  </si>
+  <si>
     <t>H23</t>
   </si>
   <si>
     <t>H28</t>
   </si>
   <si>
     <t>H29</t>
-  </si>
-[...1 lines deleted...]
-    <t>H30</t>
   </si>
   <si>
     <t>60歳代</t>
     <rPh sb="2" eb="4">
       <t>サイダイ</t>
     </rPh>
     <phoneticPr fontId="18"/>
   </si>
   <si>
+    <t>H30</t>
+  </si>
+  <si>
     <t>R1</t>
   </si>
   <si>
     <t>R2</t>
   </si>
   <si>
     <t>R3</t>
   </si>
   <si>
-    <t>R4</t>
+    <t>40歳代</t>
+    <rPh sb="2" eb="4">
+      <t>サイダイ</t>
+    </rPh>
+    <phoneticPr fontId="18"/>
   </si>
   <si>
     <t>12月（人）</t>
     <rPh sb="4" eb="5">
       <t>ヒト</t>
     </rPh>
     <phoneticPr fontId="18"/>
   </si>
   <si>
-    <t>40歳代</t>
-[...3 lines deleted...]
-    <phoneticPr fontId="18"/>
+    <t>R4</t>
   </si>
   <si>
     <t>西暦</t>
     <rPh sb="0" eb="2">
       <t>セイレキ</t>
     </rPh>
     <phoneticPr fontId="18"/>
   </si>
   <si>
     <t>自殺者数の状況（暫定値）</t>
     <rPh sb="0" eb="3">
       <t>ジサツシャ</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>スウ</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>ジョウキョウ</t>
     </rPh>
     <rPh sb="8" eb="10">
       <t>ザンテイ</t>
     </rPh>
     <rPh sb="10" eb="11">
       <t>チ</t>
     </rPh>
     <phoneticPr fontId="18"/>
   </si>
   <si>
     <t>男（人）</t>
     <rPh sb="2" eb="3">
       <t>ヒト</t>
     </rPh>
     <phoneticPr fontId="18"/>
   </si>
   <si>
     <t>女（人）</t>
     <rPh sb="2" eb="3">
       <t>ヒト</t>
     </rPh>
     <phoneticPr fontId="18"/>
   </si>
   <si>
+    <t>鹿角署</t>
+    <rPh sb="0" eb="2">
+      <t>カヅノ</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>ショ</t>
+    </rPh>
+    <phoneticPr fontId="18"/>
+  </si>
+  <si>
+    <t>10月（人）</t>
+    <rPh sb="4" eb="5">
+      <t>ヒト</t>
+    </rPh>
+    <phoneticPr fontId="18"/>
+  </si>
+  <si>
+    <t>7月（人）</t>
+    <rPh sb="3" eb="4">
+      <t>ヒト</t>
+    </rPh>
+    <phoneticPr fontId="18"/>
+  </si>
+  <si>
     <t>1月（人）</t>
     <rPh sb="3" eb="4">
       <t>ヒト</t>
     </rPh>
     <phoneticPr fontId="18"/>
   </si>
   <si>
-    <t>7月（人）</t>
-[...22 lines deleted...]
-  <si>
     <t>2月（人）</t>
     <rPh sb="3" eb="4">
       <t>ヒト</t>
     </rPh>
     <phoneticPr fontId="18"/>
   </si>
   <si>
     <t>3月（人）</t>
     <rPh sb="3" eb="4">
       <t>ヒト</t>
     </rPh>
     <phoneticPr fontId="18"/>
   </si>
   <si>
     <t>4月（人）</t>
     <rPh sb="3" eb="4">
       <t>ヒト</t>
     </rPh>
     <phoneticPr fontId="18"/>
   </si>
   <si>
     <t>5月（人）</t>
     <rPh sb="3" eb="4">
       <t>ヒト</t>
     </rPh>
@@ -277,248 +277,248 @@
   <si>
     <t>8月（人）</t>
     <rPh sb="3" eb="4">
       <t>ヒト</t>
     </rPh>
     <phoneticPr fontId="18"/>
   </si>
   <si>
     <t>20歳代</t>
     <rPh sb="2" eb="3">
       <t>サイ</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>ダイ</t>
     </rPh>
     <phoneticPr fontId="18"/>
   </si>
   <si>
     <t>9月（人）</t>
     <rPh sb="3" eb="4">
       <t>ヒト</t>
     </rPh>
     <phoneticPr fontId="18"/>
   </si>
   <si>
+    <t>秋田臨港署</t>
+    <rPh sb="0" eb="2">
+      <t>アキタ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>リンコウ</t>
+    </rPh>
+    <rPh sb="4" eb="5">
+      <t>ショ</t>
+    </rPh>
+    <phoneticPr fontId="18"/>
+  </si>
+  <si>
     <t>11月（人）</t>
     <rPh sb="4" eb="5">
       <t>ヒト</t>
     </rPh>
     <phoneticPr fontId="18"/>
   </si>
   <si>
-    <t>秋田臨港署</t>
+    <t>健康問題</t>
     <rPh sb="0" eb="2">
-      <t>アキタ</t>
+      <t>ケンコウ</t>
     </rPh>
     <rPh sb="2" eb="4">
-      <t>リンコウ</t>
-[...2 lines deleted...]
-      <t>ショ</t>
+      <t>モンダイ</t>
     </rPh>
     <phoneticPr fontId="18"/>
   </si>
   <si>
     <t>20歳未満</t>
     <rPh sb="2" eb="3">
       <t>サイ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>ミマン</t>
     </rPh>
     <phoneticPr fontId="18"/>
   </si>
   <si>
     <t>自営業・家族従事者者</t>
     <rPh sb="0" eb="2">
       <t>ジエイ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>カゾク</t>
     </rPh>
     <rPh sb="6" eb="9">
       <t>ジュウジシャ</t>
     </rPh>
     <rPh sb="9" eb="10">
       <t>シャ</t>
     </rPh>
     <phoneticPr fontId="18"/>
   </si>
   <si>
-    <t>健康問題</t>
-[...8 lines deleted...]
-  <si>
     <t>男女問題</t>
     <rPh sb="0" eb="2">
       <t>ダンジョ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>モンダイ</t>
     </rPh>
     <phoneticPr fontId="18"/>
   </si>
   <si>
+    <t>五城目署</t>
+    <rPh sb="0" eb="3">
+      <t>ゴジョウメ</t>
+    </rPh>
+    <rPh sb="3" eb="4">
+      <t>ショ</t>
+    </rPh>
+    <phoneticPr fontId="18"/>
+  </si>
+  <si>
     <t>H15</t>
   </si>
   <si>
     <t>30歳代</t>
     <rPh sb="2" eb="4">
       <t>サイダイ</t>
     </rPh>
     <phoneticPr fontId="18"/>
   </si>
   <si>
-    <t>五城目署</t>
-[...4 lines deleted...]
-      <t>ショ</t>
+    <t>70歳代</t>
+    <rPh sb="2" eb="4">
+      <t>サイダイ</t>
     </rPh>
     <phoneticPr fontId="18"/>
   </si>
   <si>
     <t>50歳代</t>
     <rPh sb="2" eb="4">
       <t>サイダイ</t>
     </rPh>
     <phoneticPr fontId="18"/>
   </si>
   <si>
-    <t>70歳代</t>
-[...5 lines deleted...]
-  <si>
     <t>無職者</t>
     <rPh sb="0" eb="3">
       <t>ムショクシャ</t>
     </rPh>
     <phoneticPr fontId="18"/>
   </si>
   <si>
     <t>学生・生徒</t>
     <rPh sb="0" eb="2">
       <t>ガクセイ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>セイト</t>
     </rPh>
     <phoneticPr fontId="18"/>
   </si>
   <si>
     <t>経済・生活問題</t>
     <rPh sb="0" eb="2">
       <t>ケイザイ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>セイカツ</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>モンダイ</t>
     </rPh>
     <phoneticPr fontId="18"/>
   </si>
   <si>
     <t>勤務問題</t>
     <rPh sb="0" eb="2">
       <t>キンム</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>モンダイ</t>
     </rPh>
     <phoneticPr fontId="18"/>
   </si>
   <si>
+    <t>仙北署</t>
+    <rPh sb="0" eb="2">
+      <t>センボク</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>ショ</t>
+    </rPh>
+    <phoneticPr fontId="18"/>
+  </si>
+  <si>
     <t>学校問題</t>
     <rPh sb="0" eb="2">
       <t>ガッコウ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>モンダイ</t>
     </rPh>
     <phoneticPr fontId="18"/>
   </si>
   <si>
-    <t>仙北署</t>
+    <t>男鹿署</t>
     <rPh sb="0" eb="2">
-      <t>センボク</t>
+      <t>オガ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>ショ</t>
     </rPh>
     <phoneticPr fontId="18"/>
   </si>
   <si>
     <t>大館署</t>
     <rPh sb="0" eb="2">
       <t>オオダテ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>ショ</t>
     </rPh>
     <phoneticPr fontId="18"/>
   </si>
   <si>
-    <t>男鹿署</t>
+    <t>能代署</t>
     <rPh sb="0" eb="2">
-      <t>オガ</t>
+      <t>ノシロ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>ショ</t>
     </rPh>
     <phoneticPr fontId="18"/>
   </si>
   <si>
     <t>北秋田署</t>
     <rPh sb="0" eb="1">
       <t>キタ</t>
     </rPh>
     <rPh sb="1" eb="3">
       <t>アキタ</t>
     </rPh>
     <rPh sb="3" eb="4">
-      <t>ショ</t>
-[...8 lines deleted...]
-    <rPh sb="2" eb="3">
       <t>ショ</t>
     </rPh>
     <phoneticPr fontId="18"/>
   </si>
   <si>
     <t>秋田東署</t>
     <rPh sb="0" eb="2">
       <t>アキタ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>ヒガシショ</t>
     </rPh>
     <phoneticPr fontId="18"/>
   </si>
   <si>
     <t>にかほ署</t>
     <rPh sb="3" eb="4">
       <t>ショ</t>
     </rPh>
     <phoneticPr fontId="18"/>
   </si>
   <si>
     <t>大仙署</t>
     <rPh sb="0" eb="2">
       <t>ダイセン</t>
@@ -1540,1551 +1540,1551 @@
           <a:lin ang="5400000" scaled="0"/>
           <a:tileRect/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:BB29"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" zoomScale="85" zoomScaleNormal="85" zoomScaleSheetLayoutView="85" workbookViewId="0">
       <pane xSplit="2" ySplit="2" topLeftCell="C15" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
-      <selection pane="bottomRight" activeCell="E36" sqref="E36"/>
+      <selection pane="bottomRight" activeCell="E30" sqref="E30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.75"/>
   <sheetData>
     <row r="1" spans="1:54" ht="30" customHeight="1">
       <c r="A1" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="2" spans="1:54" ht="30" customHeight="1">
       <c r="A2" s="1" t="s">
         <v>26</v>
       </c>
       <c r="B2" s="1" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="C2" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="D2" s="1" t="s">
         <v>28</v>
       </c>
       <c r="E2" s="1" t="s">
         <v>29</v>
       </c>
       <c r="F2" s="1" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="G2" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H2" s="1" t="s">
         <v>35</v>
       </c>
       <c r="I2" s="1" t="s">
         <v>36</v>
       </c>
       <c r="J2" s="1" t="s">
         <v>37</v>
       </c>
       <c r="K2" s="1" t="s">
         <v>38</v>
       </c>
       <c r="L2" s="1" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="M2" s="1" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="1" t="s">
         <v>41</v>
       </c>
       <c r="O2" s="1" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="P2" s="1" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="Q2" s="1" t="s">
         <v>24</v>
       </c>
       <c r="R2" s="1" t="s">
         <v>40</v>
       </c>
       <c r="S2" s="1" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="T2" s="1" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="U2" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="V2" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="W2" s="1" t="s">
         <v>51</v>
-      </c>
-[...4 lines deleted...]
-        <v>52</v>
       </c>
       <c r="X2" s="1" t="s">
         <v>69</v>
       </c>
       <c r="Y2" s="1" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="Z2" s="1" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="AA2" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="AB2" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="AC2" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="AD2" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="AE2" s="1" t="s">
         <v>59</v>
       </c>
-      <c r="AB2" s="1" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="AF2" s="1" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="AG2" s="1" t="s">
         <v>68</v>
       </c>
       <c r="AH2" s="1" t="s">
         <v>63</v>
       </c>
       <c r="AI2" s="1" t="s">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="AJ2" s="1" t="s">
         <v>64</v>
       </c>
       <c r="AK2" s="1" t="s">
         <v>65</v>
       </c>
       <c r="AL2" s="1" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="AM2" s="1" t="s">
         <v>66</v>
       </c>
       <c r="AN2" s="1" t="s">
         <v>67</v>
       </c>
       <c r="AO2" s="1" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="AP2" s="1" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="AQ2" s="1" t="s">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="AR2" s="1" t="s">
         <v>53</v>
       </c>
       <c r="AS2" s="1" t="s">
         <v>54</v>
       </c>
       <c r="AT2" s="1" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="AU2" s="1" t="s">
         <v>77</v>
       </c>
       <c r="AV2" s="1" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="AW2" s="1" t="s">
         <v>55</v>
       </c>
       <c r="AX2" s="1" t="s">
         <v>56</v>
       </c>
       <c r="AY2" s="1" t="s">
         <v>47</v>
       </c>
       <c r="AZ2" s="1" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="BA2" s="1" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="BB2" s="1" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
     </row>
     <row r="3" spans="1:54" ht="30" customHeight="1">
       <c r="A3" s="2">
         <v>2000</v>
       </c>
       <c r="B3" s="4" t="s">
         <v>70</v>
       </c>
       <c r="C3" s="2">
         <v>464</v>
       </c>
       <c r="D3" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="E3" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="F3" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="G3" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="H3" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="I3" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="J3" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="K3" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="L3" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="M3" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="N3" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="O3" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="P3" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="Q3" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="R3" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="S3" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="T3" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="U3" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="V3" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="W3" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="X3" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="Y3" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="Z3" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AA3" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AB3" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AC3" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AD3" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AE3" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AF3" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AG3" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AH3" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AI3" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AJ3" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AK3" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AL3" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AM3" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AN3" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AO3" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AP3" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AQ3" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AR3" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AS3" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AT3" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AU3" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AV3" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AW3" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AX3" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AY3" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AZ3" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="BA3" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="BB3" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:54" ht="30" customHeight="1">
       <c r="A4" s="2">
         <v>2001</v>
       </c>
       <c r="B4" s="4" t="s">
         <v>71</v>
       </c>
       <c r="C4" s="2">
         <v>457</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="E4" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="F4" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="G4" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="H4" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="I4" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="J4" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="K4" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="L4" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="M4" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="N4" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="O4" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="P4" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="Q4" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="R4" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="S4" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="T4" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="U4" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="V4" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="W4" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="X4" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="Y4" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="Z4" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AA4" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AB4" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AC4" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AD4" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AE4" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AF4" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AG4" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AH4" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AI4" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AJ4" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AK4" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AL4" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AM4" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AN4" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AO4" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AP4" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AQ4" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AR4" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AS4" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AT4" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AU4" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AV4" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AW4" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AX4" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AY4" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AZ4" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="BA4" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="BB4" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:54" ht="30" customHeight="1">
       <c r="A5" s="2">
         <v>2002</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>72</v>
       </c>
       <c r="C5" s="2">
         <v>537</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="E5" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="F5" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="G5" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="H5" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="I5" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="J5" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="K5" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="L5" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="M5" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="N5" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="O5" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="P5" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="Q5" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="R5" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="S5" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="T5" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="U5" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="V5" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="W5" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="X5" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="Y5" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="Z5" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AA5" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AB5" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AC5" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AD5" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AE5" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AF5" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AG5" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AH5" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AI5" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AJ5" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AK5" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AL5" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AM5" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AN5" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AO5" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AP5" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AQ5" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AR5" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AS5" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AT5" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AU5" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AV5" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AW5" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AX5" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AY5" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AZ5" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="BA5" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="BB5" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:54" ht="30" customHeight="1">
       <c r="A6" s="2">
         <v>2003</v>
       </c>
       <c r="B6" s="4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C6" s="2">
         <v>559</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="E6" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="F6" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="G6" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="H6" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="I6" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="J6" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="K6" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="L6" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="M6" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="N6" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="O6" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="P6" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="Q6" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="R6" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="S6" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="T6" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="U6" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="V6" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="W6" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="X6" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="Y6" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="Z6" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AA6" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AB6" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AC6" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AD6" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AE6" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AF6" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AG6" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AH6" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AI6" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AJ6" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AK6" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AL6" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AM6" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AN6" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AO6" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AP6" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AQ6" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AR6" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AS6" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AT6" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AU6" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AV6" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AW6" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AX6" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AY6" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AZ6" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="BA6" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="BB6" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:54" ht="30" customHeight="1">
       <c r="A7" s="2">
         <v>2004</v>
       </c>
       <c r="B7" s="4" t="s">
         <v>73</v>
       </c>
       <c r="C7" s="2">
         <v>494</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="E7" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="F7" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="G7" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="H7" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="I7" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="J7" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="K7" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="L7" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="M7" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="N7" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="O7" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="P7" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="Q7" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="R7" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="S7" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="T7" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="U7" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="V7" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="W7" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="X7" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="Y7" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="Z7" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AA7" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AB7" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AC7" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AD7" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AE7" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AF7" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AG7" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AH7" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AI7" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AJ7" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AK7" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AL7" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AM7" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AN7" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AO7" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AP7" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AQ7" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AR7" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AS7" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AT7" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AU7" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AV7" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AW7" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AX7" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AY7" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AZ7" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="BA7" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="BB7" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:54" ht="30" customHeight="1">
       <c r="A8" s="2">
         <v>2005</v>
       </c>
       <c r="B8" s="4" t="s">
         <v>74</v>
       </c>
       <c r="C8" s="2">
         <v>467</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="E8" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="F8" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="G8" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="H8" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="I8" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="J8" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="K8" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="L8" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="M8" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="N8" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="O8" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="P8" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="Q8" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="R8" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="S8" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="T8" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="U8" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="V8" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="W8" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="X8" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="Y8" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="Z8" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AA8" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AB8" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AC8" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AD8" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AE8" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AF8" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AG8" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AH8" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AI8" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AJ8" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AK8" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AL8" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AM8" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AN8" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AO8" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AP8" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AQ8" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AR8" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AS8" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AT8" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AU8" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AV8" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AW8" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AX8" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AY8" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AZ8" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="BA8" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="BB8" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
     </row>
     <row r="9" spans="1:54" ht="30" customHeight="1">
       <c r="A9" s="2">
         <v>2006</v>
       </c>
       <c r="B9" s="4" t="s">
         <v>75</v>
       </c>
       <c r="C9" s="2">
         <v>493</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="E9" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="F9" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="G9" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="H9" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="I9" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="J9" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="K9" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="L9" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="M9" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="N9" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="O9" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="P9" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="Q9" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="R9" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="S9" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="T9" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="U9" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="V9" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="W9" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="X9" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="Y9" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="Z9" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AA9" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AB9" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AC9" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AD9" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AE9" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AF9" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AG9" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AH9" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AI9" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AJ9" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AK9" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AL9" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AM9" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AN9" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AO9" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AP9" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AQ9" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AR9" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AS9" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AT9" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AU9" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AV9" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AW9" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AX9" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AY9" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AZ9" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="BA9" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="BB9" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
     </row>
     <row r="10" spans="1:54" ht="30" customHeight="1">
       <c r="A10" s="2">
         <v>2007</v>
       </c>
       <c r="B10" s="4" t="s">
         <v>76</v>
       </c>
       <c r="C10" s="2">
         <v>417</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="E10" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="F10" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="G10" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="H10" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="I10" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="J10" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="K10" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="L10" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="M10" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="N10" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="O10" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="P10" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="Q10" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="R10" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="S10" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="T10" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="U10" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="V10" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="W10" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="X10" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="Y10" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="Z10" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AA10" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AB10" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AC10" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AD10" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AE10" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AF10" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AG10" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AH10" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AI10" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AJ10" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AK10" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AL10" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AM10" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AN10" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AO10" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AP10" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AQ10" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AR10" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AS10" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AT10" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AU10" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AV10" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AW10" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AX10" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AY10" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AZ10" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="BA10" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="BB10" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
     </row>
     <row r="11" spans="1:54" ht="30" customHeight="1">
       <c r="A11" s="3">
         <v>2008</v>
       </c>
       <c r="B11" s="4" t="s">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C11" s="3">
         <v>405</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="E11" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="F11" s="3">
         <v>27</v>
       </c>
       <c r="G11" s="3">
         <v>32</v>
       </c>
       <c r="H11" s="3">
         <v>44</v>
       </c>
       <c r="I11" s="3">
         <v>35</v>
       </c>
       <c r="J11" s="3">
         <v>49</v>
       </c>
       <c r="K11" s="3">
         <v>36</v>
       </c>
       <c r="L11" s="3">
         <v>23</v>
       </c>
       <c r="M11" s="3">
         <v>34</v>
       </c>
@@ -3359,51 +3359,51 @@
       </c>
       <c r="AW12" s="3">
         <v>114</v>
       </c>
       <c r="AX12" s="3">
         <v>22</v>
       </c>
       <c r="AY12" s="3">
         <v>6</v>
       </c>
       <c r="AZ12" s="3">
         <v>1</v>
       </c>
       <c r="BA12" s="3">
         <v>25</v>
       </c>
       <c r="BB12" s="3">
         <v>123</v>
       </c>
     </row>
     <row r="13" spans="1:54" ht="30" customHeight="1">
       <c r="A13" s="3">
         <v>2010</v>
       </c>
       <c r="B13" s="4" t="s">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="C13" s="3">
         <v>368</v>
       </c>
       <c r="D13" s="3">
         <v>251</v>
       </c>
       <c r="E13" s="3">
         <v>117</v>
       </c>
       <c r="F13" s="3">
         <v>21</v>
       </c>
       <c r="G13" s="3">
         <v>26</v>
       </c>
       <c r="H13" s="3">
         <v>40</v>
       </c>
       <c r="I13" s="3">
         <v>33</v>
       </c>
       <c r="J13" s="3">
         <v>26</v>
       </c>
@@ -3687,51 +3687,51 @@
       </c>
       <c r="AW14" s="3">
         <v>69</v>
       </c>
       <c r="AX14" s="3">
         <v>17</v>
       </c>
       <c r="AY14" s="3">
         <v>8</v>
       </c>
       <c r="AZ14" s="3">
         <v>3</v>
       </c>
       <c r="BA14" s="3">
         <v>9</v>
       </c>
       <c r="BB14" s="3">
         <v>138</v>
       </c>
     </row>
     <row r="15" spans="1:54" ht="30" customHeight="1">
       <c r="A15" s="3">
         <v>2012</v>
       </c>
       <c r="B15" s="4" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="C15" s="3">
         <v>315</v>
       </c>
       <c r="D15" s="3">
         <v>202</v>
       </c>
       <c r="E15" s="3">
         <v>113</v>
       </c>
       <c r="F15" s="3">
         <v>22</v>
       </c>
       <c r="G15" s="3">
         <v>15</v>
       </c>
       <c r="H15" s="3">
         <v>29</v>
       </c>
       <c r="I15" s="3">
         <v>29</v>
       </c>
       <c r="J15" s="3">
         <v>32</v>
       </c>
@@ -3851,51 +3851,51 @@
       </c>
       <c r="AW15" s="3">
         <v>31</v>
       </c>
       <c r="AX15" s="3">
         <v>18</v>
       </c>
       <c r="AY15" s="3">
         <v>12</v>
       </c>
       <c r="AZ15" s="3">
         <v>1</v>
       </c>
       <c r="BA15" s="3">
         <v>7</v>
       </c>
       <c r="BB15" s="3">
         <v>139</v>
       </c>
     </row>
     <row r="16" spans="1:54" ht="30" customHeight="1">
       <c r="A16" s="3">
         <v>2013</v>
       </c>
       <c r="B16" s="4" t="s">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="C16" s="3">
         <v>297</v>
       </c>
       <c r="D16" s="3">
         <v>200</v>
       </c>
       <c r="E16" s="3">
         <v>97</v>
       </c>
       <c r="F16" s="3">
         <v>21</v>
       </c>
       <c r="G16" s="3">
         <v>21</v>
       </c>
       <c r="H16" s="3">
         <v>18</v>
       </c>
       <c r="I16" s="3">
         <v>31</v>
       </c>
       <c r="J16" s="3">
         <v>27</v>
       </c>
@@ -4144,86 +4144,86 @@
       <c r="AK17" s="5">
         <v>30</v>
       </c>
       <c r="AL17" s="5">
         <v>6</v>
       </c>
       <c r="AM17" s="5">
         <v>24</v>
       </c>
       <c r="AN17" s="5">
         <v>14</v>
       </c>
       <c r="AO17" s="3">
         <v>3</v>
       </c>
       <c r="AP17" s="3">
         <v>30</v>
       </c>
       <c r="AQ17" s="3">
         <v>70</v>
       </c>
       <c r="AR17" s="3">
         <v>177</v>
       </c>
       <c r="AS17" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AT17" s="3">
         <v>0</v>
       </c>
       <c r="AU17" s="3">
         <v>27</v>
       </c>
       <c r="AV17" s="3">
         <v>121</v>
       </c>
       <c r="AW17" s="3">
         <v>50</v>
       </c>
       <c r="AX17" s="3">
         <v>26</v>
       </c>
       <c r="AY17" s="3">
         <v>3</v>
       </c>
       <c r="AZ17" s="3">
         <v>1</v>
       </c>
       <c r="BA17" s="3">
         <v>11</v>
       </c>
       <c r="BB17" s="3">
         <v>86</v>
       </c>
     </row>
     <row r="18" spans="1:54" ht="30" customHeight="1">
       <c r="A18" s="3">
         <v>2015</v>
       </c>
       <c r="B18" s="3" t="s">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="C18" s="3">
         <v>278</v>
       </c>
       <c r="D18" s="3">
         <v>198</v>
       </c>
       <c r="E18" s="3">
         <v>80</v>
       </c>
       <c r="F18" s="3">
         <v>20</v>
       </c>
       <c r="G18" s="3">
         <v>21</v>
       </c>
       <c r="H18" s="3">
         <v>24</v>
       </c>
       <c r="I18" s="3">
         <v>26</v>
       </c>
       <c r="J18" s="3">
         <v>21</v>
       </c>
@@ -4308,51 +4308,51 @@
       <c r="AK18" s="5">
         <v>43</v>
       </c>
       <c r="AL18" s="5">
         <v>6</v>
       </c>
       <c r="AM18" s="5">
         <v>30</v>
       </c>
       <c r="AN18" s="5">
         <v>20</v>
       </c>
       <c r="AO18" s="3">
         <v>5</v>
       </c>
       <c r="AP18" s="3">
         <v>28</v>
       </c>
       <c r="AQ18" s="3">
         <v>64</v>
       </c>
       <c r="AR18" s="3">
         <v>185</v>
       </c>
       <c r="AS18" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AT18" s="3">
         <v>1</v>
       </c>
       <c r="AU18" s="3">
         <v>25</v>
       </c>
       <c r="AV18" s="3">
         <v>111</v>
       </c>
       <c r="AW18" s="3">
         <v>40</v>
       </c>
       <c r="AX18" s="3">
         <v>9</v>
       </c>
       <c r="AY18" s="3">
         <v>9</v>
       </c>
       <c r="AZ18" s="3">
         <v>5</v>
       </c>
       <c r="BA18" s="3">
         <v>4</v>
       </c>
@@ -4472,51 +4472,51 @@
       <c r="AK19" s="5">
         <v>22</v>
       </c>
       <c r="AL19" s="5">
         <v>10</v>
       </c>
       <c r="AM19" s="5">
         <v>22</v>
       </c>
       <c r="AN19" s="5">
         <v>17</v>
       </c>
       <c r="AO19" s="3">
         <v>3</v>
       </c>
       <c r="AP19" s="3">
         <v>20</v>
       </c>
       <c r="AQ19" s="3">
         <v>70</v>
       </c>
       <c r="AR19" s="3">
         <v>173</v>
       </c>
       <c r="AS19" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AT19" s="3">
         <v>0</v>
       </c>
       <c r="AU19" s="3">
         <v>27</v>
       </c>
       <c r="AV19" s="3">
         <v>118</v>
       </c>
       <c r="AW19" s="3">
         <v>34</v>
       </c>
       <c r="AX19" s="3">
         <v>15</v>
       </c>
       <c r="AY19" s="3">
         <v>3</v>
       </c>
       <c r="AZ19" s="3">
         <v>2</v>
       </c>
       <c r="BA19" s="3">
         <v>15</v>
       </c>
@@ -4627,95 +4627,95 @@
       <c r="AH20" s="5">
         <v>15</v>
       </c>
       <c r="AI20" s="5">
         <v>22</v>
       </c>
       <c r="AJ20" s="5">
         <v>2</v>
       </c>
       <c r="AK20" s="5">
         <v>27</v>
       </c>
       <c r="AL20" s="5">
         <v>7</v>
       </c>
       <c r="AM20" s="5">
         <v>32</v>
       </c>
       <c r="AN20" s="5">
         <v>10</v>
       </c>
       <c r="AO20" s="3">
         <v>6</v>
       </c>
       <c r="AP20" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AQ20" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AR20" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AS20" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AT20" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AU20" s="3">
         <v>26</v>
       </c>
       <c r="AV20" s="3">
         <v>119</v>
       </c>
       <c r="AW20" s="3">
         <v>46</v>
       </c>
       <c r="AX20" s="3">
         <v>19</v>
       </c>
       <c r="AY20" s="3">
         <v>2</v>
       </c>
       <c r="AZ20" s="3">
         <v>4</v>
       </c>
       <c r="BA20" s="3">
         <v>12</v>
       </c>
       <c r="BB20" s="3">
         <v>67</v>
       </c>
     </row>
     <row r="21" spans="1:54" ht="30" customHeight="1">
       <c r="A21" s="3">
         <v>2018</v>
       </c>
       <c r="B21" s="3" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C21" s="3">
         <v>206</v>
       </c>
       <c r="D21" s="3">
         <v>141</v>
       </c>
       <c r="E21" s="3">
         <v>65</v>
       </c>
       <c r="F21" s="3">
         <v>10</v>
       </c>
       <c r="G21" s="3">
         <v>6</v>
       </c>
       <c r="H21" s="3">
         <v>21</v>
       </c>
       <c r="I21" s="3">
         <v>16</v>
       </c>
       <c r="J21" s="3">
         <v>23</v>
       </c>
@@ -4791,63 +4791,63 @@
       <c r="AH21" s="5">
         <v>10</v>
       </c>
       <c r="AI21" s="5">
         <v>22</v>
       </c>
       <c r="AJ21" s="5">
         <v>9</v>
       </c>
       <c r="AK21" s="5">
         <v>24</v>
       </c>
       <c r="AL21" s="5">
         <v>11</v>
       </c>
       <c r="AM21" s="5">
         <v>19</v>
       </c>
       <c r="AN21" s="5">
         <v>14</v>
       </c>
       <c r="AO21" s="3">
         <v>2</v>
       </c>
       <c r="AP21" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AQ21" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AR21" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AS21" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AT21" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AU21" s="3">
         <v>26</v>
       </c>
       <c r="AV21" s="3">
         <v>84</v>
       </c>
       <c r="AW21" s="3">
         <v>32</v>
       </c>
       <c r="AX21" s="3">
         <v>15</v>
       </c>
       <c r="AY21" s="3">
         <v>1</v>
       </c>
       <c r="AZ21" s="3">
         <v>2</v>
       </c>
       <c r="BA21" s="3">
         <v>3</v>
       </c>
       <c r="BB21" s="3">
         <v>77</v>
       </c>
@@ -4883,159 +4883,159 @@
       <c r="J22" s="3">
         <v>18</v>
       </c>
       <c r="K22" s="3">
         <v>14</v>
       </c>
       <c r="L22" s="3">
         <v>26</v>
       </c>
       <c r="M22" s="3">
         <v>22</v>
       </c>
       <c r="N22" s="3">
         <v>22</v>
       </c>
       <c r="O22" s="3">
         <v>10</v>
       </c>
       <c r="P22" s="3">
         <v>17</v>
       </c>
       <c r="Q22" s="3">
         <v>11</v>
       </c>
       <c r="R22" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="S22" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="T22" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="U22" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="V22" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="W22" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="X22" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="Y22" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="Z22" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AA22" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AB22" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AC22" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AD22" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AE22" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AF22" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AG22" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AH22" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AI22" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AJ22" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AK22" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AL22" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AM22" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AN22" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AO22" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AP22" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AQ22" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AR22" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AS22" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AT22" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AU22" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AV22" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AW22" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AX22" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AY22" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AZ22" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="BA22" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="BB22" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
     </row>
     <row r="23" spans="1:54" ht="30" customHeight="1">
       <c r="A23" s="3">
         <v>2020</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>21</v>
       </c>
       <c r="C23" s="3">
         <v>193</v>
       </c>
       <c r="D23" s="3">
         <v>136</v>
       </c>
       <c r="E23" s="3">
         <v>57</v>
       </c>
       <c r="F23" s="3">
         <v>20</v>
       </c>
       <c r="G23" s="3">
         <v>5</v>
       </c>
       <c r="H23" s="3">
@@ -5101,81 +5101,81 @@
       <c r="AB23" s="5">
         <v>4</v>
       </c>
       <c r="AC23" s="5">
         <v>23</v>
       </c>
       <c r="AD23" s="5">
         <v>9</v>
       </c>
       <c r="AE23" s="5">
         <v>9</v>
       </c>
       <c r="AF23" s="5">
         <v>17</v>
       </c>
       <c r="AG23" s="5">
         <v>22</v>
       </c>
       <c r="AH23" s="5">
         <v>15</v>
       </c>
       <c r="AI23" s="5">
         <v>17</v>
       </c>
       <c r="AJ23" s="5" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AK23" s="5">
         <v>24</v>
       </c>
       <c r="AL23" s="5">
         <v>2</v>
       </c>
       <c r="AM23" s="5">
         <v>22</v>
       </c>
       <c r="AN23" s="5">
         <v>7</v>
       </c>
       <c r="AO23" s="3">
         <v>4</v>
       </c>
       <c r="AP23" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AQ23" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AR23" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AS23" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AT23" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AU23" s="3">
         <v>27</v>
       </c>
       <c r="AV23" s="3">
         <v>77</v>
       </c>
       <c r="AW23" s="3">
         <v>26</v>
       </c>
       <c r="AX23" s="3">
         <v>6</v>
       </c>
       <c r="AY23" s="3">
         <v>3</v>
       </c>
       <c r="AZ23" s="3">
         <v>4</v>
       </c>
       <c r="BA23" s="3">
         <v>5</v>
       </c>
       <c r="BB23" s="3">
         <v>71</v>
       </c>
@@ -5265,113 +5265,113 @@
       <c r="AB24" s="5">
         <v>7</v>
       </c>
       <c r="AC24" s="5">
         <v>26</v>
       </c>
       <c r="AD24" s="5">
         <v>11</v>
       </c>
       <c r="AE24" s="5">
         <v>8</v>
       </c>
       <c r="AF24" s="5">
         <v>6</v>
       </c>
       <c r="AG24" s="5">
         <v>22</v>
       </c>
       <c r="AH24" s="5">
         <v>10</v>
       </c>
       <c r="AI24" s="5">
         <v>19</v>
       </c>
       <c r="AJ24" s="5" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AK24" s="5">
         <v>21</v>
       </c>
       <c r="AL24" s="5">
         <v>7</v>
       </c>
       <c r="AM24" s="5">
         <v>18</v>
       </c>
       <c r="AN24" s="5">
         <v>11</v>
       </c>
       <c r="AO24" s="3">
         <v>5</v>
       </c>
       <c r="AP24" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AQ24" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AR24" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AS24" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AT24" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AU24" s="3">
         <v>25</v>
       </c>
       <c r="AV24" s="3">
         <v>57</v>
       </c>
       <c r="AW24" s="3">
         <v>27</v>
       </c>
       <c r="AX24" s="3">
         <v>9</v>
       </c>
       <c r="AY24" s="3">
         <v>1</v>
       </c>
       <c r="AZ24" s="3">
         <v>2</v>
       </c>
       <c r="BA24" s="3">
         <v>1</v>
       </c>
       <c r="BB24" s="3">
         <v>86</v>
       </c>
     </row>
     <row r="25" spans="1:54" ht="30" customHeight="1">
       <c r="A25" s="3">
         <v>2022</v>
       </c>
       <c r="B25" s="3" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="C25" s="3">
         <v>224</v>
       </c>
       <c r="D25" s="3">
         <v>158</v>
       </c>
       <c r="E25" s="3">
         <v>66</v>
       </c>
       <c r="F25" s="3">
         <v>16</v>
       </c>
       <c r="G25" s="3">
         <v>8</v>
       </c>
       <c r="H25" s="3">
         <v>17</v>
       </c>
       <c r="I25" s="3">
         <v>21</v>
       </c>
       <c r="J25" s="3">
         <v>30</v>
       </c>
@@ -5429,113 +5429,113 @@
       <c r="AB25" s="5">
         <v>9</v>
       </c>
       <c r="AC25" s="5">
         <v>28</v>
       </c>
       <c r="AD25" s="5">
         <v>13</v>
       </c>
       <c r="AE25" s="5">
         <v>7</v>
       </c>
       <c r="AF25" s="5">
         <v>12</v>
       </c>
       <c r="AG25" s="5">
         <v>21</v>
       </c>
       <c r="AH25" s="5">
         <v>19</v>
       </c>
       <c r="AI25" s="5">
         <v>23</v>
       </c>
       <c r="AJ25" s="5" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AK25" s="5">
         <v>35</v>
       </c>
       <c r="AL25" s="5">
         <v>5</v>
       </c>
       <c r="AM25" s="5">
         <v>17</v>
       </c>
       <c r="AN25" s="5">
         <v>14</v>
       </c>
       <c r="AO25" s="3">
         <v>6</v>
       </c>
       <c r="AP25" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AQ25" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AR25" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AS25" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AT25" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AU25" s="3">
         <v>31</v>
       </c>
       <c r="AV25" s="3">
         <v>112</v>
       </c>
       <c r="AW25" s="3">
         <v>47</v>
       </c>
       <c r="AX25" s="3">
         <v>32</v>
       </c>
       <c r="AY25" s="3">
         <v>2</v>
       </c>
       <c r="AZ25" s="3">
         <v>2</v>
       </c>
       <c r="BA25" s="3">
         <v>14</v>
       </c>
       <c r="BB25" s="3">
         <v>49</v>
       </c>
     </row>
     <row r="26" spans="1:54" ht="30" customHeight="1">
       <c r="A26" s="3">
         <v>2023</v>
       </c>
       <c r="B26" s="3" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C26" s="3">
         <f>SUM(F26:Q26)</f>
         <v>194</v>
       </c>
       <c r="D26" s="3">
         <v>117</v>
       </c>
       <c r="E26" s="3">
         <v>77</v>
       </c>
       <c r="F26" s="3">
         <v>17</v>
       </c>
       <c r="G26" s="3">
         <v>13</v>
       </c>
       <c r="H26" s="3">
         <v>19</v>
       </c>
       <c r="I26" s="3">
         <v>18</v>
       </c>
       <c r="J26" s="3">
         <v>18</v>
@@ -5594,81 +5594,81 @@
       <c r="AB26" s="3">
         <v>7</v>
       </c>
       <c r="AC26" s="3">
         <v>17</v>
       </c>
       <c r="AD26" s="3">
         <v>10</v>
       </c>
       <c r="AE26" s="3">
         <v>6</v>
       </c>
       <c r="AF26" s="3">
         <v>12</v>
       </c>
       <c r="AG26" s="3">
         <v>28</v>
       </c>
       <c r="AH26" s="3">
         <v>12</v>
       </c>
       <c r="AI26" s="3">
         <v>18</v>
       </c>
       <c r="AJ26" s="5" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AK26" s="3">
         <v>24</v>
       </c>
       <c r="AL26" s="3">
         <v>10</v>
       </c>
       <c r="AM26" s="3">
         <v>25</v>
       </c>
       <c r="AN26" s="3">
         <v>5</v>
       </c>
       <c r="AO26" s="3">
         <v>4</v>
       </c>
       <c r="AP26" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AQ26" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AR26" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AS26" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AT26" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AU26" s="3">
         <v>49</v>
       </c>
       <c r="AV26" s="3">
         <v>110</v>
       </c>
       <c r="AW26" s="3">
         <v>38</v>
       </c>
       <c r="AX26" s="3">
         <v>24</v>
       </c>
       <c r="AY26" s="3">
         <v>5</v>
       </c>
       <c r="AZ26" s="3">
         <v>5</v>
       </c>
       <c r="BA26" s="3">
         <v>18</v>
       </c>
       <c r="BB26" s="3">
         <v>21</v>
       </c>
@@ -5759,81 +5759,81 @@
       <c r="AB27" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AC27" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AD27" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AE27" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AF27" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AG27" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AH27" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AI27" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AJ27" s="5" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AK27" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AL27" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AM27" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AN27" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AO27" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AP27" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AQ27" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AR27" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AS27" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AT27" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AU27" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AV27" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AW27" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AX27" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AY27" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AZ27" s="3" t="s">
         <v>78</v>
       </c>
       <c r="BA27" s="3" t="s">
         <v>78</v>
       </c>
       <c r="BB27" s="3" t="s">
         <v>78</v>
       </c>
@@ -5924,135 +5924,139 @@
       <c r="AB28" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AC28" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AD28" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AE28" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AF28" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AG28" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AH28" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AI28" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AJ28" s="5" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AK28" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AL28" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AM28" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AN28" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AO28" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AP28" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AQ28" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AR28" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AS28" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AT28" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AU28" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AV28" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AW28" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AX28" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AY28" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AZ28" s="3" t="s">
         <v>78</v>
       </c>
       <c r="BA28" s="3" t="s">
         <v>78</v>
       </c>
       <c r="BB28" s="3" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="29" spans="1:54" ht="30" customHeight="1">
       <c r="A29" s="3">
         <v>2026</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>81</v>
       </c>
       <c r="C29" s="3">
-        <f>SUM(F29:H29)</f>
-        <v>42</v>
+        <f>SUM(F29:J29)</f>
+        <v>78</v>
       </c>
       <c r="D29" s="3">
-        <v>33</v>
+        <v>54</v>
       </c>
       <c r="E29" s="3">
-        <v>9</v>
+        <v>24</v>
       </c>
       <c r="F29" s="3">
         <v>12</v>
       </c>
       <c r="G29" s="3">
         <v>9</v>
       </c>
       <c r="H29" s="3">
         <v>21</v>
       </c>
-      <c r="I29" s="3"/>
-      <c r="J29" s="3"/>
+      <c r="I29" s="3">
+        <v>21</v>
+      </c>
+      <c r="J29" s="3">
+        <v>15</v>
+      </c>
       <c r="K29" s="3"/>
       <c r="L29" s="3"/>
       <c r="M29" s="3"/>
       <c r="N29" s="3"/>
       <c r="O29" s="3"/>
       <c r="P29" s="3"/>
       <c r="Q29" s="3"/>
       <c r="R29" s="3" t="s">
         <v>78</v>
       </c>
       <c r="S29" s="3" t="s">
         <v>78</v>
       </c>
       <c r="T29" s="3" t="s">
         <v>78</v>
       </c>
       <c r="U29" s="3" t="s">
         <v>78</v>
       </c>
       <c r="V29" s="3" t="s">
         <v>78</v>
       </c>
       <c r="W29" s="3" t="s">
         <v>78</v>
       </c>
@@ -6071,81 +6075,81 @@
       <c r="AB29" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AC29" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AD29" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AE29" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AF29" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AG29" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AH29" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AI29" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AJ29" s="5" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AK29" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AL29" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AM29" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AN29" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AO29" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AP29" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AQ29" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AR29" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AS29" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AT29" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AU29" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AV29" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AW29" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AX29" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AY29" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AZ29" s="3" t="s">
         <v>78</v>
       </c>
       <c r="BA29" s="3" t="s">
         <v>78</v>
       </c>
       <c r="BB29" s="3" t="s">
         <v>78</v>
       </c>
@@ -6182,29 +6186,29 @@
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties">
   <property fmtid="{DCFEDD21-7773-49B2-8022-6FC58DB5260B}" pid="2" name="SavedVersions">
     <vt:vector size="2" baseType="lpwstr">
       <vt:lpwstr>3.1.10.0</vt:lpwstr>
       <vt:lpwstr>3.1.9.0</vt:lpwstr>
     </vt:vector>
   </property>
   <property fmtid="{DCFEDD21-7773-49B2-8022-6FC58DB5260B}" pid="3" name="LastSavedVersion">
     <vt:lpwstr>3.1.10.0</vt:lpwstr>
   </property>
   <property fmtid="{DCFEDD21-7773-49B2-8022-6FC58DB5260B}" pid="4" name="LastSavedDate">
-    <vt:filetime>2026-04-24T02:21:48Z</vt:filetime>
+    <vt:filetime>2026-06-22T04:52:09Z</vt:filetime>
   </property>
 </Properties>
 </file>