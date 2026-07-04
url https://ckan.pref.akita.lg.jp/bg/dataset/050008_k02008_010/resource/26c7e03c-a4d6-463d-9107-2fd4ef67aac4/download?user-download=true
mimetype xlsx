--- v0 (2026-04-26)
+++ v1 (2026-07-04)
@@ -6,51 +6,51 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12375"/>
   </bookViews>
   <sheets>
     <sheet name="相談受理件数" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029" concurrentCalc="1"/>
+  <calcPr calcId="191029" refMode="R1C1" concurrentCalc="1"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" count="3" uniqueCount="3">
   <si>
     <t>警察本部</t>
   </si>
   <si>
     <t>各警察署</t>
   </si>
   <si>
     <t>警察安全相談受理件数</t>
     <rPh sb="8" eb="10">
       <t>ケンスウ</t>
     </rPh>
     <phoneticPr fontId="18"/>
   </si>
 </sst>
 </file>
@@ -1047,54 +1047,54 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
           <a:tileRect/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-  <dimension ref="A1:C64"/>
+  <dimension ref="A1:C67"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A55" workbookViewId="0">
-      <selection activeCell="E64" sqref="E64"/>
+    <sheetView tabSelected="1" topLeftCell="A61" workbookViewId="0">
+      <selection activeCell="C68" sqref="C68"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="27" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="13.875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" ht="27" customHeight="1">
       <c r="A1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2" spans="1:3" ht="27" customHeight="1">
       <c r="A2" s="2"/>
       <c r="B2" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:3" ht="27" customHeight="1">
       <c r="A3" s="1">
         <v>44197</v>
       </c>
@@ -1752,50 +1752,83 @@
       </c>
       <c r="C62" s="9">
         <v>1763</v>
       </c>
     </row>
     <row r="63" spans="1:3" ht="27" customHeight="1">
       <c r="A63" s="5">
         <v>46023</v>
       </c>
       <c r="B63" s="8">
         <v>405</v>
       </c>
       <c r="C63" s="9">
         <v>1480</v>
       </c>
     </row>
     <row r="64" spans="1:3" ht="27" customHeight="1">
       <c r="A64" s="5">
         <v>46054</v>
       </c>
       <c r="B64" s="8">
         <v>360</v>
       </c>
       <c r="C64" s="9">
         <v>1817</v>
+      </c>
+    </row>
+    <row r="65" spans="1:3" ht="27" customHeight="1">
+      <c r="A65" s="5">
+        <v>46082</v>
+      </c>
+      <c r="B65" s="8">
+        <v>286</v>
+      </c>
+      <c r="C65" s="9">
+        <v>1865</v>
+      </c>
+    </row>
+    <row r="66" spans="1:3" ht="27" customHeight="1">
+      <c r="A66" s="5">
+        <v>46114</v>
+      </c>
+      <c r="B66" s="8">
+        <v>394</v>
+      </c>
+      <c r="C66" s="9">
+        <v>1939</v>
+      </c>
+    </row>
+    <row r="67" spans="1:3" ht="27" customHeight="1">
+      <c r="A67" s="5">
+        <v>46143</v>
+      </c>
+      <c r="B67" s="8">
+        <v>295</v>
+      </c>
+      <c r="C67" s="9">
+        <v>1954</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="18"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" fitToWidth="1" fitToHeight="1" orientation="portrait" usePrinterDefaults="1" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>JUST Calc</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
@@ -1808,29 +1841,29 @@
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties">
   <property fmtid="{DCFEDD21-7773-49B2-8022-6FC58DB5260B}" pid="2" name="SavedVersions">
     <vt:vector size="2" baseType="lpwstr">
       <vt:lpwstr>3.1.10.0</vt:lpwstr>
       <vt:lpwstr>3.1.9.0</vt:lpwstr>
     </vt:vector>
   </property>
   <property fmtid="{DCFEDD21-7773-49B2-8022-6FC58DB5260B}" pid="3" name="LastSavedVersion">
     <vt:lpwstr>3.1.10.0</vt:lpwstr>
   </property>
   <property fmtid="{DCFEDD21-7773-49B2-8022-6FC58DB5260B}" pid="4" name="LastSavedDate">
-    <vt:filetime>2026-03-18T02:23:21Z</vt:filetime>
+    <vt:filetime>2026-06-24T04:09:10Z</vt:filetime>
   </property>
 </Properties>
 </file>