--- v0 (2026-05-06)
+++ v1 (2026-07-04)
@@ -4,90 +4,131 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\10.22.10.1\建住2025\03 建築指導チーム\52　建築動態(D-4-01)\R8.3(2月分)\01統計\07_オープンデータ\グラフ版\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\10.22.10.1\建住2026\03 建築指導チーム\52　建築動態(D-4-01)\R8.5(4月分)\01統計\07_オープンデータ\グラフ版\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F4F2334A-8AEB-4F8E-AC21-6240A3576311}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{039877CB-BBA2-4188-B785-CA7B8F94F496}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="777" xr2:uid="{3A907332-E223-46B6-8654-8A177E9DB951}"/>
   </bookViews>
   <sheets>
     <sheet name="新設住宅着工数" sheetId="12" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="Module1.開く">[0]!Module1.開く</definedName>
     <definedName name="Module1.完了">[0]!Module1.開く</definedName>
     <definedName name="Module1.削除and取り込み">[0]!Module1.開く</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">新設住宅着工数!$A$1:$Z$62</definedName>
     <definedName name="開く">[0]!Module1.開く</definedName>
     <definedName name="完了">[0]!Module1.開く</definedName>
     <definedName name="削除and取り込み">[0]!Module1.開く</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="C99" i="12" l="1"/>
+  <c r="AC101" i="12" l="1"/>
+  <c r="AE101" i="12" s="1"/>
+  <c r="AB101" i="12"/>
+  <c r="AA101" i="12"/>
+  <c r="Y101" i="12"/>
+  <c r="X101" i="12"/>
+  <c r="V101" i="12"/>
+  <c r="U101" i="12"/>
+  <c r="S101" i="12"/>
+  <c r="R101" i="12"/>
+  <c r="P101" i="12"/>
+  <c r="O101" i="12"/>
+  <c r="M101" i="12"/>
+  <c r="L101" i="12"/>
+  <c r="J101" i="12"/>
+  <c r="I101" i="12"/>
+  <c r="G101" i="12"/>
+  <c r="F101" i="12"/>
+  <c r="D101" i="12"/>
+  <c r="C101" i="12"/>
+  <c r="AD100" i="12"/>
+  <c r="AE100" i="12"/>
+  <c r="AA100" i="12"/>
+  <c r="AB100" i="12"/>
+  <c r="X100" i="12"/>
+  <c r="Y100" i="12"/>
+  <c r="U100" i="12"/>
+  <c r="V100" i="12"/>
+  <c r="R100" i="12"/>
+  <c r="S100" i="12"/>
+  <c r="O100" i="12"/>
+  <c r="P100" i="12"/>
+  <c r="M100" i="12"/>
+  <c r="L100" i="12"/>
+  <c r="I100" i="12"/>
+  <c r="J100" i="12"/>
+  <c r="F100" i="12"/>
+  <c r="G100" i="12"/>
+  <c r="C100" i="12"/>
+  <c r="D100" i="12"/>
+  <c r="AC100" i="12"/>
+  <c r="C99" i="12"/>
   <c r="D99" i="12"/>
   <c r="I99" i="12"/>
   <c r="I98" i="12"/>
   <c r="J99" i="12"/>
   <c r="AD99" i="12"/>
   <c r="AE99" i="12"/>
   <c r="AA99" i="12"/>
   <c r="AB99" i="12"/>
   <c r="X99" i="12"/>
   <c r="Y99" i="12"/>
   <c r="U99" i="12"/>
   <c r="V99" i="12"/>
   <c r="R99" i="12"/>
   <c r="S99" i="12"/>
   <c r="O99" i="12"/>
   <c r="P99" i="12"/>
   <c r="L99" i="12"/>
   <c r="M99" i="12"/>
   <c r="F99" i="12"/>
   <c r="G99" i="12"/>
   <c r="AC99" i="12"/>
   <c r="G89" i="12"/>
   <c r="G90" i="12"/>
   <c r="G91" i="12"/>
   <c r="F89" i="12"/>
@@ -570,51 +611,52 @@
   <c r="J75" i="12"/>
   <c r="I75" i="12"/>
   <c r="G75" i="12"/>
   <c r="F75" i="12"/>
   <c r="D75" i="12"/>
   <c r="C75" i="12"/>
   <c r="AC74" i="12"/>
   <c r="AE74" i="12" s="1"/>
   <c r="AA74" i="12"/>
   <c r="Y74" i="12"/>
   <c r="X74" i="12"/>
   <c r="V74" i="12"/>
   <c r="U74" i="12"/>
   <c r="S74" i="12"/>
   <c r="R74" i="12"/>
   <c r="P74" i="12"/>
   <c r="O74" i="12"/>
   <c r="M74" i="12"/>
   <c r="L74" i="12"/>
   <c r="J74" i="12"/>
   <c r="I74" i="12"/>
   <c r="G74" i="12"/>
   <c r="F74" i="12"/>
   <c r="D74" i="12"/>
   <c r="C74" i="12"/>
-  <c r="AE96" i="12" l="1"/>
+  <c r="AD101" i="12" l="1"/>
+  <c r="AE96" i="12"/>
   <c r="AE93" i="12"/>
   <c r="AD91" i="12"/>
   <c r="AE90" i="12"/>
   <c r="AD89" i="12"/>
   <c r="AD87" i="12"/>
   <c r="AD86" i="12"/>
   <c r="AE85" i="12"/>
   <c r="AE84" i="12"/>
   <c r="AE83" i="12"/>
   <c r="AE82" i="12"/>
   <c r="AD81" i="12"/>
   <c r="AD80" i="12"/>
   <c r="AD79" i="12"/>
   <c r="AE78" i="12"/>
   <c r="AE77" i="12"/>
   <c r="AE76" i="12"/>
   <c r="AD74" i="12"/>
   <c r="AD75" i="12"/>
   <c r="AC73" i="12" l="1"/>
   <c r="AE73" i="12" s="1"/>
   <c r="AB73" i="12"/>
   <c r="AA73" i="12"/>
   <c r="Y73" i="12"/>
   <c r="X73" i="12"/>
   <c r="V73" i="12"/>
@@ -2913,57 +2955,57 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1C9E877E-4CB9-4C35-AB8C-C7FBB214D6A1}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:AE99"/>
+  <dimension ref="A1:AE101"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="145" zoomScaleNormal="145" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <pane xSplit="1" ySplit="1" topLeftCell="B80" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="1" topLeftCell="B89" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
-      <selection pane="bottomRight" activeCell="C100" sqref="C100"/>
+      <selection pane="bottomRight" activeCell="A102" sqref="A102"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.25" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="11.21875" style="1" customWidth="1"/>
     <col min="2" max="25" width="8.5546875" style="1" customWidth="1"/>
     <col min="26" max="26" width="10.21875" style="1" customWidth="1"/>
     <col min="27" max="28" width="8.5546875" style="1" customWidth="1"/>
     <col min="29" max="29" width="8.88671875" style="1"/>
     <col min="30" max="31" width="8.5546875" style="1" customWidth="1"/>
     <col min="32" max="16384" width="8.88671875" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:31" ht="41.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="7" t="s">
         <v>5</v>
       </c>
       <c r="C1" s="7" t="s">
         <v>1</v>
       </c>
       <c r="D1" s="7" t="s">
         <v>2</v>
@@ -13916,51 +13958,51 @@
         <v>2.5454545454545454</v>
       </c>
       <c r="W96" s="10">
         <v>19</v>
       </c>
       <c r="X96" s="6">
         <f t="shared" ref="X96" si="581">W96/W84</f>
         <v>1.4615384615384615</v>
       </c>
       <c r="Y96" s="6">
         <f t="shared" ref="Y96" si="582">W96/W95</f>
         <v>0.95</v>
       </c>
       <c r="Z96" s="10">
         <v>4</v>
       </c>
       <c r="AA96" s="6">
         <f t="shared" ref="AA96" si="583">Z96/Z84</f>
         <v>1</v>
       </c>
       <c r="AB96" s="6">
         <f t="shared" ref="AB96" si="584">Z96/Z95</f>
         <v>0.66666666666666663</v>
       </c>
       <c r="AC96" s="10">
-        <f t="shared" ref="AC96:AC99" si="585">B96+E96+H96+K96+N96+Q96+T96+W96+Z96</f>
+        <f t="shared" ref="AC96:AC100" si="585">B96+E96+H96+K96+N96+Q96+T96+W96+Z96</f>
         <v>302</v>
       </c>
       <c r="AD96" s="6">
         <f t="shared" ref="AD96" si="586">AC96/AC84</f>
         <v>1.6149732620320856</v>
       </c>
       <c r="AE96" s="6">
         <f t="shared" ref="AE96" si="587">AC96/AC95</f>
         <v>1.4312796208530805</v>
       </c>
     </row>
     <row r="97" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>45992</v>
       </c>
       <c r="B97" s="10">
         <v>78</v>
       </c>
       <c r="C97" s="6">
         <f t="shared" ref="C97" si="588">B97/B85</f>
         <v>0.78</v>
       </c>
       <c r="D97" s="6">
         <f t="shared" ref="D97" si="589">B97/B96</f>
         <v>0.50649350649350644</v>
@@ -14274,50 +14316,282 @@
         <f t="shared" ref="Y99" si="637">W99/W98</f>
         <v>0.47368421052631576</v>
       </c>
       <c r="Z99" s="10">
         <v>4</v>
       </c>
       <c r="AA99" s="6">
         <f t="shared" ref="AA99" si="638">Z99/Z87</f>
         <v>1</v>
       </c>
       <c r="AB99" s="6">
         <f t="shared" ref="AB99" si="639">Z99/Z98</f>
         <v>1</v>
       </c>
       <c r="AC99" s="10">
         <f t="shared" si="585"/>
         <v>144</v>
       </c>
       <c r="AD99" s="6">
         <f t="shared" ref="AD99" si="640">AC99/AC87</f>
         <v>0.8571428571428571</v>
       </c>
       <c r="AE99" s="6">
         <f t="shared" ref="AE99" si="641">AC99/AC98</f>
         <v>0.68246445497630337</v>
+      </c>
+    </row>
+    <row r="100" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="A100" s="3">
+        <v>46082</v>
+      </c>
+      <c r="B100" s="10">
+        <v>107</v>
+      </c>
+      <c r="C100" s="6">
+        <f>B100/B88</f>
+        <v>1.1758241758241759</v>
+      </c>
+      <c r="D100" s="6">
+        <f>B100/B99</f>
+        <v>1.4266666666666667</v>
+      </c>
+      <c r="E100" s="10">
+        <v>1</v>
+      </c>
+      <c r="F100" s="6">
+        <f t="shared" ref="F100" si="642">E100/E88</f>
+        <v>7.1428571428571425E-2</v>
+      </c>
+      <c r="G100" s="6">
+        <f t="shared" ref="G100" si="643">E100/E99</f>
+        <v>1</v>
+      </c>
+      <c r="H100" s="10">
+        <v>19</v>
+      </c>
+      <c r="I100" s="6">
+        <f>H100/H88</f>
+        <v>0.90476190476190477</v>
+      </c>
+      <c r="J100" s="6">
+        <f>H100/H99</f>
+        <v>2.375</v>
+      </c>
+      <c r="K100" s="10">
+        <v>6</v>
+      </c>
+      <c r="L100" s="6">
+        <f t="shared" ref="L100" si="644">K100/K88</f>
+        <v>0.17647058823529413</v>
+      </c>
+      <c r="M100" s="6">
+        <f>K100/K99</f>
+        <v>3</v>
+      </c>
+      <c r="N100" s="10">
+        <v>14</v>
+      </c>
+      <c r="O100" s="6">
+        <f t="shared" ref="O100" si="645">N100/N88</f>
+        <v>1.4</v>
+      </c>
+      <c r="P100" s="6">
+        <f t="shared" ref="P100" si="646">N100/N99</f>
+        <v>1.2727272727272727</v>
+      </c>
+      <c r="Q100" s="10">
+        <v>22</v>
+      </c>
+      <c r="R100" s="6">
+        <f t="shared" ref="R100" si="647">Q100/Q88</f>
+        <v>0.57894736842105265</v>
+      </c>
+      <c r="S100" s="6">
+        <f t="shared" ref="S100" si="648">Q100/Q99</f>
+        <v>2</v>
+      </c>
+      <c r="T100" s="10">
+        <v>25</v>
+      </c>
+      <c r="U100" s="6">
+        <f t="shared" ref="U100" si="649">T100/T88</f>
+        <v>1.1363636363636365</v>
+      </c>
+      <c r="V100" s="6">
+        <f t="shared" ref="V100" si="650">T100/T99</f>
+        <v>1.0869565217391304</v>
+      </c>
+      <c r="W100" s="10">
+        <v>12</v>
+      </c>
+      <c r="X100" s="6">
+        <f t="shared" ref="X100" si="651">W100/W88</f>
+        <v>0.42857142857142855</v>
+      </c>
+      <c r="Y100" s="6">
+        <f t="shared" ref="Y100" si="652">W100/W99</f>
+        <v>1.3333333333333333</v>
+      </c>
+      <c r="Z100" s="10">
+        <v>6</v>
+      </c>
+      <c r="AA100" s="6">
+        <f t="shared" ref="AA100" si="653">Z100/Z88</f>
+        <v>0.54545454545454541</v>
+      </c>
+      <c r="AB100" s="6">
+        <f t="shared" ref="AB100" si="654">Z100/Z99</f>
+        <v>1.5</v>
+      </c>
+      <c r="AC100" s="10">
+        <f t="shared" si="585"/>
+        <v>212</v>
+      </c>
+      <c r="AD100" s="6">
+        <f t="shared" ref="AD100" si="655">AC100/AC88</f>
+        <v>0.78810408921933084</v>
+      </c>
+      <c r="AE100" s="6">
+        <f t="shared" ref="AE100" si="656">AC100/AC99</f>
+        <v>1.4722222222222223</v>
+      </c>
+    </row>
+    <row r="101" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="A101" s="3">
+        <v>46113</v>
+      </c>
+      <c r="B101" s="10">
+        <v>106</v>
+      </c>
+      <c r="C101" s="6">
+        <f>B101/B89</f>
+        <v>1.7096774193548387</v>
+      </c>
+      <c r="D101" s="6">
+        <f>B101/B100</f>
+        <v>0.99065420560747663</v>
+      </c>
+      <c r="E101" s="10">
+        <v>5</v>
+      </c>
+      <c r="F101" s="6" t="e">
+        <f t="shared" ref="F101" si="657">E101/E89</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="G101" s="6">
+        <f t="shared" ref="G101" si="658">E101/E100</f>
+        <v>5</v>
+      </c>
+      <c r="H101" s="10">
+        <v>18</v>
+      </c>
+      <c r="I101" s="6">
+        <f>H101/H89</f>
+        <v>1.6363636363636365</v>
+      </c>
+      <c r="J101" s="6">
+        <f>H101/H100</f>
+        <v>0.94736842105263153</v>
+      </c>
+      <c r="K101" s="10">
+        <v>7</v>
+      </c>
+      <c r="L101" s="6">
+        <f t="shared" ref="L101" si="659">K101/K89</f>
+        <v>1</v>
+      </c>
+      <c r="M101" s="6">
+        <f>K101/K100</f>
+        <v>1.1666666666666667</v>
+      </c>
+      <c r="N101" s="10">
+        <v>9</v>
+      </c>
+      <c r="O101" s="6">
+        <f t="shared" ref="O101" si="660">N101/N89</f>
+        <v>0.6</v>
+      </c>
+      <c r="P101" s="6">
+        <f t="shared" ref="P101" si="661">N101/N100</f>
+        <v>0.6428571428571429</v>
+      </c>
+      <c r="Q101" s="10">
+        <v>18</v>
+      </c>
+      <c r="R101" s="6">
+        <f t="shared" ref="R101" si="662">Q101/Q89</f>
+        <v>2.25</v>
+      </c>
+      <c r="S101" s="6">
+        <f t="shared" ref="S101" si="663">Q101/Q100</f>
+        <v>0.81818181818181823</v>
+      </c>
+      <c r="T101" s="10">
+        <v>25</v>
+      </c>
+      <c r="U101" s="6">
+        <f t="shared" ref="U101" si="664">T101/T89</f>
+        <v>2.2727272727272729</v>
+      </c>
+      <c r="V101" s="6">
+        <f t="shared" ref="V101" si="665">T101/T100</f>
+        <v>1</v>
+      </c>
+      <c r="W101" s="10">
+        <v>20</v>
+      </c>
+      <c r="X101" s="6">
+        <f t="shared" ref="X101" si="666">W101/W89</f>
+        <v>1.0526315789473684</v>
+      </c>
+      <c r="Y101" s="6">
+        <f t="shared" ref="Y101" si="667">W101/W100</f>
+        <v>1.6666666666666667</v>
+      </c>
+      <c r="Z101" s="10">
+        <v>9</v>
+      </c>
+      <c r="AA101" s="6">
+        <f t="shared" ref="AA101" si="668">Z101/Z89</f>
+        <v>3</v>
+      </c>
+      <c r="AB101" s="6">
+        <f t="shared" ref="AB101" si="669">Z101/Z100</f>
+        <v>1.5</v>
+      </c>
+      <c r="AC101" s="10">
+        <f t="shared" ref="AC101" si="670">B101+E101+H101+K101+N101+Q101+T101+W101+Z101</f>
+        <v>217</v>
+      </c>
+      <c r="AD101" s="6">
+        <f t="shared" ref="AD101" si="671">AC101/AC89</f>
+        <v>1.5955882352941178</v>
+      </c>
+      <c r="AE101" s="6">
+        <f t="shared" ref="AE101" si="672">AC101/AC100</f>
+        <v>1.0235849056603774</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="2"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0" right="0" top="0.55118110236220474" bottom="0.59055118110236227" header="0.39370078740157483" footer="0.27559055118110237"/>
   <pageSetup paperSize="9" scale="47" firstPageNumber="0" fitToWidth="0" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>